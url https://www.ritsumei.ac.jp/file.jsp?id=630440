--- v0 (2025-10-24)
+++ v1 (2026-11-02)
@@ -1,51 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="006C0F3F" w:rsidRDefault="00E018E6" w:rsidP="000912D8">
+    <w:p w14:paraId="2FCFE71A" w14:textId="77777777" w:rsidR="006C0F3F" w:rsidRDefault="00E018E6" w:rsidP="000912D8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="SimSun"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C455F5">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:hint="eastAsia"/>
           <w:noProof/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251669504" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="51D2B234" wp14:editId="1B0B6330">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>4609465</wp:posOffset>
                 </wp:positionH>
@@ -58,51 +59,51 @@
                 <wp:docPr id="2" name="テキスト ボックス 2"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1496060" cy="361950"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:schemeClr val="lt1"/>
                         </a:solidFill>
                         <a:ln w="6350">
                           <a:solidFill>
                             <a:prstClr val="black"/>
                           </a:solidFill>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w:rsidR="00E018E6" w:rsidRPr="007C0EB3" w:rsidRDefault="00E018E6" w:rsidP="00E018E6">
+                          <w:p w14:paraId="2DB8D084" w14:textId="77777777" w:rsidR="00E018E6" w:rsidRPr="007C0EB3" w:rsidRDefault="00E018E6" w:rsidP="00E018E6">
                             <w:pPr>
                               <w:spacing w:line="200" w:lineRule="exact"/>
                               <w:rPr>
                                 <w:sz w:val="14"/>
                                 <w:szCs w:val="14"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="007C0EB3">
                               <w:rPr>
                                 <w:rFonts w:hint="eastAsia"/>
                                 <w:sz w:val="14"/>
                                 <w:szCs w:val="14"/>
                               </w:rPr>
                               <w:t>＊</w:t>
                             </w:r>
                             <w:r w:rsidRPr="007C0EB3">
                               <w:rPr>
                                 <w:sz w:val="14"/>
                                 <w:szCs w:val="14"/>
                               </w:rPr>
                               <w:t>受験</w:t>
                             </w:r>
                             <w:r w:rsidRPr="007C0EB3">
                               <w:rPr>
                                 <w:rFonts w:hint="eastAsia"/>
@@ -116,54 +117,54 @@
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="36000" tIns="0" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shapetype w14:anchorId="51D2B234" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="テキスト ボックス 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:362.95pt;margin-top:-13.45pt;width:117.8pt;height:28.5pt;z-index:251669504;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCgEAqubwIAAK4EAAAOAAAAZHJzL2Uyb0RvYy54bWysVM1uEzEQviPxDpbvdDdpGmjUTRVaFSFV&#10;tFKLena83maF12NsJ9lybCTEQ/AKiDPPsy/CZ+entOWEuHhnPDOfZ76Z2aPjttFsoZyvyRS8t5dz&#10;poyksja3Bf94ffbqDWc+CFMKTUYV/E55fjx++eJoaUeqTzPSpXIMIMaPlrbgsxDsKMu8nKlG+D2y&#10;ysBYkWtEgOpus9KJJdAbnfXzfJgtyZXWkVTe4/Z0beTjhF9VSoaLqvIqMF1w5BbS6dI5jWc2PhKj&#10;WyfsrJabNMQ/ZNGI2uDRHdSpCILNXf0MqqmlI09V2JPUZFRVtVSpBlTTy59UczUTVqVaQI63O5r8&#10;/4OVHxaXjtVlwfucGdGgRd3qa3f/o7v/1a2+sW71vVutuvuf0Fk/0rW0foSoK4u40L6lFm3f3ntc&#10;RhbayjXxi/oY7CD+bke2agOTMWhwOMyHMEnY9oe9w4PUjewh2jof3ilqWBQK7tDMxLFYnPuATOC6&#10;dYmPedJ1eVZrnZQ4QOpEO7YQaL0OKUdEPPLShi0LPtzH088QIvQufqqF/BSrfIwATRtcRk7WtUcp&#10;tNN2Q9SUyjvw5Gg9eN7Ksxq458KHS+Ewaagf2xMucFSakAxtJM5m5L787T76YwBg5WyJyS24/zwX&#10;TnGm3xuMxv4wz+OoJwWCS8JhbzCAMk3K4OB1H4qZNycEdnrYUSuTGP2D3oqVo+YGCzaJL8IkjMS7&#10;BQ9b8SSsdwkLKtVkkpww2FaEc3NlZYSOxEYur9sb4eymlwFT8IG28y1GT1q69o2RhibzQFWd+h3J&#10;XTO64RxLkVqyWeC4dX/qyevhNzP+DQAA//8DAFBLAwQUAAYACAAAACEAitUIH+IAAAAKAQAADwAA&#10;AGRycy9kb3ducmV2LnhtbEyPwWrDMAyG74O9g9Fgl9E6yUjWpHHKGAx2GktbBr25sZaE2nKInTZ9&#10;+3mn7iahj1/fX25mo9kZR9dbEhAvI2BIjVU9tQL2u/fFCpjzkpTUllDAFR1sqvu7UhbKXqjG89a3&#10;LISQK6SAzvuh4Nw1HRrplnZACrcfOxrpwzq2XI3yEsKN5kkUZdzInsKHTg741mFz2k5GwOqpdrvP&#10;64c+7Oepdt95myaHLyEeH+bXNTCPs7/B8Kcf1KEKTkc7kXJMC3hJ0jygAhZJFoZA5FmcAjsKeI5i&#10;4FXJ/1eofgEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAA&#10;AAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAA&#10;AAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCgEAqubwIAAK4EAAAOAAAAAAAA&#10;AAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCK1Qgf4gAAAAoBAAAPAAAA&#10;AAAAAAAAAAAAAMkEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA2AUAAAAA&#10;" fillcolor="white [3201]" strokeweight=".5pt">
+              <v:shape id="テキスト ボックス 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:362.95pt;margin-top:-13.45pt;width:117.8pt;height:28.5pt;z-index:251669504;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDjm1YFOgIAAHgEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+x81GuMOEWWIsOA&#10;oC2QDj0rshQbk0VNUmJnv36U4iRru9Owi0yK1CP5SHp21zWKHIR1NeiCDgcpJUJzKGu9K+j359Wn&#10;W0qcZ7pkCrQo6FE4ejf/+GHWmlyMoAJVCksQRLu8NQWtvDd5kjheiYa5ARih0SjBNsyjandJaVmL&#10;6I1KRmmaJS3Y0ljgwjm8vT8Z6TziSym4f5TSCU9UQTE3H08bz204k/mM5TvLTFXzPg32D1k0rNYY&#10;9AJ1zzwje1u/g2pqbsGB9AMOTQJS1lzEGrCaYfqmmk3FjIi1IDnOXGhy/w+WPxw25skS332BDhsY&#10;CGmNyx1ehno6aZvwxUwJ2pHC44U20XnCw6PJNEszNHG0jbPh9CbymlxfG+v8VwENCUJBLbYlssUO&#10;a+cxIrqeXUIwB6ouV7VSUQmjIJbKkgPDJiofc8QXr7yUJm1BszGGfocQoC/vt4rxH6HK1wioKY2X&#10;19qD5Ltt1xOyhfKIPFk4jZAzfFUj7po5/8QszgzWj3vgH/GQCjAZ6CVKKrC//nYf/LGVaKWkxRks&#10;qPu5Z1ZQor5pbPI4S9MwtFFBwUZhOpxMUNlGZXLzeYSK3jdLQHaGuG2GRzH4e3UWpYXmBVdlESKi&#10;iWmOcQvqz+LSn7YCV42LxSI64Yga5td6Y3iADsQGLp+7F2ZN30uPU/AA50ll+ZuWnnzDSw2LvQdZ&#10;x34Hck+M9pzjeMeW9KsY9udPPXpdfxjz3wAAAP//AwBQSwMEFAAGAAgAAAAhAIrVCB/iAAAACgEA&#10;AA8AAABkcnMvZG93bnJldi54bWxMj8FqwzAMhu+DvYPRYJfROslI1qRxyhgMdhpLWwa9ubGWhNpy&#10;iJ02fft5p+4moY9f319uZqPZGUfXWxIQLyNgSI1VPbUC9rv3xQqY85KU1JZQwBUdbKr7u1IWyl6o&#10;xvPWtyyEkCukgM77oeDcNR0a6ZZ2QAq3Hzsa6cM6tlyN8hLCjeZJFGXcyJ7Ch04O+NZhc9pORsDq&#10;qXa7z+uHPuznqXbfeZsmhy8hHh/m1zUwj7O/wfCnH9ShCk5HO5FyTAt4SdI8oAIWSRaGQORZnAI7&#10;CniOYuBVyf9XqH4BAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAA&#10;AAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA45tWBToCAAB4BAAADgAA&#10;AAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAitUIH+IAAAAKAQAA&#10;DwAAAAAAAAAAAAAAAACUBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAKMFAAAAAA==&#10;" fillcolor="white [3201]" strokeweight=".5pt">
                 <v:textbox inset="1mm,0">
                   <w:txbxContent>
-                    <w:p w:rsidR="00E018E6" w:rsidRPr="007C0EB3" w:rsidRDefault="00E018E6" w:rsidP="00E018E6">
+                    <w:p w14:paraId="2DB8D084" w14:textId="77777777" w:rsidR="00E018E6" w:rsidRPr="007C0EB3" w:rsidRDefault="00E018E6" w:rsidP="00E018E6">
                       <w:pPr>
                         <w:spacing w:line="200" w:lineRule="exact"/>
                         <w:rPr>
                           <w:sz w:val="14"/>
                           <w:szCs w:val="14"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="007C0EB3">
                         <w:rPr>
                           <w:rFonts w:hint="eastAsia"/>
                           <w:sz w:val="14"/>
                           <w:szCs w:val="14"/>
                         </w:rPr>
                         <w:t>＊</w:t>
                       </w:r>
                       <w:r w:rsidRPr="007C0EB3">
                         <w:rPr>
                           <w:sz w:val="14"/>
                           <w:szCs w:val="14"/>
                         </w:rPr>
                         <w:t>受験</w:t>
                       </w:r>
                       <w:r w:rsidRPr="007C0EB3">
                         <w:rPr>
                           <w:rFonts w:hint="eastAsia"/>
@@ -205,51 +206,51 @@
                 <wp:docPr id="4" name="テキスト ボックス 4"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1714500" cy="457200"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:schemeClr val="lt1"/>
                         </a:solidFill>
                         <a:ln w="6350">
                           <a:solidFill>
                             <a:schemeClr val="bg1"/>
                           </a:solidFill>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w:rsidR="00300435" w:rsidRPr="00C94B09" w:rsidRDefault="00300435" w:rsidP="00300435">
+                          <w:p w14:paraId="510DBEAA" w14:textId="77777777" w:rsidR="00300435" w:rsidRPr="00C94B09" w:rsidRDefault="00300435" w:rsidP="00300435">
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="HGS創英角ｺﾞｼｯｸUB" w:eastAsia="HGS創英角ｺﾞｼｯｸUB" w:hAnsi="HGS創英角ｺﾞｼｯｸUB"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00C94B09">
                               <w:rPr>
                                 <w:rFonts w:ascii="HGS創英角ｺﾞｼｯｸUB" w:eastAsia="HGS創英角ｺﾞｼｯｸUB" w:hAnsi="HGS創英角ｺﾞｼｯｸUB" w:hint="eastAsia"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t>【</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00C94B09">
                               <w:rPr>
                                 <w:rFonts w:ascii="HGS創英角ｺﾞｼｯｸUB" w:eastAsia="HGS創英角ｺﾞｼｯｸUB" w:hAnsi="HGS創英角ｺﾞｼｯｸUB" w:hint="eastAsia"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                                 <w:lang w:eastAsia="zh-CN"/>
                               </w:rPr>
                               <w:t>様式</w:t>
                             </w:r>
                             <w:r>
@@ -304,54 +305,54 @@
                               <w:t>】</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="136EA87A" id="テキスト ボックス 4" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:182.4pt;margin-top:-34.3pt;width:135pt;height:36pt;z-index:251667456;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCbzSybaAIAALkEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtu2zAQ3RfoHQjua9mpnLSG5cB14KKA&#10;kQRwiqxpirIEUByWpC25Sxsoeoheoei659FFOqT8S5pV0Q1FcmYeZ9680fC6LiVZC2MLUAntdbqU&#10;CMUhLdQyoZ8fpm/eUWIdUymToERCN8LS69HrV8NKD8QF5CBTYQiCKDuodEJz5/QgiizPRclsB7RQ&#10;aMzAlMzh0Syj1LAK0UsZXXS7l1EFJtUGuLAWb29aIx0F/CwT3N1lmRWOyIRibi6sJqwLv0ajIRss&#10;DdN5wfdpsH/IomSFwkePUDfMMbIyxV9QZcENWMhch0MZQZYVXIQasJpe91k185xpEWpBcqw+0mT/&#10;Hyy/Xd8bUqQJjSlRrMQWNbtvzfZns/3d7L6TZvej2e2a7S88k9jTVWk7wKi5xjhXf4Aa2364t3jp&#10;WagzU/ov1kfQjsRvjmSL2hHug656cb+LJo62uH+F3fQw0SlaG+s+CiiJ3yTUYDMDx2w9s651Pbj4&#10;xyzIIp0WUoaDF5CYSEPWDFsvXcgRwZ94SUWqhF6+7XcD8BNbkOAJYbF8AQHxpMKcPSdt7X7n6kUd&#10;KD3ysoB0g3QZaPVnNZ8WWNOMWXfPDAoOacAhcne4ZBIwJ9jvKMnBfH3p3vujDtBKSYUCTqj9smJG&#10;UCI/KVTI+14ce8WHQ+CXEnNuWZxb1KqcABLVw3HVPGwx2Dh52GYGykectbF/FU1McXw7oe6wnbh2&#10;rHBWuRiPgxNqXDM3U3PNPbRvjO/YQ/3IjN631aEgbuEgdTZ41t3W10cqGK8cZEVovee5ZXVPP85H&#10;EM9+lv0Anp+D1+mPM/oDAAD//wMAUEsDBBQABgAIAAAAIQDEulbz3QAAAAkBAAAPAAAAZHJzL2Rv&#10;d25yZXYueG1sTI9BS8NAEIXvgv9hGcFbu9GEJcRsSlBEUEGsXrxtkzEJZmdDdtqm/97pSY9v3uO9&#10;b8rN4kd1wDkOgSzcrBNQSE1oB+osfH48rnJQkR21bgyEFk4YYVNdXpSuaMOR3vGw5U5JCcXCWeiZ&#10;p0Lr2PToXVyHCUm87zB7xyLnTrezO0q5H/Vtkhjt3UCy0LsJ73tsfrZ7b+E5+3IPKb/giWl5q+un&#10;fMriq7XXV0t9B4px4b8wnPEFHSph2oU9tVGNFlKTCTpbWJncgJKESc+XnVgZ6KrU/z+ofgEAAP//&#10;AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRf&#10;VHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABf&#10;cmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCbzSybaAIAALkEAAAOAAAAAAAAAAAAAAAAAC4CAABk&#10;cnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDEulbz3QAAAAkBAAAPAAAAAAAAAAAAAAAAAMIE&#10;AABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAzAUAAAAA&#10;" fillcolor="white [3201]" strokecolor="white [3212]" strokeweight=".5pt">
+              <v:shape w14:anchorId="136EA87A" id="テキスト ボックス 4" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:182.4pt;margin-top:-34.3pt;width:135pt;height:36pt;z-index:251667456;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCV02eeMwIAAIMEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+x0SbsFcYosRYYB&#10;RVsgHXpWZCk2IIsapcTOfv0oOV/tehp2kSmReiIfHz297RrDdgp9Dbbgw0HOmbISytpuCv7zefnp&#10;C2c+CFsKA1YVfK88v519/DBt3URdQQWmVMgIxPpJ6wpeheAmWeZlpRrhB+CUJacGbESgLW6yEkVL&#10;6I3JrvL8OmsBS4cglfd0etc7+Szha61keNTaq8BMwSm3kFZM6zqu2WwqJhsUrqrlIQ3xD1k0orb0&#10;6AnqTgTBtlj/BdXUEsGDDgMJTQZa11KlGqiaYf6mmlUlnEq1EDnenWjy/w9WPuxW7glZ6L5BRw2M&#10;hLTOTzwdxno6jU38UqaM/ETh/kSb6gKT8dLNcDTOySXJNxrfUF8iTHa+7dCH7woaFo2CI7UlsSV2&#10;9z70oceQ+JgHU5fL2pi0iVJQC4NsJ6iJJqQcCfxVlLGsLfj153GegF/5kpjOCOvNOwiEZyzlfK49&#10;WqFbd6wuL3hZQ7knuhB6JXknlzXVdC98eBJI0iEaaBzCIy3aAOUEB4uzCvD3e+cxnjpKXs5akmLB&#10;/a+tQMWZ+WGp11+Ho1HUbtokfjnDS8/60mO3zQKIqCENnpPJpMsYzNHUCM0LTc08vkouYSW9XfBw&#10;NBehHxCaOqnm8xREanUi3NuVkxE6NiZ27Ll7EegObQ0kiAc4ilZM3nS3j403Lcy3AXSdWh957lk9&#10;0E9KT+I5TGUcpct9ijr/O2Z/AAAA//8DAFBLAwQUAAYACAAAACEAxLpW890AAAAJAQAADwAAAGRy&#10;cy9kb3ducmV2LnhtbEyPQUvDQBCF74L/YRnBW7vRhCXEbEpQRFBBrF68bZMxCWZnQ3bapv/e6UmP&#10;b97jvW/KzeJHdcA5DoEs3KwTUEhNaAfqLHx+PK5yUJEdtW4MhBZOGGFTXV6UrmjDkd7xsOVOSQnF&#10;wlnomadC69j06F1chwlJvO8we8ci5063sztKuR/1bZIY7d1AstC7Ce97bH62e2/hOftyDym/4Ilp&#10;eavrp3zK4qu111dLfQeKceG/MJzxBR0qYdqFPbVRjRZSkwk6W1iZ3ICShEnPl51YGeiq1P8/qH4B&#10;AAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250&#10;ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAv&#10;AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAldNnnjMCAACDBAAADgAAAAAAAAAAAAAAAAAu&#10;AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAxLpW890AAAAJAQAADwAAAAAAAAAAAAAA&#10;AACNBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAJcFAAAAAA==&#10;" fillcolor="white [3201]" strokecolor="white [3212]" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w:rsidR="00300435" w:rsidRPr="00C94B09" w:rsidRDefault="00300435" w:rsidP="00300435">
+                    <w:p w14:paraId="510DBEAA" w14:textId="77777777" w:rsidR="00300435" w:rsidRPr="00C94B09" w:rsidRDefault="00300435" w:rsidP="00300435">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:ascii="HGS創英角ｺﾞｼｯｸUB" w:eastAsia="HGS創英角ｺﾞｼｯｸUB" w:hAnsi="HGS創英角ｺﾞｼｯｸUB"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00C94B09">
                         <w:rPr>
                           <w:rFonts w:ascii="HGS創英角ｺﾞｼｯｸUB" w:eastAsia="HGS創英角ｺﾞｼｯｸUB" w:hAnsi="HGS創英角ｺﾞｼｯｸUB" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t>【</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00C94B09">
                         <w:rPr>
                           <w:rFonts w:ascii="HGS創英角ｺﾞｼｯｸUB" w:eastAsia="HGS創英角ｺﾞｼｯｸUB" w:hAnsi="HGS創英角ｺﾞｼｯｸUB" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                           <w:lang w:eastAsia="zh-CN"/>
                         </w:rPr>
                         <w:t>様式</w:t>
                       </w:r>
                       <w:r>
@@ -413,549 +414,355 @@
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="007E06ED" w:rsidRPr="00E018E6">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="游明朝"/>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="007E06ED" w:rsidRPr="00E018E6">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007E06ED" w:rsidRPr="00E018E6">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E018E6" w:rsidRPr="00A97FE6" w:rsidRDefault="00E018E6" w:rsidP="00E018E6">
+    <w:p w14:paraId="55E19800" w14:textId="77777777" w:rsidR="00E018E6" w:rsidRPr="00A97FE6" w:rsidRDefault="00E018E6" w:rsidP="00E018E6">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:ind w:firstLineChars="5250" w:firstLine="7350"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A97FE6">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:hint="eastAsia"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t>＊記入不要/O</w:t>
       </w:r>
       <w:r w:rsidRPr="00A97FE6">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t>ffice use only</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E018E6" w:rsidRPr="00E018E6" w:rsidRDefault="00E018E6" w:rsidP="000912D8">
+    <w:p w14:paraId="4A9123BF" w14:textId="77777777" w:rsidR="00E018E6" w:rsidRPr="00E018E6" w:rsidRDefault="00E018E6" w:rsidP="000912D8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="04250455" w14:textId="77777777" w:rsidR="00E018E6" w:rsidRPr="00155930" w:rsidRDefault="00E018E6" w:rsidP="00E018E6">
+      <w:pPr>
+        <w:spacing w:line="400" w:lineRule="exact"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:cs="ＭＳ 明朝"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00155930">
+        <w:rPr>
+          <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:cs="ＭＳ 明朝"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Confirmation Letter of English Proficiency </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D270FC5" w14:textId="77777777" w:rsidR="00E018E6" w:rsidRPr="00155930" w:rsidRDefault="00E018E6" w:rsidP="00FD448C">
+      <w:pPr>
+        <w:spacing w:after="101" w:line="280" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a7"/>
-        <w:tblpPr w:leftFromText="142" w:rightFromText="142" w:vertAnchor="page" w:horzAnchor="margin" w:tblpX="137" w:tblpY="3331"/>
+        <w:tblpPr w:leftFromText="142" w:rightFromText="142" w:vertAnchor="page" w:horzAnchor="margin" w:tblpX="137" w:tblpY="2926"/>
         <w:tblOverlap w:val="never"/>
-        <w:tblW w:w="9497" w:type="dxa"/>
+        <w:tblW w:w="9493" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4678"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="2409"/>
+        <w:gridCol w:w="5807"/>
+        <w:gridCol w:w="3686"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00300435" w:rsidRPr="00E018E6" w:rsidTr="00E018E6">
+      <w:tr w:rsidR="0019101C" w:rsidRPr="00E018E6" w14:paraId="0EBD686D" w14:textId="77777777" w:rsidTr="0019101C">
         <w:trPr>
           <w:trHeight w:val="270"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4678" w:type="dxa"/>
+            <w:tcW w:w="5807" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00300435" w:rsidRPr="008C3FC6" w:rsidRDefault="00300435" w:rsidP="00E018E6">
+          <w:p w14:paraId="0673C70A" w14:textId="77777777" w:rsidR="0019101C" w:rsidRPr="008C3FC6" w:rsidRDefault="0019101C" w:rsidP="0019101C">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C3FC6">
               <w:rPr>
                 <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcW w:w="3686" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00300435" w:rsidRPr="008C3FC6" w:rsidRDefault="00300435" w:rsidP="00E018E6">
+          <w:p w14:paraId="22A77EEF" w14:textId="77777777" w:rsidR="0019101C" w:rsidRPr="008C3FC6" w:rsidRDefault="0019101C" w:rsidP="0019101C">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C3FC6">
               <w:rPr>
                 <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Level</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...30 lines deleted...]
-        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00300435" w:rsidRPr="00155930" w:rsidTr="0023148A">
+      <w:tr w:rsidR="0019101C" w:rsidRPr="00155930" w14:paraId="627524E5" w14:textId="77777777" w:rsidTr="0019101C">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="1277"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4678" w:type="dxa"/>
+            <w:tcW w:w="5807" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00300435" w:rsidRPr="00155930" w:rsidRDefault="00300435" w:rsidP="00155930">
+          <w:p w14:paraId="135BC9A9" w14:textId="77777777" w:rsidR="0019101C" w:rsidRPr="00155930" w:rsidRDefault="0019101C" w:rsidP="0019101C">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcW w:w="3686" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00155930" w:rsidRPr="00155930" w:rsidRDefault="001D1CF1" w:rsidP="00155930">
+          <w:p w14:paraId="43540461" w14:textId="77777777" w:rsidR="0019101C" w:rsidRPr="00155930" w:rsidRDefault="0019101C" w:rsidP="0019101C">
             <w:pPr>
               <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:hint="eastAsia"/>
                   <w:sz w:val="21"/>
                   <w:szCs w:val="21"/>
                 </w:rPr>
                 <w:id w:val="-1077584418"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2611" w14:font="Meiryo UI"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="007C3FC8">
+                <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="21"/>
                     <w:szCs w:val="21"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="007C3FC8">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00155930" w:rsidRPr="00155930">
+            <w:r w:rsidRPr="00155930">
               <w:rPr>
                 <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Master’s Program</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00300435" w:rsidRPr="00155930" w:rsidRDefault="001D1CF1" w:rsidP="00155930">
+          <w:p w14:paraId="0938C89F" w14:textId="77777777" w:rsidR="0019101C" w:rsidRPr="00155930" w:rsidRDefault="0019101C" w:rsidP="0019101C">
             <w:pPr>
               <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:hint="eastAsia"/>
                   <w:sz w:val="21"/>
                   <w:szCs w:val="21"/>
                 </w:rPr>
                 <w:id w:val="511495157"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2611" w14:font="Meiryo UI"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="007C3FC8">
+                <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="21"/>
                     <w:szCs w:val="21"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="007C3FC8">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00155930" w:rsidRPr="00155930">
+            <w:r w:rsidRPr="00155930">
               <w:rPr>
                 <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Doctoral Program</w:t>
-            </w:r>
-[...145 lines deleted...]
-              <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00E018E6" w:rsidRPr="00155930" w:rsidRDefault="00E018E6" w:rsidP="00E018E6">
-[...24 lines deleted...]
-    <w:p w:rsidR="00E018E6" w:rsidRPr="00155930" w:rsidRDefault="00E018E6" w:rsidP="00FD448C">
+    <w:p w14:paraId="0AED8CBE" w14:textId="77777777" w:rsidR="0019101C" w:rsidRPr="00155930" w:rsidRDefault="0019101C" w:rsidP="00FD448C">
       <w:pPr>
         <w:spacing w:after="101" w:line="280" w:lineRule="exact"/>
         <w:rPr>
-          <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI"/>
-[...11 lines deleted...]
-          <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI"/>
+          <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:hint="eastAsia"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E018E6" w:rsidRPr="00155930" w:rsidRDefault="00E018E6" w:rsidP="00FD448C">
-[...9 lines deleted...]
-    <w:p w:rsidR="0078534C" w:rsidRPr="00155930" w:rsidRDefault="00C657CB" w:rsidP="00E018E6">
+    <w:p w14:paraId="5FD14083" w14:textId="77777777" w:rsidR="0078534C" w:rsidRPr="00155930" w:rsidRDefault="00C657CB" w:rsidP="00E018E6">
       <w:pPr>
         <w:spacing w:after="0" w:line="280" w:lineRule="exact"/>
         <w:ind w:left="108"/>
         <w:rPr>
           <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:cs="游明朝"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00155930">
         <w:rPr>
           <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:cs="游明朝"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>Ask your prospective supervising professor</w:t>
       </w:r>
       <w:r w:rsidR="00C67D9A" w:rsidRPr="00155930">
         <w:rPr>
           <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:cs="游明朝"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> to fill out </w:t>
@@ -975,69 +782,69 @@
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00034C7C" w:rsidRPr="00155930">
         <w:rPr>
           <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:cs="游明朝"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>after having web interview</w:t>
       </w:r>
       <w:r w:rsidR="002C458B" w:rsidRPr="00155930">
         <w:rPr>
           <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:cs="游明朝"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00820CD0" w:rsidRPr="00155930" w:rsidRDefault="007E06ED" w:rsidP="00820CD0">
+    <w:p w14:paraId="79A4B847" w14:textId="77777777" w:rsidR="00820CD0" w:rsidRPr="00155930" w:rsidRDefault="007E06ED" w:rsidP="00820CD0">
       <w:pPr>
         <w:spacing w:after="0" w:line="280" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:cs="Times New Roman"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00155930">
         <w:rPr>
           <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:cs="Times New Roman"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00820CD0" w:rsidRPr="00155930" w:rsidRDefault="00820CD0" w:rsidP="00E018E6">
+    <w:p w14:paraId="3F3E8211" w14:textId="77777777" w:rsidR="00820CD0" w:rsidRPr="00155930" w:rsidRDefault="00820CD0" w:rsidP="00E018E6">
       <w:pPr>
         <w:spacing w:after="0" w:line="280" w:lineRule="exact"/>
         <w:ind w:firstLineChars="50" w:firstLine="105"/>
         <w:rPr>
           <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:cs="SimSun"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00155930">
         <w:rPr>
           <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:cs="SimSun" w:hint="eastAsia"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>＜</w:t>
       </w:r>
       <w:r w:rsidR="002C458B" w:rsidRPr="00155930">
         <w:rPr>
           <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:cs="SimSun" w:hint="eastAsia"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>F</w:t>
       </w:r>
@@ -1114,61 +921,61 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="137" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="99" w:type="dxa"/>
           <w:right w:w="99" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6011"/>
         <w:gridCol w:w="3480"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00BD7C1D" w:rsidRPr="00155930" w:rsidTr="00E018E6">
+      <w:tr w:rsidR="00BD7C1D" w:rsidRPr="00155930" w14:paraId="01F7AC3D" w14:textId="77777777" w:rsidTr="00E018E6">
         <w:trPr>
           <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10301" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
           </w:tcPr>
-          <w:p w:rsidR="00BD7C1D" w:rsidRPr="00155930" w:rsidRDefault="00BC0C4A" w:rsidP="00820CD0">
+          <w:p w14:paraId="5C108CD5" w14:textId="77777777" w:rsidR="00BD7C1D" w:rsidRPr="00155930" w:rsidRDefault="00BC0C4A" w:rsidP="00820CD0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="10063"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="280" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:cs="SimSun"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00155930">
               <w:rPr>
                 <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:cs="游明朝" w:hint="eastAsia"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>【</w:t>
             </w:r>
             <w:r w:rsidR="002C458B" w:rsidRPr="00155930">
               <w:rPr>
                 <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:cs="游明朝" w:hint="eastAsia"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="21"/>
@@ -1184,475 +991,480 @@
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>omment</w:t>
             </w:r>
             <w:r w:rsidR="00820CD0" w:rsidRPr="00155930">
               <w:rPr>
                 <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:cs="游明朝" w:hint="eastAsia"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>】</w:t>
             </w:r>
             <w:r w:rsidR="008307AD" w:rsidRPr="00155930">
               <w:rPr>
                 <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:cs="游明朝" w:hint="eastAsia"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>※日本語での記入も可</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AA181E" w:rsidRPr="00155930" w:rsidTr="00FD448C">
+      <w:tr w:rsidR="00AA181E" w:rsidRPr="00155930" w14:paraId="667F47C5" w14:textId="77777777" w:rsidTr="00FD448C">
         <w:trPr>
           <w:trHeight w:val="7385"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10301" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00EB7321" w:rsidRPr="00155930" w:rsidRDefault="00EB7321" w:rsidP="006C0F3F">
+          <w:p w14:paraId="15974002" w14:textId="77777777" w:rsidR="00EB7321" w:rsidRPr="00155930" w:rsidRDefault="00EB7321" w:rsidP="006C0F3F">
             <w:pPr>
               <w:spacing w:after="0" w:line="280" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:cs="游明朝"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00820CD0" w:rsidRPr="00E018E6" w:rsidTr="00E018E6">
+      <w:tr w:rsidR="00820CD0" w:rsidRPr="00E018E6" w14:paraId="273ABD88" w14:textId="77777777" w:rsidTr="00E018E6">
         <w:trPr>
           <w:trHeight w:val="95"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6551" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00820CD0" w:rsidRPr="00155930" w:rsidRDefault="002C458B" w:rsidP="00E018E6">
+          <w:p w14:paraId="3BF14681" w14:textId="77777777" w:rsidR="00820CD0" w:rsidRPr="00155930" w:rsidRDefault="002C458B" w:rsidP="00E018E6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:cs="SimSun"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00155930">
               <w:rPr>
                 <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:cs="SimSun" w:hint="eastAsia"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>N</w:t>
             </w:r>
             <w:r w:rsidRPr="00155930">
               <w:rPr>
                 <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:cs="SimSun"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">ame of </w:t>
             </w:r>
             <w:r w:rsidR="0052394F" w:rsidRPr="00155930">
               <w:rPr>
                 <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:cs="SimSun"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Prospective Supervising Professor</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3750" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00820CD0" w:rsidRPr="00155930" w:rsidRDefault="0052394F" w:rsidP="00E018E6">
+          <w:p w14:paraId="322A98F5" w14:textId="77777777" w:rsidR="00820CD0" w:rsidRPr="00155930" w:rsidRDefault="0052394F" w:rsidP="00E018E6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:cs="SimSun"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00155930">
               <w:rPr>
                 <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:cs="SimSun" w:hint="eastAsia"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>D</w:t>
             </w:r>
             <w:r w:rsidRPr="00155930">
               <w:rPr>
                 <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:cs="SimSun"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>ate of Interview</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BC0C4A" w:rsidRPr="00E018E6" w:rsidTr="0023148A">
+      <w:tr w:rsidR="00BC0C4A" w:rsidRPr="00E018E6" w14:paraId="3F409934" w14:textId="77777777" w:rsidTr="0023148A">
         <w:trPr>
           <w:trHeight w:val="1534"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6551" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00BC0C4A" w:rsidRPr="00155930" w:rsidRDefault="00BC0C4A" w:rsidP="00E018E6">
+          <w:p w14:paraId="1385CBAC" w14:textId="77777777" w:rsidR="00BC0C4A" w:rsidRPr="00155930" w:rsidRDefault="00BC0C4A" w:rsidP="00E018E6">
             <w:pPr>
               <w:spacing w:after="0" w:line="280" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:cs="SimSun"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3750" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00BC0C4A" w:rsidRPr="00155930" w:rsidRDefault="00BC0C4A" w:rsidP="00E018E6">
+          <w:p w14:paraId="0EE340FB" w14:textId="77777777" w:rsidR="00BC0C4A" w:rsidRPr="00155930" w:rsidRDefault="00BC0C4A" w:rsidP="00E018E6">
             <w:pPr>
               <w:spacing w:after="0" w:line="280" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:cs="SimSun"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00F53BAB" w:rsidRPr="00E018E6" w:rsidRDefault="00F53BAB" w:rsidP="00EB7321">
+    <w:p w14:paraId="2C422653" w14:textId="77777777" w:rsidR="00F53BAB" w:rsidRPr="00E018E6" w:rsidRDefault="00F53BAB" w:rsidP="00EB7321">
       <w:pPr>
         <w:spacing w:after="0" w:line="280" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="游明朝"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00F53BAB" w:rsidRPr="00E018E6" w:rsidSect="00E018E6">
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1021" w:right="1134" w:bottom="567" w:left="1134" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:type="lines" w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00471407" w:rsidRDefault="00471407" w:rsidP="00B21CED">
+    <w:p w14:paraId="3104E822" w14:textId="77777777" w:rsidR="003B6D11" w:rsidRDefault="003B6D11" w:rsidP="00B21CED">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00471407" w:rsidRDefault="00471407" w:rsidP="00B21CED">
+    <w:p w14:paraId="4E4E1F7B" w14:textId="77777777" w:rsidR="003B6D11" w:rsidRDefault="003B6D11" w:rsidP="00B21CED">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="游明朝">
     <w:panose1 w:val="02020400000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="游ゴシック Light">
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ ゴシック">
     <w:altName w:val="MS Gothic"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="HGS創英角ｺﾞｼｯｸUB">
     <w:panose1 w:val="020B0900000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Meiryo UI">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FFFF" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ 明朝">
     <w:altName w:val="MS Mincho"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00471407" w:rsidRDefault="00471407" w:rsidP="00B21CED">
+    <w:p w14:paraId="6FCA8BBB" w14:textId="77777777" w:rsidR="003B6D11" w:rsidRDefault="003B6D11" w:rsidP="00B21CED">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00471407" w:rsidRDefault="00471407" w:rsidP="00B21CED">
+    <w:p w14:paraId="10E87F78" w14:textId="77777777" w:rsidR="003B6D11" w:rsidRDefault="003B6D11" w:rsidP="00B21CED">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="840"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:drawingGridVerticalSpacing w:val="299"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="6145">
+    <o:shapedefaults v:ext="edit" spidmax="2050">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00F53BAB"/>
     <w:rsid w:val="00034C7C"/>
     <w:rsid w:val="00077D01"/>
     <w:rsid w:val="000912D8"/>
     <w:rsid w:val="000D2952"/>
     <w:rsid w:val="000E3BF8"/>
     <w:rsid w:val="00155930"/>
+    <w:rsid w:val="0019101C"/>
     <w:rsid w:val="001D1CF1"/>
     <w:rsid w:val="0023148A"/>
     <w:rsid w:val="00251066"/>
     <w:rsid w:val="002823FF"/>
     <w:rsid w:val="002831A8"/>
     <w:rsid w:val="002C458B"/>
     <w:rsid w:val="00300435"/>
     <w:rsid w:val="0038116F"/>
+    <w:rsid w:val="003B6D11"/>
     <w:rsid w:val="003E1F41"/>
     <w:rsid w:val="003F289F"/>
     <w:rsid w:val="0040480C"/>
     <w:rsid w:val="004073BA"/>
     <w:rsid w:val="00430318"/>
     <w:rsid w:val="00471407"/>
     <w:rsid w:val="004D5721"/>
     <w:rsid w:val="004E0832"/>
     <w:rsid w:val="0052394F"/>
     <w:rsid w:val="005F70B5"/>
     <w:rsid w:val="005F794F"/>
     <w:rsid w:val="006458D4"/>
+    <w:rsid w:val="006936D9"/>
     <w:rsid w:val="006C0F3F"/>
     <w:rsid w:val="0078534C"/>
     <w:rsid w:val="007C3FC8"/>
     <w:rsid w:val="007D106E"/>
     <w:rsid w:val="007E06ED"/>
     <w:rsid w:val="00811AE7"/>
     <w:rsid w:val="00820CD0"/>
     <w:rsid w:val="008239EB"/>
     <w:rsid w:val="00827A76"/>
     <w:rsid w:val="008307AD"/>
     <w:rsid w:val="008C3FC6"/>
     <w:rsid w:val="008D6867"/>
     <w:rsid w:val="00905F24"/>
+    <w:rsid w:val="00910280"/>
     <w:rsid w:val="00936FE0"/>
+    <w:rsid w:val="00A41140"/>
     <w:rsid w:val="00AA181E"/>
     <w:rsid w:val="00B21CED"/>
     <w:rsid w:val="00B367D2"/>
+    <w:rsid w:val="00B7468A"/>
     <w:rsid w:val="00BB0768"/>
     <w:rsid w:val="00BC0C4A"/>
     <w:rsid w:val="00BD7C1D"/>
     <w:rsid w:val="00C4165C"/>
     <w:rsid w:val="00C657CB"/>
     <w:rsid w:val="00C67D9A"/>
     <w:rsid w:val="00CB6D42"/>
     <w:rsid w:val="00DF0DBE"/>
     <w:rsid w:val="00E018E6"/>
     <w:rsid w:val="00EB7321"/>
     <w:rsid w:val="00F53BAB"/>
     <w:rsid w:val="00F865AE"/>
     <w:rsid w:val="00FD448C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="6145">
+    <o:shapedefaults v:ext="edit" spidmax="2050">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="06B25ABF"/>
+  <w14:docId w14:val="63078BBC"/>
   <w15:docId w15:val="{5ACC5E44-56D9-438E-9AB9-691B91EF94AA}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="21"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -1984,50 +1796,51 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:color w:val="000000"/>
       <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
@@ -2098,51 +1911,51 @@
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:color w:val="000000"/>
       <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="a7">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00300435"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
@@ -2400,73 +2213,79 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{e296e639-91e9-4bb7-a1e8-7ae7de7d97ca}" enabled="1" method="Privileged" siteId="{a449438d-3606-490b-844f-c4e15e535fca}" contentBits="0" removed="0"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>59</Words>
-  <Characters>338</Characters>
+  <Words>52</Words>
+  <Characters>300</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>2</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>タイトル</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>396</CharactersWithSpaces>
+  <CharactersWithSpaces>351</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>WAKAYAMA　Shuhei</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>