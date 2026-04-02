--- v0 (2025-10-13)
+++ v1 (2026-04-02)
@@ -3,71 +3,82 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="20414"/>
-  <workbookPr saveExternalLinkValues="0"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29725"/>
+  <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\ca03-ns2\学生オフィス\課内共有\クレオ業務委託（施設貸与申請・保険・管理関係）\01_施設貸与\10_車輌入構\1_入構届フォーマット\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\a-suganuma\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{015EF23A-6E99-424D-B56C-53B8D2AD527A}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{5EDF5D7F-4F89-42BE-89AC-6D0EC89A8C22}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-105" yWindow="-105" windowWidth="23250" windowHeight="12570" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="31845" yWindow="645" windowWidth="23250" windowHeight="12450" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="OIC臨時車輌入構届" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">OIC臨時車輌入構届!$A$1:$L$28</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
+    </ext>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="35" uniqueCount="34">
   <si>
     <t>OIC車輌入構届　(学生用)</t>
     <rPh sb="7" eb="8">
       <t>トドケ</t>
     </rPh>
     <rPh sb="10" eb="12">
       <t>ガクセイ</t>
     </rPh>
     <rPh sb="12" eb="13">
       <t>ヨウ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>申請団体</t>
     <rPh sb="0" eb="2">
       <t>シンセイ</t>
     </rPh>
@@ -214,117 +225,109 @@
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>運転者氏名</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>車輌番号</t>
     <rPh sb="0" eb="2">
       <t>シャリョウ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>バンゴウ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>車種</t>
     <rPh sb="0" eb="2">
       <t>シャシュ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
-    <t>色</t>
-[...5 lines deleted...]
-  <si>
     <t>例</t>
     <rPh sb="0" eb="1">
       <t>レイ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>株式会社○○</t>
     <rPh sb="0" eb="4">
       <t>カブシキガイシャ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>立命　太郎</t>
     <rPh sb="0" eb="2">
       <t>リツメイ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>タロウ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>090-1234-5678</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>大阪　123　は　4567</t>
     <rPh sb="0" eb="2">
       <t>オオサカ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>ハイエース</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
-    <t>ｼﾙﾊﾞｰ</t>
-[...2 lines deleted...]
-  <si>
     <t>10：00～16：00</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>D棟1階</t>
     <rPh sb="1" eb="2">
       <t>トウ</t>
     </rPh>
     <rPh sb="3" eb="4">
       <t>カイ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
-    <t>○○工事</t>
+    <t>荷物搬入のため</t>
+    <rPh sb="0" eb="2">
+      <t>ニモツ</t>
+    </rPh>
     <rPh sb="2" eb="4">
-      <t>コウジ</t>
+      <t>ハンニュウ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>～記入不要～</t>
     <rPh sb="1" eb="3">
       <t>キニュウ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>フヨウ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>学生オフィス承認欄</t>
     <rPh sb="0" eb="2">
       <t>ガクセイ</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>ショウニン</t>
     </rPh>
     <rPh sb="8" eb="9">
       <t>ラン</t>
     </rPh>
     <phoneticPr fontId="2"/>
@@ -337,258 +340,345 @@
     <rPh sb="8" eb="10">
       <t>カクニン</t>
     </rPh>
     <rPh sb="10" eb="11">
       <t>ラン</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>受付日</t>
     <rPh sb="0" eb="3">
       <t>ウケツケビ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>受付担当</t>
     <rPh sb="0" eb="4">
       <t>ウケツケタントウ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <r>
       <t>＜基本ルール＞ 
-①課外自主活動に関わって特に必要と認められる場合（催し物のための荷物の搬出入など）は、 車輌入構手続きを</t>
+①課外自主活動に関わって特に必要と認められる場合（催し物のための荷物の搬出入など）は、 車輌入構手続きを OIC 学生オフィス施設窓口にて行います。
+②申請は事前申請とし、</t>
     </r>
     <r>
       <rPr>
         <sz val="14"/>
-        <rFont val="ＭＳ Ｐゴシック"/>
-[...22 lines deleted...]
-        <color theme="1"/>
+        <color rgb="FFFF0000"/>
         <rFont val="ＭＳ Ｐゴシック"/>
         <family val="3"/>
         <charset val="128"/>
         <scheme val="minor"/>
       </rPr>
       <t>利用日を含む 8 日前までに</t>
     </r>
     <r>
       <rPr>
         <sz val="14"/>
         <color theme="1"/>
         <rFont val="ＭＳ Ｐゴシック"/>
         <family val="3"/>
         <charset val="128"/>
         <scheme val="minor"/>
       </rPr>
-      <t>必ず行ってください。原則として期日までに申請がない場合は不可とします。 
-③キャンパス内への不正入構、キャンパス周辺への迷惑駐車は学生懲戒の対象となります。
+      <t>必ず行ってください。原則として期日までに申請 がない場合は不可とします。 
+③キャンパス内への不正入構、キャンパス周辺への迷惑駐車・駐輪は学生懲戒の対象となります。
 ④活動に伴う業者の車輌入構については、規模や案内の要／不要により手続きが異なります。 
 ⑤日をまたいでの駐車は原則できません。入構日と同日中に必ず退去してください。
-⑥臨時車輌入構の対象団体は、本学の学友会所属団体、学部プロジェクト団体、学生部が認めた団体です。 
-[...3 lines deleted...]
-⑩申請時点で車輌情報が不明な場合は、わかり次第キ</t>
+⑥臨時車輌入構の対象団体は、本学の学友会所属団体、学部プロジェクト団体、学生部が認めた 団体です。 
+⑦活動に関する学外者（指導者など）の車輌入構についても原則認めていませんので、公共交通 機関を利用するようにしてください。
+⑧車両入構時間は</t>
     </r>
     <r>
       <rPr>
-        <u/>
         <sz val="14"/>
-        <color theme="1"/>
+        <color rgb="FFFF0000"/>
         <rFont val="ＭＳ Ｐゴシック"/>
         <family val="3"/>
         <charset val="128"/>
         <scheme val="minor"/>
       </rPr>
-      <t>ャンパスインフォメーション（TEL072-665-2020）へ知らせてください。</t>
+      <t>8時から22時</t>
     </r>
     <r>
       <rPr>
         <sz val="14"/>
         <color theme="1"/>
         <rFont val="ＭＳ Ｐゴシック"/>
         <family val="3"/>
         <charset val="128"/>
         <scheme val="minor"/>
       </rPr>
-      <t xml:space="preserve">
+      <t>です。
+⑨申請台数は</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="14"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="ＭＳ Ｐゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>一日2台まで</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="14"/>
+        <color theme="1"/>
+        <rFont val="ＭＳ Ｐゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>です。（台数が多い場合は学生オフィスへ要相談）
+⑩申請時点で</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="14"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="ＭＳ Ｐゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>車両情報が不明な場合は、わかり次第キャンパスインフォメーション（TEL072-665-2020）へ知らせてください</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="14"/>
+        <color theme="1"/>
+        <rFont val="ＭＳ Ｐゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>。
 ⑪駐車券の無料化処理を行うため、運転手の方へ</t>
     </r>
     <r>
       <rPr>
         <u/>
         <sz val="14"/>
         <color theme="1"/>
         <rFont val="ＭＳ Ｐゴシック"/>
         <family val="3"/>
         <charset val="128"/>
         <scheme val="minor"/>
       </rPr>
       <t>A棟1階キャンパスインフォメーション又はB棟１階インフォメーション窓口</t>
     </r>
     <r>
       <rPr>
         <sz val="14"/>
         <color theme="1"/>
         <rFont val="ＭＳ Ｐゴシック"/>
         <family val="3"/>
         <charset val="128"/>
         <scheme val="minor"/>
       </rPr>
-      <t xml:space="preserve">まで駐車券を持参いただくようご案内ください。
+      <t>まで駐車券を持参いただくようご案内ください。
+⑫大学周辺道路には通行規制があり、</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="14"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="ＭＳ Ｐゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>最大積載量３トン以上の車輛通行には警察への通行許可申請が必要です。</t>
+    </r>
+    <rPh sb="178" eb="180">
+      <t>ガクセイ</t>
+    </rPh>
+    <rPh sb="389" eb="395">
+      <t>シャリョウニュウコウジカン</t>
+    </rPh>
+    <rPh sb="397" eb="398">
+      <t>ジ</t>
+    </rPh>
+    <rPh sb="402" eb="403">
+      <t>ジ</t>
+    </rPh>
+    <rPh sb="408" eb="412">
+      <t>シンセイダイスウ</t>
+    </rPh>
+    <rPh sb="413" eb="415">
+      <t>イチニチ</t>
+    </rPh>
+    <rPh sb="416" eb="417">
+      <t>ダイ</t>
+    </rPh>
+    <rPh sb="423" eb="425">
+      <t>ダイスウ</t>
+    </rPh>
+    <rPh sb="426" eb="427">
+      <t>オオ</t>
+    </rPh>
+    <rPh sb="428" eb="430">
+      <t>バアイ</t>
+    </rPh>
+    <rPh sb="431" eb="433">
+      <t>ガクセイ</t>
+    </rPh>
+    <rPh sb="438" eb="441">
+      <t>ヨウソウダン</t>
+    </rPh>
+    <rPh sb="444" eb="448">
+      <t>シンセイジテン</t>
+    </rPh>
+    <rPh sb="449" eb="453">
+      <t>シャリョウジョウホウ</t>
+    </rPh>
+    <rPh sb="454" eb="456">
+      <t>フメイ</t>
+    </rPh>
+    <rPh sb="457" eb="459">
+      <t>バアイ</t>
+    </rPh>
+    <rPh sb="464" eb="466">
+      <t>シダイ</t>
+    </rPh>
+    <rPh sb="498" eb="499">
+      <t>シ</t>
+    </rPh>
+    <rPh sb="509" eb="512">
+      <t>チュウシャケン</t>
+    </rPh>
+    <rPh sb="531" eb="532">
+      <t>トウ</t>
+    </rPh>
+    <rPh sb="533" eb="534">
+      <t>カイ</t>
+    </rPh>
+    <rPh sb="548" eb="549">
+      <t>マタ</t>
+    </rPh>
+    <rPh sb="571" eb="573">
+      <t>ジサン</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">最大積載量
 </t>
     </r>
-    <rPh sb="67" eb="68">
-[...67 lines deleted...]
-    </rPh>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="HG丸ｺﾞｼｯｸM-PRO"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>（トラック等）</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="HG丸ｺﾞｼｯｸM-PRO"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <rPh sb="0" eb="2">
+      <t>サイダイ</t>
+    </rPh>
+    <rPh sb="2" eb="5">
+      <t>セキサイリョウ</t>
+    </rPh>
+    <rPh sb="11" eb="12">
+      <t>ナド</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>２t</t>
     <phoneticPr fontId="2"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="HG丸ｺﾞｼｯｸM-PRO"/>
       <family val="3"/>
       <charset val="128"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FFFF0000"/>
+      <name val="ＭＳ Ｐゴシック"/>
+      <family val="3"/>
+      <charset val="128"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="ＭＳ Ｐゴシック"/>
+      <family val="3"/>
+      <charset val="128"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="HG丸ｺﾞｼｯｸM-PRO"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <b/>
@@ -628,74 +718,59 @@
       <u/>
       <sz val="14"/>
       <color theme="1"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="9"/>
       <color theme="1"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="22"/>
       <color theme="1"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="9"/>
+      <sz val="14"/>
+      <color rgb="FFFF0000"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="11"/>
-[...15 lines deleted...]
-      <sz val="14"/>
+      <sz val="9"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
@@ -809,239 +884,245 @@
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="63">
+  <cellXfs count="65">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="4" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="9" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="9" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="1" fillId="0" borderId="0" xfId="1" applyNumberFormat="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
-[...7 lines deleted...]
-    <xf numFmtId="14" fontId="12" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="14" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...20 lines deleted...]
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...6 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="標準" xfId="0" builtinId="0"/>
     <cellStyle name="標準 3" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
@@ -1290,561 +1371,560 @@
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:S32"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="J25" sqref="J25"/>
+    <sheetView showGridLines="0" tabSelected="1" view="pageBreakPreview" topLeftCell="A16" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="G8" sqref="G8"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.5" x14ac:dyDescent="0.15"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.2" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="6.5" style="1" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="10" max="12" width="23.75" style="1" customWidth="1"/>
+    <col min="1" max="1" width="6.44140625" style="1" customWidth="1"/>
+    <col min="2" max="4" width="18.5546875" style="1" customWidth="1"/>
+    <col min="5" max="5" width="19.88671875" style="1" customWidth="1"/>
+    <col min="6" max="6" width="12.44140625" style="1" customWidth="1"/>
+    <col min="7" max="7" width="12.6640625" style="1" customWidth="1"/>
+    <col min="8" max="8" width="14.109375" style="1" customWidth="1"/>
+    <col min="9" max="9" width="15.88671875" style="1" customWidth="1"/>
+    <col min="10" max="12" width="23.6640625" style="1" customWidth="1"/>
     <col min="13" max="16384" width="9" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:19" ht="41.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A1" s="59" t="s">
+    <row r="1" spans="1:19" ht="41.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1" s="63" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="59"/>
-[...12 lines deleted...]
-      <c r="A2" s="56" t="s">
+      <c r="B1" s="63"/>
+      <c r="C1" s="63"/>
+      <c r="D1" s="63"/>
+      <c r="E1" s="50"/>
+      <c r="F1" s="50"/>
+      <c r="G1" s="50"/>
+      <c r="H1" s="16"/>
+      <c r="I1" s="54"/>
+      <c r="J1" s="54"/>
+      <c r="K1" s="14"/>
+      <c r="L1" s="17"/>
+    </row>
+    <row r="2" spans="1:19" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="60" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="57"/>
-[...12 lines deleted...]
-      <c r="A3" s="51" t="s">
+      <c r="B2" s="61"/>
+      <c r="C2" s="47"/>
+      <c r="D2" s="48"/>
+      <c r="E2" s="48"/>
+      <c r="F2" s="48"/>
+      <c r="G2" s="48"/>
+      <c r="H2" s="48"/>
+      <c r="I2" s="48"/>
+      <c r="J2" s="49"/>
+      <c r="K2" s="25"/>
+      <c r="L2" s="25"/>
+    </row>
+    <row r="3" spans="1:19" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="55" t="s">
         <v>2</v>
       </c>
-      <c r="B3" s="52"/>
-      <c r="C3" s="19" t="s">
+      <c r="B3" s="56"/>
+      <c r="C3" s="26" t="s">
         <v>3</v>
       </c>
-      <c r="D3" s="20"/>
-      <c r="E3" s="21" t="s">
+      <c r="D3" s="27"/>
+      <c r="E3" s="28" t="s">
         <v>4</v>
       </c>
-      <c r="F3" s="53"/>
-[...2 lines deleted...]
-      <c r="I3" s="11" t="s">
+      <c r="F3" s="57"/>
+      <c r="G3" s="58"/>
+      <c r="H3" s="59"/>
+      <c r="I3" s="18" t="s">
         <v>5</v>
       </c>
-      <c r="J3" s="13"/>
-[...16 lines deleted...]
-      <c r="B5" s="41" t="s">
+      <c r="J3" s="20"/>
+      <c r="K3" s="21"/>
+      <c r="L3" s="22"/>
+    </row>
+    <row r="4" spans="1:19" ht="31.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="13"/>
+      <c r="B4" s="13"/>
+      <c r="C4" s="13"/>
+      <c r="D4" s="23"/>
+      <c r="E4" s="24"/>
+      <c r="F4" s="23"/>
+      <c r="G4" s="23"/>
+      <c r="H4" s="23"/>
+      <c r="I4" s="23"/>
+    </row>
+    <row r="5" spans="1:19" s="2" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="62"/>
+      <c r="B5" s="45" t="s">
         <v>6</v>
       </c>
-      <c r="C5" s="41"/>
-[...1 lines deleted...]
-      <c r="E5" s="41" t="s">
+      <c r="C5" s="45"/>
+      <c r="D5" s="45"/>
+      <c r="E5" s="45" t="s">
         <v>7</v>
       </c>
-      <c r="F5" s="41"/>
-[...1 lines deleted...]
-      <c r="H5" s="41" t="s">
+      <c r="F5" s="45"/>
+      <c r="G5" s="45"/>
+      <c r="H5" s="45" t="s">
         <v>8</v>
       </c>
-      <c r="I5" s="41" t="s">
+      <c r="I5" s="45" t="s">
         <v>9</v>
       </c>
-      <c r="J5" s="42" t="s">
+      <c r="J5" s="46" t="s">
         <v>10</v>
       </c>
-      <c r="K5" s="41" t="s">
+      <c r="K5" s="45" t="s">
         <v>11</v>
       </c>
-      <c r="L5" s="42" t="s">
+      <c r="L5" s="46" t="s">
         <v>12</v>
       </c>
       <c r="M5" s="1"/>
       <c r="N5" s="1"/>
       <c r="O5" s="1"/>
       <c r="P5" s="1"/>
       <c r="Q5" s="1"/>
       <c r="R5" s="1"/>
       <c r="S5" s="1"/>
     </row>
-    <row r="6" spans="1:19" s="2" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.15">
-[...1 lines deleted...]
-      <c r="B6" s="12" t="s">
+    <row r="6" spans="1:19" s="2" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="62"/>
+      <c r="B6" s="19" t="s">
         <v>13</v>
       </c>
-      <c r="C6" s="12" t="s">
+      <c r="C6" s="19" t="s">
         <v>14</v>
       </c>
-      <c r="D6" s="12" t="s">
+      <c r="D6" s="19" t="s">
         <v>5</v>
       </c>
-      <c r="E6" s="12" t="s">
+      <c r="E6" s="19" t="s">
         <v>15</v>
       </c>
-      <c r="F6" s="12" t="s">
+      <c r="F6" s="19" t="s">
         <v>16</v>
       </c>
-      <c r="G6" s="12" t="s">
+      <c r="G6" s="64" t="s">
+        <v>32</v>
+      </c>
+      <c r="H6" s="45"/>
+      <c r="I6" s="45"/>
+      <c r="J6" s="45"/>
+      <c r="K6" s="45"/>
+      <c r="L6" s="45"/>
+    </row>
+    <row r="7" spans="1:19" s="12" customFormat="1" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="H6" s="41"/>
-[...6 lines deleted...]
-      <c r="A7" s="34" t="s">
+      <c r="B7" s="4" t="s">
         <v>18</v>
       </c>
-      <c r="B7" s="35" t="s">
+      <c r="C7" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="C7" s="36" t="s">
+      <c r="D7" s="5" t="s">
         <v>20</v>
       </c>
-      <c r="D7" s="36" t="s">
+      <c r="E7" s="5" t="s">
         <v>21</v>
       </c>
-      <c r="E7" s="36" t="s">
+      <c r="F7" s="6" t="s">
         <v>22</v>
       </c>
-      <c r="F7" s="37" t="s">
+      <c r="G7" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="H7" s="8">
+        <v>43290</v>
+      </c>
+      <c r="I7" s="7" t="s">
         <v>23</v>
       </c>
-      <c r="G7" s="38" t="s">
+      <c r="J7" s="6" t="s">
         <v>24</v>
       </c>
-      <c r="H7" s="39">
-[...2 lines deleted...]
-      <c r="I7" s="38" t="s">
+      <c r="K7" s="9" t="s">
         <v>25</v>
       </c>
-      <c r="J7" s="37" t="s">
+      <c r="L7" s="9" t="s">
         <v>26</v>
-      </c>
-[...4 lines deleted...]
-        <v>28</v>
       </c>
       <c r="M7" s="2"/>
       <c r="N7" s="2"/>
       <c r="O7" s="2"/>
       <c r="P7" s="2"/>
       <c r="Q7" s="2"/>
       <c r="R7" s="2"/>
       <c r="S7" s="2"/>
     </row>
-    <row r="8" spans="1:19" s="5" customFormat="1" ht="28.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A8" s="3">
+    <row r="8" spans="1:19" s="12" customFormat="1" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="10">
         <v>1</v>
       </c>
-      <c r="B8" s="26"/>
-[...9 lines deleted...]
-      <c r="L8" s="27"/>
+      <c r="B8" s="37"/>
+      <c r="C8" s="37"/>
+      <c r="D8" s="37"/>
+      <c r="E8" s="37"/>
+      <c r="F8" s="38"/>
+      <c r="H8" s="40"/>
+      <c r="I8" s="41"/>
+      <c r="J8" s="38"/>
+      <c r="K8" s="38"/>
+      <c r="L8" s="38"/>
       <c r="M8" s="2"/>
       <c r="N8" s="2"/>
       <c r="O8" s="2"/>
       <c r="P8" s="2"/>
       <c r="Q8" s="2"/>
       <c r="R8" s="2"/>
       <c r="S8" s="2"/>
     </row>
-    <row r="9" spans="1:19" s="5" customFormat="1" ht="28.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A9" s="3">
+    <row r="9" spans="1:19" s="12" customFormat="1" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="10">
         <v>2</v>
       </c>
-      <c r="B9" s="26"/>
-[...12 lines deleted...]
-      <c r="A10" s="3">
+      <c r="B9" s="37"/>
+      <c r="C9" s="37"/>
+      <c r="D9" s="37"/>
+      <c r="E9" s="37"/>
+      <c r="F9" s="38"/>
+      <c r="G9" s="39"/>
+      <c r="H9" s="40"/>
+      <c r="I9" s="41"/>
+      <c r="J9" s="38"/>
+      <c r="K9" s="38"/>
+      <c r="L9" s="38"/>
+    </row>
+    <row r="10" spans="1:19" s="12" customFormat="1" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="10">
         <v>3</v>
       </c>
-      <c r="B10" s="26"/>
-[...12 lines deleted...]
-      <c r="A11" s="3">
+      <c r="B10" s="37"/>
+      <c r="C10" s="37"/>
+      <c r="D10" s="37"/>
+      <c r="E10" s="37"/>
+      <c r="F10" s="38"/>
+      <c r="G10" s="39"/>
+      <c r="H10" s="40"/>
+      <c r="I10" s="41"/>
+      <c r="J10" s="38"/>
+      <c r="K10" s="38"/>
+      <c r="L10" s="38"/>
+    </row>
+    <row r="11" spans="1:19" s="12" customFormat="1" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="10">
         <v>4</v>
       </c>
-      <c r="B11" s="26"/>
-[...12 lines deleted...]
-      <c r="A12" s="3">
+      <c r="B11" s="37"/>
+      <c r="C11" s="42"/>
+      <c r="D11" s="42"/>
+      <c r="E11" s="41"/>
+      <c r="F11" s="41"/>
+      <c r="G11" s="38"/>
+      <c r="H11" s="40"/>
+      <c r="I11" s="41"/>
+      <c r="J11" s="39"/>
+      <c r="K11" s="39"/>
+      <c r="L11" s="39"/>
+    </row>
+    <row r="12" spans="1:19" s="12" customFormat="1" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="10">
         <v>5</v>
       </c>
-      <c r="B12" s="31"/>
-[...12 lines deleted...]
-      <c r="A13" s="3">
+      <c r="B12" s="42"/>
+      <c r="C12" s="42"/>
+      <c r="D12" s="42"/>
+      <c r="E12" s="42"/>
+      <c r="F12" s="39"/>
+      <c r="G12" s="39"/>
+      <c r="H12" s="40"/>
+      <c r="I12" s="41"/>
+      <c r="J12" s="38"/>
+      <c r="K12" s="39"/>
+      <c r="L12" s="39"/>
+    </row>
+    <row r="13" spans="1:19" s="12" customFormat="1" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="10">
         <v>6</v>
       </c>
-      <c r="B13" s="31"/>
-[...12 lines deleted...]
-      <c r="A14" s="3">
+      <c r="B13" s="42"/>
+      <c r="C13" s="42"/>
+      <c r="D13" s="42"/>
+      <c r="E13" s="42"/>
+      <c r="F13" s="42"/>
+      <c r="G13" s="42"/>
+      <c r="H13" s="42"/>
+      <c r="I13" s="42"/>
+      <c r="J13" s="42"/>
+      <c r="K13" s="42"/>
+      <c r="L13" s="42"/>
+    </row>
+    <row r="14" spans="1:19" s="12" customFormat="1" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="10">
         <v>7</v>
       </c>
-      <c r="B14" s="31"/>
-[...12 lines deleted...]
-      <c r="A15" s="3">
+      <c r="B14" s="42"/>
+      <c r="C14" s="42"/>
+      <c r="D14" s="42"/>
+      <c r="E14" s="42"/>
+      <c r="F14" s="42"/>
+      <c r="G14" s="42"/>
+      <c r="H14" s="42"/>
+      <c r="I14" s="42"/>
+      <c r="J14" s="42"/>
+      <c r="K14" s="42"/>
+      <c r="L14" s="42"/>
+    </row>
+    <row r="15" spans="1:19" s="12" customFormat="1" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="10">
         <v>8</v>
       </c>
-      <c r="B15" s="31"/>
-[...12 lines deleted...]
-      <c r="A16" s="3">
+      <c r="B15" s="42"/>
+      <c r="C15" s="42"/>
+      <c r="D15" s="42"/>
+      <c r="E15" s="42"/>
+      <c r="F15" s="42"/>
+      <c r="G15" s="42"/>
+      <c r="H15" s="42"/>
+      <c r="I15" s="42"/>
+      <c r="J15" s="42"/>
+      <c r="K15" s="42"/>
+      <c r="L15" s="42"/>
+    </row>
+    <row r="16" spans="1:19" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="10">
         <v>9</v>
       </c>
-      <c r="B16" s="31"/>
-[...19 lines deleted...]
-      <c r="A17" s="3">
+      <c r="B16" s="42"/>
+      <c r="C16" s="42"/>
+      <c r="D16" s="42"/>
+      <c r="E16" s="42"/>
+      <c r="F16" s="42"/>
+      <c r="G16" s="42"/>
+      <c r="H16" s="42"/>
+      <c r="I16" s="42"/>
+      <c r="J16" s="42"/>
+      <c r="K16" s="42"/>
+      <c r="L16" s="42"/>
+      <c r="M16" s="12"/>
+      <c r="N16" s="12"/>
+      <c r="O16" s="12"/>
+      <c r="P16" s="12"/>
+      <c r="Q16" s="12"/>
+      <c r="R16" s="12"/>
+      <c r="S16" s="12"/>
+    </row>
+    <row r="17" spans="1:19" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="10">
         <v>10</v>
       </c>
-      <c r="B17" s="31"/>
-[...120 lines deleted...]
-      <c r="K25" s="33" t="s">
+      <c r="B17" s="42"/>
+      <c r="C17" s="42"/>
+      <c r="D17" s="42"/>
+      <c r="E17" s="42"/>
+      <c r="F17" s="42"/>
+      <c r="G17" s="42"/>
+      <c r="H17" s="42"/>
+      <c r="I17" s="42"/>
+      <c r="J17" s="42"/>
+      <c r="K17" s="42"/>
+      <c r="L17" s="42"/>
+      <c r="M17" s="12"/>
+      <c r="N17" s="12"/>
+      <c r="O17" s="12"/>
+      <c r="P17" s="12"/>
+      <c r="Q17" s="12"/>
+      <c r="R17" s="12"/>
+      <c r="S17" s="12"/>
+    </row>
+    <row r="18" spans="1:19" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="12"/>
+      <c r="B18" s="43"/>
+      <c r="C18" s="43"/>
+      <c r="D18" s="43"/>
+      <c r="E18" s="43"/>
+      <c r="F18" s="43"/>
+      <c r="G18" s="43"/>
+      <c r="H18" s="43"/>
+      <c r="I18" s="43"/>
+      <c r="J18" s="43"/>
+      <c r="K18" s="43"/>
+      <c r="L18" s="43"/>
+      <c r="M18" s="12"/>
+      <c r="N18" s="12"/>
+      <c r="O18" s="12"/>
+      <c r="P18" s="12"/>
+      <c r="Q18" s="12"/>
+      <c r="R18" s="12"/>
+      <c r="S18" s="12"/>
+    </row>
+    <row r="19" spans="1:19" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="53" t="s">
+        <v>31</v>
+      </c>
+      <c r="B19" s="53"/>
+      <c r="C19" s="53"/>
+      <c r="D19" s="53"/>
+      <c r="E19" s="53"/>
+      <c r="F19" s="53"/>
+      <c r="G19" s="53"/>
+      <c r="H19" s="53"/>
+      <c r="I19" s="53"/>
+      <c r="J19" s="53"/>
+      <c r="K19" s="53"/>
+      <c r="L19" s="53"/>
+      <c r="M19" s="15"/>
+    </row>
+    <row r="20" spans="1:19" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="53"/>
+      <c r="B20" s="53"/>
+      <c r="C20" s="53"/>
+      <c r="D20" s="53"/>
+      <c r="E20" s="53"/>
+      <c r="F20" s="53"/>
+      <c r="G20" s="53"/>
+      <c r="H20" s="53"/>
+      <c r="I20" s="53"/>
+      <c r="J20" s="53"/>
+      <c r="K20" s="53"/>
+      <c r="L20" s="53"/>
+    </row>
+    <row r="21" spans="1:19" ht="119.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="53"/>
+      <c r="B21" s="53"/>
+      <c r="C21" s="53"/>
+      <c r="D21" s="53"/>
+      <c r="E21" s="53"/>
+      <c r="F21" s="53"/>
+      <c r="G21" s="53"/>
+      <c r="H21" s="53"/>
+      <c r="I21" s="53"/>
+      <c r="J21" s="53"/>
+      <c r="K21" s="53"/>
+      <c r="L21" s="53"/>
+    </row>
+    <row r="22" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="53"/>
+      <c r="B22" s="53"/>
+      <c r="C22" s="53"/>
+      <c r="D22" s="53"/>
+      <c r="E22" s="53"/>
+      <c r="F22" s="53"/>
+      <c r="G22" s="53"/>
+      <c r="H22" s="53"/>
+      <c r="I22" s="53"/>
+      <c r="J22" s="53"/>
+      <c r="K22" s="53"/>
+      <c r="L22" s="53"/>
+    </row>
+    <row r="23" spans="1:19" ht="41.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="53"/>
+      <c r="B23" s="53"/>
+      <c r="C23" s="53"/>
+      <c r="D23" s="53"/>
+      <c r="E23" s="53"/>
+      <c r="F23" s="53"/>
+      <c r="G23" s="53"/>
+      <c r="H23" s="53"/>
+      <c r="I23" s="53"/>
+      <c r="J23" s="53"/>
+      <c r="K23" s="53"/>
+      <c r="L23" s="53"/>
+    </row>
+    <row r="24" spans="1:19" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="51"/>
+      <c r="B24" s="51"/>
+      <c r="C24" s="52"/>
+      <c r="D24" s="52"/>
+      <c r="E24" s="52"/>
+    </row>
+    <row r="25" spans="1:19" ht="35.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="K25" s="44" t="s">
+        <v>27</v>
+      </c>
+      <c r="L25" s="11" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="26" spans="1:19" ht="35.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="J26" s="31" t="s">
         <v>29</v>
       </c>
-      <c r="L25" s="4" t="s">
+      <c r="K26" s="29"/>
+      <c r="L26" s="30"/>
+    </row>
+    <row r="27" spans="1:19" ht="35.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="J27" s="31" t="s">
         <v>30</v>
       </c>
-    </row>
-[...32 lines deleted...]
-      <c r="L32" s="25"/>
+      <c r="K27" s="32"/>
+      <c r="L27" s="33"/>
+    </row>
+    <row r="28" spans="1:19" x14ac:dyDescent="0.2">
+      <c r="K28" s="34"/>
+      <c r="L28" s="35"/>
+    </row>
+    <row r="29" spans="1:19" x14ac:dyDescent="0.2">
+      <c r="K29" s="15"/>
+      <c r="L29" s="36"/>
+    </row>
+    <row r="30" spans="1:19" x14ac:dyDescent="0.2">
+      <c r="K30" s="15"/>
+      <c r="L30" s="36"/>
+    </row>
+    <row r="31" spans="1:19" x14ac:dyDescent="0.2">
+      <c r="K31" s="15"/>
+      <c r="L31" s="36"/>
+    </row>
+    <row r="32" spans="1:19" x14ac:dyDescent="0.2">
+      <c r="K32" s="15"/>
+      <c r="L32" s="36"/>
     </row>
   </sheetData>
   <mergeCells count="18">
     <mergeCell ref="H5:H6"/>
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="I5:I6"/>
     <mergeCell ref="J5:J6"/>
     <mergeCell ref="C2:J2"/>
     <mergeCell ref="E1:G1"/>
     <mergeCell ref="A24:B24"/>
     <mergeCell ref="C24:E24"/>
     <mergeCell ref="A19:L23"/>
     <mergeCell ref="I1:J1"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="F3:H3"/>
     <mergeCell ref="A2:B2"/>
     <mergeCell ref="L5:L6"/>
     <mergeCell ref="K5:K6"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="E5:G5"/>
   </mergeCells>
   <phoneticPr fontId="2"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.59055118110236227" bottom="0" header="0.31496062992125984" footer="0"/>
@@ -1975,52 +2055,52 @@
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <MainDivision xmlns="e8dd69d2-b783-41bf-9877-12119791ce82" xsi:nil="true"/>
     <TaxCatchAll xmlns="e8dd69d2-b783-41bf-9877-12119791ce82" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="83282aaa-4316-492e-99c9-35aff64013ca">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <FolderPermissions xmlns="e8dd69d2-b783-41bf-9877-12119791ce82">はい</FolderPermissions>
     <Contact xmlns="e8dd69d2-b783-41bf-9877-12119791ce82" xsi:nil="true"/>
     <Remarks xmlns="e8dd69d2-b783-41bf-9877-12119791ce82" xsi:nil="true"/>
     <OpenRange1 xmlns="e8dd69d2-b783-41bf-9877-12119791ce82" xsi:nil="true"/>
     <OverviewAndApplication xmlns="e8dd69d2-b783-41bf-9877-12119791ce82" xsi:nil="true"/>
     <_dlc_DocId xmlns="e8dd69d2-b783-41bf-9877-12119791ce82">QWTXN5W75H2Y-1693000826-9131</_dlc_DocId>
     <_dlc_DocIdUrl xmlns="e8dd69d2-b783-41bf-9877-12119791ce82">
       <Url>https://ritsumei365.sharepoint.com/sites/portal/_layouts/15/DocIdRedir.aspx?ID=QWTXN5W75H2Y-1693000826-9131</Url>
       <Description>QWTXN5W75H2Y-1693000826-9131</Description>
     </_dlc_DocIdUrl>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="RU_書式・マニュアル" ma:contentTypeID="0x010100A3B4CF93EB16954FB40D3DAAFAE3E3EC00F81F9B4857924741BA5DAF03DF39DB95" ma:contentTypeVersion="33" ma:contentTypeDescription="書式・マニュアルドキュメント用" ma:contentTypeScope="" ma:versionID="bd3d0f82ecea83adcc33c78619cb240d">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="e8dd69d2-b783-41bf-9877-12119791ce82" xmlns:ns3="83282aaa-4316-492e-99c9-35aff64013ca" xmlns:ns4="29b2d8c2-b3c9-494f-acb7-0df6bdad54d3" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="de3033b57df078019bad562d2032fa40" ns2:_="" ns3:_="" ns4:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="RU_書式・マニュアル" ma:contentTypeID="0x010100A3B4CF93EB16954FB40D3DAAFAE3E3EC00F81F9B4857924741BA5DAF03DF39DB95" ma:contentTypeVersion="33" ma:contentTypeDescription="書式・マニュアルドキュメント用" ma:contentTypeScope="" ma:versionID="ec9e4bfcb31378d3ec60aedf25ee0c18">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="e8dd69d2-b783-41bf-9877-12119791ce82" xmlns:ns3="83282aaa-4316-492e-99c9-35aff64013ca" xmlns:ns4="29b2d8c2-b3c9-494f-acb7-0df6bdad54d3" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="bcf4826403c4d463db356baa1272eea3" ns2:_="" ns3:_="" ns4:_="">
     <xsd:import namespace="e8dd69d2-b783-41bf-9877-12119791ce82"/>
     <xsd:import namespace="83282aaa-4316-492e-99c9-35aff64013ca"/>
     <xsd:import namespace="29b2d8c2-b3c9-494f-acb7-0df6bdad54d3"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MainDivision" minOccurs="0"/>
                 <xsd:element ref="ns2:Contact" minOccurs="0"/>
                 <xsd:element ref="ns2:OverviewAndApplication" minOccurs="0"/>
                 <xsd:element ref="ns2:Remarks" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocId" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdUrl" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdPersistId" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:FolderPermissions" minOccurs="0"/>
                 <xsd:element ref="ns2:OpenRange1" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
@@ -2319,67 +2399,60 @@
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{32126665-2C54-438A-8B3D-ECBDB8D12DB9}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{07BB84CA-2D35-446D-8587-9773361AEE97}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0E295ECA-F63D-4F56-80F7-D1E05739D6DA}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="e8dd69d2-b783-41bf-9877-12119791ce82"/>
     <ds:schemaRef ds:uri="83282aaa-4316-492e-99c9-35aff64013ca"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
-[...8 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8960AE4A-A253-47AA-8ED6-590432B0F405}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C0817CF0-039F-4F06-9935-45F9D163C1E8}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="e8dd69d2-b783-41bf-9877-12119791ce82"/>
     <ds:schemaRef ds:uri="83282aaa-4316-492e-99c9-35aff64013ca"/>
     <ds:schemaRef ds:uri="29b2d8c2-b3c9-494f-acb7-0df6bdad54d3"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">