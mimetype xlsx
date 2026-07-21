--- v0 (2025-10-16)
+++ v1 (2026-07-21)
@@ -1,73 +1,85 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp1.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp2.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="20411"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30131"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\ca03-ns2\学生オフィス\学内共有\000_部内共有(生活会議･部会議 他）\05_課外系奨学金・助成金\11_課外自主活動団体助成制度（重点、PJ、基盤）\15. 基盤活動助成\2024年度\1.各種書式・方針\5_様式\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\Ca03-ns2\学生オフィス\学内共有\000_部内共有(生活会議･部会議 他）\05_課外系奨学金・助成金\11_課外自主活動団体助成制度（重点、PJ、基盤）\15. 基盤活動助成\2026年度\1_各種書式・方針\5_様式\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{9B406DFD-474C-4FAD-B020-3CB277124ADE}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{6591D601-2665-4291-8C7F-BFA626AA2339}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="20490" windowHeight="7455" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-105" yWindow="0" windowWidth="14610" windowHeight="15585" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="安全管理対策費 ①参加費②講師謝礼 (2)" sheetId="4" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'安全管理対策費 ①参加費②講師謝礼 (2)'!$A$1:$H$41</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
+    </ext>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="D26" i="4" l="1"/>
   <c r="E26" i="4" s="1"/>
   <c r="G26" i="4" l="1"/>
   <c r="F9" i="4"/>
   <c r="H9" i="4" s="1"/>
   <c r="C34" i="4" l="1"/>
   <c r="E34" i="4" s="1"/>
   <c r="B34" i="4"/>
   <c r="H34" i="4" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="76" uniqueCount="72">
   <si>
     <t>団体名</t>
     <rPh sb="0" eb="2">
       <t>ダンタイ</t>
@@ -1264,93 +1276,93 @@
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>指導謝礼（税抜）
 合計　　　</t>
     <rPh sb="0" eb="4">
       <t>シドウシャレイ</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>ゼイヌキ</t>
     </rPh>
     <rPh sb="9" eb="11">
       <t>ゴウケイ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>消費税
 （10%）</t>
     <rPh sb="0" eb="3">
       <t>ショウヒゼイ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
+    <t>会社名</t>
+    <rPh sb="0" eb="3">
+      <t>カイシャメイ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>会社住所</t>
+    <rPh sb="0" eb="2">
+      <t>カイシャ</t>
+    </rPh>
+    <rPh sb="2" eb="3">
+      <t>ジュウ</t>
+    </rPh>
+    <rPh sb="3" eb="4">
+      <t>トコロ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
     <r>
-      <t>支払総額(税込）
+      <t>支払合計(税込）
 …</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color rgb="FF0070C0"/>
         <rFont val="Meiryo UI"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
       <t>D</t>
     </r>
     <rPh sb="0" eb="2">
       <t>シハライ</t>
     </rPh>
     <rPh sb="2" eb="4">
-      <t>ソウガク</t>
+      <t>ゴウケイ</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>ゼイコミ</t>
-    </rPh>
-[...18 lines deleted...]
-      <t>トコロ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
     <numFmt numFmtId="5" formatCode="&quot;¥&quot;#,##0;&quot;¥&quot;\-#,##0"/>
     <numFmt numFmtId="6" formatCode="&quot;¥&quot;#,##0;[Red]&quot;¥&quot;\-#,##0"/>
     <numFmt numFmtId="176" formatCode="0&quot;名&quot;"/>
   </numFmts>
   <fonts count="28" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="游ゴシック"/>
@@ -1589,51 +1601,51 @@
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-4.9989318521683403E-2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9" tint="-0.499984740745262"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="5" tint="0.39997558519241921"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="85">
+  <borders count="83">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
@@ -2067,80 +2079,50 @@
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
-[...28 lines deleted...]
-    <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
@@ -2260,134 +2242,50 @@
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
-      <diagonal/>
-[...82 lines deleted...]
-      </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
@@ -2649,700 +2547,756 @@
       <bottom style="dotted">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="dotted">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="dotted">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="double">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="double">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="double">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="double">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="double">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="double">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="6" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="6" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="211">
+  <cellXfs count="205">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="176" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="6" fontId="7" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="3" borderId="37" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="2" borderId="44" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="42" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="2" borderId="65" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="57" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="3" borderId="40" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="40" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="3" borderId="38" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="38" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="12" fillId="0" borderId="27" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="6" fontId="17" fillId="0" borderId="41" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="6" fontId="17" fillId="0" borderId="39" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="41" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="39" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="3" borderId="13" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="6" fontId="17" fillId="0" borderId="24" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="48" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="46" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="6" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="6" fontId="17" fillId="0" borderId="4" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="6" fontId="10" fillId="0" borderId="4" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="3" borderId="52" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="3" borderId="50" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="3" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="74" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="66" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="24" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="75" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="67" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="31" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="31" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="9" borderId="70" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="17" fillId="9" borderId="62" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="12" fillId="9" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="3" borderId="20" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="4" borderId="52" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="17" fillId="4" borderId="43" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="4" borderId="50" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="4" borderId="41" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="10" borderId="34" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="6" fontId="12" fillId="9" borderId="27" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="9" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="6" fontId="26" fillId="4" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="6" fontId="26" fillId="4" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="26" fillId="4" borderId="52" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="26" fillId="4" borderId="50" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="5" fontId="26" fillId="4" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="6" fontId="26" fillId="4" borderId="4" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="6" fontId="26" fillId="4" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="6" fontId="26" fillId="4" borderId="4" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="26" fillId="4" borderId="73" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="26" fillId="4" borderId="65" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="56" fontId="26" fillId="4" borderId="21" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="6" fontId="26" fillId="4" borderId="21" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="4" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="6" fontId="26" fillId="4" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="26" fillId="4" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="6" fontId="26" fillId="4" borderId="18" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="6" fontId="26" fillId="4" borderId="43" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="6" fontId="26" fillId="4" borderId="41" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="6" fontId="26" fillId="4" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="27" fillId="4" borderId="49" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="27" fillId="4" borderId="77" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="27" fillId="4" borderId="47" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="4" borderId="69" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="4" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="3" borderId="66" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="58" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="3" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="6" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="6" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="6" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="6" fontId="26" fillId="4" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="9" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="6" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="6" fontId="26" fillId="4" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="9" borderId="41" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="9" borderId="39" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="3" borderId="17" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="10" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="5" borderId="50" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...35 lines deleted...]
-    <xf numFmtId="0" fontId="10" fillId="5" borderId="52" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="5" borderId="50" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="5" borderId="9" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="9" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="9" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="9" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="10" borderId="76" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="3" borderId="71" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="48" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="49" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="10" borderId="68" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="10" borderId="33" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="6" fontId="26" fillId="4" borderId="43" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="6" fontId="26" fillId="4" borderId="41" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="6" fontId="26" fillId="4" borderId="4" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="6" fontId="17" fillId="0" borderId="9" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="6" fontId="17" fillId="0" borderId="43" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="6" fontId="17" fillId="0" borderId="41" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="9" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="9" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="3" borderId="20" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="3" borderId="72" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="64" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="3" borderId="17" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="6" fontId="26" fillId="4" borderId="22" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="6" fontId="26" fillId="4" borderId="45" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="6" fontId="26" fillId="4" borderId="43" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="6" fontId="26" fillId="4" borderId="23" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="6" fontId="17" fillId="0" borderId="25" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="6" fontId="17" fillId="0" borderId="46" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="6" fontId="17" fillId="0" borderId="44" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="6" fontId="17" fillId="0" borderId="26" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="6" fontId="17" fillId="0" borderId="31" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="6" fontId="17" fillId="0" borderId="47" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="6" fontId="17" fillId="0" borderId="45" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="6" fontId="17" fillId="0" borderId="32" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="3" borderId="68" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...14 lines deleted...]
-    <xf numFmtId="0" fontId="10" fillId="3" borderId="60" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="59" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="52" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="52" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="6" borderId="72" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...20 lines deleted...]
-    <xf numFmtId="0" fontId="12" fillId="3" borderId="52" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="21" fillId="6" borderId="64" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="56" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="42" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="57" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="3" borderId="50" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="3" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="3" borderId="43" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="19" fillId="6" borderId="43" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="41" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="51" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="6" borderId="41" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="6" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="6" borderId="71" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...15 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="18" fillId="5" borderId="19" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="5" borderId="10" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="74" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="75" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="76" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="14" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="15" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="16" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="3" borderId="12" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="3" borderId="17" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="17" fillId="9" borderId="47" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="9" borderId="73" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="9" borderId="51" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="9" borderId="20" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="9" borderId="64" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="9" borderId="72" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="9" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="11" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="3" borderId="64" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...38 lines deleted...]
-    <xf numFmtId="0" fontId="16" fillId="8" borderId="50" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="60" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="61" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="58" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="8" borderId="48" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="8" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="8" borderId="51" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="16" fillId="8" borderId="49" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="2" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="3" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="41" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="39" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="5" borderId="19" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="3" borderId="53" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="3" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="3" borderId="54" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="3" borderId="40" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="3" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="3" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="3" borderId="55" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="3" borderId="52" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="3" borderId="55" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="3" borderId="52" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="6" borderId="63" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="6" borderId="57" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="4" borderId="41" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="5" borderId="63" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="5" borderId="42" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="5" borderId="57" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="9" borderId="63" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="9" borderId="42" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="9" borderId="57" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="6" fontId="13" fillId="7" borderId="77" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="6" fontId="13" fillId="7" borderId="78" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="6" fontId="13" fillId="7" borderId="79" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="6" fontId="9" fillId="0" borderId="80" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...18 lines deleted...]
-    <xf numFmtId="0" fontId="17" fillId="9" borderId="49" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="6" fontId="9" fillId="0" borderId="81" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="9" borderId="81" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...20 lines deleted...]
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="84" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="6" fontId="9" fillId="0" borderId="82" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="通貨" xfId="3" builtinId="7"/>
     <cellStyle name="通貨 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
     <cellStyle name="標準 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
@@ -3810,91 +3764,91 @@
         <a:fillRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="lt1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="ctr"/>
           <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 テーマ">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2013 - 2022">
       <a:majorFont>
         <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -3956,51 +3910,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2013 - 2022">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
@@ -4098,69 +4052,69 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{02FAA6D2-C19A-41D2-90DE-4DB77370C441}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:I46"/>
+  <dimension ref="A1:I44"/>
   <sheetViews>
-    <sheetView tabSelected="1" view="pageBreakPreview" topLeftCell="A10" zoomScale="70" zoomScaleNormal="100" zoomScaleSheetLayoutView="70" workbookViewId="0">
-      <selection activeCell="D24" sqref="D24:D25"/>
+    <sheetView tabSelected="1" view="pageBreakPreview" topLeftCell="A30" zoomScale="70" zoomScaleNormal="100" zoomScaleSheetLayoutView="70" workbookViewId="0">
+      <selection activeCell="F38" sqref="F38"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.75" x14ac:dyDescent="0.4"/>
   <cols>
     <col min="1" max="1" width="19.875" style="2" customWidth="1"/>
     <col min="2" max="2" width="18.625" style="2" customWidth="1"/>
     <col min="3" max="3" width="17.5" style="2" customWidth="1"/>
     <col min="4" max="4" width="17.125" style="2" customWidth="1"/>
     <col min="5" max="5" width="18.875" style="2" customWidth="1"/>
     <col min="6" max="6" width="19" style="2" customWidth="1"/>
     <col min="7" max="7" width="19.875" style="2" customWidth="1"/>
     <col min="8" max="8" width="19.75" style="2" customWidth="1"/>
     <col min="9" max="256" width="9" style="2"/>
     <col min="257" max="257" width="18.5" style="2" customWidth="1"/>
     <col min="258" max="258" width="29.75" style="2" customWidth="1"/>
     <col min="259" max="259" width="11.875" style="2" customWidth="1"/>
     <col min="260" max="260" width="12.75" style="2" customWidth="1"/>
     <col min="261" max="261" width="20.5" style="2" customWidth="1"/>
     <col min="262" max="512" width="9" style="2"/>
     <col min="513" max="513" width="18.5" style="2" customWidth="1"/>
     <col min="514" max="514" width="29.75" style="2" customWidth="1"/>
     <col min="515" max="515" width="11.875" style="2" customWidth="1"/>
     <col min="516" max="516" width="12.75" style="2" customWidth="1"/>
     <col min="517" max="517" width="20.5" style="2" customWidth="1"/>
     <col min="518" max="768" width="9" style="2"/>
@@ -4511,688 +4465,674 @@
     <col min="15363" max="15363" width="11.875" style="2" customWidth="1"/>
     <col min="15364" max="15364" width="12.75" style="2" customWidth="1"/>
     <col min="15365" max="15365" width="20.5" style="2" customWidth="1"/>
     <col min="15366" max="15616" width="9" style="2"/>
     <col min="15617" max="15617" width="18.5" style="2" customWidth="1"/>
     <col min="15618" max="15618" width="29.75" style="2" customWidth="1"/>
     <col min="15619" max="15619" width="11.875" style="2" customWidth="1"/>
     <col min="15620" max="15620" width="12.75" style="2" customWidth="1"/>
     <col min="15621" max="15621" width="20.5" style="2" customWidth="1"/>
     <col min="15622" max="15872" width="9" style="2"/>
     <col min="15873" max="15873" width="18.5" style="2" customWidth="1"/>
     <col min="15874" max="15874" width="29.75" style="2" customWidth="1"/>
     <col min="15875" max="15875" width="11.875" style="2" customWidth="1"/>
     <col min="15876" max="15876" width="12.75" style="2" customWidth="1"/>
     <col min="15877" max="15877" width="20.5" style="2" customWidth="1"/>
     <col min="15878" max="16128" width="9" style="2"/>
     <col min="16129" max="16129" width="18.5" style="2" customWidth="1"/>
     <col min="16130" max="16130" width="29.75" style="2" customWidth="1"/>
     <col min="16131" max="16131" width="11.875" style="2" customWidth="1"/>
     <col min="16132" max="16132" width="12.75" style="2" customWidth="1"/>
     <col min="16133" max="16133" width="20.5" style="2" customWidth="1"/>
     <col min="16134" max="16384" width="9" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" s="1" customFormat="1" ht="60" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="181" t="s">
+      <c r="A1" s="165" t="s">
         <v>65</v>
       </c>
-      <c r="B1" s="182"/>
-[...5 lines deleted...]
-      <c r="H1" s="183"/>
+      <c r="B1" s="166"/>
+      <c r="C1" s="166"/>
+      <c r="D1" s="166"/>
+      <c r="E1" s="166"/>
+      <c r="F1" s="166"/>
+      <c r="G1" s="166"/>
+      <c r="H1" s="167"/>
     </row>
     <row r="2" spans="1:9" s="1" customFormat="1" ht="35.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="20" t="s">
+      <c r="A2" s="14" t="s">
         <v>17</v>
       </c>
-      <c r="B2" s="21"/>
-      <c r="C2" s="22" t="s">
+      <c r="B2" s="15"/>
+      <c r="C2" s="16" t="s">
         <v>29</v>
       </c>
-      <c r="D2" s="22"/>
-      <c r="E2" s="22" t="s">
+      <c r="D2" s="16"/>
+      <c r="E2" s="16" t="s">
         <v>30</v>
       </c>
-      <c r="F2" s="22"/>
-      <c r="G2" s="22" t="s">
+      <c r="F2" s="16"/>
+      <c r="G2" s="16" t="s">
         <v>31</v>
       </c>
-      <c r="H2" s="23"/>
+      <c r="H2" s="17"/>
     </row>
     <row r="3" spans="1:9" s="1" customFormat="1" ht="35.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="24" t="s">
+      <c r="A3" s="18" t="s">
         <v>0</v>
       </c>
-      <c r="B3" s="184"/>
-[...2 lines deleted...]
-      <c r="E3" s="185" t="s">
+      <c r="B3" s="168"/>
+      <c r="C3" s="168"/>
+      <c r="D3" s="168"/>
+      <c r="E3" s="169" t="s">
         <v>1</v>
       </c>
-      <c r="F3" s="185"/>
-[...1 lines deleted...]
-      <c r="H3" s="187"/>
+      <c r="F3" s="169"/>
+      <c r="G3" s="170"/>
+      <c r="H3" s="171"/>
     </row>
     <row r="4" spans="1:9" s="1" customFormat="1" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A4" s="25" t="s">
+      <c r="A4" s="19" t="s">
         <v>28</v>
       </c>
-      <c r="B4" s="188"/>
-[...2 lines deleted...]
-      <c r="E4" s="189" t="s">
+      <c r="B4" s="172"/>
+      <c r="C4" s="172"/>
+      <c r="D4" s="172"/>
+      <c r="E4" s="173" t="s">
         <v>39</v>
       </c>
-      <c r="F4" s="189"/>
-[...1 lines deleted...]
-      <c r="H4" s="191"/>
+      <c r="F4" s="173"/>
+      <c r="G4" s="174"/>
+      <c r="H4" s="175"/>
     </row>
     <row r="5" spans="1:9" s="1" customFormat="1" ht="8.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="10"/>
-[...3 lines deleted...]
-      <c r="E5" s="12"/>
+      <c r="A5" s="3"/>
+      <c r="B5" s="2"/>
+      <c r="C5" s="2"/>
+      <c r="D5" s="2"/>
+      <c r="E5" s="7"/>
     </row>
     <row r="6" spans="1:9" ht="30.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
-      <c r="A6" s="170" t="s">
+      <c r="A6" s="176" t="s">
         <v>32</v>
       </c>
-      <c r="B6" s="170"/>
-[...3 lines deleted...]
-      <c r="I6" s="9"/>
+      <c r="B6" s="176"/>
+      <c r="C6" s="176"/>
+      <c r="D6" s="176"/>
+      <c r="E6" s="176"/>
+      <c r="I6" s="6"/>
     </row>
     <row r="7" spans="1:9" ht="35.1" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A7" s="171" t="s">
+      <c r="A7" s="177" t="s">
         <v>54</v>
       </c>
-      <c r="B7" s="173" t="s">
+      <c r="B7" s="179" t="s">
         <v>21</v>
       </c>
-      <c r="C7" s="174"/>
-      <c r="D7" s="177" t="s">
+      <c r="C7" s="180"/>
+      <c r="D7" s="183" t="s">
         <v>23</v>
       </c>
-      <c r="E7" s="179" t="s">
+      <c r="E7" s="185" t="s">
         <v>4</v>
       </c>
-      <c r="F7" s="168" t="s">
+      <c r="F7" s="131" t="s">
         <v>55</v>
       </c>
-      <c r="G7" s="153" t="s">
+      <c r="G7" s="187" t="s">
         <v>49</v>
       </c>
-      <c r="H7" s="154"/>
+      <c r="H7" s="188"/>
     </row>
     <row r="8" spans="1:9" ht="60" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A8" s="172"/>
-[...5 lines deleted...]
-      <c r="G8" s="81" t="s">
+      <c r="A8" s="178"/>
+      <c r="B8" s="181"/>
+      <c r="C8" s="182"/>
+      <c r="D8" s="184"/>
+      <c r="E8" s="186"/>
+      <c r="F8" s="132"/>
+      <c r="G8" s="75" t="s">
         <v>56</v>
       </c>
-      <c r="H8" s="82" t="s">
+      <c r="H8" s="76" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="9" spans="1:9" s="3" customFormat="1" ht="35.1" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A9" s="70" t="s">
+      <c r="A9" s="64" t="s">
         <v>27</v>
       </c>
-      <c r="B9" s="155" t="s">
+      <c r="B9" s="189" t="s">
         <v>22</v>
       </c>
-      <c r="C9" s="156"/>
-      <c r="D9" s="71">
+      <c r="C9" s="190"/>
+      <c r="D9" s="65">
         <v>4000</v>
       </c>
-      <c r="E9" s="72">
+      <c r="E9" s="66">
         <v>25</v>
       </c>
-      <c r="F9" s="73">
+      <c r="F9" s="67">
         <f>D9*E9</f>
         <v>100000</v>
       </c>
-      <c r="G9" s="74">
+      <c r="G9" s="68">
         <v>60000</v>
       </c>
-      <c r="H9" s="75">
+      <c r="H9" s="69">
         <f>F9+G9</f>
         <v>160000</v>
       </c>
     </row>
     <row r="10" spans="1:9" s="3" customFormat="1" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
-      <c r="A10" s="26"/>
-[...6 lines deleted...]
-      <c r="H10" s="31"/>
+      <c r="A10" s="20"/>
+      <c r="B10" s="191"/>
+      <c r="C10" s="192"/>
+      <c r="D10" s="21"/>
+      <c r="E10" s="22"/>
+      <c r="F10" s="23"/>
+      <c r="G10" s="24"/>
+      <c r="H10" s="25"/>
     </row>
     <row r="11" spans="1:9" s="3" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A11" s="11"/>
-[...6 lines deleted...]
-      <c r="H11" s="15"/>
+      <c r="A11" s="2"/>
+      <c r="D11" s="2"/>
+      <c r="E11" s="8"/>
+      <c r="F11" s="9"/>
     </row>
     <row r="12" spans="1:9" s="1" customFormat="1" ht="33" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A12" s="194" t="s">
+      <c r="A12" s="95" t="s">
         <v>33</v>
       </c>
-      <c r="B12" s="195"/>
-      <c r="C12" s="196" t="s">
+      <c r="B12" s="96"/>
+      <c r="C12" s="97" t="s">
         <v>44</v>
       </c>
-      <c r="D12" s="195"/>
-[...3 lines deleted...]
-      <c r="H12" s="198"/>
+      <c r="D12" s="96"/>
+      <c r="E12" s="98"/>
+      <c r="F12" s="99"/>
+      <c r="G12" s="99"/>
+      <c r="H12" s="99"/>
     </row>
     <row r="13" spans="1:9" ht="35.1" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A13" s="192" t="s">
+      <c r="A13" s="143" t="s">
         <v>13</v>
       </c>
-      <c r="B13" s="92" t="s">
-[...7 lines deleted...]
-      <c r="H13" s="201"/>
+      <c r="B13" s="86" t="s">
+        <v>69</v>
+      </c>
+      <c r="C13" s="133"/>
+      <c r="D13" s="134"/>
+      <c r="E13" s="134"/>
+      <c r="F13" s="134"/>
+      <c r="G13" s="134"/>
+      <c r="H13" s="135"/>
     </row>
     <row r="14" spans="1:9" ht="20.25" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A14" s="159"/>
-[...3 lines deleted...]
-      <c r="C14" s="202" t="s">
+      <c r="A14" s="144"/>
+      <c r="B14" s="151" t="s">
+        <v>70</v>
+      </c>
+      <c r="C14" s="153" t="s">
         <v>6</v>
       </c>
-      <c r="D14" s="203"/>
-[...3 lines deleted...]
-      <c r="H14" s="204"/>
+      <c r="D14" s="154"/>
+      <c r="E14" s="154"/>
+      <c r="F14" s="154"/>
+      <c r="G14" s="154"/>
+      <c r="H14" s="155"/>
     </row>
     <row r="15" spans="1:9" ht="35.1" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A15" s="159"/>
-[...6 lines deleted...]
-      <c r="H15" s="207"/>
+      <c r="A15" s="144"/>
+      <c r="B15" s="152"/>
+      <c r="C15" s="156"/>
+      <c r="D15" s="157"/>
+      <c r="E15" s="157"/>
+      <c r="F15" s="157"/>
+      <c r="G15" s="157"/>
+      <c r="H15" s="158"/>
     </row>
     <row r="16" spans="1:9" ht="35.1" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A16" s="159"/>
-      <c r="B16" s="46" t="s">
+      <c r="A16" s="144"/>
+      <c r="B16" s="40" t="s">
         <v>41</v>
       </c>
-      <c r="C16" s="165"/>
-[...4 lines deleted...]
-      <c r="H16" s="167"/>
+      <c r="C16" s="159"/>
+      <c r="D16" s="160"/>
+      <c r="E16" s="160"/>
+      <c r="F16" s="160"/>
+      <c r="G16" s="160"/>
+      <c r="H16" s="161"/>
     </row>
     <row r="17" spans="1:8" ht="20.25" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A17" s="159"/>
-      <c r="B17" s="193" t="s">
+      <c r="A17" s="144"/>
+      <c r="B17" s="94" t="s">
         <v>14</v>
       </c>
-      <c r="C17" s="208"/>
-[...4 lines deleted...]
-      <c r="H17" s="210"/>
+      <c r="C17" s="145"/>
+      <c r="D17" s="146"/>
+      <c r="E17" s="146"/>
+      <c r="F17" s="146"/>
+      <c r="G17" s="146"/>
+      <c r="H17" s="147"/>
     </row>
     <row r="18" spans="1:8" ht="35.1" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A18" s="159"/>
-      <c r="B18" s="32" t="s">
+      <c r="A18" s="144"/>
+      <c r="B18" s="26" t="s">
         <v>5</v>
       </c>
-      <c r="C18" s="160"/>
-[...4 lines deleted...]
-      <c r="H18" s="162"/>
+      <c r="C18" s="148"/>
+      <c r="D18" s="149"/>
+      <c r="E18" s="149"/>
+      <c r="F18" s="149"/>
+      <c r="G18" s="149"/>
+      <c r="H18" s="150"/>
     </row>
     <row r="19" spans="1:8" ht="35.1" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A19" s="107" t="s">
+      <c r="A19" s="89" t="s">
         <v>48</v>
       </c>
-      <c r="B19" s="108"/>
-[...5 lines deleted...]
-      <c r="H19" s="112" t="s">
+      <c r="B19" s="90"/>
+      <c r="C19" s="90"/>
+      <c r="D19" s="90"/>
+      <c r="E19" s="90"/>
+      <c r="F19" s="90"/>
+      <c r="G19" s="90"/>
+      <c r="H19" s="106" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="20" spans="1:8" ht="35.1" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A20" s="79" t="s">
+      <c r="A20" s="73" t="s">
         <v>45</v>
       </c>
-      <c r="B20" s="80" t="s">
+      <c r="B20" s="74" t="s">
         <v>46</v>
       </c>
-      <c r="C20" s="54" t="s">
+      <c r="C20" s="48" t="s">
         <v>66</v>
       </c>
-      <c r="D20" s="120" t="s">
+      <c r="D20" s="114" t="s">
         <v>7</v>
       </c>
-      <c r="E20" s="121"/>
-[...1 lines deleted...]
-      <c r="G20" s="54" t="s">
+      <c r="E20" s="115"/>
+      <c r="F20" s="116"/>
+      <c r="G20" s="48" t="s">
         <v>8</v>
       </c>
-      <c r="H20" s="113"/>
+      <c r="H20" s="107"/>
     </row>
     <row r="21" spans="1:8" ht="35.1" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A21" s="67" t="s">
+      <c r="A21" s="61" t="s">
         <v>24</v>
       </c>
-      <c r="B21" s="68">
+      <c r="B21" s="62">
         <v>44511</v>
       </c>
-      <c r="C21" s="69">
+      <c r="C21" s="63">
         <v>44000</v>
       </c>
-      <c r="D21" s="123" t="s">
+      <c r="D21" s="117" t="s">
         <v>9</v>
       </c>
-      <c r="E21" s="124"/>
-[...1 lines deleted...]
-      <c r="G21" s="76" t="s">
+      <c r="E21" s="118"/>
+      <c r="F21" s="119"/>
+      <c r="G21" s="70" t="s">
         <v>10</v>
       </c>
-      <c r="H21" s="77" t="s">
+      <c r="H21" s="71" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="22" spans="1:8" ht="35.1" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A22" s="47" t="s">
+      <c r="A22" s="41" t="s">
         <v>11</v>
       </c>
-      <c r="B22" s="48" t="s">
+      <c r="B22" s="42" t="s">
         <v>12</v>
       </c>
-      <c r="C22" s="33"/>
-[...4 lines deleted...]
-      <c r="H22" s="51"/>
+      <c r="C22" s="27"/>
+      <c r="D22" s="120"/>
+      <c r="E22" s="121"/>
+      <c r="F22" s="122"/>
+      <c r="G22" s="28"/>
+      <c r="H22" s="45"/>
     </row>
     <row r="23" spans="1:8" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
-      <c r="A23" s="47" t="s">
+      <c r="A23" s="41" t="s">
         <v>11</v>
       </c>
-      <c r="B23" s="49" t="s">
+      <c r="B23" s="43" t="s">
         <v>12</v>
       </c>
-      <c r="C23" s="33"/>
-[...4 lines deleted...]
-      <c r="H23" s="52"/>
+      <c r="C23" s="27"/>
+      <c r="D23" s="123"/>
+      <c r="E23" s="124"/>
+      <c r="F23" s="125"/>
+      <c r="G23" s="44"/>
+      <c r="H23" s="46"/>
     </row>
     <row r="24" spans="1:8" ht="35.1" customHeight="1" thickTop="1" x14ac:dyDescent="0.4">
-      <c r="A24" s="132" t="s">
+      <c r="A24" s="162" t="s">
         <v>53</v>
       </c>
-      <c r="B24" s="133"/>
-      <c r="C24" s="135" t="s">
+      <c r="B24" s="163"/>
+      <c r="C24" s="126" t="s">
         <v>67</v>
       </c>
-      <c r="D24" s="135" t="s">
+      <c r="D24" s="126" t="s">
         <v>68</v>
       </c>
-      <c r="E24" s="135" t="s">
-[...2 lines deleted...]
-      <c r="F24" s="138" t="s">
+      <c r="E24" s="126" t="s">
+        <v>71</v>
+      </c>
+      <c r="F24" s="129" t="s">
         <v>50</v>
       </c>
-      <c r="G24" s="139"/>
-      <c r="H24" s="112" t="s">
+      <c r="G24" s="130"/>
+      <c r="H24" s="106" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="25" spans="1:8" ht="45" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A25" s="134"/>
-[...4 lines deleted...]
-      <c r="F25" s="35" t="s">
+      <c r="A25" s="164"/>
+      <c r="B25" s="116"/>
+      <c r="C25" s="127"/>
+      <c r="D25" s="128"/>
+      <c r="E25" s="127"/>
+      <c r="F25" s="29" t="s">
         <v>42</v>
       </c>
-      <c r="G25" s="36" t="s">
+      <c r="G25" s="30" t="s">
         <v>43</v>
       </c>
-      <c r="H25" s="113"/>
+      <c r="H25" s="107"/>
     </row>
     <row r="26" spans="1:8" ht="35.1" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A26" s="55" t="s">
+      <c r="A26" s="49" t="s">
         <v>19</v>
       </c>
-      <c r="B26" s="56" t="s">
+      <c r="B26" s="50" t="s">
         <v>20</v>
       </c>
-      <c r="C26" s="66">
+      <c r="C26" s="60">
         <v>44000</v>
       </c>
-      <c r="D26" s="64">
+      <c r="D26" s="58">
         <f>C26*10%</f>
         <v>4400</v>
       </c>
-      <c r="E26" s="66">
+      <c r="E26" s="60">
         <f>C26+D26</f>
         <v>48400</v>
       </c>
-      <c r="F26" s="64"/>
-      <c r="G26" s="65">
+      <c r="F26" s="58"/>
+      <c r="G26" s="59">
         <f>E26+F26</f>
         <v>48400</v>
       </c>
-      <c r="H26" s="78" t="s">
+      <c r="H26" s="72" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="27" spans="1:8" ht="35.1" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A27" s="93" t="s">
+      <c r="A27" s="87" t="s">
         <v>15</v>
       </c>
-      <c r="B27" s="94"/>
-[...5 lines deleted...]
-      <c r="H27" s="53"/>
+      <c r="B27" s="88"/>
+      <c r="C27" s="31"/>
+      <c r="D27" s="31"/>
+      <c r="E27" s="32"/>
+      <c r="F27" s="33"/>
+      <c r="G27" s="34"/>
+      <c r="H27" s="47"/>
     </row>
     <row r="28" spans="1:8" ht="60" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
-      <c r="A28" s="109"/>
-[...6 lines deleted...]
-      <c r="H28" s="111"/>
+      <c r="A28" s="91"/>
+      <c r="B28" s="92"/>
+      <c r="C28" s="92"/>
+      <c r="D28" s="92"/>
+      <c r="E28" s="92"/>
+      <c r="F28" s="92"/>
+      <c r="G28" s="92"/>
+      <c r="H28" s="93"/>
     </row>
-    <row r="29" spans="1:8" s="4" customFormat="1" ht="8.25" customHeight="1" x14ac:dyDescent="0.4">
-[...7 lines deleted...]
-      <c r="H29" s="16"/>
+    <row r="29" spans="1:8" ht="8.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A29" s="10"/>
+      <c r="B29" s="10"/>
+      <c r="C29" s="10"/>
+      <c r="D29" s="10"/>
+      <c r="E29" s="10"/>
+      <c r="F29" s="10"/>
+      <c r="G29" s="10"/>
+      <c r="H29" s="10"/>
     </row>
-    <row r="30" spans="1:8" s="4" customFormat="1" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
-[...7 lines deleted...]
-      <c r="H30" s="41"/>
+    <row r="30" spans="1:8" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="A30" s="11"/>
+      <c r="B30" s="35"/>
+      <c r="C30" s="35"/>
+      <c r="D30" s="35"/>
+      <c r="E30" s="35"/>
+      <c r="F30" s="35"/>
+      <c r="G30" s="35"/>
+      <c r="H30" s="35"/>
     </row>
-    <row r="31" spans="1:8" s="4" customFormat="1" ht="35.1" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A31" s="95" t="s">
+    <row r="31" spans="1:8" ht="35.1" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A31" s="193" t="s">
         <v>51</v>
       </c>
-      <c r="B31" s="96"/>
-[...5 lines deleted...]
-      <c r="H31" s="97"/>
+      <c r="B31" s="194"/>
+      <c r="C31" s="194"/>
+      <c r="D31" s="194"/>
+      <c r="E31" s="194"/>
+      <c r="F31" s="194"/>
+      <c r="G31" s="194"/>
+      <c r="H31" s="195"/>
     </row>
-    <row r="32" spans="1:8" s="4" customFormat="1" ht="35.1" customHeight="1" x14ac:dyDescent="0.4">
-[...1 lines deleted...]
-      <c r="B32" s="87" t="s">
+    <row r="32" spans="1:8" ht="35.1" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A32" s="136"/>
+      <c r="B32" s="81" t="s">
         <v>34</v>
       </c>
-      <c r="C32" s="147" t="s">
+      <c r="C32" s="137" t="s">
         <v>26</v>
       </c>
-      <c r="D32" s="147"/>
-      <c r="E32" s="148" t="s">
+      <c r="D32" s="137"/>
+      <c r="E32" s="138" t="s">
         <v>60</v>
       </c>
-      <c r="F32" s="149"/>
-      <c r="G32" s="148" t="s">
+      <c r="F32" s="139"/>
+      <c r="G32" s="138" t="s">
         <v>61</v>
       </c>
-      <c r="H32" s="150"/>
+      <c r="H32" s="140"/>
     </row>
-    <row r="33" spans="1:8" s="4" customFormat="1" ht="80.099999999999994" customHeight="1" x14ac:dyDescent="0.4">
-[...1 lines deleted...]
-      <c r="B33" s="35" t="s">
+    <row r="33" spans="1:8" ht="80.099999999999994" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A33" s="136"/>
+      <c r="B33" s="29" t="s">
         <v>58</v>
       </c>
-      <c r="C33" s="151" t="s">
+      <c r="C33" s="141" t="s">
         <v>57</v>
       </c>
-      <c r="D33" s="152"/>
-      <c r="E33" s="35" t="s">
+      <c r="D33" s="142"/>
+      <c r="E33" s="29" t="s">
         <v>59</v>
       </c>
-      <c r="F33" s="83" t="s">
+      <c r="F33" s="77" t="s">
         <v>35</v>
       </c>
-      <c r="G33" s="42" t="s">
+      <c r="G33" s="36" t="s">
         <v>62</v>
       </c>
-      <c r="H33" s="88" t="s">
+      <c r="H33" s="82" t="s">
         <v>63</v>
       </c>
     </row>
-    <row r="34" spans="1:8" s="4" customFormat="1" ht="35.1" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A34" s="62" t="s">
+    <row r="34" spans="1:8" ht="35.1" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A34" s="56" t="s">
         <v>18</v>
       </c>
-      <c r="B34" s="84">
+      <c r="B34" s="78">
         <f>F9+E26</f>
         <v>148400</v>
       </c>
-      <c r="C34" s="114">
+      <c r="C34" s="108">
         <f>H9+G26</f>
         <v>208400</v>
       </c>
-      <c r="D34" s="115"/>
-      <c r="E34" s="63">
+      <c r="D34" s="109"/>
+      <c r="E34" s="57">
         <f>200000-C34</f>
         <v>-8400</v>
       </c>
-      <c r="F34" s="60" t="s">
+      <c r="F34" s="54" t="s">
         <v>36</v>
       </c>
-      <c r="G34" s="61" t="s">
+      <c r="G34" s="55" t="s">
         <v>37</v>
       </c>
-      <c r="H34" s="89">
+      <c r="H34" s="83">
         <f>B34-(-E34)</f>
         <v>140000</v>
       </c>
     </row>
-    <row r="35" spans="1:8" s="4" customFormat="1" ht="35.1" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A35" s="43" t="s">
+    <row r="35" spans="1:8" ht="35.1" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A35" s="37" t="s">
         <v>16</v>
       </c>
-      <c r="B35" s="85"/>
-[...5 lines deleted...]
-      <c r="H35" s="90"/>
+      <c r="B35" s="79"/>
+      <c r="C35" s="110"/>
+      <c r="D35" s="111"/>
+      <c r="E35" s="38"/>
+      <c r="F35" s="38"/>
+      <c r="G35" s="39"/>
+      <c r="H35" s="84"/>
     </row>
-    <row r="36" spans="1:8" s="4" customFormat="1" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
-      <c r="A36" s="57" t="s">
+    <row r="36" spans="1:8" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="A36" s="51" t="s">
         <v>25</v>
       </c>
-      <c r="B36" s="86"/>
-[...5 lines deleted...]
-      <c r="H36" s="91"/>
+      <c r="B36" s="80"/>
+      <c r="C36" s="112"/>
+      <c r="D36" s="113"/>
+      <c r="E36" s="52"/>
+      <c r="F36" s="52"/>
+      <c r="G36" s="53"/>
+      <c r="H36" s="85"/>
     </row>
     <row r="37" spans="1:8" ht="27" customHeight="1" thickBot="1" x14ac:dyDescent="0.45"/>
     <row r="38" spans="1:8" ht="68.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
-      <c r="A38" s="98" t="s">
+      <c r="A38" s="196" t="s">
         <v>64</v>
       </c>
-      <c r="B38" s="99"/>
-[...3 lines deleted...]
-      <c r="G38" s="140" t="s">
+      <c r="B38" s="197"/>
+      <c r="C38" s="197"/>
+      <c r="D38" s="198"/>
+      <c r="F38" s="12"/>
+      <c r="G38" s="100" t="s">
         <v>3</v>
       </c>
-      <c r="H38" s="141"/>
+      <c r="H38" s="101"/>
     </row>
     <row r="39" spans="1:8" ht="28.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
-      <c r="A39" s="101" t="s">
+      <c r="A39" s="199" t="s">
         <v>38</v>
       </c>
-      <c r="B39" s="102"/>
-[...4 lines deleted...]
-      <c r="H39" s="143"/>
+      <c r="B39" s="200"/>
+      <c r="C39" s="200"/>
+      <c r="D39" s="201"/>
+      <c r="F39" s="13"/>
+      <c r="G39" s="102"/>
+      <c r="H39" s="103"/>
     </row>
     <row r="40" spans="1:8" ht="81.75" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.45">
-      <c r="A40" s="104" t="s">
+      <c r="A40" s="202" t="s">
         <v>2</v>
       </c>
-      <c r="B40" s="105"/>
-[...11 lines deleted...]
-      <c r="E42" s="5"/>
+      <c r="B40" s="203"/>
+      <c r="C40" s="203"/>
+      <c r="D40" s="204"/>
+      <c r="F40" s="13"/>
+      <c r="G40" s="104"/>
+      <c r="H40" s="105"/>
     </row>
     <row r="44" spans="1:8" ht="19.5" x14ac:dyDescent="0.4">
-      <c r="B44" s="6"/>
-[...7 lines deleted...]
-      <c r="F46" s="5"/>
+      <c r="B44" s="4"/>
+      <c r="F44" s="5"/>
     </row>
   </sheetData>
-  <mergeCells count="45">
-    <mergeCell ref="A24:B25"/>
+  <mergeCells count="49">
+    <mergeCell ref="B9:C9"/>
+    <mergeCell ref="B10:C10"/>
+    <mergeCell ref="A31:H31"/>
+    <mergeCell ref="A38:D38"/>
+    <mergeCell ref="A39:D39"/>
+    <mergeCell ref="A6:E6"/>
+    <mergeCell ref="A7:A8"/>
+    <mergeCell ref="B7:C8"/>
+    <mergeCell ref="D7:D8"/>
+    <mergeCell ref="E7:E8"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="B3:D3"/>
     <mergeCell ref="E3:F3"/>
     <mergeCell ref="G3:H3"/>
     <mergeCell ref="B4:D4"/>
     <mergeCell ref="E4:F4"/>
     <mergeCell ref="G4:H4"/>
-    <mergeCell ref="A6:E6"/>
-[...6 lines deleted...]
-    <mergeCell ref="B10:C10"/>
+    <mergeCell ref="F7:F8"/>
+    <mergeCell ref="C13:H13"/>
+    <mergeCell ref="A32:A33"/>
+    <mergeCell ref="C32:D32"/>
+    <mergeCell ref="E32:F32"/>
+    <mergeCell ref="G32:H32"/>
+    <mergeCell ref="C33:D33"/>
     <mergeCell ref="A13:A18"/>
     <mergeCell ref="C17:H17"/>
     <mergeCell ref="C18:H18"/>
     <mergeCell ref="B14:B15"/>
     <mergeCell ref="C14:H14"/>
     <mergeCell ref="C15:H15"/>
     <mergeCell ref="C16:H16"/>
-    <mergeCell ref="F7:F8"/>
-[...5 lines deleted...]
-    <mergeCell ref="C33:D33"/>
+    <mergeCell ref="A24:B25"/>
+    <mergeCell ref="G7:H7"/>
     <mergeCell ref="G38:H38"/>
     <mergeCell ref="G39:H40"/>
     <mergeCell ref="H19:H20"/>
     <mergeCell ref="H24:H25"/>
     <mergeCell ref="C34:D34"/>
     <mergeCell ref="C35:D35"/>
     <mergeCell ref="C36:D36"/>
     <mergeCell ref="D20:F20"/>
     <mergeCell ref="D21:F21"/>
     <mergeCell ref="D22:F22"/>
     <mergeCell ref="D23:F23"/>
     <mergeCell ref="C24:C25"/>
     <mergeCell ref="D24:D25"/>
     <mergeCell ref="E24:E25"/>
     <mergeCell ref="F24:G24"/>
+    <mergeCell ref="A40:D40"/>
   </mergeCells>
   <phoneticPr fontId="1"/>
   <dataValidations disablePrompts="1" count="1">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="F35" xr:uid="{EBB370D6-81E0-421B-A674-F4A8EC6C9C34}">
       <formula1>"超える,超えない"</formula1>
     </dataValidation>
   </dataValidations>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.51181102362204722" right="0" top="0.55118110236220474" bottom="0.35433070866141736" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="52" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
   <legacyDrawing r:id="rId3"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x14">
       <controls>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="2049" r:id="rId4" name="Check Box 1">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>0</xdr:col>
                     <xdr:colOff>152400</xdr:colOff>
                     <xdr:row>5</xdr:row>
                     <xdr:rowOff>9525</xdr:rowOff>
@@ -5214,50 +5154,56 @@
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>0</xdr:col>
                     <xdr:colOff>85725</xdr:colOff>
                     <xdr:row>11</xdr:row>
                     <xdr:rowOff>19050</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>0</xdr:col>
                     <xdr:colOff>447675</xdr:colOff>
                     <xdr:row>11</xdr:row>
                     <xdr:rowOff>342900</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
       </controls>
     </mc:Choice>
   </mc:AlternateContent>
 </worksheet>
 </file>
 
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{e296e639-91e9-4bb7-a1e8-7ae7de7d97ca}" enabled="1" method="Privileged" siteId="{a449438d-3606-490b-844f-c4e15e535fca}" contentBits="0" removed="0"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>安全管理対策費 ①参加費②講師謝礼 (2)</vt:lpstr>
       <vt:lpstr>'安全管理対策費 ①参加費②講師謝礼 (2)'!Print_Area</vt:lpstr>