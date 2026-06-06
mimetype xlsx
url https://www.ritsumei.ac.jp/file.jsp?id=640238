--- v1 (2026-02-15)
+++ v2 (2026-06-06)
@@ -15,74 +15,77 @@
   <Override PartName="/xl/ctrlProps/ctrlProp1.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp2.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp3.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp4.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp5.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp6.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp7.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp8.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp9.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp10.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp11.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp12.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="27932"/>
   <workbookPr filterPrivacy="1" codeName="ThisWorkbook"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{CEBC21F6-B741-47AF-9F78-71F66604C54C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{9BF2BFB2-8BCA-4EAB-A3D3-D0F912ED86A7}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="5670" yWindow="420" windowWidth="23850" windowHeight="14760" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="2370" yWindow="975" windowWidth="24765" windowHeight="13725" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="①新任・転入・e-Rad新規登録" sheetId="1" r:id="rId1"/>
     <sheet name=" （参考） 学位分野" sheetId="2" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'①新任・転入・e-Rad新規登録'!$A$1:$AJ$69</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
+    <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
+      <xlwcv:version setVersion="1"/>
+    </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3734" uniqueCount="2773">
   <si>
     <t>＜以下、情報は削除しないでください＞</t>
     <rPh sb="1" eb="3">
       <t>イカ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>ジョウホウ</t>
     </rPh>
     <rPh sb="7" eb="9">
       <t>サクジョ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>この依頼書は、本学における官公庁系公募（科研費含む）の手続きに関わる重要な書類です。必ずご提出ください。</t>
     <rPh sb="31" eb="32">
       <t>カカ</t>
     </rPh>
     <rPh sb="37" eb="39">
@@ -20279,57 +20282,50 @@
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>TEL 072-665-2570　(内線 513-2998)</t>
     <rPh sb="18" eb="20">
       <t>ナイセン</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>e-Rad担当：宇佐美・古瀬</t>
     <rPh sb="5" eb="7">
       <t>タントウ</t>
     </rPh>
     <rPh sb="8" eb="11">
       <t>ウサミ</t>
     </rPh>
     <rPh sb="12" eb="14">
       <t>コセ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>e-Rad担当：今井・尾崎</t>
-    <phoneticPr fontId="3"/>
-[...5 lines deleted...]
-    </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>研究者番号は研究者に一意に付与される研究者固有の番号です。
 既得者は必ずご記入ください。</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>2026年度科研費（公募期間：2025年4月以降）への代表者としての応募有無を□にチェックしてください。
 また、応募した研究種目（複数種目応募した場合は、すべての研究種目）を▼の中から選択してください。</t>
     <rPh sb="4" eb="5">
       <t>ネン</t>
     </rPh>
     <rPh sb="5" eb="6">
       <t>ド</t>
     </rPh>
     <rPh sb="6" eb="7">
       <t>カ</t>
     </rPh>
     <rPh sb="7" eb="8">
       <t>ケン</t>
     </rPh>
     <rPh sb="8" eb="9">
       <t>ヒ</t>
     </rPh>
@@ -20484,50 +20480,57 @@
       <t>ナカ</t>
     </rPh>
     <rPh sb="91" eb="93">
       <t>センタク</t>
     </rPh>
     <rPh sb="95" eb="97">
       <t>カダイ</t>
     </rPh>
     <rPh sb="97" eb="99">
       <t>バンゴウ</t>
     </rPh>
     <rPh sb="101" eb="103">
       <t>キニュウ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>科研費担当：研究費経理事務センター　TEL 077-561-5025（内線  515-6002、515-6028、515-6555）</t>
     <rPh sb="6" eb="9">
       <t>ケンキュウヒ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>r-kaken@st.ritsumei.ac.jp</t>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>e-Rad担当：菱田・片岡</t>
+    <rPh sb="5" eb="7">
+      <t>タントウ</t>
+    </rPh>
     <phoneticPr fontId="3"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="176" formatCode="0000000"/>
   </numFmts>
   <fonts count="40" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <u/>
@@ -22095,50 +22098,59 @@
     <xf numFmtId="0" fontId="16" fillId="0" borderId="8" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="36" fillId="0" borderId="0" xfId="2" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="36" fillId="0" borderId="2" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="36" fillId="0" borderId="7" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="38" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="7" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="8" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="4" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="5" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="40" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="40" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="48" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -22380,50 +22392,53 @@
     </xf>
     <xf numFmtId="0" fontId="5" fillId="4" borderId="43" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="4" borderId="44" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="6" borderId="42" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="6" borderId="43" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="6" borderId="44" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="39" fillId="0" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="38" fillId="0" borderId="2" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="38" fillId="0" borderId="3" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="38" fillId="0" borderId="7" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="38" fillId="0" borderId="8" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="5" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="6" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="7" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="8" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="6" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="49" fontId="10" fillId="0" borderId="7" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -22547,62 +22562,50 @@
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="41" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="35" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="11" borderId="45" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="11" borderId="42" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="13" borderId="45" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="12" borderId="45" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...10 lines deleted...]
-      <alignment vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="ハイパーリンク" xfId="1" builtinId="8"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
     <cellStyle name="標準_【帳票最終確認】e-Rad,登録申請書　転出・退職手続きに関するe-Rad・科研費状況確認書_研究部HP_" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="標準_①新任・転入手続きに関するe-Rad・科研費状況確認書" xfId="3" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="標準_科研費状況確認書" xfId="4" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FF669900"/>
       <color rgb="FFFFCC66"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
@@ -23775,270 +23778,50 @@
             <a:t>【採否確認について】</a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:lnSpc>
               <a:spcPts val="900"/>
             </a:lnSpc>
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="800" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="FF0000"/>
               </a:solidFill>
               <a:latin typeface="ＭＳ Ｐゴシック"/>
               <a:ea typeface="ＭＳ Ｐゴシック"/>
             </a:rPr>
             <a:t>　採否結果は研究者ご自身で応募時の前研究機関に直接確認いただき、その結果は速やかに本学科研費担当にもお知らせください。</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
-  <xdr:twoCellAnchor>
-[...218 lines deleted...]
-  </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
@@ -24275,282 +24058,282 @@
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp6.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp11.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:db-krsc@st.ritsumei.ac.jp" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp5.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp10.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:r-kaken@st.ritsumei.ac.jp" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp9.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:o-apply@st.ritsumei.ac.jp" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp4.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp8.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp3.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp12.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:b-kaken@st.ritsumei.ac.jp" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp7.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Sheet1">
     <tabColor indexed="47"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:CE72"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" view="pageBreakPreview" topLeftCell="A50" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="C64" sqref="C64:AI64"/>
+    <sheetView showGridLines="0" tabSelected="1" view="pageBreakPreview" topLeftCell="A45" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="AB61" sqref="AB61"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="2.5" defaultRowHeight="12" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="11" width="2.5" style="15" customWidth="1"/>
     <col min="12" max="12" width="4.875" style="15" customWidth="1"/>
     <col min="13" max="23" width="2.5" style="15" customWidth="1"/>
     <col min="24" max="24" width="3.125" style="15" customWidth="1"/>
     <col min="25" max="25" width="2.5" style="15" customWidth="1"/>
     <col min="26" max="26" width="3.125" style="15" customWidth="1"/>
     <col min="27" max="27" width="2.5" style="15" customWidth="1"/>
     <col min="28" max="34" width="2.875" style="15" customWidth="1"/>
     <col min="35" max="35" width="3.125" style="15" customWidth="1"/>
     <col min="36" max="36" width="2.375" style="17" customWidth="1"/>
     <col min="37" max="38" width="2.5" style="15" customWidth="1"/>
     <col min="39" max="78" width="2.5" style="16" customWidth="1"/>
     <col min="79" max="82" width="2.5" style="17" customWidth="1"/>
     <col min="83" max="88" width="2.5" style="15" customWidth="1"/>
     <col min="89" max="16384" width="2.5" style="15"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:81" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A1" s="298" t="s">
+      <c r="A1" s="302" t="s">
         <v>2750</v>
       </c>
-      <c r="B1" s="299"/>
-[...32 lines deleted...]
-      <c r="AI1" s="299"/>
+      <c r="B1" s="303"/>
+      <c r="C1" s="303"/>
+      <c r="D1" s="303"/>
+      <c r="E1" s="303"/>
+      <c r="F1" s="303"/>
+      <c r="G1" s="303"/>
+      <c r="H1" s="303"/>
+      <c r="I1" s="303"/>
+      <c r="J1" s="303"/>
+      <c r="K1" s="303"/>
+      <c r="L1" s="303"/>
+      <c r="M1" s="303"/>
+      <c r="N1" s="303"/>
+      <c r="O1" s="303"/>
+      <c r="P1" s="303"/>
+      <c r="Q1" s="303"/>
+      <c r="R1" s="303"/>
+      <c r="S1" s="303"/>
+      <c r="T1" s="303"/>
+      <c r="U1" s="303"/>
+      <c r="V1" s="303"/>
+      <c r="W1" s="303"/>
+      <c r="X1" s="303"/>
+      <c r="Y1" s="303"/>
+      <c r="Z1" s="303"/>
+      <c r="AA1" s="303"/>
+      <c r="AB1" s="303"/>
+      <c r="AC1" s="303"/>
+      <c r="AD1" s="303"/>
+      <c r="AE1" s="303"/>
+      <c r="AF1" s="303"/>
+      <c r="AG1" s="303"/>
+      <c r="AH1" s="303"/>
+      <c r="AI1" s="303"/>
       <c r="AJ1" s="14"/>
     </row>
     <row r="2" spans="1:81" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A2" s="299"/>
-[...33 lines deleted...]
-      <c r="AI2" s="299"/>
+      <c r="A2" s="303"/>
+      <c r="B2" s="303"/>
+      <c r="C2" s="303"/>
+      <c r="D2" s="303"/>
+      <c r="E2" s="303"/>
+      <c r="F2" s="303"/>
+      <c r="G2" s="303"/>
+      <c r="H2" s="303"/>
+      <c r="I2" s="303"/>
+      <c r="J2" s="303"/>
+      <c r="K2" s="303"/>
+      <c r="L2" s="303"/>
+      <c r="M2" s="303"/>
+      <c r="N2" s="303"/>
+      <c r="O2" s="303"/>
+      <c r="P2" s="303"/>
+      <c r="Q2" s="303"/>
+      <c r="R2" s="303"/>
+      <c r="S2" s="303"/>
+      <c r="T2" s="303"/>
+      <c r="U2" s="303"/>
+      <c r="V2" s="303"/>
+      <c r="W2" s="303"/>
+      <c r="X2" s="303"/>
+      <c r="Y2" s="303"/>
+      <c r="Z2" s="303"/>
+      <c r="AA2" s="303"/>
+      <c r="AB2" s="303"/>
+      <c r="AC2" s="303"/>
+      <c r="AD2" s="303"/>
+      <c r="AE2" s="303"/>
+      <c r="AF2" s="303"/>
+      <c r="AG2" s="303"/>
+      <c r="AH2" s="303"/>
+      <c r="AI2" s="303"/>
       <c r="AJ2" s="14"/>
       <c r="AM2" s="16" t="s">
         <v>0</v>
       </c>
       <c r="CA2" s="18"/>
       <c r="CB2" s="18"/>
       <c r="CC2" s="19"/>
     </row>
     <row r="3" spans="1:81" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A3" s="315" t="s">
+      <c r="A3" s="319" t="s">
         <v>1</v>
       </c>
-      <c r="B3" s="315"/>
-[...32 lines deleted...]
-      <c r="AI3" s="315"/>
+      <c r="B3" s="319"/>
+      <c r="C3" s="319"/>
+      <c r="D3" s="319"/>
+      <c r="E3" s="319"/>
+      <c r="F3" s="319"/>
+      <c r="G3" s="319"/>
+      <c r="H3" s="319"/>
+      <c r="I3" s="319"/>
+      <c r="J3" s="319"/>
+      <c r="K3" s="319"/>
+      <c r="L3" s="319"/>
+      <c r="M3" s="319"/>
+      <c r="N3" s="319"/>
+      <c r="O3" s="319"/>
+      <c r="P3" s="319"/>
+      <c r="Q3" s="319"/>
+      <c r="R3" s="319"/>
+      <c r="S3" s="319"/>
+      <c r="T3" s="319"/>
+      <c r="U3" s="319"/>
+      <c r="V3" s="319"/>
+      <c r="W3" s="319"/>
+      <c r="X3" s="319"/>
+      <c r="Y3" s="319"/>
+      <c r="Z3" s="319"/>
+      <c r="AA3" s="319"/>
+      <c r="AB3" s="319"/>
+      <c r="AC3" s="319"/>
+      <c r="AD3" s="319"/>
+      <c r="AE3" s="319"/>
+      <c r="AF3" s="319"/>
+      <c r="AG3" s="319"/>
+      <c r="AH3" s="319"/>
+      <c r="AI3" s="319"/>
       <c r="AJ3" s="20"/>
       <c r="BA3" s="16" t="s">
         <v>2759</v>
       </c>
       <c r="CA3" s="18"/>
       <c r="CB3" s="18"/>
       <c r="CC3" s="19"/>
     </row>
     <row r="4" spans="1:81" ht="3.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A4" s="21"/>
       <c r="B4" s="21"/>
       <c r="C4" s="21"/>
       <c r="D4" s="21"/>
       <c r="E4" s="21"/>
       <c r="F4" s="21"/>
       <c r="G4" s="21"/>
       <c r="H4" s="21"/>
       <c r="I4" s="21"/>
       <c r="J4" s="21"/>
       <c r="K4" s="21"/>
       <c r="L4" s="21"/>
       <c r="M4" s="22"/>
       <c r="N4" s="21"/>
       <c r="O4" s="21"/>
       <c r="P4" s="21"/>
       <c r="Q4" s="21"/>
       <c r="R4" s="23"/>
       <c r="S4" s="23"/>
       <c r="T4" s="23"/>
       <c r="U4" s="23"/>
       <c r="V4" s="23"/>
       <c r="W4" s="23"/>
       <c r="X4" s="23"/>
       <c r="Y4" s="23"/>
       <c r="Z4" s="23"/>
       <c r="AA4" s="23"/>
       <c r="AB4" s="23"/>
       <c r="AC4" s="23"/>
       <c r="AD4" s="23"/>
       <c r="AE4" s="23"/>
       <c r="AF4" s="23"/>
       <c r="AG4" s="23"/>
       <c r="AH4" s="23"/>
       <c r="AI4" s="23"/>
       <c r="AJ4" s="21"/>
       <c r="CA4" s="18"/>
       <c r="CB4" s="18"/>
       <c r="CC4" s="19"/>
     </row>
     <row r="5" spans="1:81" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A5" s="236" t="s">
+      <c r="A5" s="239" t="s">
         <v>2</v>
       </c>
-      <c r="B5" s="236"/>
-[...32 lines deleted...]
-      <c r="AI5" s="236"/>
+      <c r="B5" s="239"/>
+      <c r="C5" s="239"/>
+      <c r="D5" s="239"/>
+      <c r="E5" s="239"/>
+      <c r="F5" s="239"/>
+      <c r="G5" s="239"/>
+      <c r="H5" s="239"/>
+      <c r="I5" s="239"/>
+      <c r="J5" s="239"/>
+      <c r="K5" s="239"/>
+      <c r="L5" s="239"/>
+      <c r="M5" s="239"/>
+      <c r="N5" s="239"/>
+      <c r="O5" s="239"/>
+      <c r="P5" s="239"/>
+      <c r="Q5" s="239"/>
+      <c r="R5" s="239"/>
+      <c r="S5" s="239"/>
+      <c r="T5" s="239"/>
+      <c r="U5" s="239"/>
+      <c r="V5" s="239"/>
+      <c r="W5" s="239"/>
+      <c r="X5" s="239"/>
+      <c r="Y5" s="239"/>
+      <c r="Z5" s="239"/>
+      <c r="AA5" s="239"/>
+      <c r="AB5" s="239"/>
+      <c r="AC5" s="239"/>
+      <c r="AD5" s="239"/>
+      <c r="AE5" s="239"/>
+      <c r="AF5" s="239"/>
+      <c r="AG5" s="239"/>
+      <c r="AH5" s="239"/>
+      <c r="AI5" s="239"/>
       <c r="AM5" s="24" t="s">
         <v>2740</v>
       </c>
       <c r="AN5" s="24"/>
       <c r="AO5" s="24"/>
       <c r="AP5" s="24"/>
       <c r="AQ5" s="24"/>
       <c r="AR5" s="24"/>
       <c r="AS5" s="24"/>
       <c r="AT5" s="24"/>
       <c r="AU5" s="24"/>
       <c r="AV5" s="24"/>
       <c r="AW5" s="24"/>
       <c r="AX5" s="24"/>
       <c r="AY5" s="24"/>
       <c r="AZ5" s="24"/>
       <c r="BA5" s="24"/>
       <c r="BB5" s="24"/>
       <c r="BC5" s="24"/>
       <c r="BD5" s="24"/>
       <c r="BE5" s="24"/>
       <c r="BF5" s="24"/>
       <c r="BG5" s="24"/>
       <c r="BH5" s="24"/>
       <c r="BI5" s="24"/>
@@ -24626,74 +24409,74 @@
       <c r="BB6" s="24"/>
       <c r="BC6" s="24"/>
       <c r="BD6" s="24"/>
       <c r="BE6" s="24"/>
       <c r="BF6" s="24"/>
       <c r="BG6" s="24"/>
       <c r="BH6" s="24"/>
       <c r="BI6" s="24"/>
       <c r="BJ6" s="24"/>
       <c r="BK6" s="24"/>
       <c r="BL6" s="24"/>
       <c r="BM6" s="24"/>
       <c r="BN6" s="24"/>
       <c r="BO6" s="24"/>
       <c r="BP6" s="24"/>
       <c r="CA6" s="18"/>
       <c r="CB6" s="18"/>
       <c r="CC6" s="19"/>
     </row>
     <row r="7" spans="1:81" ht="18" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B7" s="31"/>
       <c r="C7" s="32" t="s">
         <v>6</v>
       </c>
       <c r="D7" s="32"/>
-      <c r="E7" s="204"/>
-[...7 lines deleted...]
-      <c r="M7" s="204"/>
+      <c r="E7" s="207"/>
+      <c r="F7" s="207"/>
+      <c r="G7" s="207"/>
+      <c r="H7" s="207"/>
+      <c r="I7" s="207"/>
+      <c r="J7" s="207"/>
+      <c r="K7" s="207"/>
+      <c r="L7" s="207"/>
+      <c r="M7" s="207"/>
       <c r="N7" s="33" t="s">
         <v>7</v>
       </c>
       <c r="O7" s="34"/>
-      <c r="P7" s="205"/>
-[...9 lines deleted...]
-      <c r="Z7" s="206"/>
+      <c r="P7" s="208"/>
+      <c r="Q7" s="208"/>
+      <c r="R7" s="208"/>
+      <c r="S7" s="208"/>
+      <c r="T7" s="208"/>
+      <c r="U7" s="208"/>
+      <c r="V7" s="208"/>
+      <c r="W7" s="208"/>
+      <c r="X7" s="208"/>
+      <c r="Y7" s="208"/>
+      <c r="Z7" s="209"/>
       <c r="AA7" s="35"/>
       <c r="AB7" s="36"/>
       <c r="AC7" s="36"/>
       <c r="AD7" s="36"/>
       <c r="AE7" s="36"/>
       <c r="AF7" s="36"/>
       <c r="AG7" s="36"/>
       <c r="AH7" s="36"/>
       <c r="AI7" s="36"/>
       <c r="AM7" s="16" t="s">
         <v>2742</v>
       </c>
       <c r="AN7" s="24"/>
       <c r="AO7" s="24"/>
       <c r="AP7" s="24"/>
       <c r="AQ7" s="24"/>
       <c r="AR7" s="24"/>
       <c r="AS7" s="24"/>
       <c r="AT7" s="24"/>
       <c r="AU7" s="24"/>
       <c r="AV7" s="24"/>
       <c r="AW7" s="24"/>
       <c r="AX7" s="24"/>
       <c r="AY7" s="24"/>
       <c r="AZ7" s="24"/>
@@ -24780,89 +24563,89 @@
       <c r="BB8" s="24"/>
       <c r="BC8" s="24"/>
       <c r="BD8" s="24"/>
       <c r="BE8" s="24"/>
       <c r="BF8" s="24"/>
       <c r="BG8" s="24"/>
       <c r="BH8" s="24"/>
       <c r="BI8" s="24"/>
       <c r="BJ8" s="24"/>
       <c r="BK8" s="24"/>
       <c r="BL8" s="24"/>
       <c r="BM8" s="24"/>
       <c r="BN8" s="24"/>
       <c r="BO8" s="24"/>
       <c r="BP8" s="24"/>
       <c r="CA8" s="18"/>
       <c r="CB8" s="18"/>
       <c r="CC8" s="19"/>
     </row>
     <row r="9" spans="1:81" ht="18" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B9" s="31"/>
       <c r="C9" s="32" t="s">
         <v>11</v>
       </c>
       <c r="D9" s="32"/>
-      <c r="E9" s="204"/>
-[...7 lines deleted...]
-      <c r="M9" s="204"/>
+      <c r="E9" s="207"/>
+      <c r="F9" s="207"/>
+      <c r="G9" s="207"/>
+      <c r="H9" s="207"/>
+      <c r="I9" s="207"/>
+      <c r="J9" s="207"/>
+      <c r="K9" s="207"/>
+      <c r="L9" s="207"/>
+      <c r="M9" s="207"/>
       <c r="N9" s="32" t="s">
         <v>12</v>
       </c>
       <c r="O9" s="34"/>
-      <c r="P9" s="205"/>
-[...9 lines deleted...]
-      <c r="Z9" s="206"/>
+      <c r="P9" s="208"/>
+      <c r="Q9" s="208"/>
+      <c r="R9" s="208"/>
+      <c r="S9" s="208"/>
+      <c r="T9" s="208"/>
+      <c r="U9" s="208"/>
+      <c r="V9" s="208"/>
+      <c r="W9" s="208"/>
+      <c r="X9" s="208"/>
+      <c r="Y9" s="208"/>
+      <c r="Z9" s="209"/>
       <c r="AA9" s="35"/>
-      <c r="AB9" s="314"/>
-      <c r="AC9" s="314"/>
+      <c r="AB9" s="318"/>
+      <c r="AC9" s="318"/>
       <c r="AD9" s="40" t="s">
         <v>20</v>
       </c>
       <c r="AE9" s="41"/>
       <c r="AF9" s="40" t="s">
         <v>21</v>
       </c>
       <c r="AG9" s="41"/>
-      <c r="AH9" s="199" t="s">
+      <c r="AH9" s="202" t="s">
         <v>22</v>
       </c>
-      <c r="AI9" s="200"/>
+      <c r="AI9" s="203"/>
       <c r="AM9" s="16" t="s">
         <v>2744</v>
       </c>
       <c r="AN9" s="24"/>
       <c r="AO9" s="24"/>
       <c r="AP9" s="24"/>
       <c r="AQ9" s="24"/>
       <c r="AR9" s="24"/>
       <c r="AS9" s="24"/>
       <c r="AT9" s="24"/>
       <c r="AU9" s="24"/>
       <c r="AV9" s="24"/>
       <c r="AW9" s="24"/>
       <c r="AX9" s="24"/>
       <c r="AY9" s="24"/>
       <c r="AZ9" s="24"/>
       <c r="BA9" s="24" t="s">
         <v>13</v>
       </c>
       <c r="BB9" s="24"/>
       <c r="BC9" s="24"/>
       <c r="BD9" s="24"/>
       <c r="BE9" s="24"/>
       <c r="BF9" s="24"/>
       <c r="BG9" s="24"/>
@@ -24940,85 +24723,85 @@
       <c r="BB10" s="24"/>
       <c r="BC10" s="24"/>
       <c r="BD10" s="24"/>
       <c r="BE10" s="24"/>
       <c r="BF10" s="24"/>
       <c r="BG10" s="24"/>
       <c r="BH10" s="24"/>
       <c r="BI10" s="24"/>
       <c r="BJ10" s="24"/>
       <c r="BK10" s="24"/>
       <c r="BL10" s="24"/>
       <c r="BM10" s="24"/>
       <c r="BN10" s="24"/>
       <c r="BO10" s="24"/>
       <c r="BP10" s="24"/>
       <c r="CA10" s="18"/>
       <c r="CB10" s="18"/>
       <c r="CC10" s="19"/>
     </row>
     <row r="11" spans="1:81" ht="18" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B11" s="31"/>
       <c r="C11" s="42" t="s">
         <v>15</v>
       </c>
       <c r="D11" s="42"/>
-      <c r="E11" s="209"/>
-[...7 lines deleted...]
-      <c r="M11" s="210"/>
+      <c r="E11" s="212"/>
+      <c r="F11" s="212"/>
+      <c r="G11" s="212"/>
+      <c r="H11" s="213"/>
+      <c r="I11" s="213"/>
+      <c r="J11" s="213"/>
+      <c r="K11" s="213"/>
+      <c r="L11" s="213"/>
+      <c r="M11" s="213"/>
       <c r="N11" s="42" t="s">
         <v>16</v>
       </c>
       <c r="O11" s="43"/>
-      <c r="P11" s="207"/>
-[...10 lines deleted...]
-      <c r="AA11" s="201" t="s">
+      <c r="P11" s="210"/>
+      <c r="Q11" s="210"/>
+      <c r="R11" s="210"/>
+      <c r="S11" s="210"/>
+      <c r="T11" s="210"/>
+      <c r="U11" s="210"/>
+      <c r="V11" s="210"/>
+      <c r="W11" s="210"/>
+      <c r="X11" s="210"/>
+      <c r="Y11" s="210"/>
+      <c r="Z11" s="211"/>
+      <c r="AA11" s="204" t="s">
         <v>120</v>
       </c>
-      <c r="AB11" s="202"/>
-[...6 lines deleted...]
-      <c r="AI11" s="203"/>
+      <c r="AB11" s="205"/>
+      <c r="AC11" s="205"/>
+      <c r="AD11" s="205"/>
+      <c r="AE11" s="205"/>
+      <c r="AF11" s="205"/>
+      <c r="AG11" s="205"/>
+      <c r="AH11" s="205"/>
+      <c r="AI11" s="206"/>
       <c r="AM11" s="16" t="s">
         <v>2746</v>
       </c>
       <c r="AN11" s="24"/>
       <c r="AO11" s="24"/>
       <c r="AP11" s="24"/>
       <c r="AQ11" s="24"/>
       <c r="AR11" s="24"/>
       <c r="AS11" s="24"/>
       <c r="AT11" s="24"/>
       <c r="AU11" s="24"/>
       <c r="AV11" s="24"/>
       <c r="AW11" s="24"/>
       <c r="AX11" s="24"/>
       <c r="AY11" s="24"/>
       <c r="AZ11" s="24"/>
       <c r="BA11" s="24" t="s">
         <v>111</v>
       </c>
       <c r="BB11" s="24"/>
       <c r="BC11" s="24"/>
       <c r="BD11" s="24"/>
       <c r="BE11" s="24"/>
       <c r="BF11" s="24"/>
       <c r="BG11" s="24"/>
@@ -25094,79 +24877,79 @@
       <c r="AY12" s="24"/>
       <c r="AZ12" s="24"/>
       <c r="BA12" s="24" t="s">
         <v>110</v>
       </c>
       <c r="BB12" s="24"/>
       <c r="BC12" s="24"/>
       <c r="BD12" s="24"/>
       <c r="BE12" s="24"/>
       <c r="BF12" s="24"/>
       <c r="BG12" s="24"/>
       <c r="BH12" s="24"/>
       <c r="BI12" s="24"/>
       <c r="BJ12" s="24"/>
       <c r="BK12" s="24"/>
       <c r="BL12" s="24"/>
       <c r="BM12" s="24"/>
       <c r="BN12" s="24"/>
       <c r="BO12" s="24"/>
       <c r="BP12" s="24"/>
       <c r="CA12" s="18"/>
       <c r="CB12" s="18"/>
       <c r="CC12" s="19"/>
     </row>
     <row r="13" spans="1:81" ht="25.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B13" s="219"/>
-[...24 lines deleted...]
-      <c r="AA13" s="223"/>
+      <c r="B13" s="222"/>
+      <c r="C13" s="223"/>
+      <c r="D13" s="223"/>
+      <c r="E13" s="223"/>
+      <c r="F13" s="223"/>
+      <c r="G13" s="223"/>
+      <c r="H13" s="224"/>
+      <c r="I13" s="225"/>
+      <c r="J13" s="225"/>
+      <c r="K13" s="225"/>
+      <c r="L13" s="225"/>
+      <c r="M13" s="225"/>
+      <c r="N13" s="225"/>
+      <c r="O13" s="225"/>
+      <c r="P13" s="225"/>
+      <c r="Q13" s="225"/>
+      <c r="R13" s="225"/>
+      <c r="S13" s="225"/>
+      <c r="T13" s="225"/>
+      <c r="U13" s="225"/>
+      <c r="V13" s="225"/>
+      <c r="W13" s="225"/>
+      <c r="X13" s="225"/>
+      <c r="Y13" s="225"/>
+      <c r="Z13" s="225"/>
+      <c r="AA13" s="226"/>
       <c r="AB13" s="51"/>
-      <c r="AC13" s="222"/>
-      <c r="AD13" s="222"/>
+      <c r="AC13" s="225"/>
+      <c r="AD13" s="225"/>
       <c r="AE13" s="52" t="s">
         <v>20</v>
       </c>
       <c r="AF13" s="52"/>
       <c r="AG13" s="52" t="s">
         <v>21</v>
       </c>
       <c r="AH13" s="52"/>
       <c r="AI13" s="53" t="s">
         <v>39</v>
       </c>
       <c r="AJ13" s="15"/>
       <c r="AM13" s="16" t="s">
         <v>2748</v>
       </c>
       <c r="AN13" s="24"/>
       <c r="AO13" s="24"/>
       <c r="AP13" s="24"/>
       <c r="AQ13" s="24"/>
       <c r="AR13" s="24"/>
       <c r="AS13" s="24"/>
       <c r="AT13" s="24"/>
       <c r="AU13" s="24"/>
       <c r="AV13" s="24"/>
       <c r="AW13" s="24"/>
@@ -25174,86 +24957,86 @@
       <c r="AY13" s="24"/>
       <c r="AZ13" s="24"/>
       <c r="BA13" s="24" t="s">
         <v>2755</v>
       </c>
       <c r="BB13" s="24"/>
       <c r="BC13" s="24"/>
       <c r="BD13" s="24"/>
       <c r="BE13" s="24"/>
       <c r="BF13" s="24"/>
       <c r="BG13" s="24"/>
       <c r="BH13" s="24"/>
       <c r="BI13" s="24"/>
       <c r="BJ13" s="24"/>
       <c r="BK13" s="24"/>
       <c r="BL13" s="24"/>
       <c r="BM13" s="24"/>
       <c r="BN13" s="24"/>
       <c r="BO13" s="24"/>
       <c r="BP13" s="24"/>
       <c r="CA13" s="18"/>
       <c r="CB13" s="18"/>
       <c r="CC13" s="19"/>
     </row>
     <row r="14" spans="1:81" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B14" s="224" t="s">
+      <c r="B14" s="227" t="s">
         <v>122</v>
       </c>
-      <c r="C14" s="225"/>
-[...31 lines deleted...]
-      <c r="AI14" s="226"/>
+      <c r="C14" s="228"/>
+      <c r="D14" s="228"/>
+      <c r="E14" s="228"/>
+      <c r="F14" s="228"/>
+      <c r="G14" s="228"/>
+      <c r="H14" s="228"/>
+      <c r="I14" s="228"/>
+      <c r="J14" s="228"/>
+      <c r="K14" s="228"/>
+      <c r="L14" s="228"/>
+      <c r="M14" s="228"/>
+      <c r="N14" s="228"/>
+      <c r="O14" s="228"/>
+      <c r="P14" s="228"/>
+      <c r="Q14" s="228"/>
+      <c r="R14" s="228"/>
+      <c r="S14" s="228"/>
+      <c r="T14" s="228"/>
+      <c r="U14" s="228"/>
+      <c r="V14" s="228"/>
+      <c r="W14" s="228"/>
+      <c r="X14" s="228"/>
+      <c r="Y14" s="228"/>
+      <c r="Z14" s="228"/>
+      <c r="AA14" s="228"/>
+      <c r="AB14" s="228"/>
+      <c r="AC14" s="228"/>
+      <c r="AD14" s="228"/>
+      <c r="AE14" s="228"/>
+      <c r="AF14" s="228"/>
+      <c r="AG14" s="228"/>
+      <c r="AH14" s="228"/>
+      <c r="AI14" s="229"/>
       <c r="AJ14" s="15"/>
       <c r="AM14" s="16" t="s">
         <v>2749</v>
       </c>
       <c r="AN14" s="24"/>
       <c r="AO14" s="24"/>
       <c r="AP14" s="24"/>
       <c r="AQ14" s="24"/>
       <c r="AR14" s="24"/>
       <c r="AS14" s="24"/>
       <c r="AT14" s="24"/>
       <c r="AU14" s="24"/>
       <c r="AV14" s="24"/>
       <c r="AW14" s="24"/>
       <c r="AX14" s="24"/>
       <c r="AY14" s="24"/>
       <c r="AZ14" s="24"/>
       <c r="BA14" s="24" t="s">
         <v>36</v>
       </c>
       <c r="BB14" s="24"/>
       <c r="BC14" s="24"/>
       <c r="BD14" s="24"/>
       <c r="BE14" s="24"/>
       <c r="BF14" s="24"/>
@@ -25326,90 +25109,90 @@
       <c r="AY15" s="24"/>
       <c r="AZ15" s="24"/>
       <c r="BA15" s="16" t="s">
         <v>115</v>
       </c>
       <c r="BB15" s="24"/>
       <c r="BC15" s="24"/>
       <c r="BD15" s="24"/>
       <c r="BE15" s="24"/>
       <c r="BF15" s="24"/>
       <c r="BG15" s="24"/>
       <c r="BH15" s="24"/>
       <c r="BI15" s="24"/>
       <c r="BJ15" s="24"/>
       <c r="BK15" s="24"/>
       <c r="BL15" s="24"/>
       <c r="BM15" s="24"/>
       <c r="BN15" s="24"/>
       <c r="BO15" s="24"/>
       <c r="BP15" s="24"/>
       <c r="CA15" s="18"/>
       <c r="CB15" s="18"/>
       <c r="CC15" s="19"/>
     </row>
     <row r="16" spans="1:81" ht="18" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B16" s="318" t="s">
+      <c r="B16" s="322" t="s">
         <v>26</v>
       </c>
-      <c r="C16" s="319"/>
-[...13 lines deleted...]
-      <c r="Q16" s="319" t="s">
+      <c r="C16" s="323"/>
+      <c r="D16" s="323"/>
+      <c r="E16" s="323"/>
+      <c r="F16" s="323"/>
+      <c r="G16" s="308"/>
+      <c r="H16" s="308"/>
+      <c r="I16" s="308"/>
+      <c r="J16" s="308"/>
+      <c r="K16" s="308"/>
+      <c r="L16" s="308"/>
+      <c r="M16" s="308"/>
+      <c r="N16" s="308"/>
+      <c r="O16" s="308"/>
+      <c r="P16" s="308"/>
+      <c r="Q16" s="323" t="s">
         <v>27</v>
       </c>
-      <c r="R16" s="319"/>
-[...5 lines deleted...]
-      <c r="X16" s="213" t="s">
+      <c r="R16" s="323"/>
+      <c r="S16" s="308"/>
+      <c r="T16" s="308"/>
+      <c r="U16" s="308"/>
+      <c r="V16" s="308"/>
+      <c r="W16" s="308"/>
+      <c r="X16" s="216" t="s">
         <v>28</v>
       </c>
-      <c r="Y16" s="214"/>
-[...9 lines deleted...]
-      <c r="AI16" s="305"/>
+      <c r="Y16" s="217"/>
+      <c r="Z16" s="217"/>
+      <c r="AA16" s="308"/>
+      <c r="AB16" s="308"/>
+      <c r="AC16" s="308"/>
+      <c r="AD16" s="308"/>
+      <c r="AE16" s="308"/>
+      <c r="AF16" s="308"/>
+      <c r="AG16" s="308"/>
+      <c r="AH16" s="308"/>
+      <c r="AI16" s="309"/>
       <c r="AM16" s="24"/>
       <c r="AN16" s="24"/>
       <c r="AO16" s="24"/>
       <c r="AP16" s="24"/>
       <c r="AQ16" s="24"/>
       <c r="AR16" s="24"/>
       <c r="AS16" s="24"/>
       <c r="AT16" s="24"/>
       <c r="AU16" s="24"/>
       <c r="AV16" s="24"/>
       <c r="AW16" s="24"/>
       <c r="AX16" s="24"/>
       <c r="AY16" s="24"/>
       <c r="AZ16" s="24"/>
       <c r="BA16" s="16" t="s">
         <v>116</v>
       </c>
       <c r="BB16" s="24"/>
       <c r="BC16" s="24"/>
       <c r="BD16" s="24"/>
       <c r="BE16" s="24"/>
       <c r="BF16" s="24"/>
       <c r="BG16" s="24"/>
       <c r="BH16" s="24"/>
       <c r="BI16" s="24"/>
@@ -25477,84 +25260,84 @@
       <c r="AX17" s="24"/>
       <c r="AY17" s="24"/>
       <c r="AZ17" s="24"/>
       <c r="BA17" s="16" t="s">
         <v>123</v>
       </c>
       <c r="BB17" s="24"/>
       <c r="BC17" s="24"/>
       <c r="BD17" s="24"/>
       <c r="BE17" s="24"/>
       <c r="BF17" s="24"/>
       <c r="BG17" s="24"/>
       <c r="BH17" s="24"/>
       <c r="BI17" s="24"/>
       <c r="BJ17" s="24"/>
       <c r="BK17" s="24"/>
       <c r="BL17" s="24"/>
       <c r="BM17" s="24"/>
       <c r="BN17" s="24"/>
       <c r="BO17" s="24"/>
       <c r="CA17" s="18"/>
       <c r="CB17" s="18"/>
       <c r="CC17" s="19"/>
     </row>
     <row r="18" spans="1:81" ht="18" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B18" s="320"/>
-[...32 lines deleted...]
-      <c r="AI18" s="322"/>
+      <c r="B18" s="324"/>
+      <c r="C18" s="325"/>
+      <c r="D18" s="325"/>
+      <c r="E18" s="325"/>
+      <c r="F18" s="325"/>
+      <c r="G18" s="325"/>
+      <c r="H18" s="325"/>
+      <c r="I18" s="325"/>
+      <c r="J18" s="325"/>
+      <c r="K18" s="325"/>
+      <c r="L18" s="325"/>
+      <c r="M18" s="325"/>
+      <c r="N18" s="325"/>
+      <c r="O18" s="325"/>
+      <c r="P18" s="325"/>
+      <c r="Q18" s="325"/>
+      <c r="R18" s="325"/>
+      <c r="S18" s="325"/>
+      <c r="T18" s="325"/>
+      <c r="U18" s="325"/>
+      <c r="V18" s="325"/>
+      <c r="W18" s="325"/>
+      <c r="X18" s="325"/>
+      <c r="Y18" s="325"/>
+      <c r="Z18" s="325"/>
+      <c r="AA18" s="325"/>
+      <c r="AB18" s="325"/>
+      <c r="AC18" s="325"/>
+      <c r="AD18" s="325"/>
+      <c r="AE18" s="325"/>
+      <c r="AF18" s="325"/>
+      <c r="AG18" s="325"/>
+      <c r="AH18" s="325"/>
+      <c r="AI18" s="326"/>
       <c r="AM18" s="24"/>
       <c r="AN18" s="24"/>
       <c r="AO18" s="24"/>
       <c r="AP18" s="24"/>
       <c r="AQ18" s="24"/>
       <c r="AR18" s="24"/>
       <c r="AS18" s="24"/>
       <c r="AT18" s="24"/>
       <c r="AU18" s="24"/>
       <c r="AV18" s="24"/>
       <c r="AW18" s="24"/>
       <c r="AX18" s="24"/>
       <c r="AY18" s="24"/>
       <c r="AZ18" s="24"/>
       <c r="BA18" s="24" t="s">
         <v>2756</v>
       </c>
       <c r="BC18" s="24"/>
       <c r="BD18" s="24"/>
       <c r="BE18" s="24"/>
       <c r="BF18" s="24"/>
       <c r="BG18" s="24"/>
       <c r="BH18" s="24"/>
       <c r="BI18" s="24"/>
       <c r="BJ18" s="24"/>
@@ -25623,91 +25406,91 @@
       <c r="AX19" s="24"/>
       <c r="AY19" s="24"/>
       <c r="AZ19" s="24"/>
       <c r="BA19" s="24" t="s">
         <v>2757</v>
       </c>
       <c r="BC19" s="24"/>
       <c r="BD19" s="24"/>
       <c r="BE19" s="24"/>
       <c r="BF19" s="24"/>
       <c r="BG19" s="24"/>
       <c r="BH19" s="24"/>
       <c r="BI19" s="24"/>
       <c r="BJ19" s="24"/>
       <c r="BK19" s="24"/>
       <c r="BL19" s="24"/>
       <c r="BM19" s="24"/>
       <c r="BN19" s="24"/>
       <c r="BO19" s="24"/>
       <c r="BP19" s="24"/>
       <c r="CA19" s="18"/>
       <c r="CB19" s="18"/>
       <c r="CC19" s="19"/>
     </row>
     <row r="20" spans="1:81" ht="18" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B20" s="323"/>
-[...21 lines deleted...]
-      <c r="X20" s="324"/>
+      <c r="B20" s="327"/>
+      <c r="C20" s="232"/>
+      <c r="D20" s="232"/>
+      <c r="E20" s="232"/>
+      <c r="F20" s="232"/>
+      <c r="G20" s="232"/>
+      <c r="H20" s="232"/>
+      <c r="I20" s="232"/>
+      <c r="J20" s="232"/>
+      <c r="K20" s="232"/>
+      <c r="L20" s="232"/>
+      <c r="M20" s="232"/>
+      <c r="N20" s="232"/>
+      <c r="O20" s="328"/>
+      <c r="P20" s="327"/>
+      <c r="Q20" s="232"/>
+      <c r="R20" s="232"/>
+      <c r="S20" s="232"/>
+      <c r="T20" s="232"/>
+      <c r="U20" s="232"/>
+      <c r="V20" s="232"/>
+      <c r="W20" s="232"/>
+      <c r="X20" s="328"/>
       <c r="Y20" s="63"/>
-      <c r="Z20" s="229">
+      <c r="Z20" s="232">
         <v>20</v>
       </c>
-      <c r="AA20" s="229"/>
-      <c r="AB20" s="229"/>
+      <c r="AA20" s="232"/>
+      <c r="AB20" s="232"/>
       <c r="AC20" s="64" t="s">
         <v>20</v>
       </c>
-      <c r="AD20" s="215"/>
-      <c r="AE20" s="215"/>
+      <c r="AD20" s="218"/>
+      <c r="AE20" s="218"/>
       <c r="AF20" s="64" t="s">
         <v>37</v>
       </c>
-      <c r="AG20" s="266" t="s">
+      <c r="AG20" s="269" t="s">
         <v>38</v>
       </c>
-      <c r="AH20" s="266"/>
+      <c r="AH20" s="269"/>
       <c r="AI20" s="65" t="s">
         <v>39</v>
       </c>
       <c r="AJ20" s="15"/>
       <c r="AM20" s="24"/>
       <c r="AN20" s="24"/>
       <c r="AO20" s="24"/>
       <c r="AP20" s="24"/>
       <c r="AQ20" s="24"/>
       <c r="AR20" s="24"/>
       <c r="AS20" s="24"/>
       <c r="AT20" s="24"/>
       <c r="AU20" s="24"/>
       <c r="AV20" s="24"/>
       <c r="AW20" s="24"/>
       <c r="AX20" s="24"/>
       <c r="AY20" s="24"/>
       <c r="AZ20" s="24"/>
       <c r="BA20" s="76" t="s">
         <v>113</v>
       </c>
       <c r="BC20" s="24"/>
       <c r="BD20" s="24"/>
       <c r="BE20" s="24"/>
       <c r="BF20" s="24"/>
@@ -25776,95 +25559,95 @@
       <c r="AY21" s="24"/>
       <c r="AZ21" s="24"/>
       <c r="BA21" s="24" t="s">
         <v>17</v>
       </c>
       <c r="BB21" s="24"/>
       <c r="BC21" s="24"/>
       <c r="BD21" s="24"/>
       <c r="BE21" s="24"/>
       <c r="BF21" s="24"/>
       <c r="BG21" s="24"/>
       <c r="BH21" s="24"/>
       <c r="BI21" s="24"/>
       <c r="BJ21" s="24"/>
       <c r="BK21" s="24"/>
       <c r="BL21" s="24"/>
       <c r="BM21" s="24"/>
       <c r="BN21" s="24"/>
       <c r="BO21" s="24"/>
       <c r="BP21" s="24"/>
       <c r="CA21" s="18"/>
       <c r="CB21" s="18"/>
     </row>
     <row r="22" spans="1:81" ht="18" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B22" s="31"/>
-      <c r="C22" s="215" t="s">
+      <c r="C22" s="218" t="s">
         <v>42</v>
       </c>
-      <c r="D22" s="215"/>
+      <c r="D22" s="218"/>
       <c r="E22" s="64" t="s">
         <v>43</v>
       </c>
-      <c r="F22" s="215" t="s">
+      <c r="F22" s="218" t="s">
         <v>44</v>
       </c>
-      <c r="G22" s="215"/>
-[...1 lines deleted...]
-      <c r="I22" s="215"/>
+      <c r="G22" s="218"/>
+      <c r="H22" s="218"/>
+      <c r="I22" s="218"/>
       <c r="J22" s="64" t="s">
         <v>45</v>
       </c>
-      <c r="K22" s="215" t="s">
+      <c r="K22" s="218" t="s">
         <v>46</v>
       </c>
-      <c r="L22" s="215"/>
-[...1 lines deleted...]
-      <c r="N22" s="216"/>
+      <c r="L22" s="218"/>
+      <c r="M22" s="218"/>
+      <c r="N22" s="219"/>
       <c r="O22" s="67"/>
       <c r="P22" s="68"/>
       <c r="Q22" s="68"/>
       <c r="R22" s="68"/>
       <c r="S22" s="68"/>
       <c r="T22" s="68"/>
       <c r="U22" s="68"/>
       <c r="V22" s="69"/>
       <c r="W22" s="31"/>
-      <c r="X22" s="306" t="s">
-[...12 lines deleted...]
-      <c r="AI22" s="307"/>
+      <c r="X22" s="310" t="s">
+        <v>2767</v>
+      </c>
+      <c r="Y22" s="310"/>
+      <c r="Z22" s="310"/>
+      <c r="AA22" s="310"/>
+      <c r="AB22" s="310"/>
+      <c r="AC22" s="310"/>
+      <c r="AD22" s="310"/>
+      <c r="AE22" s="310"/>
+      <c r="AF22" s="310"/>
+      <c r="AG22" s="310"/>
+      <c r="AH22" s="310"/>
+      <c r="AI22" s="311"/>
       <c r="AN22" s="24"/>
       <c r="AO22" s="24"/>
       <c r="AP22" s="24"/>
       <c r="AQ22" s="24"/>
       <c r="AR22" s="24"/>
       <c r="AS22" s="24"/>
       <c r="AT22" s="24"/>
       <c r="AU22" s="24"/>
       <c r="AV22" s="24"/>
       <c r="AW22" s="24"/>
       <c r="AX22" s="24"/>
       <c r="AY22" s="24"/>
       <c r="AZ22" s="24"/>
       <c r="BA22" s="24" t="s">
         <v>25</v>
       </c>
       <c r="BB22" s="24"/>
       <c r="BC22" s="24"/>
       <c r="BD22" s="24"/>
       <c r="BE22" s="24"/>
       <c r="BF22" s="24"/>
       <c r="BG22" s="24"/>
       <c r="BH22" s="24"/>
       <c r="BI22" s="24"/>
       <c r="BJ22" s="24"/>
@@ -25875,62 +25658,62 @@
       <c r="CB22" s="18"/>
     </row>
     <row r="23" spans="1:81" ht="4.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B23" s="63"/>
       <c r="C23" s="70"/>
       <c r="D23" s="70"/>
       <c r="E23" s="70"/>
       <c r="F23" s="70"/>
       <c r="G23" s="70"/>
       <c r="H23" s="70"/>
       <c r="I23" s="70"/>
       <c r="J23" s="70"/>
       <c r="K23" s="70"/>
       <c r="L23" s="70"/>
       <c r="M23" s="71"/>
       <c r="N23" s="70"/>
       <c r="O23" s="70"/>
       <c r="P23" s="70"/>
       <c r="Q23" s="70"/>
       <c r="R23" s="70"/>
       <c r="S23" s="70"/>
       <c r="T23" s="70"/>
       <c r="U23" s="70"/>
       <c r="V23" s="70"/>
       <c r="W23" s="70"/>
-      <c r="X23" s="308"/>
-[...10 lines deleted...]
-      <c r="AI23" s="309"/>
+      <c r="X23" s="312"/>
+      <c r="Y23" s="312"/>
+      <c r="Z23" s="312"/>
+      <c r="AA23" s="312"/>
+      <c r="AB23" s="312"/>
+      <c r="AC23" s="312"/>
+      <c r="AD23" s="312"/>
+      <c r="AE23" s="312"/>
+      <c r="AF23" s="312"/>
+      <c r="AG23" s="312"/>
+      <c r="AH23" s="312"/>
+      <c r="AI23" s="313"/>
       <c r="BA23" s="24" t="s">
         <v>19</v>
       </c>
       <c r="BB23" s="24"/>
       <c r="CA23" s="18"/>
       <c r="CB23" s="18"/>
     </row>
     <row r="24" spans="1:81" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B24" s="72" t="s">
         <v>93</v>
       </c>
       <c r="D24" s="64"/>
       <c r="E24" s="64"/>
       <c r="F24" s="73"/>
       <c r="G24" s="73"/>
       <c r="H24" s="73"/>
       <c r="I24" s="73"/>
       <c r="J24" s="73"/>
       <c r="K24" s="73"/>
       <c r="L24" s="73"/>
       <c r="M24" s="73"/>
       <c r="N24" s="73"/>
       <c r="O24" s="73"/>
       <c r="P24" s="73"/>
       <c r="Q24" s="73"/>
@@ -25941,446 +25724,446 @@
         <v>47</v>
       </c>
       <c r="V24" s="13"/>
       <c r="W24" s="13"/>
       <c r="X24" s="13"/>
       <c r="Y24" s="13"/>
       <c r="Z24" s="13"/>
       <c r="AA24" s="13"/>
       <c r="AB24" s="13"/>
       <c r="AC24" s="13"/>
       <c r="AD24" s="13"/>
       <c r="AE24" s="13"/>
       <c r="AF24" s="13"/>
       <c r="AG24" s="13"/>
       <c r="AH24" s="13"/>
       <c r="AI24" s="75"/>
       <c r="AJ24" s="15"/>
       <c r="BA24" s="24" t="s">
         <v>31</v>
       </c>
       <c r="BB24" s="24"/>
       <c r="CA24" s="18"/>
       <c r="CB24" s="18"/>
     </row>
     <row r="25" spans="1:81" ht="18" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B25" s="300"/>
-[...32 lines deleted...]
-      <c r="AI25" s="235"/>
+      <c r="B25" s="304"/>
+      <c r="C25" s="305"/>
+      <c r="D25" s="305"/>
+      <c r="E25" s="305"/>
+      <c r="F25" s="305"/>
+      <c r="G25" s="305"/>
+      <c r="H25" s="305"/>
+      <c r="I25" s="305"/>
+      <c r="J25" s="305"/>
+      <c r="K25" s="305"/>
+      <c r="L25" s="305"/>
+      <c r="M25" s="305"/>
+      <c r="N25" s="305"/>
+      <c r="O25" s="305"/>
+      <c r="P25" s="305"/>
+      <c r="Q25" s="305"/>
+      <c r="R25" s="305"/>
+      <c r="S25" s="305"/>
+      <c r="T25" s="306"/>
+      <c r="U25" s="236"/>
+      <c r="V25" s="237"/>
+      <c r="W25" s="237"/>
+      <c r="X25" s="237"/>
+      <c r="Y25" s="237"/>
+      <c r="Z25" s="237"/>
+      <c r="AA25" s="237"/>
+      <c r="AB25" s="237"/>
+      <c r="AC25" s="237"/>
+      <c r="AD25" s="237"/>
+      <c r="AE25" s="237"/>
+      <c r="AF25" s="237"/>
+      <c r="AG25" s="237"/>
+      <c r="AH25" s="237"/>
+      <c r="AI25" s="238"/>
       <c r="AJ25" s="15"/>
       <c r="BA25" s="24" t="s">
         <v>32</v>
       </c>
       <c r="BB25" s="24"/>
     </row>
     <row r="26" spans="1:81" ht="3.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B26" s="30"/>
       <c r="C26" s="30"/>
       <c r="D26" s="30"/>
       <c r="E26" s="30"/>
       <c r="F26" s="30"/>
       <c r="G26" s="30"/>
       <c r="H26" s="30"/>
       <c r="I26" s="30"/>
       <c r="J26" s="30"/>
       <c r="K26" s="30"/>
       <c r="L26" s="30"/>
       <c r="M26" s="30"/>
       <c r="N26" s="30"/>
       <c r="O26" s="30"/>
       <c r="P26" s="30"/>
       <c r="Q26" s="30"/>
       <c r="R26" s="30"/>
       <c r="S26" s="30"/>
       <c r="T26" s="30"/>
       <c r="U26" s="30"/>
       <c r="V26" s="30"/>
       <c r="W26" s="30"/>
       <c r="X26" s="30"/>
       <c r="Y26" s="30"/>
       <c r="Z26" s="30"/>
       <c r="AA26" s="30"/>
       <c r="AB26" s="30"/>
       <c r="AC26" s="30"/>
       <c r="AD26" s="30"/>
       <c r="AE26" s="30"/>
       <c r="AF26" s="30"/>
       <c r="AG26" s="30"/>
       <c r="AH26" s="30"/>
       <c r="AI26" s="77"/>
       <c r="BA26" s="24" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="27" spans="1:81" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A27" s="236" t="s">
+      <c r="A27" s="239" t="s">
         <v>48</v>
       </c>
-      <c r="B27" s="236"/>
-[...32 lines deleted...]
-      <c r="AI27" s="236"/>
+      <c r="B27" s="239"/>
+      <c r="C27" s="239"/>
+      <c r="D27" s="239"/>
+      <c r="E27" s="239"/>
+      <c r="F27" s="239"/>
+      <c r="G27" s="239"/>
+      <c r="H27" s="239"/>
+      <c r="I27" s="239"/>
+      <c r="J27" s="239"/>
+      <c r="K27" s="239"/>
+      <c r="L27" s="239"/>
+      <c r="M27" s="239"/>
+      <c r="N27" s="239"/>
+      <c r="O27" s="239"/>
+      <c r="P27" s="239"/>
+      <c r="Q27" s="239"/>
+      <c r="R27" s="239"/>
+      <c r="S27" s="239"/>
+      <c r="T27" s="239"/>
+      <c r="U27" s="239"/>
+      <c r="V27" s="239"/>
+      <c r="W27" s="239"/>
+      <c r="X27" s="239"/>
+      <c r="Y27" s="239"/>
+      <c r="Z27" s="239"/>
+      <c r="AA27" s="239"/>
+      <c r="AB27" s="239"/>
+      <c r="AC27" s="239"/>
+      <c r="AD27" s="239"/>
+      <c r="AE27" s="239"/>
+      <c r="AF27" s="239"/>
+      <c r="AG27" s="239"/>
+      <c r="AH27" s="239"/>
+      <c r="AI27" s="239"/>
       <c r="BA27" s="76" t="s">
         <v>2758</v>
       </c>
     </row>
     <row r="28" spans="1:81" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A28" s="17"/>
       <c r="B28" s="78" t="s">
         <v>49</v>
       </c>
       <c r="C28" s="17"/>
       <c r="D28" s="17"/>
       <c r="E28" s="17"/>
       <c r="F28" s="17"/>
       <c r="G28" s="17"/>
       <c r="H28" s="17"/>
       <c r="I28" s="17"/>
       <c r="J28" s="17"/>
       <c r="K28" s="17"/>
       <c r="L28" s="17"/>
       <c r="M28" s="17"/>
       <c r="N28" s="17"/>
       <c r="O28" s="17"/>
       <c r="P28" s="17"/>
       <c r="Q28" s="17"/>
       <c r="R28" s="17"/>
       <c r="S28" s="17"/>
       <c r="T28" s="17"/>
       <c r="U28" s="17"/>
       <c r="V28" s="17"/>
     </row>
     <row r="29" spans="1:81" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B29" s="237" t="s">
+      <c r="B29" s="240" t="s">
         <v>2754</v>
       </c>
-      <c r="C29" s="238"/>
-[...9 lines deleted...]
-      <c r="M29" s="230" t="s">
+      <c r="C29" s="241"/>
+      <c r="D29" s="241"/>
+      <c r="E29" s="241"/>
+      <c r="F29" s="241"/>
+      <c r="G29" s="241"/>
+      <c r="H29" s="241"/>
+      <c r="I29" s="241"/>
+      <c r="J29" s="241"/>
+      <c r="K29" s="241"/>
+      <c r="L29" s="242"/>
+      <c r="M29" s="233" t="s">
         <v>50</v>
       </c>
-      <c r="N29" s="231"/>
-[...3 lines deleted...]
-      <c r="R29" s="230" t="s">
+      <c r="N29" s="234"/>
+      <c r="O29" s="234"/>
+      <c r="P29" s="234"/>
+      <c r="Q29" s="235"/>
+      <c r="R29" s="233" t="s">
         <v>51</v>
       </c>
-      <c r="S29" s="231"/>
-[...7 lines deleted...]
-      <c r="AA29" s="230" t="s">
+      <c r="S29" s="234"/>
+      <c r="T29" s="234"/>
+      <c r="U29" s="234"/>
+      <c r="V29" s="234"/>
+      <c r="W29" s="234"/>
+      <c r="X29" s="234"/>
+      <c r="Y29" s="234"/>
+      <c r="Z29" s="235"/>
+      <c r="AA29" s="233" t="s">
         <v>52</v>
       </c>
-      <c r="AB29" s="231"/>
-[...6 lines deleted...]
-      <c r="AI29" s="232"/>
+      <c r="AB29" s="234"/>
+      <c r="AC29" s="234"/>
+      <c r="AD29" s="234"/>
+      <c r="AE29" s="234"/>
+      <c r="AF29" s="234"/>
+      <c r="AG29" s="234"/>
+      <c r="AH29" s="234"/>
+      <c r="AI29" s="235"/>
       <c r="AJ29" s="15"/>
     </row>
     <row r="30" spans="1:81" x14ac:dyDescent="0.15">
-      <c r="B30" s="303"/>
-[...9 lines deleted...]
-      <c r="L30" s="217"/>
+      <c r="B30" s="307"/>
+      <c r="C30" s="220"/>
+      <c r="D30" s="220"/>
+      <c r="E30" s="220"/>
+      <c r="F30" s="220"/>
+      <c r="G30" s="220"/>
+      <c r="H30" s="220"/>
+      <c r="I30" s="220"/>
+      <c r="J30" s="220"/>
+      <c r="K30" s="220"/>
+      <c r="L30" s="220"/>
       <c r="M30" s="79"/>
       <c r="N30" s="80"/>
       <c r="O30" s="80"/>
       <c r="P30" s="80"/>
       <c r="Q30" s="81"/>
-      <c r="R30" s="303"/>
-[...16 lines deleted...]
-      <c r="AI30" s="218"/>
+      <c r="R30" s="307"/>
+      <c r="S30" s="220"/>
+      <c r="T30" s="220"/>
+      <c r="U30" s="220"/>
+      <c r="V30" s="220"/>
+      <c r="W30" s="220"/>
+      <c r="X30" s="220"/>
+      <c r="Y30" s="220"/>
+      <c r="Z30" s="221"/>
+      <c r="AA30" s="220"/>
+      <c r="AB30" s="220"/>
+      <c r="AC30" s="220"/>
+      <c r="AD30" s="220"/>
+      <c r="AE30" s="220"/>
+      <c r="AF30" s="220"/>
+      <c r="AG30" s="220"/>
+      <c r="AH30" s="220"/>
+      <c r="AI30" s="221"/>
       <c r="AJ30" s="15"/>
     </row>
     <row r="31" spans="1:81" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B31" s="310" t="s">
+      <c r="B31" s="314" t="s">
         <v>53</v>
       </c>
-      <c r="C31" s="311"/>
-[...2 lines deleted...]
-      <c r="F31" s="311"/>
+      <c r="C31" s="315"/>
+      <c r="D31" s="315"/>
+      <c r="E31" s="315"/>
+      <c r="F31" s="315"/>
       <c r="G31" s="26" t="s">
         <v>54</v>
       </c>
       <c r="H31" s="82"/>
       <c r="I31" s="82"/>
-      <c r="J31" s="227"/>
-[...7 lines deleted...]
-      <c r="R31" s="316" t="s">
+      <c r="J31" s="230"/>
+      <c r="K31" s="230"/>
+      <c r="L31" s="230"/>
+      <c r="M31" s="230"/>
+      <c r="N31" s="230"/>
+      <c r="O31" s="230"/>
+      <c r="P31" s="230"/>
+      <c r="Q31" s="230"/>
+      <c r="R31" s="320" t="s">
         <v>55</v>
       </c>
-      <c r="S31" s="316"/>
-[...15 lines deleted...]
-      <c r="AI31" s="228"/>
+      <c r="S31" s="320"/>
+      <c r="T31" s="320"/>
+      <c r="U31" s="230"/>
+      <c r="V31" s="230"/>
+      <c r="W31" s="230"/>
+      <c r="X31" s="230"/>
+      <c r="Y31" s="230"/>
+      <c r="Z31" s="230"/>
+      <c r="AA31" s="230"/>
+      <c r="AB31" s="230"/>
+      <c r="AC31" s="230"/>
+      <c r="AD31" s="230"/>
+      <c r="AE31" s="230"/>
+      <c r="AF31" s="230"/>
+      <c r="AG31" s="230"/>
+      <c r="AH31" s="230"/>
+      <c r="AI31" s="231"/>
     </row>
     <row r="32" spans="1:81" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B32" s="312"/>
-[...3 lines deleted...]
-      <c r="F32" s="313"/>
+      <c r="B32" s="316"/>
+      <c r="C32" s="317"/>
+      <c r="D32" s="317"/>
+      <c r="E32" s="317"/>
+      <c r="F32" s="317"/>
       <c r="G32" s="83" t="s">
         <v>56</v>
       </c>
       <c r="H32" s="84"/>
       <c r="I32" s="84"/>
-      <c r="J32" s="211"/>
-[...7 lines deleted...]
-      <c r="R32" s="317" t="s">
+      <c r="J32" s="214"/>
+      <c r="K32" s="214"/>
+      <c r="L32" s="214"/>
+      <c r="M32" s="214"/>
+      <c r="N32" s="214"/>
+      <c r="O32" s="214"/>
+      <c r="P32" s="214"/>
+      <c r="Q32" s="214"/>
+      <c r="R32" s="321" t="s">
         <v>57</v>
       </c>
-      <c r="S32" s="317"/>
-[...7 lines deleted...]
-      <c r="AA32" s="253" t="s">
+      <c r="S32" s="321"/>
+      <c r="T32" s="321"/>
+      <c r="U32" s="214"/>
+      <c r="V32" s="214"/>
+      <c r="W32" s="214"/>
+      <c r="X32" s="214"/>
+      <c r="Y32" s="214"/>
+      <c r="Z32" s="214"/>
+      <c r="AA32" s="256" t="s">
         <v>58</v>
       </c>
-      <c r="AB32" s="253"/>
-[...6 lines deleted...]
-      <c r="AI32" s="212"/>
+      <c r="AB32" s="256"/>
+      <c r="AC32" s="256"/>
+      <c r="AD32" s="214"/>
+      <c r="AE32" s="214"/>
+      <c r="AF32" s="214"/>
+      <c r="AG32" s="214"/>
+      <c r="AH32" s="214"/>
+      <c r="AI32" s="215"/>
     </row>
     <row r="33" spans="1:82" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B33" s="310" t="s">
+      <c r="B33" s="314" t="s">
         <v>59</v>
       </c>
-      <c r="C33" s="311"/>
-[...2 lines deleted...]
-      <c r="F33" s="311"/>
+      <c r="C33" s="315"/>
+      <c r="D33" s="315"/>
+      <c r="E33" s="315"/>
+      <c r="F33" s="315"/>
       <c r="G33" s="26" t="s">
         <v>60</v>
       </c>
       <c r="H33" s="82"/>
       <c r="I33" s="82"/>
-      <c r="J33" s="227"/>
-[...7 lines deleted...]
-      <c r="R33" s="316" t="s">
+      <c r="J33" s="230"/>
+      <c r="K33" s="230"/>
+      <c r="L33" s="230"/>
+      <c r="M33" s="230"/>
+      <c r="N33" s="230"/>
+      <c r="O33" s="230"/>
+      <c r="P33" s="230"/>
+      <c r="Q33" s="230"/>
+      <c r="R33" s="320" t="s">
         <v>61</v>
       </c>
-      <c r="S33" s="316"/>
-[...15 lines deleted...]
-      <c r="AI33" s="228"/>
+      <c r="S33" s="320"/>
+      <c r="T33" s="320"/>
+      <c r="U33" s="230"/>
+      <c r="V33" s="230"/>
+      <c r="W33" s="230"/>
+      <c r="X33" s="230"/>
+      <c r="Y33" s="230"/>
+      <c r="Z33" s="230"/>
+      <c r="AA33" s="230"/>
+      <c r="AB33" s="230"/>
+      <c r="AC33" s="230"/>
+      <c r="AD33" s="230"/>
+      <c r="AE33" s="230"/>
+      <c r="AF33" s="230"/>
+      <c r="AG33" s="230"/>
+      <c r="AH33" s="230"/>
+      <c r="AI33" s="231"/>
     </row>
     <row r="34" spans="1:82" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B34" s="312"/>
-[...3 lines deleted...]
-      <c r="F34" s="313"/>
+      <c r="B34" s="316"/>
+      <c r="C34" s="317"/>
+      <c r="D34" s="317"/>
+      <c r="E34" s="317"/>
+      <c r="F34" s="317"/>
       <c r="G34" s="83" t="s">
         <v>56</v>
       </c>
       <c r="H34" s="84"/>
       <c r="I34" s="84"/>
-      <c r="J34" s="211"/>
-[...7 lines deleted...]
-      <c r="R34" s="317" t="s">
+      <c r="J34" s="214"/>
+      <c r="K34" s="214"/>
+      <c r="L34" s="214"/>
+      <c r="M34" s="214"/>
+      <c r="N34" s="214"/>
+      <c r="O34" s="214"/>
+      <c r="P34" s="214"/>
+      <c r="Q34" s="214"/>
+      <c r="R34" s="321" t="s">
         <v>57</v>
       </c>
-      <c r="S34" s="317"/>
-[...7 lines deleted...]
-      <c r="AA34" s="253" t="s">
+      <c r="S34" s="321"/>
+      <c r="T34" s="321"/>
+      <c r="U34" s="214"/>
+      <c r="V34" s="214"/>
+      <c r="W34" s="214"/>
+      <c r="X34" s="214"/>
+      <c r="Y34" s="214"/>
+      <c r="Z34" s="214"/>
+      <c r="AA34" s="256" t="s">
         <v>58</v>
       </c>
-      <c r="AB34" s="253"/>
-[...6 lines deleted...]
-      <c r="AI34" s="212"/>
+      <c r="AB34" s="256"/>
+      <c r="AC34" s="256"/>
+      <c r="AD34" s="214"/>
+      <c r="AE34" s="214"/>
+      <c r="AF34" s="214"/>
+      <c r="AG34" s="214"/>
+      <c r="AH34" s="214"/>
+      <c r="AI34" s="215"/>
     </row>
     <row r="35" spans="1:82" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B35" s="85" t="s">
         <v>62</v>
       </c>
       <c r="C35" s="86"/>
       <c r="D35" s="86"/>
       <c r="E35" s="86"/>
       <c r="F35" s="86"/>
       <c r="G35" s="86"/>
       <c r="H35" s="87"/>
       <c r="I35" s="87"/>
       <c r="J35" s="88"/>
       <c r="K35" s="88"/>
       <c r="L35" s="88"/>
       <c r="M35" s="88"/>
       <c r="N35" s="88"/>
       <c r="O35" s="89"/>
       <c r="P35" s="89"/>
       <c r="Q35" s="89"/>
       <c r="R35" s="87" t="s">
         <v>100</v>
       </c>
       <c r="S35" s="87"/>
       <c r="T35" s="87" t="s">
@@ -26431,414 +26214,414 @@
       <c r="V36" s="96"/>
       <c r="W36" s="96"/>
       <c r="X36" s="100"/>
       <c r="Y36" s="101"/>
       <c r="Z36" s="102"/>
       <c r="AA36" s="98"/>
       <c r="AB36" s="98"/>
       <c r="AC36" s="98"/>
       <c r="AD36" s="103"/>
       <c r="AE36" s="103"/>
       <c r="AF36" s="103"/>
       <c r="AG36" s="98"/>
       <c r="AH36" s="98"/>
       <c r="AI36" s="104"/>
     </row>
     <row r="37" spans="1:82" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B37" s="105"/>
       <c r="C37" s="106" t="s">
         <v>103</v>
       </c>
       <c r="D37" s="107"/>
       <c r="E37" s="64"/>
       <c r="F37" s="64"/>
       <c r="G37" s="64"/>
       <c r="H37" s="64"/>
-      <c r="I37" s="266"/>
-[...25 lines deleted...]
-      <c r="AI37" s="248"/>
+      <c r="I37" s="269"/>
+      <c r="J37" s="250"/>
+      <c r="K37" s="250"/>
+      <c r="L37" s="250"/>
+      <c r="M37" s="250"/>
+      <c r="N37" s="250"/>
+      <c r="O37" s="250"/>
+      <c r="P37" s="250"/>
+      <c r="Q37" s="250"/>
+      <c r="R37" s="250"/>
+      <c r="S37" s="250"/>
+      <c r="T37" s="250"/>
+      <c r="U37" s="250"/>
+      <c r="V37" s="250"/>
+      <c r="W37" s="250"/>
+      <c r="X37" s="250"/>
+      <c r="Y37" s="250"/>
+      <c r="Z37" s="250"/>
+      <c r="AA37" s="250"/>
+      <c r="AB37" s="250"/>
+      <c r="AC37" s="250"/>
+      <c r="AD37" s="250"/>
+      <c r="AE37" s="250"/>
+      <c r="AF37" s="250"/>
+      <c r="AG37" s="250"/>
+      <c r="AH37" s="250"/>
+      <c r="AI37" s="251"/>
       <c r="AJ37" s="15"/>
     </row>
     <row r="38" spans="1:82" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B38" s="105"/>
-      <c r="C38" s="332" t="s">
+      <c r="C38" s="336" t="s">
         <v>105</v>
       </c>
-      <c r="D38" s="333"/>
-[...1 lines deleted...]
-      <c r="F38" s="333"/>
+      <c r="D38" s="337"/>
+      <c r="E38" s="337"/>
+      <c r="F38" s="337"/>
       <c r="G38" s="108" t="s">
         <v>106</v>
       </c>
       <c r="H38" s="64"/>
       <c r="I38" s="13"/>
-      <c r="J38" s="338"/>
-[...6 lines deleted...]
-      <c r="Q38" s="333"/>
+      <c r="J38" s="342"/>
+      <c r="K38" s="337"/>
+      <c r="L38" s="337"/>
+      <c r="M38" s="337"/>
+      <c r="N38" s="337"/>
+      <c r="O38" s="337"/>
+      <c r="P38" s="337"/>
+      <c r="Q38" s="337"/>
       <c r="R38" s="109" t="s">
         <v>107</v>
       </c>
       <c r="S38" s="110"/>
-      <c r="T38" s="246"/>
-[...14 lines deleted...]
-      <c r="AI38" s="248"/>
+      <c r="T38" s="249"/>
+      <c r="U38" s="250"/>
+      <c r="V38" s="250"/>
+      <c r="W38" s="250"/>
+      <c r="X38" s="250"/>
+      <c r="Y38" s="250"/>
+      <c r="Z38" s="250"/>
+      <c r="AA38" s="250"/>
+      <c r="AB38" s="250"/>
+      <c r="AC38" s="250"/>
+      <c r="AD38" s="250"/>
+      <c r="AE38" s="250"/>
+      <c r="AF38" s="250"/>
+      <c r="AG38" s="250"/>
+      <c r="AH38" s="250"/>
+      <c r="AI38" s="251"/>
       <c r="AJ38" s="15"/>
     </row>
     <row r="39" spans="1:82" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B39" s="111"/>
-      <c r="C39" s="334"/>
-[...2 lines deleted...]
-      <c r="F39" s="334"/>
+      <c r="C39" s="338"/>
+      <c r="D39" s="338"/>
+      <c r="E39" s="338"/>
+      <c r="F39" s="338"/>
       <c r="G39" s="112" t="s">
         <v>56</v>
       </c>
       <c r="H39" s="40"/>
       <c r="I39" s="70"/>
-      <c r="J39" s="339"/>
-[...6 lines deleted...]
-      <c r="Q39" s="334"/>
+      <c r="J39" s="343"/>
+      <c r="K39" s="338"/>
+      <c r="L39" s="338"/>
+      <c r="M39" s="338"/>
+      <c r="N39" s="338"/>
+      <c r="O39" s="338"/>
+      <c r="P39" s="338"/>
+      <c r="Q39" s="338"/>
       <c r="R39" s="83" t="s">
         <v>108</v>
       </c>
       <c r="S39" s="113"/>
-      <c r="T39" s="249"/>
-[...5 lines deleted...]
-      <c r="Z39" s="250"/>
+      <c r="T39" s="252"/>
+      <c r="U39" s="253"/>
+      <c r="V39" s="253"/>
+      <c r="W39" s="253"/>
+      <c r="X39" s="253"/>
+      <c r="Y39" s="253"/>
+      <c r="Z39" s="253"/>
       <c r="AA39" s="114" t="s">
         <v>109</v>
       </c>
       <c r="AB39" s="113"/>
-      <c r="AC39" s="211"/>
-[...5 lines deleted...]
-      <c r="AI39" s="252"/>
+      <c r="AC39" s="214"/>
+      <c r="AD39" s="254"/>
+      <c r="AE39" s="254"/>
+      <c r="AF39" s="254"/>
+      <c r="AG39" s="254"/>
+      <c r="AH39" s="254"/>
+      <c r="AI39" s="255"/>
       <c r="AJ39" s="15"/>
     </row>
     <row r="40" spans="1:82" ht="27" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A40" s="115"/>
-      <c r="B40" s="243" t="s">
+      <c r="B40" s="246" t="s">
         <v>97</v>
       </c>
-      <c r="C40" s="243"/>
-[...31 lines deleted...]
-      <c r="AI40" s="243"/>
+      <c r="C40" s="246"/>
+      <c r="D40" s="246"/>
+      <c r="E40" s="246"/>
+      <c r="F40" s="246"/>
+      <c r="G40" s="246"/>
+      <c r="H40" s="246"/>
+      <c r="I40" s="246"/>
+      <c r="J40" s="246"/>
+      <c r="K40" s="246"/>
+      <c r="L40" s="246"/>
+      <c r="M40" s="246"/>
+      <c r="N40" s="246"/>
+      <c r="O40" s="246"/>
+      <c r="P40" s="246"/>
+      <c r="Q40" s="246"/>
+      <c r="R40" s="246"/>
+      <c r="S40" s="246"/>
+      <c r="T40" s="246"/>
+      <c r="U40" s="246"/>
+      <c r="V40" s="246"/>
+      <c r="W40" s="246"/>
+      <c r="X40" s="246"/>
+      <c r="Y40" s="246"/>
+      <c r="Z40" s="246"/>
+      <c r="AA40" s="246"/>
+      <c r="AB40" s="246"/>
+      <c r="AC40" s="246"/>
+      <c r="AD40" s="246"/>
+      <c r="AE40" s="246"/>
+      <c r="AF40" s="246"/>
+      <c r="AG40" s="246"/>
+      <c r="AH40" s="246"/>
+      <c r="AI40" s="246"/>
       <c r="AJ40" s="116"/>
       <c r="BM40" s="117"/>
       <c r="BN40" s="117"/>
       <c r="BP40" s="117"/>
     </row>
     <row r="41" spans="1:82" s="119" customFormat="1" ht="3.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A41" s="118"/>
-      <c r="B41" s="328" t="s">
+      <c r="B41" s="332" t="s">
         <v>64</v>
       </c>
-      <c r="C41" s="328"/>
-[...31 lines deleted...]
-      <c r="AI41" s="328"/>
+      <c r="C41" s="332"/>
+      <c r="D41" s="332"/>
+      <c r="E41" s="332"/>
+      <c r="F41" s="332"/>
+      <c r="G41" s="332"/>
+      <c r="H41" s="332"/>
+      <c r="I41" s="332"/>
+      <c r="J41" s="332"/>
+      <c r="K41" s="332"/>
+      <c r="L41" s="332"/>
+      <c r="M41" s="332"/>
+      <c r="N41" s="332"/>
+      <c r="O41" s="332"/>
+      <c r="P41" s="332"/>
+      <c r="Q41" s="332"/>
+      <c r="R41" s="332"/>
+      <c r="S41" s="332"/>
+      <c r="T41" s="332"/>
+      <c r="U41" s="332"/>
+      <c r="V41" s="332"/>
+      <c r="W41" s="332"/>
+      <c r="X41" s="332"/>
+      <c r="Y41" s="332"/>
+      <c r="Z41" s="332"/>
+      <c r="AA41" s="332"/>
+      <c r="AB41" s="332"/>
+      <c r="AC41" s="332"/>
+      <c r="AD41" s="332"/>
+      <c r="AE41" s="332"/>
+      <c r="AF41" s="332"/>
+      <c r="AG41" s="332"/>
+      <c r="AH41" s="332"/>
+      <c r="AI41" s="332"/>
       <c r="AM41" s="16"/>
       <c r="AN41" s="117"/>
       <c r="AO41" s="117"/>
       <c r="AP41" s="117"/>
       <c r="AQ41" s="117"/>
       <c r="AR41" s="117"/>
       <c r="AS41" s="117"/>
       <c r="AT41" s="117"/>
       <c r="AU41" s="117"/>
       <c r="AV41" s="117"/>
       <c r="AW41" s="117"/>
       <c r="AX41" s="117"/>
       <c r="AY41" s="117"/>
       <c r="AZ41" s="117"/>
       <c r="BA41" s="16"/>
       <c r="BB41" s="117"/>
       <c r="BC41" s="117"/>
       <c r="BD41" s="117"/>
       <c r="BE41" s="117"/>
       <c r="BF41" s="117"/>
       <c r="BG41" s="117"/>
       <c r="BH41" s="117"/>
       <c r="BI41" s="117"/>
       <c r="BJ41" s="117"/>
       <c r="BK41" s="117"/>
       <c r="BL41" s="117"/>
       <c r="BM41" s="117"/>
       <c r="BN41" s="117"/>
       <c r="BO41" s="117"/>
       <c r="BP41" s="117"/>
       <c r="BQ41" s="117"/>
       <c r="BR41" s="117"/>
       <c r="BS41" s="117"/>
       <c r="BT41" s="117"/>
       <c r="BU41" s="117"/>
       <c r="BV41" s="117"/>
       <c r="BW41" s="117"/>
       <c r="BX41" s="117"/>
       <c r="BY41" s="117"/>
       <c r="BZ41" s="117"/>
       <c r="CA41" s="118"/>
       <c r="CB41" s="118"/>
       <c r="CC41" s="118"/>
       <c r="CD41" s="118"/>
     </row>
     <row r="42" spans="1:82" s="119" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A42" s="242" t="s">
+      <c r="A42" s="245" t="s">
         <v>118</v>
       </c>
-      <c r="B42" s="242"/>
-[...32 lines deleted...]
-      <c r="AI42" s="242"/>
+      <c r="B42" s="245"/>
+      <c r="C42" s="245"/>
+      <c r="D42" s="245"/>
+      <c r="E42" s="245"/>
+      <c r="F42" s="245"/>
+      <c r="G42" s="245"/>
+      <c r="H42" s="245"/>
+      <c r="I42" s="245"/>
+      <c r="J42" s="245"/>
+      <c r="K42" s="245"/>
+      <c r="L42" s="245"/>
+      <c r="M42" s="245"/>
+      <c r="N42" s="245"/>
+      <c r="O42" s="245"/>
+      <c r="P42" s="245"/>
+      <c r="Q42" s="245"/>
+      <c r="R42" s="245"/>
+      <c r="S42" s="245"/>
+      <c r="T42" s="245"/>
+      <c r="U42" s="245"/>
+      <c r="V42" s="245"/>
+      <c r="W42" s="245"/>
+      <c r="X42" s="245"/>
+      <c r="Y42" s="245"/>
+      <c r="Z42" s="245"/>
+      <c r="AA42" s="245"/>
+      <c r="AB42" s="245"/>
+      <c r="AC42" s="245"/>
+      <c r="AD42" s="245"/>
+      <c r="AE42" s="245"/>
+      <c r="AF42" s="245"/>
+      <c r="AG42" s="245"/>
+      <c r="AH42" s="245"/>
+      <c r="AI42" s="245"/>
       <c r="AJ42" s="120"/>
       <c r="AM42" s="16"/>
       <c r="AN42" s="117"/>
       <c r="AO42" s="117"/>
       <c r="AP42" s="117"/>
       <c r="AQ42" s="117"/>
       <c r="AR42" s="117"/>
       <c r="AS42" s="117"/>
       <c r="AT42" s="117"/>
       <c r="AU42" s="117"/>
       <c r="AV42" s="117"/>
       <c r="AW42" s="117"/>
       <c r="AX42" s="117"/>
       <c r="AY42" s="117"/>
       <c r="AZ42" s="117"/>
       <c r="BA42" s="16"/>
       <c r="BB42" s="117"/>
       <c r="BC42" s="117"/>
       <c r="BD42" s="117"/>
       <c r="BE42" s="117"/>
       <c r="BF42" s="117"/>
       <c r="BG42" s="117"/>
       <c r="BH42" s="117"/>
       <c r="BI42" s="117"/>
       <c r="BJ42" s="117"/>
       <c r="BK42" s="117"/>
       <c r="BL42" s="117"/>
       <c r="BM42" s="121"/>
       <c r="BN42" s="121"/>
       <c r="BO42" s="117"/>
       <c r="BP42" s="121"/>
       <c r="BQ42" s="117"/>
       <c r="BR42" s="117"/>
       <c r="BS42" s="117"/>
       <c r="BT42" s="117"/>
       <c r="BU42" s="117"/>
       <c r="BV42" s="117"/>
       <c r="BW42" s="117"/>
       <c r="BX42" s="117"/>
       <c r="BY42" s="117"/>
       <c r="BZ42" s="117"/>
       <c r="CA42" s="118"/>
       <c r="CB42" s="118"/>
       <c r="CC42" s="118"/>
       <c r="CD42" s="118"/>
     </row>
     <row r="43" spans="1:82" s="123" customFormat="1" ht="27.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A43" s="122"/>
-      <c r="B43" s="244" t="s">
-[...35 lines deleted...]
-      <c r="AJ43" s="244"/>
+      <c r="B43" s="247" t="s">
+        <v>2768</v>
+      </c>
+      <c r="C43" s="247"/>
+      <c r="D43" s="247"/>
+      <c r="E43" s="247"/>
+      <c r="F43" s="247"/>
+      <c r="G43" s="247"/>
+      <c r="H43" s="247"/>
+      <c r="I43" s="247"/>
+      <c r="J43" s="247"/>
+      <c r="K43" s="247"/>
+      <c r="L43" s="247"/>
+      <c r="M43" s="247"/>
+      <c r="N43" s="247"/>
+      <c r="O43" s="247"/>
+      <c r="P43" s="247"/>
+      <c r="Q43" s="247"/>
+      <c r="R43" s="247"/>
+      <c r="S43" s="247"/>
+      <c r="T43" s="247"/>
+      <c r="U43" s="247"/>
+      <c r="V43" s="247"/>
+      <c r="W43" s="247"/>
+      <c r="X43" s="247"/>
+      <c r="Y43" s="247"/>
+      <c r="Z43" s="247"/>
+      <c r="AA43" s="247"/>
+      <c r="AB43" s="247"/>
+      <c r="AC43" s="247"/>
+      <c r="AD43" s="247"/>
+      <c r="AE43" s="247"/>
+      <c r="AF43" s="247"/>
+      <c r="AG43" s="247"/>
+      <c r="AH43" s="247"/>
+      <c r="AI43" s="247"/>
+      <c r="AJ43" s="247"/>
       <c r="AM43" s="16"/>
       <c r="AN43" s="121"/>
       <c r="AO43" s="121"/>
       <c r="AP43" s="121"/>
       <c r="AQ43" s="121"/>
       <c r="AR43" s="121"/>
       <c r="AS43" s="121"/>
       <c r="AT43" s="121"/>
       <c r="AU43" s="121"/>
       <c r="AV43" s="121"/>
       <c r="AW43" s="121"/>
       <c r="AX43" s="121"/>
       <c r="AY43" s="121"/>
       <c r="AZ43" s="121"/>
       <c r="BA43" s="16"/>
       <c r="BB43" s="121"/>
       <c r="BC43" s="121"/>
       <c r="BD43" s="121"/>
       <c r="BE43" s="121"/>
       <c r="BF43" s="121"/>
       <c r="BG43" s="121"/>
       <c r="BH43" s="121"/>
       <c r="BI43" s="121"/>
       <c r="BJ43" s="121"/>
       <c r="BK43" s="121"/>
@@ -26853,65 +26636,65 @@
       <c r="BT43" s="121"/>
       <c r="BU43" s="121"/>
       <c r="BV43" s="121"/>
       <c r="BW43" s="121"/>
       <c r="BX43" s="121"/>
       <c r="BY43" s="121"/>
       <c r="BZ43" s="121"/>
       <c r="CA43" s="124"/>
       <c r="CB43" s="124"/>
       <c r="CC43" s="124"/>
       <c r="CD43" s="124"/>
     </row>
     <row r="44" spans="1:82" s="119" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A44" s="125"/>
       <c r="B44" s="126"/>
       <c r="C44" s="127"/>
       <c r="D44" s="127"/>
       <c r="E44" s="127"/>
       <c r="F44" s="127"/>
       <c r="G44" s="127"/>
       <c r="H44" s="127"/>
       <c r="I44" s="127"/>
       <c r="J44" s="127"/>
       <c r="K44" s="127"/>
       <c r="L44" s="127"/>
-      <c r="M44" s="245" t="s">
+      <c r="M44" s="248" t="s">
         <v>65</v>
       </c>
-      <c r="N44" s="245"/>
-[...10 lines deleted...]
-      <c r="Y44" s="245"/>
+      <c r="N44" s="248"/>
+      <c r="O44" s="248"/>
+      <c r="P44" s="248"/>
+      <c r="Q44" s="248"/>
+      <c r="R44" s="248"/>
+      <c r="S44" s="248"/>
+      <c r="T44" s="248"/>
+      <c r="U44" s="248"/>
+      <c r="V44" s="248"/>
+      <c r="W44" s="248"/>
+      <c r="X44" s="248"/>
+      <c r="Y44" s="248"/>
       <c r="Z44" s="128"/>
       <c r="AA44" s="129"/>
       <c r="AB44" s="129"/>
       <c r="AC44" s="129"/>
       <c r="AD44" s="129"/>
       <c r="AE44" s="129"/>
       <c r="AF44" s="129"/>
       <c r="AG44" s="129"/>
       <c r="AH44" s="128"/>
       <c r="AI44" s="128"/>
       <c r="AJ44" s="128"/>
       <c r="AK44" s="128"/>
       <c r="AL44" s="128"/>
       <c r="AM44" s="16"/>
       <c r="AN44" s="24"/>
       <c r="AO44" s="24"/>
       <c r="AP44" s="24"/>
       <c r="AQ44" s="24"/>
       <c r="AR44" s="24"/>
       <c r="AS44" s="24"/>
       <c r="AT44" s="24"/>
       <c r="AU44" s="24"/>
       <c r="AV44" s="24"/>
       <c r="AW44" s="24"/>
       <c r="AX44" s="24"/>
@@ -27269,170 +27052,170 @@
       <c r="BH48" s="24"/>
       <c r="BI48" s="24"/>
       <c r="BJ48" s="24"/>
       <c r="BK48" s="24"/>
       <c r="BL48" s="24"/>
       <c r="BM48" s="117"/>
       <c r="BN48" s="117"/>
       <c r="BO48" s="24"/>
       <c r="BP48" s="117"/>
       <c r="BQ48" s="24"/>
       <c r="BR48" s="24"/>
       <c r="BS48" s="117"/>
       <c r="BT48" s="117"/>
       <c r="BU48" s="117"/>
       <c r="BV48" s="117"/>
       <c r="BW48" s="117"/>
       <c r="BX48" s="117"/>
       <c r="BY48" s="117"/>
       <c r="BZ48" s="117"/>
       <c r="CA48" s="118"/>
       <c r="CB48" s="118"/>
       <c r="CC48" s="118"/>
       <c r="CD48" s="118"/>
     </row>
     <row r="49" spans="1:83" s="119" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A49" s="242" t="s">
+      <c r="A49" s="245" t="s">
         <v>119</v>
       </c>
-      <c r="B49" s="242"/>
-[...32 lines deleted...]
-      <c r="AI49" s="242"/>
+      <c r="B49" s="245"/>
+      <c r="C49" s="245"/>
+      <c r="D49" s="245"/>
+      <c r="E49" s="245"/>
+      <c r="F49" s="245"/>
+      <c r="G49" s="245"/>
+      <c r="H49" s="245"/>
+      <c r="I49" s="245"/>
+      <c r="J49" s="245"/>
+      <c r="K49" s="245"/>
+      <c r="L49" s="245"/>
+      <c r="M49" s="245"/>
+      <c r="N49" s="245"/>
+      <c r="O49" s="245"/>
+      <c r="P49" s="245"/>
+      <c r="Q49" s="245"/>
+      <c r="R49" s="245"/>
+      <c r="S49" s="245"/>
+      <c r="T49" s="245"/>
+      <c r="U49" s="245"/>
+      <c r="V49" s="245"/>
+      <c r="W49" s="245"/>
+      <c r="X49" s="245"/>
+      <c r="Y49" s="245"/>
+      <c r="Z49" s="245"/>
+      <c r="AA49" s="245"/>
+      <c r="AB49" s="245"/>
+      <c r="AC49" s="245"/>
+      <c r="AD49" s="245"/>
+      <c r="AE49" s="245"/>
+      <c r="AF49" s="245"/>
+      <c r="AG49" s="245"/>
+      <c r="AH49" s="245"/>
+      <c r="AI49" s="245"/>
       <c r="AM49" s="16"/>
       <c r="AN49" s="117"/>
       <c r="AO49" s="117"/>
       <c r="AP49" s="117"/>
       <c r="AQ49" s="117"/>
       <c r="AR49" s="117"/>
       <c r="AS49" s="117"/>
       <c r="AT49" s="117"/>
       <c r="AU49" s="117"/>
       <c r="AV49" s="117"/>
       <c r="AW49" s="117"/>
       <c r="AX49" s="117"/>
       <c r="AY49" s="117"/>
       <c r="AZ49" s="117"/>
       <c r="BA49" s="24"/>
       <c r="BB49" s="117"/>
       <c r="BC49" s="117"/>
       <c r="BD49" s="117"/>
       <c r="BE49" s="117"/>
       <c r="BF49" s="117"/>
       <c r="BG49" s="117"/>
       <c r="BH49" s="117"/>
       <c r="BI49" s="117"/>
       <c r="BJ49" s="117"/>
       <c r="BK49" s="117"/>
       <c r="BL49" s="117"/>
       <c r="BM49" s="117"/>
       <c r="BN49" s="117"/>
       <c r="BO49" s="117"/>
       <c r="BP49" s="117"/>
       <c r="BQ49" s="117"/>
       <c r="BR49" s="117"/>
       <c r="BS49" s="117"/>
       <c r="BT49" s="117"/>
       <c r="BU49" s="117"/>
       <c r="BV49" s="117"/>
       <c r="BW49" s="117"/>
       <c r="BX49" s="117"/>
       <c r="BY49" s="117"/>
       <c r="BZ49" s="117"/>
       <c r="CA49" s="118"/>
       <c r="CB49" s="118"/>
       <c r="CC49" s="118"/>
       <c r="CD49" s="118"/>
     </row>
     <row r="50" spans="1:83" s="119" customFormat="1" ht="27.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A50" s="118"/>
-      <c r="B50" s="347" t="s">
-[...34 lines deleted...]
-      <c r="AI50" s="347"/>
+      <c r="B50" s="351" t="s">
+        <v>2769</v>
+      </c>
+      <c r="C50" s="351"/>
+      <c r="D50" s="351"/>
+      <c r="E50" s="351"/>
+      <c r="F50" s="351"/>
+      <c r="G50" s="351"/>
+      <c r="H50" s="351"/>
+      <c r="I50" s="351"/>
+      <c r="J50" s="351"/>
+      <c r="K50" s="351"/>
+      <c r="L50" s="351"/>
+      <c r="M50" s="351"/>
+      <c r="N50" s="351"/>
+      <c r="O50" s="351"/>
+      <c r="P50" s="351"/>
+      <c r="Q50" s="351"/>
+      <c r="R50" s="351"/>
+      <c r="S50" s="351"/>
+      <c r="T50" s="351"/>
+      <c r="U50" s="351"/>
+      <c r="V50" s="351"/>
+      <c r="W50" s="351"/>
+      <c r="X50" s="351"/>
+      <c r="Y50" s="351"/>
+      <c r="Z50" s="351"/>
+      <c r="AA50" s="351"/>
+      <c r="AB50" s="351"/>
+      <c r="AC50" s="351"/>
+      <c r="AD50" s="351"/>
+      <c r="AE50" s="351"/>
+      <c r="AF50" s="351"/>
+      <c r="AG50" s="351"/>
+      <c r="AH50" s="351"/>
+      <c r="AI50" s="351"/>
       <c r="AJ50" s="141"/>
       <c r="AM50" s="16"/>
       <c r="AN50" s="117"/>
       <c r="AO50" s="117"/>
       <c r="AP50" s="117"/>
       <c r="AQ50" s="117"/>
       <c r="AR50" s="117"/>
       <c r="AS50" s="117"/>
       <c r="AT50" s="117"/>
       <c r="AU50" s="117"/>
       <c r="AV50" s="117"/>
       <c r="AW50" s="117"/>
       <c r="AX50" s="117"/>
       <c r="AY50" s="117"/>
       <c r="AZ50" s="117"/>
       <c r="BA50" s="24"/>
       <c r="BB50" s="117"/>
       <c r="BC50" s="117"/>
       <c r="BD50" s="117"/>
       <c r="BE50" s="117"/>
       <c r="BF50" s="117"/>
       <c r="BG50" s="117"/>
       <c r="BH50" s="117"/>
       <c r="BI50" s="117"/>
       <c r="BJ50" s="117"/>
@@ -27448,79 +27231,79 @@
       <c r="BT50" s="117"/>
       <c r="BU50" s="117"/>
       <c r="BV50" s="117"/>
       <c r="BW50" s="117"/>
       <c r="BX50" s="117"/>
       <c r="BY50" s="117"/>
       <c r="BZ50" s="117"/>
       <c r="CA50" s="118"/>
       <c r="CB50" s="118"/>
       <c r="CC50" s="118"/>
       <c r="CD50" s="118"/>
     </row>
     <row r="51" spans="1:83" s="119" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A51" s="118"/>
       <c r="B51" s="142"/>
       <c r="C51" s="143"/>
       <c r="D51" s="143"/>
       <c r="E51" s="143"/>
       <c r="F51" s="143"/>
       <c r="G51" s="143"/>
       <c r="H51" s="143"/>
       <c r="I51" s="143"/>
       <c r="J51" s="143"/>
       <c r="K51" s="143"/>
       <c r="L51" s="143"/>
-      <c r="M51" s="245" t="s">
+      <c r="M51" s="248" t="s">
         <v>69</v>
       </c>
-      <c r="N51" s="245"/>
-[...2 lines deleted...]
-      <c r="Q51" s="343" t="s">
+      <c r="N51" s="248"/>
+      <c r="O51" s="248"/>
+      <c r="P51" s="350"/>
+      <c r="Q51" s="347" t="s">
         <v>70</v>
       </c>
-      <c r="R51" s="344"/>
-[...9 lines deleted...]
-      <c r="AB51" s="240" t="s">
+      <c r="R51" s="348"/>
+      <c r="S51" s="348"/>
+      <c r="T51" s="348"/>
+      <c r="U51" s="348"/>
+      <c r="V51" s="348"/>
+      <c r="W51" s="348"/>
+      <c r="X51" s="348"/>
+      <c r="Y51" s="348"/>
+      <c r="Z51" s="348"/>
+      <c r="AA51" s="349"/>
+      <c r="AB51" s="243" t="s">
         <v>98</v>
       </c>
-      <c r="AC51" s="241"/>
-[...5 lines deleted...]
-      <c r="AI51" s="241"/>
+      <c r="AC51" s="244"/>
+      <c r="AD51" s="244"/>
+      <c r="AE51" s="244"/>
+      <c r="AF51" s="244"/>
+      <c r="AG51" s="244"/>
+      <c r="AH51" s="244"/>
+      <c r="AI51" s="244"/>
       <c r="AM51" s="16"/>
       <c r="AN51" s="117"/>
       <c r="AO51" s="117"/>
       <c r="AP51" s="117"/>
       <c r="AQ51" s="117"/>
       <c r="AR51" s="117"/>
       <c r="AS51" s="117"/>
       <c r="AT51" s="117"/>
       <c r="AU51" s="117"/>
       <c r="AV51" s="117"/>
       <c r="AW51" s="117"/>
       <c r="AX51" s="117"/>
       <c r="AY51" s="117"/>
       <c r="AZ51" s="117"/>
       <c r="BA51" s="24"/>
       <c r="BB51" s="117"/>
       <c r="BC51" s="117"/>
       <c r="BD51" s="117"/>
       <c r="BE51" s="117"/>
       <c r="BF51" s="117"/>
       <c r="BG51" s="117"/>
       <c r="BH51" s="117"/>
       <c r="BI51" s="117"/>
       <c r="BJ51" s="117"/>
       <c r="BK51" s="117"/>
@@ -27535,56 +27318,56 @@
       <c r="BT51" s="117"/>
       <c r="BU51" s="117"/>
       <c r="BV51" s="117"/>
       <c r="BW51" s="117"/>
       <c r="BX51" s="117"/>
       <c r="BY51" s="117"/>
       <c r="BZ51" s="117"/>
       <c r="CA51" s="118"/>
       <c r="CB51" s="118"/>
       <c r="CC51" s="118"/>
       <c r="CD51" s="118"/>
     </row>
     <row r="52" spans="1:83" s="119" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A52" s="118"/>
       <c r="B52" s="142"/>
       <c r="C52" s="143"/>
       <c r="D52" s="143"/>
       <c r="E52" s="143"/>
       <c r="F52" s="143"/>
       <c r="G52" s="143"/>
       <c r="H52" s="143"/>
       <c r="I52" s="143"/>
       <c r="J52" s="143"/>
       <c r="K52" s="143"/>
       <c r="L52" s="143"/>
-      <c r="M52" s="335" t="s">
+      <c r="M52" s="339" t="s">
         <v>71</v>
       </c>
-      <c r="N52" s="336"/>
-[...1 lines deleted...]
-      <c r="P52" s="336"/>
+      <c r="N52" s="340"/>
+      <c r="O52" s="340"/>
+      <c r="P52" s="340"/>
       <c r="Q52" s="132"/>
       <c r="R52" s="133"/>
       <c r="S52" s="133"/>
       <c r="T52" s="133"/>
       <c r="U52" s="133"/>
       <c r="V52" s="133"/>
       <c r="W52" s="133"/>
       <c r="X52" s="133"/>
       <c r="Y52" s="133"/>
       <c r="Z52" s="133"/>
       <c r="AA52" s="134"/>
       <c r="AB52" s="144"/>
       <c r="AC52" s="145"/>
       <c r="AD52" s="146"/>
       <c r="AE52" s="146"/>
       <c r="AF52" s="146"/>
       <c r="AG52" s="146"/>
       <c r="AH52" s="146"/>
       <c r="AI52" s="147"/>
       <c r="AM52" s="16"/>
       <c r="AN52" s="117"/>
       <c r="AO52" s="117"/>
       <c r="AP52" s="117"/>
       <c r="AQ52" s="117"/>
       <c r="AR52" s="117"/>
@@ -27618,56 +27401,56 @@
       <c r="BT52" s="117"/>
       <c r="BU52" s="117"/>
       <c r="BV52" s="117"/>
       <c r="BW52" s="117"/>
       <c r="BX52" s="117"/>
       <c r="BY52" s="117"/>
       <c r="BZ52" s="117"/>
       <c r="CA52" s="118"/>
       <c r="CB52" s="118"/>
       <c r="CC52" s="118"/>
       <c r="CD52" s="118"/>
     </row>
     <row r="53" spans="1:83" s="119" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A53" s="118"/>
       <c r="B53" s="142"/>
       <c r="C53" s="143"/>
       <c r="D53" s="143"/>
       <c r="E53" s="143"/>
       <c r="F53" s="143"/>
       <c r="G53" s="143"/>
       <c r="H53" s="143"/>
       <c r="I53" s="143"/>
       <c r="J53" s="143"/>
       <c r="K53" s="143"/>
       <c r="L53" s="143"/>
-      <c r="M53" s="340" t="s">
+      <c r="M53" s="344" t="s">
         <v>72</v>
       </c>
-      <c r="N53" s="341"/>
-[...1 lines deleted...]
-      <c r="P53" s="342"/>
+      <c r="N53" s="345"/>
+      <c r="O53" s="345"/>
+      <c r="P53" s="346"/>
       <c r="Q53" s="148"/>
       <c r="R53" s="149"/>
       <c r="S53" s="149"/>
       <c r="T53" s="149"/>
       <c r="U53" s="149"/>
       <c r="V53" s="149"/>
       <c r="W53" s="149"/>
       <c r="X53" s="149"/>
       <c r="Y53" s="150"/>
       <c r="Z53" s="151"/>
       <c r="AA53" s="152"/>
       <c r="AB53" s="153"/>
       <c r="AC53" s="154"/>
       <c r="AD53" s="154"/>
       <c r="AE53" s="154"/>
       <c r="AF53" s="154"/>
       <c r="AG53" s="154"/>
       <c r="AH53" s="154"/>
       <c r="AI53" s="155"/>
       <c r="AM53" s="16"/>
       <c r="AN53" s="117"/>
       <c r="AO53" s="117"/>
       <c r="AP53" s="117"/>
       <c r="AQ53" s="117"/>
       <c r="AR53" s="117"/>
@@ -27701,56 +27484,56 @@
       <c r="BT53" s="117"/>
       <c r="BU53" s="117"/>
       <c r="BV53" s="117"/>
       <c r="BW53" s="117"/>
       <c r="BX53" s="117"/>
       <c r="BY53" s="117"/>
       <c r="BZ53" s="117"/>
       <c r="CA53" s="118"/>
       <c r="CB53" s="118"/>
       <c r="CC53" s="118"/>
       <c r="CD53" s="118"/>
     </row>
     <row r="54" spans="1:83" s="119" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A54" s="118"/>
       <c r="B54" s="142"/>
       <c r="C54" s="143"/>
       <c r="D54" s="143"/>
       <c r="E54" s="143"/>
       <c r="F54" s="143"/>
       <c r="G54" s="143"/>
       <c r="H54" s="143"/>
       <c r="I54" s="143"/>
       <c r="J54" s="143"/>
       <c r="K54" s="143"/>
       <c r="L54" s="143"/>
-      <c r="M54" s="329" t="s">
+      <c r="M54" s="333" t="s">
         <v>73</v>
       </c>
-      <c r="N54" s="330"/>
-[...1 lines deleted...]
-      <c r="P54" s="331"/>
+      <c r="N54" s="334"/>
+      <c r="O54" s="334"/>
+      <c r="P54" s="335"/>
       <c r="Q54" s="156"/>
       <c r="R54" s="157"/>
       <c r="S54" s="157"/>
       <c r="T54" s="157"/>
       <c r="U54" s="157"/>
       <c r="V54" s="157"/>
       <c r="W54" s="157"/>
       <c r="X54" s="157"/>
       <c r="Y54" s="157"/>
       <c r="Z54" s="158"/>
       <c r="AA54" s="159"/>
       <c r="AB54" s="160"/>
       <c r="AC54" s="161"/>
       <c r="AD54" s="161"/>
       <c r="AE54" s="161"/>
       <c r="AF54" s="161"/>
       <c r="AG54" s="161"/>
       <c r="AH54" s="161"/>
       <c r="AI54" s="162"/>
       <c r="AM54" s="16"/>
       <c r="AN54" s="117"/>
       <c r="AO54" s="117"/>
       <c r="AP54" s="117"/>
       <c r="AQ54" s="117"/>
       <c r="AR54" s="117"/>
@@ -27784,56 +27567,56 @@
       <c r="BT54" s="117"/>
       <c r="BU54" s="117"/>
       <c r="BV54" s="117"/>
       <c r="BW54" s="117"/>
       <c r="BX54" s="117"/>
       <c r="BY54" s="117"/>
       <c r="BZ54" s="117"/>
       <c r="CA54" s="118"/>
       <c r="CB54" s="118"/>
       <c r="CC54" s="118"/>
       <c r="CD54" s="118"/>
     </row>
     <row r="55" spans="1:83" s="119" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A55" s="118"/>
       <c r="B55" s="142"/>
       <c r="C55" s="143"/>
       <c r="D55" s="143"/>
       <c r="E55" s="143"/>
       <c r="F55" s="143"/>
       <c r="G55" s="143"/>
       <c r="H55" s="143"/>
       <c r="I55" s="143"/>
       <c r="J55" s="143"/>
       <c r="K55" s="143"/>
       <c r="L55" s="143"/>
-      <c r="M55" s="335" t="s">
+      <c r="M55" s="339" t="s">
         <v>74</v>
       </c>
-      <c r="N55" s="336"/>
-[...1 lines deleted...]
-      <c r="P55" s="337"/>
+      <c r="N55" s="340"/>
+      <c r="O55" s="340"/>
+      <c r="P55" s="341"/>
       <c r="Q55" s="163"/>
       <c r="R55" s="164"/>
       <c r="S55" s="164"/>
       <c r="T55" s="164"/>
       <c r="U55" s="164"/>
       <c r="V55" s="164"/>
       <c r="W55" s="164"/>
       <c r="X55" s="164"/>
       <c r="Y55" s="164"/>
       <c r="Z55" s="164"/>
       <c r="AA55" s="165"/>
       <c r="AB55" s="166"/>
       <c r="AC55" s="146"/>
       <c r="AD55" s="146"/>
       <c r="AE55" s="146"/>
       <c r="AF55" s="146"/>
       <c r="AG55" s="146"/>
       <c r="AH55" s="146"/>
       <c r="AI55" s="147"/>
       <c r="AM55" s="16"/>
       <c r="AN55" s="117"/>
       <c r="AO55" s="117"/>
       <c r="AP55" s="117"/>
       <c r="AQ55" s="117"/>
       <c r="AR55" s="117"/>
@@ -27867,56 +27650,56 @@
       <c r="BT55" s="117"/>
       <c r="BU55" s="117"/>
       <c r="BV55" s="117"/>
       <c r="BW55" s="117"/>
       <c r="BX55" s="117"/>
       <c r="BY55" s="117"/>
       <c r="BZ55" s="117"/>
       <c r="CA55" s="118"/>
       <c r="CB55" s="118"/>
       <c r="CC55" s="118"/>
       <c r="CD55" s="118"/>
     </row>
     <row r="56" spans="1:83" s="119" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A56" s="118"/>
       <c r="B56" s="142"/>
       <c r="C56" s="143"/>
       <c r="D56" s="143"/>
       <c r="E56" s="143"/>
       <c r="F56" s="143"/>
       <c r="G56" s="143"/>
       <c r="H56" s="143"/>
       <c r="I56" s="143"/>
       <c r="J56" s="143"/>
       <c r="K56" s="143"/>
       <c r="L56" s="143"/>
-      <c r="M56" s="325" t="s">
+      <c r="M56" s="329" t="s">
         <v>75</v>
       </c>
-      <c r="N56" s="326"/>
-[...1 lines deleted...]
-      <c r="P56" s="327"/>
+      <c r="N56" s="330"/>
+      <c r="O56" s="330"/>
+      <c r="P56" s="331"/>
       <c r="Q56" s="167"/>
       <c r="R56" s="168"/>
       <c r="S56" s="168"/>
       <c r="T56" s="168"/>
       <c r="U56" s="168"/>
       <c r="V56" s="168"/>
       <c r="W56" s="168"/>
       <c r="X56" s="168"/>
       <c r="Y56" s="168"/>
       <c r="Z56" s="168"/>
       <c r="AA56" s="169"/>
       <c r="AB56" s="170"/>
       <c r="AC56" s="171"/>
       <c r="AD56" s="171"/>
       <c r="AE56" s="171"/>
       <c r="AF56" s="171"/>
       <c r="AG56" s="171"/>
       <c r="AH56" s="171"/>
       <c r="AI56" s="172"/>
       <c r="AM56" s="16"/>
       <c r="AN56" s="117"/>
       <c r="AO56" s="117"/>
       <c r="AP56" s="117"/>
       <c r="AQ56" s="117"/>
       <c r="AR56" s="117"/>
@@ -27942,683 +27725,683 @@
       <c r="BL56" s="117"/>
       <c r="BM56" s="16"/>
       <c r="BN56" s="16"/>
       <c r="BO56" s="117"/>
       <c r="BP56" s="16"/>
       <c r="BQ56" s="117"/>
       <c r="BR56" s="117"/>
       <c r="BS56" s="117"/>
       <c r="BT56" s="117"/>
       <c r="BU56" s="117"/>
       <c r="BV56" s="117"/>
       <c r="BW56" s="117"/>
       <c r="BX56" s="117"/>
       <c r="BY56" s="117"/>
       <c r="BZ56" s="117"/>
       <c r="CA56" s="118"/>
       <c r="CB56" s="118"/>
       <c r="CC56" s="118"/>
       <c r="CD56" s="118"/>
     </row>
     <row r="57" spans="1:83" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.15">
       <c r="AK57" s="173"/>
       <c r="BA57" s="117"/>
     </row>
     <row r="58" spans="1:83" x14ac:dyDescent="0.15">
-      <c r="A58" s="262" t="s">
+      <c r="A58" s="265" t="s">
         <v>76</v>
       </c>
-      <c r="B58" s="263"/>
-[...32 lines deleted...]
-      <c r="AI58" s="264"/>
+      <c r="B58" s="266"/>
+      <c r="C58" s="266"/>
+      <c r="D58" s="266"/>
+      <c r="E58" s="266"/>
+      <c r="F58" s="266"/>
+      <c r="G58" s="266"/>
+      <c r="H58" s="266"/>
+      <c r="I58" s="266"/>
+      <c r="J58" s="266"/>
+      <c r="K58" s="266"/>
+      <c r="L58" s="266"/>
+      <c r="M58" s="266"/>
+      <c r="N58" s="266"/>
+      <c r="O58" s="266"/>
+      <c r="P58" s="266"/>
+      <c r="Q58" s="266"/>
+      <c r="R58" s="266"/>
+      <c r="S58" s="266"/>
+      <c r="T58" s="266"/>
+      <c r="U58" s="266"/>
+      <c r="V58" s="266"/>
+      <c r="W58" s="266"/>
+      <c r="X58" s="266"/>
+      <c r="Y58" s="266"/>
+      <c r="Z58" s="266"/>
+      <c r="AA58" s="266"/>
+      <c r="AB58" s="266"/>
+      <c r="AC58" s="266"/>
+      <c r="AD58" s="266"/>
+      <c r="AE58" s="266"/>
+      <c r="AF58" s="266"/>
+      <c r="AG58" s="266"/>
+      <c r="AH58" s="266"/>
+      <c r="AI58" s="267"/>
       <c r="AJ58" s="174"/>
       <c r="AK58" s="173"/>
       <c r="AL58" s="173"/>
       <c r="BA58" s="117"/>
       <c r="CE58" s="17"/>
     </row>
     <row r="59" spans="1:83" ht="23.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A59" s="285"/>
-[...1 lines deleted...]
-      <c r="C59" s="290" t="s">
+      <c r="A59" s="288"/>
+      <c r="B59" s="289"/>
+      <c r="C59" s="293" t="s">
         <v>99</v>
       </c>
-      <c r="D59" s="291"/>
-[...10 lines deleted...]
-      <c r="O59" s="287" t="s">
+      <c r="D59" s="294"/>
+      <c r="E59" s="294"/>
+      <c r="F59" s="294"/>
+      <c r="G59" s="294"/>
+      <c r="H59" s="294"/>
+      <c r="I59" s="294"/>
+      <c r="J59" s="294"/>
+      <c r="K59" s="294"/>
+      <c r="L59" s="294"/>
+      <c r="M59" s="294"/>
+      <c r="N59" s="295"/>
+      <c r="O59" s="290" t="s">
         <v>94</v>
       </c>
-      <c r="P59" s="288"/>
-[...9 lines deleted...]
-      <c r="Z59" s="272" t="s">
+      <c r="P59" s="291"/>
+      <c r="Q59" s="291"/>
+      <c r="R59" s="291"/>
+      <c r="S59" s="291"/>
+      <c r="T59" s="291"/>
+      <c r="U59" s="291"/>
+      <c r="V59" s="291"/>
+      <c r="W59" s="291"/>
+      <c r="X59" s="291"/>
+      <c r="Y59" s="292"/>
+      <c r="Z59" s="275" t="s">
         <v>95</v>
       </c>
-      <c r="AA59" s="273"/>
-[...7 lines deleted...]
-      <c r="AI59" s="274"/>
+      <c r="AA59" s="276"/>
+      <c r="AB59" s="276"/>
+      <c r="AC59" s="276"/>
+      <c r="AD59" s="276"/>
+      <c r="AE59" s="276"/>
+      <c r="AF59" s="276"/>
+      <c r="AG59" s="276"/>
+      <c r="AH59" s="276"/>
+      <c r="AI59" s="277"/>
       <c r="AJ59" s="173"/>
       <c r="AL59" s="17"/>
       <c r="BA59" s="117"/>
       <c r="CD59" s="15"/>
     </row>
     <row r="60" spans="1:83" ht="12" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A60" s="279" t="s">
+      <c r="A60" s="282" t="s">
         <v>77</v>
       </c>
-      <c r="B60" s="280"/>
+      <c r="B60" s="283"/>
       <c r="C60" s="37" t="s">
         <v>90</v>
       </c>
       <c r="D60" s="37"/>
       <c r="E60" s="37"/>
       <c r="F60" s="37"/>
       <c r="G60" s="37"/>
       <c r="H60" s="37"/>
       <c r="I60" s="37"/>
       <c r="J60" s="175"/>
       <c r="K60" s="175"/>
       <c r="L60" s="175"/>
       <c r="M60" s="30"/>
       <c r="N60" s="57"/>
       <c r="O60" s="26" t="s">
         <v>91</v>
       </c>
       <c r="P60" s="176"/>
       <c r="Q60" s="176"/>
       <c r="R60" s="176"/>
       <c r="S60" s="176"/>
       <c r="T60" s="177"/>
       <c r="U60" s="26"/>
       <c r="V60" s="177"/>
       <c r="W60" s="177"/>
       <c r="X60" s="177"/>
       <c r="Y60" s="177"/>
       <c r="Z60" s="25" t="s">
         <v>96</v>
       </c>
       <c r="AA60" s="177"/>
       <c r="AB60" s="177"/>
       <c r="AC60" s="177"/>
       <c r="AD60" s="177"/>
       <c r="AE60" s="177"/>
       <c r="AF60" s="177"/>
       <c r="AG60" s="177"/>
       <c r="AH60" s="177"/>
       <c r="AI60" s="178"/>
       <c r="AJ60" s="179"/>
       <c r="AL60" s="17"/>
       <c r="CD60" s="15"/>
     </row>
     <row r="61" spans="1:83" ht="13.5" x14ac:dyDescent="0.15">
-      <c r="A61" s="281"/>
-[...1 lines deleted...]
-      <c r="C61" s="353" t="s">
+      <c r="A61" s="284"/>
+      <c r="B61" s="285"/>
+      <c r="C61" s="199" t="s">
         <v>78</v>
       </c>
       <c r="D61" s="180"/>
       <c r="E61" s="181"/>
       <c r="F61" s="182"/>
       <c r="G61" s="182"/>
       <c r="H61" s="182"/>
       <c r="I61" s="182"/>
       <c r="J61" s="182"/>
       <c r="K61" s="182"/>
       <c r="L61" s="182"/>
       <c r="M61" s="36"/>
       <c r="N61" s="57"/>
-      <c r="O61" s="354" t="s">
+      <c r="O61" s="200" t="s">
         <v>92</v>
       </c>
       <c r="P61" s="174"/>
       <c r="Q61" s="174"/>
       <c r="R61" s="174"/>
       <c r="S61" s="174"/>
       <c r="T61" s="37"/>
       <c r="U61" s="180"/>
       <c r="V61" s="181"/>
       <c r="W61" s="181"/>
       <c r="X61" s="181"/>
       <c r="Y61" s="181"/>
-      <c r="Z61" s="355" t="s">
+      <c r="Z61" s="201" t="s">
         <v>2760</v>
       </c>
       <c r="AA61" s="181"/>
       <c r="AB61" s="181"/>
       <c r="AC61" s="181"/>
       <c r="AD61" s="181"/>
       <c r="AE61" s="181"/>
       <c r="AF61" s="181"/>
       <c r="AG61" s="181"/>
       <c r="AH61" s="181"/>
       <c r="AI61" s="183"/>
       <c r="AL61" s="17"/>
       <c r="CD61" s="15"/>
     </row>
     <row r="62" spans="1:83" ht="12" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A62" s="279" t="s">
+      <c r="A62" s="282" t="s">
         <v>79</v>
       </c>
-      <c r="B62" s="280"/>
+      <c r="B62" s="283"/>
       <c r="C62" s="184" t="s">
         <v>2766</v>
       </c>
       <c r="D62" s="184"/>
       <c r="E62" s="184"/>
       <c r="F62" s="184"/>
       <c r="G62" s="184"/>
       <c r="H62" s="26"/>
       <c r="I62" s="26"/>
       <c r="J62" s="26"/>
       <c r="K62" s="26"/>
       <c r="L62" s="26"/>
       <c r="N62" s="12"/>
       <c r="O62" s="26" t="s">
-        <v>2767</v>
+        <v>2772</v>
       </c>
       <c r="P62" s="197"/>
       <c r="Q62" s="197"/>
       <c r="R62" s="197"/>
       <c r="S62" s="197"/>
       <c r="T62" s="26"/>
       <c r="U62" s="184"/>
       <c r="V62" s="184"/>
       <c r="W62" s="184"/>
       <c r="X62" s="184"/>
       <c r="Y62" s="184"/>
       <c r="Z62" s="185" t="s">
         <v>2765</v>
       </c>
       <c r="AA62" s="184"/>
       <c r="AB62" s="184"/>
       <c r="AC62" s="184"/>
       <c r="AD62" s="184"/>
       <c r="AE62" s="184"/>
       <c r="AF62" s="184"/>
       <c r="AG62" s="184"/>
       <c r="AH62" s="184"/>
       <c r="AI62" s="186"/>
       <c r="AK62" s="17"/>
       <c r="AL62" s="17"/>
       <c r="CD62" s="15"/>
     </row>
     <row r="63" spans="1:83" ht="12" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A63" s="283"/>
-      <c r="B63" s="284"/>
+      <c r="A63" s="286"/>
+      <c r="B63" s="287"/>
       <c r="C63" s="109" t="s">
         <v>2761</v>
       </c>
       <c r="D63" s="109"/>
       <c r="E63" s="109"/>
       <c r="F63" s="109"/>
       <c r="G63" s="109"/>
       <c r="H63" s="37"/>
       <c r="I63" s="37"/>
       <c r="J63" s="37"/>
       <c r="K63" s="181"/>
       <c r="L63" s="181"/>
       <c r="M63" s="36"/>
       <c r="N63" s="187"/>
       <c r="O63" s="188" t="s">
         <v>2762</v>
       </c>
       <c r="P63" s="198"/>
       <c r="Q63" s="198"/>
       <c r="R63" s="198"/>
       <c r="S63" s="198"/>
       <c r="T63" s="181"/>
       <c r="U63" s="83"/>
       <c r="V63" s="83"/>
       <c r="W63" s="83"/>
       <c r="X63" s="83"/>
       <c r="Y63" s="83"/>
       <c r="Z63" s="189" t="s">
         <v>2764</v>
       </c>
       <c r="AA63" s="83"/>
       <c r="AB63" s="83"/>
       <c r="AC63" s="83"/>
       <c r="AD63" s="83"/>
       <c r="AE63" s="83"/>
       <c r="AF63" s="83"/>
       <c r="AG63" s="83"/>
       <c r="AH63" s="83"/>
       <c r="AI63" s="190"/>
       <c r="AK63" s="17"/>
       <c r="AL63" s="17"/>
       <c r="CD63" s="15"/>
     </row>
     <row r="64" spans="1:83" ht="12" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A64" s="283"/>
-[...35 lines deleted...]
-      <c r="AI64" s="295"/>
+      <c r="A64" s="286"/>
+      <c r="B64" s="287"/>
+      <c r="C64" s="296" t="s">
+        <v>2770</v>
+      </c>
+      <c r="D64" s="297"/>
+      <c r="E64" s="297"/>
+      <c r="F64" s="297"/>
+      <c r="G64" s="297"/>
+      <c r="H64" s="297"/>
+      <c r="I64" s="297"/>
+      <c r="J64" s="297"/>
+      <c r="K64" s="297"/>
+      <c r="L64" s="297"/>
+      <c r="M64" s="297"/>
+      <c r="N64" s="297"/>
+      <c r="O64" s="297"/>
+      <c r="P64" s="297"/>
+      <c r="Q64" s="297"/>
+      <c r="R64" s="297"/>
+      <c r="S64" s="297"/>
+      <c r="T64" s="297"/>
+      <c r="U64" s="297"/>
+      <c r="V64" s="297"/>
+      <c r="W64" s="297"/>
+      <c r="X64" s="297"/>
+      <c r="Y64" s="297"/>
+      <c r="Z64" s="297"/>
+      <c r="AA64" s="297"/>
+      <c r="AB64" s="297"/>
+      <c r="AC64" s="297"/>
+      <c r="AD64" s="297"/>
+      <c r="AE64" s="297"/>
+      <c r="AF64" s="297"/>
+      <c r="AG64" s="297"/>
+      <c r="AH64" s="297"/>
+      <c r="AI64" s="298"/>
       <c r="AK64" s="17"/>
       <c r="AL64" s="17"/>
       <c r="CD64" s="15"/>
     </row>
     <row r="65" spans="1:82" ht="12" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A65" s="281"/>
-[...35 lines deleted...]
-      <c r="AI65" s="297"/>
+      <c r="A65" s="284"/>
+      <c r="B65" s="285"/>
+      <c r="C65" s="299" t="s">
+        <v>2771</v>
+      </c>
+      <c r="D65" s="300"/>
+      <c r="E65" s="300"/>
+      <c r="F65" s="300"/>
+      <c r="G65" s="300"/>
+      <c r="H65" s="300"/>
+      <c r="I65" s="300"/>
+      <c r="J65" s="300"/>
+      <c r="K65" s="300"/>
+      <c r="L65" s="300"/>
+      <c r="M65" s="300"/>
+      <c r="N65" s="300"/>
+      <c r="O65" s="300"/>
+      <c r="P65" s="300"/>
+      <c r="Q65" s="300"/>
+      <c r="R65" s="300"/>
+      <c r="S65" s="300"/>
+      <c r="T65" s="300"/>
+      <c r="U65" s="300"/>
+      <c r="V65" s="300"/>
+      <c r="W65" s="300"/>
+      <c r="X65" s="300"/>
+      <c r="Y65" s="300"/>
+      <c r="Z65" s="300"/>
+      <c r="AA65" s="300"/>
+      <c r="AB65" s="300"/>
+      <c r="AC65" s="300"/>
+      <c r="AD65" s="300"/>
+      <c r="AE65" s="300"/>
+      <c r="AF65" s="300"/>
+      <c r="AG65" s="300"/>
+      <c r="AH65" s="300"/>
+      <c r="AI65" s="301"/>
       <c r="AK65" s="17"/>
       <c r="AL65" s="17"/>
       <c r="CD65" s="15"/>
     </row>
     <row r="66" spans="1:82" ht="3.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A66" s="13"/>
       <c r="B66" s="13"/>
       <c r="C66" s="13"/>
       <c r="D66" s="191"/>
       <c r="E66" s="191"/>
       <c r="F66" s="191"/>
       <c r="G66" s="191"/>
       <c r="H66" s="191"/>
       <c r="I66" s="191"/>
       <c r="J66" s="191"/>
       <c r="K66" s="191"/>
       <c r="L66" s="191"/>
       <c r="M66" s="191"/>
       <c r="N66" s="191"/>
       <c r="O66" s="191"/>
       <c r="P66" s="191"/>
       <c r="Q66" s="191"/>
       <c r="R66" s="191"/>
       <c r="S66" s="13"/>
       <c r="T66" s="13"/>
       <c r="U66" s="13"/>
       <c r="V66" s="191"/>
       <c r="W66" s="192"/>
       <c r="X66" s="192"/>
       <c r="Y66" s="192"/>
       <c r="Z66" s="192"/>
       <c r="AA66" s="192"/>
       <c r="AB66" s="192"/>
       <c r="AC66" s="192"/>
       <c r="AD66" s="192"/>
       <c r="AE66" s="192"/>
       <c r="AF66" s="192"/>
       <c r="AG66" s="192"/>
       <c r="AH66" s="192"/>
       <c r="AI66" s="192"/>
       <c r="AK66" s="17"/>
       <c r="AL66" s="17"/>
     </row>
     <row r="67" spans="1:82" x14ac:dyDescent="0.15">
-      <c r="A67" s="278" t="s">
+      <c r="A67" s="281" t="s">
         <v>80</v>
       </c>
-      <c r="B67" s="278"/>
-[...32 lines deleted...]
-      <c r="AI67" s="278"/>
+      <c r="B67" s="281"/>
+      <c r="C67" s="281"/>
+      <c r="D67" s="281"/>
+      <c r="E67" s="281"/>
+      <c r="F67" s="281"/>
+      <c r="G67" s="281"/>
+      <c r="H67" s="281"/>
+      <c r="I67" s="281"/>
+      <c r="J67" s="281"/>
+      <c r="K67" s="281"/>
+      <c r="L67" s="281"/>
+      <c r="M67" s="281"/>
+      <c r="N67" s="281"/>
+      <c r="O67" s="281"/>
+      <c r="P67" s="281"/>
+      <c r="Q67" s="281"/>
+      <c r="R67" s="281"/>
+      <c r="S67" s="281"/>
+      <c r="T67" s="281"/>
+      <c r="U67" s="281"/>
+      <c r="V67" s="281"/>
+      <c r="W67" s="281"/>
+      <c r="X67" s="281"/>
+      <c r="Y67" s="281"/>
+      <c r="Z67" s="281"/>
+      <c r="AA67" s="281"/>
+      <c r="AB67" s="281"/>
+      <c r="AC67" s="281"/>
+      <c r="AD67" s="281"/>
+      <c r="AE67" s="281"/>
+      <c r="AF67" s="281"/>
+      <c r="AG67" s="281"/>
+      <c r="AH67" s="281"/>
+      <c r="AI67" s="281"/>
       <c r="AJ67" s="193"/>
       <c r="AK67" s="20"/>
       <c r="AL67" s="194"/>
     </row>
     <row r="68" spans="1:82" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A68" s="275" t="s">
+      <c r="A68" s="278" t="s">
         <v>81</v>
       </c>
-      <c r="B68" s="276"/>
-[...4 lines deleted...]
-      <c r="G68" s="271" t="s">
+      <c r="B68" s="279"/>
+      <c r="C68" s="279"/>
+      <c r="D68" s="279"/>
+      <c r="E68" s="279"/>
+      <c r="F68" s="280"/>
+      <c r="G68" s="274" t="s">
         <v>82</v>
       </c>
-      <c r="H68" s="271"/>
-[...4 lines deleted...]
-      <c r="M68" s="275" t="s">
+      <c r="H68" s="274"/>
+      <c r="I68" s="274"/>
+      <c r="J68" s="274"/>
+      <c r="K68" s="274"/>
+      <c r="L68" s="274"/>
+      <c r="M68" s="278" t="s">
         <v>83</v>
       </c>
-      <c r="N68" s="276"/>
-[...4 lines deleted...]
-      <c r="S68" s="275" t="s">
+      <c r="N68" s="279"/>
+      <c r="O68" s="279"/>
+      <c r="P68" s="279"/>
+      <c r="Q68" s="279"/>
+      <c r="R68" s="280"/>
+      <c r="S68" s="278" t="s">
         <v>84</v>
       </c>
-      <c r="T68" s="276"/>
-[...3 lines deleted...]
-      <c r="X68" s="275" t="s">
+      <c r="T68" s="279"/>
+      <c r="U68" s="279"/>
+      <c r="V68" s="279"/>
+      <c r="W68" s="280"/>
+      <c r="X68" s="278" t="s">
         <v>85</v>
       </c>
-      <c r="Y68" s="276"/>
-[...3 lines deleted...]
-      <c r="AC68" s="271" t="s">
+      <c r="Y68" s="279"/>
+      <c r="Z68" s="279"/>
+      <c r="AA68" s="279"/>
+      <c r="AB68" s="280"/>
+      <c r="AC68" s="274" t="s">
         <v>86</v>
       </c>
-      <c r="AD68" s="271"/>
-[...4 lines deleted...]
-      <c r="AI68" s="271"/>
+      <c r="AD68" s="274"/>
+      <c r="AE68" s="274"/>
+      <c r="AF68" s="274"/>
+      <c r="AG68" s="274"/>
+      <c r="AH68" s="274"/>
+      <c r="AI68" s="274"/>
       <c r="AJ68" s="195"/>
       <c r="AK68" s="195"/>
       <c r="AL68" s="19"/>
     </row>
     <row r="69" spans="1:82" ht="21" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A69" s="259" t="s">
+      <c r="A69" s="262" t="s">
         <v>114</v>
       </c>
-      <c r="B69" s="260"/>
-[...4 lines deleted...]
-      <c r="G69" s="259" t="s">
+      <c r="B69" s="263"/>
+      <c r="C69" s="263"/>
+      <c r="D69" s="263"/>
+      <c r="E69" s="263"/>
+      <c r="F69" s="264"/>
+      <c r="G69" s="262" t="s">
         <v>114</v>
       </c>
-      <c r="H69" s="260"/>
-[...4 lines deleted...]
-      <c r="M69" s="256" t="s">
+      <c r="H69" s="263"/>
+      <c r="I69" s="263"/>
+      <c r="J69" s="263"/>
+      <c r="K69" s="263"/>
+      <c r="L69" s="264"/>
+      <c r="M69" s="259" t="s">
         <v>87</v>
       </c>
-      <c r="N69" s="257"/>
-[...4 lines deleted...]
-      <c r="S69" s="268" t="s">
+      <c r="N69" s="260"/>
+      <c r="O69" s="260"/>
+      <c r="P69" s="260"/>
+      <c r="Q69" s="260"/>
+      <c r="R69" s="261"/>
+      <c r="S69" s="271" t="s">
         <v>88</v>
       </c>
-      <c r="T69" s="269"/>
-[...3 lines deleted...]
-      <c r="X69" s="268" t="s">
+      <c r="T69" s="272"/>
+      <c r="U69" s="272"/>
+      <c r="V69" s="272"/>
+      <c r="W69" s="273"/>
+      <c r="X69" s="271" t="s">
         <v>89</v>
       </c>
-      <c r="Y69" s="269"/>
-[...9 lines deleted...]
-      <c r="AI69" s="267"/>
+      <c r="Y69" s="272"/>
+      <c r="Z69" s="272"/>
+      <c r="AA69" s="272"/>
+      <c r="AB69" s="273"/>
+      <c r="AC69" s="270"/>
+      <c r="AD69" s="270"/>
+      <c r="AE69" s="270"/>
+      <c r="AF69" s="270"/>
+      <c r="AG69" s="270"/>
+      <c r="AH69" s="270"/>
+      <c r="AI69" s="270"/>
       <c r="AJ69" s="195"/>
       <c r="AK69" s="195"/>
       <c r="AL69" s="19"/>
     </row>
     <row r="70" spans="1:82" x14ac:dyDescent="0.15">
       <c r="A70" s="108"/>
       <c r="B70" s="108"/>
       <c r="C70" s="108"/>
       <c r="D70" s="108"/>
       <c r="E70" s="108"/>
       <c r="F70" s="108"/>
-      <c r="G70" s="265"/>
-[...7 lines deleted...]
-      <c r="O70" s="266"/>
+      <c r="G70" s="268"/>
+      <c r="H70" s="269"/>
+      <c r="I70" s="269"/>
+      <c r="J70" s="269"/>
+      <c r="K70" s="269"/>
+      <c r="L70" s="269"/>
+      <c r="M70" s="269"/>
+      <c r="N70" s="269"/>
+      <c r="O70" s="269"/>
       <c r="P70" s="13"/>
       <c r="Q70" s="13"/>
       <c r="R70" s="30"/>
       <c r="S70" s="30"/>
       <c r="T70" s="30"/>
       <c r="U70" s="30"/>
       <c r="V70" s="30"/>
       <c r="W70" s="30"/>
       <c r="X70" s="30"/>
       <c r="Y70" s="30"/>
       <c r="Z70" s="30"/>
       <c r="AA70" s="30"/>
       <c r="AB70" s="30"/>
       <c r="AC70" s="194"/>
       <c r="AD70" s="194"/>
       <c r="AE70" s="194"/>
       <c r="AF70" s="194"/>
       <c r="AG70" s="194"/>
       <c r="AH70" s="194"/>
       <c r="AI70" s="194"/>
     </row>
     <row r="71" spans="1:82" x14ac:dyDescent="0.15">
       <c r="A71" s="196"/>
       <c r="B71" s="110"/>
       <c r="C71" s="110"/>
       <c r="D71" s="110"/>
       <c r="E71" s="110"/>
       <c r="F71" s="110"/>
-      <c r="G71" s="254"/>
-[...7 lines deleted...]
-      <c r="O71" s="255"/>
+      <c r="G71" s="257"/>
+      <c r="H71" s="258"/>
+      <c r="I71" s="258"/>
+      <c r="J71" s="258"/>
+      <c r="K71" s="258"/>
+      <c r="L71" s="258"/>
+      <c r="M71" s="258"/>
+      <c r="N71" s="258"/>
+      <c r="O71" s="258"/>
       <c r="P71" s="30"/>
       <c r="Q71" s="30"/>
       <c r="R71" s="30"/>
       <c r="S71" s="30"/>
       <c r="T71" s="30"/>
       <c r="U71" s="30"/>
       <c r="V71" s="30"/>
       <c r="W71" s="30"/>
       <c r="X71" s="30"/>
       <c r="Y71" s="30"/>
       <c r="Z71" s="30"/>
       <c r="AA71" s="30"/>
       <c r="AB71" s="30"/>
       <c r="AC71" s="194"/>
       <c r="AD71" s="194"/>
       <c r="AE71" s="194"/>
       <c r="AF71" s="194"/>
       <c r="AG71" s="194"/>
       <c r="AH71" s="194"/>
       <c r="AI71" s="194"/>
     </row>
     <row r="72" spans="1:82" x14ac:dyDescent="0.15">
       <c r="A72" s="110"/>
       <c r="B72" s="110"/>
       <c r="C72" s="110"/>
       <c r="D72" s="110"/>
       <c r="E72" s="110"/>
       <c r="F72" s="110"/>
-      <c r="G72" s="255"/>
-[...7 lines deleted...]
-      <c r="O72" s="255"/>
+      <c r="G72" s="258"/>
+      <c r="H72" s="258"/>
+      <c r="I72" s="258"/>
+      <c r="J72" s="258"/>
+      <c r="K72" s="258"/>
+      <c r="L72" s="258"/>
+      <c r="M72" s="258"/>
+      <c r="N72" s="258"/>
+      <c r="O72" s="258"/>
       <c r="P72" s="30"/>
       <c r="Q72" s="30"/>
       <c r="R72" s="30"/>
       <c r="S72" s="30"/>
       <c r="T72" s="30"/>
       <c r="U72" s="30"/>
       <c r="V72" s="30"/>
       <c r="W72" s="30"/>
       <c r="X72" s="30"/>
       <c r="Y72" s="30"/>
       <c r="Z72" s="30"/>
       <c r="AA72" s="30"/>
       <c r="AB72" s="30"/>
       <c r="AC72" s="194"/>
       <c r="AD72" s="194"/>
       <c r="AE72" s="194"/>
       <c r="AF72" s="194"/>
       <c r="AG72" s="194"/>
       <c r="AH72" s="194"/>
       <c r="AI72" s="194"/>
     </row>
   </sheetData>
   <mergeCells count="106">
     <mergeCell ref="M56:P56"/>
     <mergeCell ref="A49:AI49"/>
@@ -29018,62 +28801,62 @@
       </controls>
     </mc:Choice>
   </mc:AlternateContent>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D2DAEA46-2526-40B4-B0D3-81BD65E4D3B9}">
   <dimension ref="A1:AM730"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="E1" sqref="E1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.5" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="1" width="21.875" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="41.75" customWidth="1"/>
     <col min="3" max="3" width="33.25" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="44.25" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="56.625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:39" s="8" customFormat="1" ht="18.75" x14ac:dyDescent="0.2">
-      <c r="A1" s="348" t="s">
+      <c r="A1" s="352" t="s">
         <v>1032</v>
       </c>
-      <c r="B1" s="349"/>
-      <c r="C1" s="350" t="s">
+      <c r="B1" s="353"/>
+      <c r="C1" s="354" t="s">
         <v>1830</v>
       </c>
-      <c r="D1" s="350"/>
-      <c r="E1" s="351" t="s">
+      <c r="D1" s="354"/>
+      <c r="E1" s="355" t="s">
         <v>2763</v>
       </c>
-      <c r="F1" s="351"/>
+      <c r="F1" s="355"/>
       <c r="G1" s="7"/>
       <c r="H1" s="7"/>
       <c r="I1" s="7"/>
       <c r="J1" s="7"/>
       <c r="K1" s="7"/>
       <c r="L1" s="7"/>
       <c r="M1" s="7"/>
       <c r="N1" s="7"/>
       <c r="O1" s="7"/>
       <c r="P1" s="7"/>
       <c r="Q1" s="7"/>
       <c r="R1" s="7"/>
       <c r="S1" s="7"/>
       <c r="T1" s="7"/>
       <c r="U1" s="7"/>
       <c r="V1" s="7"/>
       <c r="W1" s="7"/>
       <c r="X1" s="7"/>
       <c r="Y1" s="7"/>
       <c r="Z1" s="7"/>
       <c r="AA1" s="7"/>
       <c r="AB1" s="7"/>
       <c r="AC1" s="7"/>
       <c r="AD1" s="7"/>
       <c r="AE1" s="7"/>