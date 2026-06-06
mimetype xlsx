--- v1 (2026-02-15)
+++ v2 (2026-06-06)
@@ -15,62 +15,67 @@
   <Override PartName="/xl/ctrlProps/ctrlProp1.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp2.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp3.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp4.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp5.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp6.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp7.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp8.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp9.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp10.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp11.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp12.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="27932"/>
   <workbookPr filterPrivacy="1"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{8DE0A290-E9BD-4A75-A047-0E2E47BB9852}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{5E878302-1577-4CF8-8188-58CA6C8521AD}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="6315" yWindow="720" windowWidth="24960" windowHeight="14760" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="2370" yWindow="975" windowWidth="24765" windowHeight="13725" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="(1)New-Transfer-e-Rad new reg." sheetId="1" r:id="rId1"/>
     <sheet name="Field" sheetId="2" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'(1)New-Transfer-e-Rad new reg.'!$A$1:$AM$69</definedName>
   </definedNames>
   <calcPr calcId="114210"/>
+  <extLst>
+    <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
+      <xlwcv:version setVersion="1"/>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3745" uniqueCount="2561">
   <si>
     <t>＜以下、情報は削除しないでください＞</t>
   </si>
   <si>
     <t>Family Name</t>
   </si>
   <si>
     <t>Given Name</t>
   </si>
   <si>
     <t>Middle Name</t>
   </si>
   <si>
     <t>None</t>
   </si>
   <si>
     <t>Already acquired</t>
   </si>
   <si>
     <t>Office</t>
@@ -19342,54 +19347,50 @@
         <family val="2"/>
       </rPr>
       <t>515-6555)</t>
     </r>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>学　士(Bachelor's)</t>
     <rPh sb="0" eb="1">
       <t>ガク</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>シ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>TEL 072-665-2570(Ext. 513-2998)</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>e-Rad: Usami, Kose</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
-    <t>e-Rad: Tanimoto, Kataoka</t>
-[...2 lines deleted...]
-  <si>
     <r>
       <t>Please select the applicable box for A</t>
     </r>
     <r>
       <rPr>
         <sz val="7"/>
         <color indexed="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">Y2026 </t>
     </r>
     <r>
       <rPr>
         <sz val="7"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>Kakenhi (Public call period: After April 2025) for which you were the Principal Investigator.  Also, select the research category for which the application was made (al</t>
     </r>
     <r>
       <rPr>
         <sz val="7"/>
         <color indexed="36"/>
         <rFont val="Arial"/>
@@ -19470,50 +19471,54 @@
         <color indexed="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>) menu and enter the theme number.</t>
     </r>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>r-kaken@st.ritsumei.ac.jp</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>db-krsc@st.ritsumei.ac.jp</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>b-kaken@st.ritsumei.ac.jp</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t xml:space="preserve">April </t>
   </si>
   <si>
     <t>e-Rad: Imai, Osaki</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>e-Rad: Hishida, Kataoka</t>
     <phoneticPr fontId="2"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="176" formatCode="0000000"/>
     <numFmt numFmtId="177" formatCode="0_ "/>
   </numFmts>
   <fonts count="59" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
@@ -22914,197 +22919,50 @@
         <a:xfrm>
           <a:off x="1978269" y="7546730"/>
           <a:ext cx="155331" cy="238125"/>
         </a:xfrm>
         <a:prstGeom prst="rightArrow">
           <a:avLst>
             <a:gd name="adj1" fmla="val 36000"/>
             <a:gd name="adj2" fmla="val 46400"/>
           </a:avLst>
         </a:prstGeom>
         <a:solidFill>
           <a:srgbClr val="99CC00"/>
         </a:solidFill>
         <a:ln w="6350">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
-  <xdr:twoCellAnchor>
-[...145 lines deleted...]
-  </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
@@ -23399,52 +23257,52 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp6.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp11.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:db-krsc@st.ritsumei.ac.jp" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp5.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp10.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:r-kaken@st.ritsumei.ac.jp" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp9.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:o-apply@st.ritsumei.ac.jp" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp4.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp8.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp3.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp12.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:b-kaken@st.ritsumei.ac.jp" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp7.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <tabColor indexed="47"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:DV72"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" view="pageBreakPreview" zoomScale="115" zoomScaleNormal="115" zoomScaleSheetLayoutView="115" workbookViewId="0">
-      <selection activeCell="AU68" sqref="AU68"/>
+    <sheetView showGridLines="0" tabSelected="1" view="pageBreakPreview" topLeftCell="A50" zoomScale="115" zoomScaleNormal="115" zoomScaleSheetLayoutView="115" workbookViewId="0">
+      <selection activeCell="O62" sqref="O62"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="2.5" defaultRowHeight="12.75" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="1" width="2.5" style="2" customWidth="1"/>
     <col min="2" max="2" width="4.25" style="2" customWidth="1"/>
     <col min="3" max="3" width="1.625" style="2" customWidth="1"/>
     <col min="4" max="5" width="2.5" style="2" customWidth="1"/>
     <col min="6" max="6" width="3.125" style="2" customWidth="1"/>
     <col min="7" max="9" width="2.5" style="2" customWidth="1"/>
     <col min="10" max="10" width="2.875" style="2" customWidth="1"/>
     <col min="11" max="11" width="1.25" style="2" customWidth="1"/>
     <col min="12" max="12" width="3.125" style="2" customWidth="1"/>
     <col min="13" max="14" width="2.5" style="2" customWidth="1"/>
     <col min="15" max="15" width="3.375" style="2" customWidth="1"/>
     <col min="16" max="27" width="2.5" style="2" customWidth="1"/>
     <col min="28" max="28" width="3.625" style="2" customWidth="1"/>
     <col min="29" max="29" width="2.875" style="2" customWidth="1"/>
     <col min="30" max="38" width="2.5" style="2" customWidth="1"/>
     <col min="39" max="39" width="1.625" style="1" customWidth="1"/>
     <col min="40" max="41" width="2.5" style="2" customWidth="1"/>
     <col min="42" max="52" width="2.5" style="166" customWidth="1"/>
     <col min="53" max="53" width="29.875" style="166" customWidth="1"/>
     <col min="54" max="69" width="2.5" style="166" customWidth="1"/>
     <col min="70" max="70" width="13.875" style="166" customWidth="1"/>
@@ -24756,51 +24614,51 @@
       <c r="G19" s="222"/>
       <c r="H19" s="222"/>
       <c r="I19" s="222"/>
       <c r="J19" s="222"/>
       <c r="K19" s="222"/>
       <c r="L19" s="222"/>
       <c r="M19" s="222"/>
       <c r="N19" s="222"/>
       <c r="O19" s="222"/>
       <c r="P19" s="223"/>
       <c r="Q19" s="221"/>
       <c r="R19" s="222"/>
       <c r="S19" s="222"/>
       <c r="T19" s="222"/>
       <c r="U19" s="222"/>
       <c r="V19" s="222"/>
       <c r="W19" s="222"/>
       <c r="X19" s="222"/>
       <c r="Y19" s="223"/>
       <c r="Z19" s="232"/>
       <c r="AA19" s="233"/>
       <c r="AB19" s="197" t="s">
         <v>71</v>
       </c>
       <c r="AC19" s="236" t="s">
-        <v>2559</v>
+        <v>2558</v>
       </c>
       <c r="AD19" s="236"/>
       <c r="AE19" s="236"/>
       <c r="AF19" s="236"/>
       <c r="AG19" s="194" t="s">
         <v>71</v>
       </c>
       <c r="AH19" s="234" t="s">
         <v>73</v>
       </c>
       <c r="AI19" s="234"/>
       <c r="AJ19" s="235"/>
       <c r="AK19" s="99"/>
       <c r="AM19" s="2"/>
       <c r="AP19" s="179" t="s">
         <v>95</v>
       </c>
       <c r="AQ19" s="170"/>
       <c r="AR19" s="170"/>
       <c r="AS19" s="170"/>
       <c r="AT19" s="170"/>
       <c r="AU19" s="170"/>
       <c r="AV19" s="170"/>
       <c r="AW19" s="170"/>
       <c r="AX19" s="170"/>
@@ -26077,51 +25935,51 @@
       <c r="DB42" s="55"/>
       <c r="DC42" s="55"/>
       <c r="DD42" s="55"/>
       <c r="DE42" s="55"/>
       <c r="DF42" s="55"/>
       <c r="DG42" s="55"/>
       <c r="DH42" s="55"/>
       <c r="DI42" s="55"/>
       <c r="DJ42" s="55"/>
       <c r="DK42" s="55"/>
       <c r="DL42" s="55"/>
       <c r="DM42" s="55"/>
       <c r="DN42" s="55"/>
       <c r="DO42" s="55"/>
       <c r="DP42" s="55"/>
       <c r="DQ42" s="55"/>
       <c r="DR42" s="55"/>
       <c r="DS42" s="55"/>
       <c r="DT42" s="55"/>
       <c r="DU42" s="55"/>
       <c r="DV42" s="55"/>
     </row>
     <row r="43" spans="1:126" s="55" customFormat="1" ht="27.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A43" s="56"/>
       <c r="B43" s="242" t="s">
-        <v>2554</v>
+        <v>2553</v>
       </c>
       <c r="C43" s="242"/>
       <c r="D43" s="242"/>
       <c r="E43" s="242"/>
       <c r="F43" s="242"/>
       <c r="G43" s="242"/>
       <c r="H43" s="242"/>
       <c r="I43" s="242"/>
       <c r="J43" s="242"/>
       <c r="K43" s="242"/>
       <c r="L43" s="242"/>
       <c r="M43" s="242"/>
       <c r="N43" s="242"/>
       <c r="O43" s="242"/>
       <c r="P43" s="242"/>
       <c r="Q43" s="242"/>
       <c r="R43" s="242"/>
       <c r="S43" s="242"/>
       <c r="T43" s="242"/>
       <c r="U43" s="242"/>
       <c r="V43" s="242"/>
       <c r="W43" s="242"/>
       <c r="X43" s="242"/>
       <c r="Y43" s="242"/>
       <c r="Z43" s="242"/>
@@ -26740,51 +26598,51 @@
       <c r="BN49" s="172"/>
       <c r="BO49" s="172"/>
       <c r="BP49" s="172"/>
       <c r="BQ49" s="172"/>
       <c r="BR49" s="172"/>
       <c r="BS49" s="172"/>
       <c r="BT49" s="172"/>
       <c r="BU49" s="172"/>
       <c r="BV49" s="172"/>
       <c r="BW49" s="172"/>
       <c r="BX49" s="172"/>
       <c r="BY49" s="172"/>
       <c r="BZ49" s="172"/>
       <c r="CA49" s="172"/>
       <c r="CB49" s="172"/>
       <c r="CC49" s="172"/>
       <c r="CD49" s="172"/>
       <c r="CE49" s="172"/>
       <c r="CF49" s="172"/>
       <c r="CG49" s="172"/>
       <c r="CH49" s="173"/>
     </row>
     <row r="50" spans="1:126" s="52" customFormat="1" ht="35.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A50" s="53"/>
       <c r="B50" s="246" t="s">
-        <v>2555</v>
+        <v>2554</v>
       </c>
       <c r="C50" s="246"/>
       <c r="D50" s="246"/>
       <c r="E50" s="246"/>
       <c r="F50" s="246"/>
       <c r="G50" s="246"/>
       <c r="H50" s="246"/>
       <c r="I50" s="246"/>
       <c r="J50" s="246"/>
       <c r="K50" s="246"/>
       <c r="L50" s="246"/>
       <c r="M50" s="246"/>
       <c r="N50" s="246"/>
       <c r="O50" s="246"/>
       <c r="P50" s="246"/>
       <c r="Q50" s="246"/>
       <c r="R50" s="246"/>
       <c r="S50" s="246"/>
       <c r="T50" s="246"/>
       <c r="U50" s="246"/>
       <c r="V50" s="246"/>
       <c r="W50" s="246"/>
       <c r="X50" s="246"/>
       <c r="Y50" s="246"/>
       <c r="Z50" s="246"/>
@@ -27572,122 +27430,122 @@
       <c r="AF60" s="6"/>
       <c r="AG60" s="6"/>
       <c r="AH60" s="6"/>
       <c r="AI60" s="6"/>
       <c r="AJ60" s="6"/>
       <c r="AK60" s="6"/>
       <c r="AL60" s="12"/>
       <c r="AN60" s="1"/>
       <c r="AO60" s="1"/>
       <c r="BY60" s="167"/>
       <c r="BZ60" s="167"/>
       <c r="CA60" s="167"/>
       <c r="CB60" s="167"/>
       <c r="CC60" s="167"/>
       <c r="CD60" s="167"/>
       <c r="CE60" s="167"/>
       <c r="CF60" s="167"/>
       <c r="CG60" s="167"/>
     </row>
     <row r="61" spans="1:126" ht="13.5" x14ac:dyDescent="0.15">
       <c r="A61" s="273"/>
       <c r="B61" s="274"/>
       <c r="C61" s="274"/>
       <c r="D61" s="275"/>
       <c r="E61" s="211" t="s">
-        <v>2557</v>
+        <v>2556</v>
       </c>
       <c r="F61" s="84"/>
       <c r="G61" s="85"/>
       <c r="H61" s="86"/>
       <c r="I61" s="86"/>
       <c r="J61" s="86"/>
       <c r="K61" s="86"/>
       <c r="L61" s="86"/>
       <c r="M61" s="86"/>
       <c r="N61" s="86"/>
       <c r="O61" s="212" t="s">
-        <v>2558</v>
+        <v>2557</v>
       </c>
       <c r="P61" s="86"/>
       <c r="Q61" s="86"/>
       <c r="R61" s="86"/>
       <c r="S61" s="206"/>
       <c r="T61" s="206"/>
       <c r="U61" s="206"/>
       <c r="V61" s="206"/>
       <c r="W61" s="85"/>
       <c r="X61" s="84"/>
       <c r="Y61" s="85"/>
       <c r="Z61" s="86"/>
       <c r="AA61" s="207"/>
       <c r="AB61" s="213" t="s">
         <v>2545</v>
       </c>
       <c r="AC61" s="123"/>
       <c r="AD61" s="121"/>
       <c r="AE61" s="123"/>
       <c r="AF61" s="121"/>
       <c r="AG61" s="121"/>
       <c r="AH61" s="121"/>
       <c r="AI61" s="121"/>
       <c r="AJ61" s="121"/>
       <c r="AK61" s="121"/>
       <c r="AL61" s="15"/>
       <c r="AN61" s="1"/>
       <c r="AO61" s="1"/>
       <c r="BY61" s="167"/>
       <c r="BZ61" s="167"/>
       <c r="CA61" s="167"/>
       <c r="CB61" s="167"/>
       <c r="CC61" s="167"/>
       <c r="CD61" s="167"/>
       <c r="CE61" s="167"/>
       <c r="CF61" s="167"/>
       <c r="CG61" s="167"/>
     </row>
     <row r="62" spans="1:126" x14ac:dyDescent="0.15">
       <c r="A62" s="270" t="s">
         <v>16</v>
       </c>
       <c r="B62" s="271"/>
       <c r="C62" s="271"/>
       <c r="D62" s="272"/>
       <c r="E62" s="22" t="s">
-        <v>2560</v>
+        <v>2559</v>
       </c>
       <c r="F62" s="87"/>
       <c r="G62" s="87"/>
       <c r="H62" s="87"/>
       <c r="I62" s="87"/>
       <c r="J62" s="7"/>
       <c r="K62" s="7"/>
       <c r="L62" s="7"/>
       <c r="M62" s="7"/>
       <c r="N62" s="7"/>
       <c r="O62" s="22" t="s">
-        <v>2553</v>
+        <v>2560</v>
       </c>
       <c r="P62" s="7"/>
       <c r="Q62" s="7"/>
       <c r="R62" s="7"/>
       <c r="S62" s="205"/>
       <c r="T62" s="205"/>
       <c r="U62" s="205"/>
       <c r="V62" s="205"/>
       <c r="W62" s="87"/>
       <c r="X62" s="87"/>
       <c r="Y62" s="87"/>
       <c r="Z62" s="87"/>
       <c r="AA62" s="208"/>
       <c r="AB62" s="7" t="s">
         <v>2552</v>
       </c>
       <c r="AC62" s="9"/>
       <c r="AD62" s="7"/>
       <c r="AE62" s="7"/>
       <c r="AF62" s="7"/>
       <c r="AG62" s="7"/>
       <c r="AH62" s="7"/>
       <c r="AI62" s="7"/>
       <c r="AJ62" s="7"/>
       <c r="AK62" s="7"/>
@@ -27820,51 +27678,51 @@
     <row r="65" spans="1:41" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A65" s="273"/>
       <c r="B65" s="274"/>
       <c r="C65" s="274"/>
       <c r="D65" s="275"/>
       <c r="E65" s="214" t="s">
         <v>2549</v>
       </c>
       <c r="F65" s="215"/>
       <c r="G65" s="215"/>
       <c r="H65" s="215"/>
       <c r="I65" s="215"/>
       <c r="J65" s="215"/>
       <c r="K65" s="215"/>
       <c r="L65" s="215"/>
       <c r="M65" s="215"/>
       <c r="N65" s="215"/>
       <c r="O65" s="215"/>
       <c r="P65" s="215"/>
       <c r="Q65" s="215"/>
       <c r="R65" s="215"/>
       <c r="S65" s="215"/>
       <c r="T65" s="215"/>
       <c r="U65" s="215"/>
       <c r="V65" s="216" t="s">
-        <v>2556</v>
+        <v>2555</v>
       </c>
       <c r="W65" s="216"/>
       <c r="X65" s="216"/>
       <c r="Y65" s="216"/>
       <c r="Z65" s="216"/>
       <c r="AA65" s="216"/>
       <c r="AB65" s="216"/>
       <c r="AC65" s="216"/>
       <c r="AD65" s="216"/>
       <c r="AE65" s="216"/>
       <c r="AF65" s="216"/>
       <c r="AG65" s="216"/>
       <c r="AH65" s="216"/>
       <c r="AI65" s="216"/>
       <c r="AJ65" s="216"/>
       <c r="AK65" s="216"/>
       <c r="AL65" s="217"/>
       <c r="AM65" s="107"/>
       <c r="AN65" s="1"/>
       <c r="AO65" s="1"/>
     </row>
     <row r="66" spans="1:41" ht="3.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A66" s="14"/>
       <c r="B66" s="14"/>
       <c r="C66" s="14"/>