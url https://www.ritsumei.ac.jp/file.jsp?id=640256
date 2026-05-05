--- v3 (2026-03-18)
+++ v4 (2026-05-05)
@@ -6,76 +6,79 @@
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp1.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp2.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp3.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp4.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="27932"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="166925"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{90C6D93B-CE61-406C-9D75-5203460D772B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{B00CE583-BFAE-45A2-BA28-AD3629FE6C32}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="2070" yWindow="1095" windowWidth="29100" windowHeight="14745" xr2:uid="{D5262B9A-C1F8-408D-AE4B-702A79568B5E}"/>
+    <workbookView xWindow="2370" yWindow="975" windowWidth="24765" windowHeight="13725" xr2:uid="{D5262B9A-C1F8-408D-AE4B-702A79568B5E}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Sheet1!$A$1:$AL$62</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
+    <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
+      <xlwcv:version setVersion="1"/>
+    </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="88" uniqueCount="86">
   <si>
     <t>e-Radに関する退職・転出手続依頼書</t>
     <rPh sb="6" eb="7">
       <t>カン</t>
     </rPh>
     <rPh sb="9" eb="11">
       <t>タイショク</t>
     </rPh>
     <rPh sb="12" eb="14">
       <t>テンシュツ</t>
     </rPh>
     <rPh sb="14" eb="16">
       <t>テツヅ</t>
     </rPh>
     <rPh sb="16" eb="19">
       <t>イライショ</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
@@ -768,54 +771,50 @@
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>e-Rad担当：今井・尾崎</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>e-Rad担当：宇佐美・古瀬</t>
     <rPh sb="5" eb="7">
       <t>タントウ</t>
     </rPh>
     <rPh sb="8" eb="11">
       <t>ウサミ</t>
     </rPh>
     <rPh sb="12" eb="14">
       <t>コセ</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>TEL 072-665-2570　(内線 513-2998)</t>
     <rPh sb="18" eb="20">
       <t>ナイセン</t>
     </rPh>
     <phoneticPr fontId="4"/>
-  </si>
-[...2 lines deleted...]
-    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>【対象の方】　本大学を所属機関としてe-Rad登録を行っている方で、
 ●2025年度に本大学を退職し、他機関に所属しない方
 ●2026年度より本務機関が本大学から他機関に変更になる方
 　 ※非常勤の講師等で、2026年度に本大学で任用されるが、本務機関を他機関に変更する場合、
 　　　「e-Radに関する退職・転出手続依頼書」の提出が必要です。
 ◆転出後は異動先機関にて、e-Radの登録手続きを別途行ってください。
 　 転出後もご利用中のログイン情報（ログインID、パスワード）は変更になりません。</t>
     <rPh sb="1" eb="3">
       <t>タイショウ</t>
     </rPh>
     <rPh sb="4" eb="5">
       <t>カタ</t>
     </rPh>
     <rPh sb="51" eb="52">
       <t>タ</t>
     </rPh>
     <rPh sb="52" eb="54">
       <t>キカン</t>
     </rPh>
     <rPh sb="55" eb="57">
       <t>ショゾク</t>
     </rPh>
     <rPh sb="90" eb="91">
@@ -1050,54 +1049,58 @@
     </rPh>
     <rPh sb="18" eb="19">
       <t>メイ</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>⑧2026年4月以降の本大学での職位</t>
     <rPh sb="16" eb="18">
       <t>ショクイ</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>科研費担当：研究費経理事務センター   TEL 077-561-5025（内線 515-6002、515-6028、515-6555）</t>
     <rPh sb="6" eb="9">
       <t>ケンキュウヒ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>r-kaken@st.ritsumei.ac.jp</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
-    <t>大阪いばらきキャンパス　：　OICリサーチオフィス　松本　   E-mail:o-yoyaku@st.ritsumei.ac.jp        TEL:072-665-2570</t>
+    <t>大阪いばらきキャンパス　：　OICリサーチオフィス　山成　   E-mail:o-yoyaku@st.ritsumei.ac.jp        TEL:072-665-2570</t>
     <rPh sb="26" eb="28">
-      <t>マツモト</t>
-    </rPh>
+      <t>ヤマナリ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>e-Rad担当：菱田・片岡</t>
     <phoneticPr fontId="3"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="176" formatCode="0000000"/>
   </numFmts>
   <fonts count="44">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="9"/>
       <color rgb="FF000000"/>
       <name val="MS UI Gothic"/>
       <family val="3"/>
       <charset val="128"/>
@@ -3446,270 +3449,50 @@
               <a:srgbClr val="FF0000"/>
             </a:solidFill>
             <a:latin typeface="ＭＳ Ｐゴシック"/>
             <a:ea typeface="ＭＳ Ｐゴシック"/>
           </a:endParaRPr>
         </a:p>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="800" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="FF0000"/>
               </a:solidFill>
               <a:latin typeface="ＭＳ Ｐゴシック"/>
               <a:ea typeface="ＭＳ Ｐゴシック"/>
             </a:rPr>
             <a:t>  （基金種目の継続課題を除く）が必要になります。</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
-  <xdr:twoCellAnchor>
-[...218 lines deleted...]
-  </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 テーマ">
   <a:themeElements>
     <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
@@ -3975,52 +3758,52 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:b-kaken@st.ritsumei.ac.jp" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:db-krsc@st.ritsumei.ac.jp" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:r-kaken@st.ritsumei.ac.jp" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp4.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:o-apply@st.ritsumei.ac.jp" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp2.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A6575B41-BA6F-4285-A951-1385D927AC9E}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:BY62"/>
   <sheetViews>
-    <sheetView tabSelected="1" view="pageBreakPreview" topLeftCell="A11" zoomScale="130" zoomScaleNormal="100" zoomScaleSheetLayoutView="130" workbookViewId="0">
-      <selection activeCell="C31" sqref="C31:AK31"/>
+    <sheetView tabSelected="1" view="pageBreakPreview" topLeftCell="A41" zoomScale="130" zoomScaleNormal="100" zoomScaleSheetLayoutView="130" workbookViewId="0">
+      <selection activeCell="U55" sqref="U55"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="2.5" defaultRowHeight="13.5"/>
   <cols>
     <col min="1" max="1" width="1.25" style="1" customWidth="1"/>
     <col min="2" max="2" width="1.625" style="2" customWidth="1"/>
     <col min="3" max="3" width="3.125" style="2" customWidth="1"/>
     <col min="4" max="12" width="2.5" style="2"/>
     <col min="13" max="13" width="1.75" style="2" customWidth="1"/>
     <col min="14" max="14" width="6" style="2" customWidth="1"/>
     <col min="15" max="15" width="3.125" style="2" customWidth="1"/>
     <col min="16" max="16" width="2.5" style="2"/>
     <col min="17" max="17" width="2.25" style="2" customWidth="1"/>
     <col min="18" max="26" width="2.5" style="2"/>
     <col min="27" max="27" width="2.875" style="2" customWidth="1"/>
     <col min="28" max="29" width="2.5" style="2"/>
     <col min="30" max="36" width="3" style="2" customWidth="1"/>
     <col min="37" max="37" width="3" style="1" customWidth="1"/>
     <col min="38" max="39" width="2.5" style="1"/>
     <col min="40" max="16384" width="2.5" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:39" ht="12.75" customHeight="1">
       <c r="B1" s="165" t="s">
         <v>0</v>
@@ -4085,51 +3868,51 @@
       <c r="S2" s="165"/>
       <c r="T2" s="165"/>
       <c r="U2" s="165"/>
       <c r="V2" s="165"/>
       <c r="W2" s="165"/>
       <c r="X2" s="165"/>
       <c r="Y2" s="165"/>
       <c r="Z2" s="165"/>
       <c r="AA2" s="165"/>
       <c r="AB2" s="165"/>
       <c r="AC2" s="165"/>
       <c r="AD2" s="165"/>
       <c r="AE2" s="165"/>
       <c r="AF2" s="165"/>
       <c r="AG2" s="165"/>
       <c r="AH2" s="165"/>
       <c r="AI2" s="165"/>
       <c r="AJ2" s="165"/>
       <c r="AK2" s="165"/>
       <c r="AL2" s="3"/>
       <c r="AM2" s="3"/>
     </row>
     <row r="3" spans="1:39" ht="81" customHeight="1">
       <c r="A3" s="5"/>
       <c r="B3" s="166" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="C3" s="166"/>
       <c r="D3" s="166"/>
       <c r="E3" s="166"/>
       <c r="F3" s="166"/>
       <c r="G3" s="166"/>
       <c r="H3" s="166"/>
       <c r="I3" s="166"/>
       <c r="J3" s="166"/>
       <c r="K3" s="166"/>
       <c r="L3" s="166"/>
       <c r="M3" s="166"/>
       <c r="N3" s="166"/>
       <c r="O3" s="166"/>
       <c r="P3" s="166"/>
       <c r="Q3" s="166"/>
       <c r="R3" s="166"/>
       <c r="S3" s="166"/>
       <c r="T3" s="166"/>
       <c r="U3" s="166"/>
       <c r="V3" s="166"/>
       <c r="W3" s="166"/>
       <c r="X3" s="166"/>
       <c r="Y3" s="166"/>
       <c r="Z3" s="166"/>
@@ -4209,51 +3992,51 @@
       <c r="R5" s="168"/>
       <c r="S5" s="168"/>
       <c r="T5" s="168"/>
       <c r="U5" s="168"/>
       <c r="V5" s="168"/>
       <c r="W5" s="168"/>
       <c r="X5" s="168"/>
       <c r="Y5" s="168"/>
       <c r="Z5" s="168"/>
       <c r="AA5" s="168"/>
       <c r="AB5" s="168"/>
       <c r="AC5" s="168"/>
       <c r="AD5" s="168"/>
       <c r="AE5" s="168"/>
       <c r="AF5" s="168"/>
       <c r="AG5" s="168"/>
       <c r="AH5" s="168"/>
       <c r="AI5" s="168"/>
       <c r="AJ5" s="168"/>
       <c r="AK5" s="168"/>
     </row>
     <row r="6" spans="1:39" ht="27" customHeight="1">
       <c r="A6" s="7"/>
       <c r="B6" s="8"/>
       <c r="C6" s="169" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="D6" s="169"/>
       <c r="E6" s="169"/>
       <c r="F6" s="169"/>
       <c r="G6" s="169"/>
       <c r="H6" s="169"/>
       <c r="I6" s="169"/>
       <c r="J6" s="169"/>
       <c r="K6" s="169"/>
       <c r="L6" s="169"/>
       <c r="M6" s="169"/>
       <c r="N6" s="169"/>
       <c r="O6" s="169"/>
       <c r="P6" s="169"/>
       <c r="Q6" s="169"/>
       <c r="R6" s="169"/>
       <c r="S6" s="169"/>
       <c r="T6" s="169"/>
       <c r="U6" s="169"/>
       <c r="V6" s="169"/>
       <c r="W6" s="169"/>
       <c r="X6" s="169"/>
       <c r="Y6" s="169"/>
       <c r="Z6" s="169"/>
       <c r="AA6" s="169"/>
@@ -4726,66 +4509,66 @@
       <c r="U17" s="160"/>
       <c r="V17" s="160"/>
       <c r="W17" s="160"/>
       <c r="X17" s="160"/>
       <c r="Y17" s="161"/>
       <c r="Z17" s="177" t="s">
         <v>23</v>
       </c>
       <c r="AA17" s="178"/>
       <c r="AB17" s="178"/>
       <c r="AC17" s="178"/>
       <c r="AD17" s="178"/>
       <c r="AE17" s="178"/>
       <c r="AF17" s="178"/>
       <c r="AG17" s="178"/>
       <c r="AH17" s="178"/>
       <c r="AI17" s="178"/>
       <c r="AJ17" s="178"/>
       <c r="AK17" s="179"/>
       <c r="AL17" s="2"/>
       <c r="AM17" s="2"/>
     </row>
     <row r="18" spans="2:39" ht="13.5" customHeight="1">
       <c r="B18" s="1"/>
       <c r="C18" s="183" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="D18" s="184"/>
       <c r="E18" s="184"/>
       <c r="F18" s="184"/>
       <c r="G18" s="184"/>
       <c r="H18" s="184"/>
       <c r="I18" s="184"/>
       <c r="J18" s="184"/>
       <c r="K18" s="184"/>
       <c r="L18" s="184"/>
       <c r="M18" s="184"/>
       <c r="N18" s="184"/>
       <c r="O18" s="185"/>
       <c r="P18" s="186" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="Q18" s="187"/>
       <c r="R18" s="187"/>
       <c r="S18" s="187"/>
       <c r="T18" s="187"/>
       <c r="U18" s="187"/>
       <c r="V18" s="187"/>
       <c r="W18" s="187"/>
       <c r="X18" s="187"/>
       <c r="Y18" s="188"/>
       <c r="Z18" s="189" t="s">
         <v>24</v>
       </c>
       <c r="AA18" s="190"/>
       <c r="AB18" s="190"/>
       <c r="AC18" s="190"/>
       <c r="AD18" s="190"/>
       <c r="AE18" s="190"/>
       <c r="AF18" s="190"/>
       <c r="AG18" s="190"/>
       <c r="AH18" s="190"/>
       <c r="AI18" s="190"/>
       <c r="AJ18" s="190"/>
       <c r="AK18" s="191"/>
       <c r="AL18" s="2"/>
@@ -5018,295 +4801,295 @@
       <c r="Q24" s="212"/>
       <c r="R24" s="212"/>
       <c r="S24" s="212"/>
       <c r="T24" s="212"/>
       <c r="U24" s="125"/>
       <c r="V24" s="126"/>
       <c r="W24" s="126"/>
       <c r="X24" s="126"/>
       <c r="Y24" s="126"/>
       <c r="Z24" s="126"/>
       <c r="AA24" s="126"/>
       <c r="AB24" s="126"/>
       <c r="AC24" s="126"/>
       <c r="AD24" s="126"/>
       <c r="AE24" s="126"/>
       <c r="AF24" s="126"/>
       <c r="AG24" s="126"/>
       <c r="AH24" s="126"/>
       <c r="AI24" s="126"/>
       <c r="AJ24" s="126"/>
       <c r="AK24" s="127"/>
     </row>
     <row r="25" spans="2:39" ht="13.5" customHeight="1">
       <c r="B25" s="1"/>
       <c r="C25" s="132" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="D25" s="130"/>
       <c r="E25" s="130"/>
       <c r="F25" s="130"/>
       <c r="G25" s="130"/>
       <c r="H25" s="130"/>
       <c r="I25" s="130"/>
       <c r="J25" s="130"/>
       <c r="K25" s="130"/>
       <c r="L25" s="130"/>
       <c r="M25" s="130"/>
       <c r="N25" s="130"/>
       <c r="O25" s="130"/>
       <c r="P25" s="130"/>
       <c r="Q25" s="130"/>
       <c r="R25" s="130"/>
       <c r="S25" s="130"/>
       <c r="T25" s="130"/>
       <c r="U25" s="130"/>
       <c r="V25" s="130"/>
       <c r="W25" s="130"/>
       <c r="X25" s="130"/>
       <c r="Y25" s="130"/>
       <c r="Z25" s="130"/>
       <c r="AA25" s="130"/>
       <c r="AB25" s="130"/>
       <c r="AC25" s="130"/>
       <c r="AD25" s="130"/>
       <c r="AE25" s="130"/>
       <c r="AF25" s="130"/>
       <c r="AG25" s="130"/>
       <c r="AH25" s="130"/>
       <c r="AI25" s="130"/>
       <c r="AJ25" s="130"/>
       <c r="AK25" s="131"/>
     </row>
     <row r="26" spans="2:39" ht="18" customHeight="1">
       <c r="B26" s="1"/>
       <c r="C26" s="117" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="D26" s="119"/>
       <c r="E26" s="119"/>
       <c r="F26" s="119"/>
       <c r="G26" s="119"/>
       <c r="H26" s="119"/>
       <c r="I26" s="119"/>
       <c r="J26" s="119"/>
       <c r="K26" s="119"/>
       <c r="L26" s="119"/>
       <c r="M26" s="119"/>
       <c r="N26" s="119"/>
       <c r="O26" s="119"/>
       <c r="P26" s="119"/>
       <c r="Q26" s="119"/>
       <c r="R26" s="119"/>
       <c r="S26" s="119"/>
       <c r="T26" s="119"/>
       <c r="U26" s="119"/>
       <c r="V26" s="119"/>
       <c r="W26" s="119"/>
       <c r="X26" s="119"/>
       <c r="Y26" s="119"/>
       <c r="Z26" s="119"/>
       <c r="AA26" s="119"/>
       <c r="AB26" s="119"/>
       <c r="AC26" s="119"/>
       <c r="AD26" s="119"/>
       <c r="AE26" s="119"/>
       <c r="AF26" s="119"/>
       <c r="AG26" s="119"/>
       <c r="AH26" s="119"/>
       <c r="AI26" s="119"/>
       <c r="AJ26" s="119"/>
       <c r="AK26" s="129"/>
     </row>
     <row r="27" spans="2:39" ht="18" customHeight="1">
       <c r="B27" s="1"/>
       <c r="C27" s="128" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="D27" s="119"/>
       <c r="E27" s="119"/>
       <c r="F27" s="119"/>
       <c r="G27" s="119"/>
       <c r="H27" s="119"/>
       <c r="I27" s="119"/>
       <c r="J27" s="119"/>
       <c r="K27" s="119"/>
       <c r="L27" s="119"/>
       <c r="M27" s="119"/>
       <c r="N27" s="119"/>
       <c r="O27" s="119"/>
       <c r="P27" s="119"/>
       <c r="Q27" s="119"/>
       <c r="R27" s="119"/>
       <c r="S27" s="119"/>
       <c r="T27" s="119"/>
       <c r="U27" s="119"/>
       <c r="V27" s="119"/>
       <c r="W27" s="119"/>
       <c r="X27" s="119"/>
       <c r="Y27" s="119"/>
       <c r="Z27" s="119"/>
       <c r="AA27" s="119"/>
       <c r="AB27" s="119"/>
       <c r="AC27" s="119"/>
       <c r="AD27" s="119"/>
       <c r="AE27" s="119"/>
       <c r="AF27" s="119"/>
       <c r="AG27" s="119"/>
       <c r="AH27" s="119"/>
       <c r="AI27" s="119"/>
       <c r="AJ27" s="119"/>
       <c r="AK27" s="129"/>
     </row>
     <row r="28" spans="2:39" ht="18" customHeight="1">
       <c r="B28" s="1"/>
       <c r="C28" s="117" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="D28" s="118"/>
       <c r="E28" s="118"/>
       <c r="F28" s="118"/>
       <c r="G28" s="118"/>
       <c r="H28" s="118"/>
       <c r="I28" s="118"/>
       <c r="J28" s="118"/>
       <c r="K28" s="118"/>
       <c r="L28" s="118"/>
       <c r="M28" s="118"/>
       <c r="N28" s="118"/>
       <c r="O28" s="118"/>
       <c r="P28" s="118"/>
       <c r="Q28" s="118"/>
       <c r="R28" s="118"/>
       <c r="S28" s="119" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="T28" s="120"/>
       <c r="U28" s="120"/>
       <c r="V28" s="120"/>
       <c r="W28" s="120"/>
       <c r="X28" s="120"/>
       <c r="Y28" s="120"/>
       <c r="Z28" s="120"/>
       <c r="AA28" s="120"/>
       <c r="AB28" s="120"/>
       <c r="AC28" s="120"/>
       <c r="AD28" s="120"/>
       <c r="AE28" s="120"/>
       <c r="AF28" s="120"/>
       <c r="AG28" s="120"/>
       <c r="AH28" s="120"/>
       <c r="AI28" s="120"/>
       <c r="AJ28" s="120"/>
       <c r="AK28" s="121"/>
     </row>
     <row r="29" spans="2:39" ht="18" customHeight="1">
       <c r="B29" s="1"/>
       <c r="C29" s="113" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="D29" s="114"/>
       <c r="E29" s="114"/>
       <c r="F29" s="114"/>
       <c r="G29" s="114"/>
       <c r="H29" s="114"/>
       <c r="I29" s="114"/>
       <c r="J29" s="114"/>
       <c r="K29" s="114"/>
       <c r="L29" s="114"/>
       <c r="M29" s="114"/>
       <c r="N29" s="114"/>
       <c r="O29" s="114"/>
       <c r="P29" s="114"/>
       <c r="Q29" s="114"/>
       <c r="R29" s="114"/>
       <c r="S29" s="122" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="T29" s="123"/>
       <c r="U29" s="123"/>
       <c r="V29" s="123"/>
       <c r="W29" s="123"/>
       <c r="X29" s="123"/>
       <c r="Y29" s="123"/>
       <c r="Z29" s="123"/>
       <c r="AA29" s="123"/>
       <c r="AB29" s="123"/>
       <c r="AC29" s="123"/>
       <c r="AD29" s="123"/>
       <c r="AE29" s="123"/>
       <c r="AF29" s="123"/>
       <c r="AG29" s="123"/>
       <c r="AH29" s="123"/>
       <c r="AI29" s="123"/>
       <c r="AJ29" s="123"/>
       <c r="AK29" s="124"/>
     </row>
     <row r="30" spans="2:39" ht="18" customHeight="1">
       <c r="B30" s="1"/>
       <c r="C30" s="117" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="D30" s="213"/>
       <c r="E30" s="213"/>
       <c r="F30" s="213"/>
       <c r="G30" s="213"/>
       <c r="H30" s="213"/>
       <c r="I30" s="213"/>
       <c r="J30" s="213"/>
       <c r="K30" s="213"/>
       <c r="L30" s="213"/>
       <c r="M30" s="213"/>
       <c r="N30" s="213"/>
       <c r="O30" s="213"/>
       <c r="P30" s="213"/>
       <c r="Q30" s="213"/>
       <c r="R30" s="213"/>
       <c r="S30" s="213"/>
       <c r="T30" s="213"/>
       <c r="U30" s="213"/>
       <c r="V30" s="213"/>
       <c r="W30" s="213"/>
       <c r="X30" s="213"/>
       <c r="Y30" s="213"/>
       <c r="Z30" s="213"/>
       <c r="AA30" s="213"/>
       <c r="AB30" s="213"/>
       <c r="AC30" s="213"/>
       <c r="AD30" s="213"/>
       <c r="AE30" s="213"/>
       <c r="AF30" s="213"/>
       <c r="AG30" s="213"/>
       <c r="AH30" s="213"/>
       <c r="AI30" s="213"/>
       <c r="AJ30" s="213"/>
       <c r="AK30" s="214"/>
     </row>
     <row r="31" spans="2:39" ht="18" customHeight="1">
       <c r="B31" s="1"/>
       <c r="C31" s="125" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="D31" s="126"/>
       <c r="E31" s="126"/>
       <c r="F31" s="126"/>
       <c r="G31" s="126"/>
       <c r="H31" s="126"/>
       <c r="I31" s="126"/>
       <c r="J31" s="126"/>
       <c r="K31" s="126"/>
       <c r="L31" s="126"/>
       <c r="M31" s="126"/>
       <c r="N31" s="126"/>
       <c r="O31" s="126"/>
       <c r="P31" s="126"/>
       <c r="Q31" s="126"/>
       <c r="R31" s="126"/>
       <c r="S31" s="126"/>
       <c r="T31" s="126"/>
       <c r="U31" s="126"/>
       <c r="V31" s="126"/>
       <c r="W31" s="126"/>
       <c r="X31" s="126"/>
       <c r="Y31" s="126"/>
       <c r="Z31" s="126"/>
       <c r="AA31" s="126"/>
@@ -5387,51 +5170,51 @@
       <c r="Y33" s="182"/>
       <c r="Z33" s="182"/>
       <c r="AA33" s="182"/>
       <c r="AB33" s="182"/>
       <c r="AC33" s="182"/>
       <c r="AD33" s="182"/>
       <c r="AE33" s="182"/>
       <c r="AF33" s="182"/>
       <c r="AG33" s="182"/>
       <c r="AH33" s="182"/>
       <c r="AI33" s="182"/>
       <c r="AN33" s="2"/>
       <c r="AO33" s="2"/>
       <c r="AP33" s="2"/>
       <c r="AQ33" s="2"/>
       <c r="AR33" s="2"/>
       <c r="AS33" s="2"/>
       <c r="AT33" s="2"/>
       <c r="AU33" s="2"/>
       <c r="AV33" s="2"/>
       <c r="AW33" s="2"/>
     </row>
     <row r="34" spans="2:51" s="35" customFormat="1" ht="27.75" customHeight="1">
       <c r="B34" s="36"/>
       <c r="C34" s="228" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="D34" s="229"/>
       <c r="E34" s="229"/>
       <c r="F34" s="229"/>
       <c r="G34" s="229"/>
       <c r="H34" s="229"/>
       <c r="I34" s="229"/>
       <c r="J34" s="229"/>
       <c r="K34" s="229"/>
       <c r="L34" s="229"/>
       <c r="M34" s="229"/>
       <c r="N34" s="229"/>
       <c r="O34" s="229"/>
       <c r="P34" s="229"/>
       <c r="Q34" s="229"/>
       <c r="R34" s="229"/>
       <c r="S34" s="229"/>
       <c r="T34" s="229"/>
       <c r="U34" s="229"/>
       <c r="V34" s="229"/>
       <c r="W34" s="229"/>
       <c r="X34" s="229"/>
       <c r="Y34" s="229"/>
       <c r="Z34" s="229"/>
       <c r="AA34" s="229"/>
@@ -6565,51 +6348,51 @@
       <c r="BV54" s="75"/>
       <c r="BW54" s="75"/>
       <c r="BX54" s="75"/>
     </row>
     <row r="55" spans="1:77" s="76" customFormat="1" ht="12.75" customHeight="1">
       <c r="A55" s="79"/>
       <c r="B55" s="215" t="s">
         <v>58</v>
       </c>
       <c r="C55" s="216"/>
       <c r="D55" s="217"/>
       <c r="E55" s="100" t="s">
         <v>66</v>
       </c>
       <c r="F55" s="100"/>
       <c r="G55" s="100"/>
       <c r="H55" s="100"/>
       <c r="I55" s="100"/>
       <c r="J55" s="88"/>
       <c r="K55" s="88"/>
       <c r="L55" s="88"/>
       <c r="M55" s="88"/>
       <c r="N55" s="88"/>
       <c r="O55" s="101"/>
       <c r="P55" s="111" t="s">
-        <v>69</v>
+        <v>85</v>
       </c>
       <c r="Q55" s="85"/>
       <c r="R55" s="102"/>
       <c r="S55" s="102"/>
       <c r="T55" s="102"/>
       <c r="U55" s="102"/>
       <c r="V55" s="88"/>
       <c r="W55" s="100"/>
       <c r="X55" s="100"/>
       <c r="Y55" s="100"/>
       <c r="Z55" s="100"/>
       <c r="AA55" s="100"/>
       <c r="AB55" s="103" t="s">
         <v>67</v>
       </c>
       <c r="AC55" s="100"/>
       <c r="AD55" s="100"/>
       <c r="AE55" s="100"/>
       <c r="AF55" s="100"/>
       <c r="AG55" s="100"/>
       <c r="AH55" s="100"/>
       <c r="AI55" s="100"/>
       <c r="AJ55" s="100"/>
       <c r="AK55" s="104"/>
       <c r="AL55" s="79"/>
@@ -6720,51 +6503,51 @@
       <c r="BG56" s="75"/>
       <c r="BH56" s="75"/>
       <c r="BI56" s="75"/>
       <c r="BJ56" s="75"/>
       <c r="BK56" s="75"/>
       <c r="BL56" s="75"/>
       <c r="BM56" s="75"/>
       <c r="BN56" s="75"/>
       <c r="BO56" s="75"/>
       <c r="BP56" s="75"/>
       <c r="BQ56" s="75"/>
       <c r="BR56" s="75"/>
       <c r="BS56" s="75"/>
       <c r="BT56" s="75"/>
       <c r="BU56" s="75"/>
       <c r="BV56" s="75"/>
       <c r="BW56" s="75"/>
       <c r="BX56" s="75"/>
     </row>
     <row r="57" spans="1:77" s="76" customFormat="1" ht="15.75">
       <c r="A57" s="79"/>
       <c r="B57" s="257"/>
       <c r="C57" s="258"/>
       <c r="D57" s="259"/>
       <c r="E57" s="221" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="F57" s="222"/>
       <c r="G57" s="222"/>
       <c r="H57" s="222"/>
       <c r="I57" s="222"/>
       <c r="J57" s="222"/>
       <c r="K57" s="222"/>
       <c r="L57" s="222"/>
       <c r="M57" s="222"/>
       <c r="N57" s="222"/>
       <c r="O57" s="222"/>
       <c r="P57" s="222"/>
       <c r="Q57" s="222"/>
       <c r="R57" s="223"/>
       <c r="S57" s="222"/>
       <c r="T57" s="222"/>
       <c r="U57" s="222"/>
       <c r="V57" s="222"/>
       <c r="W57" s="222"/>
       <c r="X57" s="222"/>
       <c r="Y57" s="222"/>
       <c r="Z57" s="222"/>
       <c r="AA57" s="222"/>
       <c r="AB57" s="222"/>
       <c r="AC57" s="222"/>
@@ -6800,51 +6583,51 @@
       <c r="BG57" s="75"/>
       <c r="BH57" s="75"/>
       <c r="BI57" s="75"/>
       <c r="BJ57" s="75"/>
       <c r="BK57" s="75"/>
       <c r="BL57" s="75"/>
       <c r="BM57" s="75"/>
       <c r="BN57" s="75"/>
       <c r="BO57" s="75"/>
       <c r="BP57" s="75"/>
       <c r="BQ57" s="75"/>
       <c r="BR57" s="75"/>
       <c r="BS57" s="75"/>
       <c r="BT57" s="75"/>
       <c r="BU57" s="75"/>
       <c r="BV57" s="75"/>
       <c r="BW57" s="75"/>
       <c r="BX57" s="75"/>
     </row>
     <row r="58" spans="1:77" s="76" customFormat="1" ht="18.75">
       <c r="A58" s="79"/>
       <c r="B58" s="218"/>
       <c r="C58" s="219"/>
       <c r="D58" s="220"/>
       <c r="E58" s="225" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="F58" s="226"/>
       <c r="G58" s="226"/>
       <c r="H58" s="226"/>
       <c r="I58" s="226"/>
       <c r="J58" s="226"/>
       <c r="K58" s="226"/>
       <c r="L58" s="226"/>
       <c r="M58" s="226"/>
       <c r="N58" s="226"/>
       <c r="O58" s="226"/>
       <c r="P58" s="226"/>
       <c r="Q58" s="226"/>
       <c r="R58" s="226"/>
       <c r="S58" s="226"/>
       <c r="T58" s="226"/>
       <c r="U58" s="226"/>
       <c r="V58" s="226"/>
       <c r="W58" s="226"/>
       <c r="X58" s="226"/>
       <c r="Y58" s="226"/>
       <c r="Z58" s="226"/>
       <c r="AA58" s="226"/>
       <c r="AB58" s="226"/>
       <c r="AC58" s="226"/>
@@ -7197,51 +6980,51 @@
     <mergeCell ref="R8:S8"/>
     <mergeCell ref="T8:AC8"/>
     <mergeCell ref="AD8:AK9"/>
     <mergeCell ref="F9:AC9"/>
     <mergeCell ref="F10:G10"/>
     <mergeCell ref="H10:Q10"/>
     <mergeCell ref="R10:S10"/>
     <mergeCell ref="T10:AC10"/>
     <mergeCell ref="AD10:AK10"/>
     <mergeCell ref="Z13:AK13"/>
     <mergeCell ref="Z14:AK15"/>
     <mergeCell ref="C15:O15"/>
     <mergeCell ref="P15:Y15"/>
     <mergeCell ref="C16:O17"/>
     <mergeCell ref="P16:Y17"/>
   </mergeCells>
   <phoneticPr fontId="3"/>
   <hyperlinks>
     <hyperlink ref="E58" r:id="rId1" xr:uid="{84E0333F-D957-4034-A4E1-B7112C2A61D6}"/>
     <hyperlink ref="E54" r:id="rId2" xr:uid="{242E9340-3D78-4F43-B5DA-89A648E4C7D0}"/>
     <hyperlink ref="P54" r:id="rId3" xr:uid="{F25DCBEB-1FF0-4C11-80BD-6AAAB3EC0CA4}"/>
     <hyperlink ref="AB54" r:id="rId4" xr:uid="{3FA08F43-858E-4403-967E-C64BA9FB86A7}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.51181102362204722" right="0.51181102362204722" top="0.55118110236220474" bottom="0.55118110236220474" header="0.31496062992125984" footer="0.31496062992125984"/>
-  <pageSetup paperSize="9" scale="74" orientation="portrait" cellComments="asDisplayed" r:id="rId5"/>
+  <pageSetup paperSize="9" scale="73" orientation="portrait" cellComments="asDisplayed" r:id="rId5"/>
   <drawing r:id="rId6"/>
   <legacyDrawing r:id="rId7"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x14">
       <controls>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1025" r:id="rId8" name="Check Box 1">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>3</xdr:col>
                     <xdr:colOff>9525</xdr:colOff>
                     <xdr:row>34</xdr:row>
                     <xdr:rowOff>9525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>11</xdr:col>
                     <xdr:colOff>171450</xdr:colOff>
                     <xdr:row>34</xdr:row>
                     <xdr:rowOff>371475</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>