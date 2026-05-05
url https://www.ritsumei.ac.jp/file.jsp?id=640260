--- v3 (2026-03-18)
+++ v4 (2026-05-05)
@@ -6,62 +6,67 @@
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp1.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp2.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp3.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp4.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="27932"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{6B25BCAB-8623-4D99-8A82-7B95F8EBDEC5}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{ED969CB2-D102-492D-9913-2F8FA4416574}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="735" windowWidth="28800" windowHeight="14745" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="2370" yWindow="975" windowWidth="24765" windowHeight="13725" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="②退職・転出" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">②退職・転出!$A$1:$AP$64</definedName>
     <definedName name="Z_99A1FC51_9AC4_4931_A24A_EF3EE08C129D_.wvu.PrintArea" localSheetId="0" hidden="1">②退職・転出!$A$1:$AJ$62</definedName>
   </definedNames>
   <calcPr calcId="114210"/>
+  <extLst>
+    <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
+      <xlwcv:version setVersion="1"/>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="87" uniqueCount="82">
   <si>
     <t>Katakana</t>
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
     <t>E-Mail</t>
   </si>
   <si>
     <t>TEL</t>
   </si>
   <si>
     <t>Office</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>FAX</t>
@@ -499,54 +504,50 @@
         <rFont val="游ゴシック"/>
         <family val="2"/>
         <charset val="128"/>
       </rPr>
       <t>、</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>515-6555)</t>
     </r>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>TEL 072-665-2570(Ext. 513-2998)</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>e-Rad: Usami, Kose</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
-    <t>e-Rad: Tanimoto, Kataoka</t>
-[...2 lines deleted...]
-  <si>
     <r>
       <t>[Applicable to] Individuals registered on e-Rad with Ritsumeikan University as the affiliated institution and</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">
 - Those who leave Ritsumeikan University and will not be employed at other organizations in FY2025
 - Those who will be employed full-time at another organization in FY2026
 </t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="ＭＳ Ｐゴシック"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
       <t>　</t>
     </r>
     <r>
       <rPr>
@@ -846,50 +847,54 @@
     <r>
       <rPr>
         <sz val="8"/>
         <rFont val="Aptos"/>
         <family val="2"/>
       </rPr>
       <t>Matsumoto                                                E-mail</t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <rFont val="游ゴシック"/>
         <family val="2"/>
         <charset val="128"/>
       </rPr>
       <t>：</t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <rFont val="Aptos"/>
         <family val="2"/>
       </rPr>
       <t>o-yoyaku@st.ritsumei.ac.jp                          TEL 072-665-2570</t>
     </r>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>e-Rad: Hishida, Kataoka</t>
     <phoneticPr fontId="3"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="176" formatCode="0000000"/>
   </numFmts>
   <fonts count="42" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <u/>
@@ -1948,289 +1953,289 @@
     </xf>
     <xf numFmtId="0" fontId="27" fillId="2" borderId="4" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="2" borderId="5" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="2" borderId="10" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="2" borderId="13" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
+    <xf numFmtId="0" fontId="27" fillId="2" borderId="12" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="2" borderId="14" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="20" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="22" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="9" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="11" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="9" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="23" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="2" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="9" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="2" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="9" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="3" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="11" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="2" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="5" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="9" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="20" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...10 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="4" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="5" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="27" fillId="2" borderId="12" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...19 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="11" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="10" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="3" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="11" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="24" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="25" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="26" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="3" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="4" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="5" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="3" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="3" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="11" xfId="3" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="3" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="3" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="11" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="11" xfId="3" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...27 lines deleted...]
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="3" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="3" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="10" xfId="3" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="18" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
     </xf>
+    <xf numFmtId="176" fontId="7" fillId="0" borderId="3" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="7" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="7" fillId="0" borderId="11" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="7" fillId="0" borderId="4" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="7" fillId="0" borderId="5" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="7" fillId="0" borderId="10" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="21" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="18" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="18" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="18" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="16" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="17" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="5" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" shrinkToFit="1"/>
+    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="19" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
-    </xf>
-[...148 lines deleted...]
-      <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="12" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="13" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="14" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="2" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="9" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="3" borderId="15" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
@@ -3211,197 +3216,50 @@
           <xdr:txBody>
             <a:bodyPr vertOverflow="clip" wrap="square" lIns="27432" tIns="18288" rIns="0" bIns="18288" anchor="ctr" upright="1"/>
             <a:lstStyle/>
             <a:p>
               <a:pPr algn="l" rtl="0">
                 <a:defRPr sz="1000"/>
               </a:pPr>
               <a:r>
                 <a:rPr lang="ja-JP" altLang="en-US" sz="900" b="0" i="0" u="none" strike="noStrike" baseline="0">
                   <a:solidFill>
                     <a:srgbClr val="000000"/>
                   </a:solidFill>
                   <a:latin typeface="MS UI Gothic"/>
                   <a:ea typeface="MS UI Gothic"/>
                 </a:rPr>
                 <a:t> No continuing themes held</a:t>
               </a:r>
             </a:p>
           </xdr:txBody>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
-  <xdr:twoCellAnchor>
-[...145 lines deleted...]
-  </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
@@ -3657,52 +3515,52 @@
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:db-krsc@st.ritsumei.ac.jp" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:r-kaken@st.ritsumei.ac.jp" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:o-apply@st.ritsumei.ac.jp" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp4.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:b-kaken@st.ritsumei.ac.jp" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp2.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <tabColor indexed="42"/>
   </sheetPr>
   <dimension ref="A1:AY64"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" view="pageBreakPreview" topLeftCell="B21" zoomScale="160" zoomScaleNormal="135" zoomScaleSheetLayoutView="160" workbookViewId="0">
-      <selection activeCell="C33" sqref="C33"/>
+    <sheetView showGridLines="0" tabSelected="1" view="pageBreakPreview" topLeftCell="B45" zoomScale="160" zoomScaleNormal="135" zoomScaleSheetLayoutView="160" workbookViewId="0">
+      <selection activeCell="K49" sqref="K49:R49"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="2.5" defaultRowHeight="14.25" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="1" width="2.5" style="1" customWidth="1"/>
     <col min="2" max="2" width="1.375" style="2" customWidth="1"/>
     <col min="3" max="3" width="3.5" style="2" customWidth="1"/>
     <col min="4" max="14" width="2.5" style="2" customWidth="1"/>
     <col min="15" max="15" width="3.5" style="2" customWidth="1"/>
     <col min="16" max="27" width="2.5" style="2" customWidth="1"/>
     <col min="28" max="28" width="3" style="2" customWidth="1"/>
     <col min="29" max="29" width="2.5" style="2" customWidth="1"/>
     <col min="30" max="36" width="2.875" style="2" customWidth="1"/>
     <col min="37" max="37" width="2.875" style="1" customWidth="1"/>
     <col min="38" max="39" width="2.5" style="1" customWidth="1"/>
     <col min="40" max="16384" width="2.5" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:39" x14ac:dyDescent="0.15">
       <c r="B1" s="2" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="2" spans="1:39" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B2" s="243" t="s">
@@ -3768,51 +3626,51 @@
       <c r="S3" s="243"/>
       <c r="T3" s="243"/>
       <c r="U3" s="243"/>
       <c r="V3" s="243"/>
       <c r="W3" s="243"/>
       <c r="X3" s="243"/>
       <c r="Y3" s="243"/>
       <c r="Z3" s="243"/>
       <c r="AA3" s="243"/>
       <c r="AB3" s="243"/>
       <c r="AC3" s="243"/>
       <c r="AD3" s="243"/>
       <c r="AE3" s="243"/>
       <c r="AF3" s="243"/>
       <c r="AG3" s="243"/>
       <c r="AH3" s="243"/>
       <c r="AI3" s="243"/>
       <c r="AJ3" s="243"/>
       <c r="AK3" s="243"/>
       <c r="AL3" s="3"/>
       <c r="AM3" s="3"/>
     </row>
     <row r="4" spans="1:39" ht="100.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A4" s="5"/>
       <c r="B4" s="244" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="C4" s="244"/>
       <c r="D4" s="244"/>
       <c r="E4" s="244"/>
       <c r="F4" s="244"/>
       <c r="G4" s="244"/>
       <c r="H4" s="244"/>
       <c r="I4" s="244"/>
       <c r="J4" s="244"/>
       <c r="K4" s="244"/>
       <c r="L4" s="244"/>
       <c r="M4" s="244"/>
       <c r="N4" s="244"/>
       <c r="O4" s="244"/>
       <c r="P4" s="244"/>
       <c r="Q4" s="244"/>
       <c r="R4" s="244"/>
       <c r="S4" s="244"/>
       <c r="T4" s="244"/>
       <c r="U4" s="244"/>
       <c r="V4" s="244"/>
       <c r="W4" s="244"/>
       <c r="X4" s="244"/>
       <c r="Y4" s="244"/>
       <c r="Z4" s="244"/>
@@ -3892,1137 +3750,1137 @@
       <c r="R6" s="246"/>
       <c r="S6" s="246"/>
       <c r="T6" s="246"/>
       <c r="U6" s="246"/>
       <c r="V6" s="246"/>
       <c r="W6" s="246"/>
       <c r="X6" s="246"/>
       <c r="Y6" s="246"/>
       <c r="Z6" s="246"/>
       <c r="AA6" s="246"/>
       <c r="AB6" s="246"/>
       <c r="AC6" s="246"/>
       <c r="AD6" s="246"/>
       <c r="AE6" s="246"/>
       <c r="AF6" s="246"/>
       <c r="AG6" s="246"/>
       <c r="AH6" s="246"/>
       <c r="AI6" s="246"/>
       <c r="AJ6" s="246"/>
       <c r="AK6" s="246"/>
     </row>
     <row r="7" spans="1:39" ht="36.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A7" s="7"/>
       <c r="B7" s="8"/>
       <c r="C7" s="247" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="D7" s="248"/>
       <c r="E7" s="248"/>
       <c r="F7" s="248"/>
       <c r="G7" s="248"/>
       <c r="H7" s="248"/>
       <c r="I7" s="248"/>
       <c r="J7" s="248"/>
       <c r="K7" s="248"/>
       <c r="L7" s="248"/>
       <c r="M7" s="248"/>
       <c r="N7" s="248"/>
       <c r="O7" s="248"/>
       <c r="P7" s="248"/>
       <c r="Q7" s="248"/>
       <c r="R7" s="248"/>
       <c r="S7" s="248"/>
       <c r="T7" s="248"/>
       <c r="U7" s="248"/>
       <c r="V7" s="248"/>
       <c r="W7" s="248"/>
       <c r="X7" s="248"/>
       <c r="Y7" s="248"/>
       <c r="Z7" s="248"/>
       <c r="AA7" s="248"/>
       <c r="AB7" s="248"/>
       <c r="AC7" s="248"/>
       <c r="AD7" s="248"/>
       <c r="AE7" s="248"/>
       <c r="AF7" s="248"/>
       <c r="AG7" s="248"/>
       <c r="AH7" s="248"/>
       <c r="AI7" s="248"/>
       <c r="AJ7" s="248"/>
       <c r="AK7" s="248"/>
       <c r="AL7" s="9"/>
       <c r="AM7" s="9"/>
     </row>
     <row r="8" spans="1:39" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B8" s="1"/>
       <c r="C8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="D8" s="11"/>
       <c r="E8" s="11"/>
-      <c r="F8" s="154" t="s">
+      <c r="F8" s="148" t="s">
         <v>52</v>
       </c>
       <c r="G8" s="250"/>
       <c r="H8" s="250"/>
       <c r="I8" s="250"/>
       <c r="J8" s="250"/>
       <c r="K8" s="250"/>
       <c r="L8" s="250"/>
       <c r="M8" s="250"/>
       <c r="N8" s="250"/>
       <c r="O8" s="250"/>
       <c r="P8" s="250"/>
       <c r="Q8" s="250"/>
       <c r="R8" s="250"/>
       <c r="S8" s="250"/>
       <c r="T8" s="250"/>
       <c r="U8" s="250"/>
       <c r="V8" s="250"/>
       <c r="W8" s="250"/>
       <c r="X8" s="250"/>
       <c r="Y8" s="250"/>
       <c r="Z8" s="250"/>
       <c r="AA8" s="250"/>
       <c r="AB8" s="250"/>
       <c r="AC8" s="251"/>
       <c r="AD8" s="252" t="s">
         <v>36</v>
       </c>
       <c r="AE8" s="253"/>
       <c r="AF8" s="253"/>
       <c r="AG8" s="253"/>
       <c r="AH8" s="253"/>
       <c r="AI8" s="253"/>
       <c r="AJ8" s="253"/>
       <c r="AK8" s="254"/>
       <c r="AL8" s="2"/>
     </row>
     <row r="9" spans="1:39" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B9" s="1"/>
       <c r="C9" s="12"/>
       <c r="D9" s="13"/>
       <c r="E9" s="13"/>
-      <c r="F9" s="171" t="s">
+      <c r="F9" s="215" t="s">
         <v>11</v>
       </c>
-      <c r="G9" s="172"/>
-[...10 lines deleted...]
-      <c r="R9" s="171" t="s">
+      <c r="G9" s="216"/>
+      <c r="H9" s="214"/>
+      <c r="I9" s="214"/>
+      <c r="J9" s="214"/>
+      <c r="K9" s="214"/>
+      <c r="L9" s="214"/>
+      <c r="M9" s="214"/>
+      <c r="N9" s="214"/>
+      <c r="O9" s="214"/>
+      <c r="P9" s="214"/>
+      <c r="Q9" s="214"/>
+      <c r="R9" s="215" t="s">
         <v>31</v>
       </c>
-      <c r="S9" s="172"/>
-[...8 lines deleted...]
-      <c r="AB9" s="218"/>
+      <c r="S9" s="216"/>
+      <c r="T9" s="214"/>
+      <c r="U9" s="214"/>
+      <c r="V9" s="214"/>
+      <c r="W9" s="214"/>
+      <c r="X9" s="214"/>
+      <c r="Y9" s="214"/>
+      <c r="Z9" s="214"/>
+      <c r="AA9" s="214"/>
+      <c r="AB9" s="214"/>
       <c r="AC9" s="249"/>
-      <c r="AD9" s="210"/>
-[...6 lines deleted...]
-      <c r="AK9" s="212"/>
+      <c r="AD9" s="206"/>
+      <c r="AE9" s="207"/>
+      <c r="AF9" s="207"/>
+      <c r="AG9" s="207"/>
+      <c r="AH9" s="207"/>
+      <c r="AI9" s="207"/>
+      <c r="AJ9" s="207"/>
+      <c r="AK9" s="208"/>
     </row>
     <row r="10" spans="1:39" x14ac:dyDescent="0.15">
       <c r="C10" s="14"/>
       <c r="D10" s="15"/>
       <c r="E10" s="15"/>
-      <c r="F10" s="219" t="s">
+      <c r="F10" s="217" t="s">
         <v>0</v>
       </c>
-      <c r="G10" s="219"/>
-[...29 lines deleted...]
-      <c r="AK10" s="215"/>
+      <c r="G10" s="217"/>
+      <c r="H10" s="217"/>
+      <c r="I10" s="217"/>
+      <c r="J10" s="217"/>
+      <c r="K10" s="217"/>
+      <c r="L10" s="217"/>
+      <c r="M10" s="217"/>
+      <c r="N10" s="217"/>
+      <c r="O10" s="217"/>
+      <c r="P10" s="217"/>
+      <c r="Q10" s="217"/>
+      <c r="R10" s="217"/>
+      <c r="S10" s="217"/>
+      <c r="T10" s="217"/>
+      <c r="U10" s="217"/>
+      <c r="V10" s="217"/>
+      <c r="W10" s="217"/>
+      <c r="X10" s="217"/>
+      <c r="Y10" s="217"/>
+      <c r="Z10" s="217"/>
+      <c r="AA10" s="217"/>
+      <c r="AB10" s="217"/>
+      <c r="AC10" s="218"/>
+      <c r="AD10" s="209"/>
+      <c r="AE10" s="210"/>
+      <c r="AF10" s="210"/>
+      <c r="AG10" s="210"/>
+      <c r="AH10" s="210"/>
+      <c r="AI10" s="210"/>
+      <c r="AJ10" s="210"/>
+      <c r="AK10" s="211"/>
       <c r="AL10" s="2"/>
     </row>
     <row r="11" spans="1:39" s="17" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="16"/>
       <c r="C11" s="18"/>
       <c r="D11" s="19"/>
       <c r="E11" s="19"/>
-      <c r="F11" s="171" t="s">
+      <c r="F11" s="215" t="s">
         <v>11</v>
       </c>
-      <c r="G11" s="172"/>
-[...10 lines deleted...]
-      <c r="R11" s="171" t="s">
+      <c r="G11" s="216"/>
+      <c r="H11" s="205"/>
+      <c r="I11" s="205"/>
+      <c r="J11" s="205"/>
+      <c r="K11" s="205"/>
+      <c r="L11" s="205"/>
+      <c r="M11" s="205"/>
+      <c r="N11" s="205"/>
+      <c r="O11" s="205"/>
+      <c r="P11" s="205"/>
+      <c r="Q11" s="205"/>
+      <c r="R11" s="215" t="s">
         <v>31</v>
       </c>
-      <c r="S11" s="172"/>
-[...10 lines deleted...]
-      <c r="AD11" s="207" t="s">
+      <c r="S11" s="216"/>
+      <c r="T11" s="205"/>
+      <c r="U11" s="205"/>
+      <c r="V11" s="205"/>
+      <c r="W11" s="205"/>
+      <c r="X11" s="205"/>
+      <c r="Y11" s="205"/>
+      <c r="Z11" s="205"/>
+      <c r="AA11" s="205"/>
+      <c r="AB11" s="205"/>
+      <c r="AC11" s="220"/>
+      <c r="AD11" s="174" t="s">
         <v>41</v>
       </c>
-      <c r="AE11" s="208"/>
-[...5 lines deleted...]
-      <c r="AK11" s="209"/>
+      <c r="AE11" s="175"/>
+      <c r="AF11" s="175"/>
+      <c r="AG11" s="175"/>
+      <c r="AH11" s="175"/>
+      <c r="AI11" s="175"/>
+      <c r="AJ11" s="175"/>
+      <c r="AK11" s="176"/>
       <c r="AM11" s="16"/>
     </row>
     <row r="12" spans="1:39" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B12" s="1"/>
       <c r="C12" s="12"/>
       <c r="D12" s="13"/>
       <c r="E12" s="13"/>
-      <c r="F12" s="219" t="s">
+      <c r="F12" s="217" t="s">
         <v>1</v>
       </c>
-      <c r="G12" s="219"/>
-[...22 lines deleted...]
-      <c r="AD12" s="216"/>
+      <c r="G12" s="217"/>
+      <c r="H12" s="217"/>
+      <c r="I12" s="217"/>
+      <c r="J12" s="217"/>
+      <c r="K12" s="217"/>
+      <c r="L12" s="217"/>
+      <c r="M12" s="217"/>
+      <c r="N12" s="217"/>
+      <c r="O12" s="217"/>
+      <c r="P12" s="217"/>
+      <c r="Q12" s="217"/>
+      <c r="R12" s="217"/>
+      <c r="S12" s="217"/>
+      <c r="T12" s="217"/>
+      <c r="U12" s="217"/>
+      <c r="V12" s="217"/>
+      <c r="W12" s="217"/>
+      <c r="X12" s="217"/>
+      <c r="Y12" s="217"/>
+      <c r="Z12" s="217"/>
+      <c r="AA12" s="217"/>
+      <c r="AB12" s="217"/>
+      <c r="AC12" s="218"/>
+      <c r="AD12" s="212"/>
       <c r="AE12" s="143"/>
       <c r="AF12" s="143"/>
       <c r="AG12" s="143"/>
       <c r="AH12" s="143"/>
       <c r="AI12" s="143"/>
       <c r="AJ12" s="143"/>
-      <c r="AK12" s="151"/>
+      <c r="AK12" s="145"/>
       <c r="AL12" s="2"/>
     </row>
     <row r="13" spans="1:39" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B13" s="1"/>
       <c r="C13" s="20"/>
       <c r="D13" s="21"/>
       <c r="E13" s="21"/>
-      <c r="F13" s="198" t="s">
+      <c r="F13" s="219" t="s">
         <v>12</v>
       </c>
-      <c r="G13" s="198"/>
-[...10 lines deleted...]
-      <c r="R13" s="198" t="s">
+      <c r="G13" s="219"/>
+      <c r="H13" s="173"/>
+      <c r="I13" s="173"/>
+      <c r="J13" s="173"/>
+      <c r="K13" s="173"/>
+      <c r="L13" s="173"/>
+      <c r="M13" s="173"/>
+      <c r="N13" s="173"/>
+      <c r="O13" s="173"/>
+      <c r="P13" s="173"/>
+      <c r="Q13" s="173"/>
+      <c r="R13" s="219" t="s">
         <v>30</v>
       </c>
-      <c r="S13" s="198"/>
-[...10 lines deleted...]
-      <c r="AD13" s="217"/>
+      <c r="S13" s="219"/>
+      <c r="T13" s="173"/>
+      <c r="U13" s="173"/>
+      <c r="V13" s="173"/>
+      <c r="W13" s="173"/>
+      <c r="X13" s="173"/>
+      <c r="Y13" s="173"/>
+      <c r="Z13" s="173"/>
+      <c r="AA13" s="173"/>
+      <c r="AB13" s="173"/>
+      <c r="AC13" s="185"/>
+      <c r="AD13" s="213"/>
       <c r="AE13" s="144"/>
       <c r="AF13" s="144"/>
       <c r="AG13" s="144"/>
       <c r="AH13" s="144"/>
       <c r="AI13" s="144"/>
       <c r="AJ13" s="144"/>
-      <c r="AK13" s="152"/>
+      <c r="AK13" s="146"/>
       <c r="AL13" s="2"/>
     </row>
     <row r="14" spans="1:39" ht="24.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B14" s="1"/>
-      <c r="C14" s="145" t="s">
+      <c r="C14" s="162" t="s">
         <v>50</v>
       </c>
-      <c r="D14" s="146"/>
-[...8 lines deleted...]
-      <c r="M14" s="205" t="s">
+      <c r="D14" s="163"/>
+      <c r="E14" s="163"/>
+      <c r="F14" s="163"/>
+      <c r="G14" s="163"/>
+      <c r="H14" s="163"/>
+      <c r="I14" s="163"/>
+      <c r="J14" s="160"/>
+      <c r="K14" s="160"/>
+      <c r="L14" s="160"/>
+      <c r="M14" s="171" t="s">
         <v>51</v>
       </c>
-      <c r="N14" s="166"/>
-[...6 lines deleted...]
-      <c r="U14" s="205" t="s">
+      <c r="N14" s="160"/>
+      <c r="O14" s="160"/>
+      <c r="P14" s="160"/>
+      <c r="Q14" s="160"/>
+      <c r="R14" s="160"/>
+      <c r="S14" s="160"/>
+      <c r="T14" s="160"/>
+      <c r="U14" s="171" t="s">
         <v>51</v>
       </c>
-      <c r="V14" s="141"/>
-[...2 lines deleted...]
-      <c r="Y14" s="141"/>
+      <c r="V14" s="177"/>
+      <c r="W14" s="177"/>
+      <c r="X14" s="177"/>
+      <c r="Y14" s="177"/>
       <c r="Z14" s="93"/>
-      <c r="AA14" s="199" t="s">
+      <c r="AA14" s="165" t="s">
         <v>48</v>
       </c>
-      <c r="AB14" s="200"/>
-[...8 lines deleted...]
-      <c r="AK14" s="201"/>
+      <c r="AB14" s="166"/>
+      <c r="AC14" s="166"/>
+      <c r="AD14" s="166"/>
+      <c r="AE14" s="166"/>
+      <c r="AF14" s="166"/>
+      <c r="AG14" s="166"/>
+      <c r="AH14" s="166"/>
+      <c r="AI14" s="166"/>
+      <c r="AJ14" s="166"/>
+      <c r="AK14" s="167"/>
       <c r="AL14" s="2"/>
     </row>
     <row r="15" spans="1:39" ht="7.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B15" s="1"/>
-      <c r="C15" s="147"/>
-[...21 lines deleted...]
-      <c r="Y15" s="142"/>
+      <c r="C15" s="179"/>
+      <c r="D15" s="180"/>
+      <c r="E15" s="180"/>
+      <c r="F15" s="180"/>
+      <c r="G15" s="180"/>
+      <c r="H15" s="180"/>
+      <c r="I15" s="180"/>
+      <c r="J15" s="161"/>
+      <c r="K15" s="161"/>
+      <c r="L15" s="161"/>
+      <c r="M15" s="172"/>
+      <c r="N15" s="161"/>
+      <c r="O15" s="161"/>
+      <c r="P15" s="161"/>
+      <c r="Q15" s="161"/>
+      <c r="R15" s="161"/>
+      <c r="S15" s="161"/>
+      <c r="T15" s="161"/>
+      <c r="U15" s="172"/>
+      <c r="V15" s="178"/>
+      <c r="W15" s="178"/>
+      <c r="X15" s="178"/>
+      <c r="Y15" s="178"/>
       <c r="Z15" s="94"/>
-      <c r="AA15" s="202"/>
-[...9 lines deleted...]
-      <c r="AK15" s="204"/>
+      <c r="AA15" s="168"/>
+      <c r="AB15" s="169"/>
+      <c r="AC15" s="169"/>
+      <c r="AD15" s="169"/>
+      <c r="AE15" s="169"/>
+      <c r="AF15" s="169"/>
+      <c r="AG15" s="169"/>
+      <c r="AH15" s="169"/>
+      <c r="AI15" s="169"/>
+      <c r="AJ15" s="169"/>
+      <c r="AK15" s="170"/>
       <c r="AL15" s="2"/>
     </row>
     <row r="16" spans="1:39" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B16" s="1"/>
-      <c r="C16" s="145" t="s">
+      <c r="C16" s="162" t="s">
         <v>46</v>
       </c>
-      <c r="D16" s="146"/>
-[...10 lines deleted...]
-      <c r="O16" s="168"/>
+      <c r="D16" s="163"/>
+      <c r="E16" s="163"/>
+      <c r="F16" s="163"/>
+      <c r="G16" s="163"/>
+      <c r="H16" s="163"/>
+      <c r="I16" s="163"/>
+      <c r="J16" s="163"/>
+      <c r="K16" s="163"/>
+      <c r="L16" s="163"/>
+      <c r="M16" s="163"/>
+      <c r="N16" s="163"/>
+      <c r="O16" s="164"/>
       <c r="P16" s="255" t="s">
         <v>47</v>
       </c>
       <c r="Q16" s="256"/>
       <c r="R16" s="256"/>
       <c r="S16" s="256"/>
       <c r="T16" s="256"/>
       <c r="U16" s="256"/>
       <c r="V16" s="256"/>
       <c r="W16" s="256"/>
       <c r="X16" s="256"/>
       <c r="Y16" s="256"/>
       <c r="Z16" s="256"/>
       <c r="AA16" s="258" t="s">
         <v>37</v>
       </c>
       <c r="AB16" s="259"/>
       <c r="AC16" s="259"/>
       <c r="AD16" s="259"/>
       <c r="AE16" s="259"/>
       <c r="AF16" s="259"/>
       <c r="AG16" s="259"/>
       <c r="AH16" s="259"/>
       <c r="AI16" s="259"/>
       <c r="AJ16" s="259"/>
       <c r="AK16" s="260"/>
       <c r="AL16" s="2"/>
       <c r="AM16" s="2"/>
     </row>
     <row r="17" spans="2:39" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B17" s="1"/>
-      <c r="C17" s="173"/>
-[...11 lines deleted...]
-      <c r="O17" s="175"/>
+      <c r="C17" s="181"/>
+      <c r="D17" s="182"/>
+      <c r="E17" s="182"/>
+      <c r="F17" s="182"/>
+      <c r="G17" s="182"/>
+      <c r="H17" s="182"/>
+      <c r="I17" s="182"/>
+      <c r="J17" s="182"/>
+      <c r="K17" s="182"/>
+      <c r="L17" s="182"/>
+      <c r="M17" s="182"/>
+      <c r="N17" s="182"/>
+      <c r="O17" s="183"/>
       <c r="P17" s="279"/>
       <c r="Q17" s="280"/>
       <c r="R17" s="280"/>
       <c r="S17" s="280"/>
       <c r="T17" s="280"/>
       <c r="U17" s="280"/>
       <c r="V17" s="280"/>
       <c r="W17" s="280"/>
       <c r="X17" s="280"/>
       <c r="Y17" s="280"/>
       <c r="Z17" s="280"/>
       <c r="AA17" s="261" t="s">
         <v>23</v>
       </c>
       <c r="AB17" s="262"/>
       <c r="AC17" s="262"/>
       <c r="AD17" s="262"/>
       <c r="AE17" s="262"/>
       <c r="AF17" s="262"/>
       <c r="AG17" s="262"/>
       <c r="AH17" s="262"/>
       <c r="AI17" s="262"/>
       <c r="AJ17" s="262"/>
       <c r="AK17" s="263"/>
       <c r="AL17" s="2"/>
       <c r="AM17" s="2"/>
     </row>
     <row r="18" spans="2:39" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B18" s="1"/>
-      <c r="C18" s="176"/>
-[...11 lines deleted...]
-      <c r="O18" s="178"/>
+      <c r="C18" s="184"/>
+      <c r="D18" s="173"/>
+      <c r="E18" s="173"/>
+      <c r="F18" s="173"/>
+      <c r="G18" s="173"/>
+      <c r="H18" s="173"/>
+      <c r="I18" s="173"/>
+      <c r="J18" s="173"/>
+      <c r="K18" s="173"/>
+      <c r="L18" s="173"/>
+      <c r="M18" s="173"/>
+      <c r="N18" s="173"/>
+      <c r="O18" s="185"/>
       <c r="P18" s="281"/>
-      <c r="Q18" s="142"/>
-[...8 lines deleted...]
-      <c r="Z18" s="142"/>
+      <c r="Q18" s="178"/>
+      <c r="R18" s="178"/>
+      <c r="S18" s="178"/>
+      <c r="T18" s="178"/>
+      <c r="U18" s="178"/>
+      <c r="V18" s="178"/>
+      <c r="W18" s="178"/>
+      <c r="X18" s="178"/>
+      <c r="Y18" s="178"/>
+      <c r="Z18" s="178"/>
       <c r="AA18" s="264" t="s">
         <v>45</v>
       </c>
       <c r="AB18" s="265"/>
       <c r="AC18" s="265"/>
       <c r="AD18" s="265"/>
       <c r="AE18" s="265"/>
       <c r="AF18" s="265"/>
       <c r="AG18" s="265"/>
       <c r="AH18" s="265"/>
       <c r="AI18" s="265"/>
       <c r="AJ18" s="265"/>
       <c r="AK18" s="266"/>
       <c r="AL18" s="2"/>
       <c r="AM18" s="2"/>
     </row>
     <row r="19" spans="2:39" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B19" s="1"/>
       <c r="C19" s="224" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="D19" s="225"/>
       <c r="E19" s="225"/>
       <c r="F19" s="225"/>
       <c r="G19" s="225"/>
       <c r="H19" s="225"/>
       <c r="I19" s="225"/>
       <c r="J19" s="225"/>
       <c r="K19" s="225"/>
       <c r="L19" s="225"/>
       <c r="M19" s="225"/>
       <c r="N19" s="225"/>
       <c r="O19" s="226"/>
       <c r="P19" s="277" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="Q19" s="278"/>
       <c r="R19" s="278"/>
       <c r="S19" s="278"/>
       <c r="T19" s="278"/>
       <c r="U19" s="278"/>
       <c r="V19" s="278"/>
       <c r="W19" s="278"/>
       <c r="X19" s="278"/>
       <c r="Y19" s="278"/>
       <c r="Z19" s="278"/>
-      <c r="AA19" s="189" t="s">
+      <c r="AA19" s="196" t="s">
         <v>13</v>
       </c>
-      <c r="AB19" s="190"/>
-[...8 lines deleted...]
-      <c r="AK19" s="191"/>
+      <c r="AB19" s="197"/>
+      <c r="AC19" s="197"/>
+      <c r="AD19" s="197"/>
+      <c r="AE19" s="197"/>
+      <c r="AF19" s="197"/>
+      <c r="AG19" s="197"/>
+      <c r="AH19" s="197"/>
+      <c r="AI19" s="197"/>
+      <c r="AJ19" s="197"/>
+      <c r="AK19" s="198"/>
       <c r="AL19" s="2"/>
       <c r="AM19" s="2"/>
     </row>
     <row r="20" spans="2:39" ht="6.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B20" s="1"/>
-      <c r="C20" s="185" t="s">
+      <c r="C20" s="192" t="s">
         <v>18</v>
       </c>
-      <c r="D20" s="186"/>
-[...2 lines deleted...]
-      <c r="G20" s="186"/>
+      <c r="D20" s="193"/>
+      <c r="E20" s="193"/>
+      <c r="F20" s="193"/>
+      <c r="G20" s="193"/>
       <c r="H20" s="267"/>
       <c r="I20" s="267"/>
       <c r="J20" s="267"/>
       <c r="K20" s="267"/>
       <c r="L20" s="267"/>
       <c r="M20" s="267"/>
       <c r="N20" s="267"/>
       <c r="O20" s="268"/>
       <c r="P20" s="271"/>
       <c r="Q20" s="272"/>
       <c r="R20" s="272"/>
       <c r="S20" s="272"/>
       <c r="T20" s="272"/>
       <c r="U20" s="272"/>
       <c r="V20" s="272"/>
       <c r="W20" s="272"/>
       <c r="X20" s="272"/>
       <c r="Y20" s="272"/>
       <c r="Z20" s="273"/>
-      <c r="AA20" s="189"/>
-[...9 lines deleted...]
-      <c r="AK20" s="191"/>
+      <c r="AA20" s="196"/>
+      <c r="AB20" s="197"/>
+      <c r="AC20" s="197"/>
+      <c r="AD20" s="197"/>
+      <c r="AE20" s="197"/>
+      <c r="AF20" s="197"/>
+      <c r="AG20" s="197"/>
+      <c r="AH20" s="197"/>
+      <c r="AI20" s="197"/>
+      <c r="AJ20" s="197"/>
+      <c r="AK20" s="198"/>
       <c r="AL20" s="2"/>
       <c r="AM20" s="2"/>
     </row>
     <row r="21" spans="2:39" ht="6.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B21" s="1"/>
-      <c r="C21" s="185"/>
-[...3 lines deleted...]
-      <c r="G21" s="186"/>
+      <c r="C21" s="192"/>
+      <c r="D21" s="193"/>
+      <c r="E21" s="193"/>
+      <c r="F21" s="193"/>
+      <c r="G21" s="193"/>
       <c r="H21" s="267"/>
       <c r="I21" s="267"/>
       <c r="J21" s="267"/>
       <c r="K21" s="267"/>
       <c r="L21" s="267"/>
       <c r="M21" s="267"/>
       <c r="N21" s="267"/>
       <c r="O21" s="268"/>
       <c r="P21" s="271"/>
       <c r="Q21" s="272"/>
       <c r="R21" s="272"/>
       <c r="S21" s="272"/>
       <c r="T21" s="272"/>
       <c r="U21" s="272"/>
       <c r="V21" s="272"/>
       <c r="W21" s="272"/>
       <c r="X21" s="272"/>
       <c r="Y21" s="272"/>
       <c r="Z21" s="273"/>
-      <c r="AA21" s="192" t="s">
+      <c r="AA21" s="199" t="s">
         <v>14</v>
       </c>
-      <c r="AB21" s="193"/>
-[...8 lines deleted...]
-      <c r="AK21" s="194"/>
+      <c r="AB21" s="200"/>
+      <c r="AC21" s="200"/>
+      <c r="AD21" s="200"/>
+      <c r="AE21" s="200"/>
+      <c r="AF21" s="200"/>
+      <c r="AG21" s="200"/>
+      <c r="AH21" s="200"/>
+      <c r="AI21" s="200"/>
+      <c r="AJ21" s="200"/>
+      <c r="AK21" s="201"/>
       <c r="AL21" s="2"/>
       <c r="AM21" s="2"/>
     </row>
     <row r="22" spans="2:39" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B22" s="1"/>
-      <c r="C22" s="187"/>
-[...3 lines deleted...]
-      <c r="G22" s="188"/>
+      <c r="C22" s="194"/>
+      <c r="D22" s="195"/>
+      <c r="E22" s="195"/>
+      <c r="F22" s="195"/>
+      <c r="G22" s="195"/>
       <c r="H22" s="269"/>
       <c r="I22" s="269"/>
       <c r="J22" s="269"/>
       <c r="K22" s="269"/>
       <c r="L22" s="269"/>
       <c r="M22" s="269"/>
       <c r="N22" s="269"/>
       <c r="O22" s="270"/>
       <c r="P22" s="274"/>
       <c r="Q22" s="275"/>
       <c r="R22" s="275"/>
       <c r="S22" s="275"/>
       <c r="T22" s="275"/>
       <c r="U22" s="275"/>
       <c r="V22" s="275"/>
       <c r="W22" s="275"/>
       <c r="X22" s="275"/>
       <c r="Y22" s="275"/>
       <c r="Z22" s="276"/>
-      <c r="AA22" s="195"/>
-[...9 lines deleted...]
-      <c r="AK22" s="197"/>
+      <c r="AA22" s="202"/>
+      <c r="AB22" s="203"/>
+      <c r="AC22" s="203"/>
+      <c r="AD22" s="203"/>
+      <c r="AE22" s="203"/>
+      <c r="AF22" s="203"/>
+      <c r="AG22" s="203"/>
+      <c r="AH22" s="203"/>
+      <c r="AI22" s="203"/>
+      <c r="AJ22" s="203"/>
+      <c r="AK22" s="204"/>
       <c r="AL22" s="2"/>
       <c r="AM22" s="2"/>
     </row>
     <row r="23" spans="2:39" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B23" s="1"/>
-      <c r="C23" s="153" t="s">
+      <c r="C23" s="147" t="s">
         <v>49</v>
       </c>
-      <c r="D23" s="154"/>
-[...32 lines deleted...]
-      <c r="AK23" s="155"/>
+      <c r="D23" s="148"/>
+      <c r="E23" s="148"/>
+      <c r="F23" s="148"/>
+      <c r="G23" s="148"/>
+      <c r="H23" s="148"/>
+      <c r="I23" s="148"/>
+      <c r="J23" s="148"/>
+      <c r="K23" s="148"/>
+      <c r="L23" s="148"/>
+      <c r="M23" s="148"/>
+      <c r="N23" s="148"/>
+      <c r="O23" s="148"/>
+      <c r="P23" s="148"/>
+      <c r="Q23" s="148"/>
+      <c r="R23" s="148"/>
+      <c r="S23" s="148"/>
+      <c r="T23" s="148"/>
+      <c r="U23" s="148"/>
+      <c r="V23" s="148"/>
+      <c r="W23" s="148"/>
+      <c r="X23" s="148"/>
+      <c r="Y23" s="148"/>
+      <c r="Z23" s="148"/>
+      <c r="AA23" s="148"/>
+      <c r="AB23" s="148"/>
+      <c r="AC23" s="148"/>
+      <c r="AD23" s="148"/>
+      <c r="AE23" s="148"/>
+      <c r="AF23" s="148"/>
+      <c r="AG23" s="148"/>
+      <c r="AH23" s="148"/>
+      <c r="AI23" s="148"/>
+      <c r="AJ23" s="148"/>
+      <c r="AK23" s="149"/>
     </row>
     <row r="24" spans="2:39" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B24" s="1"/>
-      <c r="C24" s="162" t="s">
+      <c r="C24" s="156" t="s">
         <v>2</v>
       </c>
-      <c r="D24" s="163"/>
-[...16 lines deleted...]
-      <c r="U24" s="162" t="s">
+      <c r="D24" s="157"/>
+      <c r="E24" s="157"/>
+      <c r="F24" s="157"/>
+      <c r="G24" s="157"/>
+      <c r="H24" s="157"/>
+      <c r="I24" s="157"/>
+      <c r="J24" s="157"/>
+      <c r="K24" s="157"/>
+      <c r="L24" s="157"/>
+      <c r="M24" s="157"/>
+      <c r="N24" s="157"/>
+      <c r="O24" s="157"/>
+      <c r="P24" s="157"/>
+      <c r="Q24" s="157"/>
+      <c r="R24" s="157"/>
+      <c r="S24" s="157"/>
+      <c r="T24" s="158"/>
+      <c r="U24" s="156" t="s">
         <v>3</v>
       </c>
-      <c r="V24" s="163"/>
-[...14 lines deleted...]
-      <c r="AK24" s="164"/>
+      <c r="V24" s="157"/>
+      <c r="W24" s="157"/>
+      <c r="X24" s="157"/>
+      <c r="Y24" s="157"/>
+      <c r="Z24" s="157"/>
+      <c r="AA24" s="157"/>
+      <c r="AB24" s="157"/>
+      <c r="AC24" s="157"/>
+      <c r="AD24" s="157"/>
+      <c r="AE24" s="157"/>
+      <c r="AF24" s="157"/>
+      <c r="AG24" s="157"/>
+      <c r="AH24" s="157"/>
+      <c r="AI24" s="157"/>
+      <c r="AJ24" s="157"/>
+      <c r="AK24" s="158"/>
     </row>
     <row r="25" spans="2:39" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B25" s="1"/>
       <c r="C25" s="96"/>
       <c r="D25" s="97"/>
       <c r="E25" s="97"/>
       <c r="F25" s="97"/>
       <c r="G25" s="97"/>
       <c r="H25" s="97"/>
       <c r="I25" s="97"/>
       <c r="J25" s="97"/>
       <c r="K25" s="97"/>
       <c r="L25" s="97"/>
       <c r="M25" s="97"/>
       <c r="N25" s="97"/>
       <c r="O25" s="97"/>
       <c r="P25" s="97"/>
       <c r="Q25" s="97"/>
       <c r="R25" s="97"/>
       <c r="S25" s="97"/>
       <c r="T25" s="98"/>
       <c r="U25" s="96"/>
       <c r="V25" s="102"/>
       <c r="W25" s="102"/>
       <c r="X25" s="102"/>
       <c r="Y25" s="102"/>
       <c r="Z25" s="102"/>
       <c r="AA25" s="102"/>
       <c r="AB25" s="102"/>
       <c r="AC25" s="102"/>
       <c r="AD25" s="102"/>
       <c r="AE25" s="102"/>
       <c r="AF25" s="102"/>
       <c r="AG25" s="102"/>
       <c r="AH25" s="102"/>
       <c r="AI25" s="102"/>
       <c r="AJ25" s="102"/>
       <c r="AK25" s="103"/>
     </row>
     <row r="26" spans="2:39" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B26" s="1"/>
       <c r="C26" s="99" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="D26" s="100"/>
       <c r="E26" s="100"/>
       <c r="F26" s="100"/>
       <c r="G26" s="100"/>
       <c r="H26" s="100"/>
       <c r="I26" s="100"/>
       <c r="J26" s="100"/>
       <c r="K26" s="100"/>
       <c r="L26" s="100"/>
       <c r="M26" s="100"/>
       <c r="N26" s="100"/>
       <c r="O26" s="100"/>
       <c r="P26" s="100"/>
       <c r="Q26" s="100"/>
       <c r="R26" s="100"/>
       <c r="S26" s="100"/>
       <c r="T26" s="101"/>
       <c r="U26" s="99"/>
       <c r="V26" s="100"/>
       <c r="W26" s="100"/>
       <c r="X26" s="100"/>
       <c r="Y26" s="100"/>
       <c r="Z26" s="100"/>
       <c r="AA26" s="100"/>
       <c r="AB26" s="100"/>
       <c r="AC26" s="100"/>
       <c r="AD26" s="100"/>
       <c r="AE26" s="100"/>
       <c r="AF26" s="100"/>
       <c r="AG26" s="100"/>
       <c r="AH26" s="100"/>
       <c r="AI26" s="100"/>
       <c r="AJ26" s="100"/>
       <c r="AK26" s="101"/>
     </row>
     <row r="27" spans="2:39" ht="11.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B27" s="1"/>
       <c r="C27" s="105" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="D27" s="77"/>
       <c r="E27" s="77"/>
       <c r="F27" s="77"/>
       <c r="G27" s="106" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="H27" s="77"/>
       <c r="I27" s="107" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="J27" s="77"/>
       <c r="K27" s="77"/>
       <c r="L27" s="77"/>
       <c r="M27" s="77"/>
       <c r="N27" s="77"/>
       <c r="O27" s="77"/>
       <c r="P27" s="77"/>
       <c r="Q27" s="77"/>
       <c r="R27" s="77"/>
       <c r="S27" s="77"/>
       <c r="T27" s="77"/>
       <c r="U27" s="77"/>
       <c r="V27" s="77"/>
       <c r="W27" s="77"/>
       <c r="X27" s="77"/>
       <c r="Y27" s="77"/>
       <c r="Z27" s="77"/>
       <c r="AA27" s="77"/>
       <c r="AB27" s="77"/>
       <c r="AC27" s="77"/>
       <c r="AD27" s="77"/>
       <c r="AE27" s="77"/>
       <c r="AF27" s="77"/>
       <c r="AG27" s="77"/>
       <c r="AH27" s="77"/>
       <c r="AI27" s="77"/>
       <c r="AJ27" s="77"/>
       <c r="AK27" s="104"/>
     </row>
     <row r="28" spans="2:39" ht="9" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B28" s="1"/>
-      <c r="C28" s="179" t="s">
-[...35 lines deleted...]
-      <c r="AK28" s="181"/>
+      <c r="C28" s="186" t="s">
+        <v>70</v>
+      </c>
+      <c r="D28" s="187"/>
+      <c r="E28" s="187"/>
+      <c r="F28" s="187"/>
+      <c r="G28" s="187"/>
+      <c r="H28" s="187"/>
+      <c r="I28" s="187"/>
+      <c r="J28" s="187"/>
+      <c r="K28" s="187"/>
+      <c r="L28" s="187"/>
+      <c r="M28" s="187"/>
+      <c r="N28" s="187"/>
+      <c r="O28" s="187"/>
+      <c r="P28" s="187"/>
+      <c r="Q28" s="187"/>
+      <c r="R28" s="187"/>
+      <c r="S28" s="187"/>
+      <c r="T28" s="187"/>
+      <c r="U28" s="187"/>
+      <c r="V28" s="187"/>
+      <c r="W28" s="187"/>
+      <c r="X28" s="187"/>
+      <c r="Y28" s="187"/>
+      <c r="Z28" s="187"/>
+      <c r="AA28" s="187"/>
+      <c r="AB28" s="187"/>
+      <c r="AC28" s="187"/>
+      <c r="AD28" s="187"/>
+      <c r="AE28" s="187"/>
+      <c r="AF28" s="187"/>
+      <c r="AG28" s="187"/>
+      <c r="AH28" s="187"/>
+      <c r="AI28" s="187"/>
+      <c r="AJ28" s="187"/>
+      <c r="AK28" s="188"/>
     </row>
     <row r="29" spans="2:39" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B29" s="1"/>
-      <c r="C29" s="182"/>
-[...33 lines deleted...]
-      <c r="AK29" s="184"/>
+      <c r="C29" s="189"/>
+      <c r="D29" s="190"/>
+      <c r="E29" s="190"/>
+      <c r="F29" s="190"/>
+      <c r="G29" s="190"/>
+      <c r="H29" s="190"/>
+      <c r="I29" s="190"/>
+      <c r="J29" s="190"/>
+      <c r="K29" s="190"/>
+      <c r="L29" s="190"/>
+      <c r="M29" s="190"/>
+      <c r="N29" s="190"/>
+      <c r="O29" s="190"/>
+      <c r="P29" s="190"/>
+      <c r="Q29" s="190"/>
+      <c r="R29" s="190"/>
+      <c r="S29" s="190"/>
+      <c r="T29" s="190"/>
+      <c r="U29" s="190"/>
+      <c r="V29" s="190"/>
+      <c r="W29" s="190"/>
+      <c r="X29" s="190"/>
+      <c r="Y29" s="190"/>
+      <c r="Z29" s="190"/>
+      <c r="AA29" s="190"/>
+      <c r="AB29" s="190"/>
+      <c r="AC29" s="190"/>
+      <c r="AD29" s="190"/>
+      <c r="AE29" s="190"/>
+      <c r="AF29" s="190"/>
+      <c r="AG29" s="190"/>
+      <c r="AH29" s="190"/>
+      <c r="AI29" s="190"/>
+      <c r="AJ29" s="190"/>
+      <c r="AK29" s="191"/>
     </row>
     <row r="30" spans="2:39" ht="12" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B30" s="1"/>
       <c r="C30" s="108" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="D30" s="109"/>
       <c r="E30" s="109"/>
       <c r="F30" s="109"/>
       <c r="G30" s="109"/>
       <c r="H30" s="109"/>
       <c r="I30" s="109"/>
       <c r="J30" s="109"/>
       <c r="K30" s="109"/>
       <c r="L30" s="109"/>
       <c r="M30" s="109"/>
       <c r="N30" s="109"/>
       <c r="O30" s="109"/>
       <c r="P30" s="109"/>
       <c r="Q30" s="109"/>
       <c r="R30" s="109"/>
       <c r="S30" s="109"/>
       <c r="T30" s="109"/>
       <c r="U30" s="110"/>
       <c r="V30" s="109"/>
       <c r="W30" s="109"/>
       <c r="X30" s="109"/>
       <c r="Y30" s="109"/>
       <c r="Z30" s="109"/>
       <c r="AA30" s="109"/>
       <c r="AB30" s="109"/>
       <c r="AC30" s="109"/>
       <c r="AD30" s="109"/>
       <c r="AE30" s="109"/>
       <c r="AF30" s="109"/>
       <c r="AG30" s="109"/>
       <c r="AH30" s="109"/>
       <c r="AI30" s="109"/>
       <c r="AJ30" s="109"/>
       <c r="AK30" s="111"/>
     </row>
     <row r="31" spans="2:39" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B31" s="1"/>
       <c r="C31" s="112" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="D31" s="113"/>
       <c r="E31" s="113"/>
       <c r="F31" s="113"/>
       <c r="G31" s="113"/>
       <c r="H31" s="113"/>
       <c r="I31" s="113"/>
       <c r="J31" s="113"/>
       <c r="K31" s="113"/>
       <c r="L31" s="113"/>
       <c r="M31" s="113"/>
       <c r="N31" s="113"/>
       <c r="O31" s="113"/>
       <c r="P31" s="113"/>
       <c r="Q31" s="113"/>
       <c r="R31" s="113"/>
       <c r="S31" s="113"/>
       <c r="T31" s="113"/>
       <c r="U31" s="114"/>
       <c r="V31" s="113"/>
       <c r="W31" s="113"/>
       <c r="X31" s="113"/>
       <c r="Y31" s="113"/>
       <c r="Z31" s="113"/>
       <c r="AA31" s="113"/>
       <c r="AB31" s="113"/>
       <c r="AC31" s="113"/>
       <c r="AD31" s="113"/>
       <c r="AE31" s="113"/>
       <c r="AF31" s="113"/>
       <c r="AG31" s="113"/>
       <c r="AH31" s="113"/>
       <c r="AI31" s="113"/>
       <c r="AJ31" s="113"/>
       <c r="AK31" s="115"/>
     </row>
     <row r="32" spans="2:39" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B32" s="1"/>
       <c r="C32" s="124" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="D32" s="125"/>
       <c r="E32" s="125"/>
       <c r="F32" s="125"/>
       <c r="G32" s="125"/>
       <c r="H32" s="125"/>
       <c r="I32" s="125"/>
       <c r="J32" s="125"/>
       <c r="K32" s="125"/>
       <c r="L32" s="125"/>
       <c r="M32" s="125"/>
       <c r="N32" s="125"/>
       <c r="O32" s="125"/>
       <c r="P32" s="125"/>
       <c r="Q32" s="125"/>
       <c r="R32" s="125"/>
       <c r="S32" s="125"/>
       <c r="T32" s="125"/>
       <c r="U32" s="125"/>
       <c r="V32" s="125"/>
       <c r="W32" s="125"/>
       <c r="X32" s="125"/>
       <c r="Y32" s="125"/>
       <c r="Z32" s="125"/>
       <c r="AA32" s="125"/>
       <c r="AB32" s="125"/>
       <c r="AC32" s="125"/>
       <c r="AD32" s="125"/>
       <c r="AE32" s="125"/>
       <c r="AF32" s="125"/>
       <c r="AG32" s="125"/>
       <c r="AH32" s="125"/>
       <c r="AI32" s="125"/>
       <c r="AJ32" s="125"/>
       <c r="AK32" s="126"/>
     </row>
     <row r="33" spans="2:51" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B33" s="1"/>
       <c r="C33" s="116" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="D33" s="117"/>
       <c r="E33" s="117"/>
       <c r="F33" s="117"/>
       <c r="G33" s="117"/>
       <c r="H33" s="117"/>
       <c r="I33" s="117"/>
       <c r="J33" s="117"/>
       <c r="K33" s="117"/>
       <c r="L33" s="117"/>
       <c r="M33" s="117"/>
       <c r="N33" s="117"/>
       <c r="O33" s="117"/>
       <c r="P33" s="117"/>
       <c r="Q33" s="117"/>
       <c r="R33" s="117"/>
       <c r="S33" s="117"/>
       <c r="T33" s="117"/>
       <c r="U33" s="97"/>
       <c r="V33" s="97"/>
       <c r="W33" s="97"/>
       <c r="X33" s="97"/>
       <c r="Y33" s="97"/>
       <c r="Z33" s="97"/>
       <c r="AA33" s="97"/>
@@ -5053,101 +4911,101 @@
       <c r="N34" s="23"/>
       <c r="O34" s="23"/>
       <c r="P34" s="23"/>
       <c r="Q34" s="23"/>
       <c r="R34" s="23"/>
       <c r="S34" s="23"/>
       <c r="T34" s="23"/>
       <c r="U34" s="23"/>
       <c r="V34" s="23"/>
       <c r="W34" s="23"/>
       <c r="X34" s="23"/>
       <c r="Y34" s="23"/>
       <c r="Z34" s="23"/>
       <c r="AA34" s="23"/>
       <c r="AB34" s="24"/>
       <c r="AC34" s="24"/>
       <c r="AD34" s="24"/>
       <c r="AE34" s="24"/>
       <c r="AF34" s="24"/>
       <c r="AG34" s="24"/>
       <c r="AH34" s="24"/>
       <c r="AI34" s="24"/>
       <c r="AK34" s="2"/>
     </row>
     <row r="35" spans="2:51" s="25" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B35" s="165" t="s">
+      <c r="B35" s="159" t="s">
         <v>15</v>
       </c>
-      <c r="C35" s="165"/>
-[...31 lines deleted...]
-      <c r="AI35" s="165"/>
+      <c r="C35" s="159"/>
+      <c r="D35" s="159"/>
+      <c r="E35" s="159"/>
+      <c r="F35" s="159"/>
+      <c r="G35" s="159"/>
+      <c r="H35" s="159"/>
+      <c r="I35" s="159"/>
+      <c r="J35" s="159"/>
+      <c r="K35" s="159"/>
+      <c r="L35" s="159"/>
+      <c r="M35" s="159"/>
+      <c r="N35" s="159"/>
+      <c r="O35" s="159"/>
+      <c r="P35" s="159"/>
+      <c r="Q35" s="159"/>
+      <c r="R35" s="159"/>
+      <c r="S35" s="159"/>
+      <c r="T35" s="159"/>
+      <c r="U35" s="159"/>
+      <c r="V35" s="159"/>
+      <c r="W35" s="159"/>
+      <c r="X35" s="159"/>
+      <c r="Y35" s="159"/>
+      <c r="Z35" s="159"/>
+      <c r="AA35" s="159"/>
+      <c r="AB35" s="159"/>
+      <c r="AC35" s="159"/>
+      <c r="AD35" s="159"/>
+      <c r="AE35" s="159"/>
+      <c r="AF35" s="159"/>
+      <c r="AG35" s="159"/>
+      <c r="AH35" s="159"/>
+      <c r="AI35" s="159"/>
       <c r="AN35" s="2"/>
       <c r="AO35" s="2"/>
       <c r="AP35" s="2"/>
       <c r="AQ35" s="2"/>
       <c r="AR35" s="2"/>
       <c r="AS35" s="2"/>
       <c r="AT35" s="2"/>
       <c r="AU35" s="2"/>
       <c r="AV35" s="2"/>
       <c r="AW35" s="2"/>
     </row>
     <row r="36" spans="2:51" s="25" customFormat="1" ht="39" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B36" s="26"/>
       <c r="C36" s="228" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="D36" s="229"/>
       <c r="E36" s="229"/>
       <c r="F36" s="229"/>
       <c r="G36" s="229"/>
       <c r="H36" s="229"/>
       <c r="I36" s="229"/>
       <c r="J36" s="229"/>
       <c r="K36" s="229"/>
       <c r="L36" s="229"/>
       <c r="M36" s="229"/>
       <c r="N36" s="229"/>
       <c r="O36" s="229"/>
       <c r="P36" s="229"/>
       <c r="Q36" s="229"/>
       <c r="R36" s="229"/>
       <c r="S36" s="229"/>
       <c r="T36" s="229"/>
       <c r="U36" s="229"/>
       <c r="V36" s="229"/>
       <c r="W36" s="229"/>
       <c r="X36" s="229"/>
       <c r="Y36" s="229"/>
       <c r="Z36" s="229"/>
       <c r="AA36" s="229"/>
@@ -5563,122 +5421,122 @@
       <c r="AU44" s="45"/>
       <c r="AV44" s="45"/>
       <c r="AW44" s="45"/>
       <c r="AX44" s="45"/>
     </row>
     <row r="45" spans="2:51" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B45" s="1"/>
       <c r="C45" s="235" t="s">
         <v>38</v>
       </c>
       <c r="D45" s="236"/>
       <c r="E45" s="236"/>
       <c r="F45" s="236"/>
       <c r="G45" s="236"/>
       <c r="H45" s="236"/>
       <c r="I45" s="236"/>
       <c r="J45" s="236"/>
       <c r="K45" s="236"/>
       <c r="L45" s="236"/>
       <c r="M45" s="236"/>
       <c r="N45" s="236"/>
       <c r="O45" s="236"/>
       <c r="P45" s="236"/>
       <c r="Q45" s="236"/>
       <c r="R45" s="237"/>
-      <c r="S45" s="159" t="s">
+      <c r="S45" s="153" t="s">
         <v>19</v>
       </c>
-      <c r="T45" s="160"/>
-[...7 lines deleted...]
-      <c r="AB45" s="159" t="s">
+      <c r="T45" s="154"/>
+      <c r="U45" s="154"/>
+      <c r="V45" s="154"/>
+      <c r="W45" s="154"/>
+      <c r="X45" s="154"/>
+      <c r="Y45" s="154"/>
+      <c r="Z45" s="154"/>
+      <c r="AA45" s="155"/>
+      <c r="AB45" s="153" t="s">
         <v>20</v>
       </c>
-      <c r="AC45" s="160"/>
-[...7 lines deleted...]
-      <c r="AK45" s="161"/>
+      <c r="AC45" s="154"/>
+      <c r="AD45" s="154"/>
+      <c r="AE45" s="154"/>
+      <c r="AF45" s="154"/>
+      <c r="AG45" s="154"/>
+      <c r="AH45" s="154"/>
+      <c r="AI45" s="154"/>
+      <c r="AJ45" s="154"/>
+      <c r="AK45" s="155"/>
       <c r="AL45" s="54"/>
       <c r="AM45" s="54"/>
       <c r="AN45" s="15"/>
       <c r="AO45" s="15"/>
       <c r="AP45" s="15"/>
       <c r="AQ45" s="15"/>
       <c r="AR45" s="15"/>
       <c r="AS45" s="15"/>
       <c r="AT45" s="15"/>
       <c r="AU45" s="15"/>
       <c r="AV45" s="15"/>
     </row>
     <row r="46" spans="2:51" ht="23.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B46" s="1"/>
-      <c r="C46" s="156"/>
-[...33 lines deleted...]
-      <c r="AK46" s="158"/>
+      <c r="C46" s="150"/>
+      <c r="D46" s="151"/>
+      <c r="E46" s="151"/>
+      <c r="F46" s="151"/>
+      <c r="G46" s="151"/>
+      <c r="H46" s="151"/>
+      <c r="I46" s="151"/>
+      <c r="J46" s="151"/>
+      <c r="K46" s="151"/>
+      <c r="L46" s="151"/>
+      <c r="M46" s="151"/>
+      <c r="N46" s="151"/>
+      <c r="O46" s="151"/>
+      <c r="P46" s="151"/>
+      <c r="Q46" s="151"/>
+      <c r="R46" s="152"/>
+      <c r="S46" s="150"/>
+      <c r="T46" s="151"/>
+      <c r="U46" s="151"/>
+      <c r="V46" s="151"/>
+      <c r="W46" s="151"/>
+      <c r="X46" s="151"/>
+      <c r="Y46" s="151"/>
+      <c r="Z46" s="151"/>
+      <c r="AA46" s="152"/>
+      <c r="AB46" s="150"/>
+      <c r="AC46" s="151"/>
+      <c r="AD46" s="151"/>
+      <c r="AE46" s="151"/>
+      <c r="AF46" s="151"/>
+      <c r="AG46" s="151"/>
+      <c r="AH46" s="151"/>
+      <c r="AI46" s="151"/>
+      <c r="AJ46" s="151"/>
+      <c r="AK46" s="152"/>
       <c r="AL46" s="54"/>
       <c r="AM46" s="54"/>
       <c r="AN46" s="15"/>
       <c r="AO46" s="15"/>
       <c r="AP46" s="15"/>
       <c r="AQ46" s="15"/>
       <c r="AR46" s="15"/>
       <c r="AS46" s="15"/>
       <c r="AT46" s="15"/>
       <c r="AU46" s="15"/>
       <c r="AV46" s="15"/>
     </row>
     <row r="47" spans="2:51" ht="18" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B47" s="1"/>
       <c r="C47" s="241" t="s">
         <v>42</v>
       </c>
       <c r="D47" s="242"/>
       <c r="E47" s="242"/>
       <c r="F47" s="242"/>
       <c r="G47" s="242"/>
       <c r="H47" s="242"/>
       <c r="I47" s="242"/>
       <c r="J47" s="242"/>
       <c r="K47" s="239"/>
@@ -5700,91 +5558,91 @@
       <c r="AA47" s="239"/>
       <c r="AB47" s="239"/>
       <c r="AC47" s="239"/>
       <c r="AD47" s="239"/>
       <c r="AE47" s="239"/>
       <c r="AF47" s="239"/>
       <c r="AG47" s="239"/>
       <c r="AH47" s="239"/>
       <c r="AI47" s="239"/>
       <c r="AJ47" s="239"/>
       <c r="AK47" s="240"/>
       <c r="AL47" s="54"/>
       <c r="AM47" s="54"/>
       <c r="AN47" s="15"/>
       <c r="AO47" s="15"/>
       <c r="AP47" s="15"/>
       <c r="AQ47" s="15"/>
       <c r="AR47" s="15"/>
       <c r="AS47" s="15"/>
       <c r="AT47" s="15"/>
       <c r="AU47" s="15"/>
       <c r="AV47" s="15"/>
     </row>
     <row r="48" spans="2:51" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B48" s="1"/>
-      <c r="C48" s="159" t="s">
+      <c r="C48" s="153" t="s">
         <v>24</v>
       </c>
-      <c r="D48" s="160"/>
-[...3 lines deleted...]
-      <c r="H48" s="160" t="s">
+      <c r="D48" s="154"/>
+      <c r="E48" s="154"/>
+      <c r="F48" s="154"/>
+      <c r="G48" s="154"/>
+      <c r="H48" s="154" t="s">
         <v>4</v>
       </c>
-      <c r="I48" s="160"/>
-[...8 lines deleted...]
-      <c r="R48" s="208"/>
+      <c r="I48" s="154"/>
+      <c r="J48" s="154"/>
+      <c r="K48" s="175"/>
+      <c r="L48" s="175"/>
+      <c r="M48" s="175"/>
+      <c r="N48" s="175"/>
+      <c r="O48" s="175"/>
+      <c r="P48" s="175"/>
+      <c r="Q48" s="175"/>
+      <c r="R48" s="175"/>
       <c r="S48" s="291" t="s">
         <v>2</v>
       </c>
       <c r="T48" s="291"/>
       <c r="U48" s="291"/>
-      <c r="V48" s="208"/>
-[...14 lines deleted...]
-      <c r="AK48" s="209"/>
+      <c r="V48" s="175"/>
+      <c r="W48" s="175"/>
+      <c r="X48" s="175"/>
+      <c r="Y48" s="175"/>
+      <c r="Z48" s="175"/>
+      <c r="AA48" s="175"/>
+      <c r="AB48" s="175"/>
+      <c r="AC48" s="175"/>
+      <c r="AD48" s="175"/>
+      <c r="AE48" s="175"/>
+      <c r="AF48" s="175"/>
+      <c r="AG48" s="175"/>
+      <c r="AH48" s="175"/>
+      <c r="AI48" s="175"/>
+      <c r="AJ48" s="175"/>
+      <c r="AK48" s="176"/>
       <c r="AL48" s="54"/>
       <c r="AM48" s="54"/>
       <c r="AN48" s="15"/>
       <c r="AO48" s="15"/>
       <c r="AP48" s="15"/>
       <c r="AQ48" s="15"/>
       <c r="AR48" s="15"/>
       <c r="AS48" s="15"/>
       <c r="AT48" s="15"/>
       <c r="AU48" s="15"/>
       <c r="AV48" s="15"/>
     </row>
     <row r="49" spans="1:48" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B49" s="1"/>
       <c r="C49" s="120"/>
       <c r="D49" s="121"/>
       <c r="E49" s="121"/>
       <c r="F49" s="121"/>
       <c r="G49" s="121"/>
       <c r="H49" s="289" t="s">
         <v>5</v>
       </c>
       <c r="I49" s="289"/>
       <c r="J49" s="289"/>
       <c r="K49" s="136"/>
@@ -5924,125 +5782,125 @@
       <c r="N52" s="13"/>
       <c r="O52" s="13"/>
       <c r="P52" s="13"/>
       <c r="Q52" s="57"/>
       <c r="R52" s="22"/>
       <c r="S52" s="13"/>
       <c r="T52" s="58"/>
       <c r="U52" s="58"/>
       <c r="V52" s="58"/>
       <c r="W52" s="58"/>
       <c r="X52" s="58"/>
       <c r="Y52" s="57"/>
       <c r="Z52" s="13"/>
       <c r="AA52" s="13"/>
       <c r="AB52" s="58"/>
       <c r="AC52" s="58"/>
       <c r="AD52" s="58"/>
       <c r="AE52" s="58"/>
       <c r="AF52" s="58"/>
       <c r="AG52" s="58"/>
       <c r="AH52" s="58"/>
       <c r="AI52" s="58"/>
     </row>
     <row r="53" spans="1:48" s="60" customFormat="1" ht="12.75" x14ac:dyDescent="0.15">
       <c r="A53" s="59"/>
-      <c r="B53" s="149" t="s">
+      <c r="B53" s="141" t="s">
         <v>39</v>
       </c>
       <c r="C53" s="137"/>
       <c r="D53" s="137"/>
       <c r="E53" s="137"/>
       <c r="F53" s="137"/>
       <c r="G53" s="137"/>
       <c r="H53" s="137"/>
       <c r="I53" s="137"/>
       <c r="J53" s="137"/>
       <c r="K53" s="137"/>
       <c r="L53" s="137"/>
       <c r="M53" s="137"/>
       <c r="N53" s="137"/>
       <c r="O53" s="137"/>
       <c r="P53" s="137"/>
       <c r="Q53" s="137"/>
       <c r="R53" s="137"/>
       <c r="S53" s="137"/>
       <c r="T53" s="137"/>
       <c r="U53" s="137"/>
       <c r="V53" s="137"/>
       <c r="W53" s="137"/>
       <c r="X53" s="137"/>
       <c r="Y53" s="137"/>
       <c r="Z53" s="137"/>
       <c r="AA53" s="137"/>
       <c r="AB53" s="137"/>
       <c r="AC53" s="137"/>
       <c r="AD53" s="137"/>
       <c r="AE53" s="137"/>
       <c r="AF53" s="137"/>
       <c r="AG53" s="137"/>
       <c r="AH53" s="137"/>
       <c r="AI53" s="137"/>
       <c r="AJ53" s="137"/>
-      <c r="AK53" s="150"/>
+      <c r="AK53" s="142"/>
       <c r="AL53" s="59"/>
       <c r="AM53" s="59"/>
     </row>
     <row r="54" spans="1:48" s="60" customFormat="1" ht="13.5" x14ac:dyDescent="0.15">
       <c r="A54" s="61"/>
       <c r="B54" s="82"/>
       <c r="C54" s="83"/>
       <c r="D54" s="83"/>
       <c r="E54" s="84"/>
       <c r="F54" s="137" t="s">
         <v>26</v>
       </c>
       <c r="G54" s="138"/>
       <c r="H54" s="138"/>
       <c r="I54" s="138"/>
       <c r="J54" s="138"/>
       <c r="K54" s="138"/>
       <c r="L54" s="138"/>
       <c r="M54" s="138"/>
       <c r="N54" s="138"/>
       <c r="O54" s="139"/>
       <c r="P54" s="82"/>
       <c r="Q54" s="83"/>
       <c r="R54" s="83"/>
       <c r="S54" s="84"/>
       <c r="T54" s="82" t="s">
         <v>7</v>
       </c>
       <c r="U54" s="83"/>
       <c r="V54" s="83"/>
       <c r="W54" s="83"/>
       <c r="X54" s="83"/>
       <c r="Y54" s="83"/>
       <c r="Z54" s="83"/>
       <c r="AA54" s="83"/>
       <c r="AB54" s="84"/>
-      <c r="AC54" s="149" t="s">
+      <c r="AC54" s="141" t="s">
         <v>40</v>
       </c>
       <c r="AD54" s="138"/>
       <c r="AE54" s="138"/>
       <c r="AF54" s="138"/>
       <c r="AG54" s="138"/>
       <c r="AH54" s="138"/>
       <c r="AI54" s="138"/>
       <c r="AJ54" s="138"/>
       <c r="AK54" s="139"/>
       <c r="AL54" s="61"/>
       <c r="AM54" s="59"/>
     </row>
     <row r="55" spans="1:48" s="60" customFormat="1" ht="12.75" x14ac:dyDescent="0.15">
       <c r="A55" s="61"/>
       <c r="B55" s="127" t="s">
         <v>8</v>
       </c>
       <c r="C55" s="128"/>
       <c r="D55" s="128"/>
       <c r="E55" s="129"/>
       <c r="F55" s="63" t="s">
         <v>57</v>
       </c>
       <c r="G55" s="63"/>
@@ -6068,112 +5926,112 @@
       <c r="Y55" s="63"/>
       <c r="Z55" s="64"/>
       <c r="AA55" s="64"/>
       <c r="AB55" s="73"/>
       <c r="AC55" s="63" t="s">
         <v>55</v>
       </c>
       <c r="AD55" s="63"/>
       <c r="AE55" s="63"/>
       <c r="AF55" s="63"/>
       <c r="AG55" s="63"/>
       <c r="AH55" s="63"/>
       <c r="AI55" s="63"/>
       <c r="AJ55" s="64"/>
       <c r="AK55" s="65"/>
       <c r="AL55" s="61"/>
       <c r="AM55" s="61"/>
     </row>
     <row r="56" spans="1:48" s="60" customFormat="1" ht="13.5" x14ac:dyDescent="0.15">
       <c r="A56" s="66"/>
       <c r="B56" s="133"/>
       <c r="C56" s="134"/>
       <c r="D56" s="134"/>
       <c r="E56" s="135"/>
       <c r="F56" s="118" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="G56" s="67"/>
       <c r="H56" s="68"/>
       <c r="I56" s="69"/>
       <c r="J56" s="69"/>
       <c r="K56" s="69"/>
       <c r="L56" s="69"/>
       <c r="M56" s="69"/>
       <c r="N56" s="69"/>
       <c r="O56" s="69"/>
       <c r="P56" s="119" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="Q56" s="69"/>
       <c r="R56" s="69"/>
       <c r="S56" s="69"/>
       <c r="T56" s="87"/>
       <c r="U56" s="87"/>
       <c r="V56" s="87"/>
       <c r="W56" s="87"/>
       <c r="X56" s="68"/>
       <c r="Y56" s="67"/>
       <c r="Z56" s="68"/>
       <c r="AA56" s="69"/>
       <c r="AB56" s="70"/>
       <c r="AC56" s="119" t="s">
         <v>58</v>
       </c>
       <c r="AD56" s="90"/>
       <c r="AE56" s="90"/>
       <c r="AF56" s="90"/>
       <c r="AG56" s="90"/>
       <c r="AH56" s="90"/>
       <c r="AI56" s="90"/>
       <c r="AJ56" s="90"/>
       <c r="AK56" s="89"/>
       <c r="AL56" s="66"/>
       <c r="AM56" s="66"/>
     </row>
     <row r="57" spans="1:48" s="60" customFormat="1" ht="12.75" x14ac:dyDescent="0.15">
       <c r="A57" s="66"/>
       <c r="B57" s="127" t="s">
         <v>9</v>
       </c>
       <c r="C57" s="128"/>
       <c r="D57" s="128"/>
       <c r="E57" s="129"/>
       <c r="F57" s="71" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="G57" s="72"/>
       <c r="H57" s="72"/>
       <c r="I57" s="72"/>
       <c r="J57" s="72"/>
       <c r="K57" s="63"/>
       <c r="L57" s="63"/>
       <c r="M57" s="63"/>
       <c r="N57" s="63"/>
       <c r="O57" s="63"/>
       <c r="P57" s="71" t="s">
-        <v>63</v>
+        <v>81</v>
       </c>
       <c r="Q57" s="63"/>
       <c r="R57" s="63"/>
       <c r="S57" s="63"/>
       <c r="T57" s="85"/>
       <c r="U57" s="85"/>
       <c r="V57" s="85"/>
       <c r="W57" s="85"/>
       <c r="X57" s="72"/>
       <c r="Y57" s="72"/>
       <c r="Z57" s="72"/>
       <c r="AA57" s="72"/>
       <c r="AB57" s="88"/>
       <c r="AC57" s="63" t="s">
         <v>62</v>
       </c>
       <c r="AD57" s="63"/>
       <c r="AE57" s="63"/>
       <c r="AF57" s="63"/>
       <c r="AG57" s="63"/>
       <c r="AH57" s="63"/>
       <c r="AI57" s="63"/>
       <c r="AJ57" s="63"/>
       <c r="AK57" s="73"/>
       <c r="AL57" s="66"/>
@@ -6273,51 +6131,51 @@
       <c r="A60" s="66"/>
       <c r="B60" s="133"/>
       <c r="C60" s="134"/>
       <c r="D60" s="134"/>
       <c r="E60" s="135"/>
       <c r="F60" s="120" t="s">
         <v>60</v>
       </c>
       <c r="G60" s="121"/>
       <c r="H60" s="121"/>
       <c r="I60" s="121"/>
       <c r="J60" s="121"/>
       <c r="K60" s="121"/>
       <c r="L60" s="121"/>
       <c r="M60" s="121"/>
       <c r="N60" s="121"/>
       <c r="O60" s="121"/>
       <c r="P60" s="121"/>
       <c r="Q60" s="121"/>
       <c r="R60" s="121"/>
       <c r="S60" s="121"/>
       <c r="T60" s="121"/>
       <c r="U60" s="121"/>
       <c r="V60" s="121"/>
       <c r="W60" s="122" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="X60" s="121"/>
       <c r="Y60" s="121"/>
       <c r="Z60" s="121"/>
       <c r="AA60" s="121"/>
       <c r="AB60" s="121"/>
       <c r="AC60" s="121"/>
       <c r="AD60" s="121"/>
       <c r="AE60" s="121"/>
       <c r="AF60" s="121"/>
       <c r="AG60" s="121"/>
       <c r="AH60" s="121"/>
       <c r="AI60" s="121"/>
       <c r="AJ60" s="121"/>
       <c r="AK60" s="123"/>
     </row>
     <row r="61" spans="1:48" s="60" customFormat="1" ht="3.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A61" s="66"/>
       <c r="B61" s="77"/>
       <c r="C61" s="77"/>
       <c r="D61" s="77"/>
       <c r="E61" s="78"/>
       <c r="F61" s="78"/>
       <c r="G61" s="78"/>
       <c r="H61" s="78"/>
@@ -6441,143 +6299,143 @@
       <c r="AK63" s="15"/>
       <c r="AL63" s="2"/>
       <c r="AM63" s="2"/>
     </row>
     <row r="64" spans="1:48" ht="37.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B64" s="221"/>
       <c r="C64" s="222"/>
       <c r="D64" s="222"/>
       <c r="E64" s="222"/>
       <c r="F64" s="222"/>
       <c r="G64" s="223"/>
       <c r="H64" s="221"/>
       <c r="I64" s="222"/>
       <c r="J64" s="222"/>
       <c r="K64" s="222"/>
       <c r="L64" s="222"/>
       <c r="M64" s="223"/>
       <c r="N64" s="1"/>
       <c r="O64" s="1"/>
       <c r="AK64" s="2"/>
       <c r="AL64" s="2"/>
       <c r="AM64" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="93">
-    <mergeCell ref="M14:M15"/>
-[...3 lines deleted...]
-    <mergeCell ref="AA17:AK17"/>
     <mergeCell ref="AA18:AK18"/>
     <mergeCell ref="H20:O22"/>
     <mergeCell ref="P20:Z22"/>
     <mergeCell ref="P19:Z19"/>
     <mergeCell ref="P17:Z18"/>
-    <mergeCell ref="C51:AK51"/>
-[...4 lines deleted...]
-    <mergeCell ref="K48:R48"/>
     <mergeCell ref="B2:AK3"/>
     <mergeCell ref="B4:AK4"/>
     <mergeCell ref="S5:AJ5"/>
     <mergeCell ref="B6:AK6"/>
     <mergeCell ref="F9:G9"/>
     <mergeCell ref="C7:AK7"/>
     <mergeCell ref="T9:AC9"/>
     <mergeCell ref="R9:S9"/>
     <mergeCell ref="F8:AC8"/>
     <mergeCell ref="AD8:AK8"/>
     <mergeCell ref="B64:G64"/>
     <mergeCell ref="H64:M64"/>
     <mergeCell ref="B55:E56"/>
     <mergeCell ref="AC54:AK54"/>
     <mergeCell ref="C19:O19"/>
     <mergeCell ref="H63:M63"/>
     <mergeCell ref="C36:AL36"/>
     <mergeCell ref="B62:AK62"/>
     <mergeCell ref="B63:G63"/>
     <mergeCell ref="C45:R45"/>
     <mergeCell ref="V48:AK48"/>
     <mergeCell ref="AB49:AD49"/>
     <mergeCell ref="H48:J48"/>
     <mergeCell ref="S46:AA46"/>
     <mergeCell ref="K47:AK47"/>
     <mergeCell ref="C47:J47"/>
-    <mergeCell ref="H11:Q11"/>
     <mergeCell ref="AD9:AK10"/>
     <mergeCell ref="AD12:AD13"/>
     <mergeCell ref="H9:Q9"/>
     <mergeCell ref="R11:S11"/>
     <mergeCell ref="T13:AC13"/>
     <mergeCell ref="AG12:AG13"/>
     <mergeCell ref="AI12:AI13"/>
     <mergeCell ref="F12:AC12"/>
     <mergeCell ref="R13:S13"/>
     <mergeCell ref="AH12:AH13"/>
     <mergeCell ref="F10:AC10"/>
     <mergeCell ref="T11:AC11"/>
     <mergeCell ref="F11:G11"/>
+    <mergeCell ref="F13:G13"/>
+    <mergeCell ref="AD11:AK11"/>
+    <mergeCell ref="V14:Y15"/>
+    <mergeCell ref="AJ12:AJ13"/>
+    <mergeCell ref="C14:I15"/>
     <mergeCell ref="V49:AA49"/>
     <mergeCell ref="AB46:AK46"/>
     <mergeCell ref="AB45:AK45"/>
     <mergeCell ref="C17:O18"/>
     <mergeCell ref="C28:AK29"/>
     <mergeCell ref="C20:G22"/>
     <mergeCell ref="AA19:AK20"/>
     <mergeCell ref="AA21:AK22"/>
-    <mergeCell ref="F13:G13"/>
-[...8 lines deleted...]
-    <mergeCell ref="B53:AK53"/>
+    <mergeCell ref="H11:Q11"/>
+    <mergeCell ref="M14:M15"/>
+    <mergeCell ref="P16:Z16"/>
+    <mergeCell ref="AA16:AK16"/>
     <mergeCell ref="AF12:AF13"/>
     <mergeCell ref="AK12:AK13"/>
     <mergeCell ref="C23:AK23"/>
     <mergeCell ref="C46:R46"/>
     <mergeCell ref="S45:AA45"/>
     <mergeCell ref="U24:AK24"/>
     <mergeCell ref="B35:AI35"/>
     <mergeCell ref="C24:T24"/>
     <mergeCell ref="N14:T15"/>
     <mergeCell ref="C16:O16"/>
     <mergeCell ref="J14:L15"/>
-    <mergeCell ref="C48:G49"/>
+    <mergeCell ref="AA14:AK15"/>
+    <mergeCell ref="U14:U15"/>
+    <mergeCell ref="AE12:AE13"/>
+    <mergeCell ref="H13:Q13"/>
+    <mergeCell ref="AA17:AK17"/>
     <mergeCell ref="F60:V60"/>
     <mergeCell ref="W60:AK60"/>
     <mergeCell ref="C32:AK32"/>
     <mergeCell ref="B57:E60"/>
     <mergeCell ref="K49:R49"/>
     <mergeCell ref="F54:O54"/>
     <mergeCell ref="S49:U49"/>
+    <mergeCell ref="B53:AK53"/>
+    <mergeCell ref="C48:G49"/>
+    <mergeCell ref="F59:AK59"/>
+    <mergeCell ref="C51:AK51"/>
+    <mergeCell ref="C50:AK50"/>
+    <mergeCell ref="H49:J49"/>
+    <mergeCell ref="AE49:AK49"/>
+    <mergeCell ref="S48:U48"/>
+    <mergeCell ref="K48:R48"/>
   </mergeCells>
   <phoneticPr fontId="3"/>
   <dataValidations count="2">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="J14:L15" xr:uid="{84FD7422-5447-4878-A488-41B073A530C7}">
       <formula1>"1,2,3,4,5,6,7,8,9,10,11,12,13,14,15,16,17,18,19,20,21,22,23,24,25,26,27,28,29,30,31"</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="N14" xr:uid="{744658C6-84AE-40F3-8EBB-6CE18E00C4AA}">
       <formula1>"January , February ,March, April , May , June , July , August , September , October ,November, December "</formula1>
     </dataValidation>
   </dataValidations>
   <hyperlinks>
     <hyperlink ref="AC56" r:id="rId1" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
     <hyperlink ref="W60" r:id="rId2" xr:uid="{1938EC87-0F82-493D-AF29-2D091F896A76}"/>
     <hyperlink ref="F56" r:id="rId3" xr:uid="{89FFF5BD-4CB5-496F-8C16-2D9659CA7C57}"/>
     <hyperlink ref="P56" r:id="rId4" xr:uid="{0BE3693C-A4DE-4139-8446-072DA738C55F}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.31496062992125984" bottom="0.19685039370078741" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="88" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId5"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId6"/>
   <legacyDrawing r:id="rId7"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x14">
       <controls>