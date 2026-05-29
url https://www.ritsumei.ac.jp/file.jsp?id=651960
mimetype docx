--- v1 (2026-02-03)
+++ v2 (2026-05-29)
@@ -12,785 +12,669 @@
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:sdt>
-      <w:sdtPr>
+    <w:p w14:paraId="55B2F3DF" w14:textId="00F3F555" w:rsidR="00581F66" w:rsidRPr="009F3E73" w:rsidRDefault="005F184D" w:rsidP="00DF3AFC">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5091"/>
+          <w:tab w:val="left" w:pos="6205"/>
+        </w:tabs>
+        <w:spacing w:before="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-13"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F3E73">
         <w:rPr>
           <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
           <w:color w:val="231F20"/>
           <w:spacing w:val="-10"/>
           <w:w w:val="105"/>
         </w:rPr>
-        <w:id w:val="1584640026"/>
-[...73 lines deleted...]
-    <w:p w14:paraId="617C8B29" w14:textId="77777777" w:rsidR="009F3E73" w:rsidRPr="009F3E73" w:rsidRDefault="009F3E73">
+        <w:t>調</w:t>
+      </w:r>
+      <w:r w:rsidR="00C46093">
+        <w:rPr>
+          <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-10"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve">　</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F3E73">
+        <w:rPr>
+          <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-10"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>査</w:t>
+      </w:r>
+      <w:r w:rsidR="00C46093">
+        <w:rPr>
+          <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-10"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve">　</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F3E73">
+        <w:rPr>
+          <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-13"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>書</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D42870E" w14:textId="77777777" w:rsidR="009F3E73" w:rsidRPr="009F3E73" w:rsidRDefault="009F3E73">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="5091"/>
           <w:tab w:val="left" w:pos="6205"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="01F3A034" w14:textId="77777777" w:rsidR="00AB79F2" w:rsidRDefault="00AB79F2" w:rsidP="009F3E73">
+    <w:p w14:paraId="0C440426" w14:textId="77777777" w:rsidR="00AB79F2" w:rsidRDefault="00AB79F2" w:rsidP="009F3E73">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7A55AB7A" w14:textId="77777777" w:rsidR="00581F66" w:rsidRDefault="00581F66">
+    <w:p w14:paraId="285FD40A" w14:textId="77777777" w:rsidR="00581F66" w:rsidRDefault="00581F66">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック"/>
           <w:sz w:val="19"/>
         </w:rPr>
         <w:sectPr w:rsidR="00581F66">
           <w:headerReference w:type="default" r:id="rId8"/>
           <w:footerReference w:type="default" r:id="rId9"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11910" w:h="16840"/>
           <w:pgMar w:top="0" w:right="280" w:bottom="0" w:left="900" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:num="2" w:space="720" w:equalWidth="0">
             <w:col w:w="6571" w:space="40"/>
             <w:col w:w="4119"/>
           </w:cols>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableNormal"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="231F20"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="231F20"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="231F20"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="231F20"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="231F20"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="231F20"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2410"/>
-        <w:gridCol w:w="3686"/>
+        <w:gridCol w:w="1985"/>
+        <w:gridCol w:w="3260"/>
+        <w:gridCol w:w="851"/>
         <w:gridCol w:w="1559"/>
         <w:gridCol w:w="2763"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00DA07E2" w:rsidRPr="00B62199" w14:paraId="5AD8C230" w14:textId="77777777" w:rsidTr="00B91A27">
+      <w:tr w:rsidR="00DA07E2" w:rsidRPr="00B62199" w14:paraId="12AE97C4" w14:textId="77777777" w:rsidTr="005D0ABE">
         <w:trPr>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcW w:w="1985" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="252223"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:sdt>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
+          <w:p w14:paraId="7F5639E1" w14:textId="72FFAB8E" w:rsidR="00DA07E2" w:rsidRDefault="00DA07E2" w:rsidP="00623A29">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="1"/>
+              <w:ind w:left="192" w:right="176"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:id w:val="-997658454"/>
-[...36 lines deleted...]
-            <w:sdtPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:id w:val="-907146222"/>
-[...82 lines deleted...]
-            <w:tcW w:w="3686" w:type="dxa"/>
+              <w:t>フリガナ</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="29F75A0F" w14:textId="22B47B55" w:rsidR="00DA07E2" w:rsidRDefault="00DA07E2" w:rsidP="00623A29">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="1"/>
+              <w:ind w:left="192" w:right="176"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B62199">
+              <w:rPr>
+                <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>氏　名</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1146CBE4" w14:textId="254D54A1" w:rsidR="00DA07E2" w:rsidRPr="00B62199" w:rsidRDefault="00DA07E2" w:rsidP="00623A29">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="1"/>
+              <w:ind w:left="192" w:right="176"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B62199">
+              <w:rPr>
+                <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>（</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>ｱﾙﾌｧﾍﾞｯﾄ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B62199">
+              <w:rPr>
+                <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>表記）</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4111" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="252223"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="252223"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0416A19A" w14:textId="77777777" w:rsidR="00DA07E2" w:rsidRPr="00DA07E2" w:rsidRDefault="00DA07E2">
+          <w:p w14:paraId="6408A685" w14:textId="77777777" w:rsidR="00DA07E2" w:rsidRPr="00DA07E2" w:rsidRDefault="00DA07E2">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="7"/>
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="252223"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:sdt>
-[...3 lines deleted...]
-                <w:color w:val="231F20"/>
+          <w:p w14:paraId="3AE91B1A" w14:textId="28439E3B" w:rsidR="00DA07E2" w:rsidRDefault="00DA07E2" w:rsidP="00623A29">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="38"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-10"/>
                 <w:w w:val="95"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:id w:val="350994402"/>
-[...71 lines deleted...]
-          </w:sdt>
+            </w:pPr>
+            <w:r w:rsidRPr="00B62199">
+              <w:rPr>
+                <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
+                <w:color w:val="231F20"/>
+                <w:w w:val="95"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>受験番</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B62199">
+              <w:rPr>
+                <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-10"/>
+                <w:w w:val="95"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>号</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1BC185AC" w14:textId="6E1149A8" w:rsidR="00DA07E2" w:rsidRPr="00B62199" w:rsidRDefault="00DA07E2" w:rsidP="00623A29">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="38"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B62199">
+              <w:rPr>
+                <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>（入力不要）</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2763" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="252223"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="34C73F6B" w14:textId="6630F88C" w:rsidR="00DA07E2" w:rsidRPr="00B62199" w:rsidRDefault="00DA07E2">
+          <w:p w14:paraId="6A31C710" w14:textId="77777777" w:rsidR="00DA07E2" w:rsidRPr="00B62199" w:rsidRDefault="00DA07E2">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="7"/>
               <w:rPr>
-                <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DA07E2" w:rsidRPr="00B62199" w14:paraId="762A5DE4" w14:textId="77777777" w:rsidTr="00B91A27">
+      <w:tr w:rsidR="00DA07E2" w:rsidRPr="00B62199" w14:paraId="7931922E" w14:textId="77777777" w:rsidTr="005D0ABE">
         <w:trPr>
           <w:trHeight w:val="263"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcW w:w="1985" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="252223"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="489E8EDE" w14:textId="77777777" w:rsidR="00DA07E2" w:rsidRDefault="00DA07E2" w:rsidP="00623A29">
+          <w:p w14:paraId="4F0103B5" w14:textId="77777777" w:rsidR="00DA07E2" w:rsidRDefault="00DA07E2" w:rsidP="00623A29">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1"/>
               <w:ind w:left="192" w:right="176"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3686" w:type="dxa"/>
+            <w:tcW w:w="4111" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="252223"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="252223"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="05DBB5EA" w14:textId="77777777" w:rsidR="00DA07E2" w:rsidRPr="00DA07E2" w:rsidRDefault="00DA07E2">
+          <w:p w14:paraId="74F817DC" w14:textId="77777777" w:rsidR="00DA07E2" w:rsidRPr="00DA07E2" w:rsidRDefault="00DA07E2">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="7"/>
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="252223"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="58DE8EA0" w14:textId="77777777" w:rsidR="00DA07E2" w:rsidRDefault="00DA07E2" w:rsidP="00623A29">
+          <w:p w14:paraId="6CB83C58" w14:textId="77777777" w:rsidR="00DA07E2" w:rsidRDefault="00DA07E2" w:rsidP="00623A29">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="38"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                 <w:color w:val="231F20"/>
                 <w:w w:val="95"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2763" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="252223"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6D1267F0" w14:textId="77777777" w:rsidR="00DA07E2" w:rsidRPr="00B62199" w:rsidRDefault="00DA07E2">
+          <w:p w14:paraId="72EFEBAF" w14:textId="77777777" w:rsidR="00DA07E2" w:rsidRPr="00B62199" w:rsidRDefault="00DA07E2">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="7"/>
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009B1A29" w:rsidRPr="00B62199" w14:paraId="38CDB483" w14:textId="77777777" w:rsidTr="0075666F">
+      <w:tr w:rsidR="009B1A29" w:rsidRPr="00B62199" w14:paraId="6FC71B14" w14:textId="77777777" w:rsidTr="005D0ABE">
         <w:trPr>
           <w:trHeight w:val="875"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcW w:w="1985" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="252223"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="252223"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="252223"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:sdt>
-[...74 lines deleted...]
-          <w:p w14:paraId="6BDDAFE5" w14:textId="77777777" w:rsidR="0038664E" w:rsidRPr="008922A2" w:rsidRDefault="00DA07E2" w:rsidP="008922A2">
+          <w:p w14:paraId="7DC1E76B" w14:textId="62E71E2F" w:rsidR="009B1A29" w:rsidRDefault="009B1A29" w:rsidP="008922A2">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="119"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                 <w:color w:val="231F20"/>
+                <w:w w:val="72"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D0ABE">
+              <w:rPr>
+                <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="1"/>
+                <w:w w:val="94"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:fitText w:val="1187" w:id="-779443968"/>
+              </w:rPr>
+              <w:t>志望する</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005D0ABE">
+              <w:rPr>
+                <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="1"/>
+                <w:w w:val="94"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:fitText w:val="1187" w:id="-779443968"/>
+              </w:rPr>
+              <w:t>コー</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005D0ABE">
+              <w:rPr>
+                <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="5"/>
+                <w:w w:val="94"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:fitText w:val="1187" w:id="-779443968"/>
+              </w:rPr>
+              <w:t>ス</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="12D7E5B1" w14:textId="77777777" w:rsidR="0038664E" w:rsidRPr="008922A2" w:rsidRDefault="00DA07E2" w:rsidP="008922A2">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="119"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
+                <w:color w:val="231F20"/>
                 <w:w w:val="95"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                 <w:color w:val="231F20"/>
                 <w:w w:val="95"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>（</w:t>
             </w:r>
             <w:r w:rsidR="0038664E">
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                 <w:color w:val="231F20"/>
                 <w:w w:val="95"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>選択してください</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                 <w:color w:val="231F20"/>
                 <w:w w:val="95"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8008" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="8433" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="252223"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="252223"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="252223"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="32B1C526" w14:textId="77777777" w:rsidR="009B1A29" w:rsidRPr="00B62199" w:rsidRDefault="00EA6789" w:rsidP="009B1A29">
+          <w:p w14:paraId="7F93677A" w14:textId="206F9960" w:rsidR="009B1A29" w:rsidRPr="00B62199" w:rsidRDefault="00D5612E" w:rsidP="009B1A29">
             <w:pPr>
               <w:ind w:firstLineChars="100" w:firstLine="180"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                 <w:color w:val="231F20"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                   <w:color w:val="231F20"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
-                <w:id w:val="667061406"/>
-                <w:lock w:val="sdtLocked"/>
+                <w:id w:val="1387377416"/>
                 <w15:appearance w15:val="hidden"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="009C4E36">
+                <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                     <w:color w:val="231F20"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="009B1A29" w:rsidRPr="00B62199">
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                 <w:color w:val="231F20"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">　</w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                   <w:color w:val="231F20"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="-101642213"/>
-                <w:lock w:val="sdtContentLocked"/>
                 <w:placeholder>
                   <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
                 </w:placeholder>
                 <w15:appearance w15:val="hidden"/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="009B1A29" w:rsidRPr="00B62199">
                   <w:rPr>
                     <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                     <w:color w:val="231F20"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>研究コース</w:t>
                 </w:r>
                 <w:r w:rsidR="009B1A29" w:rsidRPr="00B62199">
                   <w:rPr>
                     <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                     <w:color w:val="231F20"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>単願</w:t>
@@ -839,130 +723,130 @@
                 <w:color w:val="231F20"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">　</w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                   <w:color w:val="231F20"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="-1775081106"/>
                 <w:lock w:val="sdtLocked"/>
                 <w15:appearance w15:val="hidden"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00C855CB">
+                <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                     <w:color w:val="231F20"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="009B1A29" w:rsidRPr="00B62199">
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                 <w:color w:val="231F20"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">　</w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                   <w:color w:val="231F20"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="832268762"/>
                 <w:lock w:val="sdtContentLocked"/>
                 <w:placeholder>
                   <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
                 </w:placeholder>
                 <w15:appearance w15:val="hidden"/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="009B1A29" w:rsidRPr="00B62199">
                   <w:rPr>
                     <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                     <w:color w:val="231F20"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>研究コースと法政リサーチ・コース併願</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
-          <w:p w14:paraId="68E51E71" w14:textId="77777777" w:rsidR="009B1A29" w:rsidRPr="00B62199" w:rsidRDefault="00EA6789" w:rsidP="009B1A29">
+          <w:p w14:paraId="54F5ABA7" w14:textId="06B484B2" w:rsidR="009B1A29" w:rsidRPr="00B62199" w:rsidRDefault="00D5612E" w:rsidP="009B1A29">
             <w:pPr>
               <w:ind w:firstLineChars="100" w:firstLine="180"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                   <w:color w:val="231F20"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="-371771573"/>
                 <w:lock w:val="sdtLocked"/>
                 <w15:appearance w15:val="hidden"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="007D0839">
+                <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                     <w:color w:val="231F20"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="009B1A29" w:rsidRPr="00B62199">
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                   <w:color w:val="231F20"/>
@@ -1080,1332 +964,2316 @@
                 </w:placeholder>
                 <w15:appearance w15:val="hidden"/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:rFonts w:hint="default"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidR="009B1A29" w:rsidRPr="00B62199">
                   <w:rPr>
                     <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                     <w:color w:val="231F20"/>
                     <w:spacing w:val="-2"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>法政リサーチ・コース</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C06C70" w:rsidRPr="00B62199" w14:paraId="7923E836" w14:textId="77777777" w:rsidTr="00FC10D9">
+      <w:tr w:rsidR="005D0ABE" w:rsidRPr="00B62199" w14:paraId="4A986AC2" w14:textId="77777777" w:rsidTr="005D0ABE">
         <w:trPr>
-          <w:trHeight w:val="797"/>
+          <w:trHeight w:val="305"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="252223"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="252223"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="252223"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
-          </w:tcPr>
-[...3 lines deleted...]
-              <w:ind w:left="45"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="51069BC5" w14:textId="77777777" w:rsidR="005D0ABE" w:rsidRDefault="005D0ABE" w:rsidP="005D0ABE">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
-                <w:color w:val="231F20"/>
-[...87 lines deleted...]
-                <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">年　　　　　月　　　　　</w:t>
-[...63 lines deleted...]
-            <w:tcW w:w="2410" w:type="dxa"/>
+              <w:t>学　　歴</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0592B142" w14:textId="77777777" w:rsidR="005D0ABE" w:rsidRDefault="005D0ABE" w:rsidP="005D0ABE">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="41144582" w14:textId="67A6D889" w:rsidR="005D0ABE" w:rsidRPr="00B62199" w:rsidRDefault="005D0ABE" w:rsidP="005D0ABE">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="240"/>
+              <w:ind w:left="47" w:right="175"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C707D5">
+              <w:rPr>
+                <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>※学部・研究科名も記入すること</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="252223"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="252223"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
-          </w:tcPr>
-[...3 lines deleted...]
-              <w:ind w:left="45"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="074D7882" w14:textId="77777777" w:rsidR="005D0ABE" w:rsidRDefault="005D0ABE" w:rsidP="005D0ABE">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
-                <w:color w:val="231F20"/>
-[...52 lines deleted...]
-            <w:tcW w:w="8008" w:type="dxa"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>入学・</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D43D8B">
+              <w:rPr>
+                <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>卒業/修了</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D43D8B">
+              <w:rPr>
+                <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>年月</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1A868DE2" w14:textId="0EEB793C" w:rsidR="005D0ABE" w:rsidRPr="00B62199" w:rsidRDefault="005D0ABE" w:rsidP="005D0ABE">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D43D8B">
+              <w:rPr>
+                <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>西暦</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D43D8B">
+              <w:rPr>
+                <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>(半角）で入力</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5173" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="252223"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="252223"/>
             </w:tcBorders>
-          </w:tcPr>
-[...2 lines deleted...]
-              <w:pStyle w:val="TableParagraph"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="31937F03" w14:textId="77777777" w:rsidR="005D0ABE" w:rsidRDefault="005D0ABE" w:rsidP="005D0ABE">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">　　　　　　　　　年　　　月　　　　</w:t>
-[...55 lines deleted...]
-              <w:t xml:space="preserve">年　　　月　　　　</w:t>
+              <w:t>学歴</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="41BB5428" w14:textId="027C6D3C" w:rsidR="005D0ABE" w:rsidRPr="00B62199" w:rsidRDefault="005D0ABE" w:rsidP="005D0ABE">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D0ABE">
+              <w:rPr>
+                <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>高等学校(またはそれに相当する学校)卒業後を記載すること</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00612533" w:rsidRPr="00B62199" w14:paraId="0ADA47B3" w14:textId="77777777" w:rsidTr="006D7F3C">
+      <w:tr w:rsidR="000B0672" w:rsidRPr="00B62199" w14:paraId="2FA7F36F" w14:textId="77777777" w:rsidTr="005D0ABE">
         <w:trPr>
-          <w:trHeight w:val="1824"/>
+          <w:trHeight w:val="305"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="140C20D6" w14:textId="77777777" w:rsidR="000B0672" w:rsidRPr="00B62199" w:rsidRDefault="000B0672" w:rsidP="000B0672">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="240"/>
+              <w:ind w:left="47" w:right="175"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="252223"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="252223"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
-[...555 lines deleted...]
-            </w:pPr>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="318C0A44" w14:textId="63C06B94" w:rsidR="000B0672" w:rsidRPr="00B62199" w:rsidRDefault="000B0672" w:rsidP="000B0672">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003B2936">
+              <w:rPr>
+                <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>年</w:t>
+            </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
-                  <w:color w:val="231F20"/>
-[...2 lines deleted...]
-                  <w:szCs w:val="18"/>
+                  <w:color w:val="000000" w:themeColor="text1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
                 </w:rPr>
-                <w:id w:val="-1199244171"/>
-                <w:lock w:val="sdtLocked"/>
+                <w:id w:val="1931694239"/>
                 <w:placeholder>
-                  <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+                  <w:docPart w:val="6DEE724C41884E89823C41EBE47C3623"/>
                 </w:placeholder>
                 <w15:appearance w15:val="hidden"/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="005F184D" w:rsidRPr="00B62199">
+                <w:r w:rsidRPr="003B2936">
                   <w:rPr>
                     <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
-                    <w:color w:val="231F20"/>
-[...2 lines deleted...]
-                    <w:szCs w:val="18"/>
+                    <w:color w:val="000000" w:themeColor="text1"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
                   </w:rPr>
-                  <w:t>（入学後研究する専門科目</w:t>
-[...9 lines deleted...]
-                  <w:t>：</w:t>
+                  <w:t xml:space="preserve"> 　</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="009618F5">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="003B2936">
+              <w:rPr>
+                <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>月　～</w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
+                  <w:color w:val="000000" w:themeColor="text1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="1104150453"/>
+                <w:placeholder>
+                  <w:docPart w:val="38E48485479D41DF9459DE94B8004BC7"/>
+                </w:placeholder>
+                <w15:appearance w15:val="hidden"/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidRPr="003B2936">
+                  <w:rPr>
+                    <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
+                    <w:color w:val="000000" w:themeColor="text1"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">　　 </w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidRPr="003B2936">
+              <w:rPr>
+                <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>年</w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
+                  <w:color w:val="000000" w:themeColor="text1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="1118724740"/>
+                <w:placeholder>
+                  <w:docPart w:val="4DCF32FBFA2F4BEDA3B665DF004A173D"/>
+                </w:placeholder>
+                <w15:appearance w15:val="hidden"/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidRPr="003B2936">
+                  <w:rPr>
+                    <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
+                    <w:color w:val="000000" w:themeColor="text1"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">　</w:t>
+                </w:r>
+                <w:r w:rsidRPr="003B2936">
+                  <w:rPr>
+                    <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
+                    <w:color w:val="000000" w:themeColor="text1"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve"> </w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidRPr="003B2936">
+              <w:rPr>
+                <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>月</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5173" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="252223"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="252223"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="30545E07" w14:textId="003A9193" w:rsidR="000B0672" w:rsidRPr="00B62199" w:rsidRDefault="000B0672" w:rsidP="000B0672">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000B0672" w:rsidRPr="00B62199" w14:paraId="10A3B5FF" w14:textId="77777777" w:rsidTr="005D0ABE">
+        <w:trPr>
+          <w:trHeight w:val="305"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5932A856" w14:textId="77777777" w:rsidR="000B0672" w:rsidRPr="00B62199" w:rsidRDefault="000B0672" w:rsidP="000B0672">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="240"/>
+              <w:ind w:left="47" w:right="175"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">　　　　　　　　　　　　　</w:t>
-[...26 lines deleted...]
-              </w:tabs>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="252223"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="252223"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A5054BF" w14:textId="2E56C977" w:rsidR="000B0672" w:rsidRPr="00B62199" w:rsidRDefault="000B0672" w:rsidP="000B0672">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003B2936">
+              <w:rPr>
+                <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">年 　月　～　　 年　</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003B2936">
+              <w:rPr>
+                <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003B2936">
+              <w:rPr>
+                <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>月</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5173" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="252223"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="252223"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0770E23B" w14:textId="2FA7D285" w:rsidR="000B0672" w:rsidRPr="00B62199" w:rsidRDefault="000B0672" w:rsidP="000B0672">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00581F66" w:rsidRPr="00B62199" w14:paraId="5D6805C0" w14:textId="77777777" w:rsidTr="0075666F">
+      <w:tr w:rsidR="000B0672" w:rsidRPr="00B62199" w14:paraId="4A37EA75" w14:textId="77777777" w:rsidTr="005D0ABE">
         <w:trPr>
-          <w:trHeight w:val="683"/>
+          <w:trHeight w:val="305"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7389B2D4" w14:textId="77777777" w:rsidR="000B0672" w:rsidRPr="00B62199" w:rsidRDefault="000B0672" w:rsidP="000B0672">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="240"/>
+              <w:ind w:left="47" w:right="175"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="252223"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="252223"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="58E949FD" w14:textId="6386B5E0" w:rsidR="000B0672" w:rsidRPr="00B62199" w:rsidRDefault="000B0672" w:rsidP="000B0672">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003B2936">
+              <w:rPr>
+                <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">年 　月　～　　 年　</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003B2936">
+              <w:rPr>
+                <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003B2936">
+              <w:rPr>
+                <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>月</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5173" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="252223"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="252223"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="049E5BE4" w14:textId="666BAFBA" w:rsidR="000B0672" w:rsidRPr="00B62199" w:rsidRDefault="000B0672" w:rsidP="000B0672">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000B0672" w:rsidRPr="00B62199" w14:paraId="3C9FE66B" w14:textId="77777777" w:rsidTr="005D0ABE">
+        <w:trPr>
+          <w:trHeight w:val="305"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E2A5FEC" w14:textId="77777777" w:rsidR="000B0672" w:rsidRPr="00B62199" w:rsidRDefault="000B0672" w:rsidP="000B0672">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="240"/>
+              <w:ind w:left="47" w:right="175"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="252223"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="252223"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="07B11FB6" w14:textId="2FF0CE1D" w:rsidR="000B0672" w:rsidRPr="00B62199" w:rsidRDefault="000B0672" w:rsidP="000B0672">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003B2936">
+              <w:rPr>
+                <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">年 　月　～　　 年　</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003B2936">
+              <w:rPr>
+                <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003B2936">
+              <w:rPr>
+                <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>月</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5173" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="252223"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="252223"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1AAEBD46" w14:textId="7D1AB464" w:rsidR="000B0672" w:rsidRPr="00B62199" w:rsidRDefault="000B0672" w:rsidP="000B0672">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000B0672" w:rsidRPr="00B62199" w14:paraId="088A0EFF" w14:textId="77777777" w:rsidTr="005D0ABE">
+        <w:trPr>
+          <w:trHeight w:val="305"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="252223"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D57755B" w14:textId="77777777" w:rsidR="000B0672" w:rsidRPr="00B62199" w:rsidRDefault="000B0672" w:rsidP="000B0672">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="240"/>
+              <w:ind w:left="47" w:right="175"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="252223"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="252223"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="49A23E68" w14:textId="0595B107" w:rsidR="000B0672" w:rsidRPr="00B62199" w:rsidRDefault="000B0672" w:rsidP="000B0672">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003B2936">
+              <w:rPr>
+                <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">年 　月　～　　 年　</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003B2936">
+              <w:rPr>
+                <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003B2936">
+              <w:rPr>
+                <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>月</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5173" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="252223"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="252223"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F3DFFC4" w14:textId="4CE44892" w:rsidR="000B0672" w:rsidRPr="00B62199" w:rsidRDefault="000B0672" w:rsidP="000B0672">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000B0672" w:rsidRPr="00B62199" w14:paraId="4C1001AD" w14:textId="77777777" w:rsidTr="005D0ABE">
+        <w:trPr>
+          <w:trHeight w:val="305"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="252223"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="16FBBA51" w14:textId="06CDFC61" w:rsidR="000B0672" w:rsidRPr="00B62199" w:rsidRDefault="000B0672" w:rsidP="000B0672">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="240"/>
+              <w:ind w:left="47" w:right="175"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>職　　歴</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="252223"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="252223"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
-          </w:tcPr>
-[...109 lines deleted...]
-            <w:tcW w:w="8008" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A6DB117" w14:textId="61B9B17D" w:rsidR="000B0672" w:rsidRPr="00B62199" w:rsidRDefault="000B0672" w:rsidP="000B0672">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>勤務期間　西暦(半角）で入力</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5173" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="252223"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="252223"/>
             </w:tcBorders>
-          </w:tcPr>
-          <w:p w14:paraId="779655D7" w14:textId="77777777" w:rsidR="00581F66" w:rsidRPr="00B62199" w:rsidRDefault="00581F66">
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5227630E" w14:textId="7485EC82" w:rsidR="000B0672" w:rsidRPr="00B62199" w:rsidRDefault="000B0672" w:rsidP="000B0672">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>勤務先と主な職務内容</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000B0672" w:rsidRPr="00B62199" w14:paraId="0E081D9E" w14:textId="77777777" w:rsidTr="005D0ABE">
+        <w:trPr>
+          <w:trHeight w:val="305"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="63E2BE75" w14:textId="77777777" w:rsidR="000B0672" w:rsidRPr="00B62199" w:rsidRDefault="000B0672" w:rsidP="000B0672">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="240"/>
+              <w:ind w:left="47" w:right="175"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="252223"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="252223"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="00045420" w14:textId="7CA79594" w:rsidR="000B0672" w:rsidRPr="00D5612E" w:rsidRDefault="000B0672" w:rsidP="000B0672">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D5612E">
+              <w:rPr>
+                <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">年 　月　～　　 年　</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D5612E">
+              <w:rPr>
+                <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D5612E">
+              <w:rPr>
+                <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>月</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5173" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="252223"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="252223"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0CB16F51" w14:textId="0C26F8F6" w:rsidR="000B0672" w:rsidRPr="00D5612E" w:rsidRDefault="000B0672" w:rsidP="000B0672">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D5612E">
+              <w:rPr>
+                <w:rStyle w:val="ac"/>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:vanish/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000B0672" w:rsidRPr="00B62199" w14:paraId="3D9423DC" w14:textId="77777777" w:rsidTr="005D0ABE">
+        <w:trPr>
+          <w:trHeight w:val="305"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="6864E9CC" w14:textId="77777777" w:rsidR="000B0672" w:rsidRPr="00B62199" w:rsidRDefault="000B0672" w:rsidP="000B0672">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="240"/>
+              <w:ind w:left="47" w:right="175"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="252223"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="252223"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="44FE31BE" w14:textId="22B3513B" w:rsidR="000B0672" w:rsidRPr="00D5612E" w:rsidRDefault="000B0672" w:rsidP="000B0672">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D5612E">
+              <w:rPr>
+                <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">年 　月　～　　 年　</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D5612E">
+              <w:rPr>
+                <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D5612E">
+              <w:rPr>
+                <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>月</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5173" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="252223"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="252223"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="026A282E" w14:textId="35F4F09E" w:rsidR="000B0672" w:rsidRPr="00D5612E" w:rsidRDefault="000B0672" w:rsidP="000B0672">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000B0672" w:rsidRPr="00B62199" w14:paraId="2FD52ED9" w14:textId="77777777" w:rsidTr="005D0ABE">
+        <w:trPr>
+          <w:trHeight w:val="305"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="77307CC6" w14:textId="77777777" w:rsidR="000B0672" w:rsidRPr="00B62199" w:rsidRDefault="000B0672" w:rsidP="000B0672">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="240"/>
+              <w:ind w:left="47" w:right="175"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="252223"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="252223"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="27FE425D" w14:textId="1B9CEC8D" w:rsidR="000B0672" w:rsidRPr="00D5612E" w:rsidRDefault="000B0672" w:rsidP="000B0672">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D5612E">
+              <w:rPr>
+                <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">年 　月　～　　 年　</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D5612E">
+              <w:rPr>
+                <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D5612E">
+              <w:rPr>
+                <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>月</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5173" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="252223"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="252223"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A2F9E36" w14:textId="10A32943" w:rsidR="000B0672" w:rsidRPr="00D5612E" w:rsidRDefault="000B0672" w:rsidP="000B0672">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000B0672" w:rsidRPr="00B62199" w14:paraId="07888AFD" w14:textId="77777777" w:rsidTr="005D0ABE">
+        <w:trPr>
+          <w:trHeight w:val="305"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="2072FB46" w14:textId="77777777" w:rsidR="000B0672" w:rsidRPr="00B62199" w:rsidRDefault="000B0672" w:rsidP="000B0672">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="240"/>
+              <w:ind w:left="47" w:right="175"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="252223"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="252223"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="11D51404" w14:textId="17944102" w:rsidR="000B0672" w:rsidRPr="00D5612E" w:rsidRDefault="000B0672" w:rsidP="000B0672">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D5612E">
+              <w:rPr>
+                <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">年 　月　～　　 年　</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D5612E">
+              <w:rPr>
+                <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D5612E">
+              <w:rPr>
+                <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>月</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5173" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="252223"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="252223"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="761E67FF" w14:textId="4A23986C" w:rsidR="000B0672" w:rsidRPr="00D5612E" w:rsidRDefault="000B0672" w:rsidP="000B0672">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000B0672" w:rsidRPr="00B62199" w14:paraId="211EA2BD" w14:textId="77777777" w:rsidTr="005D0ABE">
+        <w:trPr>
+          <w:trHeight w:val="305"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C48CE60" w14:textId="77777777" w:rsidR="000B0672" w:rsidRPr="00B62199" w:rsidRDefault="000B0672" w:rsidP="000B0672">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="240"/>
+              <w:ind w:left="47" w:right="175"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="252223"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="252223"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="51444650" w14:textId="7BEE09A8" w:rsidR="000B0672" w:rsidRPr="00D5612E" w:rsidRDefault="000B0672" w:rsidP="000B0672">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D5612E">
+              <w:rPr>
+                <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">年 　月　～　　 年　</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D5612E">
+              <w:rPr>
+                <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D5612E">
+              <w:rPr>
+                <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>月</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5173" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="252223"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="252223"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3021F0C6" w14:textId="61D90DB7" w:rsidR="000B0672" w:rsidRPr="00D5612E" w:rsidRDefault="000B0672" w:rsidP="000B0672">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000B0672" w:rsidRPr="00B62199" w14:paraId="33AA016A" w14:textId="77777777" w:rsidTr="005D0ABE">
+        <w:trPr>
+          <w:trHeight w:val="247"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="252223"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="131E3F18" w14:textId="77777777" w:rsidR="000B0672" w:rsidRPr="00B62199" w:rsidRDefault="000B0672" w:rsidP="000B0672">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="240"/>
+              <w:ind w:left="47" w:right="175"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8433" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="252223"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="252223"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A673006" w14:textId="743985AF" w:rsidR="000B0672" w:rsidRPr="00B62199" w:rsidRDefault="000B0672" w:rsidP="000B0672">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>職歴通算年数（</w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
+                  <w:color w:val="000000" w:themeColor="text1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="-1906896571"/>
+                <w:placeholder>
+                  <w:docPart w:val="994521D5BDCB4F73B6065DA2AFC8C7A0"/>
+                </w:placeholder>
+                <w15:appearance w15:val="hidden"/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
+                    <w:color w:val="000000" w:themeColor="text1"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">　</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>）年</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000B0672" w:rsidRPr="00B62199" w14:paraId="5878B3A9" w14:textId="77777777" w:rsidTr="005D0ABE">
+        <w:trPr>
+          <w:trHeight w:val="1139"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="252223"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="252223"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="58E0F7FE" w14:textId="2868E7FE" w:rsidR="000B0672" w:rsidRDefault="000B0672" w:rsidP="000B0672">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="240"/>
+              <w:ind w:left="47" w:right="175"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B62199">
+              <w:rPr>
+                <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>卒業論文テーマ</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4996C3D5" w14:textId="77777777" w:rsidR="000B0672" w:rsidRDefault="000B0672" w:rsidP="000B0672">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="240"/>
+              <w:ind w:left="47" w:right="175"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B62199">
+              <w:rPr>
+                <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>または</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="37E3A62F" w14:textId="77777777" w:rsidR="000B0672" w:rsidRDefault="000B0672" w:rsidP="000B0672">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="240"/>
+              <w:ind w:left="47" w:right="175"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B62199">
+              <w:rPr>
+                <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>演習の論文</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="336B30D1" w14:textId="37F40B79" w:rsidR="000B0672" w:rsidRPr="00B62199" w:rsidRDefault="000B0672" w:rsidP="000B0672">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:right="175"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>(ﾚﾎﾟｰﾄ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B62199">
+              <w:rPr>
+                <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>）テーマ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8433" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="252223"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="252223"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="323C904D" w14:textId="77777777" w:rsidR="000B0672" w:rsidRPr="00B62199" w:rsidRDefault="000B0672" w:rsidP="000B0672">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000B0672" w:rsidRPr="00B62199" w14:paraId="4ADA9E42" w14:textId="77777777" w:rsidTr="005D0ABE">
+        <w:trPr>
+          <w:trHeight w:val="1421"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="252223"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="252223"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="2991447F" w14:textId="1D195C87" w:rsidR="000B0672" w:rsidRPr="00B62199" w:rsidRDefault="000B0672" w:rsidP="000B0672">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="240"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B62199">
+              <w:rPr>
+                <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
+                <w:color w:val="231F20"/>
+                <w:w w:val="99"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>将来志望</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8433" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="252223"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="252223"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="44FD7768" w14:textId="77777777" w:rsidR="000B0672" w:rsidRPr="00B62199" w:rsidRDefault="000B0672" w:rsidP="000B0672">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000B0672" w:rsidRPr="00B62199" w14:paraId="4EFCB2F7" w14:textId="77777777" w:rsidTr="005D0ABE">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="252223"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="252223"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="3FF61CC6" w14:textId="09D95B79" w:rsidR="000B0672" w:rsidRDefault="000B0672" w:rsidP="000B0672">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="240" w:line="312" w:lineRule="auto"/>
+              <w:ind w:left="177" w:right="105"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="6"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="57"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>大学院</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B62199">
+              <w:rPr>
+                <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="6"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>で研究したい</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5FBAA6C1" w14:textId="3E2E1B48" w:rsidR="000B0672" w:rsidRPr="00B62199" w:rsidRDefault="000B0672" w:rsidP="000B0672">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="240" w:line="312" w:lineRule="auto"/>
+              <w:ind w:left="177" w:right="105"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B62199">
+              <w:rPr>
+                <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
+                <w:color w:val="231F20"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>分野・テー</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B62199">
+              <w:rPr>
+                <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>マ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8433" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="252223"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="252223"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="169C1741" w14:textId="77777777" w:rsidR="000B0672" w:rsidRPr="00B62199" w:rsidRDefault="000B0672" w:rsidP="000B0672">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="240"/>
+              <w:ind w:firstLineChars="100" w:firstLine="176"/>
+              <w:rPr>
+                <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B62199">
+              <w:rPr>
+                <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>研究テーマ：</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7D34C39E" w14:textId="77777777" w:rsidR="000B0672" w:rsidRDefault="000B0672" w:rsidP="000B0672">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="7396"/>
+              </w:tabs>
+              <w:ind w:left="6"/>
+              <w:rPr>
+                <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6C418EA4" w14:textId="77777777" w:rsidR="000B0672" w:rsidRDefault="000B0672" w:rsidP="000B0672">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="7396"/>
+              </w:tabs>
+              <w:ind w:left="6"/>
+              <w:rPr>
+                <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2A0A085D" w14:textId="77777777" w:rsidR="000B0672" w:rsidRDefault="000B0672" w:rsidP="000B0672">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="7396"/>
+              </w:tabs>
+              <w:ind w:left="6"/>
+              <w:rPr>
+                <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5DEFA915" w14:textId="77777777" w:rsidR="000B0672" w:rsidRDefault="000B0672" w:rsidP="000B0672">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="7396"/>
+              </w:tabs>
+              <w:ind w:left="6"/>
+              <w:rPr>
+                <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4E36678A" w14:textId="77777777" w:rsidR="000B0672" w:rsidRDefault="000B0672" w:rsidP="000B0672">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="7396"/>
+              </w:tabs>
+              <w:ind w:left="6"/>
+              <w:rPr>
+                <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="182EFBF7" w14:textId="77777777" w:rsidR="000B0672" w:rsidRDefault="000B0672" w:rsidP="000B0672">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="7396"/>
+              </w:tabs>
+              <w:ind w:left="6"/>
+              <w:rPr>
+                <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="116FCF44" w14:textId="77777777" w:rsidR="000B0672" w:rsidRDefault="000B0672" w:rsidP="000B0672">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="7396"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="096F1E60" w14:textId="77777777" w:rsidR="000B0672" w:rsidRDefault="000B0672" w:rsidP="000B0672">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="7396"/>
+              </w:tabs>
+              <w:ind w:left="6"/>
+              <w:rPr>
+                <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="06ED04F9" w14:textId="77777777" w:rsidR="000B0672" w:rsidRDefault="000B0672" w:rsidP="000B0672">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="7396"/>
+              </w:tabs>
+              <w:ind w:left="6"/>
+              <w:rPr>
+                <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B62199">
+              <w:rPr>
+                <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>（入学後研究する専門科目</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B62199">
+              <w:rPr>
+                <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>：</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B62199">
+              <w:rPr>
+                <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
+                <w:color w:val="231F20"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00B62199">
+              <w:rPr>
+                <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>）</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4DE46B7F" w14:textId="77777777" w:rsidR="000B0672" w:rsidRPr="008C7EE5" w:rsidRDefault="000B0672" w:rsidP="000B0672">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="7396"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000B0672" w:rsidRPr="00B62199" w14:paraId="03151ECD" w14:textId="77777777" w:rsidTr="005D0ABE">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="252223"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="252223"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F6A80AD" w14:textId="12AADCA1" w:rsidR="000B0672" w:rsidRPr="00B62199" w:rsidRDefault="000B0672" w:rsidP="000B0672">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="97"/>
+              <w:ind w:left="104" w:right="35"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B62199">
+              <w:rPr>
+                <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="57"/>
+                <w:w w:val="95"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>指導</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B62199">
+              <w:rPr>
+                <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="8"/>
+                <w:w w:val="95"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>を希望する教員</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B62199">
+              <w:rPr>
+                <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-10"/>
+                <w:w w:val="95"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="62DADBE0" w14:textId="77777777" w:rsidR="000B0672" w:rsidRDefault="000B0672" w:rsidP="000B0672">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="71"/>
+              <w:ind w:left="44" w:right="35"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
+                <w:color w:val="231F20"/>
+                <w:w w:val="90"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B62199">
+              <w:rPr>
+                <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
+                <w:color w:val="231F20"/>
+                <w:w w:val="90"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>（研究コース志願者</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="43D7499C" w14:textId="596DC2E6" w:rsidR="000B0672" w:rsidRPr="00B62199" w:rsidRDefault="000B0672" w:rsidP="000B0672">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="71"/>
+              <w:ind w:left="44" w:right="35"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B62199">
+              <w:rPr>
+                <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
+                <w:color w:val="231F20"/>
+                <w:w w:val="90"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>のみ記入</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B62199">
+              <w:rPr>
+                <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-10"/>
+                <w:w w:val="90"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>）</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8433" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="252223"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="252223"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="352FBA91" w14:textId="77777777" w:rsidR="000B0672" w:rsidRPr="00B62199" w:rsidRDefault="000B0672" w:rsidP="000B0672">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7AB17F46" w14:textId="77777777" w:rsidR="00581F66" w:rsidRDefault="00581F66" w:rsidP="00F13186">
+    <w:p w14:paraId="5C4B54F2" w14:textId="77777777" w:rsidR="00581F66" w:rsidRDefault="00581F66" w:rsidP="00F13186">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:before="14"/>
         <w:ind w:left="596"/>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00581F66" w:rsidSect="0075666F">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11910" w:h="16840"/>
       <w:pgMar w:top="233" w:right="278" w:bottom="233" w:left="737" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6E398400" w14:textId="77777777" w:rsidR="00A47145" w:rsidRDefault="00A47145" w:rsidP="00A47145">
+    <w:p w14:paraId="4728852D" w14:textId="77777777" w:rsidR="00A47145" w:rsidRDefault="00A47145" w:rsidP="00A47145">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="596A6C39" w14:textId="77777777" w:rsidR="00A47145" w:rsidRDefault="00A47145" w:rsidP="00A47145">
+    <w:p w14:paraId="60084DFC" w14:textId="77777777" w:rsidR="00A47145" w:rsidRDefault="00A47145" w:rsidP="00A47145">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ 明朝">
     <w:altName w:val="MS Mincho"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="ＭＳ ゴシック">
     <w:altName w:val="MS Gothic"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="BIZ UDゴシック">
     <w:panose1 w:val="020B0400000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002F7" w:usb1="2AC7EDF8" w:usb2="00000012" w:usb3="00000000" w:csb0="00020001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="7C4FD963" w14:textId="77777777" w:rsidR="00656F91" w:rsidRPr="00656F91" w:rsidRDefault="00656F91" w:rsidP="00656F91">
+  <w:p w14:paraId="03144D15" w14:textId="78AF4E3A" w:rsidR="00656F91" w:rsidRPr="00656F91" w:rsidRDefault="00656F91" w:rsidP="00656F91">
     <w:pPr>
       <w:pStyle w:val="a8"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
       </w:rPr>
-      <w:t>2026.4</w:t>
+      <w:t>202</w:t>
+    </w:r>
+    <w:r w:rsidR="0011490B">
+      <w:rPr>
+        <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
+      </w:rPr>
+      <w:t>7</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
+      </w:rPr>
+      <w:t>.4</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0CD78128" w14:textId="77777777" w:rsidR="00A47145" w:rsidRDefault="00A47145" w:rsidP="00A47145">
+    <w:p w14:paraId="06C5EE4D" w14:textId="77777777" w:rsidR="00A47145" w:rsidRDefault="00A47145" w:rsidP="00A47145">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="258FB315" w14:textId="77777777" w:rsidR="00A47145" w:rsidRDefault="00A47145" w:rsidP="00A47145">
+    <w:p w14:paraId="0F3D9E48" w14:textId="77777777" w:rsidR="00A47145" w:rsidRDefault="00A47145" w:rsidP="00A47145">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:id w:val="1325703685"/>
       <w:lock w:val="contentLocked"/>
       <w:placeholder>
         <w:docPart w:val="646DFD290A784DEE9BC617DB5E341C21"/>
       </w:placeholder>
       <w15:appearance w15:val="hidden"/>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
-      <w:p w14:paraId="78889259" w14:textId="77777777" w:rsidR="009F3E73" w:rsidRPr="0028525F" w:rsidRDefault="009F3E73" w:rsidP="002D496E">
+      <w:p w14:paraId="7BD3927E" w14:textId="77777777" w:rsidR="009F3E73" w:rsidRPr="0028525F" w:rsidRDefault="009F3E73" w:rsidP="002D496E">
         <w:pPr>
           <w:pStyle w:val="a6"/>
           <w:jc w:val="right"/>
           <w:rPr>
             <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="0028525F">
           <w:rPr>
             <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>様式RJ2</w:t>
         </w:r>
         <w:r w:rsidRPr="0028525F">
           <w:rPr>
             <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>_</w:t>
         </w:r>
@@ -2516,51 +3384,51 @@
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
             <w:b/>
             <w:bCs/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
         <w:r w:rsidRPr="00EF58DD">
           <w:rPr>
             <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
             <w:b/>
             <w:bCs/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w14:paraId="2A6359B8" w14:textId="77777777" w:rsidR="009F3E73" w:rsidRPr="009F3E73" w:rsidRDefault="009F3E73" w:rsidP="009F3E73">
+  <w:p w14:paraId="7EA7EF6B" w14:textId="77777777" w:rsidR="009F3E73" w:rsidRPr="009F3E73" w:rsidRDefault="009F3E73" w:rsidP="009F3E73">
     <w:pPr>
       <w:pStyle w:val="a6"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5724507C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E86042BA"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="420" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
@@ -2613,178 +3481,178 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2940" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3360" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3780" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="894047572">
+  <w:num w:numId="1" w16cid:durableId="696734486">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
-  <w:proofState w:spelling="clean" w:grammar="dirty"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="61441">
+    <o:shapedefaults v:ext="edit" spidmax="53249">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:ulTrailSpace/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00581F66"/>
     <w:rsid w:val="00047101"/>
+    <w:rsid w:val="000B0672"/>
     <w:rsid w:val="001124CA"/>
+    <w:rsid w:val="0011490B"/>
     <w:rsid w:val="00134225"/>
     <w:rsid w:val="00192639"/>
+    <w:rsid w:val="001A5C81"/>
     <w:rsid w:val="001F4E3D"/>
-    <w:rsid w:val="002073A9"/>
-    <w:rsid w:val="002378DA"/>
     <w:rsid w:val="002857A8"/>
     <w:rsid w:val="00287754"/>
     <w:rsid w:val="003123B6"/>
     <w:rsid w:val="00316DCC"/>
     <w:rsid w:val="0038664E"/>
     <w:rsid w:val="003A0CFD"/>
-    <w:rsid w:val="00416585"/>
-    <w:rsid w:val="00464199"/>
     <w:rsid w:val="00474114"/>
     <w:rsid w:val="00580D03"/>
     <w:rsid w:val="00581F66"/>
+    <w:rsid w:val="005D0ABE"/>
     <w:rsid w:val="005F184D"/>
     <w:rsid w:val="00612533"/>
     <w:rsid w:val="00623A29"/>
     <w:rsid w:val="00656F91"/>
-    <w:rsid w:val="00684C3B"/>
+    <w:rsid w:val="00680879"/>
     <w:rsid w:val="006D7F3C"/>
+    <w:rsid w:val="0071019C"/>
     <w:rsid w:val="0075666F"/>
     <w:rsid w:val="00777380"/>
-    <w:rsid w:val="007D0839"/>
+    <w:rsid w:val="007C0374"/>
     <w:rsid w:val="00806395"/>
-    <w:rsid w:val="00841804"/>
-    <w:rsid w:val="00861BBB"/>
     <w:rsid w:val="008922A2"/>
     <w:rsid w:val="008C7EE5"/>
-    <w:rsid w:val="009618F5"/>
+    <w:rsid w:val="0098219A"/>
+    <w:rsid w:val="0098442D"/>
     <w:rsid w:val="009B1A29"/>
-    <w:rsid w:val="009B4E01"/>
     <w:rsid w:val="009C0F51"/>
     <w:rsid w:val="009C4E36"/>
     <w:rsid w:val="009F3E73"/>
+    <w:rsid w:val="00A34CF8"/>
     <w:rsid w:val="00A4414A"/>
     <w:rsid w:val="00A47145"/>
+    <w:rsid w:val="00A8515E"/>
     <w:rsid w:val="00AB79F2"/>
-    <w:rsid w:val="00AC3AC0"/>
+    <w:rsid w:val="00AD6C5C"/>
     <w:rsid w:val="00B62199"/>
-    <w:rsid w:val="00BD0A89"/>
     <w:rsid w:val="00BD4AF8"/>
-    <w:rsid w:val="00C06C70"/>
     <w:rsid w:val="00C46093"/>
     <w:rsid w:val="00C855CB"/>
-    <w:rsid w:val="00C9198E"/>
-    <w:rsid w:val="00CB1F11"/>
+    <w:rsid w:val="00CA4B87"/>
     <w:rsid w:val="00CD199F"/>
     <w:rsid w:val="00CD51EC"/>
     <w:rsid w:val="00D06952"/>
+    <w:rsid w:val="00D5612E"/>
     <w:rsid w:val="00DA07E2"/>
     <w:rsid w:val="00DF3AFC"/>
+    <w:rsid w:val="00DF76D4"/>
+    <w:rsid w:val="00E12DB9"/>
     <w:rsid w:val="00E61EB5"/>
-    <w:rsid w:val="00EA6789"/>
+    <w:rsid w:val="00EE5796"/>
     <w:rsid w:val="00F13186"/>
     <w:rsid w:val="00F7313C"/>
     <w:rsid w:val="00F937A7"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="61441">
+    <o:shapedefaults v:ext="edit" spidmax="53249">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="0F09E176"/>
+  <w14:docId w14:val="3B0A4D56"/>
   <w15:docId w15:val="{D07F3B1B-7277-4E49-90D5-F360F23853CF}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
@@ -3150,50 +4018,77 @@
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rPr>
       <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
       <w:lang w:eastAsia="ja-JP"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="50"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="005D0ABE"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:spacing w:before="80" w:after="40" w:line="259" w:lineRule="auto"/>
+      <w:ind w:leftChars="100" w:left="100"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:kern w:val="2"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
@@ -3320,50 +4215,82 @@
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ab">
     <w:name w:val="吹き出し (文字)"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="aa"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="009B1A29"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w:lang w:eastAsia="ja-JP"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="ac">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="008922A2"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="ad">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00AD6C5C"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+      <w:lang w:eastAsia="ja-JP"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="50">
+    <w:name w:val="見出し 5 (文字)"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005D0ABE"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:kern w:val="2"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="ja-JP"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="722944921">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
@@ -3412,180 +4339,218 @@
           <w:name w:val="全般"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{B7BD9C1E-5AB7-4B10-86C0-0552D8A6173D}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="0077129E" w:rsidRDefault="000C3BDD">
           <w:r w:rsidRPr="00C9272C">
             <w:rPr>
               <w:rStyle w:val="a3"/>
               <w:rFonts w:hint="eastAsia"/>
             </w:rPr>
             <w:t>ここをクリックまたはタップしてテキストを入力してください。</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="EADE0C54CDCA48A58CA735ADF9014BD4"/>
+        <w:name w:val="6DEE724C41884E89823C41EBE47C3623"/>
         <w:category>
           <w:name w:val="全般"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{AE0D2469-A280-43A9-AE2D-FF13EB3AEA29}"/>
+        <w:guid w:val="{A0F4AE3D-AA1E-4BBD-9065-22823F1E6277}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00CD4549" w:rsidRDefault="0077129E" w:rsidP="0077129E">
+        <w:p w:rsidR="00083E28" w:rsidRDefault="00083E28" w:rsidP="00083E28">
           <w:pPr>
-            <w:pStyle w:val="EADE0C54CDCA48A58CA735ADF9014BD4"/>
+            <w:pStyle w:val="6DEE724C41884E89823C41EBE47C3623"/>
           </w:pPr>
-          <w:r w:rsidRPr="00C9272C">
+          <w:r>
             <w:rPr>
-              <w:rStyle w:val="a3"/>
-              <w:rFonts w:hint="eastAsia"/>
+              <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
+              <w:color w:val="000000" w:themeColor="text1"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
             </w:rPr>
-            <w:t>ここをクリックまたはタップしてテキストを入力してください。</w:t>
+            <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="18C4DE257602484D8B020F9AD5D6F84D"/>
+        <w:name w:val="38E48485479D41DF9459DE94B8004BC7"/>
         <w:category>
           <w:name w:val="全般"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{718AE485-6464-4F6B-BC02-2FB0BB30249A}"/>
+        <w:guid w:val="{B7F5D9D8-4617-4CF1-8591-AF0A7D075FFE}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00F50800" w:rsidRDefault="00186727" w:rsidP="00186727">
+        <w:p w:rsidR="00083E28" w:rsidRDefault="00083E28" w:rsidP="00083E28">
           <w:pPr>
-            <w:pStyle w:val="18C4DE257602484D8B020F9AD5D6F84D"/>
+            <w:pStyle w:val="38E48485479D41DF9459DE94B8004BC7"/>
           </w:pPr>
-          <w:r w:rsidRPr="00C9272C">
+          <w:r>
             <w:rPr>
-              <w:rStyle w:val="a3"/>
-              <w:rFonts w:hint="eastAsia"/>
+              <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
+              <w:color w:val="000000" w:themeColor="text1"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
             </w:rPr>
-            <w:t>ここをクリックまたはタップしてテキストを入力してください。</w:t>
+            <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="1F2278D764F44A6691E0B5FCCC708A2B"/>
+        <w:name w:val="4DCF32FBFA2F4BEDA3B665DF004A173D"/>
         <w:category>
           <w:name w:val="全般"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{79247857-255E-478E-8B63-8BF7E573D3B9}"/>
+        <w:guid w:val="{237D765D-26FD-40E2-8EDC-8C662A9FAC82}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="006B5198" w:rsidRDefault="001E0435" w:rsidP="001E0435">
+        <w:p w:rsidR="00083E28" w:rsidRDefault="00083E28" w:rsidP="00083E28">
           <w:pPr>
-            <w:pStyle w:val="1F2278D764F44A6691E0B5FCCC708A2B"/>
+            <w:pStyle w:val="4DCF32FBFA2F4BEDA3B665DF004A173D"/>
           </w:pPr>
-          <w:r w:rsidRPr="00C9272C">
+          <w:r>
             <w:rPr>
-              <w:rStyle w:val="a3"/>
-              <w:rFonts w:hint="eastAsia"/>
+              <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
+              <w:color w:val="000000" w:themeColor="text1"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
             </w:rPr>
-            <w:t>ここをクリックまたはタップしてテキストを入力してください。</w:t>
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="994521D5BDCB4F73B6065DA2AFC8C7A0"/>
+        <w:category>
+          <w:name w:val="全般"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{115BED12-113C-4C60-B86A-FD0602EF9013}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00083E28" w:rsidRDefault="00083E28" w:rsidP="00083E28">
+          <w:pPr>
+            <w:pStyle w:val="994521D5BDCB4F73B6065DA2AFC8C7A0"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
+              <w:color w:val="000000" w:themeColor="text1"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ 明朝">
     <w:altName w:val="MS Mincho"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="ＭＳ ゴシック">
     <w:altName w:val="MS Gothic"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="BIZ UDゴシック">
     <w:panose1 w:val="020B0400000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002F7" w:usb1="2AC7EDF8" w:usb2="00000012" w:usb3="00000000" w:csb0="00020001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="游明朝">
     <w:panose1 w:val="02020400000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="游ゴシック Light">
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
@@ -3594,60 +4559,62 @@
   <w:view w:val="normal"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:revisionView w:comments="0" w:inkAnnotations="0"/>
   <w:defaultTabStop w:val="840"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="000C3BDD"/>
+    <w:rsid w:val="00083E28"/>
     <w:rsid w:val="000C3BDD"/>
     <w:rsid w:val="00186727"/>
-    <w:rsid w:val="001E0435"/>
-[...1 lines deleted...]
-    <w:rsid w:val="006B5198"/>
+    <w:rsid w:val="001A5C81"/>
+    <w:rsid w:val="0071019C"/>
     <w:rsid w:val="0077129E"/>
-    <w:rsid w:val="00841804"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00C9198E"/>
+    <w:rsid w:val="009C353A"/>
+    <w:rsid w:val="00A34CF8"/>
+    <w:rsid w:val="00A8515E"/>
     <w:rsid w:val="00CD4549"/>
+    <w:rsid w:val="00E12DB9"/>
+    <w:rsid w:val="00EE5796"/>
     <w:rsid w:val="00F50800"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
@@ -4059,86 +5026,106 @@
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="a3">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="001E0435"/>
+    <w:rsid w:val="00083E28"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="646DFD290A784DEE9BC617DB5E341C21">
     <w:name w:val="646DFD290A784DEE9BC617DB5E341C21"/>
     <w:rsid w:val="000C3BDD"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:jc w:val="both"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="EADE0C54CDCA48A58CA735ADF9014BD4">
-[...1 lines deleted...]
-    <w:rsid w:val="0077129E"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="6DEE724C41884E89823C41EBE47C3623">
+    <w:name w:val="6DEE724C41884E89823C41EBE47C3623"/>
+    <w:rsid w:val="00083E28"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
-      <w:jc w:val="both"/>
     </w:pPr>
+    <w:rPr>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="18C4DE257602484D8B020F9AD5D6F84D">
-[...1 lines deleted...]
-    <w:rsid w:val="00186727"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="38E48485479D41DF9459DE94B8004BC7">
+    <w:name w:val="38E48485479D41DF9459DE94B8004BC7"/>
+    <w:rsid w:val="00083E28"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
-      <w:jc w:val="both"/>
     </w:pPr>
+    <w:rPr>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1F2278D764F44A6691E0B5FCCC708A2B">
-[...1 lines deleted...]
-    <w:rsid w:val="001E0435"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4DCF32FBFA2F4BEDA3B665DF004A173D">
+    <w:name w:val="4DCF32FBFA2F4BEDA3B665DF004A173D"/>
+    <w:rsid w:val="00083E28"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
-      <w:jc w:val="both"/>
     </w:pPr>
+    <w:rPr>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="994521D5BDCB4F73B6065DA2AFC8C7A0">
+    <w:name w:val="994521D5BDCB4F73B6065DA2AFC8C7A0"/>
+    <w:rsid w:val="00083E28"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
@@ -4398,99 +5385,100 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{41A3C21C-29D2-490B-BAEC-8B002FB8D5ED}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B5F4E50E-BAC4-48EB-A753-D67B37E7601E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{e296e639-91e9-4bb7-a1e8-7ae7de7d97ca}" enabled="1" method="Privileged" siteId="{a449438d-3606-490b-844f-c4e15e535fca}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>68</Words>
-  <Characters>393</Characters>
+  <Words>86</Words>
+  <Characters>494</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>3</Lines>
+  <Lines>4</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>タイトル</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>学校法人立命館</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>460</CharactersWithSpaces>
+  <CharactersWithSpaces>579</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:filetime>2024-07-31T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
     <vt:lpwstr>Adobe InDesign 17.4 (Macintosh)</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="LastSaved">
     <vt:filetime>2024-07-31T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="Producer">
     <vt:lpwstr>Adobe PDF Library 16.0.7</vt:lpwstr>
   </property>
 </Properties>
 </file>