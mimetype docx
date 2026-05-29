--- v0 (2025-10-17)
+++ v1 (2026-05-29)
@@ -4,498 +4,544 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:id w:val="337736221"/>
-        <w:lock w:val="sdtContentLocked"/>
         <w:placeholder>
           <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
         </w:placeholder>
         <w15:appearance w15:val="hidden"/>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
-        <w:p w:rsidR="0028525F" w:rsidRPr="0028525F" w:rsidRDefault="0028525F" w:rsidP="0028525F">
+        <w:p w14:paraId="755BD318" w14:textId="77777777" w:rsidR="0028525F" w:rsidRPr="0028525F" w:rsidRDefault="0028525F" w:rsidP="0028525F">
           <w:pPr>
             <w:pStyle w:val="a3"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
               <w:sz w:val="32"/>
               <w:szCs w:val="32"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="0028525F">
             <w:rPr>
               <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
               <w:sz w:val="32"/>
               <w:szCs w:val="32"/>
             </w:rPr>
             <w:t>調　査　書</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w:rsidR="0028525F" w:rsidRPr="0028525F" w:rsidRDefault="0028525F" w:rsidP="0028525F">
+    <w:p w14:paraId="5EBE46DA" w14:textId="77777777" w:rsidR="0028525F" w:rsidRPr="0028525F" w:rsidRDefault="0028525F" w:rsidP="0028525F">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:id w:val="-1676492186"/>
         <w:lock w:val="sdtContentLocked"/>
         <w:placeholder>
           <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
         </w:placeholder>
         <w15:appearance w15:val="hidden"/>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
-        <w:p w:rsidR="00A475ED" w:rsidRPr="00A475ED" w:rsidRDefault="00A475ED" w:rsidP="0028525F">
+        <w:p w14:paraId="44B0F67B" w14:textId="77777777" w:rsidR="00A475ED" w:rsidRPr="00A475ED" w:rsidRDefault="00A475ED" w:rsidP="0028525F">
           <w:pPr>
             <w:pStyle w:val="a3"/>
             <w:jc w:val="left"/>
             <w:rPr>
               <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00574908">
             <w:rPr>
               <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
               <w:sz w:val="22"/>
             </w:rPr>
             <w:t>※調査書は</w:t>
           </w:r>
           <w:r w:rsidRPr="00574908">
             <w:rPr>
               <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
               <w:b/>
               <w:sz w:val="22"/>
             </w:rPr>
             <w:t>2ページ</w:t>
           </w:r>
           <w:r w:rsidRPr="00574908">
             <w:rPr>
               <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
               <w:sz w:val="22"/>
             </w:rPr>
             <w:t>以内で作成してください。</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a7"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1555"/>
         <w:gridCol w:w="1134"/>
         <w:gridCol w:w="2731"/>
         <w:gridCol w:w="403"/>
         <w:gridCol w:w="1500"/>
         <w:gridCol w:w="2293"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0028525F" w:rsidRPr="00B10AA2" w:rsidTr="00E61512">
+      <w:tr w:rsidR="005F2ED4" w:rsidRPr="00B10AA2" w14:paraId="09C4F69C" w14:textId="77777777" w:rsidTr="005F2ED4">
         <w:trPr>
-          <w:trHeight w:val="553"/>
+          <w:trHeight w:val="278"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:id w:val="629824796"/>
-            <w:lock w:val="sdtContentLocked"/>
             <w:placeholder>
-              <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+              <w:docPart w:val="01F1F39C1E404F609735C426A696D208"/>
             </w:placeholder>
             <w15:appearance w15:val="hidden"/>
           </w:sdtPr>
           <w:sdtEndPr>
             <w:rPr>
               <w:w w:val="76"/>
               <w:kern w:val="0"/>
             </w:rPr>
           </w:sdtEndPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1555" w:type="dxa"/>
+                <w:vMerge w:val="restart"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w:rsidR="000C53B9" w:rsidRPr="00B10AA2" w:rsidRDefault="000C53B9" w:rsidP="000C53B9">
+              <w:p w14:paraId="398F0AE9" w14:textId="25CAE8DE" w:rsidR="005F2ED4" w:rsidRPr="00B10AA2" w:rsidRDefault="005F2ED4" w:rsidP="005F2ED4">
                 <w:pPr>
                   <w:pStyle w:val="a3"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00B10AA2">
                   <w:rPr>
                     <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>氏名</w:t>
-                </w:r>
-[...33 lines deleted...]
-                  <w:t>）</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4268" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0028525F" w:rsidRPr="00B10AA2" w:rsidRDefault="0028525F" w:rsidP="009166AE">
+          <w:p w14:paraId="3FA26C1B" w14:textId="0A8C77FB" w:rsidR="005F2ED4" w:rsidRPr="005F2ED4" w:rsidRDefault="005F2ED4" w:rsidP="009166AE">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="005F2ED4">
+              <w:rPr>
+                <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>（英字）</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:id w:val="-1539277909"/>
               <w:lock w:val="sdtContentLocked"/>
               <w:placeholder>
-                <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+                <w:docPart w:val="01F1F39C1E404F609735C426A696D208"/>
               </w:placeholder>
               <w15:appearance w15:val="hidden"/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w:rsidR="0028525F" w:rsidRPr="00B10AA2" w:rsidRDefault="0028525F" w:rsidP="009166AE">
+              <w:p w14:paraId="551A0B05" w14:textId="77777777" w:rsidR="005F2ED4" w:rsidRPr="00B10AA2" w:rsidRDefault="005F2ED4" w:rsidP="009166AE">
                 <w:pPr>
                   <w:pStyle w:val="a3"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00B10AA2">
                   <w:rPr>
                     <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>受験番号</w:t>
                 </w:r>
               </w:p>
-              <w:p w:rsidR="0028525F" w:rsidRPr="00B10AA2" w:rsidRDefault="0028525F" w:rsidP="009166AE">
+              <w:p w14:paraId="63259608" w14:textId="77777777" w:rsidR="005F2ED4" w:rsidRPr="00B10AA2" w:rsidRDefault="005F2ED4" w:rsidP="009166AE">
                 <w:pPr>
                   <w:pStyle w:val="a3"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00B10AA2">
                   <w:rPr>
                     <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
-                  <w:t>(</w:t>
-[...15 lines deleted...]
-                  <w:t>不要)</w:t>
+                  <w:t>(入力不要)</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2293" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0028525F" w:rsidRPr="00B10AA2" w:rsidRDefault="0028525F" w:rsidP="009166AE">
+          <w:p w14:paraId="33F99B3B" w14:textId="77777777" w:rsidR="005F2ED4" w:rsidRPr="00B10AA2" w:rsidRDefault="005F2ED4" w:rsidP="009166AE">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0028525F" w:rsidRPr="00B10AA2" w:rsidTr="00E61512">
+      <w:tr w:rsidR="005F2ED4" w:rsidRPr="00B10AA2" w14:paraId="244C9CDC" w14:textId="77777777" w:rsidTr="00E61512">
+        <w:trPr>
+          <w:trHeight w:val="277"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1555" w:type="dxa"/>
+            <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="59E87D7C" w14:textId="77777777" w:rsidR="005F2ED4" w:rsidRDefault="005F2ED4" w:rsidP="000C53B9">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4268" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4722D88F" w14:textId="2A97A38A" w:rsidR="005F2ED4" w:rsidRPr="005F2ED4" w:rsidRDefault="005F2ED4" w:rsidP="009166AE">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F2ED4">
+              <w:rPr>
+                <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>（カナ）</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1EDACFFA" w14:textId="77777777" w:rsidR="005F2ED4" w:rsidRDefault="005F2ED4" w:rsidP="009166AE">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2293" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B695E1F" w14:textId="77777777" w:rsidR="005F2ED4" w:rsidRPr="00B10AA2" w:rsidRDefault="005F2ED4" w:rsidP="009166AE">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0028525F" w:rsidRPr="00B10AA2" w14:paraId="1D520BE6" w14:textId="77777777" w:rsidTr="00E61512">
         <w:trPr>
           <w:trHeight w:val="1415"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:id w:val="-149756318"/>
               <w:lock w:val="sdtContentLocked"/>
               <w:placeholder>
                 <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
               </w:placeholder>
               <w15:appearance w15:val="hidden"/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w:rsidR="0028525F" w:rsidRPr="00B10AA2" w:rsidRDefault="0028525F" w:rsidP="009166AE">
+              <w:p w14:paraId="64357FC8" w14:textId="77777777" w:rsidR="0028525F" w:rsidRPr="00B10AA2" w:rsidRDefault="0028525F" w:rsidP="009166AE">
                 <w:pPr>
                   <w:pStyle w:val="a3"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00B10AA2">
                   <w:rPr>
                     <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>日本語能力</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8061" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0028525F" w:rsidRPr="00B10AA2" w:rsidRDefault="0028525F" w:rsidP="009166AE">
+          <w:p w14:paraId="737415F0" w14:textId="77777777" w:rsidR="0028525F" w:rsidRPr="00B10AA2" w:rsidRDefault="0028525F" w:rsidP="009166AE">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:spacing w:line="120" w:lineRule="exact"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:id w:val="1526515745"/>
               <w:lock w:val="sdtContentLocked"/>
               <w:placeholder>
                 <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
               </w:placeholder>
               <w15:appearance w15:val="hidden"/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w:rsidR="00E61512" w:rsidRPr="00B10AA2" w:rsidRDefault="00E61512" w:rsidP="00621F76">
+              <w:p w14:paraId="477A82CF" w14:textId="77777777" w:rsidR="00E61512" w:rsidRPr="00B10AA2" w:rsidRDefault="00E61512" w:rsidP="00621F76">
                 <w:pPr>
                   <w:pStyle w:val="a3"/>
                   <w:spacing w:line="360" w:lineRule="auto"/>
                   <w:jc w:val="left"/>
                   <w:rPr>
                     <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00B10AA2">
                   <w:rPr>
                     <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>該当する日本語能力を</w:t>
                 </w:r>
                 <w:r w:rsidR="00183976" w:rsidRPr="00B10AA2">
                   <w:rPr>
                     <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:cs="Segoe UI Emoji" w:hint="eastAsia"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>選択</w:t>
                 </w:r>
                 <w:r w:rsidRPr="00B10AA2">
                   <w:rPr>
                     <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>してください。</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
-          <w:p w:rsidR="00621F76" w:rsidRPr="00B10AA2" w:rsidRDefault="00E1735D" w:rsidP="00621F76">
+          <w:p w14:paraId="41F92B52" w14:textId="77777777" w:rsidR="00621F76" w:rsidRPr="00B10AA2" w:rsidRDefault="005C3E69" w:rsidP="00621F76">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                 <w:spacing w:val="-2"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                   <w:kern w:val="0"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-1474742473"/>
                 <w:lock w:val="sdtLocked"/>
                 <w15:appearance w15:val="hidden"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
@@ -546,51 +592,51 @@
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidR="00621F76" w:rsidRPr="00B10AA2">
                   <w:rPr>
                     <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                     <w:kern w:val="0"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>(1)</w:t>
                 </w:r>
                 <w:r w:rsidR="006361D6" w:rsidRPr="00B10AA2">
                   <w:rPr>
                     <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                     <w:spacing w:val="-2"/>
                     <w:kern w:val="0"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>日本の大学等を卒業した者、または本研究科入学までに卒業見込の者</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
-          <w:p w:rsidR="00621F76" w:rsidRDefault="00E1735D" w:rsidP="00621F76">
+          <w:p w14:paraId="0EFFC6C1" w14:textId="77777777" w:rsidR="00621F76" w:rsidRDefault="005C3E69" w:rsidP="00621F76">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-670019377"/>
                 <w:lock w:val="sdtLocked"/>
                 <w15:appearance w15:val="hidden"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="25A0" w14:font="ＭＳ 明朝"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
@@ -620,51 +666,51 @@
                 <w:rPr>
                   <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="923529691"/>
                 <w:lock w:val="sdtContentLocked"/>
                 <w:placeholder>
                   <w:docPart w:val="F39A11D286294E56B92D37C92CAB1A3A"/>
                 </w:placeholder>
                 <w15:appearance w15:val="hidden"/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00621F76" w:rsidRPr="00B10AA2">
                   <w:rPr>
                     <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>(2)日本語能力試験(JLPT) レベルN1または旧1級合格</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
-          <w:p w:rsidR="00FA25F2" w:rsidRPr="00FA25F2" w:rsidRDefault="00FA25F2" w:rsidP="00621F76">
+          <w:p w14:paraId="0578850D" w14:textId="77777777" w:rsidR="00FA25F2" w:rsidRPr="00FA25F2" w:rsidRDefault="00FA25F2" w:rsidP="00621F76">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">　　</w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
@@ -691,51 +737,51 @@
                     <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>試験日から遡って</w:t>
                 </w:r>
                 <w:r w:rsidRPr="00FA25F2">
                   <w:rPr>
                     <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>2年以内に受験していること。また総合得点が120点以上あること</w:t>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>）</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
-          <w:p w:rsidR="0028525F" w:rsidRPr="00B10AA2" w:rsidRDefault="00E1735D" w:rsidP="00621F76">
+          <w:p w14:paraId="7B94FA44" w14:textId="77777777" w:rsidR="0028525F" w:rsidRPr="00B10AA2" w:rsidRDefault="005C3E69" w:rsidP="00621F76">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="1719705422"/>
                 <w:lock w:val="sdtLocked"/>
                 <w15:appearance w15:val="hidden"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="25A0" w14:font="ＭＳ 明朝"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
@@ -791,206 +837,206 @@
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>日本留学試験(EJU)の</w:t>
                 </w:r>
                 <w:r w:rsidR="00FA25F2" w:rsidRPr="00FA25F2">
                   <w:rPr>
                     <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>「日本語」読解、聴解・聴読解</w:t>
                 </w:r>
                 <w:r w:rsidR="00FA25F2" w:rsidRPr="00FA25F2">
                   <w:rPr>
                     <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>/310点以上かつ記述/45点以上</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B949F1" w:rsidRPr="00B10AA2" w:rsidTr="003E1E17">
+      <w:tr w:rsidR="00B949F1" w:rsidRPr="00B10AA2" w14:paraId="077A196E" w14:textId="77777777" w:rsidTr="003E1E17">
         <w:trPr>
           <w:trHeight w:val="466"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:id w:val="1360936919"/>
               <w:lock w:val="sdtContentLocked"/>
               <w:placeholder>
                 <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
               </w:placeholder>
               <w15:appearance w15:val="hidden"/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w:rsidR="00B949F1" w:rsidRPr="00B10AA2" w:rsidRDefault="00B949F1" w:rsidP="00B949F1">
+              <w:p w14:paraId="6F9F4082" w14:textId="77777777" w:rsidR="00B949F1" w:rsidRPr="00B10AA2" w:rsidRDefault="00B949F1" w:rsidP="00B949F1">
                 <w:pPr>
                   <w:pStyle w:val="a3"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00B10AA2">
                   <w:rPr>
                     <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>指導希望</w:t>
                 </w:r>
               </w:p>
-              <w:p w:rsidR="00B949F1" w:rsidRPr="00B10AA2" w:rsidRDefault="00B949F1" w:rsidP="00B949F1">
+              <w:p w14:paraId="4B7A9FC8" w14:textId="77777777" w:rsidR="00B949F1" w:rsidRPr="00B10AA2" w:rsidRDefault="00B949F1" w:rsidP="00B949F1">
                 <w:pPr>
                   <w:pStyle w:val="a3"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00B10AA2">
                   <w:rPr>
                     <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>教員名</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:id w:val="1596596214"/>
               <w:lock w:val="sdtContentLocked"/>
               <w:placeholder>
                 <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
               </w:placeholder>
               <w15:appearance w15:val="hidden"/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w:rsidR="00B949F1" w:rsidRPr="00B10AA2" w:rsidRDefault="00B949F1" w:rsidP="00B949F1">
+              <w:p w14:paraId="3A508C81" w14:textId="77777777" w:rsidR="00B949F1" w:rsidRPr="00B10AA2" w:rsidRDefault="00B949F1" w:rsidP="00B949F1">
                 <w:pPr>
                   <w:pStyle w:val="a3"/>
                   <w:jc w:val="left"/>
                   <w:rPr>
                     <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00B10AA2">
                   <w:rPr>
                     <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>第1希望</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2731" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00B949F1" w:rsidRPr="00B10AA2" w:rsidRDefault="00B949F1" w:rsidP="00B949F1">
+          <w:p w14:paraId="3F2B0A54" w14:textId="77777777" w:rsidR="00B949F1" w:rsidRPr="00B10AA2" w:rsidRDefault="00B949F1" w:rsidP="00B949F1">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4196" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:id w:val="-1469119052"/>
               <w:lock w:val="sdtContentLocked"/>
               <w:placeholder>
                 <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
               </w:placeholder>
               <w15:appearance w15:val="hidden"/>
             </w:sdtPr>
             <w:sdtEndPr>
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI Emoji"/>
               </w:rPr>
             </w:sdtEndPr>
             <w:sdtContent>
-              <w:p w:rsidR="00B949F1" w:rsidRPr="00B10AA2" w:rsidRDefault="00B949F1" w:rsidP="00680D8C">
+              <w:p w14:paraId="71380DB5" w14:textId="77777777" w:rsidR="00B949F1" w:rsidRPr="00B10AA2" w:rsidRDefault="00B949F1" w:rsidP="00680D8C">
                 <w:pPr>
                   <w:pStyle w:val="a3"/>
                   <w:ind w:left="180" w:hangingChars="100" w:hanging="180"/>
                   <w:jc w:val="left"/>
                   <w:rPr>
                     <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:cs="Segoe UI Emoji"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00B10AA2">
                   <w:rPr>
                     <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>※研究テーマについて指導を受けることが可能か確認するために事前に第一希望の指導希望教員には相談を済ませておくことをお勧めします。以下</w:t>
                 </w:r>
                 <w:r w:rsidR="007E7700" w:rsidRPr="00B10AA2">
                   <w:rPr>
                     <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>の</w:t>
@@ -1000,63 +1046,63 @@
                     <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>いずれか</w:t>
                 </w:r>
                 <w:r w:rsidR="00183976" w:rsidRPr="00B10AA2">
                   <w:rPr>
                     <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>を選択</w:t>
                 </w:r>
                 <w:r w:rsidRPr="00B10AA2">
                   <w:rPr>
                     <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:cs="Segoe UI Emoji" w:hint="eastAsia"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>してください。</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
-          <w:p w:rsidR="00B949F1" w:rsidRPr="00B10AA2" w:rsidRDefault="00B949F1" w:rsidP="00680D8C">
+          <w:p w14:paraId="0E72C6C1" w14:textId="77777777" w:rsidR="00B949F1" w:rsidRPr="00B10AA2" w:rsidRDefault="00B949F1" w:rsidP="00680D8C">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:spacing w:line="120" w:lineRule="exact"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00B949F1" w:rsidRPr="00B10AA2" w:rsidRDefault="00E1735D" w:rsidP="00680D8C">
+          <w:p w14:paraId="643F801A" w14:textId="77777777" w:rsidR="00B949F1" w:rsidRPr="00B10AA2" w:rsidRDefault="005C3E69" w:rsidP="00680D8C">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:firstLineChars="100" w:firstLine="180"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="-995413499"/>
                 <w:lock w:val="sdtLocked"/>
                 <w15:appearance w15:val="hidden"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="25A0" w14:font="ＭＳ 明朝"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
@@ -1079,51 +1125,51 @@
                 <w:rPr>
                   <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="541726724"/>
                 <w:lock w:val="sdtContentLocked"/>
                 <w:placeholder>
                   <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
                 </w:placeholder>
                 <w15:appearance w15:val="hidden"/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00B949F1" w:rsidRPr="00B10AA2">
                   <w:rPr>
                     <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>第1希望の指導教員に事前相談済</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
-          <w:p w:rsidR="00B949F1" w:rsidRPr="00B10AA2" w:rsidRDefault="00E1735D" w:rsidP="00680D8C">
+          <w:p w14:paraId="732242CE" w14:textId="77777777" w:rsidR="00B949F1" w:rsidRPr="00B10AA2" w:rsidRDefault="005C3E69" w:rsidP="00680D8C">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:firstLineChars="100" w:firstLine="180"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="701762025"/>
                 <w:lock w:val="sdtLocked"/>
                 <w15:appearance w15:val="hidden"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="25A0" w14:font="ＭＳ 明朝"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
@@ -1146,561 +1192,561 @@
                 <w:rPr>
                   <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="-1738936815"/>
                 <w:lock w:val="sdtContentLocked"/>
                 <w:placeholder>
                   <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
                 </w:placeholder>
                 <w15:appearance w15:val="hidden"/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00B949F1" w:rsidRPr="00B10AA2">
                   <w:rPr>
                     <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>事前相談はしていない</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
-          <w:p w:rsidR="00B949F1" w:rsidRPr="00B10AA2" w:rsidRDefault="00B949F1" w:rsidP="00B949F1">
+          <w:p w14:paraId="0469BF1E" w14:textId="77777777" w:rsidR="00B949F1" w:rsidRPr="00B10AA2" w:rsidRDefault="00B949F1" w:rsidP="00B949F1">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:id w:val="-200322286"/>
               <w:lock w:val="sdtContentLocked"/>
               <w:placeholder>
                 <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
               </w:placeholder>
               <w15:appearance w15:val="hidden"/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w:rsidR="00B949F1" w:rsidRPr="00B10AA2" w:rsidRDefault="00B949F1" w:rsidP="00680D8C">
+              <w:p w14:paraId="67D59320" w14:textId="77777777" w:rsidR="00B949F1" w:rsidRPr="00B10AA2" w:rsidRDefault="00B949F1" w:rsidP="00680D8C">
                 <w:pPr>
                   <w:pStyle w:val="a3"/>
                   <w:ind w:left="180" w:hangingChars="100" w:hanging="180"/>
                   <w:jc w:val="left"/>
                   <w:rPr>
                     <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00B10AA2">
                   <w:rPr>
                     <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>※「指導希望教員」および「研究領域」の決定については</w:t>
                 </w:r>
                 <w:r w:rsidR="00680D8C" w:rsidRPr="00B10AA2">
                   <w:rPr>
                     <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>志願者の希望を尊重しながら「研究計画書」の内容と面接試験によって社会学研究科が行います。</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B949F1" w:rsidRPr="00B10AA2" w:rsidTr="003E1E17">
+      <w:tr w:rsidR="00B949F1" w:rsidRPr="00B10AA2" w14:paraId="640DCDA3" w14:textId="77777777" w:rsidTr="003E1E17">
         <w:trPr>
           <w:trHeight w:val="499"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00B949F1" w:rsidRPr="00B10AA2" w:rsidRDefault="00B949F1" w:rsidP="00B949F1">
+          <w:p w14:paraId="722E4C87" w14:textId="77777777" w:rsidR="00B949F1" w:rsidRPr="00B10AA2" w:rsidRDefault="00B949F1" w:rsidP="00B949F1">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:id w:val="1613318809"/>
               <w:lock w:val="sdtContentLocked"/>
               <w:placeholder>
                 <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
               </w:placeholder>
               <w15:appearance w15:val="hidden"/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w:rsidR="00B949F1" w:rsidRPr="00B10AA2" w:rsidRDefault="00B949F1" w:rsidP="00B949F1">
+              <w:p w14:paraId="753AC064" w14:textId="77777777" w:rsidR="00B949F1" w:rsidRPr="00B10AA2" w:rsidRDefault="00B949F1" w:rsidP="00B949F1">
                 <w:pPr>
                   <w:pStyle w:val="a3"/>
                   <w:jc w:val="left"/>
                   <w:rPr>
                     <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00B10AA2">
                   <w:rPr>
                     <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>第2希望</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2731" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00B949F1" w:rsidRPr="00B10AA2" w:rsidRDefault="00B949F1" w:rsidP="00B949F1">
+          <w:p w14:paraId="69F3A527" w14:textId="77777777" w:rsidR="00B949F1" w:rsidRPr="00B10AA2" w:rsidRDefault="00B949F1" w:rsidP="00B949F1">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4196" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00B949F1" w:rsidRPr="00B10AA2" w:rsidRDefault="00B949F1" w:rsidP="00B949F1">
+          <w:p w14:paraId="4313A781" w14:textId="77777777" w:rsidR="00B949F1" w:rsidRPr="00B10AA2" w:rsidRDefault="00B949F1" w:rsidP="00B949F1">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B949F1" w:rsidRPr="00B10AA2" w:rsidTr="003E1E17">
+      <w:tr w:rsidR="00B949F1" w:rsidRPr="00B10AA2" w14:paraId="4FCE68EC" w14:textId="77777777" w:rsidTr="003E1E17">
         <w:trPr>
           <w:trHeight w:val="491"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00B949F1" w:rsidRPr="00B10AA2" w:rsidRDefault="00B949F1" w:rsidP="00B949F1">
+          <w:p w14:paraId="0096D4E3" w14:textId="77777777" w:rsidR="00B949F1" w:rsidRPr="00B10AA2" w:rsidRDefault="00B949F1" w:rsidP="00B949F1">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:id w:val="511565977"/>
               <w:lock w:val="sdtContentLocked"/>
               <w:placeholder>
                 <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
               </w:placeholder>
               <w15:appearance w15:val="hidden"/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w:rsidR="00B949F1" w:rsidRPr="00B10AA2" w:rsidRDefault="00B949F1" w:rsidP="00B949F1">
+              <w:p w14:paraId="3571C6CE" w14:textId="77777777" w:rsidR="00B949F1" w:rsidRPr="00B10AA2" w:rsidRDefault="00B949F1" w:rsidP="00B949F1">
                 <w:pPr>
                   <w:pStyle w:val="a3"/>
                   <w:jc w:val="left"/>
                   <w:rPr>
                     <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00B10AA2">
                   <w:rPr>
                     <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>第3希望</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2731" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00B949F1" w:rsidRPr="00B10AA2" w:rsidRDefault="00B949F1" w:rsidP="00B949F1">
+          <w:p w14:paraId="68E4AB78" w14:textId="77777777" w:rsidR="00B949F1" w:rsidRPr="00B10AA2" w:rsidRDefault="00B949F1" w:rsidP="00B949F1">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4196" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00B949F1" w:rsidRPr="00B10AA2" w:rsidRDefault="00B949F1" w:rsidP="00B949F1">
+          <w:p w14:paraId="27930FB5" w14:textId="77777777" w:rsidR="00B949F1" w:rsidRPr="00B10AA2" w:rsidRDefault="00B949F1" w:rsidP="00B949F1">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B949F1" w:rsidRPr="00B10AA2" w:rsidTr="003E1E17">
+      <w:tr w:rsidR="00B949F1" w:rsidRPr="00B10AA2" w14:paraId="62F34F4E" w14:textId="77777777" w:rsidTr="003E1E17">
         <w:trPr>
           <w:trHeight w:val="1805"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:id w:val="-972596760"/>
               <w:lock w:val="sdtContentLocked"/>
               <w:placeholder>
                 <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
               </w:placeholder>
               <w15:appearance w15:val="hidden"/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w:rsidR="00B949F1" w:rsidRPr="00B10AA2" w:rsidRDefault="00B949F1" w:rsidP="00B949F1">
+              <w:p w14:paraId="3C9BFB3A" w14:textId="77777777" w:rsidR="00B949F1" w:rsidRPr="00B10AA2" w:rsidRDefault="00B949F1" w:rsidP="00B949F1">
                 <w:pPr>
                   <w:pStyle w:val="a3"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00B10AA2">
                   <w:rPr>
                     <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>希望する</w:t>
                 </w:r>
               </w:p>
-              <w:p w:rsidR="00B949F1" w:rsidRPr="00B10AA2" w:rsidRDefault="00B949F1" w:rsidP="00B949F1">
+              <w:p w14:paraId="4701C393" w14:textId="77777777" w:rsidR="00B949F1" w:rsidRPr="00B10AA2" w:rsidRDefault="00B949F1" w:rsidP="00B949F1">
                 <w:pPr>
                   <w:pStyle w:val="a3"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00B10AA2">
                   <w:rPr>
                     <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>研究領域</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3865" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:id w:val="736361681"/>
               <w:lock w:val="sdtLocked"/>
               <w:placeholder>
                 <w:docPart w:val="E8B48ED135BF479C819C610CF05335A1"/>
               </w:placeholder>
               <w:showingPlcHdr/>
               <w:dropDownList>
                 <w:listItem w:value="アイテムを選択してください。"/>
                 <w:listItem w:displayText="現代社会研究領域" w:value="現代社会研究領域"/>
                 <w:listItem w:displayText="人間福祉研究領域" w:value="人間福祉研究領域"/>
                 <w:listItem w:displayText="スポーツ社会研究領域" w:value="スポーツ社会研究領域"/>
                 <w:listItem w:displayText="メディア社会研究領域" w:value="メディア社会研究領域"/>
               </w:dropDownList>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w:rsidR="001F74BD" w:rsidRPr="00B10AA2" w:rsidRDefault="00B10AA2" w:rsidP="003E1E17">
+              <w:p w14:paraId="29B8C0A3" w14:textId="77777777" w:rsidR="001F74BD" w:rsidRPr="00B10AA2" w:rsidRDefault="00B10AA2" w:rsidP="003E1E17">
                 <w:pPr>
                   <w:pStyle w:val="a3"/>
                   <w:jc w:val="left"/>
                   <w:rPr>
                     <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                     <w:sz w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00B10AA2">
                   <w:rPr>
                     <w:rStyle w:val="aa"/>
                     <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>希望する研究領域</w:t>
                 </w:r>
                 <w:r w:rsidRPr="00B10AA2">
                   <w:rPr>
                     <w:rStyle w:val="aa"/>
                     <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                   </w:rPr>
                   <w:t>を選択してください。</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4196" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00B949F1" w:rsidRPr="00B10AA2" w:rsidRDefault="00B949F1" w:rsidP="00B949F1">
+          <w:p w14:paraId="2FC2E5B6" w14:textId="77777777" w:rsidR="00B949F1" w:rsidRPr="00B10AA2" w:rsidRDefault="00B949F1" w:rsidP="00B949F1">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00680D8C" w:rsidRPr="007E7700" w:rsidRDefault="00680D8C">
+    <w:p w14:paraId="2B365B86" w14:textId="77777777" w:rsidR="00680D8C" w:rsidRPr="007E7700" w:rsidRDefault="00680D8C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a7"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9628"/>
       </w:tblGrid>
-      <w:tr w:rsidR="002F319C" w:rsidRPr="00B10AA2" w:rsidTr="00A475ED">
+      <w:tr w:rsidR="002F319C" w:rsidRPr="00B10AA2" w14:paraId="3EDD7CC6" w14:textId="77777777" w:rsidTr="00A475ED">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9628" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:id w:val="2077468056"/>
               <w:lock w:val="sdtContentLocked"/>
               <w:placeholder>
                 <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
               </w:placeholder>
               <w15:appearance w15:val="hidden"/>
             </w:sdtPr>
             <w:sdtEndPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:sdtEndPr>
             <w:sdtContent>
-              <w:p w:rsidR="002F319C" w:rsidRPr="00B10AA2" w:rsidRDefault="002F319C" w:rsidP="002F319C">
+              <w:p w14:paraId="5F61E4A4" w14:textId="77777777" w:rsidR="002F319C" w:rsidRPr="00B10AA2" w:rsidRDefault="002F319C" w:rsidP="002F319C">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00B10AA2">
                   <w:rPr>
                     <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>社会学研究科を志望する理由</w:t>
                 </w:r>
               </w:p>
-              <w:p w:rsidR="002F319C" w:rsidRPr="00B10AA2" w:rsidRDefault="002F319C" w:rsidP="002F319C">
+              <w:p w14:paraId="498D53ED" w14:textId="77777777" w:rsidR="002F319C" w:rsidRPr="00B10AA2" w:rsidRDefault="002F319C" w:rsidP="002F319C">
                 <w:pPr>
                   <w:ind w:firstLineChars="100" w:firstLine="180"/>
                   <w:rPr>
                     <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00B10AA2">
                   <w:rPr>
                     <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>以下の欄に、次の①～③について入力してください。</w:t>
                 </w:r>
               </w:p>
-              <w:p w:rsidR="002F319C" w:rsidRPr="00B10AA2" w:rsidRDefault="002F319C" w:rsidP="002F319C">
+              <w:p w14:paraId="4DD97799" w14:textId="77777777" w:rsidR="002F319C" w:rsidRPr="00B10AA2" w:rsidRDefault="002F319C" w:rsidP="002F319C">
                 <w:pPr>
                   <w:ind w:firstLineChars="100" w:firstLine="180"/>
                   <w:rPr>
                     <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00B10AA2">
                   <w:rPr>
                     <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>①これまでの研究経過　　②志望動機および指導教員を希望する理由　　③将来の進路希望</w:t>
                 </w:r>
               </w:p>
-              <w:p w:rsidR="002F319C" w:rsidRPr="00B10AA2" w:rsidRDefault="007E7700" w:rsidP="007E7700">
+              <w:p w14:paraId="2ACE13E2" w14:textId="77777777" w:rsidR="002F319C" w:rsidRPr="00B10AA2" w:rsidRDefault="007E7700" w:rsidP="007E7700">
                 <w:pPr>
                   <w:ind w:firstLineChars="100" w:firstLine="180"/>
                   <w:rPr>
                     <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00B10AA2">
                   <w:rPr>
                     <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>文字数の規定はありませんが、本様式</w:t>
                 </w:r>
                 <w:r w:rsidR="00A475ED" w:rsidRPr="00B10AA2">
                   <w:rPr>
                     <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>が</w:t>
                 </w:r>
                 <w:r w:rsidRPr="00B10AA2">
@@ -1726,192 +1772,227 @@
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>内</w:t>
                 </w:r>
                 <w:r w:rsidR="00A475ED" w:rsidRPr="00B10AA2">
                   <w:rPr>
                     <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>になるように作成し</w:t>
                 </w:r>
                 <w:r w:rsidRPr="00B10AA2">
                   <w:rPr>
                     <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>てください。</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003C76EC" w:rsidRPr="00B10AA2" w:rsidTr="00A475ED">
+      <w:tr w:rsidR="003C76EC" w:rsidRPr="00B10AA2" w14:paraId="2161C1D9" w14:textId="77777777" w:rsidTr="00A475ED">
         <w:trPr>
           <w:trHeight w:val="2141"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9628" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003E1E17" w:rsidRPr="00B10AA2" w:rsidRDefault="003E1E17" w:rsidP="006734B2">
+          <w:p w14:paraId="52089032" w14:textId="77777777" w:rsidR="003E1E17" w:rsidRPr="00B10AA2" w:rsidRDefault="003E1E17" w:rsidP="006734B2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="003E1E17" w:rsidRPr="00B10AA2" w:rsidRDefault="003E1E17" w:rsidP="006734B2">
+          <w:p w14:paraId="2D90A6F5" w14:textId="77777777" w:rsidR="003E1E17" w:rsidRPr="00B10AA2" w:rsidRDefault="003E1E17" w:rsidP="006734B2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00A475ED" w:rsidRDefault="00A475ED" w:rsidP="006734B2">
+    <w:p w14:paraId="3E566831" w14:textId="77777777" w:rsidR="00A475ED" w:rsidRDefault="00A475ED" w:rsidP="006734B2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A475ED" w:rsidRPr="00A475ED" w:rsidRDefault="00A475ED" w:rsidP="00A475ED">
+    <w:p w14:paraId="13E7E8C9" w14:textId="77777777" w:rsidR="00A475ED" w:rsidRPr="00A475ED" w:rsidRDefault="00A475ED" w:rsidP="00A475ED">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A475ED" w:rsidRPr="00A475ED" w:rsidRDefault="00A475ED" w:rsidP="00A475ED">
-[...10 lines deleted...]
-    <w:p w:rsidR="00A475ED" w:rsidRPr="00A475ED" w:rsidRDefault="00A475ED" w:rsidP="00A475ED">
+    <w:p w14:paraId="42DA1759" w14:textId="77777777" w:rsidR="00A475ED" w:rsidRPr="00A475ED" w:rsidRDefault="00A475ED" w:rsidP="00A475ED">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A475ED" w:rsidRPr="00A475ED" w:rsidRDefault="00A475ED" w:rsidP="00A475ED">
+    <w:p w14:paraId="43BE913E" w14:textId="77777777" w:rsidR="00A475ED" w:rsidRPr="00A475ED" w:rsidRDefault="00A475ED" w:rsidP="00A475ED">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00680D8C" w:rsidRPr="00A475ED" w:rsidRDefault="00A475ED" w:rsidP="00621F76">
+    <w:p w14:paraId="00D6BE2F" w14:textId="77777777" w:rsidR="00A475ED" w:rsidRPr="00A475ED" w:rsidRDefault="00A475ED" w:rsidP="00A475ED">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="494ACF90" w14:textId="77777777" w:rsidR="00680D8C" w:rsidRDefault="00A475ED" w:rsidP="00621F76">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3090"/>
           <w:tab w:val="right" w:pos="9638"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00621F76">
         <w:rPr>
           <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00680D8C" w:rsidRPr="00A475ED" w:rsidSect="00CC16F4">
+    <w:p w14:paraId="6FBF3FEC" w14:textId="77777777" w:rsidR="005F2ED4" w:rsidRPr="005F2ED4" w:rsidRDefault="005F2ED4" w:rsidP="005F2ED4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="17D1D93B" w14:textId="77777777" w:rsidR="005F2ED4" w:rsidRPr="005F2ED4" w:rsidRDefault="005F2ED4" w:rsidP="005F2ED4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3084F0A2" w14:textId="77777777" w:rsidR="005F2ED4" w:rsidRPr="005F2ED4" w:rsidRDefault="005F2ED4" w:rsidP="005F2ED4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="43683C5A" w14:textId="77777777" w:rsidR="005F2ED4" w:rsidRPr="005F2ED4" w:rsidRDefault="005F2ED4" w:rsidP="005F2ED4">
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="005F2ED4" w:rsidRPr="005F2ED4" w:rsidSect="00CC16F4">
       <w:headerReference w:type="even" r:id="rId8"/>
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:footerReference w:type="even" r:id="rId10"/>
       <w:footerReference w:type="default" r:id="rId11"/>
       <w:headerReference w:type="first" r:id="rId12"/>
       <w:footerReference w:type="first" r:id="rId13"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="397" w:right="1134" w:bottom="851" w:left="1134" w:header="851" w:footer="850" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="003D45FD" w:rsidRDefault="003D45FD" w:rsidP="0023439F">
+    <w:p w14:paraId="301ED82E" w14:textId="77777777" w:rsidR="003D45FD" w:rsidRDefault="003D45FD" w:rsidP="0023439F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="003D45FD" w:rsidRDefault="003D45FD" w:rsidP="0023439F">
+    <w:p w14:paraId="10AB2504" w14:textId="77777777" w:rsidR="003D45FD" w:rsidRDefault="003D45FD" w:rsidP="0023439F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="BIZ UDゴシック">
     <w:panose1 w:val="020B0400000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002F7" w:usb1="2AC7EDF8" w:usb2="00000012" w:usb3="00000000" w:csb0="00020001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="游明朝">
     <w:panose1 w:val="02020400000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
@@ -1929,172 +2010,171 @@
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="02000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ ゴシック">
     <w:altName w:val="MS Gothic"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="006D7F97" w:rsidRDefault="006D7F97">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2D534AA7" w14:textId="77777777" w:rsidR="006D7F97" w:rsidRDefault="006D7F97">
     <w:pPr>
       <w:pStyle w:val="a5"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
       </w:rPr>
       <w:id w:val="451366051"/>
-      <w:lock w:val="sdtContentLocked"/>
       <w:placeholder>
         <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
       </w:placeholder>
       <w15:appearance w15:val="hidden"/>
     </w:sdtPr>
     <w:sdtEndPr/>
     <w:sdtContent>
-      <w:p w:rsidR="00CC16F4" w:rsidRPr="00CC16F4" w:rsidRDefault="00CC16F4" w:rsidP="00CC16F4">
+      <w:p w14:paraId="5DC2CE15" w14:textId="558B1C09" w:rsidR="00CC16F4" w:rsidRPr="00CC16F4" w:rsidRDefault="00CC16F4" w:rsidP="00CC16F4">
         <w:pPr>
           <w:pStyle w:val="a5"/>
           <w:jc w:val="right"/>
           <w:rPr>
             <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00CC16F4">
           <w:rPr>
             <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
           </w:rPr>
           <w:t>202</w:t>
         </w:r>
-        <w:r w:rsidR="006D7F97">
+        <w:r w:rsidR="005F2ED4">
           <w:rPr>
             <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
           </w:rPr>
-          <w:t>6</w:t>
+          <w:t>7</w:t>
         </w:r>
         <w:r w:rsidRPr="00CC16F4">
           <w:rPr>
             <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
           </w:rPr>
           <w:t>.4</w:t>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="006D7F97" w:rsidRDefault="006D7F97">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="482D9EFB" w14:textId="77777777" w:rsidR="006D7F97" w:rsidRDefault="006D7F97">
     <w:pPr>
       <w:pStyle w:val="a5"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="003D45FD" w:rsidRDefault="003D45FD" w:rsidP="0023439F">
+    <w:p w14:paraId="4D46D1F9" w14:textId="77777777" w:rsidR="003D45FD" w:rsidRDefault="003D45FD" w:rsidP="0023439F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="003D45FD" w:rsidRDefault="003D45FD" w:rsidP="0023439F">
+    <w:p w14:paraId="52047553" w14:textId="77777777" w:rsidR="003D45FD" w:rsidRDefault="003D45FD" w:rsidP="0023439F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="006D7F97" w:rsidRDefault="006D7F97">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="759932A3" w14:textId="77777777" w:rsidR="006D7F97" w:rsidRDefault="006D7F97">
     <w:pPr>
       <w:pStyle w:val="a3"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:eastAsia="zh-CN"/>
       </w:rPr>
       <w:id w:val="-1836605942"/>
       <w:lock w:val="sdtContentLocked"/>
       <w:placeholder>
         <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
       </w:placeholder>
       <w15:appearance w15:val="hidden"/>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
-      <w:p w:rsidR="00B92B4E" w:rsidRPr="0028525F" w:rsidRDefault="00B92B4E" w:rsidP="00B92B4E">
+      <w:p w14:paraId="40F0AE3F" w14:textId="77777777" w:rsidR="00B92B4E" w:rsidRPr="0028525F" w:rsidRDefault="00B92B4E" w:rsidP="00B92B4E">
         <w:pPr>
           <w:pStyle w:val="a3"/>
           <w:jc w:val="right"/>
           <w:rPr>
             <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:lang w:eastAsia="zh-CN"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="0028525F">
           <w:rPr>
             <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:lang w:eastAsia="zh-CN"/>
           </w:rPr>
           <w:t>様式RJ</w:t>
         </w:r>
         <w:r w:rsidR="00A268C7" w:rsidRPr="0028525F">
           <w:rPr>
             <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:lang w:eastAsia="zh-CN"/>
@@ -2237,77 +2317,77 @@
         <w:r w:rsidR="00D865FD" w:rsidRPr="00D865FD">
           <w:rPr>
             <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
             <w:b/>
             <w:bCs/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:lang w:val="ja-JP" w:eastAsia="zh-CN"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidR="00D865FD" w:rsidRPr="00D865FD">
           <w:rPr>
             <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
             <w:b/>
             <w:bCs/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:lang w:eastAsia="zh-CN"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w:rsidR="0023439F" w:rsidRPr="0023439F" w:rsidRDefault="0023439F" w:rsidP="0023439F">
+  <w:p w14:paraId="6C596DC4" w14:textId="77777777" w:rsidR="0023439F" w:rsidRPr="0023439F" w:rsidRDefault="0023439F" w:rsidP="0023439F">
     <w:pPr>
       <w:pStyle w:val="a3"/>
       <w:jc w:val="left"/>
       <w:rPr>
         <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:eastAsia="zh-CN"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="006D7F97" w:rsidRDefault="006D7F97">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="74EB8A92" w14:textId="77777777" w:rsidR="006D7F97" w:rsidRDefault="006D7F97">
     <w:pPr>
       <w:pStyle w:val="a3"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="016D4E72"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1F8A3604"/>
     <w:lvl w:ilvl="0" w:tplc="A232C960">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="□"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:cstheme="minorBidi" w:hint="eastAsia"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0409000B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="840" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
@@ -2376,70 +2456,70 @@
     <w:lvl w:ilvl="7" w:tplc="0409000B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3360" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409000D" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3780" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="161556464">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-  <w:zoom w:percent="120"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="dirty"/>
   <w:documentProtection w:edit="forms" w:enforcement="0"/>
   <w:defaultTabStop w:val="840"/>
   <w:drawingGridHorizontalSpacing w:val="105"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="61441">
+    <o:shapedefaults v:ext="edit" spidmax="67585">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
@@ -2450,133 +2530,140 @@
     <w:rsid w:val="000A3E61"/>
     <w:rsid w:val="000C53B9"/>
     <w:rsid w:val="000D50AA"/>
     <w:rsid w:val="001423F5"/>
     <w:rsid w:val="001812E8"/>
     <w:rsid w:val="00183976"/>
     <w:rsid w:val="001B61FE"/>
     <w:rsid w:val="001F74BD"/>
     <w:rsid w:val="001F76B2"/>
     <w:rsid w:val="00204351"/>
     <w:rsid w:val="002262CC"/>
     <w:rsid w:val="0023439F"/>
     <w:rsid w:val="00235DC8"/>
     <w:rsid w:val="0028525F"/>
     <w:rsid w:val="002F319C"/>
     <w:rsid w:val="003360FC"/>
     <w:rsid w:val="003C76EC"/>
     <w:rsid w:val="003D45FD"/>
     <w:rsid w:val="003E1E17"/>
     <w:rsid w:val="00403C0B"/>
     <w:rsid w:val="004D482C"/>
     <w:rsid w:val="0051500B"/>
     <w:rsid w:val="005576C0"/>
     <w:rsid w:val="00566E5C"/>
     <w:rsid w:val="00574908"/>
+    <w:rsid w:val="005C3E69"/>
+    <w:rsid w:val="005F2ED4"/>
     <w:rsid w:val="00621F76"/>
     <w:rsid w:val="006361D6"/>
     <w:rsid w:val="00661E1D"/>
     <w:rsid w:val="006734B2"/>
     <w:rsid w:val="0067407A"/>
     <w:rsid w:val="00680D8C"/>
+    <w:rsid w:val="006D63D3"/>
     <w:rsid w:val="006D7F97"/>
     <w:rsid w:val="006F3202"/>
     <w:rsid w:val="007505AD"/>
+    <w:rsid w:val="007A6E73"/>
     <w:rsid w:val="007E3F44"/>
     <w:rsid w:val="007E7700"/>
     <w:rsid w:val="007F204C"/>
     <w:rsid w:val="008F4840"/>
     <w:rsid w:val="009A04F1"/>
     <w:rsid w:val="009B2E3B"/>
     <w:rsid w:val="00A25611"/>
     <w:rsid w:val="00A268C7"/>
     <w:rsid w:val="00A475ED"/>
     <w:rsid w:val="00B10AA2"/>
     <w:rsid w:val="00B27AE1"/>
     <w:rsid w:val="00B37834"/>
     <w:rsid w:val="00B92B4E"/>
     <w:rsid w:val="00B949F1"/>
+    <w:rsid w:val="00C009FE"/>
     <w:rsid w:val="00CA1B0B"/>
     <w:rsid w:val="00CC16F4"/>
     <w:rsid w:val="00CD6B29"/>
     <w:rsid w:val="00D16040"/>
     <w:rsid w:val="00D34B0A"/>
     <w:rsid w:val="00D865FD"/>
     <w:rsid w:val="00E15359"/>
     <w:rsid w:val="00E1735D"/>
+    <w:rsid w:val="00E33135"/>
     <w:rsid w:val="00E61512"/>
     <w:rsid w:val="00EF6458"/>
     <w:rsid w:val="00F31E3A"/>
     <w:rsid w:val="00F54285"/>
     <w:rsid w:val="00FA25F2"/>
     <w:rsid w:val="00FD4EAE"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="61441">
+    <o:shapedefaults v:ext="edit" spidmax="67585">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
+  <w14:docId w14:val="5CF0FE65"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{CCFC69C8-FF10-4F48-BD51-2C8618CC2900}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="21"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -2908,50 +2995,51 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:jc w:val="both"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
@@ -3041,85 +3129,92 @@
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="a9">
     <w:name w:val="吹き出し (文字)"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="a8"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="001F74BD"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="aa">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="006F3202"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="ab">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007A6E73"/>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="738208410">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="DefaultPlaceholder_-1854013440"/>
         <w:category>
           <w:name w:val="全般"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{80DDB662-3B32-4A5D-A730-7301FFBB1052}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="000127B6" w:rsidRDefault="00F90919">
           <w:r w:rsidRPr="00A96133">
             <w:rPr>
               <w:rStyle w:val="a3"/>
             </w:rPr>
             <w:t>ここをクリックまたはタップしてテキストを入力してください。</w:t>
           </w:r>
         </w:p>
@@ -3198,56 +3293,85 @@
           <w:name w:val="全般"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{4D9E8F5B-4B12-4053-B741-0024B6D11657}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="000127B6" w:rsidRDefault="00F90919" w:rsidP="00F90919">
           <w:pPr>
             <w:pStyle w:val="F39A11D286294E56B92D37C92CAB1A3A"/>
           </w:pPr>
           <w:r w:rsidRPr="00A96133">
             <w:rPr>
               <w:rStyle w:val="a3"/>
             </w:rPr>
             <w:t>ここをクリックまたはタップしてテキストを入力してください。</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="01F1F39C1E404F609735C426A696D208"/>
+        <w:category>
+          <w:name w:val="全般"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{85256820-3349-49ED-A67D-A71FA55AE5D4}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="0078072D" w:rsidRDefault="0078072D" w:rsidP="0078072D">
+          <w:pPr>
+            <w:pStyle w:val="01F1F39C1E404F609735C426A696D208"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00A96133">
+            <w:rPr>
+              <w:rStyle w:val="a3"/>
+            </w:rPr>
+            <w:t>ここをクリックまたはタップしてテキストを入力してください。</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="BIZ UDゴシック">
     <w:panose1 w:val="020B0400000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002F7" w:usb1="2AC7EDF8" w:usb2="00000012" w:usb3="00000000" w:csb0="00020001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="游明朝">
     <w:panose1 w:val="02020400000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
@@ -3265,127 +3389,131 @@
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="02000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ ゴシック">
     <w:altName w:val="MS Gothic"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:revisionView w:insDel="0" w:formatting="0" w:inkAnnotations="0"/>
   <w:defaultTabStop w:val="840"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00D91534"/>
     <w:rsid w:val="000127B6"/>
     <w:rsid w:val="00086DC7"/>
     <w:rsid w:val="00493AB3"/>
     <w:rsid w:val="006526B5"/>
     <w:rsid w:val="00670B94"/>
+    <w:rsid w:val="006D63D3"/>
+    <w:rsid w:val="0078072D"/>
     <w:rsid w:val="009B07F2"/>
     <w:rsid w:val="00B66390"/>
     <w:rsid w:val="00BC5C95"/>
+    <w:rsid w:val="00C009FE"/>
     <w:rsid w:val="00C56CD3"/>
     <w:rsid w:val="00CA6D19"/>
     <w:rsid w:val="00D91534"/>
+    <w:rsid w:val="00E33135"/>
     <w:rsid w:val="00E44080"/>
     <w:rsid w:val="00E90DFD"/>
     <w:rsid w:val="00F90919"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="21"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -3717,1583 +3845,142 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:jc w:val="both"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="a3">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00086DC7"/>
+    <w:rsid w:val="0078072D"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3CA5A78497BA473A8169CBBE723C41D0">
-[...1 lines deleted...]
-    <w:rsid w:val="00D91534"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="01F1F39C1E404F609735C426A696D208">
+    <w:name w:val="01F1F39C1E404F609735C426A696D208"/>
+    <w:rsid w:val="0078072D"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
-      <w:tabs>
-[...4 lines deleted...]
-      <w:jc w:val="both"/>
     </w:pPr>
-  </w:style>
-[...1308 lines deleted...]
-    </w:pPr>
+    <w:rPr>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ABD01E7DCAC34703869E9AFA4A494962">
     <w:name w:val="ABD01E7DCAC34703869E9AFA4A494962"/>
     <w:rsid w:val="00F90919"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:jc w:val="both"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="F39A11D286294E56B92D37C92CAB1A3A">
     <w:name w:val="F39A11D286294E56B92D37C92CAB1A3A"/>
     <w:rsid w:val="00F90919"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
-      <w:jc w:val="both"/>
-[...128 lines deleted...]
-      <w:snapToGrid w:val="0"/>
       <w:jc w:val="both"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="E8B48ED135BF479C819C610CF05335A113">
     <w:name w:val="E8B48ED135BF479C819C610CF05335A113"/>
     <w:rsid w:val="00086DC7"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
       <w:snapToGrid w:val="0"/>
       <w:jc w:val="both"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
@@ -5566,75 +4253,79 @@
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9CADD1D7-32E9-4D1F-8BD8-BD8BB2A9F258}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{e296e639-91e9-4bb7-a1e8-7ae7de7d97ca}" enabled="1" method="Privileged" siteId="{a449438d-3606-490b-844f-c4e15e535fca}" contentBits="0" removed="0"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>102</Words>
-  <Characters>583</Characters>
+  <Characters>588</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>4</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>タイトル</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>学校法人立命館</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>684</CharactersWithSpaces>
+  <CharactersWithSpaces>689</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>部課用</dc:creator>
   <cp:keywords/>
   <dc:description/>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>