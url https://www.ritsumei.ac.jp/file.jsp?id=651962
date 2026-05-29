--- v0 (2025-10-16)
+++ v1 (2026-05-29)
@@ -4,464 +4,510 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="0028525F" w:rsidRPr="0028525F" w:rsidRDefault="00ED037D" w:rsidP="0028525F">
+    <w:p w14:paraId="0091C0B1" w14:textId="77777777" w:rsidR="0028525F" w:rsidRPr="0028525F" w:rsidRDefault="00516962" w:rsidP="0028525F">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
             <w:sz w:val="32"/>
             <w:szCs w:val="32"/>
           </w:rPr>
           <w:id w:val="-1669094146"/>
-          <w:lock w:val="sdtContentLocked"/>
           <w:placeholder>
             <w:docPart w:val="D63F2684E42943F58C4BAA03BBB92329"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w15:appearance w15:val="hidden"/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00E318B4" w:rsidRPr="0028525F">
             <w:rPr>
               <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
               <w:sz w:val="32"/>
               <w:szCs w:val="32"/>
             </w:rPr>
             <w:t>調　査　書</w:t>
           </w:r>
           <w:r w:rsidR="00E318B4">
             <w:rPr>
               <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
               <w:sz w:val="32"/>
               <w:szCs w:val="32"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w:rsidR="0028525F" w:rsidRPr="0028525F" w:rsidRDefault="0028525F" w:rsidP="0028525F">
+    <w:p w14:paraId="7299E970" w14:textId="6F3ACFB0" w:rsidR="0028525F" w:rsidRPr="0028525F" w:rsidRDefault="0028525F" w:rsidP="0028525F">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0028525F" w:rsidRPr="0028525F" w:rsidRDefault="0028525F" w:rsidP="0028525F">
+    <w:p w14:paraId="159D7529" w14:textId="77777777" w:rsidR="0028525F" w:rsidRPr="0028525F" w:rsidRDefault="0028525F" w:rsidP="0028525F">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a7"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1555"/>
         <w:gridCol w:w="4158"/>
         <w:gridCol w:w="1548"/>
         <w:gridCol w:w="2367"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0028525F" w:rsidRPr="001C02A7" w:rsidTr="006C28F6">
+      <w:tr w:rsidR="00D560ED" w:rsidRPr="001C02A7" w14:paraId="262FAA70" w14:textId="77777777" w:rsidTr="00D560ED">
         <w:trPr>
-          <w:trHeight w:val="553"/>
+          <w:trHeight w:val="278"/>
         </w:trPr>
         <w:bookmarkStart w:id="0" w:name="_Hlk125387257" w:displacedByCustomXml="next"/>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:id w:val="-213736871"/>
-            <w:lock w:val="sdtContentLocked"/>
             <w:placeholder>
-              <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+              <w:docPart w:val="B49F1AD33FDF49B1A60CBFEEDC001F3A"/>
             </w:placeholder>
             <w15:appearance w15:val="hidden"/>
           </w:sdtPr>
           <w:sdtEndPr>
             <w:rPr>
               <w:w w:val="76"/>
               <w:kern w:val="0"/>
             </w:rPr>
           </w:sdtEndPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1555" w:type="dxa"/>
+                <w:vMerge w:val="restart"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w:rsidR="006C28F6" w:rsidRPr="001C02A7" w:rsidRDefault="006C28F6" w:rsidP="006C28F6">
+              <w:p w14:paraId="4415F45E" w14:textId="1CBFBD79" w:rsidR="00D560ED" w:rsidRPr="001C02A7" w:rsidRDefault="00D560ED" w:rsidP="00D560ED">
                 <w:pPr>
                   <w:pStyle w:val="a3"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="001C02A7">
                   <w:rPr>
                     <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>氏名</w:t>
-                </w:r>
-[...32 lines deleted...]
-                  <w:t>）</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4158" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0028525F" w:rsidRPr="001C02A7" w:rsidRDefault="0028525F" w:rsidP="009166AE">
+          <w:p w14:paraId="194C97E3" w14:textId="643425BB" w:rsidR="00D560ED" w:rsidRPr="00D560ED" w:rsidRDefault="00D560ED" w:rsidP="009166AE">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00D560ED">
+              <w:rPr>
+                <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>（英字）</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1548" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:id w:val="-63485230"/>
               <w:lock w:val="sdtContentLocked"/>
               <w:placeholder>
-                <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+                <w:docPart w:val="B49F1AD33FDF49B1A60CBFEEDC001F3A"/>
               </w:placeholder>
               <w15:appearance w15:val="hidden"/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w:rsidR="0028525F" w:rsidRPr="001C02A7" w:rsidRDefault="0028525F" w:rsidP="009166AE">
+              <w:p w14:paraId="2A6B9BDC" w14:textId="77777777" w:rsidR="00D560ED" w:rsidRPr="001C02A7" w:rsidRDefault="00D560ED" w:rsidP="009166AE">
                 <w:pPr>
                   <w:pStyle w:val="a3"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="001C02A7">
                   <w:rPr>
                     <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>受験番号</w:t>
                 </w:r>
               </w:p>
-              <w:p w:rsidR="0028525F" w:rsidRPr="001C02A7" w:rsidRDefault="0028525F" w:rsidP="009166AE">
+              <w:p w14:paraId="7D4709D4" w14:textId="77777777" w:rsidR="00D560ED" w:rsidRPr="001C02A7" w:rsidRDefault="00D560ED" w:rsidP="009166AE">
                 <w:pPr>
                   <w:pStyle w:val="a3"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="001C02A7">
                   <w:rPr>
                     <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
-                  <w:t>(</w:t>
-[...15 lines deleted...]
-                  <w:t>不要)</w:t>
+                  <w:t>(入力不要)</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0028525F" w:rsidRPr="001C02A7" w:rsidRDefault="0028525F" w:rsidP="009166AE">
+          <w:p w14:paraId="29511216" w14:textId="77777777" w:rsidR="00D560ED" w:rsidRPr="001C02A7" w:rsidRDefault="00D560ED" w:rsidP="009166AE">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0028525F" w:rsidRPr="001C02A7" w:rsidTr="006C28F6">
+      <w:tr w:rsidR="00D560ED" w:rsidRPr="001C02A7" w14:paraId="749142EC" w14:textId="77777777" w:rsidTr="006C28F6">
+        <w:trPr>
+          <w:trHeight w:val="277"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1555" w:type="dxa"/>
+            <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E129AF4" w14:textId="77777777" w:rsidR="00D560ED" w:rsidRDefault="00D560ED" w:rsidP="00D560ED">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4158" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6ACF5117" w14:textId="08984622" w:rsidR="00D560ED" w:rsidRPr="00D560ED" w:rsidRDefault="00D560ED" w:rsidP="009166AE">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D560ED">
+              <w:rPr>
+                <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>（カナ）</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1548" w:type="dxa"/>
+            <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E66C004" w14:textId="77777777" w:rsidR="00D560ED" w:rsidRDefault="00D560ED" w:rsidP="009166AE">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2367" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="36E11938" w14:textId="77777777" w:rsidR="00D560ED" w:rsidRPr="001C02A7" w:rsidRDefault="00D560ED" w:rsidP="009166AE">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0028525F" w:rsidRPr="001C02A7" w14:paraId="1E39723C" w14:textId="77777777" w:rsidTr="006C28F6">
         <w:trPr>
           <w:trHeight w:val="1415"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:id w:val="-762754757"/>
               <w:lock w:val="sdtContentLocked"/>
               <w:placeholder>
                 <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
               </w:placeholder>
               <w15:appearance w15:val="hidden"/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w:rsidR="0028525F" w:rsidRPr="001C02A7" w:rsidRDefault="0028525F" w:rsidP="009166AE">
+              <w:p w14:paraId="0DAA595E" w14:textId="77777777" w:rsidR="0028525F" w:rsidRPr="001C02A7" w:rsidRDefault="0028525F" w:rsidP="009166AE">
                 <w:pPr>
                   <w:pStyle w:val="a3"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="001C02A7">
                   <w:rPr>
                     <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>日本語能力</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8073" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0028525F" w:rsidRPr="001C02A7" w:rsidRDefault="0028525F" w:rsidP="009166AE">
+          <w:p w14:paraId="5B3313FC" w14:textId="77777777" w:rsidR="0028525F" w:rsidRPr="001C02A7" w:rsidRDefault="0028525F" w:rsidP="009166AE">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:spacing w:line="120" w:lineRule="exact"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:id w:val="1526515745"/>
               <w:lock w:val="contentLocked"/>
               <w:placeholder>
                 <w:docPart w:val="3E58CD5621554EFE91E03AF98B0391F9"/>
               </w:placeholder>
               <w15:appearance w15:val="hidden"/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w:rsidR="002B1A7C" w:rsidRPr="001C02A7" w:rsidRDefault="002B1A7C" w:rsidP="002B1A7C">
+              <w:p w14:paraId="51928429" w14:textId="77777777" w:rsidR="002B1A7C" w:rsidRPr="001C02A7" w:rsidRDefault="002B1A7C" w:rsidP="002B1A7C">
                 <w:pPr>
                   <w:pStyle w:val="a3"/>
                   <w:spacing w:line="360" w:lineRule="auto"/>
                   <w:jc w:val="left"/>
                   <w:rPr>
                     <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="001C02A7">
                   <w:rPr>
                     <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>該当する日本語能力を</w:t>
                 </w:r>
                 <w:r w:rsidRPr="001C02A7">
                   <w:rPr>
                     <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:cs="Segoe UI Emoji" w:hint="eastAsia"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>選択</w:t>
                 </w:r>
                 <w:r w:rsidRPr="001C02A7">
                   <w:rPr>
                     <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>してください。</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
-          <w:p w:rsidR="002B1A7C" w:rsidRPr="001C02A7" w:rsidRDefault="00ED037D" w:rsidP="002B1A7C">
+          <w:p w14:paraId="7CE4FC05" w14:textId="77777777" w:rsidR="002B1A7C" w:rsidRPr="001C02A7" w:rsidRDefault="00516962" w:rsidP="002B1A7C">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                 <w:spacing w:val="-2"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                   <w:kern w:val="0"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-1474742473"/>
                 <w15:appearance w15:val="hidden"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="25A0" w14:font="ＭＳ 明朝"/>
@@ -511,51 +557,51 @@
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidR="004D00C9" w:rsidRPr="001C02A7">
                   <w:rPr>
                     <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                     <w:kern w:val="0"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>(1)</w:t>
                 </w:r>
                 <w:r w:rsidR="004D00C9" w:rsidRPr="001C02A7">
                   <w:rPr>
                     <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                     <w:spacing w:val="-2"/>
                     <w:kern w:val="0"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>日本の大学等を卒業した者、または本研究科入学までに卒業見込の者</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
-          <w:p w:rsidR="002B1A7C" w:rsidRPr="001C02A7" w:rsidRDefault="00ED037D" w:rsidP="002B1A7C">
+          <w:p w14:paraId="77A557EE" w14:textId="77777777" w:rsidR="002B1A7C" w:rsidRPr="001C02A7" w:rsidRDefault="00516962" w:rsidP="002B1A7C">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-670019377"/>
                 <w15:appearance w15:val="hidden"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="25A0" w14:font="ＭＳ 明朝"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
@@ -584,51 +630,51 @@
                 <w:rPr>
                   <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="923529691"/>
                 <w:lock w:val="contentLocked"/>
                 <w:placeholder>
                   <w:docPart w:val="9DA8E5061C97497CB17F707E75D18DD2"/>
                 </w:placeholder>
                 <w15:appearance w15:val="hidden"/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="002B1A7C" w:rsidRPr="001C02A7">
                   <w:rPr>
                     <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>(2)日本語能力試験(JLPT) レベルN1または旧1級合格</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
-          <w:p w:rsidR="0028525F" w:rsidRPr="001C02A7" w:rsidRDefault="00ED037D" w:rsidP="002B1A7C">
+          <w:p w14:paraId="1D2B3914" w14:textId="77777777" w:rsidR="0028525F" w:rsidRPr="001C02A7" w:rsidRDefault="00516962" w:rsidP="002B1A7C">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="1719705422"/>
                 <w15:appearance w15:val="hidden"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="25A0" w14:font="ＭＳ 明朝"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
@@ -659,164 +705,164 @@
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="-1176580235"/>
                 <w:lock w:val="contentLocked"/>
                 <w:placeholder>
                   <w:docPart w:val="3E58CD5621554EFE91E03AF98B0391F9"/>
                 </w:placeholder>
                 <w15:appearance w15:val="hidden"/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="002B1A7C" w:rsidRPr="001C02A7">
                   <w:rPr>
                     <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>(3)日本留学試験(EJU)の「日本語」読解、聴解・聴読解/280点以上 かつ 記述/35点以上</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003D5251" w:rsidRPr="001C02A7" w:rsidTr="006C28F6">
+      <w:tr w:rsidR="003D5251" w:rsidRPr="001C02A7" w14:paraId="2CA53A7A" w14:textId="77777777" w:rsidTr="006C28F6">
         <w:trPr>
           <w:trHeight w:val="947"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkEnd w:id="0" w:displacedByCustomXml="next"/>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:id w:val="-1706635098"/>
               <w:lock w:val="sdtContentLocked"/>
               <w:placeholder>
                 <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
               </w:placeholder>
               <w15:appearance w15:val="hidden"/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w:rsidR="003D5251" w:rsidRPr="001C02A7" w:rsidRDefault="003D5251" w:rsidP="003D5251">
+              <w:p w14:paraId="1CE02398" w14:textId="77777777" w:rsidR="003D5251" w:rsidRPr="001C02A7" w:rsidRDefault="003D5251" w:rsidP="003D5251">
                 <w:pPr>
                   <w:pStyle w:val="a3"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="001C02A7">
                   <w:rPr>
                     <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>入学後の</w:t>
                 </w:r>
               </w:p>
-              <w:p w:rsidR="003D5251" w:rsidRPr="001C02A7" w:rsidRDefault="003D5251" w:rsidP="003D5251">
+              <w:p w14:paraId="5DC22FBF" w14:textId="77777777" w:rsidR="003D5251" w:rsidRPr="001C02A7" w:rsidRDefault="003D5251" w:rsidP="003D5251">
                 <w:pPr>
                   <w:pStyle w:val="a3"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="001C02A7">
                   <w:rPr>
                     <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>研究テーマ</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8073" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003D5251" w:rsidRPr="001C02A7" w:rsidRDefault="003D5251" w:rsidP="00824DAB">
+          <w:p w14:paraId="7DAE8EB2" w14:textId="77777777" w:rsidR="003D5251" w:rsidRPr="001C02A7" w:rsidRDefault="003D5251" w:rsidP="00824DAB">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003D5251" w:rsidRPr="001C02A7" w:rsidTr="006C28F6">
+      <w:tr w:rsidR="003D5251" w:rsidRPr="001C02A7" w14:paraId="53824D1E" w14:textId="77777777" w:rsidTr="006C28F6">
         <w:trPr>
           <w:trHeight w:val="563"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:id w:val="-2123605687"/>
               <w:lock w:val="sdtContentLocked"/>
               <w:placeholder>
                 <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
               </w:placeholder>
               <w15:appearance w15:val="hidden"/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w:rsidR="003D5251" w:rsidRPr="001C02A7" w:rsidRDefault="003D5251" w:rsidP="003D5251">
+              <w:p w14:paraId="59C11EE1" w14:textId="77777777" w:rsidR="003D5251" w:rsidRPr="001C02A7" w:rsidRDefault="003D5251" w:rsidP="003D5251">
                 <w:pPr>
                   <w:pStyle w:val="a3"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="001C02A7">
                   <w:rPr>
                     <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>入学を志望する専修</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
@@ -832,137 +878,137 @@
             <w:dropDownList>
               <w:listItem w:value="アイテムを選択してください。"/>
               <w:listItem w:displayText="人文学専攻　哲学専修" w:value="人文学専攻　哲学専修"/>
               <w:listItem w:displayText="人文学専攻　教育人間学専修" w:value="人文学専攻　教育人間学専修"/>
               <w:listItem w:displayText="人文学専攻　日本文学・日本語学専修 " w:value="人文学専攻　日本文学・日本語学専修 "/>
               <w:listItem w:displayText="人文学専攻　中国文学・思想専修 " w:value="人文学専攻　中国文学・思想専修 "/>
               <w:listItem w:displayText="人文学専攻　英米文学専修 " w:value="人文学専攻　英米文学専修 "/>
               <w:listItem w:displayText="人文学専攻　日本史学専修 " w:value="人文学専攻　日本史学専修 "/>
               <w:listItem w:displayText="人文学専攻　東洋史学専修 " w:value="人文学専攻　東洋史学専修 "/>
               <w:listItem w:displayText="人文学専攻　ヨーロッパ・イスラーム史専修" w:value="人文学専攻　ヨーロッパ・イスラーム史専修"/>
               <w:listItem w:displayText="人文学専攻　現代東アジア言語・文化学専修 " w:value="人文学専攻　現代東アジア言語・文化学専修 "/>
               <w:listItem w:displayText="人文学専攻　英語圏文化専修 " w:value="人文学専攻　英語圏文化専修 "/>
               <w:listItem w:displayText="人文学専攻　文化動態学専修" w:value="人文学専攻　文化動態学専修"/>
               <w:listItem w:displayText="行動文化情報学専攻　地理学・地域観光学専修" w:value="行動文化情報学専攻　地理学・地域観光学専修"/>
               <w:listItem w:displayText="行動文化情報学専攻　考古学・文化遺産専修" w:value="行動文化情報学専攻　考古学・文化遺産専修"/>
             </w:dropDownList>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="8073" w:type="dxa"/>
                 <w:gridSpan w:val="3"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w:rsidR="003D5251" w:rsidRPr="001C02A7" w:rsidRDefault="00805151" w:rsidP="00B74A9B">
+              <w:p w14:paraId="60CA7F4B" w14:textId="77777777" w:rsidR="003D5251" w:rsidRPr="001C02A7" w:rsidRDefault="00805151" w:rsidP="00B74A9B">
                 <w:pPr>
                   <w:pStyle w:val="a3"/>
                   <w:jc w:val="left"/>
                   <w:rPr>
                     <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="001C02A7">
                   <w:rPr>
                     <w:rStyle w:val="a8"/>
                     <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>専修</w:t>
                 </w:r>
                 <w:r w:rsidRPr="001C02A7">
                   <w:rPr>
                     <w:rStyle w:val="a8"/>
                     <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                   </w:rPr>
                   <w:t>を選択してください。</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="003D5251" w:rsidRPr="001C02A7" w:rsidTr="006D7C21">
+      <w:tr w:rsidR="003D5251" w:rsidRPr="001C02A7" w14:paraId="62F32188" w14:textId="77777777" w:rsidTr="006D7C21">
         <w:trPr>
           <w:trHeight w:val="557"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:id w:val="673928704"/>
               <w:lock w:val="sdtContentLocked"/>
               <w:placeholder>
                 <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
               </w:placeholder>
               <w15:appearance w15:val="hidden"/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w:rsidR="003D5251" w:rsidRPr="001C02A7" w:rsidRDefault="003D5251" w:rsidP="003D5251">
+              <w:p w14:paraId="48D54ED1" w14:textId="77777777" w:rsidR="003D5251" w:rsidRPr="001C02A7" w:rsidRDefault="003D5251" w:rsidP="003D5251">
                 <w:pPr>
                   <w:pStyle w:val="a3"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="001C02A7">
                   <w:rPr>
                     <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>入学を志望するコース</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8073" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003D5251" w:rsidRPr="001C02A7" w:rsidRDefault="00ED037D" w:rsidP="005C4839">
+          <w:p w14:paraId="3A3D7660" w14:textId="77777777" w:rsidR="003D5251" w:rsidRPr="001C02A7" w:rsidRDefault="00516962" w:rsidP="005C4839">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="-347328311"/>
                 <w:lock w:val="sdtContentLocked"/>
                 <w:placeholder>
                   <w:docPart w:val="EC1A9ADDC9444DD4B5F9634C1E7D5110"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w15:appearance w15:val="hidden"/>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -1088,116 +1134,115 @@
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="176926659"/>
                 <w:lock w:val="sdtContentLocked"/>
                 <w:placeholder>
                   <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
                 </w:placeholder>
                 <w15:appearance w15:val="hidden"/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="003D5251" w:rsidRPr="001C02A7">
                   <w:rPr>
                     <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t xml:space="preserve"> 高度探究コース</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006D7C21" w:rsidRPr="001C02A7" w:rsidTr="006D7C21">
+      <w:tr w:rsidR="006D7C21" w:rsidRPr="001C02A7" w14:paraId="57FCB369" w14:textId="77777777" w:rsidTr="006D7C21">
         <w:trPr>
           <w:trHeight w:val="1415"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="pct15" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006D7C21" w:rsidRPr="001C02A7" w:rsidRDefault="00ED037D" w:rsidP="001A48ED">
+          <w:p w14:paraId="245A4463" w14:textId="77777777" w:rsidR="006D7C21" w:rsidRPr="001C02A7" w:rsidRDefault="00516962" w:rsidP="001A48ED">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="1508634896"/>
-                <w:lock w:val="sdtContentLocked"/>
                 <w:placeholder>
                   <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
                 </w:placeholder>
                 <w15:appearance w15:val="hidden"/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00E318B4" w:rsidRPr="001C02A7">
                   <w:rPr>
                     <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>卒業論文</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8073" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w:rsidR="006D7C21" w:rsidRPr="001C02A7" w:rsidRDefault="006D7C21" w:rsidP="001A48ED">
+          <w:p w14:paraId="35FE459C" w14:textId="77777777" w:rsidR="006D7C21" w:rsidRPr="001C02A7" w:rsidRDefault="006D7C21" w:rsidP="001A48ED">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:spacing w:line="120" w:lineRule="exact"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="006D7C21" w:rsidRPr="001C02A7" w:rsidRDefault="00ED037D" w:rsidP="001A48ED">
+          <w:p w14:paraId="76C13BA0" w14:textId="77777777" w:rsidR="006D7C21" w:rsidRPr="001C02A7" w:rsidRDefault="00516962" w:rsidP="001A48ED">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="2030136756"/>
                 <w:lock w:val="sdtContentLocked"/>
                 <w:placeholder>
                   <w:docPart w:val="F9B74BE2BDF14B40963C79AB2D626EDD"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w15:appearance w15:val="hidden"/>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -1207,63 +1252,63 @@
                     <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>学部卒業論文について、提出するものすべてを</w:t>
                 </w:r>
                 <w:r w:rsidR="00E318B4" w:rsidRPr="001C02A7">
                   <w:rPr>
                     <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:cs="Segoe UI Emoji" w:hint="eastAsia"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>選択</w:t>
                 </w:r>
                 <w:r w:rsidR="00E318B4" w:rsidRPr="001C02A7">
                   <w:rPr>
                     <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>してください。</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
-          <w:p w:rsidR="006D7C21" w:rsidRPr="001C02A7" w:rsidRDefault="006D7C21" w:rsidP="001A48ED">
+          <w:p w14:paraId="6E194DAD" w14:textId="77777777" w:rsidR="006D7C21" w:rsidRPr="001C02A7" w:rsidRDefault="006D7C21" w:rsidP="001A48ED">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:spacing w:line="120" w:lineRule="exact"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="006D7C21" w:rsidRPr="001C02A7" w:rsidRDefault="00ED037D" w:rsidP="001A48ED">
+          <w:p w14:paraId="5BC5DD0F" w14:textId="77777777" w:rsidR="006D7C21" w:rsidRPr="001C02A7" w:rsidRDefault="00516962" w:rsidP="001A48ED">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="691191606"/>
                 <w:lock w:val="sdtLocked"/>
                 <w15:appearance w15:val="hidden"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="25A0" w14:font="ＭＳ 明朝"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
@@ -1285,354 +1330,361 @@
                 <w:rPr>
                   <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="813844554"/>
                 <w:lock w:val="sdtContentLocked"/>
                 <w:placeholder>
                   <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
                 </w:placeholder>
                 <w15:appearance w15:val="hidden"/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="006D7C21" w:rsidRPr="001C02A7">
                   <w:rPr>
                     <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t xml:space="preserve"> 卒業論文</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
-          <w:p w:rsidR="006D7C21" w:rsidRPr="001C02A7" w:rsidRDefault="00ED037D" w:rsidP="006D7C21">
+          <w:p w14:paraId="50BE61FD" w14:textId="36F8468C" w:rsidR="006D7C21" w:rsidRPr="001C02A7" w:rsidRDefault="00516962" w:rsidP="006D7C21">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="-779799259"/>
                 <w:lock w:val="sdtLocked"/>
                 <w15:appearance w15:val="hidden"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="25A0" w14:font="ＭＳ 明朝"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="006842E4" w:rsidRPr="001C02A7">
-[...1 lines deleted...]
-                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="BIZ UDゴシック" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                <w:r w:rsidR="001E3EEA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="-1828349886"/>
                 <w:lock w:val="sdtContentLocked"/>
                 <w:placeholder>
                   <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
                 </w:placeholder>
                 <w15:appearance w15:val="hidden"/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="006D7C21" w:rsidRPr="001C02A7">
                   <w:rPr>
                     <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t xml:space="preserve"> 要約（卒業論文が日本語または英語以外の場合、卒業論文に加え提出）</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
-          <w:p w:rsidR="006D7C21" w:rsidRPr="001C02A7" w:rsidRDefault="00ED037D" w:rsidP="001A48ED">
+          <w:p w14:paraId="32C20313" w14:textId="29DCC8C4" w:rsidR="006D7C21" w:rsidRPr="001C02A7" w:rsidRDefault="00516962" w:rsidP="001A48ED">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="805737718"/>
-                <w:lock w:val="sdtLocked"/>
                 <w15:appearance w15:val="hidden"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="25A0" w14:font="ＭＳ 明朝"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="006D7C21" w:rsidRPr="001C02A7">
-[...1 lines deleted...]
-                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="BIZ UDゴシック" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                <w:r w:rsidR="001E3EEA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="006D7C21" w:rsidRPr="001C02A7">
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="-2031171530"/>
                 <w:lock w:val="sdtContentLocked"/>
                 <w:placeholder>
                   <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
                 </w:placeholder>
                 <w15:appearance w15:val="hidden"/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
+                <w:r w:rsidR="001E3EEA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>概要またはレポート</w:t>
+                </w:r>
                 <w:r w:rsidR="006D7C21" w:rsidRPr="001C02A7">
                   <w:rPr>
                     <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
-                  <w:t>レポート・概要（卒業論文を作成中の場合）</w:t>
+                  <w:t>（卒業論文を作成中の場合）</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00680D8C" w:rsidRPr="006D7C21" w:rsidRDefault="00680D8C">
+    <w:p w14:paraId="147BB63D" w14:textId="77777777" w:rsidR="00680D8C" w:rsidRPr="006D7C21" w:rsidRDefault="00680D8C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a7"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9628"/>
       </w:tblGrid>
-      <w:tr w:rsidR="002F319C" w:rsidRPr="007E7700" w:rsidTr="006D786C">
+      <w:tr w:rsidR="002F319C" w:rsidRPr="007E7700" w14:paraId="647E3FE3" w14:textId="77777777" w:rsidTr="006D786C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9628" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:id w:val="-1940123686"/>
               <w:lock w:val="sdtContentLocked"/>
               <w:placeholder>
                 <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
               </w:placeholder>
               <w15:appearance w15:val="hidden"/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w:rsidR="002F319C" w:rsidRPr="007E7700" w:rsidRDefault="003D5251" w:rsidP="00A4737D">
+              <w:p w14:paraId="690AF5A2" w14:textId="77777777" w:rsidR="002F319C" w:rsidRPr="007E7700" w:rsidRDefault="003D5251" w:rsidP="00A4737D">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>志望理由について、日本語で入力してください（</w:t>
                 </w:r>
                 <w:r w:rsidR="002E06F3">
                   <w:rPr>
                     <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>横書き、</w:t>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>1,200字以上）。</w:t>
                 </w:r>
                 <w:r w:rsidR="005C4839">
                   <w:rPr>
                     <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>調査書が2ページになってもかまいません。</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CC16F4" w:rsidTr="006D7C21">
+      <w:tr w:rsidR="00CC16F4" w14:paraId="0CA45FCA" w14:textId="77777777" w:rsidTr="006D7C21">
         <w:trPr>
           <w:trHeight w:val="6339"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9628" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00CC6F24" w:rsidRPr="000B7367" w:rsidRDefault="00CC6F24" w:rsidP="002B1A7C">
+          <w:p w14:paraId="5A65C0DA" w14:textId="77777777" w:rsidR="00CC6F24" w:rsidRPr="000B7367" w:rsidRDefault="00CC6F24" w:rsidP="002B1A7C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="006D7C21" w:rsidRDefault="006D7C21" w:rsidP="006D786C">
+    <w:p w14:paraId="18FB6DC6" w14:textId="77777777" w:rsidR="006D7C21" w:rsidRDefault="006D7C21" w:rsidP="006D786C">
       <w:pPr>
         <w:spacing w:line="40" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00680D8C" w:rsidRPr="00CC6F24" w:rsidRDefault="00680D8C" w:rsidP="00CC6F24">
+    <w:p w14:paraId="00AF10E9" w14:textId="77777777" w:rsidR="00680D8C" w:rsidRPr="00CC6F24" w:rsidRDefault="00680D8C" w:rsidP="00CC6F24">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00680D8C" w:rsidRPr="00CC6F24" w:rsidSect="00CC16F4">
       <w:headerReference w:type="even" r:id="rId8"/>
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:footerReference w:type="even" r:id="rId10"/>
       <w:footerReference w:type="default" r:id="rId11"/>
       <w:headerReference w:type="first" r:id="rId12"/>
       <w:footerReference w:type="first" r:id="rId13"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="397" w:right="1134" w:bottom="851" w:left="1134" w:header="851" w:footer="850" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="003D45FD" w:rsidRDefault="003D45FD" w:rsidP="0023439F">
+    <w:p w14:paraId="04E32BF0" w14:textId="77777777" w:rsidR="003D45FD" w:rsidRDefault="003D45FD" w:rsidP="0023439F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="003D45FD" w:rsidRDefault="003D45FD" w:rsidP="0023439F">
+    <w:p w14:paraId="559C4268" w14:textId="77777777" w:rsidR="003D45FD" w:rsidRDefault="003D45FD" w:rsidP="0023439F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="BIZ UDゴシック">
     <w:panose1 w:val="020B0400000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002F7" w:usb1="2AC7EDF8" w:usb2="00000012" w:usb3="00000000" w:csb0="00020001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="游明朝">
     <w:panose1 w:val="02020400000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
@@ -1650,157 +1702,154 @@
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="02000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ ゴシック">
     <w:altName w:val="MS Gothic"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="00ED037D" w:rsidRDefault="00ED037D">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="14092C55" w14:textId="77777777" w:rsidR="00ED037D" w:rsidRDefault="00ED037D">
     <w:pPr>
       <w:pStyle w:val="a5"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
       </w:rPr>
       <w:id w:val="898864407"/>
-      <w:lock w:val="sdtContentLocked"/>
       <w:placeholder>
         <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
       </w:placeholder>
       <w15:appearance w15:val="hidden"/>
     </w:sdtPr>
     <w:sdtEndPr/>
     <w:sdtContent>
-      <w:p w:rsidR="00CC16F4" w:rsidRPr="00CC16F4" w:rsidRDefault="00CC6F24" w:rsidP="00CC16F4">
+      <w:p w14:paraId="129E6315" w14:textId="7217E762" w:rsidR="00CC16F4" w:rsidRPr="00CC16F4" w:rsidRDefault="00CC6F24" w:rsidP="00CC16F4">
         <w:pPr>
           <w:pStyle w:val="a5"/>
           <w:jc w:val="right"/>
           <w:rPr>
             <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00CC16F4">
           <w:rPr>
             <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
           </w:rPr>
           <w:t>202</w:t>
         </w:r>
-        <w:r w:rsidR="00ED037D">
+        <w:r w:rsidR="00D560ED">
           <w:rPr>
             <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
           </w:rPr>
-          <w:t>6</w:t>
+          <w:t>7</w:t>
         </w:r>
         <w:r w:rsidRPr="00CC16F4">
           <w:rPr>
             <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
           </w:rPr>
           <w:t>.</w:t>
         </w:r>
         <w:r w:rsidR="00ED037D">
           <w:rPr>
             <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
       </w:p>
-      <w:bookmarkStart w:id="1" w:name="_GoBack" w:displacedByCustomXml="next"/>
-      <w:bookmarkEnd w:id="1" w:displacedByCustomXml="next"/>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="00ED037D" w:rsidRDefault="00ED037D">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="34ED5B3A" w14:textId="77777777" w:rsidR="00ED037D" w:rsidRDefault="00ED037D">
     <w:pPr>
       <w:pStyle w:val="a5"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="003D45FD" w:rsidRDefault="003D45FD" w:rsidP="0023439F">
+    <w:p w14:paraId="4623A0C7" w14:textId="77777777" w:rsidR="003D45FD" w:rsidRDefault="003D45FD" w:rsidP="0023439F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="003D45FD" w:rsidRDefault="003D45FD" w:rsidP="0023439F">
+    <w:p w14:paraId="0F49D97B" w14:textId="77777777" w:rsidR="003D45FD" w:rsidRDefault="003D45FD" w:rsidP="0023439F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="00ED037D" w:rsidRDefault="00ED037D">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7EE6EFBB" w14:textId="77777777" w:rsidR="00ED037D" w:rsidRDefault="00ED037D">
     <w:pPr>
       <w:pStyle w:val="a3"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="00B92B4E" w:rsidRPr="0028525F" w:rsidRDefault="00ED037D" w:rsidP="00344A5E">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="04E3AB65" w14:textId="77777777" w:rsidR="00B92B4E" w:rsidRPr="0028525F" w:rsidRDefault="00516962" w:rsidP="00344A5E">
     <w:pPr>
       <w:pStyle w:val="a3"/>
       <w:wordWrap w:val="0"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:id w:val="738439289"/>
         <w:lock w:val="sdtContentLocked"/>
         <w:placeholder>
           <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
         </w:placeholder>
         <w15:appearance w15:val="hidden"/>
       </w:sdtPr>
       <w:sdtEndPr/>
@@ -1979,76 +2028,76 @@
         </w:r>
         <w:r w:rsidR="00344A5E" w:rsidRPr="00344A5E">
           <w:rPr>
             <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
             <w:b/>
             <w:bCs/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:lang w:val="ja-JP"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidR="00344A5E" w:rsidRPr="00344A5E">
           <w:rPr>
             <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
             <w:b/>
             <w:bCs/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
-  <w:p w:rsidR="0023439F" w:rsidRPr="0023439F" w:rsidRDefault="0023439F" w:rsidP="0023439F">
+  <w:p w14:paraId="2D330474" w14:textId="77777777" w:rsidR="0023439F" w:rsidRPr="0023439F" w:rsidRDefault="0023439F" w:rsidP="0023439F">
     <w:pPr>
       <w:pStyle w:val="a3"/>
       <w:jc w:val="left"/>
       <w:rPr>
         <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="00ED037D" w:rsidRDefault="00ED037D">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="34E008F4" w14:textId="77777777" w:rsidR="00ED037D" w:rsidRDefault="00ED037D">
     <w:pPr>
       <w:pStyle w:val="a3"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="016D4E72"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1F8A3604"/>
     <w:lvl w:ilvl="0" w:tplc="A232C960">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="□"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:cstheme="minorBidi" w:hint="eastAsia"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0409000B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="840" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
@@ -2229,217 +2278,225 @@
     <w:lvl w:ilvl="7" w:tplc="0409000B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3360" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409000D" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3780" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="412169606">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="2071532736">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-[...2 lines deleted...]
-  <w:removeDateAndTime/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:formsDesign/>
+  <w:proofState w:spelling="clean" w:grammar="dirty"/>
   <w:documentProtection w:edit="forms" w:enforcement="0"/>
   <w:defaultTabStop w:val="840"/>
   <w:drawingGridHorizontalSpacing w:val="105"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="59393">
+    <o:shapedefaults v:ext="edit" spidmax="69633">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0023439F"/>
     <w:rsid w:val="000B7367"/>
     <w:rsid w:val="000C7864"/>
     <w:rsid w:val="001423F5"/>
     <w:rsid w:val="001C02A7"/>
+    <w:rsid w:val="001E3EEA"/>
     <w:rsid w:val="001F7349"/>
     <w:rsid w:val="001F76B2"/>
     <w:rsid w:val="0023439F"/>
     <w:rsid w:val="00237C96"/>
     <w:rsid w:val="002634C9"/>
+    <w:rsid w:val="00280036"/>
     <w:rsid w:val="0028525F"/>
     <w:rsid w:val="002B1A7C"/>
     <w:rsid w:val="002E06F3"/>
     <w:rsid w:val="002F319C"/>
     <w:rsid w:val="00344A5E"/>
     <w:rsid w:val="003D45FD"/>
     <w:rsid w:val="003D5251"/>
     <w:rsid w:val="004D00C9"/>
     <w:rsid w:val="004D482C"/>
     <w:rsid w:val="004E6B80"/>
     <w:rsid w:val="005052F9"/>
     <w:rsid w:val="0051129A"/>
+    <w:rsid w:val="00516962"/>
     <w:rsid w:val="005C4839"/>
     <w:rsid w:val="0063157C"/>
     <w:rsid w:val="00661E1D"/>
     <w:rsid w:val="0067407A"/>
     <w:rsid w:val="00680D8C"/>
     <w:rsid w:val="006842E4"/>
     <w:rsid w:val="00694D95"/>
     <w:rsid w:val="006C28F6"/>
     <w:rsid w:val="006D786C"/>
     <w:rsid w:val="006D7C21"/>
     <w:rsid w:val="007205BA"/>
     <w:rsid w:val="00720FFA"/>
     <w:rsid w:val="007505AD"/>
     <w:rsid w:val="00791CFF"/>
     <w:rsid w:val="007E7700"/>
     <w:rsid w:val="00805151"/>
     <w:rsid w:val="00824DAB"/>
     <w:rsid w:val="00897310"/>
     <w:rsid w:val="008A094C"/>
     <w:rsid w:val="008A4271"/>
     <w:rsid w:val="008C28DE"/>
     <w:rsid w:val="008C5210"/>
     <w:rsid w:val="00987CC2"/>
     <w:rsid w:val="009A04F1"/>
     <w:rsid w:val="00A24F68"/>
     <w:rsid w:val="00A268C7"/>
     <w:rsid w:val="00A4737D"/>
+    <w:rsid w:val="00A73540"/>
     <w:rsid w:val="00A75F02"/>
     <w:rsid w:val="00AA3064"/>
     <w:rsid w:val="00AC7C52"/>
     <w:rsid w:val="00B37085"/>
     <w:rsid w:val="00B71BC8"/>
     <w:rsid w:val="00B74A9B"/>
     <w:rsid w:val="00B92B4E"/>
     <w:rsid w:val="00B949F1"/>
+    <w:rsid w:val="00C74038"/>
+    <w:rsid w:val="00C9456D"/>
     <w:rsid w:val="00CC16F4"/>
     <w:rsid w:val="00CC6F24"/>
     <w:rsid w:val="00CD6B29"/>
+    <w:rsid w:val="00D467D6"/>
+    <w:rsid w:val="00D560ED"/>
     <w:rsid w:val="00DA0A79"/>
     <w:rsid w:val="00E318B4"/>
     <w:rsid w:val="00E3363F"/>
     <w:rsid w:val="00EA57A1"/>
     <w:rsid w:val="00ED037D"/>
     <w:rsid w:val="00F2371F"/>
     <w:rsid w:val="00F31E3A"/>
     <w:rsid w:val="00F6670C"/>
+    <w:rsid w:val="00F835F5"/>
+    <w:rsid w:val="00FB73E5"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="59393">
+    <o:shapedefaults v:ext="edit" spidmax="69633">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="7DAFA878"/>
+  <w14:docId w14:val="5E0538EE"/>
   <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{98444AB1-9F64-4B27-BBB9-CC2CD42FCCD4}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="21"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -2771,50 +2828,51 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="006D7C21"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:jc w:val="both"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
@@ -2917,248 +2975,255 @@
   <w:style w:type="character" w:customStyle="1" w:styleId="aa">
     <w:name w:val="吹き出し (文字)"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="a9"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00824DAB"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="ab">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="002B1A7C"/>
     <w:rPr>
       <w:color w:val="0563C1"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="ac">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C9456D"/>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="376467926">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="DefaultPlaceholder_-1854013440"/>
         <w:category>
           <w:name w:val="全般"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{83D4511E-230A-43A8-8EEE-A9B6CCC72428}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00D66B66" w:rsidRDefault="00C10C8F">
           <w:r w:rsidRPr="002A79C7">
             <w:rPr>
               <w:rStyle w:val="a3"/>
             </w:rPr>
             <w:t>ここをクリックまたはタップしてテキストを入力してください。</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="D63F2684E42943F58C4BAA03BBB92329"/>
         <w:category>
           <w:name w:val="全般"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{E83D0C2C-95B1-4C55-A091-67FCB0C41D85}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00D66B66" w:rsidRDefault="007C6334" w:rsidP="007C6334">
+        <w:p w:rsidR="00D66B66" w:rsidRDefault="00511899" w:rsidP="00511899">
           <w:pPr>
-            <w:pStyle w:val="D63F2684E42943F58C4BAA03BBB9232929"/>
+            <w:pStyle w:val="D63F2684E42943F58C4BAA03BBB9232930"/>
           </w:pPr>
           <w:r w:rsidRPr="0028525F">
             <w:rPr>
               <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
               <w:sz w:val="32"/>
               <w:szCs w:val="32"/>
             </w:rPr>
             <w:t>調　査　書</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
               <w:sz w:val="32"/>
               <w:szCs w:val="32"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="EC1A9ADDC9444DD4B5F9634C1E7D5110"/>
         <w:category>
           <w:name w:val="全般"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{1B580720-5ECC-4CF5-8554-A6FA13AC6E34}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00D66B66" w:rsidRDefault="007C6334" w:rsidP="007C6334">
+        <w:p w:rsidR="00D66B66" w:rsidRDefault="00511899" w:rsidP="00511899">
           <w:pPr>
-            <w:pStyle w:val="EC1A9ADDC9444DD4B5F9634C1E7D511029"/>
+            <w:pStyle w:val="EC1A9ADDC9444DD4B5F9634C1E7D511030"/>
           </w:pPr>
           <w:r w:rsidRPr="001C02A7">
             <w:rPr>
               <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>志望するコースを選択してください。</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="F9B74BE2BDF14B40963C79AB2D626EDD"/>
         <w:category>
           <w:name w:val="全般"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{87D1D537-694E-41F4-8D2E-88D8F82B8CC1}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00D66B66" w:rsidRDefault="007C6334" w:rsidP="007C6334">
+        <w:p w:rsidR="00D66B66" w:rsidRDefault="00511899" w:rsidP="00511899">
           <w:pPr>
-            <w:pStyle w:val="F9B74BE2BDF14B40963C79AB2D626EDD29"/>
+            <w:pStyle w:val="F9B74BE2BDF14B40963C79AB2D626EDD30"/>
           </w:pPr>
           <w:r w:rsidRPr="001C02A7">
             <w:rPr>
               <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>学部卒業論文について、提出するものすべてを</w:t>
           </w:r>
           <w:r w:rsidRPr="001C02A7">
             <w:rPr>
               <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:cs="Segoe UI Emoji" w:hint="eastAsia"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>選択</w:t>
           </w:r>
           <w:r w:rsidRPr="001C02A7">
             <w:rPr>
               <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>してください。</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="1E9CEE1B078642288F7833D3F495BF41"/>
         <w:category>
           <w:name w:val="全般"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{70EF8664-82EF-4AFC-BDDD-35851F78C1FE}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00D66B66" w:rsidRDefault="007C6334" w:rsidP="007C6334">
+        <w:p w:rsidR="00D66B66" w:rsidRDefault="00511899" w:rsidP="00511899">
           <w:pPr>
-            <w:pStyle w:val="1E9CEE1B078642288F7833D3F495BF4117"/>
+            <w:pStyle w:val="1E9CEE1B078642288F7833D3F495BF4118"/>
           </w:pPr>
           <w:r w:rsidRPr="001C02A7">
             <w:rPr>
               <w:rStyle w:val="a3"/>
               <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>専修</w:t>
           </w:r>
           <w:r w:rsidRPr="001C02A7">
             <w:rPr>
               <w:rStyle w:val="a3"/>
               <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
             </w:rPr>
             <w:t>を選択してください。</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="3E58CD5621554EFE91E03AF98B0391F9"/>
         <w:category>
           <w:name w:val="全般"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
@@ -3220,56 +3285,85 @@
           <w:name w:val="全般"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{077FE3E6-AC2C-42A4-B937-471910E0855D}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="009C26A4" w:rsidRDefault="00D66B66" w:rsidP="00D66B66">
           <w:pPr>
             <w:pStyle w:val="9DA8E5061C97497CB17F707E75D18DD2"/>
           </w:pPr>
           <w:r w:rsidRPr="00A96133">
             <w:rPr>
               <w:rStyle w:val="a3"/>
             </w:rPr>
             <w:t>ここをクリックまたはタップしてテキストを入力してください。</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="B49F1AD33FDF49B1A60CBFEEDC001F3A"/>
+        <w:category>
+          <w:name w:val="全般"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{962D6D1B-C507-4B72-94C6-F8AC274DB75E}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00511899" w:rsidRDefault="00511899" w:rsidP="00511899">
+          <w:pPr>
+            <w:pStyle w:val="B49F1AD33FDF49B1A60CBFEEDC001F3A"/>
+          </w:pPr>
+          <w:r w:rsidRPr="002A79C7">
+            <w:rPr>
+              <w:rStyle w:val="a3"/>
+            </w:rPr>
+            <w:t>ここをクリックまたはタップしてテキストを入力してください。</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="BIZ UDゴシック">
     <w:panose1 w:val="020B0400000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002F7" w:usb1="2AC7EDF8" w:usb2="00000012" w:usb3="00000000" w:csb0="00020001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="游明朝">
     <w:panose1 w:val="02020400000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
@@ -3287,127 +3381,133 @@
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="02000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ ゴシック">
     <w:altName w:val="MS Gothic"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:revisionView w:insDel="0" w:formatting="0" w:inkAnnotations="0"/>
   <w:defaultTabStop w:val="840"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="008B6F06"/>
+    <w:rsid w:val="00280036"/>
     <w:rsid w:val="004456C4"/>
+    <w:rsid w:val="00511899"/>
     <w:rsid w:val="005520F1"/>
     <w:rsid w:val="007642B4"/>
     <w:rsid w:val="007C6334"/>
     <w:rsid w:val="008B6F06"/>
     <w:rsid w:val="009A7E8B"/>
     <w:rsid w:val="009C26A4"/>
     <w:rsid w:val="00A63E6D"/>
+    <w:rsid w:val="00A73540"/>
     <w:rsid w:val="00B009E5"/>
     <w:rsid w:val="00BA6060"/>
     <w:rsid w:val="00C10C8F"/>
+    <w:rsid w:val="00C74038"/>
     <w:rsid w:val="00C82F72"/>
+    <w:rsid w:val="00D467D6"/>
     <w:rsid w:val="00D66B66"/>
     <w:rsid w:val="00E04F22"/>
+    <w:rsid w:val="00F835F5"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="21"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -3739,1952 +3839,189 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:jc w:val="both"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="a3">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="007C6334"/>
+    <w:rsid w:val="00511899"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E9E2844FC4D14696B6C315972F4DB395">
-[...1 lines deleted...]
-    <w:rsid w:val="008B6F06"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B49F1AD33FDF49B1A60CBFEEDC001F3A">
+    <w:name w:val="B49F1AD33FDF49B1A60CBFEEDC001F3A"/>
+    <w:rsid w:val="00511899"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
-      <w:tabs>
-[...4 lines deleted...]
-      <w:jc w:val="both"/>
     </w:pPr>
-  </w:style>
-[...1136 lines deleted...]
-    </w:pPr>
+    <w:rPr>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="3E58CD5621554EFE91E03AF98B0391F9">
     <w:name w:val="3E58CD5621554EFE91E03AF98B0391F9"/>
     <w:rsid w:val="00D66B66"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:jc w:val="both"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="03F723AF69A24F65A5B4E17D3413FE85">
     <w:name w:val="03F723AF69A24F65A5B4E17D3413FE85"/>
     <w:rsid w:val="00D66B66"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:jc w:val="both"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="9DA8E5061C97497CB17F707E75D18DD2">
     <w:name w:val="9DA8E5061C97497CB17F707E75D18DD2"/>
     <w:rsid w:val="00D66B66"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:jc w:val="both"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="D63F2684E42943F58C4BAA03BBB9232917">
-[...1 lines deleted...]
-    <w:rsid w:val="00D66B66"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="D63F2684E42943F58C4BAA03BBB9232930">
+    <w:name w:val="D63F2684E42943F58C4BAA03BBB9232930"/>
+    <w:rsid w:val="00511899"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
       <w:snapToGrid w:val="0"/>
       <w:jc w:val="both"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1E9CEE1B078642288F7833D3F495BF415">
-[...1 lines deleted...]
-    <w:rsid w:val="00D66B66"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1E9CEE1B078642288F7833D3F495BF4118">
+    <w:name w:val="1E9CEE1B078642288F7833D3F495BF4118"/>
+    <w:rsid w:val="00511899"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
       <w:snapToGrid w:val="0"/>
       <w:jc w:val="both"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="EC1A9ADDC9444DD4B5F9634C1E7D511017">
-[...1 lines deleted...]
-    <w:rsid w:val="00D66B66"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="EC1A9ADDC9444DD4B5F9634C1E7D511030">
+    <w:name w:val="EC1A9ADDC9444DD4B5F9634C1E7D511030"/>
+    <w:rsid w:val="00511899"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
       <w:snapToGrid w:val="0"/>
       <w:jc w:val="both"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="F9B74BE2BDF14B40963C79AB2D626EDD17">
-[...625 lines deleted...]
-    <w:rsid w:val="007C6334"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="F9B74BE2BDF14B40963C79AB2D626EDD30">
+    <w:name w:val="F9B74BE2BDF14B40963C79AB2D626EDD30"/>
+    <w:rsid w:val="00511899"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
       <w:snapToGrid w:val="0"/>
       <w:jc w:val="both"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
@@ -5957,74 +4294,79 @@
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A88A82FB-E46C-43E5-BB63-F9EE86E50262}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{e296e639-91e9-4bb7-a1e8-7ae7de7d97ca}" enabled="1" method="Privileged" siteId="{a449438d-3606-490b-844f-c4e15e535fca}" contentBits="0" removed="0"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
+  <Pages>1</Pages>
   <Words>75</Words>
-  <Characters>429</Characters>
+  <Characters>432</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>3</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>タイトル</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>503</CharactersWithSpaces>
+  <CharactersWithSpaces>506</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
   <dc:description/>
-  <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>