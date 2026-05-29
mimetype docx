--- v0 (2025-10-16)
+++ v1 (2026-05-29)
@@ -1,72 +1,68 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:id w:val="-1492943610"/>
-        <w:lock w:val="sdtContentLocked"/>
         <w:placeholder>
           <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
         </w:placeholder>
         <w15:appearance w15:val="hidden"/>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
         <w:p w14:paraId="3A8EEB6A" w14:textId="287960C4" w:rsidR="0028525F" w:rsidRPr="0028525F" w:rsidRDefault="0028525F" w:rsidP="0028525F">
           <w:pPr>
             <w:pStyle w:val="a3"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
               <w:sz w:val="32"/>
               <w:szCs w:val="32"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="0028525F">
             <w:rPr>
               <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
               <w:sz w:val="32"/>
               <w:szCs w:val="32"/>
             </w:rPr>
             <w:t>調　査　書</w:t>
           </w:r>
@@ -86,241 +82,286 @@
     </w:p>
     <w:p w14:paraId="0B27F702" w14:textId="77777777" w:rsidR="0028525F" w:rsidRPr="0028525F" w:rsidRDefault="0028525F" w:rsidP="0028525F">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a7"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1555"/>
         <w:gridCol w:w="4158"/>
         <w:gridCol w:w="1548"/>
         <w:gridCol w:w="2367"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0028525F" w:rsidRPr="007E7700" w14:paraId="484A0F66" w14:textId="77777777" w:rsidTr="006C28F6">
+      <w:tr w:rsidR="00C51CD3" w:rsidRPr="007E7700" w14:paraId="484A0F66" w14:textId="77777777" w:rsidTr="00C51CD3">
         <w:trPr>
-          <w:trHeight w:val="553"/>
+          <w:trHeight w:val="278"/>
         </w:trPr>
         <w:bookmarkStart w:id="0" w:name="_Hlk125387257" w:displacedByCustomXml="next"/>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:id w:val="260267104"/>
-            <w:lock w:val="sdtContentLocked"/>
             <w:placeholder>
-              <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+              <w:docPart w:val="D5526E8A33DF4E46BD7A0E82839DDF8A"/>
             </w:placeholder>
             <w15:appearance w15:val="hidden"/>
           </w:sdtPr>
           <w:sdtEndPr>
             <w:rPr>
               <w:w w:val="76"/>
               <w:kern w:val="0"/>
             </w:rPr>
           </w:sdtEndPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1555" w:type="dxa"/>
+                <w:vMerge w:val="restart"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="173BBAC1" w14:textId="60932365" w:rsidR="006C28F6" w:rsidRPr="00CB3524" w:rsidRDefault="006C28F6" w:rsidP="006C28F6">
+              <w:p w14:paraId="69784C56" w14:textId="637E7002" w:rsidR="00C51CD3" w:rsidRPr="00CB3524" w:rsidRDefault="00C51CD3" w:rsidP="00C51CD3">
                 <w:pPr>
                   <w:pStyle w:val="a3"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00CB3524">
                   <w:rPr>
                     <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>氏名</w:t>
-                </w:r>
-[...33 lines deleted...]
-                  <w:t>）</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4158" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4715715C" w14:textId="193D09FA" w:rsidR="0028525F" w:rsidRPr="008143DF" w:rsidRDefault="0028525F" w:rsidP="005E5A8C">
+          <w:p w14:paraId="4715715C" w14:textId="6B37A38C" w:rsidR="00C51CD3" w:rsidRPr="00C51CD3" w:rsidRDefault="00C51CD3" w:rsidP="005E5A8C">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00C51CD3">
+              <w:rPr>
+                <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>（英字）</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1548" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:id w:val="989292725"/>
               <w:lock w:val="sdtContentLocked"/>
               <w:placeholder>
-                <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+                <w:docPart w:val="D5526E8A33DF4E46BD7A0E82839DDF8A"/>
               </w:placeholder>
               <w15:appearance w15:val="hidden"/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="1CAAA267" w14:textId="51FE226F" w:rsidR="0028525F" w:rsidRPr="00CB3524" w:rsidRDefault="0028525F" w:rsidP="009166AE">
+              <w:p w14:paraId="1CAAA267" w14:textId="51FE226F" w:rsidR="00C51CD3" w:rsidRPr="00CB3524" w:rsidRDefault="00C51CD3" w:rsidP="009166AE">
                 <w:pPr>
                   <w:pStyle w:val="a3"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00CB3524">
                   <w:rPr>
                     <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>受験番号</w:t>
                 </w:r>
               </w:p>
-              <w:p w14:paraId="592503F0" w14:textId="7A27553E" w:rsidR="0028525F" w:rsidRPr="00CB3524" w:rsidRDefault="0028525F" w:rsidP="009166AE">
+              <w:p w14:paraId="592503F0" w14:textId="7A27553E" w:rsidR="00C51CD3" w:rsidRPr="00CB3524" w:rsidRDefault="00C51CD3" w:rsidP="009166AE">
                 <w:pPr>
                   <w:pStyle w:val="a3"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00CB3524">
                   <w:rPr>
                     <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
-                  <w:t>(</w:t>
-[...15 lines deleted...]
-                  <w:t>不要)</w:t>
+                  <w:t>(入力不要)</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7C14E2B4" w14:textId="77777777" w:rsidR="0028525F" w:rsidRPr="00CB3524" w:rsidRDefault="0028525F" w:rsidP="009166AE">
+          <w:p w14:paraId="7C14E2B4" w14:textId="77777777" w:rsidR="00C51CD3" w:rsidRPr="00CB3524" w:rsidRDefault="00C51CD3" w:rsidP="009166AE">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C51CD3" w:rsidRPr="007E7700" w14:paraId="7048365C" w14:textId="77777777" w:rsidTr="006C28F6">
+        <w:trPr>
+          <w:trHeight w:val="277"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1555" w:type="dxa"/>
+            <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C0625B9" w14:textId="77777777" w:rsidR="00C51CD3" w:rsidRDefault="00C51CD3" w:rsidP="00C51CD3">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4158" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="22E21249" w14:textId="562448A9" w:rsidR="00C51CD3" w:rsidRPr="00C51CD3" w:rsidRDefault="00C51CD3" w:rsidP="005E5A8C">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C51CD3">
+              <w:rPr>
+                <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>（カナ）</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1548" w:type="dxa"/>
+            <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="55E43975" w14:textId="77777777" w:rsidR="00C51CD3" w:rsidRDefault="00C51CD3" w:rsidP="009166AE">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2367" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F7D2D86" w14:textId="77777777" w:rsidR="00C51CD3" w:rsidRPr="00CB3524" w:rsidRDefault="00C51CD3" w:rsidP="009166AE">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0028525F" w:rsidRPr="007E7700" w14:paraId="17313790" w14:textId="77777777" w:rsidTr="00307CD8">
         <w:trPr>
           <w:trHeight w:val="1789"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
@@ -420,51 +461,51 @@
                   <w:t>選択</w:t>
                 </w:r>
                 <w:r w:rsidRPr="007E7700">
                   <w:rPr>
                     <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>してください。</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
           <w:p w14:paraId="01CDA956" w14:textId="77777777" w:rsidR="0028525F" w:rsidRPr="007E7700" w:rsidRDefault="0028525F" w:rsidP="00680D8C">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:spacing w:line="120" w:lineRule="exact"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="1C00C8CA" w14:textId="249DB441" w:rsidR="00D45FA6" w:rsidRDefault="009F394D" w:rsidP="002E06F3">
+          <w:p w14:paraId="1C00C8CA" w14:textId="249DB441" w:rsidR="00D45FA6" w:rsidRDefault="00631BC4" w:rsidP="002E06F3">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="-901362589"/>
                 <w:lock w:val="sdtLocked"/>
                 <w15:appearance w15:val="hidden"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="25A0" w14:font="BIZ UDゴシック"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
@@ -506,51 +547,51 @@
               <w:sdtEndPr>
                 <w:rPr>
                   <w:rFonts w:hint="default"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidR="00152F6E">
                   <w:rPr>
                     <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>(1)</w:t>
                 </w:r>
                 <w:r w:rsidR="00D45FA6" w:rsidRPr="00D45FA6">
                   <w:rPr>
                     <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>日本の大学等を卒業した者、または本研究科入学までに卒業見込の者</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
-          <w:p w14:paraId="0A8D8B20" w14:textId="1EEC8991" w:rsidR="00152F6E" w:rsidRDefault="009F394D" w:rsidP="002E06F3">
+          <w:p w14:paraId="0A8D8B20" w14:textId="1EEC8991" w:rsidR="00152F6E" w:rsidRDefault="00631BC4" w:rsidP="002E06F3">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="365959609"/>
                 <w:lock w:val="sdtLocked"/>
                 <w15:appearance w15:val="hidden"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="25A0" w14:font="BIZ UDゴシック"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
@@ -620,51 +661,51 @@
                     <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>N1</w:t>
                 </w:r>
                 <w:r w:rsidR="00152F6E">
                   <w:rPr>
                     <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>または旧1級</w:t>
                 </w:r>
                 <w:r w:rsidR="00152F6E" w:rsidRPr="007E7700">
                   <w:rPr>
                     <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>合格</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
-          <w:p w14:paraId="57B6B456" w14:textId="77B6A146" w:rsidR="0028525F" w:rsidRPr="007E7700" w:rsidRDefault="009F394D" w:rsidP="009166AE">
+          <w:p w14:paraId="57B6B456" w14:textId="77B6A146" w:rsidR="0028525F" w:rsidRPr="007E7700" w:rsidRDefault="00631BC4" w:rsidP="009166AE">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="1412424411"/>
                 <w:lock w:val="sdtLocked"/>
                 <w15:appearance w15:val="hidden"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="25A0" w14:font="BIZ UDゴシック"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
@@ -840,51 +881,51 @@
                   <w:t>してください。</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
           <w:p w14:paraId="49B845D7" w14:textId="77777777" w:rsidR="0032171C" w:rsidRDefault="0032171C" w:rsidP="0032171C">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:spacing w:line="120" w:lineRule="exact"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">　　　</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3D5C268B" w14:textId="0AE92B69" w:rsidR="0032171C" w:rsidRPr="007E7700" w:rsidRDefault="009F394D" w:rsidP="0032171C">
+          <w:p w14:paraId="3D5C268B" w14:textId="0AE92B69" w:rsidR="0032171C" w:rsidRPr="007E7700" w:rsidRDefault="00631BC4" w:rsidP="0032171C">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:tag w:val="経済"/>
                 <w:id w:val="-2117822990"/>
                 <w:lock w:val="sdtLocked"/>
                 <w15:appearance w15:val="hidden"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="25A0" w14:font="BIZ UDゴシック"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
@@ -1190,51 +1231,51 @@
             </w:sdtContent>
           </w:sdt>
           <w:p w14:paraId="64DDCAE6" w14:textId="77777777" w:rsidR="003650AF" w:rsidRDefault="003650AF" w:rsidP="00307CD8">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="100495FC" w14:textId="77777777" w:rsidR="00307CD8" w:rsidRDefault="00307CD8" w:rsidP="00307CD8">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:spacing w:line="120" w:lineRule="exact"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="090BA383" w14:textId="1F3BAF94" w:rsidR="00774328" w:rsidRDefault="009F394D" w:rsidP="00EE2684">
+          <w:p w14:paraId="090BA383" w14:textId="1F3BAF94" w:rsidR="00774328" w:rsidRDefault="00631BC4" w:rsidP="00EE2684">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:firstLineChars="20" w:firstLine="36"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="1089965915"/>
                 <w:lock w:val="sdtLocked"/>
                 <w15:appearance w15:val="hidden"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="25A0" w14:font="BIZ UDゴシック"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
@@ -1316,51 +1357,51 @@
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>→１．志望理由 および ２．提出論文審査申請書 の両方を入力</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
           <w:p w14:paraId="2C384615" w14:textId="31506CB2" w:rsidR="003650AF" w:rsidRDefault="003650AF">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="12E45EE4" w14:textId="6A61820C" w:rsidR="00774328" w:rsidRDefault="009F394D" w:rsidP="00EE2684">
+          <w:p w14:paraId="12E45EE4" w14:textId="6A61820C" w:rsidR="00774328" w:rsidRDefault="00631BC4" w:rsidP="00EE2684">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="-261845718"/>
                 <w:lock w:val="sdtLocked"/>
                 <w15:appearance w15:val="hidden"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="25A0" w14:font="BIZ UDゴシック"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
@@ -1513,51 +1554,51 @@
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>受験する</w:t>
                 </w:r>
                 <w:r w:rsidR="009112E0" w:rsidRPr="009112E0">
                   <w:rPr>
                     <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                     <w:spacing w:val="4"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>試験</w:t>
                 </w:r>
                 <w:r w:rsidRPr="009112E0">
                   <w:rPr>
                     <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                     <w:spacing w:val="4"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>分野を選択してください。</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
-          <w:p w14:paraId="4CB649BD" w14:textId="4F44B531" w:rsidR="00A662A8" w:rsidRDefault="009F394D" w:rsidP="00774328">
+          <w:p w14:paraId="4CB649BD" w14:textId="4F44B531" w:rsidR="00A662A8" w:rsidRDefault="00631BC4" w:rsidP="00774328">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:firstLineChars="335" w:firstLine="603"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="232748530"/>
                 <w15:appearance w15:val="hidden"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="25A0" w14:font="BIZ UDゴシック"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
@@ -1587,98 +1628,98 @@
                 <w:rPr>
                   <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="-1860896084"/>
                 <w:lock w:val="sdtContentLocked"/>
                 <w:placeholder>
                   <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
                 </w:placeholder>
                 <w15:appearance w15:val="hidden"/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="003650AF">
                   <w:rPr>
                     <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>社会経済学</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
-          <w:p w14:paraId="3C562564" w14:textId="17C14942" w:rsidR="003650AF" w:rsidRDefault="009F394D" w:rsidP="00774328">
+          <w:p w14:paraId="3C562564" w14:textId="17C14942" w:rsidR="003650AF" w:rsidRDefault="00631BC4" w:rsidP="00774328">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:firstLineChars="493" w:firstLine="887"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="-632863937"/>
                 <w:lock w:val="sdtContentLocked"/>
                 <w:placeholder>
                   <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
                 </w:placeholder>
                 <w15:appearance w15:val="hidden"/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="003650AF" w:rsidRPr="0032171C">
                   <w:rPr>
                     <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>※マルクス経済学の原論を中心とする。</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="003650AF">
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">　</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="52FC731E" w14:textId="3CD42166" w:rsidR="00A662A8" w:rsidRDefault="009F394D" w:rsidP="00774328">
+          <w:p w14:paraId="52FC731E" w14:textId="3CD42166" w:rsidR="00A662A8" w:rsidRDefault="00631BC4" w:rsidP="00774328">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:leftChars="152" w:left="319" w:firstLineChars="158" w:firstLine="284"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="588505373"/>
                 <w15:appearance w15:val="hidden"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="25A0" w14:font="BIZ UDゴシック"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
@@ -2115,53 +2156,52 @@
                     <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t xml:space="preserve">    </w:t>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>歴</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="6582B449" w14:textId="0114C37F" w:rsidR="00A249D0" w:rsidRPr="008143DF" w:rsidRDefault="009F394D" w:rsidP="00155C53">
+          <w:p w14:paraId="6582B449" w14:textId="0114C37F" w:rsidR="00A249D0" w:rsidRPr="008143DF" w:rsidRDefault="00631BC4" w:rsidP="00155C53">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-1002129345"/>
                 <w:lock w:val="sdtLocked"/>
                 <w:placeholder>
                   <w:docPart w:val="9AD9548009C2415EA530F8E40D7D591F"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w15:appearance w15:val="hidden"/>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -2194,53 +2234,52 @@
               <w:sdtEndPr>
                 <w:rPr>
                   <w:rFonts w:hint="eastAsia"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidR="00A249D0" w:rsidRPr="008143DF">
                   <w:rPr>
                     <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>大学</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3963" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="624B2F55" w14:textId="60CBB5B3" w:rsidR="00A249D0" w:rsidRPr="008143DF" w:rsidRDefault="009F394D" w:rsidP="00A249D0">
+          <w:p w14:paraId="624B2F55" w14:textId="60CBB5B3" w:rsidR="00A249D0" w:rsidRPr="008143DF" w:rsidRDefault="00631BC4" w:rsidP="00A249D0">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-1252044466"/>
                 <w:lock w:val="sdtLocked"/>
                 <w:placeholder>
                   <w:docPart w:val="B7FAD9973CDD4C9AB9D37DCE819C9231"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w15:appearance w15:val="hidden"/>
               </w:sdtPr>
               <w:sdtEndPr>
@@ -2301,53 +2340,52 @@
           <w:tcPr>
             <w:tcW w:w="1838" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="004D3FB1" w14:textId="77777777" w:rsidR="00A249D0" w:rsidRDefault="00A249D0" w:rsidP="00A5643A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="2E91162F" w14:textId="269318C2" w:rsidR="00A249D0" w:rsidRPr="008143DF" w:rsidRDefault="009F394D" w:rsidP="005D66E3">
+          <w:p w14:paraId="2E91162F" w14:textId="269318C2" w:rsidR="00A249D0" w:rsidRPr="008143DF" w:rsidRDefault="00631BC4" w:rsidP="005D66E3">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="1750843505"/>
                 <w:lock w:val="sdtLocked"/>
                 <w:placeholder>
                   <w:docPart w:val="B1635F8CBD0142B6B39EDF39A49BEC1B"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w15:appearance w15:val="hidden"/>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -2367,53 +2405,52 @@
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>学</w:t>
             </w:r>
             <w:r w:rsidR="00850C8D">
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>部</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3963" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="2FE0B730" w14:textId="7AFDB5B2" w:rsidR="00A249D0" w:rsidRPr="008143DF" w:rsidRDefault="009F394D" w:rsidP="00A249D0">
+          <w:p w14:paraId="2FE0B730" w14:textId="7AFDB5B2" w:rsidR="00A249D0" w:rsidRPr="008143DF" w:rsidRDefault="00631BC4" w:rsidP="00A249D0">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="2048564300"/>
                 <w:lock w:val="sdtLocked"/>
                 <w:placeholder>
                   <w:docPart w:val="B7755468CA2E43189F3B11E5DC30BCA1"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w15:appearance w15:val="hidden"/>
               </w:sdtPr>
@@ -2468,53 +2505,52 @@
           <w:tcPr>
             <w:tcW w:w="1838" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="096F98D1" w14:textId="77777777" w:rsidR="00A249D0" w:rsidRDefault="00A249D0" w:rsidP="00F27D31">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="194640B3" w14:textId="3CF393A0" w:rsidR="00A249D0" w:rsidRPr="008143DF" w:rsidRDefault="009F394D" w:rsidP="00D46ADD">
+          <w:p w14:paraId="194640B3" w14:textId="3CF393A0" w:rsidR="00A249D0" w:rsidRPr="008143DF" w:rsidRDefault="00631BC4" w:rsidP="00D46ADD">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-1988689109"/>
                 <w:lock w:val="sdtLocked"/>
                 <w:placeholder>
                   <w:docPart w:val="63D721BE38D244839847DBA1CE79F0E8"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w15:appearance w15:val="hidden"/>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -2526,53 +2562,52 @@
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t xml:space="preserve">　　　</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00850C8D">
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>学科</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3963" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="372CE466" w14:textId="1A842102" w:rsidR="00A249D0" w:rsidRDefault="009F394D" w:rsidP="004339DB">
+          <w:p w14:paraId="372CE466" w14:textId="1A842102" w:rsidR="00A249D0" w:rsidRDefault="00631BC4" w:rsidP="004339DB">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-1788648908"/>
                 <w:lock w:val="sdtLocked"/>
                 <w:placeholder>
                   <w:docPart w:val="5E825622283149C1992280C627FC391C"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w15:appearance w15:val="hidden"/>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -2598,53 +2633,52 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1838" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3587AF89" w14:textId="77777777" w:rsidR="00D072DE" w:rsidRDefault="00D072DE" w:rsidP="00D072DE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="2BA2015F" w14:textId="581B37E3" w:rsidR="00D072DE" w:rsidRPr="008143DF" w:rsidRDefault="009F394D" w:rsidP="00D072DE">
+          <w:p w14:paraId="2BA2015F" w14:textId="581B37E3" w:rsidR="00D072DE" w:rsidRPr="008143DF" w:rsidRDefault="00631BC4" w:rsidP="00D072DE">
             <w:pPr>
               <w:wordWrap w:val="0"/>
               <w:ind w:right="400" w:firstLineChars="21" w:firstLine="42"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="2010941126"/>
                 <w:lock w:val="sdtLocked"/>
                 <w:placeholder>
                   <w:docPart w:val="8D79769F024546CF9AD454CE940BC7C7"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w15:appearance w15:val="hidden"/>
@@ -2757,53 +2791,52 @@
                   <w:color w:val="auto"/>
                   <w:lang w:eastAsia="zh-CN"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidR="00D072DE" w:rsidRPr="008143DF">
                   <w:rPr>
                     <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:eastAsia="zh-CN"/>
                   </w:rPr>
                   <w:t>月</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="5051F862" w14:textId="4DE1A88F" w:rsidR="00D072DE" w:rsidRPr="00B401C3" w:rsidRDefault="009F394D" w:rsidP="00D072DE">
+          <w:p w14:paraId="5051F862" w14:textId="4DE1A88F" w:rsidR="00D072DE" w:rsidRPr="00B401C3" w:rsidRDefault="00631BC4" w:rsidP="00D072DE">
             <w:pPr>
               <w:ind w:firstLineChars="11" w:firstLine="20"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="957763125"/>
                 <w:lock w:val="sdtLocked"/>
                 <w15:appearance w15:val="hidden"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="25A0" w14:font="BIZ UDゴシック"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
@@ -2836,51 +2869,51 @@
                 </w:rPr>
                 <w:id w:val="470876973"/>
                 <w:lock w:val="sdtContentLocked"/>
                 <w:placeholder>
                   <w:docPart w:val="F2350925634B4B10A5BB540972AA0D3A"/>
                 </w:placeholder>
                 <w15:appearance w15:val="hidden"/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:rFonts w:hint="eastAsia"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidR="00D072DE" w:rsidRPr="00B401C3">
                   <w:rPr>
                     <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>卒業</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
-          <w:p w14:paraId="2D0FF13F" w14:textId="77DB9EA9" w:rsidR="00D072DE" w:rsidRPr="00B401C3" w:rsidRDefault="009F394D" w:rsidP="00D072DE">
+          <w:p w14:paraId="2D0FF13F" w14:textId="77DB9EA9" w:rsidR="00D072DE" w:rsidRPr="00B401C3" w:rsidRDefault="00631BC4" w:rsidP="00D072DE">
             <w:pPr>
               <w:ind w:firstLineChars="11" w:firstLine="20"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="1967228742"/>
                 <w:lock w:val="sdtLocked"/>
                 <w15:appearance w15:val="hidden"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="25A0" w14:font="BIZ UDゴシック"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
@@ -2917,53 +2950,52 @@
                   <w:docPart w:val="F2350925634B4B10A5BB540972AA0D3A"/>
                 </w:placeholder>
                 <w15:appearance w15:val="hidden"/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00D072DE" w:rsidRPr="00B401C3">
                   <w:rPr>
                     <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>卒業見込</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="0D29B778" w14:textId="2B47199B" w:rsidR="00D072DE" w:rsidRPr="008143DF" w:rsidRDefault="009F394D" w:rsidP="00D072DE">
+          <w:p w14:paraId="0D29B778" w14:textId="2B47199B" w:rsidR="00D072DE" w:rsidRPr="008143DF" w:rsidRDefault="00631BC4" w:rsidP="00D072DE">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="373821570"/>
                 <w:lock w:val="sdtLocked"/>
                 <w:placeholder>
                   <w:docPart w:val="A13C13A795F140EB850BCA94E58A5969"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w15:appearance w15:val="hidden"/>
                 <w:text/>
               </w:sdtPr>
@@ -3074,53 +3106,52 @@
                   <w:color w:val="auto"/>
                   <w:lang w:eastAsia="zh-CN"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidR="00D072DE" w:rsidRPr="008143DF">
                   <w:rPr>
                     <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:eastAsia="zh-CN"/>
                   </w:rPr>
                   <w:t>月</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1553" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="5A0E09B2" w14:textId="0E8BF666" w:rsidR="00D072DE" w:rsidRPr="00B401C3" w:rsidRDefault="009F394D" w:rsidP="00D072DE">
+          <w:p w14:paraId="5A0E09B2" w14:textId="0E8BF666" w:rsidR="00D072DE" w:rsidRPr="00B401C3" w:rsidRDefault="00631BC4" w:rsidP="00D072DE">
             <w:pPr>
               <w:ind w:firstLineChars="11" w:firstLine="20"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="1886527013"/>
                 <w:lock w:val="sdtLocked"/>
                 <w15:appearance w15:val="hidden"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="25A0" w14:font="BIZ UDゴシック"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
@@ -3153,51 +3184,51 @@
                 </w:rPr>
                 <w:id w:val="-1333751839"/>
                 <w:lock w:val="sdtContentLocked"/>
                 <w:placeholder>
                   <w:docPart w:val="F2350925634B4B10A5BB540972AA0D3A"/>
                 </w:placeholder>
                 <w15:appearance w15:val="hidden"/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:rFonts w:hint="eastAsia"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidR="00D072DE" w:rsidRPr="00B401C3">
                   <w:rPr>
                     <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>修了</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
-          <w:p w14:paraId="32D7B879" w14:textId="44A186A0" w:rsidR="00D072DE" w:rsidRPr="00B401C3" w:rsidRDefault="009F394D" w:rsidP="00D072DE">
+          <w:p w14:paraId="32D7B879" w14:textId="44A186A0" w:rsidR="00D072DE" w:rsidRPr="00B401C3" w:rsidRDefault="00631BC4" w:rsidP="00D072DE">
             <w:pPr>
               <w:ind w:firstLineChars="11" w:firstLine="20"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="-921019712"/>
                 <w:lock w:val="sdtLocked"/>
                 <w15:appearance w15:val="hidden"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="25A0" w14:font="BIZ UDゴシック"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
@@ -3299,64 +3330,63 @@
                 <w:pPr>
                   <w:spacing w:line="240" w:lineRule="exact"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>（本学出身者のみ）</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7790" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="764D20B8" w14:textId="2B5BA124" w:rsidR="00D072DE" w:rsidRDefault="00D072DE" w:rsidP="00D072DE">
             <w:pPr>
               <w:spacing w:line="40" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="7541B805" w14:textId="71315C88" w:rsidR="00D072DE" w:rsidRPr="009F5B2B" w:rsidRDefault="009F394D" w:rsidP="00D072DE">
+          <w:p w14:paraId="7541B805" w14:textId="71315C88" w:rsidR="00D072DE" w:rsidRPr="009F5B2B" w:rsidRDefault="00631BC4" w:rsidP="00D072DE">
             <w:pPr>
               <w:ind w:right="800" w:firstLineChars="50" w:firstLine="100"/>
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="1317842201"/>
                 <w:placeholder>
                   <w:docPart w:val="C241E7FC1B694D33B0719DF4CD46553D"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -3575,99 +3605,98 @@
                 <w:pPr>
                   <w:spacing w:line="240" w:lineRule="exact"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>コース</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7790" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4987817A" w14:textId="58BCE608" w:rsidR="00D072DE" w:rsidRDefault="009F394D" w:rsidP="00D072DE">
+          <w:p w14:paraId="4987817A" w14:textId="58BCE608" w:rsidR="00D072DE" w:rsidRDefault="00631BC4" w:rsidP="00D072DE">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="-1012760291"/>
                 <w:lock w:val="sdtContentLocked"/>
                 <w:placeholder>
                   <w:docPart w:val="F2350925634B4B10A5BB540972AA0D3A"/>
                 </w:placeholder>
                 <w15:appearance w15:val="hidden"/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00D072DE">
                   <w:rPr>
                     <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>志望するコースを選択してください。</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00D072DE">
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">　　　</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0E5B5B7A" w14:textId="1B4B958C" w:rsidR="00D072DE" w:rsidRDefault="009F394D" w:rsidP="00D072DE">
+          <w:p w14:paraId="0E5B5B7A" w14:textId="1B4B958C" w:rsidR="00D072DE" w:rsidRDefault="00631BC4" w:rsidP="00D072DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="-1591084118"/>
                 <w:lock w:val="sdtLocked"/>
                 <w15:appearance w15:val="hidden"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="25A0" w14:font="BIZ UDゴシック"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -3896,100 +3925,99 @@
               <w:p w14:paraId="2DD292E4" w14:textId="4B5ED6C8" w:rsidR="00D072DE" w:rsidRDefault="00D072DE" w:rsidP="00D072DE">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>資格試験合格状況</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7790" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:id w:val="1703203920"/>
               <w:lock w:val="sdtContentLocked"/>
               <w:placeholder>
                 <w:docPart w:val="F2350925634B4B10A5BB540972AA0D3A"/>
               </w:placeholder>
               <w15:appearance w15:val="hidden"/>
             </w:sdtPr>
             <w:sdtEndPr>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Emoji" w:hAnsi="Segoe UI Emoji" w:cs="Segoe UI Emoji"/>
               </w:rPr>
             </w:sdtEndPr>
             <w:sdtContent>
               <w:p w14:paraId="0259EFE0" w14:textId="4C31EF9F" w:rsidR="00D072DE" w:rsidRDefault="00D072DE" w:rsidP="00D072DE">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>該当する試験があれば、選択</w:t>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Emoji" w:eastAsia="BIZ UDゴシック" w:hAnsi="Segoe UI Emoji" w:cs="Segoe UI Emoji" w:hint="eastAsia"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>してください。</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
-          <w:p w14:paraId="4F541CF2" w14:textId="6C9F1B67" w:rsidR="00D072DE" w:rsidRDefault="009F394D" w:rsidP="00D072DE">
+          <w:p w14:paraId="4F541CF2" w14:textId="6C9F1B67" w:rsidR="00D072DE" w:rsidRDefault="00631BC4" w:rsidP="00D072DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="-1209329396"/>
                 <w:lock w:val="sdtLocked"/>
                 <w15:appearance w15:val="hidden"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="25A0" w14:font="BIZ UDゴシック"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -4082,51 +4110,51 @@
                 <w:placeholder>
                   <w:docPart w:val="F2350925634B4B10A5BB540972AA0D3A"/>
                 </w:placeholder>
                 <w15:appearance w15:val="hidden"/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                   <w:lang w:eastAsia="zh-CN"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidR="00D072DE">
                   <w:rPr>
                     <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                     <w:lang w:eastAsia="zh-CN"/>
                   </w:rPr>
                   <w:t>）</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
-          <w:p w14:paraId="68E74F13" w14:textId="260F9C0A" w:rsidR="00D072DE" w:rsidRDefault="009F394D" w:rsidP="00D072DE">
+          <w:p w14:paraId="68E74F13" w14:textId="260F9C0A" w:rsidR="00D072DE" w:rsidRDefault="00631BC4" w:rsidP="00D072DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                   <w:lang w:eastAsia="zh-CN"/>
                 </w:rPr>
                 <w:id w:val="22680074"/>
                 <w:lock w:val="sdtLocked"/>
                 <w15:appearance w15:val="hidden"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="25A0" w14:font="BIZ UDゴシック"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
@@ -4159,51 +4187,51 @@
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                   <w:lang w:eastAsia="zh-CN"/>
                 </w:rPr>
                 <w:id w:val="-881559745"/>
                 <w:lock w:val="sdtContentLocked"/>
                 <w:placeholder>
                   <w:docPart w:val="F2350925634B4B10A5BB540972AA0D3A"/>
                 </w:placeholder>
                 <w15:appearance w15:val="hidden"/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00D072DE">
                   <w:rPr>
                     <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                     <w:lang w:eastAsia="zh-CN"/>
                   </w:rPr>
                   <w:t>公認会計士試験（短答）</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
-          <w:p w14:paraId="0CD1709C" w14:textId="6F32E492" w:rsidR="00D072DE" w:rsidRPr="007E7700" w:rsidRDefault="009F394D" w:rsidP="00D072DE">
+          <w:p w14:paraId="0CD1709C" w14:textId="6F32E492" w:rsidR="00D072DE" w:rsidRPr="007E7700" w:rsidRDefault="00631BC4" w:rsidP="00D072DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="848061404"/>
                 <w:lock w:val="sdtLocked"/>
                 <w15:appearance w15:val="hidden"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="25A0" w14:font="BIZ UDゴシック"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -4342,75 +4370,74 @@
               <w:p w14:paraId="12FEAF34" w14:textId="1C133508" w:rsidR="00D072DE" w:rsidRPr="00CB3524" w:rsidRDefault="00D072DE" w:rsidP="00D072DE">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00CB3524">
                   <w:rPr>
                     <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>提出論文題名</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7790" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4F9415B6" w14:textId="429EFB79" w:rsidR="00D072DE" w:rsidRPr="008143DF" w:rsidRDefault="00D072DE" w:rsidP="00D072DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D072DE" w14:paraId="09672E46" w14:textId="77777777" w:rsidTr="00A55979">
         <w:trPr>
           <w:trHeight w:val="416"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9628" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="4AFC4439" w14:textId="1741BA61" w:rsidR="00D072DE" w:rsidRPr="009B104C" w:rsidRDefault="009F394D" w:rsidP="00D072DE">
+          <w:p w14:paraId="4AFC4439" w14:textId="1741BA61" w:rsidR="00D072DE" w:rsidRPr="009B104C" w:rsidRDefault="00631BC4" w:rsidP="00D072DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="-2048987824"/>
                 <w:lock w:val="sdtContentLocked"/>
                 <w:placeholder>
                   <w:docPart w:val="F2350925634B4B10A5BB540972AA0D3A"/>
                 </w:placeholder>
                 <w15:appearance w15:val="hidden"/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00D072DE">
                   <w:rPr>
@@ -4428,109 +4455,430 @@
                   </w:rPr>
                   <w:t>提出論文の概要（要旨）</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00D072DE">
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D072DE" w14:paraId="4786A37E" w14:textId="77777777" w:rsidTr="00A0309C">
         <w:trPr>
           <w:trHeight w:val="1751"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9628" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
-          <w:p w14:paraId="4B27231E" w14:textId="68221E5B" w:rsidR="00D072DE" w:rsidRPr="00E415EF" w:rsidRDefault="00D072DE" w:rsidP="00D072DE">
+          <w:p w14:paraId="4B27231E" w14:textId="46E95FBF" w:rsidR="00D072DE" w:rsidRPr="00631BC4" w:rsidRDefault="00D072DE" w:rsidP="00D072DE">
             <w:pPr>
               <w:rPr>
-                <w:color w:val="808080"/>
+                <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="133AF397" w14:textId="37A6DE95" w:rsidR="004D4E6F" w:rsidRPr="004D4E6F" w:rsidRDefault="004D4E6F" w:rsidP="00E415EF">
+    <w:p w14:paraId="133AF397" w14:textId="37A6DE95" w:rsidR="004D4E6F" w:rsidRDefault="004D4E6F" w:rsidP="00E415EF">
       <w:pPr>
         <w:spacing w:line="20" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="004D4E6F" w:rsidRPr="004D4E6F" w:rsidSect="00CC16F4">
-[...5 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId13"/>
+    <w:p w14:paraId="3DA8501B" w14:textId="77777777" w:rsidR="00C51CD3" w:rsidRPr="00C51CD3" w:rsidRDefault="00C51CD3" w:rsidP="00C51CD3">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4C670B08" w14:textId="77777777" w:rsidR="00C51CD3" w:rsidRPr="00C51CD3" w:rsidRDefault="00C51CD3" w:rsidP="00C51CD3">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="49E47221" w14:textId="77777777" w:rsidR="00C51CD3" w:rsidRPr="00C51CD3" w:rsidRDefault="00C51CD3" w:rsidP="00C51CD3">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D9DAB16" w14:textId="77777777" w:rsidR="00C51CD3" w:rsidRPr="00C51CD3" w:rsidRDefault="00C51CD3" w:rsidP="00C51CD3">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4327EA53" w14:textId="77777777" w:rsidR="00C51CD3" w:rsidRPr="00C51CD3" w:rsidRDefault="00C51CD3" w:rsidP="00C51CD3">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7EA1464D" w14:textId="77777777" w:rsidR="00C51CD3" w:rsidRPr="00C51CD3" w:rsidRDefault="00C51CD3" w:rsidP="00C51CD3">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4DF8B168" w14:textId="77777777" w:rsidR="00C51CD3" w:rsidRPr="00C51CD3" w:rsidRDefault="00C51CD3" w:rsidP="00C51CD3">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E5617C6" w14:textId="77777777" w:rsidR="00C51CD3" w:rsidRPr="00C51CD3" w:rsidRDefault="00C51CD3" w:rsidP="00C51CD3">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3EA0C8C5" w14:textId="77777777" w:rsidR="00C51CD3" w:rsidRPr="00C51CD3" w:rsidRDefault="00C51CD3" w:rsidP="00C51CD3">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C4089C9" w14:textId="77777777" w:rsidR="00C51CD3" w:rsidRPr="00C51CD3" w:rsidRDefault="00C51CD3" w:rsidP="00C51CD3">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="29F69E38" w14:textId="77777777" w:rsidR="00C51CD3" w:rsidRPr="00C51CD3" w:rsidRDefault="00C51CD3" w:rsidP="00C51CD3">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7D4DB304" w14:textId="77777777" w:rsidR="00C51CD3" w:rsidRPr="00C51CD3" w:rsidRDefault="00C51CD3" w:rsidP="00C51CD3">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3CD602BB" w14:textId="77777777" w:rsidR="00C51CD3" w:rsidRPr="00C51CD3" w:rsidRDefault="00C51CD3" w:rsidP="00C51CD3">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4BCFF067" w14:textId="77777777" w:rsidR="00C51CD3" w:rsidRPr="00C51CD3" w:rsidRDefault="00C51CD3" w:rsidP="00C51CD3">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="42981FC9" w14:textId="77777777" w:rsidR="00C51CD3" w:rsidRPr="00C51CD3" w:rsidRDefault="00C51CD3" w:rsidP="00C51CD3">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="13B991ED" w14:textId="77777777" w:rsidR="00C51CD3" w:rsidRPr="00C51CD3" w:rsidRDefault="00C51CD3" w:rsidP="00C51CD3">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="53819FAE" w14:textId="77777777" w:rsidR="00C51CD3" w:rsidRPr="00C51CD3" w:rsidRDefault="00C51CD3" w:rsidP="00C51CD3">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="252A81A5" w14:textId="77777777" w:rsidR="00C51CD3" w:rsidRPr="00C51CD3" w:rsidRDefault="00C51CD3" w:rsidP="00C51CD3">
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="56DE4141" w14:textId="77777777" w:rsidR="00C51CD3" w:rsidRPr="00C51CD3" w:rsidRDefault="00C51CD3" w:rsidP="00C51CD3">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1815627A" w14:textId="77777777" w:rsidR="00C51CD3" w:rsidRPr="00C51CD3" w:rsidRDefault="00C51CD3" w:rsidP="00C51CD3">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="60569352" w14:textId="77777777" w:rsidR="00C51CD3" w:rsidRPr="00C51CD3" w:rsidRDefault="00C51CD3" w:rsidP="00C51CD3">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6CC4D3F5" w14:textId="77777777" w:rsidR="00C51CD3" w:rsidRPr="00C51CD3" w:rsidRDefault="00C51CD3" w:rsidP="00C51CD3">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7C439B2D" w14:textId="77777777" w:rsidR="00C51CD3" w:rsidRPr="00C51CD3" w:rsidRDefault="00C51CD3" w:rsidP="00C51CD3">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7E285600" w14:textId="77777777" w:rsidR="00C51CD3" w:rsidRPr="00C51CD3" w:rsidRDefault="00C51CD3" w:rsidP="00C51CD3">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="59CC5BAC" w14:textId="77777777" w:rsidR="00C51CD3" w:rsidRPr="00C51CD3" w:rsidRDefault="00C51CD3" w:rsidP="00C51CD3">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A024F21" w14:textId="77777777" w:rsidR="00C51CD3" w:rsidRPr="00C51CD3" w:rsidRDefault="00C51CD3" w:rsidP="00C51CD3">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D294939" w14:textId="77777777" w:rsidR="00C51CD3" w:rsidRPr="00C51CD3" w:rsidRDefault="00C51CD3" w:rsidP="00C51CD3">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F04229E" w14:textId="77777777" w:rsidR="00C51CD3" w:rsidRPr="00C51CD3" w:rsidRDefault="00C51CD3" w:rsidP="00C51CD3">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6AB4BC33" w14:textId="77777777" w:rsidR="00C51CD3" w:rsidRPr="00C51CD3" w:rsidRDefault="00C51CD3" w:rsidP="00C51CD3">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="780B1D46" w14:textId="77777777" w:rsidR="00C51CD3" w:rsidRPr="00C51CD3" w:rsidRDefault="00C51CD3" w:rsidP="00C51CD3">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="04E30342" w14:textId="77777777" w:rsidR="00C51CD3" w:rsidRPr="00C51CD3" w:rsidRDefault="00C51CD3" w:rsidP="00C51CD3">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="79B883BB" w14:textId="77777777" w:rsidR="00C51CD3" w:rsidRPr="00C51CD3" w:rsidRDefault="00C51CD3" w:rsidP="00C51CD3">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1719FD66" w14:textId="77777777" w:rsidR="00C51CD3" w:rsidRPr="00C51CD3" w:rsidRDefault="00C51CD3" w:rsidP="00C51CD3">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="33B8EF00" w14:textId="77777777" w:rsidR="00C51CD3" w:rsidRPr="00C51CD3" w:rsidRDefault="00C51CD3" w:rsidP="00C51CD3">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="49B5084F" w14:textId="77777777" w:rsidR="00C51CD3" w:rsidRPr="00C51CD3" w:rsidRDefault="00C51CD3" w:rsidP="00C51CD3">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="195EEDAA" w14:textId="77777777" w:rsidR="00C51CD3" w:rsidRPr="00C51CD3" w:rsidRDefault="00C51CD3" w:rsidP="00C51CD3">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00C51CD3" w:rsidRPr="00C51CD3" w:rsidSect="00CC16F4">
+      <w:headerReference w:type="default" r:id="rId8"/>
+      <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="397" w:right="1134" w:bottom="851" w:left="1134" w:header="851" w:footer="850" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="7FEB94DD" w14:textId="77777777" w:rsidR="00A77691" w:rsidRDefault="00A77691" w:rsidP="0023439F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="1C393F9B" w14:textId="77777777" w:rsidR="00A77691" w:rsidRDefault="00A77691" w:rsidP="0023439F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="BIZ UDゴシック">
     <w:panose1 w:val="020B0400000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002F7" w:usb1="2AC7EDF8" w:usb2="00000012" w:usb3="00000000" w:csb0="00020001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="游明朝">
     <w:panose1 w:val="02020400000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
@@ -4556,150 +4904,117 @@
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ 明朝">
     <w:altName w:val="MS Mincho"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-[...9 lines deleted...]
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
       </w:rPr>
       <w:id w:val="1858457824"/>
-      <w:lock w:val="sdtContentLocked"/>
       <w:placeholder>
         <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
       </w:placeholder>
       <w15:appearance w15:val="hidden"/>
     </w:sdtPr>
     <w:sdtEndPr/>
     <w:sdtContent>
-      <w:p w14:paraId="01E26375" w14:textId="00721455" w:rsidR="00CC16F4" w:rsidRPr="00CC16F4" w:rsidRDefault="00CC16F4" w:rsidP="00CC16F4">
+      <w:p w14:paraId="01E26375" w14:textId="425459B9" w:rsidR="00CC16F4" w:rsidRPr="00CC16F4" w:rsidRDefault="00CC16F4" w:rsidP="00CC16F4">
         <w:pPr>
           <w:pStyle w:val="a5"/>
           <w:jc w:val="right"/>
           <w:rPr>
             <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00CC16F4">
           <w:rPr>
             <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
           </w:rPr>
           <w:t>202</w:t>
         </w:r>
-        <w:r w:rsidR="009F394D">
+        <w:r w:rsidR="00C51CD3">
           <w:rPr>
             <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
           </w:rPr>
-          <w:t>6</w:t>
+          <w:t>7</w:t>
         </w:r>
-        <w:bookmarkStart w:id="1" w:name="_GoBack"/>
-        <w:bookmarkEnd w:id="1"/>
         <w:r w:rsidRPr="00CC16F4">
           <w:rPr>
             <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
           </w:rPr>
           <w:t>.4</w:t>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="721E6B38" w14:textId="77777777" w:rsidR="00A77691" w:rsidRDefault="00A77691" w:rsidP="0023439F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="7EF14E06" w14:textId="77777777" w:rsidR="00A77691" w:rsidRDefault="00A77691" w:rsidP="0023439F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-[...9 lines deleted...]
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:eastAsia="zh-CN"/>
       </w:rPr>
       <w:id w:val="-1042436763"/>
       <w:lock w:val="sdtContentLocked"/>
       <w:placeholder>
         <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
       </w:placeholder>
       <w15:appearance w15:val="hidden"/>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="7AAA10EE" w14:textId="4F6185F9" w:rsidR="0023439F" w:rsidRPr="0023439F" w:rsidRDefault="00B92B4E" w:rsidP="005571AB">
         <w:pPr>
@@ -4878,62 +5193,52 @@
             <w:b/>
             <w:bCs/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:lang w:val="ja-JP" w:eastAsia="zh-CN"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidR="0042291B" w:rsidRPr="0042291B">
           <w:rPr>
             <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
             <w:b/>
             <w:bCs/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:lang w:eastAsia="zh-CN"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:hdr>
 </file>
 
-<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="016D4E72"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1F8A3604"/>
     <w:lvl w:ilvl="0" w:tplc="A232C960">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="□"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:cstheme="minorBidi" w:hint="eastAsia"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0409000B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="840" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
@@ -5679,285 +5984,292 @@
     <w:lvl w:ilvl="7" w:tplc="0409000B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5160" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409000D" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5580" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="390738818">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="703559113">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="1255474144">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="1382826688">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="1345396486">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="1337727305">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="2007630119">
     <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-  <w:zoom w:percent="120"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:formsDesign/>
+  <w:proofState w:spelling="clean" w:grammar="dirty"/>
   <w:documentProtection w:edit="forms" w:enforcement="0"/>
   <w:defaultTabStop w:val="840"/>
   <w:drawingGridHorizontalSpacing w:val="105"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="49153">
+    <o:shapedefaults v:ext="edit" spidmax="57345">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0023439F"/>
     <w:rsid w:val="000226C7"/>
     <w:rsid w:val="00083720"/>
     <w:rsid w:val="00093FE7"/>
     <w:rsid w:val="000C08D9"/>
     <w:rsid w:val="0011054A"/>
     <w:rsid w:val="00140BD4"/>
     <w:rsid w:val="001423F5"/>
     <w:rsid w:val="00143750"/>
     <w:rsid w:val="00152F6E"/>
     <w:rsid w:val="00155C53"/>
+    <w:rsid w:val="00156D44"/>
     <w:rsid w:val="001A19C2"/>
     <w:rsid w:val="001A5E9A"/>
+    <w:rsid w:val="001C442F"/>
     <w:rsid w:val="001F76B2"/>
     <w:rsid w:val="0023439F"/>
     <w:rsid w:val="00261C7F"/>
     <w:rsid w:val="00263D31"/>
     <w:rsid w:val="0026487D"/>
     <w:rsid w:val="00270184"/>
     <w:rsid w:val="00271ABE"/>
     <w:rsid w:val="0028525F"/>
     <w:rsid w:val="002B1184"/>
     <w:rsid w:val="002C343E"/>
     <w:rsid w:val="002D6166"/>
     <w:rsid w:val="002E06F3"/>
     <w:rsid w:val="002F319C"/>
     <w:rsid w:val="002F68E9"/>
     <w:rsid w:val="00307CD8"/>
     <w:rsid w:val="00317372"/>
     <w:rsid w:val="0032171C"/>
     <w:rsid w:val="003231A5"/>
     <w:rsid w:val="003650AF"/>
     <w:rsid w:val="003705C8"/>
     <w:rsid w:val="00392022"/>
     <w:rsid w:val="003C385A"/>
     <w:rsid w:val="003D45FD"/>
     <w:rsid w:val="003D5251"/>
     <w:rsid w:val="0042291B"/>
     <w:rsid w:val="004339DB"/>
     <w:rsid w:val="00442017"/>
     <w:rsid w:val="004442A5"/>
     <w:rsid w:val="004D31AF"/>
     <w:rsid w:val="004D482C"/>
     <w:rsid w:val="004D4E6F"/>
     <w:rsid w:val="004F676C"/>
     <w:rsid w:val="005115F9"/>
     <w:rsid w:val="00542F95"/>
     <w:rsid w:val="005571AB"/>
     <w:rsid w:val="00582BC2"/>
     <w:rsid w:val="005D66E3"/>
     <w:rsid w:val="005E5A8C"/>
+    <w:rsid w:val="00631BC4"/>
     <w:rsid w:val="00657DC0"/>
     <w:rsid w:val="00661E1D"/>
     <w:rsid w:val="0067407A"/>
     <w:rsid w:val="00680D8C"/>
     <w:rsid w:val="00683860"/>
     <w:rsid w:val="006859DE"/>
     <w:rsid w:val="006C28F6"/>
     <w:rsid w:val="006E7A92"/>
     <w:rsid w:val="007505AD"/>
     <w:rsid w:val="00774328"/>
     <w:rsid w:val="007E76DC"/>
     <w:rsid w:val="007E7700"/>
+    <w:rsid w:val="0081127E"/>
     <w:rsid w:val="008143DF"/>
     <w:rsid w:val="00850C8D"/>
     <w:rsid w:val="008636C2"/>
     <w:rsid w:val="00883DAF"/>
     <w:rsid w:val="008A094C"/>
     <w:rsid w:val="009112E0"/>
     <w:rsid w:val="00917B43"/>
     <w:rsid w:val="0092127C"/>
     <w:rsid w:val="009533D4"/>
     <w:rsid w:val="009A04F1"/>
     <w:rsid w:val="009B104C"/>
     <w:rsid w:val="009B4FA6"/>
     <w:rsid w:val="009F394D"/>
     <w:rsid w:val="009F5B2B"/>
     <w:rsid w:val="00A0309C"/>
     <w:rsid w:val="00A20183"/>
     <w:rsid w:val="00A249D0"/>
     <w:rsid w:val="00A24F68"/>
     <w:rsid w:val="00A268C7"/>
     <w:rsid w:val="00A42A3A"/>
     <w:rsid w:val="00A4737D"/>
     <w:rsid w:val="00A55979"/>
     <w:rsid w:val="00A5643A"/>
     <w:rsid w:val="00A662A8"/>
     <w:rsid w:val="00A77691"/>
     <w:rsid w:val="00AA1FB9"/>
     <w:rsid w:val="00AA5ABA"/>
     <w:rsid w:val="00AE63CC"/>
     <w:rsid w:val="00AE6CCC"/>
     <w:rsid w:val="00AF05A7"/>
     <w:rsid w:val="00B401C3"/>
     <w:rsid w:val="00B4309B"/>
     <w:rsid w:val="00B92B4E"/>
     <w:rsid w:val="00B949F1"/>
     <w:rsid w:val="00C05B48"/>
+    <w:rsid w:val="00C51CD3"/>
     <w:rsid w:val="00C62767"/>
     <w:rsid w:val="00C9650B"/>
     <w:rsid w:val="00CA63FE"/>
     <w:rsid w:val="00CB3524"/>
     <w:rsid w:val="00CC16F4"/>
     <w:rsid w:val="00CD6B29"/>
     <w:rsid w:val="00CE1FA9"/>
     <w:rsid w:val="00CF5D7F"/>
     <w:rsid w:val="00D072DE"/>
     <w:rsid w:val="00D242E1"/>
     <w:rsid w:val="00D45FA6"/>
     <w:rsid w:val="00D46ADD"/>
+    <w:rsid w:val="00D5005E"/>
     <w:rsid w:val="00D91376"/>
+    <w:rsid w:val="00E12DB9"/>
     <w:rsid w:val="00E3363F"/>
     <w:rsid w:val="00E415EF"/>
     <w:rsid w:val="00EA18AE"/>
     <w:rsid w:val="00EE2684"/>
     <w:rsid w:val="00EE26B8"/>
     <w:rsid w:val="00F23174"/>
     <w:rsid w:val="00F27D31"/>
     <w:rsid w:val="00F31E3A"/>
+    <w:rsid w:val="00F6399D"/>
     <w:rsid w:val="00F65916"/>
     <w:rsid w:val="00FC4C2D"/>
     <w:rsid w:val="00FC67D1"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="49153">
+    <o:shapedefaults v:ext="edit" spidmax="57345">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="6F99A66E"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{CCFC69C8-FF10-4F48-BD51-2C8618CC2900}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="21"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -6289,50 +6601,51 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00A55979"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:jc w:val="both"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
@@ -6513,55 +6826,62 @@
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af1">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00140BD4"/>
     <w:rPr>
       <w:color w:val="0563C1"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BIZUD-G12">
     <w:name w:val="BIZ UD-G12"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="1"/>
     <w:rsid w:val="00CB3524"/>
     <w:rPr>
       <w:rFonts w:eastAsia="BIZ UDゴシック"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="af2">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001C442F"/>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="62145778">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="399138997">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -6578,143 +6898,143 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1865364764">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="9AD9548009C2415EA530F8E40D7D591F"/>
         <w:category>
           <w:name w:val="全般"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{AF00108A-6738-4026-BFEF-FD49388908C5}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="002D100A" w:rsidRDefault="00984842" w:rsidP="00984842">
+        <w:p w:rsidR="002D100A" w:rsidRDefault="001C56C0" w:rsidP="001C56C0">
           <w:pPr>
-            <w:pStyle w:val="9AD9548009C2415EA530F8E40D7D591F54"/>
+            <w:pStyle w:val="9AD9548009C2415EA530F8E40D7D591F55"/>
           </w:pPr>
           <w:r w:rsidRPr="008143DF">
             <w:rPr>
               <w:rStyle w:val="a3"/>
               <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t xml:space="preserve">　　　</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="B7FAD9973CDD4C9AB9D37DCE819C9231"/>
         <w:category>
           <w:name w:val="全般"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{4D93C29E-30C9-4F13-97F5-231B37D41331}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="002D100A" w:rsidRDefault="00984842" w:rsidP="00984842">
+        <w:p w:rsidR="002D100A" w:rsidRDefault="001C56C0" w:rsidP="001C56C0">
           <w:pPr>
-            <w:pStyle w:val="B7FAD9973CDD4C9AB9D37DCE819C923155"/>
+            <w:pStyle w:val="B7FAD9973CDD4C9AB9D37DCE819C923156"/>
           </w:pPr>
           <w:r w:rsidRPr="008143DF">
             <w:rPr>
               <w:rStyle w:val="a3"/>
               <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t xml:space="preserve">　　　</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="5E825622283149C1992280C627FC391C"/>
         <w:category>
           <w:name w:val="全般"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{93CAA5E8-6BFD-4533-A6C7-7CDC289393CB}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00CD7C1B" w:rsidRDefault="00984842" w:rsidP="00984842">
+        <w:p w:rsidR="00CD7C1B" w:rsidRDefault="001C56C0" w:rsidP="001C56C0">
           <w:pPr>
-            <w:pStyle w:val="5E825622283149C1992280C627FC391C37"/>
+            <w:pStyle w:val="5E825622283149C1992280C627FC391C38"/>
           </w:pPr>
           <w:r w:rsidRPr="008143DF">
             <w:rPr>
               <w:rStyle w:val="a3"/>
               <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t xml:space="preserve">　　　</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="DefaultPlaceholder_-1854013440"/>
         <w:category>
           <w:name w:val="全般"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
@@ -6755,117 +7075,117 @@
           <w:r w:rsidRPr="00C51076">
             <w:rPr>
               <w:rStyle w:val="a3"/>
             </w:rPr>
             <w:t>ここをクリックまたはタップしてテキストを入力してください。</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="B1635F8CBD0142B6B39EDF39A49BEC1B"/>
         <w:category>
           <w:name w:val="全般"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{04812D2F-2664-4746-9F61-B344D5284321}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00984842" w:rsidRDefault="00984842" w:rsidP="00984842">
+        <w:p w:rsidR="00984842" w:rsidRDefault="001C56C0" w:rsidP="001C56C0">
           <w:pPr>
-            <w:pStyle w:val="B1635F8CBD0142B6B39EDF39A49BEC1B11"/>
+            <w:pStyle w:val="B1635F8CBD0142B6B39EDF39A49BEC1B12"/>
           </w:pPr>
           <w:r w:rsidRPr="008143DF">
             <w:rPr>
               <w:rStyle w:val="a3"/>
               <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t xml:space="preserve">　　　</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="B7755468CA2E43189F3B11E5DC30BCA1"/>
         <w:category>
           <w:name w:val="全般"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{A6D78996-24CD-4B07-B32E-D191FE106163}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00984842" w:rsidRDefault="00984842" w:rsidP="00984842">
+        <w:p w:rsidR="00984842" w:rsidRDefault="001C56C0" w:rsidP="001C56C0">
           <w:pPr>
-            <w:pStyle w:val="B7755468CA2E43189F3B11E5DC30BCA111"/>
+            <w:pStyle w:val="B7755468CA2E43189F3B11E5DC30BCA112"/>
           </w:pPr>
           <w:r w:rsidRPr="008143DF">
             <w:rPr>
               <w:rStyle w:val="a3"/>
               <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t xml:space="preserve">　　　</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="63D721BE38D244839847DBA1CE79F0E8"/>
         <w:category>
           <w:name w:val="全般"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{932A1DA1-7558-4542-8EBA-8AF187C5E6FE}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00984842" w:rsidRDefault="00984842" w:rsidP="00984842">
+        <w:p w:rsidR="00984842" w:rsidRDefault="001C56C0" w:rsidP="001C56C0">
           <w:pPr>
-            <w:pStyle w:val="63D721BE38D244839847DBA1CE79F0E811"/>
+            <w:pStyle w:val="63D721BE38D244839847DBA1CE79F0E812"/>
           </w:pPr>
           <w:r w:rsidRPr="008143DF">
             <w:rPr>
               <w:rStyle w:val="a3"/>
               <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t xml:space="preserve">　　　</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="F2350925634B4B10A5BB540972AA0D3A"/>
         <w:category>
           <w:name w:val="全般"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
@@ -6880,116 +7200,116 @@
           <w:r w:rsidRPr="00C51076">
             <w:rPr>
               <w:rStyle w:val="a3"/>
             </w:rPr>
             <w:t>ここをクリックまたはタップしてテキストを入力してください。</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="A13C13A795F140EB850BCA94E58A5969"/>
         <w:category>
           <w:name w:val="全般"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{1C8C0C11-23C3-49F7-8BB6-E17545825ED8}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00984842" w:rsidRDefault="00984842" w:rsidP="00984842">
+        <w:p w:rsidR="00984842" w:rsidRDefault="001C56C0" w:rsidP="001C56C0">
           <w:pPr>
-            <w:pStyle w:val="A13C13A795F140EB850BCA94E58A59697"/>
+            <w:pStyle w:val="A13C13A795F140EB850BCA94E58A59698"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t xml:space="preserve">　　　</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="32018F45FAE447B1B6CCD94127FB3DFA"/>
         <w:category>
           <w:name w:val="全般"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{D8982268-9DCB-46C5-8EF9-C14D1C313B94}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00984842" w:rsidRDefault="00984842" w:rsidP="00984842">
+        <w:p w:rsidR="00984842" w:rsidRDefault="001C56C0" w:rsidP="001C56C0">
           <w:pPr>
-            <w:pStyle w:val="32018F45FAE447B1B6CCD94127FB3DFA7"/>
+            <w:pStyle w:val="32018F45FAE447B1B6CCD94127FB3DFA8"/>
           </w:pPr>
           <w:r w:rsidRPr="008143DF">
             <w:rPr>
               <w:rStyle w:val="a3"/>
               <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t xml:space="preserve">　　</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="C241E7FC1B694D33B0719DF4CD46553D"/>
         <w:category>
           <w:name w:val="全般"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{B959AA8A-E17C-4238-BDA9-5105C587EB23}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00984842" w:rsidRDefault="00984842" w:rsidP="00984842">
+        <w:p w:rsidR="00984842" w:rsidRDefault="001C56C0" w:rsidP="001C56C0">
           <w:pPr>
-            <w:pStyle w:val="C241E7FC1B694D33B0719DF4CD46553D7"/>
+            <w:pStyle w:val="C241E7FC1B694D33B0719DF4CD46553D8"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="a3"/>
               <w:rFonts w:hint="eastAsia"/>
             </w:rPr>
             <w:t xml:space="preserve"> 　　</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
               <w:color w:val="000000" w:themeColor="text1"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t xml:space="preserve">　　　</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="A78E6115D7774738A4614D7AEF02EE2C"/>
         <w:category>
           <w:name w:val="全般"/>
@@ -7014,116 +7334,116 @@
               <w:color w:val="000000" w:themeColor="text1"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t xml:space="preserve">　</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="0E1469326325410986D31CAD799C2DD5"/>
         <w:category>
           <w:name w:val="全般"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{47FCAC63-02F3-4FFE-8090-CAAE7355974A}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00984842" w:rsidRDefault="00984842" w:rsidP="00984842">
+        <w:p w:rsidR="00984842" w:rsidRDefault="001C56C0" w:rsidP="001C56C0">
           <w:pPr>
-            <w:pStyle w:val="0E1469326325410986D31CAD799C2DD57"/>
+            <w:pStyle w:val="0E1469326325410986D31CAD799C2DD58"/>
           </w:pPr>
           <w:r w:rsidRPr="008143DF">
             <w:rPr>
               <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
               <w:lang w:eastAsia="zh-CN"/>
             </w:rPr>
             <w:t xml:space="preserve">　　　　　　　　　　</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="2EACF18F9C7B4F3595F6DB18940923C5"/>
         <w:category>
           <w:name w:val="全般"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{E395DDBE-9ACE-4CDA-A969-7D847BCAA868}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00984842" w:rsidRDefault="00984842" w:rsidP="00984842">
+        <w:p w:rsidR="00984842" w:rsidRDefault="001C56C0" w:rsidP="001C56C0">
           <w:pPr>
-            <w:pStyle w:val="2EACF18F9C7B4F3595F6DB18940923C57"/>
+            <w:pStyle w:val="2EACF18F9C7B4F3595F6DB18940923C58"/>
           </w:pPr>
           <w:r w:rsidRPr="008143DF">
             <w:rPr>
               <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t xml:space="preserve">　　　　　　　　　　　　　　</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="8D79769F024546CF9AD454CE940BC7C7"/>
         <w:category>
           <w:name w:val="全般"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{67D3FBD1-CD60-4746-B2C2-5A4A285D1608}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00984842" w:rsidRDefault="00984842" w:rsidP="00984842">
+        <w:p w:rsidR="00984842" w:rsidRDefault="001C56C0" w:rsidP="001C56C0">
           <w:pPr>
-            <w:pStyle w:val="8D79769F024546CF9AD454CE940BC7C74"/>
+            <w:pStyle w:val="8D79769F024546CF9AD454CE940BC7C75"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t xml:space="preserve">　　　</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="52F3A8A4D3A94BC7B9AFE1FD8F4B35D6"/>
         <w:category>
           <w:name w:val="全般"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
@@ -7137,72 +7457,101 @@
           <w:r w:rsidRPr="00C51076">
             <w:rPr>
               <w:rStyle w:val="a3"/>
             </w:rPr>
             <w:t>ここをクリックまたはタップしてテキストを入力してください。</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="E8E5129B7FF44A58A62F180B4774FEF7"/>
         <w:category>
           <w:name w:val="全般"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{69EAC29E-1879-4811-9F4F-B952607FBFBD}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00984842" w:rsidRDefault="00984842" w:rsidP="00984842">
+        <w:p w:rsidR="00984842" w:rsidRDefault="001C56C0" w:rsidP="001C56C0">
           <w:pPr>
-            <w:pStyle w:val="E8E5129B7FF44A58A62F180B4774FEF74"/>
+            <w:pStyle w:val="E8E5129B7FF44A58A62F180B4774FEF75"/>
           </w:pPr>
           <w:r w:rsidRPr="008143DF">
             <w:rPr>
               <w:rStyle w:val="a3"/>
               <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t xml:space="preserve">　　</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="D5526E8A33DF4E46BD7A0E82839DDF8A"/>
+        <w:category>
+          <w:name w:val="全般"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{534E208B-E702-4C9C-9FA7-696603F83583}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="001C56C0" w:rsidRDefault="001C56C0" w:rsidP="001C56C0">
+          <w:pPr>
+            <w:pStyle w:val="D5526E8A33DF4E46BD7A0E82839DDF8A"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00C51076">
+            <w:rPr>
+              <w:rStyle w:val="a3"/>
+            </w:rPr>
+            <w:t>ここをクリックまたはタップしてテキストを入力してください。</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="BIZ UDゴシック">
     <w:panose1 w:val="020B0400000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002F7" w:usb1="2AC7EDF8" w:usb2="00000012" w:usb3="00000000" w:csb0="00020001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="游明朝">
     <w:panose1 w:val="02020400000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
@@ -7228,133 +7577,138 @@
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ 明朝">
     <w:altName w:val="MS Mincho"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:revisionView w:inkAnnotations="0"/>
   <w:defaultTabStop w:val="840"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="000C1114"/>
     <w:rsid w:val="000C1114"/>
     <w:rsid w:val="0013415F"/>
+    <w:rsid w:val="00156D44"/>
+    <w:rsid w:val="001C56C0"/>
     <w:rsid w:val="002D100A"/>
     <w:rsid w:val="002F7D0C"/>
     <w:rsid w:val="005B79EA"/>
     <w:rsid w:val="005C1682"/>
     <w:rsid w:val="00674025"/>
     <w:rsid w:val="006B13DC"/>
     <w:rsid w:val="00794AEF"/>
     <w:rsid w:val="007B0AD9"/>
+    <w:rsid w:val="0081127E"/>
     <w:rsid w:val="00984842"/>
     <w:rsid w:val="009B113E"/>
     <w:rsid w:val="00A461C1"/>
     <w:rsid w:val="00A60310"/>
     <w:rsid w:val="00AF7FA8"/>
     <w:rsid w:val="00CD7C1B"/>
+    <w:rsid w:val="00D5005E"/>
     <w:rsid w:val="00DB0F37"/>
     <w:rsid w:val="00DB1390"/>
+    <w:rsid w:val="00E12DB9"/>
     <w:rsid w:val="00E27305"/>
     <w:rsid w:val="00F370B0"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="21"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -7686,13795 +8040,249 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:jc w:val="both"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="a3">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00984842"/>
+    <w:rsid w:val="001C56C0"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="EBD603076C794968B8CCF7C0599CBA67">
-[...1 lines deleted...]
-    <w:rsid w:val="000C1114"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="D5526E8A33DF4E46BD7A0E82839DDF8A">
+    <w:name w:val="D5526E8A33DF4E46BD7A0E82839DDF8A"/>
+    <w:rsid w:val="001C56C0"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
-      <w:tabs>
-[...4 lines deleted...]
-      <w:jc w:val="both"/>
     </w:pPr>
-  </w:style>
-[...11799 lines deleted...]
-    </w:pPr>
+    <w:rPr>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="232144B94FEA4CB185CDBB371C0EF365">
     <w:name w:val="232144B94FEA4CB185CDBB371C0EF365"/>
     <w:rsid w:val="005B79EA"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:jc w:val="both"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9AD9548009C2415EA530F8E40D7D591F38">
-[...1014 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="F2350925634B4B10A5BB540972AA0D3A">
     <w:name w:val="F2350925634B4B10A5BB540972AA0D3A"/>
-    <w:rsid w:val="005C1682"/>
-[...22 lines deleted...]
-    <w:name w:val="C241E7FC1B694D33B0719DF4CD46553D"/>
     <w:rsid w:val="005C1682"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:jc w:val="both"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="A78E6115D7774738A4614D7AEF02EE2C">
     <w:name w:val="A78E6115D7774738A4614D7AEF02EE2C"/>
     <w:rsid w:val="005C1682"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:jc w:val="both"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0E1469326325410986D31CAD799C2DD5">
-[...350 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="52F3A8A4D3A94BC7B9AFE1FD8F4B35D6">
     <w:name w:val="52F3A8A4D3A94BC7B9AFE1FD8F4B35D6"/>
     <w:rsid w:val="005C1682"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:jc w:val="both"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E8E5129B7FF44A58A62F180B4774FEF7">
-[...1 lines deleted...]
-    <w:rsid w:val="005C1682"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9AD9548009C2415EA530F8E40D7D591F55">
+    <w:name w:val="9AD9548009C2415EA530F8E40D7D591F55"/>
+    <w:rsid w:val="001C56C0"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:jc w:val="both"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9AD9548009C2415EA530F8E40D7D591F51">
-[...1 lines deleted...]
-    <w:rsid w:val="005C1682"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B7FAD9973CDD4C9AB9D37DCE819C923156">
+    <w:name w:val="B7FAD9973CDD4C9AB9D37DCE819C923156"/>
+    <w:rsid w:val="001C56C0"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:jc w:val="both"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B7FAD9973CDD4C9AB9D37DCE819C923152">
-[...1 lines deleted...]
-    <w:rsid w:val="005C1682"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B1635F8CBD0142B6B39EDF39A49BEC1B12">
+    <w:name w:val="B1635F8CBD0142B6B39EDF39A49BEC1B12"/>
+    <w:rsid w:val="001C56C0"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:jc w:val="both"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B1635F8CBD0142B6B39EDF39A49BEC1B8">
-[...1 lines deleted...]
-    <w:rsid w:val="005C1682"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B7755468CA2E43189F3B11E5DC30BCA112">
+    <w:name w:val="B7755468CA2E43189F3B11E5DC30BCA112"/>
+    <w:rsid w:val="001C56C0"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:jc w:val="both"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FEF250F1BF37450C9367A9CF1DBD7E3529">
-[...1 lines deleted...]
-    <w:rsid w:val="005C1682"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="63D721BE38D244839847DBA1CE79F0E812">
+    <w:name w:val="63D721BE38D244839847DBA1CE79F0E812"/>
+    <w:rsid w:val="001C56C0"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:jc w:val="both"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B7755468CA2E43189F3B11E5DC30BCA18">
-[...1 lines deleted...]
-    <w:rsid w:val="005C1682"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="5E825622283149C1992280C627FC391C38">
+    <w:name w:val="5E825622283149C1992280C627FC391C38"/>
+    <w:rsid w:val="001C56C0"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:jc w:val="both"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AB32B11A39E94A8E9D4CAB9D4A6B9AB753">
-[...1 lines deleted...]
-    <w:rsid w:val="005C1682"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="8D79769F024546CF9AD454CE940BC7C75">
+    <w:name w:val="8D79769F024546CF9AD454CE940BC7C75"/>
+    <w:rsid w:val="001C56C0"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:jc w:val="both"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="63D721BE38D244839847DBA1CE79F0E88">
-[...1 lines deleted...]
-    <w:rsid w:val="005C1682"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E8E5129B7FF44A58A62F180B4774FEF75">
+    <w:name w:val="E8E5129B7FF44A58A62F180B4774FEF75"/>
+    <w:rsid w:val="001C56C0"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:jc w:val="both"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="5E825622283149C1992280C627FC391C34">
-[...1 lines deleted...]
-    <w:rsid w:val="005C1682"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="A13C13A795F140EB850BCA94E58A59698">
+    <w:name w:val="A13C13A795F140EB850BCA94E58A59698"/>
+    <w:rsid w:val="001C56C0"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:jc w:val="both"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="8D79769F024546CF9AD454CE940BC7C71">
-[...1 lines deleted...]
-    <w:rsid w:val="005C1682"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="32018F45FAE447B1B6CCD94127FB3DFA8">
+    <w:name w:val="32018F45FAE447B1B6CCD94127FB3DFA8"/>
+    <w:rsid w:val="001C56C0"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:jc w:val="both"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E8E5129B7FF44A58A62F180B4774FEF71">
-[...1 lines deleted...]
-    <w:rsid w:val="005C1682"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="C241E7FC1B694D33B0719DF4CD46553D8">
+    <w:name w:val="C241E7FC1B694D33B0719DF4CD46553D8"/>
+    <w:rsid w:val="001C56C0"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:jc w:val="both"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="A13C13A795F140EB850BCA94E58A59694">
-[...1 lines deleted...]
-    <w:rsid w:val="005C1682"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0E1469326325410986D31CAD799C2DD58">
+    <w:name w:val="0E1469326325410986D31CAD799C2DD58"/>
+    <w:rsid w:val="001C56C0"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:jc w:val="both"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="32018F45FAE447B1B6CCD94127FB3DFA4">
-[...353 lines deleted...]
-    <w:rsid w:val="00984842"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2EACF18F9C7B4F3595F6DB18940923C58">
+    <w:name w:val="2EACF18F9C7B4F3595F6DB18940923C58"/>
+    <w:rsid w:val="001C56C0"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:jc w:val="both"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
@@ -21747,75 +8555,80 @@
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A14AD41F-0313-4406-AD4C-456A72E05881}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{e296e639-91e9-4bb7-a1e8-7ae7de7d97ca}" enabled="1" method="Privileged" siteId="{a449438d-3606-490b-844f-c4e15e535fca}" contentBits="0" removed="0"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>173</Words>
-  <Characters>990</Characters>
+  <Words>179</Words>
+  <Characters>1021</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>8</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>タイトル</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>学校法人立命館</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1161</CharactersWithSpaces>
+  <CharactersWithSpaces>1198</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>部課用</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>