--- v0 (2025-10-16)
+++ v1 (2026-05-29)
@@ -4,473 +4,522 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:id w:val="-1848627230"/>
-        <w:lock w:val="sdtContentLocked"/>
         <w:placeholder>
           <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
         </w:placeholder>
         <w15:appearance w15:val="hidden"/>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
-        <w:p w:rsidR="0028525F" w:rsidRPr="0028525F" w:rsidRDefault="0028525F" w:rsidP="0028525F">
+        <w:p w14:paraId="491BE2BF" w14:textId="77777777" w:rsidR="0028525F" w:rsidRPr="0028525F" w:rsidRDefault="0028525F" w:rsidP="0028525F">
           <w:pPr>
             <w:pStyle w:val="a3"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
               <w:sz w:val="32"/>
               <w:szCs w:val="32"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="0028525F">
             <w:rPr>
               <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
               <w:sz w:val="32"/>
               <w:szCs w:val="32"/>
             </w:rPr>
             <w:t>調　査　書</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w:rsidR="0028525F" w:rsidRPr="0028525F" w:rsidRDefault="0028525F" w:rsidP="0028525F">
+    <w:p w14:paraId="4DD68D15" w14:textId="77777777" w:rsidR="0028525F" w:rsidRPr="0028525F" w:rsidRDefault="0028525F" w:rsidP="0028525F">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0028525F" w:rsidRPr="0028525F" w:rsidRDefault="0028525F" w:rsidP="0028525F">
+    <w:p w14:paraId="3AEF3459" w14:textId="77777777" w:rsidR="0028525F" w:rsidRPr="0028525F" w:rsidRDefault="0028525F" w:rsidP="0028525F">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a7"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1555"/>
         <w:gridCol w:w="1559"/>
         <w:gridCol w:w="850"/>
         <w:gridCol w:w="1627"/>
         <w:gridCol w:w="122"/>
         <w:gridCol w:w="1548"/>
         <w:gridCol w:w="672"/>
         <w:gridCol w:w="1695"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0028525F" w:rsidRPr="00C07DCD" w:rsidTr="00FB3916">
+      <w:tr w:rsidR="00DE2E12" w:rsidRPr="00C07DCD" w14:paraId="3DB3F9C0" w14:textId="77777777" w:rsidTr="00DE2E12">
         <w:trPr>
-          <w:trHeight w:val="364"/>
+          <w:trHeight w:val="218"/>
         </w:trPr>
         <w:bookmarkStart w:id="0" w:name="_Hlk125387257" w:displacedByCustomXml="next"/>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:id w:val="1987973896"/>
-            <w:lock w:val="sdtContentLocked"/>
             <w:placeholder>
-              <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+              <w:docPart w:val="E90AD4DB75BF45C6965F0DFD9020B5FD"/>
             </w:placeholder>
             <w15:appearance w15:val="hidden"/>
           </w:sdtPr>
           <w:sdtEndPr>
             <w:rPr>
               <w:w w:val="76"/>
               <w:kern w:val="0"/>
             </w:rPr>
           </w:sdtEndPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1555" w:type="dxa"/>
+                <w:vMerge w:val="restart"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w:rsidR="006C28F6" w:rsidRPr="00C07DCD" w:rsidRDefault="006C28F6" w:rsidP="00FB3916">
+              <w:p w14:paraId="00BFBB1C" w14:textId="2E4F1886" w:rsidR="00DE2E12" w:rsidRPr="00C07DCD" w:rsidRDefault="00DE2E12" w:rsidP="00DE2E12">
                 <w:pPr>
                   <w:pStyle w:val="a3"/>
                   <w:spacing w:line="220" w:lineRule="exact"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00C07DCD">
                   <w:rPr>
                     <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>氏名</w:t>
-                </w:r>
-[...34 lines deleted...]
-                  <w:t>）</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4158" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0028525F" w:rsidRPr="00C07DCD" w:rsidRDefault="0028525F" w:rsidP="00646E1B">
+          <w:p w14:paraId="5679DACA" w14:textId="67356477" w:rsidR="00DE2E12" w:rsidRPr="00DE2E12" w:rsidRDefault="00DE2E12" w:rsidP="00646E1B">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00DE2E12">
+              <w:rPr>
+                <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>（英字）</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1548" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:id w:val="1611388415"/>
               <w:lock w:val="sdtContentLocked"/>
               <w:placeholder>
-                <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+                <w:docPart w:val="E90AD4DB75BF45C6965F0DFD9020B5FD"/>
               </w:placeholder>
               <w15:appearance w15:val="hidden"/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w:rsidR="0028525F" w:rsidRPr="00C07DCD" w:rsidRDefault="0028525F" w:rsidP="00FB3916">
+              <w:p w14:paraId="1BCB6B60" w14:textId="77777777" w:rsidR="00DE2E12" w:rsidRPr="00C07DCD" w:rsidRDefault="00DE2E12" w:rsidP="00FB3916">
                 <w:pPr>
                   <w:pStyle w:val="a3"/>
                   <w:spacing w:line="220" w:lineRule="exact"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00C07DCD">
                   <w:rPr>
                     <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>受験番号</w:t>
                 </w:r>
               </w:p>
-              <w:p w:rsidR="0028525F" w:rsidRPr="00C07DCD" w:rsidRDefault="0028525F" w:rsidP="00FB3916">
+              <w:p w14:paraId="65E307B5" w14:textId="77777777" w:rsidR="00DE2E12" w:rsidRPr="00C07DCD" w:rsidRDefault="00DE2E12" w:rsidP="00FB3916">
                 <w:pPr>
                   <w:pStyle w:val="a3"/>
                   <w:spacing w:line="220" w:lineRule="exact"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00C07DCD">
                   <w:rPr>
                     <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
-                  <w:t>(</w:t>
-[...15 lines deleted...]
-                  <w:t>不要)</w:t>
+                  <w:t>(入力不要)</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2367" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
+            <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0028525F" w:rsidRPr="00C07DCD" w:rsidRDefault="0028525F" w:rsidP="00FB3916">
+          <w:p w14:paraId="51AB8FAE" w14:textId="77777777" w:rsidR="00DE2E12" w:rsidRPr="00C07DCD" w:rsidRDefault="00DE2E12" w:rsidP="00FB3916">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:spacing w:line="220" w:lineRule="exact"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0028525F" w:rsidRPr="00C07DCD" w:rsidTr="00FB3916">
+      <w:tr w:rsidR="00DE2E12" w:rsidRPr="00C07DCD" w14:paraId="189F0A7F" w14:textId="77777777" w:rsidTr="00FB3916">
+        <w:trPr>
+          <w:trHeight w:val="217"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1555" w:type="dxa"/>
+            <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="24A5F6A0" w14:textId="77777777" w:rsidR="00DE2E12" w:rsidRDefault="00DE2E12" w:rsidP="00FB3916">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:spacing w:line="220" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4158" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0DF31352" w14:textId="069D6868" w:rsidR="00DE2E12" w:rsidRPr="00DE2E12" w:rsidRDefault="00DE2E12" w:rsidP="00646E1B">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DE2E12">
+              <w:rPr>
+                <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>（カナ）</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1548" w:type="dxa"/>
+            <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4138F74C" w14:textId="77777777" w:rsidR="00DE2E12" w:rsidRDefault="00DE2E12" w:rsidP="00FB3916">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:spacing w:line="220" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4173F587" w14:textId="77777777" w:rsidR="00DE2E12" w:rsidRPr="00C07DCD" w:rsidRDefault="00DE2E12" w:rsidP="00FB3916">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:spacing w:line="220" w:lineRule="exact"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0028525F" w:rsidRPr="00C07DCD" w14:paraId="19564D9A" w14:textId="77777777" w:rsidTr="00FB3916">
         <w:trPr>
           <w:trHeight w:val="1415"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:id w:val="1135610567"/>
               <w:lock w:val="sdtContentLocked"/>
               <w:placeholder>
                 <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
               </w:placeholder>
               <w15:appearance w15:val="hidden"/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w:rsidR="0028525F" w:rsidRPr="00C07DCD" w:rsidRDefault="0028525F" w:rsidP="00FB3916">
+              <w:p w14:paraId="3C811809" w14:textId="77777777" w:rsidR="0028525F" w:rsidRPr="00C07DCD" w:rsidRDefault="0028525F" w:rsidP="00FB3916">
                 <w:pPr>
                   <w:pStyle w:val="a3"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00C07DCD">
                   <w:rPr>
                     <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>日本語能力</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8073" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0028525F" w:rsidRPr="00C07DCD" w:rsidRDefault="0028525F" w:rsidP="00FB3916">
+          <w:p w14:paraId="3F83F094" w14:textId="77777777" w:rsidR="0028525F" w:rsidRPr="00C07DCD" w:rsidRDefault="0028525F" w:rsidP="00FB3916">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:spacing w:line="120" w:lineRule="exact"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:id w:val="1526515745"/>
               <w:lock w:val="contentLocked"/>
               <w:placeholder>
                 <w:docPart w:val="A6543148ADFB4B8C98BC38031974AFBF"/>
               </w:placeholder>
               <w15:appearance w15:val="hidden"/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w:rsidR="00122261" w:rsidRPr="00C07DCD" w:rsidRDefault="00122261" w:rsidP="00122261">
+              <w:p w14:paraId="43B13967" w14:textId="77777777" w:rsidR="00122261" w:rsidRPr="00C07DCD" w:rsidRDefault="00122261" w:rsidP="00122261">
                 <w:pPr>
                   <w:pStyle w:val="a3"/>
                   <w:spacing w:line="360" w:lineRule="auto"/>
                   <w:jc w:val="left"/>
                   <w:rPr>
                     <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00C07DCD">
                   <w:rPr>
                     <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>該当する日本語能力を</w:t>
                 </w:r>
                 <w:r w:rsidRPr="00C07DCD">
                   <w:rPr>
                     <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:cs="Segoe UI Emoji" w:hint="eastAsia"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>選択</w:t>
                 </w:r>
                 <w:r w:rsidRPr="00C07DCD">
                   <w:rPr>
                     <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>してください。</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
-          <w:p w:rsidR="00122261" w:rsidRPr="00C07DCD" w:rsidRDefault="002F26AC" w:rsidP="00122261">
+          <w:p w14:paraId="00F403E1" w14:textId="77777777" w:rsidR="00122261" w:rsidRPr="00C07DCD" w:rsidRDefault="004F4477" w:rsidP="00122261">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                 <w:spacing w:val="-2"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                   <w:kern w:val="0"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-1474742473"/>
                 <w15:appearance w15:val="hidden"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="25A0" w14:font="ＭＳ 明朝"/>
@@ -519,51 +568,51 @@
                   <w:spacing w:val="-2"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidR="00100A0C" w:rsidRPr="00C07DCD">
                   <w:rPr>
                     <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                     <w:kern w:val="0"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>(1)</w:t>
                 </w:r>
                 <w:r w:rsidR="00100A0C" w:rsidRPr="00C07DCD">
                   <w:rPr>
                     <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                     <w:kern w:val="0"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>日本の大学等を卒業した者、または本研究科入学までに卒業見込の者</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
-          <w:p w:rsidR="00122261" w:rsidRPr="00C07DCD" w:rsidRDefault="002F26AC" w:rsidP="00122261">
+          <w:p w14:paraId="2C4591F3" w14:textId="77777777" w:rsidR="00122261" w:rsidRPr="00C07DCD" w:rsidRDefault="004F4477" w:rsidP="00122261">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-670019377"/>
                 <w15:appearance w15:val="hidden"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="25A0" w14:font="ＭＳ 明朝"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
@@ -592,51 +641,51 @@
                 <w:rPr>
                   <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="923529691"/>
                 <w:lock w:val="contentLocked"/>
                 <w:placeholder>
                   <w:docPart w:val="D14938957C8D4095AB4B5EC20CD88B09"/>
                 </w:placeholder>
                 <w15:appearance w15:val="hidden"/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00122261" w:rsidRPr="00C07DCD">
                   <w:rPr>
                     <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>(2)日本語能力試験(JLPT) レベルN1または旧1級合格</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
-          <w:p w:rsidR="0028525F" w:rsidRPr="00C07DCD" w:rsidRDefault="002F26AC" w:rsidP="00122261">
+          <w:p w14:paraId="03FCEE80" w14:textId="77777777" w:rsidR="0028525F" w:rsidRPr="00C07DCD" w:rsidRDefault="004F4477" w:rsidP="00122261">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="1719705422"/>
                 <w15:appearance w15:val="hidden"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="25A0" w14:font="ＭＳ 明朝"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
@@ -667,128 +716,128 @@
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="-1176580235"/>
                 <w:lock w:val="contentLocked"/>
                 <w:placeholder>
                   <w:docPart w:val="A6543148ADFB4B8C98BC38031974AFBF"/>
                 </w:placeholder>
                 <w15:appearance w15:val="hidden"/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00122261" w:rsidRPr="00C07DCD">
                   <w:rPr>
                     <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>(3)日本留学試験(EJU)の「日本語」読解、聴解・聴読解/280点以上 かつ 記述/35点以上</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006C54FB" w:rsidRPr="00C07DCD" w:rsidTr="00C46457">
+      <w:tr w:rsidR="006C54FB" w:rsidRPr="00C07DCD" w14:paraId="63733327" w14:textId="77777777" w:rsidTr="00C46457">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:id w:val="-796371010"/>
               <w:lock w:val="sdtContentLocked"/>
               <w:placeholder>
                 <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
               </w:placeholder>
               <w15:appearance w15:val="hidden"/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w:rsidR="006C54FB" w:rsidRPr="00C07DCD" w:rsidRDefault="006C54FB" w:rsidP="00FB3916">
+              <w:p w14:paraId="1EEBC568" w14:textId="77777777" w:rsidR="006C54FB" w:rsidRPr="00C07DCD" w:rsidRDefault="006C54FB" w:rsidP="00FB3916">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00C07DCD">
                   <w:rPr>
                     <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t xml:space="preserve">学 </w:t>
                 </w:r>
                 <w:r w:rsidRPr="00C07DCD">
                   <w:rPr>
                     <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t xml:space="preserve">    </w:t>
                 </w:r>
                 <w:r w:rsidRPr="00C07DCD">
                   <w:rPr>
                     <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>歴</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4036" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006C54FB" w:rsidRPr="00C07DCD" w:rsidRDefault="002F26AC" w:rsidP="00EB3E5D">
+          <w:p w14:paraId="5600E84E" w14:textId="77777777" w:rsidR="006C54FB" w:rsidRPr="00C07DCD" w:rsidRDefault="004F4477" w:rsidP="00EB3E5D">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="1947814677"/>
                 <w:lock w:val="sdtLocked"/>
                 <w:placeholder>
                   <w:docPart w:val="6B04B1E560D54439B72EBAD8869B233A"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -818,51 +867,51 @@
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="006C54FB" w:rsidRPr="00C07DCD">
                   <w:rPr>
                     <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>大学</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4037" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006C54FB" w:rsidRPr="00C07DCD" w:rsidRDefault="002F26AC" w:rsidP="00EB3E5D">
+          <w:p w14:paraId="7BDCDF65" w14:textId="77777777" w:rsidR="006C54FB" w:rsidRPr="00C07DCD" w:rsidRDefault="004F4477" w:rsidP="00EB3E5D">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-1511586863"/>
                 <w:lock w:val="sdtLocked"/>
                 <w:placeholder>
                   <w:docPart w:val="C42EB8E8381443EF8320E3F12EC050C8"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
@@ -891,84 +940,84 @@
                 <w:placeholder>
                   <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
                 </w:placeholder>
                 <w15:appearance w15:val="hidden"/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:lang w:eastAsia="zh-CN"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidR="006C54FB" w:rsidRPr="00C07DCD">
                   <w:rPr>
                     <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:eastAsia="zh-CN"/>
                   </w:rPr>
                   <w:t>大学院</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006C54FB" w:rsidRPr="00C07DCD" w:rsidTr="00C453AD">
+      <w:tr w:rsidR="006C54FB" w:rsidRPr="00C07DCD" w14:paraId="61EA4A0A" w14:textId="77777777" w:rsidTr="00C453AD">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006C54FB" w:rsidRPr="00C07DCD" w:rsidRDefault="006C54FB" w:rsidP="00FB3916">
+          <w:p w14:paraId="557E5CF9" w14:textId="77777777" w:rsidR="006C54FB" w:rsidRPr="00C07DCD" w:rsidRDefault="006C54FB" w:rsidP="00FB3916">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4036" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006C54FB" w:rsidRPr="00C07DCD" w:rsidRDefault="002F26AC" w:rsidP="00EB3E5D">
+          <w:p w14:paraId="6BC19552" w14:textId="77777777" w:rsidR="006C54FB" w:rsidRPr="00C07DCD" w:rsidRDefault="004F4477" w:rsidP="00EB3E5D">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-1278791750"/>
                 <w:lock w:val="sdtLocked"/>
                 <w:placeholder>
                   <w:docPart w:val="F4BE3650211F40638E9EB684A6184640"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -986,131 +1035,131 @@
                   </w:rPr>
                   <w:t xml:space="preserve">　</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00EA63AF" w:rsidRPr="00C07DCD">
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>学部</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4037" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006C54FB" w:rsidRPr="00C07DCD" w:rsidRDefault="002F26AC" w:rsidP="00EB3E5D">
+          <w:p w14:paraId="7C8A54F6" w14:textId="77777777" w:rsidR="006C54FB" w:rsidRPr="00C07DCD" w:rsidRDefault="004F4477" w:rsidP="00EB3E5D">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-1304612364"/>
                 <w:lock w:val="sdtLocked"/>
                 <w:placeholder>
                   <w:docPart w:val="AA5FA14444FC44AFB7D7EF5B209A2AAD"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00EB3E5D" w:rsidRPr="00C07DCD">
                   <w:rPr>
                     <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t xml:space="preserve">　　　</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00EA63AF" w:rsidRPr="00C07DCD">
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>研究科</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006C54FB" w:rsidRPr="00C07DCD" w:rsidTr="0055616C">
+      <w:tr w:rsidR="006C54FB" w:rsidRPr="00C07DCD" w14:paraId="3F6E47EB" w14:textId="77777777" w:rsidTr="0055616C">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006C54FB" w:rsidRPr="00C07DCD" w:rsidRDefault="006C54FB" w:rsidP="00FB3916">
+          <w:p w14:paraId="74275864" w14:textId="77777777" w:rsidR="006C54FB" w:rsidRPr="00C07DCD" w:rsidRDefault="006C54FB" w:rsidP="00FB3916">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4036" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006C54FB" w:rsidRPr="00C07DCD" w:rsidRDefault="002F26AC" w:rsidP="00EB3E5D">
+          <w:p w14:paraId="2476F0B6" w14:textId="77777777" w:rsidR="006C54FB" w:rsidRPr="00C07DCD" w:rsidRDefault="004F4477" w:rsidP="00EB3E5D">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:snapToGrid/>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-1894195697"/>
                 <w:lock w:val="sdtLocked"/>
                 <w:placeholder>
                   <w:docPart w:val="2C2E83DA35954093BB054851140505EA"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
               </w:sdtPr>
@@ -1119,204 +1168,204 @@
                 <w:r w:rsidR="00B4584E" w:rsidRPr="00C07DCD">
                   <w:rPr>
                     <w:rStyle w:val="a8"/>
                     <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t xml:space="preserve">　</w:t>
                 </w:r>
                 <w:r w:rsidR="00921B02" w:rsidRPr="00C07DCD">
                   <w:rPr>
                     <w:rStyle w:val="a8"/>
                     <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t xml:space="preserve">　</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00EA63AF" w:rsidRPr="00C07DCD">
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>学科</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="006C54FB" w:rsidRPr="00C07DCD" w:rsidRDefault="006C54FB" w:rsidP="00EB3E5D">
+          <w:p w14:paraId="01FD3DAE" w14:textId="77777777" w:rsidR="006C54FB" w:rsidRPr="00C07DCD" w:rsidRDefault="006C54FB" w:rsidP="00EB3E5D">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:ind w:firstLineChars="1000" w:firstLine="2000"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4037" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006C54FB" w:rsidRPr="00C07DCD" w:rsidRDefault="002F26AC" w:rsidP="00EB3E5D">
+          <w:p w14:paraId="6B33DB3B" w14:textId="77777777" w:rsidR="006C54FB" w:rsidRPr="00C07DCD" w:rsidRDefault="004F4477" w:rsidP="00EB3E5D">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="a8"/>
                   <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="751250190"/>
                 <w:lock w:val="sdtLocked"/>
                 <w:placeholder>
                   <w:docPart w:val="9D245C69D73D4BD3896F72DE3CB0F7FC"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:rStyle w:val="a8"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidR="00EB3E5D" w:rsidRPr="00C07DCD">
                   <w:rPr>
                     <w:rStyle w:val="a8"/>
                     <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t xml:space="preserve">　　　</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="0"/>
-      <w:tr w:rsidR="00C46457" w:rsidRPr="00C07DCD" w:rsidTr="00FB423E">
+      <w:tr w:rsidR="00C46457" w:rsidRPr="00C07DCD" w14:paraId="63C22F4B" w14:textId="77777777" w:rsidTr="00FB423E">
         <w:trPr>
           <w:trHeight w:val="450"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C46457" w:rsidRPr="00C07DCD" w:rsidRDefault="00C46457" w:rsidP="00C46457">
+          <w:p w14:paraId="04C9D8EB" w14:textId="77777777" w:rsidR="00C46457" w:rsidRPr="00C07DCD" w:rsidRDefault="00C46457" w:rsidP="00C46457">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2409" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C46457" w:rsidRPr="00C07DCD" w:rsidRDefault="002F26AC" w:rsidP="00C46457">
+          <w:p w14:paraId="4E935AFB" w14:textId="77777777" w:rsidR="00C46457" w:rsidRPr="00C07DCD" w:rsidRDefault="004F4477" w:rsidP="00C46457">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-1123620281"/>
                 <w:lock w:val="sdtLocked"/>
                 <w:placeholder>
                   <w:docPart w:val="9BDD6445164C4F6E85F92299F6FAE305"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:date w:fullDate="2025-02-01T00:00:00Z">
                   <w:dateFormat w:val="yyyy年M月"/>
                   <w:lid w:val="ja-JP"/>
                   <w:storeMappedDataAs w:val="dateTime"/>
                   <w:calendar w:val="gregorian"/>
                 </w:date>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00C07DCD" w:rsidRPr="00C07DCD">
                   <w:rPr>
                     <w:rStyle w:val="a8"/>
                     <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>卒業年月を選択または入力</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1627" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00C46457" w:rsidRPr="00C07DCD" w:rsidRDefault="002F26AC" w:rsidP="00C46457">
+          <w:p w14:paraId="06161E16" w14:textId="77777777" w:rsidR="00C46457" w:rsidRPr="00C07DCD" w:rsidRDefault="004F4477" w:rsidP="00C46457">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="-2078355507"/>
                 <w:lock w:val="sdtLocked"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="25A0" w14:font="ＭＳ 明朝"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -1335,51 +1384,51 @@
                 <w:rPr>
                   <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="624196364"/>
                 <w:lock w:val="sdtContentLocked"/>
                 <w:placeholder>
                   <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
                 </w:placeholder>
                 <w15:appearance w15:val="hidden"/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00C46457" w:rsidRPr="00C07DCD">
                   <w:rPr>
                     <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>卒業</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
-          <w:p w:rsidR="00C46457" w:rsidRPr="00C07DCD" w:rsidRDefault="002F26AC" w:rsidP="00C46457">
+          <w:p w14:paraId="198CEFBC" w14:textId="77777777" w:rsidR="00C46457" w:rsidRPr="00C07DCD" w:rsidRDefault="004F4477" w:rsidP="00C46457">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="-1751187160"/>
                 <w:lock w:val="sdtLocked"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="25A0" w14:font="ＭＳ 明朝"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -1409,51 +1458,51 @@
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00C46457" w:rsidRPr="00C07DCD">
                   <w:rPr>
                     <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>卒業見込</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2342" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C46457" w:rsidRPr="00C07DCD" w:rsidRDefault="002F26AC" w:rsidP="00C46457">
+          <w:p w14:paraId="4ED5CC8C" w14:textId="77777777" w:rsidR="00C46457" w:rsidRPr="00C07DCD" w:rsidRDefault="004F4477" w:rsidP="00C46457">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-739092197"/>
                 <w:placeholder>
                   <w:docPart w:val="40ED8D4117D640ECBF5C47CC21D95915"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:date w:fullDate="2013-02-01T00:00:00Z">
                   <w:dateFormat w:val="yyyy年M月"/>
                   <w:lid w:val="ja-JP"/>
                   <w:storeMappedDataAs w:val="dateTime"/>
                   <w:calendar w:val="gregorian"/>
@@ -1465,51 +1514,51 @@
                   <w:rPr>
                     <w:rStyle w:val="a8"/>
                     <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>修了年</w:t>
                 </w:r>
                 <w:r w:rsidR="00FB423E" w:rsidRPr="00C07DCD">
                   <w:rPr>
                     <w:rStyle w:val="a8"/>
                     <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>月を選択または入力</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1695" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00C46457" w:rsidRPr="00C07DCD" w:rsidRDefault="002F26AC" w:rsidP="00C46457">
+          <w:p w14:paraId="7B14FB1C" w14:textId="77777777" w:rsidR="00C46457" w:rsidRPr="00C07DCD" w:rsidRDefault="004F4477" w:rsidP="00C46457">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="-542056302"/>
                 <w:lock w:val="sdtLocked"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="25A0" w14:font="ＭＳ 明朝"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -1528,51 +1577,51 @@
                 <w:rPr>
                   <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="828640611"/>
                 <w:lock w:val="sdtContentLocked"/>
                 <w:placeholder>
                   <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
                 </w:placeholder>
                 <w15:appearance w15:val="hidden"/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00C46457" w:rsidRPr="00C07DCD">
                   <w:rPr>
                     <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>修了</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
-          <w:p w:rsidR="00C46457" w:rsidRPr="00C07DCD" w:rsidRDefault="002F26AC" w:rsidP="00C46457">
+          <w:p w14:paraId="6EF262B8" w14:textId="77777777" w:rsidR="00C46457" w:rsidRPr="00C07DCD" w:rsidRDefault="004F4477" w:rsidP="00C46457">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="-1414548843"/>
                 <w:lock w:val="sdtLocked"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="25A0" w14:font="ＭＳ 明朝"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -1593,585 +1642,582 @@
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="-337378568"/>
                 <w:lock w:val="sdtContentLocked"/>
                 <w:placeholder>
                   <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
                 </w:placeholder>
                 <w15:appearance w15:val="hidden"/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00C46457" w:rsidRPr="00C07DCD">
                   <w:rPr>
                     <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>修了見込</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C46457" w:rsidRPr="00C07DCD" w:rsidTr="00FB3916">
+      <w:tr w:rsidR="00C46457" w:rsidRPr="00C07DCD" w14:paraId="43A076C4" w14:textId="77777777" w:rsidTr="00FB3916">
         <w:trPr>
           <w:trHeight w:val="663"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:id w:val="1992283434"/>
               <w:lock w:val="sdtContentLocked"/>
               <w:placeholder>
                 <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
               </w:placeholder>
               <w15:appearance w15:val="hidden"/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w:rsidR="00C46457" w:rsidRPr="00C07DCD" w:rsidRDefault="00C46457" w:rsidP="00C46457">
+              <w:p w14:paraId="2B9D333A" w14:textId="77777777" w:rsidR="00C46457" w:rsidRPr="00C07DCD" w:rsidRDefault="00C46457" w:rsidP="00C46457">
                 <w:pPr>
                   <w:pStyle w:val="a3"/>
                   <w:spacing w:line="220" w:lineRule="exact"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00C07DCD">
                   <w:rPr>
                     <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>入学後の</w:t>
                 </w:r>
               </w:p>
-              <w:p w:rsidR="00C46457" w:rsidRPr="00C07DCD" w:rsidRDefault="00C46457" w:rsidP="00C46457">
+              <w:p w14:paraId="48C30FE3" w14:textId="77777777" w:rsidR="00C46457" w:rsidRPr="00C07DCD" w:rsidRDefault="00C46457" w:rsidP="00C46457">
                 <w:pPr>
                   <w:pStyle w:val="a3"/>
                   <w:spacing w:line="220" w:lineRule="exact"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00C07DCD">
                   <w:rPr>
                     <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>研究テーマ</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8073" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C46457" w:rsidRPr="00C07DCD" w:rsidRDefault="00C46457" w:rsidP="00C46457">
+          <w:p w14:paraId="7E454CCE" w14:textId="38BC2A0A" w:rsidR="00C46457" w:rsidRPr="00C07DCD" w:rsidRDefault="00C46457" w:rsidP="00C46457">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C46457" w:rsidRPr="00C07DCD" w:rsidTr="00FB3916">
+      <w:tr w:rsidR="00C46457" w:rsidRPr="00C07DCD" w14:paraId="0A3C6B2C" w14:textId="77777777" w:rsidTr="00FB3916">
         <w:trPr>
           <w:trHeight w:val="444"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                 <w:w w:val="90"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:id w:val="253174145"/>
               <w:lock w:val="sdtContentLocked"/>
               <w:placeholder>
                 <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
               </w:placeholder>
               <w15:appearance w15:val="hidden"/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w:rsidR="00C46457" w:rsidRPr="00C07DCD" w:rsidRDefault="00C46457" w:rsidP="00C46457">
+              <w:p w14:paraId="7DF927D3" w14:textId="77777777" w:rsidR="00C46457" w:rsidRPr="00C07DCD" w:rsidRDefault="00C46457" w:rsidP="00C46457">
                 <w:pPr>
                   <w:pStyle w:val="a3"/>
                   <w:spacing w:line="220" w:lineRule="exact"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                     <w:w w:val="90"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00C07DCD">
                   <w:rPr>
                     <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                     <w:w w:val="90"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>修了後の進路予定</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8073" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C46457" w:rsidRPr="00C07DCD" w:rsidRDefault="00C46457" w:rsidP="00C46457">
+          <w:p w14:paraId="5A79B5B3" w14:textId="77777777" w:rsidR="00C46457" w:rsidRPr="00C07DCD" w:rsidRDefault="00C46457" w:rsidP="00C46457">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C46457" w:rsidRPr="00C07DCD" w:rsidTr="00FB3916">
+      <w:tr w:rsidR="00C46457" w:rsidRPr="00C07DCD" w14:paraId="580009A8" w14:textId="77777777" w:rsidTr="00FB3916">
         <w:trPr>
           <w:trHeight w:val="691"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:id w:val="-1639727444"/>
               <w:lock w:val="sdtContentLocked"/>
               <w:placeholder>
                 <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
               </w:placeholder>
               <w15:appearance w15:val="hidden"/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w:rsidR="00C46457" w:rsidRPr="00C07DCD" w:rsidRDefault="00C46457" w:rsidP="00C46457">
+              <w:p w14:paraId="4AE833FA" w14:textId="77777777" w:rsidR="00C46457" w:rsidRPr="00C07DCD" w:rsidRDefault="00C46457" w:rsidP="00C46457">
                 <w:pPr>
                   <w:pStyle w:val="a3"/>
                   <w:spacing w:line="220" w:lineRule="exact"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00C07DCD">
                   <w:rPr>
                     <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>卒業論文等の</w:t>
                 </w:r>
               </w:p>
-              <w:p w:rsidR="00C46457" w:rsidRPr="00C07DCD" w:rsidRDefault="00C46457" w:rsidP="00C46457">
+              <w:p w14:paraId="491ED21D" w14:textId="77777777" w:rsidR="00C46457" w:rsidRPr="00C07DCD" w:rsidRDefault="00C46457" w:rsidP="00C46457">
                 <w:pPr>
                   <w:pStyle w:val="a3"/>
                   <w:spacing w:line="220" w:lineRule="exact"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00C07DCD">
                   <w:rPr>
                     <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>タイトル</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8073" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C46457" w:rsidRPr="00C07DCD" w:rsidRDefault="00C46457" w:rsidP="00C46457">
+          <w:p w14:paraId="3E6F89A3" w14:textId="77777777" w:rsidR="00C46457" w:rsidRPr="00C07DCD" w:rsidRDefault="00C46457" w:rsidP="00C46457">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C46457" w:rsidRPr="00C07DCD" w:rsidTr="00FB3916">
+      <w:tr w:rsidR="00C46457" w:rsidRPr="00C07DCD" w14:paraId="45986163" w14:textId="77777777" w:rsidTr="00FB3916">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="551"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3114" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                 <w:color w:val="231F20"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:id w:val="1108004184"/>
               <w:lock w:val="sdtContentLocked"/>
               <w:placeholder>
                 <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
               </w:placeholder>
               <w15:appearance w15:val="hidden"/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w:rsidR="00C46457" w:rsidRPr="00C07DCD" w:rsidRDefault="00C46457" w:rsidP="00007A3A">
+              <w:p w14:paraId="147F4AE6" w14:textId="77777777" w:rsidR="00C46457" w:rsidRPr="00C07DCD" w:rsidRDefault="00C46457" w:rsidP="00007A3A">
                 <w:pPr>
                   <w:pStyle w:val="TableParagraph"/>
                   <w:spacing w:before="14" w:line="220" w:lineRule="exact"/>
                   <w:ind w:left="96"/>
                   <w:rPr>
                     <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                     <w:spacing w:val="-8"/>
                     <w:sz w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00C07DCD">
                   <w:rPr>
                     <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                     <w:color w:val="231F20"/>
                     <w:sz w:val="20"/>
                   </w:rPr>
                   <w:t>入学後に指導を希望する教員</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6514" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C46457" w:rsidRPr="00C07DCD" w:rsidRDefault="00C46457" w:rsidP="00C46457">
+          <w:p w14:paraId="72691D5D" w14:textId="77777777" w:rsidR="00C46457" w:rsidRPr="00C07DCD" w:rsidRDefault="00C46457" w:rsidP="00C46457">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00646E1B" w:rsidRPr="007E7700" w:rsidRDefault="00646E1B" w:rsidP="00F97EAE">
+    <w:p w14:paraId="01DCDC53" w14:textId="77777777" w:rsidR="00646E1B" w:rsidRPr="007E7700" w:rsidRDefault="00646E1B" w:rsidP="00F97EAE">
       <w:pPr>
         <w:spacing w:line="160" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a7"/>
         <w:tblW w:w="9701" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9701"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A27115" w:rsidRPr="007E7700" w:rsidTr="00646E1B">
+      <w:tr w:rsidR="00A27115" w:rsidRPr="007E7700" w14:paraId="78B3F604" w14:textId="77777777" w:rsidTr="00646E1B">
         <w:trPr>
           <w:trHeight w:val="578"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9701" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:id="1" w:name="_Hlk158212357" w:displacedByCustomXml="next"/>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:id w:val="2005621641"/>
               <w:lock w:val="sdtContentLocked"/>
               <w:placeholder>
                 <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
               </w:placeholder>
               <w15:appearance w15:val="hidden"/>
             </w:sdtPr>
             <w:sdtEndPr>
               <w:rPr>
                 <w:rFonts w:hint="default"/>
               </w:rPr>
             </w:sdtEndPr>
             <w:sdtContent>
-              <w:p w:rsidR="00A27115" w:rsidRPr="00661540" w:rsidRDefault="00A27115" w:rsidP="00A27115">
+              <w:p w14:paraId="10FD08F6" w14:textId="77777777" w:rsidR="00A27115" w:rsidRPr="00661540" w:rsidRDefault="00A27115" w:rsidP="00A27115">
                 <w:pPr>
                   <w:spacing w:line="240" w:lineRule="exact"/>
                   <w:rPr>
                     <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00661540">
                   <w:rPr>
                     <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>次の点について</w:t>
                 </w:r>
                 <w:r w:rsidR="002F26AC">
                   <w:rPr>
                     <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>あわせて</w:t>
                 </w:r>
-                <w:bookmarkStart w:id="2" w:name="_GoBack"/>
-                <w:bookmarkEnd w:id="2"/>
                 <w:r w:rsidRPr="00661540">
                   <w:rPr>
                     <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>500字程度で記入してください</w:t>
                 </w:r>
               </w:p>
-              <w:p w:rsidR="00A27115" w:rsidRPr="007E7700" w:rsidRDefault="00A27115" w:rsidP="00A27115">
+              <w:p w14:paraId="564D90AC" w14:textId="77777777" w:rsidR="00A27115" w:rsidRPr="007E7700" w:rsidRDefault="00A27115" w:rsidP="00A27115">
                 <w:pPr>
                   <w:spacing w:line="240" w:lineRule="exact"/>
                   <w:rPr>
                     <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00661540">
                   <w:rPr>
                     <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>１．志望動機</w:t>
                 </w:r>
                 <w:r w:rsidRPr="00661540">
                   <w:rPr>
                     <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t xml:space="preserve"> ２．研究テーマ ３．学部・大学院で学んだことと研究テーマとの関連</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="1"/>
-      <w:tr w:rsidR="00E4342D" w:rsidRPr="007E7700" w:rsidTr="00EA2D6B">
+      <w:tr w:rsidR="00E4342D" w:rsidRPr="007E7700" w14:paraId="1D5DF4E2" w14:textId="77777777" w:rsidTr="00EA2D6B">
         <w:trPr>
           <w:trHeight w:val="5820"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9701" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00122261" w:rsidRPr="00972099" w:rsidRDefault="00122261" w:rsidP="00CC0642">
+          <w:p w14:paraId="2AF1E7FF" w14:textId="77777777" w:rsidR="00122261" w:rsidRPr="00972099" w:rsidRDefault="00122261" w:rsidP="00CC0642">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00EA2D6B" w:rsidRDefault="00EA2D6B" w:rsidP="00F97EAE">
+    <w:p w14:paraId="38885460" w14:textId="77777777" w:rsidR="00EA2D6B" w:rsidRDefault="00EA2D6B" w:rsidP="00F97EAE">
       <w:pPr>
         <w:spacing w:line="20" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FB423E" w:rsidRDefault="00FB423E" w:rsidP="00EA2D6B">
+    <w:p w14:paraId="6119AB48" w14:textId="77777777" w:rsidR="00FB423E" w:rsidRDefault="00FB423E" w:rsidP="00EA2D6B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00EA2D6B" w:rsidRPr="00FB423E" w:rsidRDefault="00FB423E" w:rsidP="00FB423E">
+    <w:p w14:paraId="30CCE324" w14:textId="77777777" w:rsidR="00EA2D6B" w:rsidRPr="00FB423E" w:rsidRDefault="00FB423E" w:rsidP="00FB423E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3315"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:tab/>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00EA2D6B" w:rsidRPr="00FB423E" w:rsidSect="00CC16F4">
       <w:headerReference w:type="even" r:id="rId8"/>
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:footerReference w:type="even" r:id="rId10"/>
       <w:footerReference w:type="default" r:id="rId11"/>
       <w:headerReference w:type="first" r:id="rId12"/>
       <w:footerReference w:type="first" r:id="rId13"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="397" w:right="1134" w:bottom="851" w:left="1134" w:header="851" w:footer="850" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00060D0D" w:rsidRDefault="00060D0D" w:rsidP="0023439F">
+    <w:p w14:paraId="7F2B7A0F" w14:textId="77777777" w:rsidR="00060D0D" w:rsidRDefault="00060D0D" w:rsidP="0023439F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00511F49" w:rsidRDefault="00511F49"/>
-    <w:p w:rsidR="00511F49" w:rsidRDefault="00511F49" w:rsidP="00450121"/>
+    <w:p w14:paraId="41F68451" w14:textId="77777777" w:rsidR="00511F49" w:rsidRDefault="00511F49"/>
+    <w:p w14:paraId="293EDC70" w14:textId="77777777" w:rsidR="00511F49" w:rsidRDefault="00511F49" w:rsidP="00450121"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00060D0D" w:rsidRDefault="00060D0D" w:rsidP="0023439F">
+    <w:p w14:paraId="45A431A9" w14:textId="77777777" w:rsidR="00060D0D" w:rsidRDefault="00060D0D" w:rsidP="0023439F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00511F49" w:rsidRDefault="00511F49"/>
-    <w:p w:rsidR="00511F49" w:rsidRDefault="00511F49" w:rsidP="00450121"/>
+    <w:p w14:paraId="4711F9A2" w14:textId="77777777" w:rsidR="00511F49" w:rsidRDefault="00511F49"/>
+    <w:p w14:paraId="17A2A282" w14:textId="77777777" w:rsidR="00511F49" w:rsidRDefault="00511F49" w:rsidP="00450121"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="BIZ UDゴシック">
     <w:panose1 w:val="020B0400000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002F7" w:usb1="2AC7EDF8" w:usb2="00000012" w:usb3="00000000" w:csb0="00020001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="游明朝">
     <w:panose1 w:val="02020400000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
@@ -2196,175 +2242,174 @@
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="02000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ ゴシック">
     <w:altName w:val="MS Gothic"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="00E5218D" w:rsidRDefault="00E5218D">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4B7095C7" w14:textId="77777777" w:rsidR="00E5218D" w:rsidRDefault="00E5218D">
     <w:pPr>
       <w:pStyle w:val="a5"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
       </w:rPr>
       <w:id w:val="-366523529"/>
-      <w:lock w:val="sdtContentLocked"/>
       <w:placeholder>
         <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
       </w:placeholder>
       <w15:appearance w15:val="hidden"/>
     </w:sdtPr>
     <w:sdtEndPr/>
     <w:sdtContent>
-      <w:p w:rsidR="00CC16F4" w:rsidRPr="00CC16F4" w:rsidRDefault="00CC16F4" w:rsidP="00CC16F4">
+      <w:p w14:paraId="518F1965" w14:textId="5E1FACDA" w:rsidR="00CC16F4" w:rsidRPr="00CC16F4" w:rsidRDefault="00CC16F4" w:rsidP="00CC16F4">
         <w:pPr>
           <w:pStyle w:val="a5"/>
           <w:jc w:val="right"/>
           <w:rPr>
             <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00CC16F4">
           <w:rPr>
             <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
           </w:rPr>
           <w:t>202</w:t>
         </w:r>
-        <w:r w:rsidR="00E5218D">
+        <w:r w:rsidR="00DE2E12">
           <w:rPr>
             <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
           </w:rPr>
-          <w:t>6</w:t>
+          <w:t>7</w:t>
         </w:r>
         <w:r w:rsidRPr="00CC16F4">
           <w:rPr>
             <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
           </w:rPr>
           <w:t>.4</w:t>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="00E5218D" w:rsidRDefault="00E5218D">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4E587E9D" w14:textId="77777777" w:rsidR="00E5218D" w:rsidRDefault="00E5218D">
     <w:pPr>
       <w:pStyle w:val="a5"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00060D0D" w:rsidRDefault="00060D0D" w:rsidP="0023439F">
+    <w:p w14:paraId="15D05D30" w14:textId="77777777" w:rsidR="00060D0D" w:rsidRDefault="00060D0D" w:rsidP="0023439F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00511F49" w:rsidRDefault="00511F49"/>
-    <w:p w:rsidR="00511F49" w:rsidRDefault="00511F49" w:rsidP="00450121"/>
+    <w:p w14:paraId="7593A991" w14:textId="77777777" w:rsidR="00511F49" w:rsidRDefault="00511F49"/>
+    <w:p w14:paraId="3CDD032E" w14:textId="77777777" w:rsidR="00511F49" w:rsidRDefault="00511F49" w:rsidP="00450121"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00060D0D" w:rsidRDefault="00060D0D" w:rsidP="0023439F">
+    <w:p w14:paraId="1282456A" w14:textId="77777777" w:rsidR="00060D0D" w:rsidRDefault="00060D0D" w:rsidP="0023439F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00511F49" w:rsidRDefault="00511F49"/>
-    <w:p w:rsidR="00511F49" w:rsidRDefault="00511F49" w:rsidP="00450121"/>
+    <w:p w14:paraId="2AADA556" w14:textId="77777777" w:rsidR="00511F49" w:rsidRDefault="00511F49"/>
+    <w:p w14:paraId="62ACA610" w14:textId="77777777" w:rsidR="00511F49" w:rsidRDefault="00511F49" w:rsidP="00450121"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="00E5218D" w:rsidRDefault="00E5218D">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3A177D27" w14:textId="77777777" w:rsidR="00E5218D" w:rsidRDefault="00E5218D">
     <w:pPr>
       <w:pStyle w:val="a3"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:id w:val="1325703685"/>
       <w:lock w:val="sdtContentLocked"/>
       <w:placeholder>
         <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
       </w:placeholder>
       <w15:appearance w15:val="hidden"/>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
-      <w:p w:rsidR="00B92B4E" w:rsidRPr="0028525F" w:rsidRDefault="00B92B4E" w:rsidP="00B92B4E">
+      <w:p w14:paraId="6A5A974C" w14:textId="77777777" w:rsidR="00B92B4E" w:rsidRPr="0028525F" w:rsidRDefault="00B92B4E" w:rsidP="00B92B4E">
         <w:pPr>
           <w:pStyle w:val="a3"/>
           <w:jc w:val="right"/>
           <w:rPr>
             <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="0028525F">
           <w:rPr>
             <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>様式RJ</w:t>
         </w:r>
         <w:r w:rsidR="00A268C7" w:rsidRPr="0028525F">
           <w:rPr>
             <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
@@ -2501,76 +2546,76 @@
         </w:r>
         <w:r w:rsidR="00EF58DD" w:rsidRPr="00EF58DD">
           <w:rPr>
             <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
             <w:b/>
             <w:bCs/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:lang w:val="ja-JP"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidR="00EF58DD" w:rsidRPr="00EF58DD">
           <w:rPr>
             <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
             <w:b/>
             <w:bCs/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w:rsidR="0023439F" w:rsidRPr="0023439F" w:rsidRDefault="0023439F" w:rsidP="0023439F">
+  <w:p w14:paraId="306B36DF" w14:textId="77777777" w:rsidR="0023439F" w:rsidRPr="0023439F" w:rsidRDefault="0023439F" w:rsidP="0023439F">
     <w:pPr>
       <w:pStyle w:val="a3"/>
       <w:jc w:val="left"/>
       <w:rPr>
         <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="00E5218D" w:rsidRDefault="00E5218D">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="74CD9A2F" w14:textId="77777777" w:rsidR="00E5218D" w:rsidRDefault="00E5218D">
     <w:pPr>
       <w:pStyle w:val="a3"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="016D4E72"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1F8A3604"/>
     <w:lvl w:ilvl="0" w:tplc="A232C960">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="□"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:cstheme="minorBidi" w:hint="eastAsia"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0409000B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="840" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
@@ -2751,74 +2796,73 @@
     <w:lvl w:ilvl="7" w:tplc="0409000B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3360" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409000D" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3780" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="967247093">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="557742870">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-  <w:zoom w:percent="90"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:formsDesign/>
+  <w:proofState w:spelling="clean" w:grammar="dirty"/>
   <w:documentProtection w:edit="forms" w:enforcement="0"/>
   <w:defaultTabStop w:val="840"/>
   <w:drawingGridHorizontalSpacing w:val="105"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="38913">
+    <o:shapedefaults v:ext="edit" spidmax="45057">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
@@ -2828,176 +2872,183 @@
     <w:rsid w:val="00007A3A"/>
     <w:rsid w:val="00060D0D"/>
     <w:rsid w:val="000C3880"/>
     <w:rsid w:val="00100A0C"/>
     <w:rsid w:val="001065A5"/>
     <w:rsid w:val="00116022"/>
     <w:rsid w:val="00122261"/>
     <w:rsid w:val="001423F5"/>
     <w:rsid w:val="001B7EA4"/>
     <w:rsid w:val="001F76B2"/>
     <w:rsid w:val="0020246A"/>
     <w:rsid w:val="002037EB"/>
     <w:rsid w:val="0023439F"/>
     <w:rsid w:val="00234B7D"/>
     <w:rsid w:val="00263CA2"/>
     <w:rsid w:val="0028525F"/>
     <w:rsid w:val="002E06F3"/>
     <w:rsid w:val="002E0CDE"/>
     <w:rsid w:val="002F26AC"/>
     <w:rsid w:val="002F319C"/>
     <w:rsid w:val="00360E0D"/>
     <w:rsid w:val="003D45FD"/>
     <w:rsid w:val="003D5251"/>
     <w:rsid w:val="003D780C"/>
     <w:rsid w:val="00450121"/>
+    <w:rsid w:val="004C0436"/>
     <w:rsid w:val="004D482C"/>
+    <w:rsid w:val="004F4477"/>
     <w:rsid w:val="00511F49"/>
     <w:rsid w:val="005337B0"/>
     <w:rsid w:val="00536158"/>
     <w:rsid w:val="0055616C"/>
     <w:rsid w:val="00584148"/>
     <w:rsid w:val="0058601C"/>
     <w:rsid w:val="00627940"/>
     <w:rsid w:val="00646E1B"/>
     <w:rsid w:val="00652815"/>
     <w:rsid w:val="00661540"/>
     <w:rsid w:val="00661E1D"/>
     <w:rsid w:val="0067407A"/>
     <w:rsid w:val="00680D8C"/>
     <w:rsid w:val="006C28F6"/>
     <w:rsid w:val="006C54FB"/>
     <w:rsid w:val="006E6697"/>
     <w:rsid w:val="00710074"/>
     <w:rsid w:val="00743198"/>
     <w:rsid w:val="007505AD"/>
     <w:rsid w:val="007E7700"/>
     <w:rsid w:val="00800D91"/>
     <w:rsid w:val="008A0830"/>
     <w:rsid w:val="008A094C"/>
     <w:rsid w:val="008B4AD8"/>
     <w:rsid w:val="008D1DD1"/>
     <w:rsid w:val="00921B02"/>
     <w:rsid w:val="00972099"/>
     <w:rsid w:val="00992894"/>
     <w:rsid w:val="009A04F1"/>
     <w:rsid w:val="009A1192"/>
     <w:rsid w:val="009B7300"/>
     <w:rsid w:val="009C1929"/>
     <w:rsid w:val="00A162EA"/>
     <w:rsid w:val="00A24F68"/>
     <w:rsid w:val="00A268C7"/>
     <w:rsid w:val="00A27115"/>
     <w:rsid w:val="00A4737D"/>
     <w:rsid w:val="00A64DA5"/>
     <w:rsid w:val="00AE420F"/>
     <w:rsid w:val="00AF2FA3"/>
     <w:rsid w:val="00B4584E"/>
     <w:rsid w:val="00B92B4E"/>
     <w:rsid w:val="00B949F1"/>
     <w:rsid w:val="00C04068"/>
     <w:rsid w:val="00C04F4B"/>
+    <w:rsid w:val="00C05947"/>
     <w:rsid w:val="00C07DCD"/>
     <w:rsid w:val="00C21524"/>
     <w:rsid w:val="00C24566"/>
     <w:rsid w:val="00C358A2"/>
     <w:rsid w:val="00C453AD"/>
     <w:rsid w:val="00C46457"/>
     <w:rsid w:val="00C50E0F"/>
     <w:rsid w:val="00CB1928"/>
     <w:rsid w:val="00CC0642"/>
     <w:rsid w:val="00CC16F4"/>
     <w:rsid w:val="00CD6B29"/>
     <w:rsid w:val="00D0242E"/>
     <w:rsid w:val="00D377A9"/>
+    <w:rsid w:val="00D430BB"/>
     <w:rsid w:val="00D96B49"/>
+    <w:rsid w:val="00DE2E12"/>
     <w:rsid w:val="00E23D62"/>
     <w:rsid w:val="00E3363F"/>
     <w:rsid w:val="00E371B7"/>
     <w:rsid w:val="00E4342D"/>
     <w:rsid w:val="00E5218D"/>
     <w:rsid w:val="00E71C97"/>
     <w:rsid w:val="00E82994"/>
     <w:rsid w:val="00EA2D6B"/>
     <w:rsid w:val="00EA63AF"/>
     <w:rsid w:val="00EB3E5D"/>
     <w:rsid w:val="00EE34BE"/>
     <w:rsid w:val="00EF58DD"/>
     <w:rsid w:val="00F31E3A"/>
     <w:rsid w:val="00F36953"/>
     <w:rsid w:val="00F715D4"/>
     <w:rsid w:val="00F86180"/>
     <w:rsid w:val="00F97EAE"/>
+    <w:rsid w:val="00FA2DD9"/>
     <w:rsid w:val="00FB3916"/>
     <w:rsid w:val="00FB423E"/>
+    <w:rsid w:val="00FF5A4F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="38913">
+    <o:shapedefaults v:ext="edit" spidmax="45057">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="5BD1F986"/>
+  <w14:docId w14:val="33389A4F"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{CCFC69C8-FF10-4F48-BD51-2C8618CC2900}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="21"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -3329,50 +3380,51 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00F97EAE"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:jc w:val="both"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
@@ -3486,168 +3538,175 @@
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="aa">
     <w:name w:val="吹き出し (文字)"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="a9"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00EF58DD"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ab">
     <w:name w:val="ﾃｷｽﾄ"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="1"/>
     <w:rsid w:val="00E82994"/>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="ac">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FA2DD9"/>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="1174223327">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="C42EB8E8381443EF8320E3F12EC050C8"/>
         <w:category>
           <w:name w:val="全般"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{3F1A5A11-55BA-4EE3-B62E-7F76E77E824C}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="005F6588" w:rsidRDefault="00E27C6F" w:rsidP="00E27C6F">
+        <w:p w:rsidR="005F6588" w:rsidRDefault="002D2C20" w:rsidP="002D2C20">
           <w:pPr>
-            <w:pStyle w:val="C42EB8E8381443EF8320E3F12EC050C864"/>
+            <w:pStyle w:val="C42EB8E8381443EF8320E3F12EC050C865"/>
           </w:pPr>
           <w:r w:rsidRPr="00C07DCD">
             <w:rPr>
               <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:eastAsia="zh-CN"/>
             </w:rPr>
             <w:t xml:space="preserve">　　　</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="AA5FA14444FC44AFB7D7EF5B209A2AAD"/>
         <w:category>
           <w:name w:val="全般"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{07C921B8-09BB-4986-833C-8762BF3FE0C3}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="005F6588" w:rsidRDefault="00E27C6F" w:rsidP="00E27C6F">
+        <w:p w:rsidR="005F6588" w:rsidRDefault="002D2C20" w:rsidP="002D2C20">
           <w:pPr>
-            <w:pStyle w:val="AA5FA14444FC44AFB7D7EF5B209A2AAD64"/>
+            <w:pStyle w:val="AA5FA14444FC44AFB7D7EF5B209A2AAD65"/>
           </w:pPr>
           <w:r w:rsidRPr="00C07DCD">
             <w:rPr>
               <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t xml:space="preserve">　　　</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="9D245C69D73D4BD3896F72DE3CB0F7FC"/>
         <w:category>
           <w:name w:val="全般"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{820A6A2F-5705-4277-875C-16887C5F165D}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="005F6588" w:rsidRDefault="00E27C6F" w:rsidP="00E27C6F">
+        <w:p w:rsidR="005F6588" w:rsidRDefault="002D2C20" w:rsidP="002D2C20">
           <w:pPr>
-            <w:pStyle w:val="9D245C69D73D4BD3896F72DE3CB0F7FC45"/>
+            <w:pStyle w:val="9D245C69D73D4BD3896F72DE3CB0F7FC46"/>
           </w:pPr>
           <w:r w:rsidRPr="00C07DCD">
             <w:rPr>
               <w:rStyle w:val="a3"/>
               <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t xml:space="preserve">　　　</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="DefaultPlaceholder_-1854013440"/>
         <w:category>
           <w:name w:val="全般"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
@@ -3659,181 +3718,181 @@
           <w:r w:rsidRPr="00AE5DD6">
             <w:rPr>
               <w:rStyle w:val="a3"/>
             </w:rPr>
             <w:t>ここをクリックまたはタップしてテキストを入力してください。</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="9BDD6445164C4F6E85F92299F6FAE305"/>
         <w:category>
           <w:name w:val="全般"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{CECA5568-2BDF-4FEF-83C8-97EF988F4292}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00BC56B4" w:rsidRDefault="00E27C6F" w:rsidP="00E27C6F">
+        <w:p w:rsidR="00BC56B4" w:rsidRDefault="002D2C20" w:rsidP="002D2C20">
           <w:pPr>
-            <w:pStyle w:val="9BDD6445164C4F6E85F92299F6FAE30532"/>
+            <w:pStyle w:val="9BDD6445164C4F6E85F92299F6FAE30533"/>
           </w:pPr>
           <w:r w:rsidRPr="00C07DCD">
             <w:rPr>
               <w:rStyle w:val="a3"/>
               <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>卒業年月を選択または入力</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="40ED8D4117D640ECBF5C47CC21D95915"/>
         <w:category>
           <w:name w:val="全般"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{89122445-635A-45A5-8C59-955B154C4D4C}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00BC56B4" w:rsidRDefault="00E27C6F" w:rsidP="00E27C6F">
+        <w:p w:rsidR="00BC56B4" w:rsidRDefault="002D2C20" w:rsidP="002D2C20">
           <w:pPr>
-            <w:pStyle w:val="40ED8D4117D640ECBF5C47CC21D9591532"/>
+            <w:pStyle w:val="40ED8D4117D640ECBF5C47CC21D9591533"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="a3"/>
               <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>修了年</w:t>
           </w:r>
           <w:r w:rsidRPr="00C07DCD">
             <w:rPr>
               <w:rStyle w:val="a3"/>
               <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>月を選択または入力</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="6B04B1E560D54439B72EBAD8869B233A"/>
         <w:category>
           <w:name w:val="全般"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{0FEAEC0D-8DF0-41E5-9695-02D492B7D40C}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00BC56B4" w:rsidRDefault="00E27C6F" w:rsidP="00E27C6F">
+        <w:p w:rsidR="00BC56B4" w:rsidRDefault="002D2C20" w:rsidP="002D2C20">
           <w:pPr>
-            <w:pStyle w:val="6B04B1E560D54439B72EBAD8869B233A31"/>
+            <w:pStyle w:val="6B04B1E560D54439B72EBAD8869B233A32"/>
           </w:pPr>
           <w:r w:rsidRPr="00C07DCD">
             <w:rPr>
               <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t xml:space="preserve">　　</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="F4BE3650211F40638E9EB684A6184640"/>
         <w:category>
           <w:name w:val="全般"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{9789079A-15E5-4E14-9EAB-7FFCF238A0D7}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00BC56B4" w:rsidRDefault="00E27C6F" w:rsidP="00E27C6F">
+        <w:p w:rsidR="00BC56B4" w:rsidRDefault="002D2C20" w:rsidP="002D2C20">
           <w:pPr>
-            <w:pStyle w:val="F4BE3650211F40638E9EB684A618464031"/>
+            <w:pStyle w:val="F4BE3650211F40638E9EB684A618464032"/>
           </w:pPr>
           <w:r w:rsidRPr="00C07DCD">
             <w:rPr>
               <w:rStyle w:val="a3"/>
               <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
             </w:rPr>
             <w:t xml:space="preserve">　　</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="2C2E83DA35954093BB054851140505EA"/>
         <w:category>
           <w:name w:val="全般"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{33EA59AC-5AC7-47A6-9ABA-A3259791B446}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00BC56B4" w:rsidRDefault="00E27C6F" w:rsidP="00E27C6F">
+        <w:p w:rsidR="00BC56B4" w:rsidRDefault="002D2C20" w:rsidP="002D2C20">
           <w:pPr>
-            <w:pStyle w:val="2C2E83DA35954093BB054851140505EA31"/>
+            <w:pStyle w:val="2C2E83DA35954093BB054851140505EA32"/>
           </w:pPr>
           <w:r w:rsidRPr="00C07DCD">
             <w:rPr>
               <w:rStyle w:val="a3"/>
               <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
             </w:rPr>
             <w:t xml:space="preserve">　　</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="A6543148ADFB4B8C98BC38031974AFBF"/>
         <w:category>
           <w:name w:val="全般"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{817FFC83-B3C0-4CF1-9D56-B90E4C0B8652}"/>
@@ -3888,56 +3947,85 @@
           <w:name w:val="全般"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{26482DB7-FC86-4973-94F1-1F34D0F10406}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00CC33E8" w:rsidRDefault="00BC56B4" w:rsidP="00BC56B4">
           <w:pPr>
             <w:pStyle w:val="D14938957C8D4095AB4B5EC20CD88B09"/>
           </w:pPr>
           <w:r w:rsidRPr="00A96133">
             <w:rPr>
               <w:rStyle w:val="a3"/>
             </w:rPr>
             <w:t>ここをクリックまたはタップしてテキストを入力してください。</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="E90AD4DB75BF45C6965F0DFD9020B5FD"/>
+        <w:category>
+          <w:name w:val="全般"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{7254F548-D613-4829-BF3B-B5DFBCF563CA}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="002D2C20" w:rsidRDefault="002D2C20" w:rsidP="002D2C20">
+          <w:pPr>
+            <w:pStyle w:val="E90AD4DB75BF45C6965F0DFD9020B5FD"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00AE5DD6">
+            <w:rPr>
+              <w:rStyle w:val="a3"/>
+            </w:rPr>
+            <w:t>ここをクリックまたはタップしてテキストを入力してください。</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="BIZ UDゴシック">
     <w:panose1 w:val="020B0400000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002F7" w:usb1="2AC7EDF8" w:usb2="00000012" w:usb3="00000000" w:csb0="00020001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="游明朝">
     <w:panose1 w:val="02020400000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
@@ -3962,128 +4050,132 @@
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="02000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ ゴシック">
     <w:altName w:val="MS Gothic"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:revisionView w:insDel="0" w:formatting="0" w:inkAnnotations="0"/>
   <w:defaultTabStop w:val="840"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B42204"/>
     <w:rsid w:val="00023BD0"/>
     <w:rsid w:val="000940E1"/>
     <w:rsid w:val="00265ADF"/>
     <w:rsid w:val="002C2F76"/>
+    <w:rsid w:val="002D2C20"/>
     <w:rsid w:val="005F6588"/>
     <w:rsid w:val="00695E91"/>
     <w:rsid w:val="006E4EE4"/>
     <w:rsid w:val="00AB130E"/>
     <w:rsid w:val="00B42204"/>
     <w:rsid w:val="00BC56B4"/>
+    <w:rsid w:val="00C05947"/>
     <w:rsid w:val="00CC33E8"/>
+    <w:rsid w:val="00D430BB"/>
     <w:rsid w:val="00E27C6F"/>
     <w:rsid w:val="00E54855"/>
     <w:rsid w:val="00E6796F"/>
     <w:rsid w:val="00F03CB6"/>
+    <w:rsid w:val="00FF5A4F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="21"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -4415,7769 +4507,206 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:jc w:val="both"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="a3">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00E27C6F"/>
+    <w:rsid w:val="002D2C20"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="5AC96999D1C94DACB223044263FDFCAD">
-[...1 lines deleted...]
-    <w:rsid w:val="00B42204"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E90AD4DB75BF45C6965F0DFD9020B5FD">
+    <w:name w:val="E90AD4DB75BF45C6965F0DFD9020B5FD"/>
+    <w:rsid w:val="002D2C20"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
-      <w:jc w:val="both"/>
     </w:pPr>
-  </w:style>
-[...6389 lines deleted...]
-    </w:pPr>
+    <w:rPr>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="A6543148ADFB4B8C98BC38031974AFBF">
     <w:name w:val="A6543148ADFB4B8C98BC38031974AFBF"/>
     <w:rsid w:val="00BC56B4"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:jc w:val="both"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="159CE45D53FE45D9BE671D962E7FEB40">
     <w:name w:val="159CE45D53FE45D9BE671D962E7FEB40"/>
     <w:rsid w:val="00BC56B4"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:jc w:val="both"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="D14938957C8D4095AB4B5EC20CD88B09">
     <w:name w:val="D14938957C8D4095AB4B5EC20CD88B09"/>
     <w:rsid w:val="00BC56B4"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:jc w:val="both"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="6B04B1E560D54439B72EBAD8869B233A17">
-[...1 lines deleted...]
-    <w:rsid w:val="00BC56B4"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="6B04B1E560D54439B72EBAD8869B233A32">
+    <w:name w:val="6B04B1E560D54439B72EBAD8869B233A32"/>
+    <w:rsid w:val="002D2C20"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:jc w:val="both"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="C42EB8E8381443EF8320E3F12EC050C850">
-[...1 lines deleted...]
-    <w:rsid w:val="00BC56B4"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="C42EB8E8381443EF8320E3F12EC050C865">
+    <w:name w:val="C42EB8E8381443EF8320E3F12EC050C865"/>
+    <w:rsid w:val="002D2C20"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:jc w:val="both"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="F4BE3650211F40638E9EB684A618464017">
-[...1 lines deleted...]
-    <w:rsid w:val="00BC56B4"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="F4BE3650211F40638E9EB684A618464032">
+    <w:name w:val="F4BE3650211F40638E9EB684A618464032"/>
+    <w:rsid w:val="002D2C20"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:jc w:val="both"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="559E55D90AFB4616B8E28F09A287426260">
-[...1 lines deleted...]
-    <w:rsid w:val="00BC56B4"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AA5FA14444FC44AFB7D7EF5B209A2AAD65">
+    <w:name w:val="AA5FA14444FC44AFB7D7EF5B209A2AAD65"/>
+    <w:rsid w:val="002D2C20"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:jc w:val="both"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AA5FA14444FC44AFB7D7EF5B209A2AAD50">
-[...9 lines deleted...]
-    <w:rsid w:val="00BC56B4"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2C2E83DA35954093BB054851140505EA32">
+    <w:name w:val="2C2E83DA35954093BB054851140505EA32"/>
+    <w:rsid w:val="002D2C20"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
       <w:snapToGrid w:val="0"/>
       <w:jc w:val="both"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="DEDF0CEEF73B42D28923CC6BEF0F80DF37">
-[...14 lines deleted...]
-    <w:rsid w:val="00BC56B4"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9D245C69D73D4BD3896F72DE3CB0F7FC46">
+    <w:name w:val="9D245C69D73D4BD3896F72DE3CB0F7FC46"/>
+    <w:rsid w:val="002D2C20"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:jc w:val="both"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9BDD6445164C4F6E85F92299F6FAE30518">
-[...1 lines deleted...]
-    <w:rsid w:val="00BC56B4"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9BDD6445164C4F6E85F92299F6FAE30533">
+    <w:name w:val="9BDD6445164C4F6E85F92299F6FAE30533"/>
+    <w:rsid w:val="002D2C20"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:jc w:val="both"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="40ED8D4117D640ECBF5C47CC21D9591518">
-[...1156 lines deleted...]
-    <w:rsid w:val="00E27C6F"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="40ED8D4117D640ECBF5C47CC21D9591533">
+    <w:name w:val="40ED8D4117D640ECBF5C47CC21D9591533"/>
+    <w:rsid w:val="002D2C20"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:jc w:val="both"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
@@ -12450,75 +4979,79 @@
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{686E9D7F-1883-44B0-880E-8A12CCE18686}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{e296e639-91e9-4bb7-a1e8-7ae7de7d97ca}" enabled="1" method="Privileged" siteId="{a449438d-3606-490b-844f-c4e15e535fca}" contentBits="0" removed="0"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
   <Words>71</Words>
-  <Characters>410</Characters>
+  <Characters>411</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>3</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>タイトル</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>学校法人立命館</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>480</CharactersWithSpaces>
+  <CharactersWithSpaces>481</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>部課用</dc:creator>
   <cp:keywords/>
   <dc:description/>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>