--- v0 (2025-10-16)
+++ v1 (2026-05-29)
@@ -1,72 +1,68 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:id w:val="-1432656194"/>
-        <w:lock w:val="sdtContentLocked"/>
         <w:placeholder>
           <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
         </w:placeholder>
         <w15:appearance w15:val="hidden"/>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
         <w:p w14:paraId="3A8EEB6A" w14:textId="354C9072" w:rsidR="0028525F" w:rsidRPr="0028525F" w:rsidRDefault="0028525F" w:rsidP="0028525F">
           <w:pPr>
             <w:pStyle w:val="a3"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
               <w:sz w:val="32"/>
               <w:szCs w:val="32"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="0028525F">
             <w:rPr>
               <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
               <w:sz w:val="32"/>
               <w:szCs w:val="32"/>
             </w:rPr>
             <w:t>調　査　書</w:t>
           </w:r>
@@ -142,242 +138,288 @@
             </w:rPr>
             <w:t>ページ以内で作成すること。</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a7"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="28" w:type="dxa"/>
           <w:bottom w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1555"/>
         <w:gridCol w:w="2409"/>
         <w:gridCol w:w="709"/>
         <w:gridCol w:w="1040"/>
         <w:gridCol w:w="1548"/>
         <w:gridCol w:w="2367"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0028525F" w:rsidRPr="007E7700" w14:paraId="484A0F66" w14:textId="77777777" w:rsidTr="000261DE">
+      <w:tr w:rsidR="00582FC8" w:rsidRPr="007E7700" w14:paraId="484A0F66" w14:textId="77777777" w:rsidTr="00582FC8">
         <w:trPr>
-          <w:trHeight w:val="553"/>
+          <w:trHeight w:val="278"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:id="0" w:name="_Hlk125387257" w:displacedByCustomXml="next"/>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:id w:val="-1310018332"/>
-              <w:lock w:val="sdtContentLocked"/>
               <w:placeholder>
-                <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+                <w:docPart w:val="591568E9CBB54CE0981A8A540D02FEC2"/>
               </w:placeholder>
               <w15:appearance w15:val="hidden"/>
             </w:sdtPr>
             <w:sdtEndPr>
               <w:rPr>
                 <w:w w:val="76"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:sdtEndPr>
             <w:sdtContent>
-              <w:p w14:paraId="173BBAC1" w14:textId="5F0EE1B3" w:rsidR="006C28F6" w:rsidRPr="00CB3524" w:rsidRDefault="006C28F6" w:rsidP="006C28F6">
+              <w:p w14:paraId="69784C56" w14:textId="70B4AB80" w:rsidR="00582FC8" w:rsidRPr="00CB3524" w:rsidRDefault="00582FC8" w:rsidP="00582FC8">
                 <w:pPr>
                   <w:pStyle w:val="a3"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00CB3524">
                   <w:rPr>
                     <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>氏名</w:t>
-                </w:r>
-[...33 lines deleted...]
-                  <w:t>）</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4158" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4715715C" w14:textId="65BB47D6" w:rsidR="0028525F" w:rsidRPr="008143DF" w:rsidRDefault="0028525F" w:rsidP="005E5A8C">
+          <w:p w14:paraId="4715715C" w14:textId="32BA5612" w:rsidR="00582FC8" w:rsidRPr="00582FC8" w:rsidRDefault="00582FC8" w:rsidP="005E5A8C">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00582FC8">
+              <w:rPr>
+                <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>（英字）</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1548" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:id w:val="1381370929"/>
               <w:lock w:val="sdtContentLocked"/>
               <w:placeholder>
-                <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+                <w:docPart w:val="591568E9CBB54CE0981A8A540D02FEC2"/>
               </w:placeholder>
               <w15:appearance w15:val="hidden"/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="1CAAA267" w14:textId="7ABFBFBC" w:rsidR="0028525F" w:rsidRPr="00CB3524" w:rsidRDefault="0028525F" w:rsidP="009166AE">
+              <w:p w14:paraId="1CAAA267" w14:textId="7ABFBFBC" w:rsidR="00582FC8" w:rsidRPr="00CB3524" w:rsidRDefault="00582FC8" w:rsidP="009166AE">
                 <w:pPr>
                   <w:pStyle w:val="a3"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00CB3524">
                   <w:rPr>
                     <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>受験番号</w:t>
                 </w:r>
               </w:p>
-              <w:p w14:paraId="592503F0" w14:textId="70F4CF40" w:rsidR="0028525F" w:rsidRPr="00CB3524" w:rsidRDefault="0028525F" w:rsidP="009166AE">
+              <w:p w14:paraId="592503F0" w14:textId="70F4CF40" w:rsidR="00582FC8" w:rsidRPr="00CB3524" w:rsidRDefault="00582FC8" w:rsidP="009166AE">
                 <w:pPr>
                   <w:pStyle w:val="a3"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00CB3524">
                   <w:rPr>
                     <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
-                  <w:t>(</w:t>
-[...15 lines deleted...]
-                  <w:t>不要)</w:t>
+                  <w:t>(入力不要)</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2367" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="7C14E2B4" w14:textId="77777777" w:rsidR="0028525F" w:rsidRPr="00CB3524" w:rsidRDefault="0028525F" w:rsidP="009166AE">
+            <w:vMerge w:val="restart"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C14E2B4" w14:textId="12889655" w:rsidR="00582FC8" w:rsidRPr="00CB3524" w:rsidRDefault="00582FC8" w:rsidP="009166AE">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00582FC8" w:rsidRPr="007E7700" w14:paraId="1900A615" w14:textId="77777777" w:rsidTr="000261DE">
+        <w:trPr>
+          <w:trHeight w:val="277"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1555" w:type="dxa"/>
+            <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="19738180" w14:textId="77777777" w:rsidR="00582FC8" w:rsidRDefault="00582FC8" w:rsidP="006C28F6">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4158" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F3BBED3" w14:textId="0E13631C" w:rsidR="00582FC8" w:rsidRPr="00582FC8" w:rsidRDefault="00582FC8" w:rsidP="005E5A8C">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00582FC8">
+              <w:rPr>
+                <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>（カナ）</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1548" w:type="dxa"/>
+            <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="32148EC1" w14:textId="77777777" w:rsidR="00582FC8" w:rsidRDefault="00582FC8" w:rsidP="009166AE">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2367" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="59B53D61" w14:textId="77777777" w:rsidR="00582FC8" w:rsidRPr="00CB3524" w:rsidRDefault="00582FC8" w:rsidP="009166AE">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0028525F" w:rsidRPr="007E7700" w14:paraId="17313790" w14:textId="77777777" w:rsidTr="000261DE">
         <w:trPr>
           <w:trHeight w:val="1150"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
@@ -455,51 +497,51 @@
                     <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>該当する日本語能力を</w:t>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Emoji" w:eastAsia="BIZ UDゴシック" w:hAnsi="Segoe UI Emoji" w:cs="Segoe UI Emoji" w:hint="eastAsia"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>選択</w:t>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>してください。</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
-          <w:p w14:paraId="5A212D2E" w14:textId="41296D23" w:rsidR="005F3A9E" w:rsidRDefault="00396F34" w:rsidP="000261DE">
+          <w:p w14:paraId="5A212D2E" w14:textId="41296D23" w:rsidR="005F3A9E" w:rsidRDefault="00192684" w:rsidP="000261DE">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                 <w:spacing w:val="-2"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                   <w:kern w:val="0"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-1474742473"/>
                 <w15:appearance w15:val="hidden"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="25A0" w14:font="ＭＳ 明朝"/>
@@ -584,79 +626,79 @@
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>または</w:t>
                 </w:r>
                 <w:r w:rsidR="00623F8D" w:rsidRPr="00D27726">
                   <w:rPr>
                     <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                     <w:spacing w:val="-2"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>本研究科入学までに</w:t>
                 </w:r>
                 <w:r w:rsidR="00623F8D">
                   <w:rPr>
                     <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                     <w:spacing w:val="-2"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>卒業見込の者</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
-          <w:p w14:paraId="57B6B456" w14:textId="234F18D2" w:rsidR="0028525F" w:rsidRPr="007E7700" w:rsidRDefault="00396F34" w:rsidP="000261DE">
+          <w:p w14:paraId="57B6B456" w14:textId="0FAD402A" w:rsidR="0028525F" w:rsidRPr="007E7700" w:rsidRDefault="00192684" w:rsidP="000261DE">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-670019377"/>
                 <w15:appearance w15:val="hidden"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="25A0" w14:font="ＭＳ 明朝"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00B5309F">
+                <w:r w:rsidR="00582FC8">
                   <w:rPr>
                     <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="005F3A9E">
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="923529691"/>
@@ -908,51 +950,51 @@
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">　年　月</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4955" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7F3AE3BB" w14:textId="4AD41B00" w:rsidR="00D43D8B" w:rsidRDefault="00396F34" w:rsidP="000261DE">
+          <w:p w14:paraId="7F3AE3BB" w14:textId="4AD41B00" w:rsidR="00D43D8B" w:rsidRDefault="00192684" w:rsidP="000261DE">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                   <w:kern w:val="0"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="1139844974"/>
                 <w:lock w:val="sdtLocked"/>
                 <w:placeholder>
                   <w:docPart w:val="F0A91993FBA2404C9894B990599BB28B"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
@@ -1832,51 +1874,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3CA4F155" w14:textId="77777777" w:rsidR="0058073A" w:rsidRDefault="0058073A" w:rsidP="0058073A">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8073" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1ECB260B" w14:textId="72E1EFA8" w:rsidR="0058073A" w:rsidRPr="007E7700" w:rsidRDefault="00396F34" w:rsidP="0058073A">
+          <w:p w14:paraId="1ECB260B" w14:textId="72E1EFA8" w:rsidR="0058073A" w:rsidRPr="007E7700" w:rsidRDefault="00192684" w:rsidP="0058073A">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="1280149571"/>
                 <w:lock w:val="sdtContentLocked"/>
                 <w:placeholder>
                   <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
                 </w:placeholder>
                 <w15:appearance w15:val="hidden"/>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -2570,51 +2612,50 @@
                 <w:pPr>
                   <w:pStyle w:val="a3"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>希望進路</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8073" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2397E34D" w14:textId="2176B7EA" w:rsidR="000261DE" w:rsidRDefault="000261DE" w:rsidP="007458F9">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="0"/>
     </w:tbl>
     <w:p w14:paraId="40724741" w14:textId="77777777" w:rsidR="000261DE" w:rsidRDefault="000261DE" w:rsidP="00FA4D19">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
@@ -2802,54 +2843,53 @@
                   <w:rPr>
                     <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>（いずれかを</w:t>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Emoji" w:eastAsia="BIZ UDゴシック" w:hAnsi="Segoe UI Emoji" w:cs="Segoe UI Emoji" w:hint="eastAsia"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>チェックしてください）</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="0CE0E301" w14:textId="1C4491BE" w:rsidR="00FA4D19" w:rsidRPr="007E7700" w:rsidRDefault="00396F34" w:rsidP="00FA4D19">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0CE0E301" w14:textId="1C4491BE" w:rsidR="00FA4D19" w:rsidRPr="007E7700" w:rsidRDefault="00192684" w:rsidP="00FA4D19">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                   <w:lang w:eastAsia="zh-CN"/>
                 </w:rPr>
                 <w:id w:val="155109129"/>
                 <w15:appearance w15:val="hidden"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="25A0" w14:font="ＭＳ 明朝"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
@@ -2923,54 +2963,53 @@
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="42ECF05C" w14:textId="77777777" w:rsidR="00FA4D19" w:rsidRPr="007E7700" w:rsidRDefault="00FA4D19" w:rsidP="0052545A">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="16CDD25D" w14:textId="3BE8352B" w:rsidR="00FA4D19" w:rsidRPr="007E7700" w:rsidRDefault="00396F34" w:rsidP="00FA4D19">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="16CDD25D" w14:textId="3BE8352B" w:rsidR="00FA4D19" w:rsidRPr="007E7700" w:rsidRDefault="00192684" w:rsidP="00FA4D19">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                   <w:lang w:eastAsia="zh-CN"/>
                 </w:rPr>
                 <w:id w:val="918377571"/>
                 <w15:appearance w15:val="hidden"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="25A0" w14:font="ＭＳ 明朝"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
@@ -3044,54 +3083,53 @@
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="31E3F18D" w14:textId="77777777" w:rsidR="00FA4D19" w:rsidRPr="007E7700" w:rsidRDefault="00FA4D19" w:rsidP="0052545A">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="10B684EB" w14:textId="3452B18A" w:rsidR="00FA4D19" w:rsidRPr="007E7700" w:rsidRDefault="00396F34" w:rsidP="00FA4D19">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="10B684EB" w14:textId="3452B18A" w:rsidR="00FA4D19" w:rsidRPr="007E7700" w:rsidRDefault="00192684" w:rsidP="00FA4D19">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                   <w:lang w:eastAsia="zh-CN"/>
                 </w:rPr>
                 <w:id w:val="1363326183"/>
                 <w15:appearance w15:val="hidden"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="25A0" w14:font="ＭＳ 明朝"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
@@ -3165,54 +3203,53 @@
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1EB53B66" w14:textId="77777777" w:rsidR="00FA4D19" w:rsidRPr="007E7700" w:rsidRDefault="00FA4D19" w:rsidP="0052545A">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="29B47E6A" w14:textId="69C37CA5" w:rsidR="00FA4D19" w:rsidRPr="007E7700" w:rsidRDefault="00396F34" w:rsidP="00FA4D19">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="29B47E6A" w14:textId="69C37CA5" w:rsidR="00FA4D19" w:rsidRPr="007E7700" w:rsidRDefault="00192684" w:rsidP="00FA4D19">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                   <w:lang w:eastAsia="zh-CN"/>
                 </w:rPr>
                 <w:id w:val="1078410118"/>
                 <w15:appearance w15:val="hidden"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="25A0" w14:font="ＭＳ 明朝"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
@@ -3485,51 +3522,50 @@
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rStyle w:val="BIZUD-G12"/>
                     <w:rFonts w:ascii="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00B90A00">
                   <w:rPr>
                     <w:rStyle w:val="BIZUD-G12"/>
                     <w:rFonts w:ascii="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>作品</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5953" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="35218B71" w14:textId="07413023" w:rsidR="00B90A00" w:rsidRDefault="00B90A00" w:rsidP="00526BD9">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="BIZUD-G12"/>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B90A00" w:rsidRPr="007E7700" w14:paraId="2A93D3C4" w14:textId="77777777" w:rsidTr="000261DE">
         <w:trPr>
           <w:trHeight w:val="102"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
@@ -3580,51 +3616,50 @@
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rStyle w:val="BIZUD-G12"/>
                     <w:rFonts w:ascii="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00B90A00">
                   <w:rPr>
                     <w:rStyle w:val="BIZUD-G12"/>
                     <w:rFonts w:ascii="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>ﾎﾟｰﾄﾌｫﾘｵ</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5953" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0DB66D82" w14:textId="477C1A95" w:rsidR="00B90A00" w:rsidRDefault="00B90A00" w:rsidP="00526BD9">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="BIZUD-G12"/>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00526BD9" w:rsidRPr="007E7700" w14:paraId="3C0AC1AB" w14:textId="77777777" w:rsidTr="000261DE">
         <w:trPr>
           <w:trHeight w:val="150"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
@@ -3758,51 +3793,51 @@
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
         <w:p w14:paraId="55D913F4" w14:textId="483AE976" w:rsidR="001D1DF3" w:rsidRPr="00387F2E" w:rsidRDefault="001D1DF3" w:rsidP="00387F2E">
           <w:pPr>
             <w:widowControl/>
             <w:spacing w:line="320" w:lineRule="exact"/>
             <w:ind w:firstLineChars="100" w:firstLine="180"/>
             <w:rPr>
               <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
               <w:spacing w:val="-2"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00387F2E">
             <w:rPr>
               <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
               <w:spacing w:val="-2"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>※虚偽が判明した場合は、出願資格を取り消します。また、合格後に虚偽が判明した場合は、入学許可を取り消します。</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="7249D4FC" w14:textId="2EA34280" w:rsidR="001D1DF3" w:rsidRDefault="00396F34">
+        <w:p w14:paraId="7249D4FC" w14:textId="2EA34280" w:rsidR="001D1DF3" w:rsidRDefault="00192684">
           <w:pPr>
             <w:widowControl/>
             <w:jc w:val="left"/>
             <w:rPr>
               <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:id w:val="-1234227315"/>
         <w:lock w:val="sdtContentLocked"/>
         <w:placeholder>
           <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
         </w:placeholder>
@@ -3862,86 +3897,82 @@
           <w:p w14:paraId="6E4C2A5E" w14:textId="2D555558" w:rsidR="000261DE" w:rsidRPr="00D40643" w:rsidRDefault="000261DE" w:rsidP="00387F2E">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="01C0A1CE" w14:textId="5F18D8A9" w:rsidR="00DF5F6C" w:rsidRPr="004D4E6F" w:rsidRDefault="00DF5F6C" w:rsidP="001D1DF3">
       <w:pPr>
         <w:widowControl/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00DF5F6C" w:rsidRPr="004D4E6F" w:rsidSect="00CC16F4">
-      <w:headerReference w:type="even" r:id="rId8"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId13"/>
+      <w:headerReference w:type="default" r:id="rId8"/>
+      <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="397" w:right="1134" w:bottom="851" w:left="1134" w:header="851" w:footer="850" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="7FEB94DD" w14:textId="77777777" w:rsidR="00A77691" w:rsidRDefault="00A77691" w:rsidP="0023439F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="1C393F9B" w14:textId="77777777" w:rsidR="00A77691" w:rsidRDefault="00A77691" w:rsidP="0023439F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="BIZ UDゴシック">
     <w:panose1 w:val="020B0400000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002F7" w:usb1="2AC7EDF8" w:usb2="00000012" w:usb3="00000000" w:csb0="00020001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="游明朝">
     <w:panose1 w:val="02020400000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
@@ -3952,150 +3983,117 @@
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Emoji">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="02000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ ゴシック">
     <w:altName w:val="MS Gothic"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-[...9 lines deleted...]
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
       </w:rPr>
       <w:id w:val="1092048175"/>
-      <w:lock w:val="sdtContentLocked"/>
       <w:placeholder>
         <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
       </w:placeholder>
       <w15:appearance w15:val="hidden"/>
     </w:sdtPr>
     <w:sdtEndPr/>
     <w:sdtContent>
-      <w:p w14:paraId="01E26375" w14:textId="086DF266" w:rsidR="00CC16F4" w:rsidRPr="00CC16F4" w:rsidRDefault="00CC16F4" w:rsidP="00CC16F4">
+      <w:p w14:paraId="01E26375" w14:textId="014742D8" w:rsidR="00CC16F4" w:rsidRPr="00CC16F4" w:rsidRDefault="00CC16F4" w:rsidP="00CC16F4">
         <w:pPr>
           <w:pStyle w:val="a5"/>
           <w:jc w:val="right"/>
           <w:rPr>
             <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00CC16F4">
           <w:rPr>
             <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
           </w:rPr>
           <w:t>202</w:t>
         </w:r>
-        <w:r w:rsidR="00396F34">
+        <w:r w:rsidR="00582FC8">
           <w:rPr>
             <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
           </w:rPr>
-          <w:t>6</w:t>
+          <w:t>7</w:t>
         </w:r>
-        <w:bookmarkStart w:id="1" w:name="_GoBack"/>
-        <w:bookmarkEnd w:id="1"/>
         <w:r w:rsidRPr="00CC16F4">
           <w:rPr>
             <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
           </w:rPr>
           <w:t>.4</w:t>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="721E6B38" w14:textId="77777777" w:rsidR="00A77691" w:rsidRDefault="00A77691" w:rsidP="0023439F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="7EF14E06" w14:textId="77777777" w:rsidR="00A77691" w:rsidRDefault="00A77691" w:rsidP="0023439F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-[...9 lines deleted...]
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:eastAsia="zh-CN"/>
       </w:rPr>
       <w:id w:val="-706015495"/>
       <w:lock w:val="sdtContentLocked"/>
       <w:placeholder>
         <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
       </w:placeholder>
       <w15:appearance w15:val="hidden"/>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="7AAA10EE" w14:textId="31DC4957" w:rsidR="0023439F" w:rsidRPr="008E047F" w:rsidRDefault="00B92B4E" w:rsidP="008E047F">
         <w:pPr>
@@ -4272,62 +4270,52 @@
             <w:b/>
             <w:bCs/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:lang w:val="ja-JP" w:eastAsia="zh-CN"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidR="0042291B" w:rsidRPr="0042291B">
           <w:rPr>
             <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
             <w:b/>
             <w:bCs/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:lang w:eastAsia="zh-CN"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:hdr>
 </file>
 
-<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="016D4E72"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1F8A3604"/>
     <w:lvl w:ilvl="0" w:tplc="A232C960">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="□"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:cstheme="minorBidi" w:hint="eastAsia"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0409000B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="840" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
@@ -5073,296 +5061,304 @@
     <w:lvl w:ilvl="7" w:tplc="0409000B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5160" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409000D" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5580" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="749083219">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="1600336099">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="1722971311">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="514196581">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="1390609770">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="1306279071">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="1546868124">
     <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-  <w:zoom w:percent="120"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:formsDesign/>
+  <w:proofState w:spelling="clean" w:grammar="dirty"/>
   <w:documentProtection w:edit="forms" w:enforcement="0"/>
   <w:defaultTabStop w:val="840"/>
   <w:drawingGridHorizontalSpacing w:val="105"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="49153">
+    <o:shapedefaults v:ext="edit" spidmax="55297">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0023439F"/>
     <w:rsid w:val="000010D4"/>
     <w:rsid w:val="000226C7"/>
     <w:rsid w:val="000261DE"/>
     <w:rsid w:val="00031641"/>
     <w:rsid w:val="0006445C"/>
     <w:rsid w:val="00083720"/>
     <w:rsid w:val="00093FE7"/>
     <w:rsid w:val="000C08D9"/>
     <w:rsid w:val="0011054A"/>
     <w:rsid w:val="00140BD4"/>
     <w:rsid w:val="0014127D"/>
     <w:rsid w:val="001423F5"/>
     <w:rsid w:val="00143750"/>
     <w:rsid w:val="00155C53"/>
+    <w:rsid w:val="00192684"/>
     <w:rsid w:val="00196E1F"/>
     <w:rsid w:val="001A19C2"/>
     <w:rsid w:val="001A5E9A"/>
+    <w:rsid w:val="001B18CD"/>
     <w:rsid w:val="001D1DF3"/>
     <w:rsid w:val="001D6E40"/>
     <w:rsid w:val="001F76B2"/>
     <w:rsid w:val="0023439F"/>
     <w:rsid w:val="0026487D"/>
     <w:rsid w:val="0028525F"/>
+    <w:rsid w:val="002857BC"/>
+    <w:rsid w:val="002A56F6"/>
     <w:rsid w:val="002B1184"/>
     <w:rsid w:val="002C343E"/>
     <w:rsid w:val="002E06F3"/>
     <w:rsid w:val="002F319C"/>
     <w:rsid w:val="00307CD8"/>
     <w:rsid w:val="0032171C"/>
     <w:rsid w:val="0032187A"/>
     <w:rsid w:val="003231A5"/>
     <w:rsid w:val="003276BD"/>
     <w:rsid w:val="00387F2E"/>
     <w:rsid w:val="00392022"/>
     <w:rsid w:val="00396F34"/>
     <w:rsid w:val="003C385A"/>
     <w:rsid w:val="003D45FD"/>
     <w:rsid w:val="003D5251"/>
     <w:rsid w:val="0042291B"/>
     <w:rsid w:val="004339DB"/>
     <w:rsid w:val="00442017"/>
     <w:rsid w:val="004C0DA6"/>
     <w:rsid w:val="004D31AF"/>
     <w:rsid w:val="004D482C"/>
     <w:rsid w:val="004D4E6F"/>
     <w:rsid w:val="004F676C"/>
     <w:rsid w:val="005115F9"/>
     <w:rsid w:val="005121DA"/>
     <w:rsid w:val="00526BD9"/>
     <w:rsid w:val="00542F95"/>
     <w:rsid w:val="005571AB"/>
     <w:rsid w:val="0058073A"/>
     <w:rsid w:val="00582BC2"/>
+    <w:rsid w:val="00582FC8"/>
     <w:rsid w:val="005D66E3"/>
     <w:rsid w:val="005E5A8C"/>
     <w:rsid w:val="005F3A9E"/>
     <w:rsid w:val="00623F8D"/>
     <w:rsid w:val="00657DC0"/>
     <w:rsid w:val="00661E1D"/>
     <w:rsid w:val="0067407A"/>
     <w:rsid w:val="00680D8C"/>
+    <w:rsid w:val="0068294C"/>
     <w:rsid w:val="00683860"/>
     <w:rsid w:val="006859DE"/>
     <w:rsid w:val="006C28F6"/>
     <w:rsid w:val="006E28FC"/>
     <w:rsid w:val="006E7A92"/>
     <w:rsid w:val="007458F9"/>
     <w:rsid w:val="007505AD"/>
     <w:rsid w:val="0076174C"/>
     <w:rsid w:val="007636F9"/>
     <w:rsid w:val="007957FB"/>
     <w:rsid w:val="007E76DC"/>
     <w:rsid w:val="007E7700"/>
     <w:rsid w:val="008143DF"/>
     <w:rsid w:val="00824388"/>
     <w:rsid w:val="00883DAF"/>
     <w:rsid w:val="00886911"/>
     <w:rsid w:val="008A094C"/>
     <w:rsid w:val="008E047F"/>
     <w:rsid w:val="00917B43"/>
     <w:rsid w:val="0092127C"/>
     <w:rsid w:val="009348A1"/>
     <w:rsid w:val="009533D4"/>
     <w:rsid w:val="009A04F1"/>
     <w:rsid w:val="009B4FA6"/>
     <w:rsid w:val="009C4E24"/>
+    <w:rsid w:val="009D598C"/>
     <w:rsid w:val="009F5B2B"/>
     <w:rsid w:val="00A249D0"/>
     <w:rsid w:val="00A24F68"/>
     <w:rsid w:val="00A268C7"/>
     <w:rsid w:val="00A42A3A"/>
     <w:rsid w:val="00A4737D"/>
     <w:rsid w:val="00A55979"/>
     <w:rsid w:val="00A5643A"/>
     <w:rsid w:val="00A77691"/>
     <w:rsid w:val="00AA1FB9"/>
     <w:rsid w:val="00AA5ABA"/>
     <w:rsid w:val="00AE63CC"/>
     <w:rsid w:val="00AE6CCC"/>
     <w:rsid w:val="00AF05A7"/>
     <w:rsid w:val="00B401C3"/>
     <w:rsid w:val="00B4309B"/>
     <w:rsid w:val="00B5309F"/>
     <w:rsid w:val="00B90A00"/>
     <w:rsid w:val="00B92B4E"/>
     <w:rsid w:val="00B949F1"/>
     <w:rsid w:val="00BE16A3"/>
     <w:rsid w:val="00C05B48"/>
     <w:rsid w:val="00C62767"/>
     <w:rsid w:val="00CA63FE"/>
     <w:rsid w:val="00CB3524"/>
     <w:rsid w:val="00CC16F4"/>
     <w:rsid w:val="00CD6B29"/>
     <w:rsid w:val="00CF5D7F"/>
     <w:rsid w:val="00D315C9"/>
     <w:rsid w:val="00D40643"/>
     <w:rsid w:val="00D43D8B"/>
+    <w:rsid w:val="00D44A21"/>
     <w:rsid w:val="00D5711C"/>
     <w:rsid w:val="00D91376"/>
     <w:rsid w:val="00D97F1F"/>
     <w:rsid w:val="00DF5F6C"/>
     <w:rsid w:val="00E3363F"/>
     <w:rsid w:val="00EA18AE"/>
     <w:rsid w:val="00F0668E"/>
     <w:rsid w:val="00F160DE"/>
     <w:rsid w:val="00F23174"/>
     <w:rsid w:val="00F27D31"/>
     <w:rsid w:val="00F31E3A"/>
     <w:rsid w:val="00F855D2"/>
     <w:rsid w:val="00FA4D19"/>
     <w:rsid w:val="00FC18F6"/>
     <w:rsid w:val="00FC67D1"/>
+    <w:rsid w:val="00FD52D3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="49153">
+    <o:shapedefaults v:ext="edit" spidmax="55297">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="6F99A66E"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{CCFC69C8-FF10-4F48-BD51-2C8618CC2900}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="21"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -5694,50 +5690,51 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00DF5F6C"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:jc w:val="both"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
@@ -5928,55 +5925,62 @@
     <w:rPr>
       <w:color w:val="0563C1"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BIZUD-G12">
     <w:name w:val="BIZ UD-G12"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="1"/>
     <w:rsid w:val="00CB3524"/>
     <w:rPr>
       <w:rFonts w:eastAsia="BIZ UDゴシック"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="1">
     <w:name w:val="スタイル1"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="1"/>
     <w:rsid w:val="000010D4"/>
     <w:rPr>
       <w:rFonts w:eastAsia="BIZ UDゴシック"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="af2">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009D598C"/>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="8265950">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="422185864">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -6058,59 +6062,59 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2123183327">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="B38D3FF860F24E36B6CA536E56427F40"/>
         <w:category>
           <w:name w:val="全般"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{0A16952C-5D7D-463D-B4CA-6167A46ADD19}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00EF7D17" w:rsidRDefault="00484D9B" w:rsidP="00484D9B">
           <w:pPr>
             <w:pStyle w:val="B38D3FF860F24E36B6CA536E56427F40"/>
           </w:pPr>
           <w:r w:rsidRPr="00A96133">
             <w:rPr>
               <w:rStyle w:val="a3"/>
             </w:rPr>
@@ -6197,101 +6201,130 @@
           <w:r w:rsidRPr="00550630">
             <w:rPr>
               <w:rStyle w:val="a3"/>
             </w:rPr>
             <w:t>ここをクリックまたはタップしてテキストを入力してください。</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="F0A91993FBA2404C9894B990599BB28B"/>
         <w:category>
           <w:name w:val="全般"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{86AA59ED-841D-456E-B70E-32A0E6605D5E}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00EF7D17" w:rsidRDefault="00770EDC" w:rsidP="00770EDC">
+        <w:p w:rsidR="00EF7D17" w:rsidRDefault="000F22ED" w:rsidP="000F22ED">
           <w:pPr>
-            <w:pStyle w:val="F0A91993FBA2404C9894B990599BB28B25"/>
+            <w:pStyle w:val="F0A91993FBA2404C9894B990599BB28B26"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="a3"/>
               <w:rFonts w:hint="eastAsia"/>
             </w:rPr>
             <w:t xml:space="preserve">　</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="6B194F767CF34628AB5768B2B3FDC875"/>
         <w:category>
           <w:name w:val="全般"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{FA2F3A86-852F-4996-8BAD-3FD6225ED8FB}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00EF7D17" w:rsidRDefault="00770EDC" w:rsidP="00770EDC">
+        <w:p w:rsidR="00EF7D17" w:rsidRDefault="000F22ED" w:rsidP="000F22ED">
           <w:pPr>
-            <w:pStyle w:val="6B194F767CF34628AB5768B2B3FDC87521"/>
+            <w:pStyle w:val="6B194F767CF34628AB5768B2B3FDC87522"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t xml:space="preserve">　　</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="591568E9CBB54CE0981A8A540D02FEC2"/>
+        <w:category>
+          <w:name w:val="全般"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{58B0B5B1-C0A4-4CAA-B6F8-507ABB87C367}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="000F22ED" w:rsidRDefault="000F22ED" w:rsidP="000F22ED">
+          <w:pPr>
+            <w:pStyle w:val="591568E9CBB54CE0981A8A540D02FEC2"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00550630">
+            <w:rPr>
+              <w:rStyle w:val="a3"/>
+            </w:rPr>
+            <w:t>ここをクリックまたはタップしてテキストを入力してください。</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="BIZ UDゴシック">
     <w:panose1 w:val="020B0400000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002F7" w:usb1="2AC7EDF8" w:usb2="00000012" w:usb3="00000000" w:csb0="00020001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="游明朝">
     <w:panose1 w:val="02020400000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
@@ -6302,133 +6335,137 @@
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Emoji">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="02000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ ゴシック">
     <w:altName w:val="MS Gothic"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:revisionView w:inkAnnotations="0"/>
   <w:defaultTabStop w:val="840"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="000C1114"/>
     <w:rsid w:val="000C1114"/>
+    <w:rsid w:val="000F22ED"/>
+    <w:rsid w:val="002857BC"/>
+    <w:rsid w:val="002A56F6"/>
     <w:rsid w:val="002D100A"/>
     <w:rsid w:val="003A78B2"/>
     <w:rsid w:val="00484D9B"/>
     <w:rsid w:val="00573678"/>
     <w:rsid w:val="00674025"/>
     <w:rsid w:val="006B13DC"/>
     <w:rsid w:val="00770EDC"/>
     <w:rsid w:val="007B0AD9"/>
     <w:rsid w:val="00834C7F"/>
     <w:rsid w:val="009862DA"/>
     <w:rsid w:val="00A60310"/>
     <w:rsid w:val="00AF7FA8"/>
     <w:rsid w:val="00B77BEB"/>
     <w:rsid w:val="00DB0F37"/>
     <w:rsid w:val="00DB1390"/>
     <w:rsid w:val="00E27305"/>
     <w:rsid w:val="00EF7D17"/>
     <w:rsid w:val="00F370B0"/>
     <w:rsid w:val="00F546A5"/>
+    <w:rsid w:val="00FD52D3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="21"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -6760,27324 +6797,163 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:jc w:val="both"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="a3">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00770EDC"/>
+    <w:rsid w:val="000F22ED"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="EBD603076C794968B8CCF7C0599CBA67">
-[...1 lines deleted...]
-    <w:rsid w:val="000C1114"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="591568E9CBB54CE0981A8A540D02FEC2">
+    <w:name w:val="591568E9CBB54CE0981A8A540D02FEC2"/>
+    <w:rsid w:val="000F22ED"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
-      <w:tabs>
-[...4 lines deleted...]
-      <w:jc w:val="both"/>
     </w:pPr>
-  </w:style>
-[...22900 lines deleted...]
-    </w:pPr>
+    <w:rPr>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="B38D3FF860F24E36B6CA536E56427F40">
     <w:name w:val="B38D3FF860F24E36B6CA536E56427F40"/>
     <w:rsid w:val="00484D9B"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:jc w:val="both"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="52AED522E6B04C86B067670E05D65BFA">
     <w:name w:val="52AED522E6B04C86B067670E05D65BFA"/>
     <w:rsid w:val="00484D9B"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:jc w:val="both"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="C062A692159F4AFF9AEF5EDEB207B3F0">
     <w:name w:val="C062A692159F4AFF9AEF5EDEB207B3F0"/>
     <w:rsid w:val="00484D9B"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:jc w:val="both"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="EBD603076C794968B8CCF7C0599CBA67105">
-[...1 lines deleted...]
-    <w:rsid w:val="00484D9B"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="F0A91993FBA2404C9894B990599BB28B26">
+    <w:name w:val="F0A91993FBA2404C9894B990599BB28B26"/>
+    <w:rsid w:val="000F22ED"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
       <w:snapToGrid w:val="0"/>
       <w:jc w:val="both"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E6A079ABEE754D97A1E2503BC0B9351011">
-[...4259 lines deleted...]
-    <w:rsid w:val="00770EDC"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="6B194F767CF34628AB5768B2B3FDC87522">
+    <w:name w:val="6B194F767CF34628AB5768B2B3FDC87522"/>
+    <w:rsid w:val="000F22ED"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
       <w:snapToGrid w:val="0"/>
       <w:jc w:val="both"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
@@ -34350,75 +7226,79 @@
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DD5C9E1D-5C8A-4F6A-8957-2BCD7CBCD427}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{e296e639-91e9-4bb7-a1e8-7ae7de7d97ca}" enabled="1" method="Privileged" siteId="{a449438d-3606-490b-844f-c4e15e535fca}" contentBits="0" removed="0"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>4</Pages>
+  <Pages>2</Pages>
   <Words>138</Words>
-  <Characters>788</Characters>
+  <Characters>789</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>6</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>タイトル</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>学校法人立命館</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>925</CharactersWithSpaces>
+  <CharactersWithSpaces>926</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>部課用</dc:creator>
   <cp:keywords/>
   <dc:description/>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>