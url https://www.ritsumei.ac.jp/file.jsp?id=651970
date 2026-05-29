--- v0 (2025-10-16)
+++ v1 (2026-05-29)
@@ -1,521 +1,534 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:id w:val="-394121325"/>
-        <w:lock w:val="sdtContentLocked"/>
         <w:placeholder>
           <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
         </w:placeholder>
-        <w15:appearance w15:val="hidden"/>
         <w:text/>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
-        <w:p w:rsidR="00B4193D" w:rsidRPr="0028525F" w:rsidRDefault="00B4193D" w:rsidP="00B4193D">
+        <w:p w14:paraId="65659F8C" w14:textId="77777777" w:rsidR="00B4193D" w:rsidRPr="0028525F" w:rsidRDefault="00B4193D" w:rsidP="00B4193D">
           <w:pPr>
             <w:pStyle w:val="a3"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
               <w:sz w:val="32"/>
               <w:szCs w:val="32"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="0028525F">
             <w:rPr>
               <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
               <w:sz w:val="32"/>
               <w:szCs w:val="32"/>
             </w:rPr>
             <w:t>調　査　書</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w:rsidR="00B4193D" w:rsidRPr="00387F2E" w:rsidRDefault="00B4193D" w:rsidP="00B4193D">
+    <w:p w14:paraId="06A6B6B9" w14:textId="77777777" w:rsidR="00B4193D" w:rsidRPr="00387F2E" w:rsidRDefault="00B4193D" w:rsidP="00B4193D">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a7"/>
         <w:tblpPr w:leftFromText="142" w:rightFromText="142" w:vertAnchor="text" w:tblpY="1"/>
         <w:tblOverlap w:val="never"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1555"/>
         <w:gridCol w:w="3118"/>
         <w:gridCol w:w="1040"/>
         <w:gridCol w:w="1548"/>
         <w:gridCol w:w="2367"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B4193D" w:rsidRPr="007E7700" w:rsidTr="00325979">
+      <w:tr w:rsidR="00D62422" w:rsidRPr="007E7700" w14:paraId="36448242" w14:textId="77777777" w:rsidTr="00D62422">
         <w:trPr>
-          <w:trHeight w:val="553"/>
+          <w:trHeight w:val="278"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:id w:val="106157981"/>
-              <w:lock w:val="sdtContentLocked"/>
               <w:placeholder>
-                <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+                <w:docPart w:val="86E664C611044E7C81FC89B76B7A1FDA"/>
               </w:placeholder>
               <w15:appearance w15:val="hidden"/>
             </w:sdtPr>
             <w:sdtEndPr>
               <w:rPr>
                 <w:w w:val="76"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:sdtEndPr>
             <w:sdtContent>
-              <w:p w:rsidR="00B4193D" w:rsidRPr="00CB3524" w:rsidRDefault="00B4193D" w:rsidP="00325979">
+              <w:p w14:paraId="100D0E28" w14:textId="2487501A" w:rsidR="00D62422" w:rsidRPr="00CB3524" w:rsidRDefault="00D62422" w:rsidP="00D62422">
                 <w:pPr>
                   <w:pStyle w:val="a3"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00CB3524">
                   <w:rPr>
                     <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>氏名</w:t>
                 </w:r>
               </w:p>
-              <w:p w:rsidR="00B4193D" w:rsidRPr="00CB3524" w:rsidRDefault="00B4193D" w:rsidP="00325979">
-[...33 lines deleted...]
-              </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4158" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00B4193D" w:rsidRPr="008143DF" w:rsidRDefault="00F0379E" w:rsidP="00325979">
+          <w:p w14:paraId="5FE4BE0A" w14:textId="04479414" w:rsidR="00D62422" w:rsidRPr="00D62422" w:rsidRDefault="00D62422" w:rsidP="00D62422">
             <w:pPr>
               <w:pStyle w:val="a3"/>
+              <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00D62422">
               <w:rPr>
                 <w:rStyle w:val="BIZUD-G12"/>
-                <w:rFonts w:ascii="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
-[...2 lines deleted...]
-              <w:t xml:space="preserve">　　　　　　　</w:t>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>（英字）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1548" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:id w:val="-1507362067"/>
               <w:lock w:val="sdtContentLocked"/>
               <w:placeholder>
-                <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+                <w:docPart w:val="86E664C611044E7C81FC89B76B7A1FDA"/>
               </w:placeholder>
               <w15:appearance w15:val="hidden"/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w:rsidR="00B4193D" w:rsidRPr="00CB3524" w:rsidRDefault="00B4193D" w:rsidP="00325979">
+              <w:p w14:paraId="655B7799" w14:textId="77777777" w:rsidR="00D62422" w:rsidRPr="00CB3524" w:rsidRDefault="00D62422" w:rsidP="00325979">
                 <w:pPr>
                   <w:pStyle w:val="a3"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00CB3524">
                   <w:rPr>
                     <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>受験番号</w:t>
                 </w:r>
               </w:p>
-              <w:p w:rsidR="00B4193D" w:rsidRPr="00CB3524" w:rsidRDefault="00B4193D" w:rsidP="00325979">
+              <w:p w14:paraId="01080CFD" w14:textId="77777777" w:rsidR="00D62422" w:rsidRPr="00CB3524" w:rsidRDefault="00D62422" w:rsidP="00325979">
                 <w:pPr>
                   <w:pStyle w:val="a3"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00CB3524">
                   <w:rPr>
                     <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>(入力不要)</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00B4193D" w:rsidRPr="00CB3524" w:rsidRDefault="00B4193D" w:rsidP="00325979">
+          <w:p w14:paraId="2CE708AC" w14:textId="77777777" w:rsidR="00D62422" w:rsidRPr="00CB3524" w:rsidRDefault="00D62422" w:rsidP="00325979">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B36E60" w:rsidRPr="007E7700" w:rsidTr="00325979">
+      <w:tr w:rsidR="00D62422" w:rsidRPr="007E7700" w14:paraId="38434E66" w14:textId="77777777" w:rsidTr="00325979">
+        <w:trPr>
+          <w:trHeight w:val="277"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1555" w:type="dxa"/>
+            <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5DF84E05" w14:textId="77777777" w:rsidR="00D62422" w:rsidRDefault="00D62422" w:rsidP="00325979">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4158" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="19D60311" w14:textId="2A6F61FA" w:rsidR="00D62422" w:rsidRPr="00D62422" w:rsidRDefault="00D62422" w:rsidP="00325979">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:rPr>
+                <w:rStyle w:val="BIZUD-G12"/>
+                <w:rFonts w:ascii="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D62422">
+              <w:rPr>
+                <w:rStyle w:val="BIZUD-G12"/>
+                <w:rFonts w:ascii="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>（カナ）</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1548" w:type="dxa"/>
+            <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="42405035" w14:textId="77777777" w:rsidR="00D62422" w:rsidRDefault="00D62422" w:rsidP="00325979">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2367" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3851E176" w14:textId="77777777" w:rsidR="00D62422" w:rsidRPr="00CB3524" w:rsidRDefault="00D62422" w:rsidP="00325979">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B36E60" w:rsidRPr="007E7700" w14:paraId="558226B7" w14:textId="77777777" w:rsidTr="00325979">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:id w:val="1150325226"/>
               <w:lock w:val="sdtContentLocked"/>
               <w:placeholder>
                 <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
               </w:placeholder>
-              <w15:appearance w15:val="hidden"/>
               <w:text/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w:rsidR="00B36E60" w:rsidRPr="007E7700" w:rsidRDefault="00B36E60" w:rsidP="00325979">
+              <w:p w14:paraId="7D45DFCC" w14:textId="77777777" w:rsidR="00B36E60" w:rsidRPr="007E7700" w:rsidRDefault="00B36E60" w:rsidP="00325979">
                 <w:pPr>
                   <w:pStyle w:val="a3"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>学　　歴</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:sdt>
-            <w:sdtPr>
+          <w:p w14:paraId="7CA79815" w14:textId="77777777" w:rsidR="00B36E60" w:rsidRPr="007E7700" w:rsidRDefault="00B36E60" w:rsidP="00325979">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D43D8B">
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:id w:val="331352205"/>
-[...62 lines deleted...]
-          </w:sdt>
+              <w:t>卒業/修了年月</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D43D8B">
+              <w:rPr>
+                <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>西暦</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D43D8B">
+              <w:rPr>
+                <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>(半角）で入力</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4955" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:sdt>
-            <w:sdtPr>
+          <w:p w14:paraId="44824AF3" w14:textId="77777777" w:rsidR="00B36E60" w:rsidRPr="007E7700" w:rsidRDefault="00B36E60" w:rsidP="00325979">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:id w:val="1160584621"/>
-[...29 lines deleted...]
-          </w:sdt>
+              <w:t>学歴</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B36E60" w:rsidTr="00325979">
+      <w:tr w:rsidR="00B36E60" w14:paraId="24B51A04" w14:textId="77777777" w:rsidTr="00325979">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00B36E60" w:rsidRDefault="00B36E60" w:rsidP="00325979">
+          <w:p w14:paraId="7D141D88" w14:textId="77777777" w:rsidR="00B36E60" w:rsidRDefault="00B36E60" w:rsidP="00325979">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00B36E60" w:rsidRDefault="008E3D4F" w:rsidP="00325979">
+          <w:p w14:paraId="07BDEF8F" w14:textId="77777777" w:rsidR="00B36E60" w:rsidRDefault="00237677" w:rsidP="00325979">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="1795938539"/>
                 <w:placeholder>
                   <w:docPart w:val="8D1B5E0DEDC6489B9B348B8E052611DC"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w15:appearance w15:val="hidden"/>
@@ -576,249 +589,149 @@
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>月</w:t>
             </w:r>
             <w:r w:rsidR="00B36E60">
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">　</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4955" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00B36E60" w:rsidRDefault="00F0379E" w:rsidP="00325979">
+          <w:p w14:paraId="1C9BEBE3" w14:textId="3B3D055E" w:rsidR="00B36E60" w:rsidRDefault="00F0379E" w:rsidP="00325979">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:firstLineChars="300" w:firstLine="540"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">　　</w:t>
             </w:r>
             <w:r w:rsidR="008D2F8A">
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00977289">
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">　</w:t>
             </w:r>
-            <w:sdt>
-[...26 lines deleted...]
-            </w:sdt>
             <w:r w:rsidR="00355185" w:rsidRPr="00355185">
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">大学　　</w:t>
-[...71 lines deleted...]
-              <w:t>学科</w:t>
+              <w:t>大学　　学部　　学科</w:t>
             </w:r>
             <w:r w:rsidR="00B36E60" w:rsidRPr="00D43D8B">
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>卒業</w:t>
             </w:r>
             <w:r w:rsidR="009C2EBB">
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>（見込）</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009C2EBB" w:rsidTr="00325979">
+      <w:tr w:rsidR="009C2EBB" w14:paraId="72C97E94" w14:textId="77777777" w:rsidTr="00325979">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009C2EBB" w:rsidRDefault="009C2EBB" w:rsidP="00325979">
+          <w:p w14:paraId="52B3C7EB" w14:textId="77777777" w:rsidR="009C2EBB" w:rsidRDefault="009C2EBB" w:rsidP="00325979">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009C2EBB" w:rsidRDefault="008E3D4F" w:rsidP="00325979">
+          <w:p w14:paraId="5609729D" w14:textId="77777777" w:rsidR="009C2EBB" w:rsidRDefault="00237677" w:rsidP="00325979">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-884951596"/>
                 <w:placeholder>
                   <w:docPart w:val="5C4FB675E84A46868DD2156595A3E533"/>
                 </w:placeholder>
                 <w15:appearance w15:val="hidden"/>
                 <w:text/>
@@ -878,678 +791,582 @@
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>月</w:t>
             </w:r>
             <w:r w:rsidR="009C2EBB">
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">　</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4955" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009C2EBB" w:rsidRPr="008D2F8A" w:rsidRDefault="008D2F8A" w:rsidP="00325979">
+          <w:p w14:paraId="437ECE9F" w14:textId="64B34AF5" w:rsidR="009C2EBB" w:rsidRPr="008D2F8A" w:rsidRDefault="008D2F8A" w:rsidP="00325979">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:firstLineChars="100" w:firstLine="160"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00F0379E">
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">　　　</w:t>
             </w:r>
-            <w:sdt>
-[...26 lines deleted...]
-            </w:sdt>
             <w:r w:rsidR="00355185" w:rsidRPr="00355185">
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>大学大学院</w:t>
             </w:r>
             <w:r w:rsidR="00355185" w:rsidRPr="00355185">
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 　　　</w:t>
-[...34 lines deleted...]
-              <w:t>研究科</w:t>
+              <w:t xml:space="preserve"> 　　　研究科</w:t>
             </w:r>
             <w:r w:rsidR="00355185">
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">　　　</w:t>
             </w:r>
-            <w:sdt>
-[...26 lines deleted...]
-            </w:sdt>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>専攻</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>（</w:t>
             </w:r>
             <w:r w:rsidR="009C2EBB" w:rsidRPr="008D2F8A">
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>M）修了</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidR="009C2EBB" w:rsidRPr="008D2F8A">
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>見込）</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008A1C90" w:rsidTr="00325979">
+      <w:tr w:rsidR="008A1C90" w14:paraId="55E4FFE4" w14:textId="77777777" w:rsidTr="00325979">
         <w:trPr>
           <w:trHeight w:val="898"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:id w:val="258724287"/>
               <w:lock w:val="sdtContentLocked"/>
               <w:placeholder>
                 <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
               </w:placeholder>
-              <w15:appearance w15:val="hidden"/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w:rsidR="008A1C90" w:rsidRDefault="008A1C90" w:rsidP="00325979">
+              <w:p w14:paraId="3709E548" w14:textId="77777777" w:rsidR="008A1C90" w:rsidRDefault="008A1C90" w:rsidP="00325979">
                 <w:pPr>
                   <w:pStyle w:val="a3"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>取得資格</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
               <w:kern w:val="0"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:id w:val="-895661087"/>
             <w:lock w:val="sdtLocked"/>
             <w:placeholder>
               <w:docPart w:val="577F375D573548E9A3DD5593EEE0F9F3"/>
             </w:placeholder>
             <w:showingPlcHdr/>
-            <w15:appearance w15:val="hidden"/>
             <w:text w:multiLine="1"/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="8073" w:type="dxa"/>
                 <w:gridSpan w:val="4"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w:rsidR="008A1C90" w:rsidRDefault="00330360" w:rsidP="00325979">
+              <w:p w14:paraId="11ADDC31" w14:textId="77777777" w:rsidR="008A1C90" w:rsidRDefault="00330360" w:rsidP="00325979">
                 <w:pPr>
                   <w:pStyle w:val="a3"/>
                   <w:spacing w:line="240" w:lineRule="exact"/>
                   <w:jc w:val="left"/>
                   <w:rPr>
                     <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                     <w:kern w:val="0"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rStyle w:val="a8"/>
                   </w:rPr>
                   <w:t>取得資格を記入してください</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00BE31DC" w:rsidTr="00325979">
+      <w:tr w:rsidR="00BE31DC" w14:paraId="0E60801A" w14:textId="77777777" w:rsidTr="00325979">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="1232"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:id w:val="6026206"/>
               <w:lock w:val="sdtContentLocked"/>
               <w:placeholder>
                 <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
               </w:placeholder>
-              <w15:appearance w15:val="hidden"/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w:rsidR="00BE31DC" w:rsidRDefault="00BE31DC" w:rsidP="00325979">
+              <w:p w14:paraId="4D39C198" w14:textId="77777777" w:rsidR="00BE31DC" w:rsidRDefault="00BE31DC" w:rsidP="00325979">
                 <w:pPr>
                   <w:pStyle w:val="a3"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>卒業論文または</w:t>
                 </w:r>
               </w:p>
-              <w:p w:rsidR="00BE31DC" w:rsidRDefault="00BE31DC" w:rsidP="00325979">
+              <w:p w14:paraId="3BC4B00C" w14:textId="77777777" w:rsidR="00BE31DC" w:rsidRDefault="00BE31DC" w:rsidP="00325979">
                 <w:pPr>
                   <w:pStyle w:val="a3"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>修士論文題目</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
               <w:kern w:val="0"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:id w:val="400718691"/>
             <w:lock w:val="sdtLocked"/>
             <w:placeholder>
               <w:docPart w:val="B2D474DCE3814E5A80283C1C6AF5B2E6"/>
             </w:placeholder>
             <w:showingPlcHdr/>
-            <w15:appearance w15:val="hidden"/>
             <w:text w:multiLine="1"/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="8073" w:type="dxa"/>
                 <w:gridSpan w:val="4"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w:rsidR="00BE31DC" w:rsidRDefault="00330360" w:rsidP="00325979">
+              <w:p w14:paraId="03A28F4F" w14:textId="77777777" w:rsidR="00BE31DC" w:rsidRDefault="00330360" w:rsidP="00325979">
                 <w:pPr>
                   <w:pStyle w:val="a3"/>
                   <w:spacing w:line="240" w:lineRule="exact"/>
                   <w:jc w:val="left"/>
                   <w:rPr>
                     <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                     <w:kern w:val="0"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rStyle w:val="a8"/>
                   </w:rPr>
                   <w:t>卒業論文または修士論文題目を記入してください</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00BE31DC" w:rsidTr="00325979">
+      <w:tr w:rsidR="00BE31DC" w14:paraId="48920D63" w14:textId="77777777" w:rsidTr="00325979">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="8946"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:id w:val="1584034157"/>
               <w:lock w:val="sdtContentLocked"/>
               <w:placeholder>
                 <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
               </w:placeholder>
-              <w15:appearance w15:val="hidden"/>
               <w:text/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w:rsidR="00BE31DC" w:rsidRDefault="00BE31DC" w:rsidP="00325979">
+              <w:p w14:paraId="271F13FA" w14:textId="77777777" w:rsidR="00BE31DC" w:rsidRDefault="00BE31DC" w:rsidP="00325979">
                 <w:pPr>
                   <w:pStyle w:val="a3"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>志望理由</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8073" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00BE31DC" w:rsidRDefault="00BE31DC" w:rsidP="00325979">
+          <w:p w14:paraId="6E4E2FF0" w14:textId="6F85252C" w:rsidR="00CE1586" w:rsidRDefault="00CE1586" w:rsidP="00CE1586">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:firstLineChars="100" w:firstLine="180"/>
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00B4193D" w:rsidRPr="009C2EBB" w:rsidRDefault="00B4193D" w:rsidP="00AC2326"/>
+    <w:p w14:paraId="26186AE7" w14:textId="77777777" w:rsidR="00B4193D" w:rsidRPr="009C2EBB" w:rsidRDefault="00B4193D" w:rsidP="00AC2326"/>
     <w:sectPr w:rsidR="00B4193D" w:rsidRPr="009C2EBB" w:rsidSect="00AC2326">
       <w:headerReference w:type="default" r:id="rId6"/>
       <w:footerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="397" w:right="1134" w:bottom="397" w:left="1134" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00C847E9" w:rsidRDefault="00C847E9" w:rsidP="00B4193D">
+    <w:p w14:paraId="4AA7A8B0" w14:textId="77777777" w:rsidR="00C847E9" w:rsidRDefault="00C847E9" w:rsidP="00B4193D">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00C847E9" w:rsidRDefault="00C847E9" w:rsidP="00B4193D">
+    <w:p w14:paraId="0799A052" w14:textId="77777777" w:rsidR="00C847E9" w:rsidRDefault="00C847E9" w:rsidP="00B4193D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="游明朝">
     <w:panose1 w:val="02020400000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="BIZ UDゴシック">
     <w:panose1 w:val="020B0400000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002F7" w:usb1="2AC7EDF8" w:usb2="00000012" w:usb3="00000000" w:csb0="00020001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="游ゴシック Light">
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="00AC2326" w:rsidRPr="00AC2326" w:rsidRDefault="00AC2326" w:rsidP="00AC2326">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1FEDE791" w14:textId="4A9DE8D1" w:rsidR="00AC2326" w:rsidRPr="00AC2326" w:rsidRDefault="00AC2326" w:rsidP="00AC2326">
     <w:pPr>
       <w:pStyle w:val="a5"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00AC2326">
       <w:rPr>
         <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
       </w:rPr>
       <w:t>202</w:t>
     </w:r>
-    <w:r w:rsidR="00B34243">
+    <w:r w:rsidR="00D62422">
       <w:rPr>
         <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
       </w:rPr>
-      <w:t>6</w:t>
+      <w:t>7</w:t>
     </w:r>
     <w:r w:rsidRPr="00AC2326">
       <w:rPr>
         <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
       </w:rPr>
       <w:t>.</w:t>
     </w:r>
     <w:r w:rsidR="00B34243">
       <w:rPr>
         <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
       </w:rPr>
       <w:t>4</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00C847E9" w:rsidRDefault="00C847E9" w:rsidP="00B4193D">
+    <w:p w14:paraId="0BC4818F" w14:textId="77777777" w:rsidR="00C847E9" w:rsidRDefault="00C847E9" w:rsidP="00B4193D">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00C847E9" w:rsidRDefault="00C847E9" w:rsidP="00B4193D">
+    <w:p w14:paraId="16C44F36" w14:textId="77777777" w:rsidR="00C847E9" w:rsidRDefault="00C847E9" w:rsidP="00B4193D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:eastAsia="zh-CN"/>
       </w:rPr>
       <w:id w:val="1998445548"/>
       <w:lock w:val="sdtContentLocked"/>
       <w:placeholder>
         <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
       </w:placeholder>
       <w15:appearance w15:val="hidden"/>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
         <w:bCs/>
         <w:lang w:eastAsia="ja-JP"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
-      <w:p w:rsidR="00B4193D" w:rsidRDefault="00B4193D" w:rsidP="00B4193D">
+      <w:p w14:paraId="503B4CC4" w14:textId="77777777" w:rsidR="00B4193D" w:rsidRDefault="00B4193D" w:rsidP="00B4193D">
         <w:pPr>
           <w:pStyle w:val="a3"/>
           <w:jc w:val="right"/>
           <w:rPr>
             <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
             <w:b/>
             <w:bCs/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="0028525F">
           <w:rPr>
             <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:lang w:eastAsia="zh-CN"/>
           </w:rPr>
           <w:t>様式RJ2</w:t>
         </w:r>
         <w:r w:rsidRPr="0028525F">
           <w:rPr>
             <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
@@ -1634,172 +1451,179 @@
         </w:r>
         <w:r w:rsidR="002845D8" w:rsidRPr="002845D8">
           <w:rPr>
             <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
             <w:b/>
             <w:bCs/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:lang w:val="ja-JP"/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
         <w:r w:rsidR="002845D8" w:rsidRPr="002845D8">
           <w:rPr>
             <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
             <w:b/>
             <w:bCs/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w:rsidR="00B4193D" w:rsidRPr="00B4193D" w:rsidRDefault="00B4193D">
+  <w:p w14:paraId="0DFCE574" w14:textId="77777777" w:rsidR="00B4193D" w:rsidRPr="00B4193D" w:rsidRDefault="00B4193D">
     <w:pPr>
       <w:pStyle w:val="a3"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-[...2 lines deleted...]
-  <w:removeDateAndTime/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:formsDesign/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="840"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="24577">
+    <o:shapedefaults v:ext="edit" spidmax="26625">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B4193D"/>
     <w:rsid w:val="000D32C7"/>
     <w:rsid w:val="0015001A"/>
+    <w:rsid w:val="00237677"/>
     <w:rsid w:val="002845D8"/>
+    <w:rsid w:val="002F5C76"/>
+    <w:rsid w:val="003209E9"/>
     <w:rsid w:val="00325979"/>
     <w:rsid w:val="00330360"/>
     <w:rsid w:val="00355185"/>
     <w:rsid w:val="003E001E"/>
+    <w:rsid w:val="006E0A19"/>
     <w:rsid w:val="0079210C"/>
     <w:rsid w:val="008A1C90"/>
-    <w:rsid w:val="008C4ED3"/>
     <w:rsid w:val="008D2F8A"/>
-    <w:rsid w:val="008E3D4F"/>
+    <w:rsid w:val="008F189A"/>
+    <w:rsid w:val="0093544B"/>
     <w:rsid w:val="00977289"/>
+    <w:rsid w:val="00982DFF"/>
     <w:rsid w:val="009C2EBB"/>
     <w:rsid w:val="00AB2F4F"/>
     <w:rsid w:val="00AC2326"/>
     <w:rsid w:val="00B34243"/>
     <w:rsid w:val="00B36E60"/>
     <w:rsid w:val="00B4193D"/>
     <w:rsid w:val="00B976BA"/>
     <w:rsid w:val="00BE31DC"/>
     <w:rsid w:val="00C847E9"/>
+    <w:rsid w:val="00CC4CF6"/>
+    <w:rsid w:val="00CE1586"/>
+    <w:rsid w:val="00D62422"/>
     <w:rsid w:val="00DA28B4"/>
+    <w:rsid w:val="00EF5E57"/>
     <w:rsid w:val="00F0379E"/>
-    <w:rsid w:val="00F47185"/>
     <w:rsid w:val="00FD714A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="24577">
+    <o:shapedefaults v:ext="edit" spidmax="26625">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
+  <w14:docId w14:val="2BDA45F0"/>
   <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{3DEB704F-6E85-4AE3-ADED-EF1EDEB6AED1}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="21"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -2131,50 +1955,51 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00B4193D"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:jc w:val="both"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
@@ -2248,122 +2073,129 @@
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="character" w:styleId="a8">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00B4193D"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BIZUD-G12">
     <w:name w:val="BIZ UD-G12"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="1"/>
     <w:rsid w:val="00B4193D"/>
     <w:rPr>
       <w:rFonts w:eastAsia="BIZ UDゴシック"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="a9">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0093544B"/>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="8D1B5E0DEDC6489B9B348B8E052611DC"/>
         <w:category>
           <w:name w:val="全般"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{E4031382-7A32-403D-B7F8-4E1AFE6DD3EE}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00BF7193" w:rsidRDefault="001B6930" w:rsidP="001B6930">
+        <w:p w:rsidR="00BF7193" w:rsidRDefault="004E71A7" w:rsidP="004E71A7">
           <w:pPr>
-            <w:pStyle w:val="8D1B5E0DEDC6489B9B348B8E052611DC22"/>
+            <w:pStyle w:val="8D1B5E0DEDC6489B9B348B8E052611DC19"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
               <w:color w:val="000000" w:themeColor="text1"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="5C3189FFDB03434991D28A73B3CD8A46"/>
         <w:category>
           <w:name w:val="全般"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{85476684-848B-4D48-B7E6-ADF81D531EA2}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00BF7193" w:rsidRDefault="001B6930" w:rsidP="001B6930">
+        <w:p w:rsidR="00BF7193" w:rsidRDefault="004E71A7" w:rsidP="004E71A7">
           <w:pPr>
-            <w:pStyle w:val="5C3189FFDB03434991D28A73B3CD8A4624"/>
+            <w:pStyle w:val="5C3189FFDB03434991D28A73B3CD8A4621"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
               <w:color w:val="000000" w:themeColor="text1"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="5C4FB675E84A46868DD2156595A3E533"/>
         <w:category>
           <w:name w:val="全般"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
@@ -2381,53 +2213,53 @@
               <w:color w:val="000000" w:themeColor="text1"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="FD0FE6F183CD4DE5B1B7A153B25D4D0A"/>
         <w:category>
           <w:name w:val="全般"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{303FD725-4529-4082-887F-3E6C8BF18626}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00BF7193" w:rsidRDefault="001B6930" w:rsidP="001B6930">
+        <w:p w:rsidR="00BF7193" w:rsidRDefault="004E71A7" w:rsidP="004E71A7">
           <w:pPr>
-            <w:pStyle w:val="FD0FE6F183CD4DE5B1B7A153B25D4D0A23"/>
+            <w:pStyle w:val="FD0FE6F183CD4DE5B1B7A153B25D4D0A20"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
               <w:color w:val="000000" w:themeColor="text1"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="DefaultPlaceholder_-1854013440"/>
         <w:category>
           <w:name w:val="全般"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
@@ -2439,394 +2271,238 @@
           <w:r w:rsidRPr="009946A8">
             <w:rPr>
               <w:rStyle w:val="a3"/>
             </w:rPr>
             <w:t>ここをクリックまたはタップしてテキストを入力してください。</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="577F375D573548E9A3DD5593EEE0F9F3"/>
         <w:category>
           <w:name w:val="全般"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{1B35BCB6-B3E8-47BC-BA35-00376BB31BAF}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="007528A7" w:rsidRDefault="001B6930" w:rsidP="001B6930">
+        <w:p w:rsidR="007528A7" w:rsidRDefault="004E71A7" w:rsidP="004E71A7">
           <w:pPr>
-            <w:pStyle w:val="577F375D573548E9A3DD5593EEE0F9F39"/>
+            <w:pStyle w:val="577F375D573548E9A3DD5593EEE0F9F36"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="a3"/>
             </w:rPr>
             <w:t>取得資格を記入してください</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="B2D474DCE3814E5A80283C1C6AF5B2E6"/>
         <w:category>
           <w:name w:val="全般"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{FA780A8E-74C7-4A9C-8F72-CDDFE88E4FD8}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="007528A7" w:rsidRDefault="001B6930" w:rsidP="001B6930">
+        <w:p w:rsidR="007528A7" w:rsidRDefault="004E71A7" w:rsidP="004E71A7">
           <w:pPr>
-            <w:pStyle w:val="B2D474DCE3814E5A80283C1C6AF5B2E68"/>
+            <w:pStyle w:val="B2D474DCE3814E5A80283C1C6AF5B2E65"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="a3"/>
             </w:rPr>
             <w:t>卒業論文または修士論文題目を記入してください</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="95A6C78EE6D442FE976F5C0983734D07"/>
+        <w:name w:val="86E664C611044E7C81FC89B76B7A1FDA"/>
         <w:category>
           <w:name w:val="全般"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{0A9748C2-4DD6-4666-AEA3-0793393895DD}"/>
+        <w:guid w:val="{C2C26F17-FCAA-4E15-865E-A79FA885F1B4}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="000C0977" w:rsidRDefault="001B6930" w:rsidP="001B6930">
+        <w:p w:rsidR="004E71A7" w:rsidRDefault="004E71A7" w:rsidP="004E71A7">
           <w:pPr>
-            <w:pStyle w:val="95A6C78EE6D442FE976F5C0983734D074"/>
+            <w:pStyle w:val="86E664C611044E7C81FC89B76B7A1FDA"/>
           </w:pPr>
-          <w:r>
-[...31 lines deleted...]
-          <w:r>
+          <w:r w:rsidRPr="009946A8">
             <w:rPr>
               <w:rStyle w:val="a3"/>
-              <w:rFonts w:hint="eastAsia"/>
             </w:rPr>
-            <w:t xml:space="preserve">　</w:t>
-[...125 lines deleted...]
-            <w:t xml:space="preserve">　</w:t>
+            <w:t>ここをクリックまたはタップしてテキストを入力してください。</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="游明朝">
     <w:panose1 w:val="02020400000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="BIZ UDゴシック">
     <w:panose1 w:val="020B0400000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002F7" w:usb1="2AC7EDF8" w:usb2="00000012" w:usb3="00000000" w:csb0="00020001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="游ゴシック Light">
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:revisionView w:comments="0" w:formatting="0"/>
   <w:defaultTabStop w:val="840"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00DC1CC2"/>
-    <w:rsid w:val="000C0977"/>
-    <w:rsid w:val="001B6930"/>
     <w:rsid w:val="002C61FB"/>
+    <w:rsid w:val="002F5C76"/>
+    <w:rsid w:val="003209E9"/>
+    <w:rsid w:val="004E71A7"/>
     <w:rsid w:val="007528A7"/>
+    <w:rsid w:val="008F189A"/>
     <w:rsid w:val="00993284"/>
     <w:rsid w:val="00A6622D"/>
     <w:rsid w:val="00AF77BC"/>
     <w:rsid w:val="00BD119A"/>
     <w:rsid w:val="00BF7193"/>
+    <w:rsid w:val="00CC4CF6"/>
     <w:rsid w:val="00D40F42"/>
     <w:rsid w:val="00DC1CC2"/>
     <w:rsid w:val="00FA150C"/>
     <w:rsid w:val="00FB6F7B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="21"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -3158,2361 +2834,186 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:jc w:val="both"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="a3">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="001B6930"/>
+    <w:rsid w:val="004E71A7"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2F2823A8C60541FD8EA2B8E4967B6DD9">
-[...1 lines deleted...]
-    <w:rsid w:val="00DC1CC2"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="86E664C611044E7C81FC89B76B7A1FDA">
+    <w:name w:val="86E664C611044E7C81FC89B76B7A1FDA"/>
+    <w:rsid w:val="004E71A7"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
-      <w:jc w:val="both"/>
     </w:pPr>
-  </w:style>
-[...110 lines deleted...]
-    </w:pPr>
+    <w:rPr>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="5C4FB675E84A46868DD2156595A3E533">
     <w:name w:val="5C4FB675E84A46868DD2156595A3E533"/>
     <w:rsid w:val="00DC1CC2"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:jc w:val="both"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FD0FE6F183CD4DE5B1B7A153B25D4D0A">
-[...1558 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="8D1B5E0DEDC6489B9B348B8E052611DC19">
     <w:name w:val="8D1B5E0DEDC6489B9B348B8E052611DC19"/>
-    <w:rsid w:val="000C0977"/>
+    <w:rsid w:val="004E71A7"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
       <w:snapToGrid w:val="0"/>
       <w:jc w:val="both"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="5C3189FFDB03434991D28A73B3CD8A4621">
     <w:name w:val="5C3189FFDB03434991D28A73B3CD8A4621"/>
-    <w:rsid w:val="000C0977"/>
-[...38 lines deleted...]
-    <w:rsid w:val="000C0977"/>
+    <w:rsid w:val="004E71A7"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
       <w:snapToGrid w:val="0"/>
       <w:jc w:val="both"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FD0FE6F183CD4DE5B1B7A153B25D4D0A20">
     <w:name w:val="FD0FE6F183CD4DE5B1B7A153B25D4D0A20"/>
-    <w:rsid w:val="000C0977"/>
-[...38 lines deleted...]
-    <w:rsid w:val="000C0977"/>
+    <w:rsid w:val="004E71A7"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
       <w:snapToGrid w:val="0"/>
       <w:jc w:val="both"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="577F375D573548E9A3DD5593EEE0F9F36">
     <w:name w:val="577F375D573548E9A3DD5593EEE0F9F36"/>
-    <w:rsid w:val="000C0977"/>
+    <w:rsid w:val="004E71A7"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
       <w:snapToGrid w:val="0"/>
       <w:jc w:val="both"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="B2D474DCE3814E5A80283C1C6AF5B2E65">
     <w:name w:val="B2D474DCE3814E5A80283C1C6AF5B2E65"/>
-    <w:rsid w:val="000C0977"/>
-[...428 lines deleted...]
-    <w:rsid w:val="001B6930"/>
+    <w:rsid w:val="004E71A7"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
       <w:snapToGrid w:val="0"/>
       <w:jc w:val="both"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
@@ -5769,74 +3270,79 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{e296e639-91e9-4bb7-a1e8-7ae7de7d97ca}" enabled="1" method="Privileged" siteId="{a449438d-3606-490b-844f-c4e15e535fca}" contentBits="0" removed="0"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>217</Characters>
+  <Pages>1</Pages>
+  <Words>33</Words>
+  <Characters>193</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>1</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>タイトル</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>253</CharactersWithSpaces>
+  <CharactersWithSpaces>225</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
   <dc:description/>
-  <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>