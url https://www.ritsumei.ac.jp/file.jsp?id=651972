--- v0 (2025-10-16)
+++ v1 (2026-05-29)
@@ -1,596 +1,601 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:id w:val="-1512826226"/>
-        <w:lock w:val="sdtContentLocked"/>
         <w:placeholder>
           <w:docPart w:val="095B9C7029C348EA845A6E58427E6473"/>
         </w:placeholder>
         <w:showingPlcHdr/>
         <w15:appearance w15:val="hidden"/>
         <w:text/>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
-        <w:p w:rsidR="00A06C48" w:rsidRDefault="002B2FF1" w:rsidP="00062099">
+        <w:p w14:paraId="3AB9F0E8" w14:textId="77777777" w:rsidR="00A06C48" w:rsidRDefault="002B2FF1" w:rsidP="00062099">
           <w:pPr>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック"/>
               <w:sz w:val="36"/>
               <w:szCs w:val="36"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="008E0C00">
             <w:rPr>
               <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
               <w:sz w:val="36"/>
               <w:szCs w:val="36"/>
             </w:rPr>
             <w:t>調査書</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:id w:val="-1533336381"/>
         <w:lock w:val="sdtContentLocked"/>
         <w:placeholder>
           <w:docPart w:val="705AC99092054E5E801484D4AE0E7C69"/>
         </w:placeholder>
         <w:showingPlcHdr/>
         <w15:appearance w15:val="hidden"/>
         <w:text/>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
-        <w:p w:rsidR="00A439D6" w:rsidRDefault="000418E5" w:rsidP="00A439D6">
+        <w:p w14:paraId="0A5BBE17" w14:textId="77777777" w:rsidR="00A439D6" w:rsidRDefault="000418E5" w:rsidP="00A439D6">
           <w:pPr>
             <w:jc w:val="left"/>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="008E0C00">
             <w:rPr>
               <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>※日本語で記述してください。</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:id w:val="-1074205191"/>
         <w:lock w:val="sdtContentLocked"/>
         <w:placeholder>
           <w:docPart w:val="6E83F79748594C378CCD4893AE99B12C"/>
         </w:placeholder>
         <w:showingPlcHdr/>
         <w15:appearance w15:val="hidden"/>
         <w:text/>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
-        <w:p w:rsidR="00A439D6" w:rsidRPr="00A439D6" w:rsidRDefault="000418E5" w:rsidP="00A439D6">
+        <w:p w14:paraId="7C98289B" w14:textId="77777777" w:rsidR="00A439D6" w:rsidRPr="00A439D6" w:rsidRDefault="000418E5" w:rsidP="00A439D6">
           <w:pPr>
             <w:jc w:val="left"/>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="008E0C00">
             <w:rPr>
               <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>※文章作成ソフトの使用可。手書きの場合は、黒または青のペンを使って記述してください。</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a3"/>
         <w:tblW w:w="9781" w:type="dxa"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="12" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1550"/>
         <w:gridCol w:w="573"/>
         <w:gridCol w:w="2413"/>
         <w:gridCol w:w="1276"/>
         <w:gridCol w:w="140"/>
         <w:gridCol w:w="3657"/>
         <w:gridCol w:w="162"/>
         <w:gridCol w:w="10"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0071713D" w:rsidTr="005319D5">
+      <w:tr w:rsidR="0071713D" w14:paraId="596640FA" w14:textId="77777777" w:rsidTr="005319D5">
         <w:trPr>
           <w:trHeight w:val="360"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:id w:val="-1845081929"/>
             <w:lock w:val="sdtContentLocked"/>
             <w:placeholder>
               <w:docPart w:val="34F64B791569401BAE925C3725BA5609"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w15:appearance w15:val="hidden"/>
             <w:text/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2123" w:type="dxa"/>
                 <w:gridSpan w:val="2"/>
                 <w:vMerge w:val="restart"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                   <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                   <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                   <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                 </w:tcBorders>
                 <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w:rsidR="000418E5" w:rsidRPr="008E0C00" w:rsidRDefault="000418E5" w:rsidP="00C543A7">
+              <w:p w14:paraId="745AC19C" w14:textId="77777777" w:rsidR="000418E5" w:rsidRPr="008E0C00" w:rsidRDefault="000418E5" w:rsidP="00C543A7">
                 <w:pPr>
                   <w:ind w:left="240" w:hangingChars="150" w:hanging="240"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="008E0C00">
                   <w:rPr>
                     <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                   <w:t>受験番号</w:t>
                 </w:r>
               </w:p>
-              <w:p w:rsidR="0071713D" w:rsidRPr="0071713D" w:rsidRDefault="000418E5" w:rsidP="00C543A7">
+              <w:p w14:paraId="58C26EE3" w14:textId="77777777" w:rsidR="0071713D" w:rsidRPr="0071713D" w:rsidRDefault="000418E5" w:rsidP="00C543A7">
                 <w:pPr>
                   <w:ind w:left="270" w:hangingChars="150" w:hanging="270"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="008E0C00">
                   <w:rPr>
                     <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                   <w:t>（記入不要）</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2413" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="0071713D" w:rsidRPr="007F6C44" w:rsidRDefault="0071713D">
+          <w:p w14:paraId="3624E5FD" w14:textId="77777777" w:rsidR="0071713D" w:rsidRPr="007F6C44" w:rsidRDefault="0071713D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:id w:val="940879776"/>
             <w:lock w:val="sdtContentLocked"/>
             <w:placeholder>
               <w:docPart w:val="E6531553BE90477C80BCEFAD5908EDD3"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w15:appearance w15:val="hidden"/>
             <w:text/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1276" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                   <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                   <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                   <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                 </w:tcBorders>
                 <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w:rsidR="0071713D" w:rsidRPr="0071713D" w:rsidRDefault="000418E5" w:rsidP="004149A7">
+              <w:p w14:paraId="4097E77D" w14:textId="77777777" w:rsidR="0071713D" w:rsidRPr="0071713D" w:rsidRDefault="000418E5" w:rsidP="004149A7">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00FB3945">
                   <w:rPr>
                     <w:rStyle w:val="a8"/>
                     <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                     <w:color w:val="auto"/>
                     <w:sz w:val="18"/>
                   </w:rPr>
                   <w:t>フリガナ</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="0071713D" w:rsidRPr="007F6C44" w:rsidRDefault="0071713D">
+          <w:p w14:paraId="1E987251" w14:textId="77777777" w:rsidR="0071713D" w:rsidRPr="007F6C44" w:rsidRDefault="0071713D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0071713D" w:rsidTr="005319D5">
+      <w:tr w:rsidR="0071713D" w14:paraId="7AED5625" w14:textId="77777777" w:rsidTr="005319D5">
         <w:trPr>
           <w:trHeight w:val="360"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2123" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0071713D" w:rsidRPr="007F6C44" w:rsidRDefault="0071713D" w:rsidP="0071713D">
+          <w:p w14:paraId="42D78F76" w14:textId="77777777" w:rsidR="0071713D" w:rsidRPr="007F6C44" w:rsidRDefault="0071713D" w:rsidP="0071713D">
             <w:pPr>
               <w:ind w:left="300" w:hangingChars="150" w:hanging="300"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2413" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="0071713D" w:rsidRPr="007F6C44" w:rsidRDefault="0071713D">
+          <w:p w14:paraId="62A77722" w14:textId="77777777" w:rsidR="0071713D" w:rsidRPr="007F6C44" w:rsidRDefault="0071713D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:id w:val="21214311"/>
               <w:lock w:val="sdtContentLocked"/>
               <w:placeholder>
                 <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
               </w:placeholder>
               <w15:appearance w15:val="hidden"/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w:rsidR="0071713D" w:rsidRPr="00101F68" w:rsidRDefault="00101F68" w:rsidP="004149A7">
+              <w:p w14:paraId="4D924850" w14:textId="77777777" w:rsidR="0071713D" w:rsidRPr="00101F68" w:rsidRDefault="00101F68" w:rsidP="004149A7">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00101F68">
                   <w:rPr>
                     <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                   <w:t>氏名</w:t>
                 </w:r>
               </w:p>
-              <w:p w:rsidR="00101F68" w:rsidRPr="00EE6327" w:rsidRDefault="00101F68" w:rsidP="004149A7">
+              <w:p w14:paraId="7FED13A7" w14:textId="77777777" w:rsidR="00101F68" w:rsidRPr="00EE6327" w:rsidRDefault="00101F68" w:rsidP="004149A7">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00101F68">
                   <w:rPr>
                     <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                   <w:t>ｱﾙﾌｧﾍﾞｯﾄ表記</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="0071713D" w:rsidRDefault="0071713D">
-[...7 lines deleted...]
-          <w:p w:rsidR="0071713D" w:rsidRPr="007F6C44" w:rsidRDefault="0071713D">
+          <w:p w14:paraId="4517F1C4" w14:textId="40F0B712" w:rsidR="0071713D" w:rsidRPr="000C43E3" w:rsidRDefault="0071713D">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="42A2CF09" w14:textId="77777777" w:rsidR="0071713D" w:rsidRPr="007F6C44" w:rsidRDefault="0071713D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A06C48" w:rsidRPr="00B544AF" w:rsidTr="005319D5">
+      <w:tr w:rsidR="00A06C48" w:rsidRPr="00B544AF" w14:paraId="5C3007B9" w14:textId="77777777" w:rsidTr="005319D5">
         <w:trPr>
           <w:trHeight w:val="529"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:id w:val="1234354699"/>
             <w:lock w:val="sdtContentLocked"/>
             <w:placeholder>
               <w:docPart w:val="0D67CD7405684A6AB11E9F504AE8135A"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w15:appearance w15:val="hidden"/>
             <w:text/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2123" w:type="dxa"/>
                 <w:gridSpan w:val="2"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                   <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                   <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                   <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                 </w:tcBorders>
                 <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w:rsidR="000418E5" w:rsidRPr="004518FC" w:rsidRDefault="000418E5" w:rsidP="004149A7">
+              <w:p w14:paraId="7E0ECD63" w14:textId="77777777" w:rsidR="000418E5" w:rsidRPr="004518FC" w:rsidRDefault="000418E5" w:rsidP="004149A7">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rStyle w:val="a8"/>
                     <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                     <w:color w:val="auto"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="004518FC">
                   <w:rPr>
                     <w:rStyle w:val="a8"/>
                     <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                     <w:color w:val="auto"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>志望プログラム</w:t>
                 </w:r>
               </w:p>
-              <w:p w:rsidR="0071713D" w:rsidRPr="007F6C44" w:rsidRDefault="000418E5" w:rsidP="004149A7">
+              <w:p w14:paraId="18EA4A39" w14:textId="77777777" w:rsidR="0071713D" w:rsidRPr="007F6C44" w:rsidRDefault="000418E5" w:rsidP="004149A7">
                 <w:pPr>
                   <w:rPr>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="004518FC">
                   <w:rPr>
                     <w:rStyle w:val="a8"/>
                     <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                     <w:color w:val="auto"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>【いずかにチェック】</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7658" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="0071713D" w:rsidRDefault="000061EC" w:rsidP="00C50D85">
+          <w:p w14:paraId="6F2E3EE7" w14:textId="77777777" w:rsidR="0071713D" w:rsidRDefault="000C43E3" w:rsidP="00C50D85">
             <w:pPr>
               <w:spacing w:line="480" w:lineRule="auto"/>
               <w:ind w:firstLineChars="100" w:firstLine="210"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:hint="eastAsia"/>
                 </w:rPr>
                 <w:id w:val="2042550115"/>
                 <w:lock w:val="sdtLocked"/>
                 <w15:appearance w15:val="hidden"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00C543A7">
                   <w:rPr>
                     <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                   </w:rPr>
@@ -628,106 +633,106 @@
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00A41A0F">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve">　　</w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:hint="eastAsia"/>
                 </w:rPr>
                 <w:id w:val="1536079857"/>
                 <w:lock w:val="sdtLocked"/>
                 <w15:appearance w15:val="hidden"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00BB42D0">
+                <w:r w:rsidR="00A13A3A">
                   <w:rPr>
                     <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00A41A0F">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve">　</w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:hint="eastAsia"/>
                 </w:rPr>
                 <w:id w:val="-2067788369"/>
                 <w:lock w:val="sdtContentLocked"/>
                 <w:placeholder>
                   <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
                 </w:placeholder>
                 <w15:appearance w15:val="hidden"/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00A41A0F" w:rsidRPr="004518FC">
                   <w:rPr>
                     <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="18"/>
                   </w:rPr>
                   <w:t>観光事業キャリア形成プログラム</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A06C48" w:rsidRPr="008E0C00" w:rsidTr="005319D5">
+      <w:tr w:rsidR="00A06C48" w:rsidRPr="008E0C00" w14:paraId="4D211C2A" w14:textId="77777777" w:rsidTr="005319D5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2123" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A06C48" w:rsidRPr="007F6C44" w:rsidRDefault="000061EC" w:rsidP="004149A7">
+          <w:p w14:paraId="39A51BF3" w14:textId="77777777" w:rsidR="00A06C48" w:rsidRPr="007F6C44" w:rsidRDefault="000C43E3" w:rsidP="004149A7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:hint="eastAsia"/>
                   <w:kern w:val="0"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="250172601"/>
                 <w:lock w:val="sdtContentLocked"/>
                 <w:placeholder>
                   <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
                 </w:placeholder>
                 <w15:appearance w15:val="hidden"/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -737,149 +742,149 @@
                     <w:kern w:val="0"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>学業の状況</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7658" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="113" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0071713D" w:rsidRPr="004518FC" w:rsidRDefault="0090334F" w:rsidP="00B544AF">
+          <w:p w14:paraId="0E2E07A8" w14:textId="77777777" w:rsidR="0071713D" w:rsidRPr="004518FC" w:rsidRDefault="0090334F" w:rsidP="00B544AF">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004518FC">
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">大学　　　　　　　　　</w:t>
             </w:r>
             <w:r w:rsidR="0071713D" w:rsidRPr="004518FC">
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">学部　　　　　　　　　学科　</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B544AF" w:rsidRPr="004518FC" w:rsidRDefault="0090334F" w:rsidP="00B544AF">
+          <w:p w14:paraId="16E86B5C" w14:textId="77777777" w:rsidR="00B544AF" w:rsidRPr="004518FC" w:rsidRDefault="0090334F" w:rsidP="00B544AF">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004518FC">
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>大学大学院　　　　　　　　研究科　　　　　　　　　専攻</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0071713D" w:rsidRPr="004518FC" w:rsidRDefault="0090334F" w:rsidP="00B544AF">
+          <w:p w14:paraId="6D6B6C28" w14:textId="77777777" w:rsidR="0071713D" w:rsidRPr="004518FC" w:rsidRDefault="0090334F" w:rsidP="00B544AF">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004518FC">
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">年 　月　学士／修士（学位を修めた専門分野：　　</w:t>
             </w:r>
             <w:r w:rsidRPr="004518FC">
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">           </w:t>
             </w:r>
             <w:r w:rsidRPr="004518FC">
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">　）取得／取得見込</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003B633A" w:rsidTr="005319D5">
+      <w:tr w:rsidR="003B633A" w14:paraId="3F8BF7D6" w14:textId="77777777" w:rsidTr="005319D5">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2123" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003B633A" w:rsidRPr="0090334F" w:rsidRDefault="000061EC" w:rsidP="004149A7">
+          <w:p w14:paraId="0A4244D0" w14:textId="77777777" w:rsidR="003B633A" w:rsidRPr="0090334F" w:rsidRDefault="000C43E3" w:rsidP="004149A7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:hint="eastAsia"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="909807655"/>
                 <w:lock w:val="sdtContentLocked"/>
                 <w:placeholder>
                   <w:docPart w:val="674AFF55014545DFBEA5C0287057B6FF"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w15:appearance w15:val="hidden"/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -893,613 +898,611 @@
                 </w:r>
                 <w:r w:rsidR="008E5D25" w:rsidRPr="008E0C00">
                   <w:rPr>
                     <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>試験等の合格状況</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3829" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003B633A" w:rsidRPr="008E0C00" w:rsidRDefault="007C0FB3" w:rsidP="007C0FB3">
+          <w:p w14:paraId="2B5692F7" w14:textId="77777777" w:rsidR="003B633A" w:rsidRPr="008E0C00" w:rsidRDefault="007C0FB3" w:rsidP="007C0FB3">
             <w:pPr>
               <w:ind w:firstLineChars="550" w:firstLine="990"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E0C00">
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>【取得　 　年　 月】</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3829" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003B633A" w:rsidRPr="008E0C00" w:rsidRDefault="003B633A" w:rsidP="007C0FB3">
+          <w:p w14:paraId="3350D86F" w14:textId="77777777" w:rsidR="003B633A" w:rsidRPr="008E0C00" w:rsidRDefault="003B633A" w:rsidP="007C0FB3">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E0C00">
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">【取得　</w:t>
             </w:r>
             <w:r w:rsidR="007E565C" w:rsidRPr="008E0C00">
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="008E0C00">
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">　年　 月】</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003B633A" w:rsidTr="005319D5">
+      <w:tr w:rsidR="003B633A" w14:paraId="1FE283D0" w14:textId="77777777" w:rsidTr="005319D5">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2123" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003B633A" w:rsidRPr="007F6C44" w:rsidRDefault="003B633A" w:rsidP="00B544AF">
+          <w:p w14:paraId="77AF9A97" w14:textId="77777777" w:rsidR="003B633A" w:rsidRPr="007F6C44" w:rsidRDefault="003B633A" w:rsidP="00B544AF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3829" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003B633A" w:rsidRPr="008E0C00" w:rsidRDefault="003B633A" w:rsidP="007C0FB3">
+          <w:p w14:paraId="26CA887F" w14:textId="77777777" w:rsidR="003B633A" w:rsidRPr="008E0C00" w:rsidRDefault="003B633A" w:rsidP="007C0FB3">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E0C00">
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">【取得　</w:t>
             </w:r>
             <w:r w:rsidR="007E565C" w:rsidRPr="008E0C00">
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="008E0C00">
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">　年　 月】</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3829" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003B633A" w:rsidRPr="008E0C00" w:rsidRDefault="003B633A" w:rsidP="007C0FB3">
+          <w:p w14:paraId="42E32A82" w14:textId="77777777" w:rsidR="003B633A" w:rsidRPr="008E0C00" w:rsidRDefault="003B633A" w:rsidP="007C0FB3">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E0C00">
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">【取得　</w:t>
             </w:r>
             <w:r w:rsidR="007E565C" w:rsidRPr="008E0C00">
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="008E0C00">
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">　年　 月】</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003B633A" w:rsidTr="005319D5">
+      <w:tr w:rsidR="003B633A" w14:paraId="2E4144D2" w14:textId="77777777" w:rsidTr="005319D5">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2123" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003B633A" w:rsidRPr="007F6C44" w:rsidRDefault="003B633A" w:rsidP="00B544AF">
+          <w:p w14:paraId="4FE77A15" w14:textId="77777777" w:rsidR="003B633A" w:rsidRPr="007F6C44" w:rsidRDefault="003B633A" w:rsidP="00B544AF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3829" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003B633A" w:rsidRPr="008E0C00" w:rsidRDefault="003B633A" w:rsidP="007C0FB3">
+          <w:p w14:paraId="7E436851" w14:textId="77777777" w:rsidR="003B633A" w:rsidRPr="008E0C00" w:rsidRDefault="003B633A" w:rsidP="007C0FB3">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E0C00">
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">【取得　　</w:t>
             </w:r>
             <w:r w:rsidR="007E565C" w:rsidRPr="008E0C00">
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="008E0C00">
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>年　 月】</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3829" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003B633A" w:rsidRPr="008E0C00" w:rsidRDefault="003B633A" w:rsidP="007C0FB3">
+          <w:p w14:paraId="7B05F2D1" w14:textId="77777777" w:rsidR="003B633A" w:rsidRPr="008E0C00" w:rsidRDefault="003B633A" w:rsidP="007C0FB3">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E0C00">
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">【取得　　</w:t>
             </w:r>
             <w:r w:rsidR="007E565C" w:rsidRPr="008E0C00">
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="008E0C00">
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>年　 月】</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003B633A" w:rsidTr="005319D5">
+      <w:tr w:rsidR="003B633A" w14:paraId="539593A5" w14:textId="77777777" w:rsidTr="005319D5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2123" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003B633A" w:rsidRPr="007F6C44" w:rsidRDefault="003B633A" w:rsidP="00B544AF">
+          <w:p w14:paraId="18FA00BC" w14:textId="77777777" w:rsidR="003B633A" w:rsidRPr="007F6C44" w:rsidRDefault="003B633A" w:rsidP="00B544AF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3829" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="003B633A" w:rsidRPr="003B633A" w:rsidRDefault="003B633A" w:rsidP="003B633A">
+          <w:p w14:paraId="49FAFAF9" w14:textId="77777777" w:rsidR="003B633A" w:rsidRPr="003B633A" w:rsidRDefault="003B633A" w:rsidP="003B633A">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3829" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="003B633A" w:rsidRPr="003B633A" w:rsidRDefault="003B633A" w:rsidP="003B633A">
+          <w:p w14:paraId="3C7AF1A8" w14:textId="77777777" w:rsidR="003B633A" w:rsidRPr="003B633A" w:rsidRDefault="003B633A" w:rsidP="003B633A">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003B633A" w:rsidTr="005319D5">
+      <w:tr w:rsidR="003B633A" w14:paraId="47FF0C4B" w14:textId="77777777" w:rsidTr="005319D5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9781" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:szCs w:val="21"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:id w:val="1013493337"/>
               <w:lock w:val="sdtContentLocked"/>
               <w:placeholder>
                 <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
               </w:placeholder>
               <w15:appearance w15:val="hidden"/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w:rsidR="003B633A" w:rsidRPr="003B633A" w:rsidRDefault="003B633A" w:rsidP="003B633A">
+              <w:p w14:paraId="2C4E0413" w14:textId="77777777" w:rsidR="003B633A" w:rsidRPr="003B633A" w:rsidRDefault="003B633A" w:rsidP="003B633A">
                 <w:pPr>
                   <w:ind w:right="360"/>
                   <w:jc w:val="left"/>
                   <w:rPr>
                     <w:szCs w:val="21"/>
                     <w:u w:val="single"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="005319D5">
                   <w:rPr>
                     <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="21"/>
                     <w:u w:val="single"/>
                   </w:rPr>
                   <w:t>■以下の【設問1】から【設問5】全てに答えてください。</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003B633A" w:rsidTr="005319D5">
+      <w:tr w:rsidR="003B633A" w14:paraId="4B6E3AA6" w14:textId="77777777" w:rsidTr="005319D5">
         <w:trPr>
           <w:trHeight w:val="477"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9781" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:id w:val="-1251429006"/>
               <w:lock w:val="sdtContentLocked"/>
               <w:placeholder>
                 <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
               </w:placeholder>
               <w15:appearance w15:val="hidden"/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:bookmarkStart w:id="0" w:name="_GoBack" w:displacedByCustomXml="prev"/>
-              <w:p w:rsidR="007E565C" w:rsidRPr="007E565C" w:rsidRDefault="003B633A" w:rsidP="003B633A">
+              <w:p w14:paraId="1E87665A" w14:textId="77777777" w:rsidR="007E565C" w:rsidRPr="007E565C" w:rsidRDefault="003B633A" w:rsidP="003B633A">
                 <w:pPr>
                   <w:ind w:right="37"/>
                   <w:jc w:val="left"/>
                   <w:rPr>
                     <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="ＭＳ 明朝"/>
                     <w:szCs w:val="21"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="004518FC">
                   <w:rPr>
                     <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="21"/>
                   </w:rPr>
                   <w:t>【設問1】</w:t>
                 </w:r>
               </w:p>
-              <w:bookmarkEnd w:id="0" w:displacedByCustomXml="next"/>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B05B45" w:rsidTr="005319D5">
+      <w:tr w:rsidR="00B05B45" w14:paraId="7330688F" w14:textId="77777777" w:rsidTr="005319D5">
         <w:trPr>
           <w:trHeight w:val="1320"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9781" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:id w:val="-47151411"/>
               <w:lock w:val="sdtContentLocked"/>
               <w:placeholder>
                 <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
               </w:placeholder>
               <w15:appearance w15:val="hidden"/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w:rsidR="00B05B45" w:rsidRPr="003B633A" w:rsidRDefault="00B05B45" w:rsidP="00B05B45">
+              <w:p w14:paraId="5ECCD5BC" w14:textId="77777777" w:rsidR="00B05B45" w:rsidRPr="003B633A" w:rsidRDefault="00B05B45" w:rsidP="00B05B45">
                 <w:pPr>
                   <w:ind w:leftChars="100" w:left="240" w:right="37" w:hangingChars="15" w:hanging="30"/>
                   <w:jc w:val="left"/>
                   <w:rPr>
                     <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                     <w:szCs w:val="21"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="004518FC">
                   <w:rPr>
                     <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>あなたが大学（学部・大学院）入学以降に取り組んだ最も顕著な活動・経験（ゼミ・課外活動・インターンシップ等）を取り上げ、それがあなたのキャリア形成にとってどのような意義があったと考えるか、400字以上500字以内で記述してください。</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
-      <w:bookmarkStart w:id="1" w:name="_Hlk124955923"/>
-[...1 lines deleted...]
-      <w:tr w:rsidR="008F12AB" w:rsidTr="005319D5">
+      <w:bookmarkStart w:id="0" w:name="_Hlk124955923"/>
+      <w:bookmarkStart w:id="1" w:name="_Hlk124955905"/>
+      <w:tr w:rsidR="008F12AB" w14:paraId="54513A5A" w14:textId="77777777" w:rsidTr="005319D5">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="10" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9771" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="008F12AB" w:rsidRDefault="000061EC" w:rsidP="00B05B45">
+          <w:p w14:paraId="232818EE" w14:textId="77777777" w:rsidR="008F12AB" w:rsidRDefault="000C43E3" w:rsidP="00B05B45">
             <w:pPr>
               <w:ind w:firstLineChars="100" w:firstLine="180"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:hint="eastAsia"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-391813299"/>
                 <w:lock w:val="sdtContentLocked"/>
                 <w:placeholder>
                   <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
                 </w:placeholder>
                 <w15:appearance w15:val="hidden"/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="008F12AB" w:rsidRPr="004518FC">
@@ -1509,816 +1512,820 @@
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>経験・活動の期間</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="008F12AB" w:rsidRPr="008E0C00">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">　　　　　　</w:t>
             </w:r>
             <w:r w:rsidR="008F12AB" w:rsidRPr="004518FC">
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>年　　　　月　～　　　　　年　　　　月</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008F12AB" w:rsidTr="005319D5">
+      <w:tr w:rsidR="008F12AB" w14:paraId="53A4A24F" w14:textId="77777777" w:rsidTr="005319D5">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="10" w:type="dxa"/>
           <w:trHeight w:val="510"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9771" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00101F68" w:rsidRDefault="00101F68" w:rsidP="008F12AB">
-[...47 lines deleted...]
-          <w:p w:rsidR="00101F68" w:rsidRPr="008F12AB" w:rsidRDefault="00101F68" w:rsidP="008F12AB">
+          <w:p w14:paraId="4B386B02" w14:textId="77777777" w:rsidR="00101F68" w:rsidRDefault="00101F68" w:rsidP="008F12AB">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4E6DFD2C" w14:textId="77777777" w:rsidR="00101F68" w:rsidRDefault="00101F68" w:rsidP="008F12AB">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6C966BD4" w14:textId="77777777" w:rsidR="00101F68" w:rsidRDefault="00101F68" w:rsidP="008F12AB">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="61B3A4F7" w14:textId="77777777" w:rsidR="00101F68" w:rsidRDefault="00101F68" w:rsidP="008F12AB">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="43CC88CC" w14:textId="77777777" w:rsidR="00101F68" w:rsidRDefault="00101F68" w:rsidP="008F12AB">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="18A8D79F" w14:textId="77777777" w:rsidR="00101F68" w:rsidRDefault="00101F68" w:rsidP="008F12AB">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2064BC9D" w14:textId="77777777" w:rsidR="00101F68" w:rsidRPr="008F12AB" w:rsidRDefault="00101F68" w:rsidP="008F12AB">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F21317" w:rsidTr="001709F9">
+      <w:tr w:rsidR="00F21317" w14:paraId="3419562B" w14:textId="77777777" w:rsidTr="001709F9">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="10" w:type="dxa"/>
           <w:trHeight w:val="462"/>
         </w:trPr>
-        <w:bookmarkEnd w:id="2" w:displacedByCustomXml="next"/>
+        <w:bookmarkEnd w:id="1" w:displacedByCustomXml="next"/>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:hint="eastAsia"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:id w:val="-1311087065"/>
             <w:lock w:val="sdtContentLocked"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
             </w:placeholder>
             <w15:appearance w15:val="hidden"/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="9771" w:type="dxa"/>
                 <w:gridSpan w:val="7"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                 </w:tcBorders>
                 <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w:rsidR="00F21317" w:rsidRDefault="00F21317" w:rsidP="00683255">
+              <w:p w14:paraId="6DF39148" w14:textId="77777777" w:rsidR="00F21317" w:rsidRDefault="00F21317" w:rsidP="00683255">
                 <w:pPr>
                   <w:rPr>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="004518FC">
                   <w:rPr>
                     <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>【設問2】あなたが</w:t>
                 </w:r>
                 <w:r w:rsidR="008F23CE" w:rsidRPr="004518FC">
                   <w:rPr>
                     <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>本研究科で学ぶ目的を具体的に記述してください。</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00F21317" w:rsidTr="001709F9">
+      <w:tr w:rsidR="00F21317" w14:paraId="28FEDB3C" w14:textId="77777777" w:rsidTr="001709F9">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="10" w:type="dxa"/>
           <w:trHeight w:val="510"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9771" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F21317" w:rsidRDefault="00F21317" w:rsidP="00683255">
-[...47 lines deleted...]
-          <w:p w:rsidR="00E947A3" w:rsidRPr="008F12AB" w:rsidRDefault="00E947A3" w:rsidP="00683255">
+          <w:p w14:paraId="4B0B6F62" w14:textId="77777777" w:rsidR="00F21317" w:rsidRDefault="00F21317" w:rsidP="00683255">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="10BCF28C" w14:textId="77777777" w:rsidR="00E947A3" w:rsidRDefault="00E947A3" w:rsidP="00683255">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3BB1A692" w14:textId="77777777" w:rsidR="00E947A3" w:rsidRDefault="00E947A3" w:rsidP="00683255">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="29501458" w14:textId="77777777" w:rsidR="00E947A3" w:rsidRDefault="00E947A3" w:rsidP="00683255">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="00293DA1" w14:textId="77777777" w:rsidR="00E947A3" w:rsidRDefault="00E947A3" w:rsidP="00683255">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="492DEBCE" w14:textId="77777777" w:rsidR="00E947A3" w:rsidRDefault="00E947A3" w:rsidP="00683255">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="01BC1F06" w14:textId="77777777" w:rsidR="00E947A3" w:rsidRPr="008F12AB" w:rsidRDefault="00E947A3" w:rsidP="00683255">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008F23CE" w:rsidTr="00485E25">
+      <w:tr w:rsidR="008F23CE" w14:paraId="68F60FDC" w14:textId="77777777" w:rsidTr="00485E25">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="10" w:type="dxa"/>
           <w:trHeight w:val="510"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:hint="eastAsia"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:id w:val="841051032"/>
             <w:lock w:val="sdtContentLocked"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
             </w:placeholder>
             <w15:appearance w15:val="hidden"/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="9771" w:type="dxa"/>
                 <w:gridSpan w:val="7"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                   <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                   <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                   <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                 </w:tcBorders>
                 <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w:rsidR="008F23CE" w:rsidRDefault="008F23CE" w:rsidP="00683255">
+              <w:p w14:paraId="542D4D29" w14:textId="77777777" w:rsidR="008F23CE" w:rsidRDefault="008F23CE" w:rsidP="00683255">
                 <w:pPr>
                   <w:rPr>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>【</w:t>
                 </w:r>
                 <w:r w:rsidRPr="004518FC">
                   <w:rPr>
                     <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>設問3】あなたが本研究科入学後に特に学びたいテーマを記述してください。</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="008F23CE" w:rsidTr="00485E25">
+      <w:tr w:rsidR="008F23CE" w14:paraId="3276D390" w14:textId="77777777" w:rsidTr="00485E25">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="10" w:type="dxa"/>
           <w:trHeight w:val="510"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1550" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008F23CE" w:rsidRPr="004518FC" w:rsidRDefault="008F23CE" w:rsidP="008F23CE">
+          <w:p w14:paraId="42CB4F53" w14:textId="77777777" w:rsidR="008F23CE" w:rsidRPr="004518FC" w:rsidRDefault="008F23CE" w:rsidP="008F23CE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004518FC">
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>テーマ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8221" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008F23CE" w:rsidRDefault="008F23CE" w:rsidP="00683255">
+          <w:p w14:paraId="0CAF0C48" w14:textId="77777777" w:rsidR="008F23CE" w:rsidRDefault="008F23CE" w:rsidP="00683255">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F21317" w:rsidTr="00485E25">
+      <w:tr w:rsidR="00F21317" w14:paraId="0457B4B1" w14:textId="77777777" w:rsidTr="00485E25">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="10" w:type="dxa"/>
           <w:trHeight w:val="510"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9771" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F21317" w:rsidRDefault="00F21317" w:rsidP="00683255">
-[...47 lines deleted...]
-          <w:p w:rsidR="00E947A3" w:rsidRDefault="00E947A3" w:rsidP="00683255">
+          <w:p w14:paraId="139F1800" w14:textId="77777777" w:rsidR="00F21317" w:rsidRDefault="00F21317" w:rsidP="00683255">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="596885ED" w14:textId="77777777" w:rsidR="00E947A3" w:rsidRDefault="00E947A3" w:rsidP="00683255">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="19E6AB58" w14:textId="77777777" w:rsidR="00E947A3" w:rsidRDefault="00E947A3" w:rsidP="00683255">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="41480511" w14:textId="77777777" w:rsidR="00E947A3" w:rsidRDefault="00E947A3" w:rsidP="00683255">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="02F73C90" w14:textId="77777777" w:rsidR="00E947A3" w:rsidRDefault="00E947A3" w:rsidP="00683255">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="61DB1C8E" w14:textId="77777777" w:rsidR="00E947A3" w:rsidRDefault="00E947A3" w:rsidP="00683255">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2DE34EED" w14:textId="77777777" w:rsidR="00E947A3" w:rsidRDefault="00E947A3" w:rsidP="00683255">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:bookmarkEnd w:id="1"/>
-      <w:tr w:rsidR="008F23CE" w:rsidTr="00485E25">
+      <w:bookmarkEnd w:id="0"/>
+      <w:tr w:rsidR="008F23CE" w14:paraId="3D592738" w14:textId="77777777" w:rsidTr="00485E25">
         <w:tblPrEx>
           <w:tblBorders>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:gridAfter w:val="2"/>
           <w:wAfter w:w="172" w:type="dxa"/>
           <w:trHeight w:val="462"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9609" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008F23CE" w:rsidRDefault="00062099" w:rsidP="00683255">
+          <w:p w14:paraId="33BB8E91" w14:textId="77777777" w:rsidR="008F23CE" w:rsidRDefault="00062099" w:rsidP="00683255">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:br w:type="page"/>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:hint="eastAsia"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="146946141"/>
                 <w:lock w:val="sdtContentLocked"/>
                 <w:placeholder>
                   <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
                 </w:placeholder>
                 <w15:appearance w15:val="hidden"/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidR="008F23CE" w:rsidRPr="004518FC">
                   <w:rPr>
                     <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>【設問4】あなたの本研究科修了後の計画をできる限り具体的に記述してください。</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008F23CE" w:rsidTr="00485E25">
+      <w:tr w:rsidR="008F23CE" w14:paraId="04CB5237" w14:textId="77777777" w:rsidTr="00485E25">
         <w:tblPrEx>
           <w:tblBorders>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:gridAfter w:val="2"/>
           <w:wAfter w:w="172" w:type="dxa"/>
           <w:trHeight w:val="510"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9609" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008F23CE" w:rsidRDefault="008F23CE" w:rsidP="00683255">
-[...55 lines deleted...]
-          <w:p w:rsidR="001E69B6" w:rsidRPr="008F12AB" w:rsidRDefault="001E69B6" w:rsidP="00683255">
+          <w:p w14:paraId="20426151" w14:textId="77777777" w:rsidR="008F23CE" w:rsidRDefault="008F23CE" w:rsidP="00683255">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2D9C2F54" w14:textId="77777777" w:rsidR="001E69B6" w:rsidRDefault="001E69B6" w:rsidP="00683255">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5BD06741" w14:textId="77777777" w:rsidR="001E69B6" w:rsidRDefault="001E69B6" w:rsidP="00683255">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="65161C3A" w14:textId="77777777" w:rsidR="001E69B6" w:rsidRDefault="001E69B6" w:rsidP="00683255">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1C45C154" w14:textId="77777777" w:rsidR="001E69B6" w:rsidRDefault="001E69B6" w:rsidP="00683255">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3B166857" w14:textId="77777777" w:rsidR="001E69B6" w:rsidRDefault="001E69B6" w:rsidP="00683255">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="65ADAD9E" w14:textId="77777777" w:rsidR="001E69B6" w:rsidRDefault="001E69B6" w:rsidP="00683255">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="52EA6256" w14:textId="77777777" w:rsidR="001E69B6" w:rsidRPr="008F12AB" w:rsidRDefault="001E69B6" w:rsidP="00683255">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008F23CE" w:rsidTr="005319D5">
+      <w:tr w:rsidR="008F23CE" w14:paraId="1A908A79" w14:textId="77777777" w:rsidTr="005319D5">
         <w:tblPrEx>
           <w:tblBorders>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:gridAfter w:val="2"/>
           <w:wAfter w:w="172" w:type="dxa"/>
           <w:trHeight w:val="510"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9609" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:id w:val="-1411307083"/>
               <w:lock w:val="sdtContentLocked"/>
               <w:placeholder>
                 <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
               </w:placeholder>
               <w15:appearance w15:val="hidden"/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w:rsidR="008F23CE" w:rsidRDefault="008F23CE" w:rsidP="00683255">
+              <w:p w14:paraId="071DBAB6" w14:textId="77777777" w:rsidR="008F23CE" w:rsidRDefault="008F23CE" w:rsidP="00683255">
                 <w:pPr>
                   <w:rPr>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="004518FC">
                   <w:rPr>
                     <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>【設問5】その他、これまでの設問で述べることができなかったあなた自身のアピール点等を記入してください（記入必須）。</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008F23CE" w:rsidTr="005319D5">
+      <w:tr w:rsidR="008F23CE" w14:paraId="693BC2C3" w14:textId="77777777" w:rsidTr="005319D5">
         <w:tblPrEx>
           <w:tblBorders>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:gridAfter w:val="2"/>
           <w:wAfter w:w="172" w:type="dxa"/>
           <w:trHeight w:val="510"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9609" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008F23CE" w:rsidRDefault="008F23CE" w:rsidP="00683255">
-[...55 lines deleted...]
-          <w:p w:rsidR="001E69B6" w:rsidRDefault="001E69B6" w:rsidP="00683255">
+          <w:p w14:paraId="361CF9D5" w14:textId="77777777" w:rsidR="008F23CE" w:rsidRDefault="008F23CE" w:rsidP="00683255">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="10A92ADC" w14:textId="77777777" w:rsidR="001E69B6" w:rsidRDefault="001E69B6" w:rsidP="00683255">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="44DE0287" w14:textId="77777777" w:rsidR="001E69B6" w:rsidRDefault="001E69B6" w:rsidP="00683255">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1413CF42" w14:textId="77777777" w:rsidR="001E69B6" w:rsidRDefault="001E69B6" w:rsidP="00683255">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5702E520" w14:textId="77777777" w:rsidR="001E69B6" w:rsidRDefault="001E69B6" w:rsidP="00683255">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="251CE7C6" w14:textId="77777777" w:rsidR="001E69B6" w:rsidRDefault="001E69B6" w:rsidP="00683255">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="60F46707" w14:textId="77777777" w:rsidR="001E69B6" w:rsidRDefault="001E69B6" w:rsidP="00683255">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1B21580E" w14:textId="77777777" w:rsidR="001E69B6" w:rsidRDefault="001E69B6" w:rsidP="00683255">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="008F12AB" w:rsidRPr="007F6C44" w:rsidRDefault="008F12AB" w:rsidP="00062099">
+    <w:p w14:paraId="34AB9D17" w14:textId="77777777" w:rsidR="008F12AB" w:rsidRPr="007F6C44" w:rsidRDefault="008F12AB" w:rsidP="00062099">
       <w:pPr>
         <w:spacing w:line="20" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="008F12AB" w:rsidRPr="007F6C44" w:rsidSect="00062099">
-      <w:headerReference w:type="default" r:id="rId7"/>
-      <w:footerReference w:type="default" r:id="rId8"/>
+      <w:headerReference w:type="even" r:id="rId7"/>
+      <w:headerReference w:type="default" r:id="rId8"/>
+      <w:footerReference w:type="even" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="first" r:id="rId11"/>
+      <w:footerReference w:type="first" r:id="rId12"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="993" w:right="1133" w:bottom="709" w:left="1134" w:header="426" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="009615FA" w:rsidRDefault="009615FA" w:rsidP="008F23CE">
+    <w:p w14:paraId="3C078710" w14:textId="77777777" w:rsidR="009615FA" w:rsidRDefault="009615FA" w:rsidP="008F23CE">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="009615FA" w:rsidRDefault="009615FA" w:rsidP="008F23CE">
+    <w:p w14:paraId="1E97A395" w14:textId="77777777" w:rsidR="009615FA" w:rsidRDefault="009615FA" w:rsidP="008F23CE">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="游明朝">
     <w:panose1 w:val="02020400000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ Ｐゴシック">
     <w:panose1 w:val="020B0600070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="BIZ UDゴシック">
     <w:panose1 w:val="020B0400000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
@@ -2330,95 +2337,141 @@
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ 明朝">
     <w:altName w:val="MS Mincho"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="游ゴシック Light">
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="008E7106" w:rsidRPr="008E7106" w:rsidRDefault="008E7106" w:rsidP="008E7106">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="619585A8" w14:textId="77777777" w:rsidR="00104409" w:rsidRDefault="00104409">
+    <w:pPr>
+      <w:pStyle w:val="a6"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="37561DBD" w14:textId="3770774C" w:rsidR="008E7106" w:rsidRPr="008E7106" w:rsidRDefault="008E7106" w:rsidP="008E7106">
     <w:pPr>
       <w:pStyle w:val="a6"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="008E7106">
       <w:rPr>
         <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>2026.4</w:t>
+      <w:t>20</w:t>
+    </w:r>
+    <w:r w:rsidR="00104409">
+      <w:rPr>
+        <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>27</w:t>
+    </w:r>
+    <w:r w:rsidRPr="008E7106">
+      <w:rPr>
+        <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>.4</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="21A8A156" w14:textId="77777777" w:rsidR="00104409" w:rsidRDefault="00104409">
+    <w:pPr>
+      <w:pStyle w:val="a6"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="009615FA" w:rsidRDefault="009615FA" w:rsidP="008F23CE">
+    <w:p w14:paraId="09710D8D" w14:textId="77777777" w:rsidR="009615FA" w:rsidRDefault="009615FA" w:rsidP="008F23CE">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="009615FA" w:rsidRDefault="009615FA" w:rsidP="008F23CE">
+    <w:p w14:paraId="0E546891" w14:textId="77777777" w:rsidR="009615FA" w:rsidRDefault="009615FA" w:rsidP="008F23CE">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="00C50D85" w:rsidRPr="0028525F" w:rsidRDefault="00C50D85" w:rsidP="009D245B">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="09CE03E0" w14:textId="77777777" w:rsidR="00104409" w:rsidRDefault="00104409">
+    <w:pPr>
+      <w:pStyle w:val="a4"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3FC64C8D" w14:textId="77777777" w:rsidR="00C50D85" w:rsidRPr="0028525F" w:rsidRDefault="00C50D85" w:rsidP="009D245B">
     <w:pPr>
       <w:pStyle w:val="a4"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:eastAsia="zh-CN"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00C50D85">
       <w:rPr>
         <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:eastAsia="zh-CN"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -2508,225 +2561,241 @@
             <w:szCs w:val="20"/>
             <w:lang w:val="ja-JP" w:eastAsia="zh-CN"/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
         <w:r w:rsidR="00B05B45" w:rsidRPr="00B05B45">
           <w:rPr>
             <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:lang w:eastAsia="zh-CN"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>/4</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
-  <w:p w:rsidR="00653240" w:rsidRDefault="00653240" w:rsidP="00062099">
+  <w:p w14:paraId="357382FB" w14:textId="77777777" w:rsidR="00653240" w:rsidRDefault="00653240" w:rsidP="00062099">
     <w:pPr>
       <w:pStyle w:val="a4"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5E416097" w14:textId="77777777" w:rsidR="00104409" w:rsidRDefault="00104409">
+    <w:pPr>
+      <w:pStyle w:val="a4"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-  <w:zoom w:percent="110"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:proofState w:spelling="clean" w:grammar="dirty"/>
-  <w:formsDesign/>
   <w:defaultTabStop w:val="840"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="36865">
+    <o:shapedefaults v:ext="edit" spidmax="43009">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00A06C48"/>
-    <w:rsid w:val="000061EC"/>
     <w:rsid w:val="0003659B"/>
     <w:rsid w:val="000418E5"/>
     <w:rsid w:val="00062099"/>
+    <w:rsid w:val="000C43E3"/>
     <w:rsid w:val="00101F68"/>
+    <w:rsid w:val="00104409"/>
     <w:rsid w:val="00111FF4"/>
     <w:rsid w:val="00132D16"/>
+    <w:rsid w:val="00152B37"/>
     <w:rsid w:val="0015570B"/>
     <w:rsid w:val="00157B37"/>
     <w:rsid w:val="001709F9"/>
     <w:rsid w:val="001B271B"/>
     <w:rsid w:val="001E69B6"/>
     <w:rsid w:val="002368E1"/>
     <w:rsid w:val="002848AE"/>
+    <w:rsid w:val="002A5B7E"/>
     <w:rsid w:val="002B2FF1"/>
     <w:rsid w:val="002D02B4"/>
     <w:rsid w:val="003210EC"/>
     <w:rsid w:val="003B633A"/>
     <w:rsid w:val="004149A7"/>
     <w:rsid w:val="00444863"/>
     <w:rsid w:val="004518FC"/>
     <w:rsid w:val="00485E25"/>
     <w:rsid w:val="004B4F1D"/>
     <w:rsid w:val="004C40BF"/>
     <w:rsid w:val="004D1A35"/>
     <w:rsid w:val="004D2A50"/>
     <w:rsid w:val="004F34F3"/>
     <w:rsid w:val="005070B5"/>
     <w:rsid w:val="005319D5"/>
     <w:rsid w:val="00573566"/>
     <w:rsid w:val="00621FCA"/>
     <w:rsid w:val="00653240"/>
     <w:rsid w:val="006E4774"/>
     <w:rsid w:val="00716818"/>
     <w:rsid w:val="0071713D"/>
     <w:rsid w:val="00722C13"/>
     <w:rsid w:val="00734868"/>
     <w:rsid w:val="00770F9D"/>
+    <w:rsid w:val="007A3514"/>
     <w:rsid w:val="007A4707"/>
     <w:rsid w:val="007C0FB3"/>
     <w:rsid w:val="007E565C"/>
     <w:rsid w:val="007F6C44"/>
     <w:rsid w:val="008026CD"/>
     <w:rsid w:val="008375E1"/>
     <w:rsid w:val="00840F2D"/>
     <w:rsid w:val="008E0C00"/>
     <w:rsid w:val="008E5D25"/>
     <w:rsid w:val="008E7106"/>
     <w:rsid w:val="008F12AB"/>
     <w:rsid w:val="008F23CE"/>
     <w:rsid w:val="0090334F"/>
     <w:rsid w:val="009615FA"/>
     <w:rsid w:val="009C787D"/>
     <w:rsid w:val="009C7F65"/>
     <w:rsid w:val="00A06C48"/>
+    <w:rsid w:val="00A13A3A"/>
     <w:rsid w:val="00A41A0F"/>
     <w:rsid w:val="00A439D6"/>
     <w:rsid w:val="00A533CD"/>
     <w:rsid w:val="00AD627F"/>
     <w:rsid w:val="00AE2336"/>
     <w:rsid w:val="00B05B45"/>
     <w:rsid w:val="00B544AF"/>
-    <w:rsid w:val="00BB42D0"/>
     <w:rsid w:val="00C475EF"/>
     <w:rsid w:val="00C50D85"/>
     <w:rsid w:val="00C543A7"/>
     <w:rsid w:val="00D579A4"/>
     <w:rsid w:val="00D649BD"/>
     <w:rsid w:val="00D775CB"/>
     <w:rsid w:val="00DB4C89"/>
     <w:rsid w:val="00DB5B24"/>
     <w:rsid w:val="00E947A3"/>
     <w:rsid w:val="00EE60C6"/>
     <w:rsid w:val="00EE6327"/>
+    <w:rsid w:val="00F01FD2"/>
     <w:rsid w:val="00F21317"/>
     <w:rsid w:val="00F550C9"/>
     <w:rsid w:val="00F5633A"/>
     <w:rsid w:val="00FB3945"/>
     <w:rsid w:val="00FE5007"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="36865">
+    <o:shapedefaults v:ext="edit" spidmax="43009">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
+  <w14:docId w14:val="30737F49"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{6CD88DA0-1F45-499B-87B5-557CBD6336E6}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="21"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -3058,50 +3127,51 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:jc w:val="both"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
@@ -3164,70 +3234,77 @@
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
       <w:snapToGrid w:val="0"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="a7">
     <w:name w:val="フッター (文字)"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="a6"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="008F23CE"/>
   </w:style>
   <w:style w:type="character" w:styleId="a8">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00157B37"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="a9">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002A5B7E"/>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="CFC42F243F4246B6815BBB24AC7D0CB5"/>
         <w:category>
           <w:name w:val="全般"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{F9D3EF9A-BF1D-4FF8-BDF3-7D89901025DA}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00C4775D" w:rsidRDefault="00F87B37" w:rsidP="00F87B37">
           <w:pPr>
             <w:pStyle w:val="CFC42F243F4246B6815BBB24AC7D0CB5"/>
           </w:pPr>
           <w:r w:rsidRPr="00A96133">
             <w:rPr>
               <w:rStyle w:val="a3"/>
             </w:rPr>
@@ -3256,305 +3333,305 @@
           <w:r w:rsidRPr="00D31E8D">
             <w:rPr>
               <w:rStyle w:val="a3"/>
             </w:rPr>
             <w:t>ここをクリックまたはタップしてテキストを入力してください。</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="095B9C7029C348EA845A6E58427E6473"/>
         <w:category>
           <w:name w:val="全般"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{99D90173-0497-4B55-9ED5-6E463CC35CC9}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00DA0816" w:rsidRDefault="0065642E" w:rsidP="0065642E">
+        <w:p w:rsidR="00DA0816" w:rsidRDefault="00553505" w:rsidP="00553505">
           <w:pPr>
-            <w:pStyle w:val="095B9C7029C348EA845A6E58427E647321"/>
+            <w:pStyle w:val="095B9C7029C348EA845A6E58427E647320"/>
           </w:pPr>
           <w:r w:rsidRPr="008E0C00">
             <w:rPr>
               <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
               <w:sz w:val="36"/>
               <w:szCs w:val="36"/>
             </w:rPr>
             <w:t>調査書</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="705AC99092054E5E801484D4AE0E7C69"/>
         <w:category>
           <w:name w:val="全般"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{E6AFE776-FA4F-4C45-B2D2-CEA65B0AD0E3}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00EF6352" w:rsidRDefault="0065642E" w:rsidP="0065642E">
+        <w:p w:rsidR="00EF6352" w:rsidRDefault="00553505" w:rsidP="00553505">
           <w:pPr>
-            <w:pStyle w:val="705AC99092054E5E801484D4AE0E7C6920"/>
+            <w:pStyle w:val="705AC99092054E5E801484D4AE0E7C6919"/>
           </w:pPr>
           <w:r w:rsidRPr="008E0C00">
             <w:rPr>
               <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>※日本語で記述してください。</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="6E83F79748594C378CCD4893AE99B12C"/>
         <w:category>
           <w:name w:val="全般"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{19230F4D-6674-42DB-A03B-E70911DAD441}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00EF6352" w:rsidRDefault="0065642E" w:rsidP="0065642E">
+        <w:p w:rsidR="00EF6352" w:rsidRDefault="00553505" w:rsidP="00553505">
           <w:pPr>
-            <w:pStyle w:val="6E83F79748594C378CCD4893AE99B12C20"/>
+            <w:pStyle w:val="6E83F79748594C378CCD4893AE99B12C19"/>
           </w:pPr>
           <w:r w:rsidRPr="008E0C00">
             <w:rPr>
               <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>※文章作成ソフトの使用可。手書きの場合は、黒または青のペンを使って記述してください。</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="34F64B791569401BAE925C3725BA5609"/>
         <w:category>
           <w:name w:val="全般"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{7D67C651-D7C7-472F-8746-1830ED285BB3}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="0065642E" w:rsidRPr="008E0C00" w:rsidRDefault="0065642E" w:rsidP="00C543A7">
+        <w:p w:rsidR="00553505" w:rsidRPr="008E0C00" w:rsidRDefault="00553505" w:rsidP="00C543A7">
           <w:pPr>
             <w:ind w:left="270" w:hangingChars="150" w:hanging="270"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="008E0C00">
             <w:rPr>
               <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t>受験番号</w:t>
           </w:r>
         </w:p>
-        <w:p w:rsidR="00EF6352" w:rsidRDefault="0065642E" w:rsidP="0065642E">
+        <w:p w:rsidR="00EF6352" w:rsidRDefault="00553505" w:rsidP="00553505">
           <w:pPr>
-            <w:pStyle w:val="34F64B791569401BAE925C3725BA560920"/>
+            <w:pStyle w:val="34F64B791569401BAE925C3725BA560919"/>
           </w:pPr>
           <w:r w:rsidRPr="008E0C00">
             <w:rPr>
               <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t>（記入不要）</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="E6531553BE90477C80BCEFAD5908EDD3"/>
         <w:category>
           <w:name w:val="全般"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{F41EBC32-CB8E-44E2-906E-FD06147B8BA3}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00EF6352" w:rsidRDefault="0065642E" w:rsidP="0065642E">
+        <w:p w:rsidR="00EF6352" w:rsidRDefault="00553505" w:rsidP="00553505">
           <w:pPr>
-            <w:pStyle w:val="E6531553BE90477C80BCEFAD5908EDD320"/>
+            <w:pStyle w:val="E6531553BE90477C80BCEFAD5908EDD319"/>
           </w:pPr>
           <w:r w:rsidRPr="00FB3945">
             <w:rPr>
               <w:rStyle w:val="a3"/>
               <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
               <w:sz w:val="18"/>
             </w:rPr>
             <w:t>フリガナ</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="0D67CD7405684A6AB11E9F504AE8135A"/>
         <w:category>
           <w:name w:val="全般"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{3E991CF3-F106-4938-BA80-D931CA2F9F1A}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="0065642E" w:rsidRPr="004518FC" w:rsidRDefault="0065642E" w:rsidP="004149A7">
+        <w:p w:rsidR="00553505" w:rsidRPr="004518FC" w:rsidRDefault="00553505" w:rsidP="004149A7">
           <w:pPr>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rStyle w:val="a3"/>
               <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="004518FC">
             <w:rPr>
               <w:rStyle w:val="a3"/>
               <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>志望プログラム</w:t>
           </w:r>
         </w:p>
-        <w:p w:rsidR="00EF6352" w:rsidRDefault="0065642E" w:rsidP="0065642E">
+        <w:p w:rsidR="00EF6352" w:rsidRDefault="00553505" w:rsidP="00553505">
           <w:pPr>
-            <w:pStyle w:val="0D67CD7405684A6AB11E9F504AE8135A20"/>
+            <w:pStyle w:val="0D67CD7405684A6AB11E9F504AE8135A19"/>
           </w:pPr>
           <w:r w:rsidRPr="004518FC">
             <w:rPr>
               <w:rStyle w:val="a3"/>
               <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>【いずかにチェック】</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="674AFF55014545DFBEA5C0287057B6FF"/>
         <w:category>
           <w:name w:val="全般"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{351BCF3E-659F-4950-B157-03DB39D28C83}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00EF6352" w:rsidRDefault="0065642E" w:rsidP="0065642E">
+        <w:p w:rsidR="00EF6352" w:rsidRDefault="00553505" w:rsidP="00553505">
           <w:pPr>
-            <w:pStyle w:val="674AFF55014545DFBEA5C0287057B6FF20"/>
+            <w:pStyle w:val="674AFF55014545DFBEA5C0287057B6FF19"/>
           </w:pPr>
           <w:r w:rsidRPr="004518FC">
             <w:rPr>
               <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>資格</w:t>
           </w:r>
           <w:r w:rsidRPr="008E0C00">
             <w:rPr>
               <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>試験等の合格状況</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="游明朝">
     <w:panose1 w:val="02020400000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ Ｐゴシック">
     <w:panose1 w:val="020B0600070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="BIZ UDゴシック">
     <w:panose1 w:val="020B0400000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
@@ -3566,130 +3643,132 @@
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ 明朝">
     <w:altName w:val="MS Mincho"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="游ゴシック Light">
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:revisionView w:comments="0" w:inkAnnotations="0"/>
   <w:defaultTabStop w:val="840"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00F87B37"/>
     <w:rsid w:val="001222F0"/>
+    <w:rsid w:val="00152B37"/>
     <w:rsid w:val="003C5D3B"/>
     <w:rsid w:val="004515DA"/>
     <w:rsid w:val="0046385E"/>
     <w:rsid w:val="00475704"/>
     <w:rsid w:val="00553505"/>
     <w:rsid w:val="00620F04"/>
     <w:rsid w:val="00642736"/>
-    <w:rsid w:val="0065642E"/>
+    <w:rsid w:val="007A3514"/>
     <w:rsid w:val="00862EB2"/>
     <w:rsid w:val="00963265"/>
     <w:rsid w:val="009C1A9B"/>
     <w:rsid w:val="00C4775D"/>
     <w:rsid w:val="00C61CE3"/>
     <w:rsid w:val="00DA0816"/>
     <w:rsid w:val="00EF6352"/>
+    <w:rsid w:val="00F01FD2"/>
     <w:rsid w:val="00F87B37"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="21"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -4021,1451 +4100,100 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:jc w:val="both"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="a3">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="0065642E"/>
+    <w:rsid w:val="00553505"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="CFC42F243F4246B6815BBB24AC7D0CB5">
     <w:name w:val="CFC42F243F4246B6815BBB24AC7D0CB5"/>
     <w:rsid w:val="00F87B37"/>
-    <w:pPr>
-[...1350 lines deleted...]
-    <w:rsid w:val="00553505"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:jc w:val="both"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="095B9C7029C348EA845A6E58427E647320">
     <w:name w:val="095B9C7029C348EA845A6E58427E647320"/>
     <w:rsid w:val="00553505"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:jc w:val="both"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="705AC99092054E5E801484D4AE0E7C6919">
     <w:name w:val="705AC99092054E5E801484D4AE0E7C6919"/>
     <w:rsid w:val="00553505"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:jc w:val="both"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="6E83F79748594C378CCD4893AE99B12C19">
     <w:name w:val="6E83F79748594C378CCD4893AE99B12C19"/>
     <w:rsid w:val="00553505"/>
     <w:pPr>
@@ -5483,111 +4211,55 @@
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="E6531553BE90477C80BCEFAD5908EDD319">
     <w:name w:val="E6531553BE90477C80BCEFAD5908EDD319"/>
     <w:rsid w:val="00553505"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:jc w:val="both"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="0D67CD7405684A6AB11E9F504AE8135A19">
     <w:name w:val="0D67CD7405684A6AB11E9F504AE8135A19"/>
     <w:rsid w:val="00553505"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:jc w:val="both"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="674AFF55014545DFBEA5C0287057B6FF19">
     <w:name w:val="674AFF55014545DFBEA5C0287057B6FF19"/>
     <w:rsid w:val="00553505"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:jc w:val="both"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="095B9C7029C348EA845A6E58427E647321">
-[...54 lines deleted...]
-  </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
@@ -5853,82 +4525,94 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D57C6C95-7A73-40ED-909E-AC760C6148F6}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B7177DC3-8E76-43AF-A213-DECCD50BFC61}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{e296e639-91e9-4bb7-a1e8-7ae7de7d97ca}" enabled="1" method="Privileged" siteId="{a449438d-3606-490b-844f-c4e15e535fca}" contentBits="0" removed="0"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>3</Pages>
-[...1 lines deleted...]
-  <Characters>684</Characters>
+  <Pages>2</Pages>
+  <Words>546</Words>
+  <Characters>257</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>5</Lines>
+  <Lines>2</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>タイトル</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>学校法人立命館</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>802</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>丸山 健(maruken)</dc:creator>
   <cp:keywords/>
   <dc:description/>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="GrammarlyDocumentId">
+    <vt:lpwstr>c2105385fd8413cd03b053745c07efd9f767f156af17c60cb36415a8a2282fb8</vt:lpwstr>
+  </property>
+</Properties>
+</file>