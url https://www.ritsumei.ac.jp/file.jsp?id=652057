--- v0 (2025-10-16)
+++ v1 (2026-05-29)
@@ -4,69 +4,69 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:id w:val="-2115897102"/>
-        <w:lock w:val="sdtContentLocked"/>
         <w:placeholder>
           <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
         </w:placeholder>
         <w15:appearance w15:val="hidden"/>
         <w:text/>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
         <w:p w14:paraId="69FADCFA" w14:textId="42047B0B" w:rsidR="00FB03A9" w:rsidRPr="00EA4FA7" w:rsidRDefault="00AD27B8" w:rsidP="00AD5FB9">
           <w:pPr>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
               <w:sz w:val="32"/>
               <w:szCs w:val="32"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00EA4FA7">
             <w:rPr>
               <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
               <w:sz w:val="32"/>
               <w:szCs w:val="32"/>
             </w:rPr>
             <w:t>研</w:t>
           </w:r>
@@ -400,51 +400,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1174" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="19850B65" w14:textId="77777777" w:rsidR="00195D94" w:rsidRDefault="00195D94" w:rsidP="00987CF5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1471" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2012E9ED" w14:textId="77777777" w:rsidR="00195D94" w:rsidRPr="0029372E" w:rsidRDefault="00195D94">
+          <w:p w14:paraId="2012E9ED" w14:textId="4F6EB8C9" w:rsidR="00195D94" w:rsidRPr="0029372E" w:rsidRDefault="00195D94">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1030" w:type="pct"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="10A4E079" w14:textId="77777777" w:rsidR="00195D94" w:rsidRDefault="00195D94" w:rsidP="00EA4FA7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -529,51 +529,51 @@
                   <w:rPr>
                     <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>してください</w:t>
                 </w:r>
                 <w:r w:rsidRPr="0029372E">
                   <w:rPr>
                     <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>)</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3826" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4A5ADB86" w14:textId="6A7DF86F" w:rsidR="00D71959" w:rsidRPr="0029372E" w:rsidRDefault="007F4AB2">
+          <w:p w14:paraId="4A5ADB86" w14:textId="6A7DF86F" w:rsidR="00D71959" w:rsidRPr="0029372E" w:rsidRDefault="00886246">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="-750590490"/>
                 <w:lock w:val="sdtLocked"/>
                 <w15:appearance w15:val="hidden"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -688,51 +688,51 @@
                   <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="1585107365"/>
                 <w:lock w:val="sdtContentLocked"/>
                 <w:placeholder>
                   <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
                 </w:placeholder>
                 <w15:appearance w15:val="hidden"/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="000F1C02" w:rsidRPr="0029372E">
                   <w:rPr>
                     <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>研究コースと法政リサーチ・コース併願</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
-          <w:p w14:paraId="212F180B" w14:textId="07864236" w:rsidR="00AD27B8" w:rsidRPr="0029372E" w:rsidRDefault="007F4AB2" w:rsidP="00D71959">
+          <w:p w14:paraId="212F180B" w14:textId="07864236" w:rsidR="00AD27B8" w:rsidRPr="0029372E" w:rsidRDefault="00886246" w:rsidP="00D71959">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="34466352"/>
                 <w:lock w:val="sdtLocked"/>
                 <w15:appearance w15:val="hidden"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -1186,52 +1186,50 @@
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="370F86B8" w14:textId="77777777" w:rsidR="007C21A7" w:rsidRPr="0029372E" w:rsidRDefault="007C21A7" w:rsidP="007C21A7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="68AFB084" w14:textId="77777777" w:rsidR="007C21A7" w:rsidRPr="0029372E" w:rsidRDefault="007C21A7" w:rsidP="007C21A7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-            <w:bookmarkEnd w:id="0"/>
           </w:p>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:id w:val="-55239251"/>
               <w:lock w:val="sdtContentLocked"/>
               <w:placeholder>
                 <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
               </w:placeholder>
               <w15:appearance w15:val="hidden"/>
               <w:text/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
               <w:p w14:paraId="56219FDE" w14:textId="5953C938" w:rsidR="007C21A7" w:rsidRPr="0029372E" w:rsidRDefault="007C21A7" w:rsidP="007C21A7">
                 <w:pPr>
                   <w:ind w:left="486" w:hangingChars="270" w:hanging="486"/>
                   <w:rPr>
                     <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
@@ -1317,64 +1315,64 @@
                 <w:pPr>
                   <w:ind w:left="486" w:hangingChars="270" w:hanging="486"/>
                   <w:rPr>
                     <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="0029372E">
                   <w:rPr>
                     <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>（４）修士論文作成に向けた具体的な研究活動の予定</w:t>
                 </w:r>
               </w:p>
               <w:p w14:paraId="12729856" w14:textId="61616766" w:rsidR="003F7A23" w:rsidRPr="0029372E" w:rsidRDefault="003F7A23" w:rsidP="00BF77CF">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
-                <w:bookmarkStart w:id="1" w:name="_Hlk173336322"/>
+                <w:bookmarkStart w:id="0" w:name="_Hlk173336322"/>
                 <w:r w:rsidRPr="0029372E">
                   <w:rPr>
                     <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                     <w:color w:val="FF0000"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>※研究コースの法政リサーチ・コース併願者は、併願理由と共に、研究コース（前期・後期で5年）の場合と法政リサーチ・コース(2年)の場合を想定し、それぞれについて研究活動の予定を書き込んでください。</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
-          <w:bookmarkEnd w:id="1"/>
+          <w:bookmarkEnd w:id="0"/>
           <w:p w14:paraId="3D18DE35" w14:textId="313BA73F" w:rsidR="007C21A7" w:rsidRDefault="007C21A7" w:rsidP="007C21A7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="588BDDF9" w14:textId="77777777" w:rsidR="00BF77CF" w:rsidRPr="0029372E" w:rsidRDefault="00BF77CF" w:rsidP="007C21A7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2272AEF7" w14:textId="24AF0842" w:rsidR="007C21A7" w:rsidRPr="0029372E" w:rsidRDefault="007C21A7" w:rsidP="007C21A7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
@@ -1406,70 +1404,70 @@
         <w:spacing w:line="20" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00F81B7C" w:rsidRPr="0029372E" w:rsidSect="00BF77CF">
       <w:headerReference w:type="even" r:id="rId8"/>
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:footerReference w:type="even" r:id="rId10"/>
       <w:footerReference w:type="default" r:id="rId11"/>
       <w:headerReference w:type="first" r:id="rId12"/>
       <w:footerReference w:type="first" r:id="rId13"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="851" w:right="1134" w:bottom="737" w:left="1134" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="7DDC6DAA" w14:textId="77777777" w:rsidR="00D16E0E" w:rsidRDefault="00D16E0E" w:rsidP="00D16E0E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="073B0A64" w14:textId="77777777" w:rsidR="00D16E0E" w:rsidRDefault="00D16E0E" w:rsidP="00D16E0E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="游明朝">
     <w:panose1 w:val="02020400000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="游ゴシック Light">
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
@@ -1481,120 +1479,132 @@
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="BIZ UDゴシック">
     <w:panose1 w:val="020B0400000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002F7" w:usb1="2AC7EDF8" w:usb2="00000012" w:usb3="00000000" w:csb0="00020001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ ゴシック">
     <w:altName w:val="MS Gothic"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="65FF4C42" w14:textId="77777777" w:rsidR="00F64071" w:rsidRDefault="00F64071">
     <w:pPr>
       <w:pStyle w:val="a7"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w14:paraId="1A7B1107" w14:textId="5415502B" w:rsidR="00F64071" w:rsidRPr="00F64071" w:rsidRDefault="00F64071" w:rsidP="00F64071">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1A7B1107" w14:textId="4A076778" w:rsidR="00F64071" w:rsidRPr="00F64071" w:rsidRDefault="00F64071" w:rsidP="00F64071">
     <w:pPr>
       <w:pStyle w:val="a7"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
       </w:rPr>
-      <w:t>2026.4</w:t>
+      <w:t>202</w:t>
+    </w:r>
+    <w:r w:rsidR="0031715F">
+      <w:rPr>
+        <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
+      </w:rPr>
+      <w:t>7</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
+      </w:rPr>
+      <w:t>.4</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="23CD509B" w14:textId="77777777" w:rsidR="00F64071" w:rsidRDefault="00F64071">
     <w:pPr>
       <w:pStyle w:val="a7"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="4BAC2DD9" w14:textId="77777777" w:rsidR="00D16E0E" w:rsidRDefault="00D16E0E" w:rsidP="00D16E0E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="3D09F465" w14:textId="77777777" w:rsidR="00D16E0E" w:rsidRDefault="00D16E0E" w:rsidP="00D16E0E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="15DC8B3D" w14:textId="77777777" w:rsidR="00F64071" w:rsidRDefault="00F64071">
     <w:pPr>
       <w:pStyle w:val="a5"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:eastAsia="zh-CN"/>
       </w:rPr>
       <w:id w:val="753796716"/>
       <w:lock w:val="contentLocked"/>
       <w:placeholder>
         <w:docPart w:val="FF83C92370434631A87CDF479512B353"/>
       </w:placeholder>
       <w15:appearance w15:val="hidden"/>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="7A28DC9C" w14:textId="1B761501" w:rsidR="0029372E" w:rsidRPr="002A29C2" w:rsidRDefault="0029372E" w:rsidP="002A29C2">
         <w:pPr>
@@ -1764,61 +1774,61 @@
             <w:bCs/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:lang w:eastAsia="zh-CN"/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
         <w:r w:rsidRPr="00F56BF9">
           <w:rPr>
             <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
             <w:b/>
             <w:bCs/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:lang w:eastAsia="zh-CN"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4F6622BA" w14:textId="77777777" w:rsidR="00F64071" w:rsidRDefault="00F64071">
     <w:pPr>
       <w:pStyle w:val="a5"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="45A227DE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="68F278B4"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="420" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0409000B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="840" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
@@ -2112,179 +2122,185 @@
     <w:lvl w:ilvl="7" w:tplc="0409000B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3360" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409000D" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3780" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1161702293">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="1142045042">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="214779286">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="840"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="20481">
+    <o:shapedefaults v:ext="edit" spidmax="26625">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00FB03A9"/>
     <w:rsid w:val="000F1C02"/>
     <w:rsid w:val="000F3F59"/>
     <w:rsid w:val="0018044B"/>
     <w:rsid w:val="00195D94"/>
     <w:rsid w:val="001F6E94"/>
+    <w:rsid w:val="002549DA"/>
     <w:rsid w:val="00272F70"/>
     <w:rsid w:val="0029372E"/>
     <w:rsid w:val="002A29C2"/>
+    <w:rsid w:val="0031715F"/>
+    <w:rsid w:val="003261FA"/>
     <w:rsid w:val="003F7A23"/>
+    <w:rsid w:val="004355ED"/>
     <w:rsid w:val="00623F48"/>
     <w:rsid w:val="006F71C1"/>
     <w:rsid w:val="007C21A7"/>
     <w:rsid w:val="007F4AB2"/>
     <w:rsid w:val="00801C7F"/>
     <w:rsid w:val="00805884"/>
+    <w:rsid w:val="00886246"/>
     <w:rsid w:val="00987CF5"/>
     <w:rsid w:val="00AC5D96"/>
     <w:rsid w:val="00AC7A5B"/>
     <w:rsid w:val="00AD27B8"/>
     <w:rsid w:val="00AD5FB9"/>
+    <w:rsid w:val="00B0352B"/>
     <w:rsid w:val="00BF77CF"/>
     <w:rsid w:val="00D16E0E"/>
     <w:rsid w:val="00D71959"/>
     <w:rsid w:val="00E25571"/>
     <w:rsid w:val="00EA4FA7"/>
     <w:rsid w:val="00EF0F32"/>
     <w:rsid w:val="00F64071"/>
     <w:rsid w:val="00F81B7C"/>
     <w:rsid w:val="00FB03A9"/>
     <w:rsid w:val="00FE6B8D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="20481">
+    <o:shapedefaults v:ext="edit" spidmax="26625">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="73F304C5"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{4B7F773B-D06D-455A-82D5-518400FA2816}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="21"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -2616,50 +2632,51 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:jc w:val="both"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
@@ -2793,70 +2810,77 @@
     <w:basedOn w:val="a"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00EA4FA7"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
       <w:kern w:val="0"/>
       <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="ab">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="001F6E94"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="ac">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="004355ED"/>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="FF83C92370434631A87CDF479512B353"/>
         <w:category>
           <w:name w:val="全般"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{29C502D5-1416-4C25-8977-15D1F382361E}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00876A95" w:rsidRDefault="00537CA7" w:rsidP="00537CA7">
           <w:pPr>
             <w:pStyle w:val="FF83C92370434631A87CDF479512B353"/>
           </w:pPr>
           <w:r w:rsidRPr="00A20F47">
             <w:rPr>
               <w:rStyle w:val="a3"/>
             </w:rPr>
@@ -2903,51 +2927,51 @@
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{4DFF412B-134D-4DF5-A84E-F21F6F33E68E}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00E813C8" w:rsidRDefault="00F11C5D" w:rsidP="00F11C5D">
           <w:pPr>
             <w:pStyle w:val="2F3E6AC2702749C0828EEF9A8B4F28D5"/>
           </w:pPr>
           <w:r w:rsidRPr="006B0E64">
             <w:rPr>
               <w:rStyle w:val="a3"/>
             </w:rPr>
             <w:t>ここをクリックまたはタップしてテキストを入力してください。</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="游明朝">
     <w:panose1 w:val="02020400000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="游ゴシック Light">
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
@@ -2959,117 +2983,120 @@
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="BIZ UDゴシック">
     <w:panose1 w:val="020B0400000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002F7" w:usb1="2AC7EDF8" w:usb2="00000012" w:usb3="00000000" w:csb0="00020001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ ゴシック">
     <w:altName w:val="MS Gothic"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:revisionView w:comments="0" w:inkAnnotations="0"/>
   <w:defaultTabStop w:val="840"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00537CA7"/>
+    <w:rsid w:val="002549DA"/>
+    <w:rsid w:val="003261FA"/>
     <w:rsid w:val="00537CA7"/>
     <w:rsid w:val="00876A95"/>
+    <w:rsid w:val="00B0352B"/>
     <w:rsid w:val="00E813C8"/>
     <w:rsid w:val="00F11C5D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="21"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -3401,197 +3428,118 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:jc w:val="both"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="318AEBF2E7DF4DA58C89B7D709C2141B">
-[...6 lines deleted...]
-  </w:style>
   <w:style w:type="character" w:styleId="a3">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00F11C5D"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FF83C92370434631A87CDF479512B353">
     <w:name w:val="FF83C92370434631A87CDF479512B353"/>
     <w:rsid w:val="00537CA7"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:jc w:val="both"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="551AC9A08A274FEE90EB087955E8C0B8">
-[...70 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="2F3E6AC2702749C0828EEF9A8B4F28D5">
     <w:name w:val="2F3E6AC2702749C0828EEF9A8B4F28D5"/>
     <w:rsid w:val="00F11C5D"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:jc w:val="both"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
@@ -3864,75 +3812,79 @@
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{072517E2-BC70-4820-9943-D2D437F80E87}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{e296e639-91e9-4bb7-a1e8-7ae7de7d97ca}" enabled="1" method="Privileged" siteId="{a449438d-3606-490b-844f-c4e15e535fca}" contentBits="0" removed="0"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>72</Words>
   <Characters>412</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>3</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>タイトル</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>学校法人立命館</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>483</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>安東 正玄</dc:creator>
   <cp:keywords/>
   <dc:description/>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>