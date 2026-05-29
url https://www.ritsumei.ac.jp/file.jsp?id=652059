--- v0 (2025-10-16)
+++ v1 (2026-05-29)
@@ -1,126 +1,122 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:id w:val="-1022853624"/>
-        <w:lock w:val="sdtContentLocked"/>
         <w:placeholder>
           <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
         </w:placeholder>
         <w15:appearance w15:val="hidden"/>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
-        <w:p w:rsidR="0028525F" w:rsidRPr="0028525F" w:rsidRDefault="0036753E" w:rsidP="0028525F">
+        <w:p w14:paraId="5990401C" w14:textId="77777777" w:rsidR="0028525F" w:rsidRPr="0028525F" w:rsidRDefault="0036753E" w:rsidP="0028525F">
           <w:pPr>
             <w:pStyle w:val="a3"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
               <w:sz w:val="32"/>
               <w:szCs w:val="32"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="0036753E">
             <w:rPr>
               <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
               <w:sz w:val="32"/>
               <w:szCs w:val="32"/>
             </w:rPr>
             <w:t>研　究　計　画　書</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w:rsidR="0028525F" w:rsidRPr="0028525F" w:rsidRDefault="0028525F" w:rsidP="0028525F">
+    <w:p w14:paraId="0DF8663D" w14:textId="77777777" w:rsidR="0028525F" w:rsidRPr="0028525F" w:rsidRDefault="0028525F" w:rsidP="0028525F">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:id w:val="1422146744"/>
         <w:lock w:val="sdtContentLocked"/>
         <w:placeholder>
           <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
         </w:placeholder>
         <w15:appearance w15:val="hidden"/>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
-        <w:p w:rsidR="0028525F" w:rsidRPr="00395D9A" w:rsidRDefault="005F5283" w:rsidP="0028525F">
+        <w:p w14:paraId="0D76F380" w14:textId="77777777" w:rsidR="0028525F" w:rsidRPr="00395D9A" w:rsidRDefault="005F5283" w:rsidP="0028525F">
           <w:pPr>
             <w:pStyle w:val="a3"/>
             <w:jc w:val="left"/>
             <w:rPr>
               <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00395D9A">
             <w:rPr>
               <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
               <w:sz w:val="22"/>
             </w:rPr>
             <w:t>※研究計画書は</w:t>
           </w:r>
           <w:r w:rsidRPr="00395D9A">
             <w:rPr>
               <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
               <w:b/>
               <w:sz w:val="22"/>
             </w:rPr>
             <w:t>2ページ</w:t>
           </w:r>
           <w:r w:rsidRPr="00395D9A">
@@ -130,305 +126,366 @@
             </w:rPr>
             <w:t>以内で</w:t>
           </w:r>
           <w:r w:rsidRPr="00395D9A">
             <w:rPr>
               <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
               <w:sz w:val="22"/>
             </w:rPr>
             <w:t>作成してください。</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a7"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1271"/>
         <w:gridCol w:w="4394"/>
         <w:gridCol w:w="1556"/>
         <w:gridCol w:w="2407"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0028525F" w:rsidRPr="00703E93" w:rsidTr="00AB0A9A">
+      <w:tr w:rsidR="00374B1A" w:rsidRPr="00703E93" w14:paraId="506247B3" w14:textId="77777777" w:rsidTr="00374B1A">
         <w:trPr>
-          <w:trHeight w:val="553"/>
+          <w:trHeight w:val="278"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:id w:val="-1549835379"/>
-              <w:lock w:val="sdtContentLocked"/>
               <w:placeholder>
-                <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+                <w:docPart w:val="41F739084E0F4BF6A05518694673EE1B"/>
               </w:placeholder>
               <w15:appearance w15:val="hidden"/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w:rsidR="00C26D65" w:rsidRPr="00C26D65" w:rsidRDefault="00C26D65" w:rsidP="00C26D65">
+              <w:p w14:paraId="6437B6A0" w14:textId="32432537" w:rsidR="00374B1A" w:rsidRPr="00703E93" w:rsidRDefault="00374B1A" w:rsidP="00374B1A">
                 <w:pPr>
                   <w:pStyle w:val="a3"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00C26D65">
                   <w:rPr>
                     <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>氏名</w:t>
                 </w:r>
               </w:p>
-              <w:p w:rsidR="0028525F" w:rsidRPr="00703E93" w:rsidRDefault="00C26D65" w:rsidP="00C26D65">
-[...17 lines deleted...]
-              </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4394" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0028525F" w:rsidRPr="00703E93" w:rsidRDefault="0028525F" w:rsidP="009166AE">
+          <w:p w14:paraId="4866054C" w14:textId="20FA8204" w:rsidR="00374B1A" w:rsidRPr="00374B1A" w:rsidRDefault="00374B1A" w:rsidP="009166AE">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00374B1A">
+              <w:rPr>
+                <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>（英字）</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1556" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:id w:val="2093585118"/>
               <w:lock w:val="sdtContentLocked"/>
               <w:placeholder>
-                <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+                <w:docPart w:val="41F739084E0F4BF6A05518694673EE1B"/>
               </w:placeholder>
               <w15:appearance w15:val="hidden"/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w:rsidR="0028525F" w:rsidRPr="00703E93" w:rsidRDefault="0028525F" w:rsidP="009166AE">
+              <w:p w14:paraId="0CE6010A" w14:textId="77777777" w:rsidR="00374B1A" w:rsidRPr="00703E93" w:rsidRDefault="00374B1A" w:rsidP="009166AE">
                 <w:pPr>
                   <w:pStyle w:val="a3"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00703E93">
                   <w:rPr>
                     <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>受験番号</w:t>
                 </w:r>
               </w:p>
-              <w:p w:rsidR="0028525F" w:rsidRPr="00703E93" w:rsidRDefault="0028525F" w:rsidP="009166AE">
+              <w:p w14:paraId="6EC29A99" w14:textId="77777777" w:rsidR="00374B1A" w:rsidRPr="00703E93" w:rsidRDefault="00374B1A" w:rsidP="009166AE">
                 <w:pPr>
                   <w:pStyle w:val="a3"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00703E93">
                   <w:rPr>
                     <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
-                  <w:t>(</w:t>
-[...15 lines deleted...]
-                  <w:t>不要)</w:t>
+                  <w:t>(入力不要)</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2407" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0028525F" w:rsidRPr="00703E93" w:rsidRDefault="0028525F" w:rsidP="009166AE">
+          <w:p w14:paraId="3AB1C1BD" w14:textId="77777777" w:rsidR="00374B1A" w:rsidRPr="00703E93" w:rsidRDefault="00374B1A" w:rsidP="009166AE">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AB0A9A" w:rsidRPr="00703E93" w:rsidTr="00395D9A">
+      <w:tr w:rsidR="00374B1A" w:rsidRPr="00703E93" w14:paraId="6E931680" w14:textId="77777777" w:rsidTr="00AB0A9A">
+        <w:trPr>
+          <w:trHeight w:val="277"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1271" w:type="dxa"/>
+            <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B1E8B2C" w14:textId="77777777" w:rsidR="00374B1A" w:rsidRDefault="00374B1A" w:rsidP="00374B1A">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4394" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7DCDD8C5" w14:textId="077320E2" w:rsidR="00374B1A" w:rsidRPr="00374B1A" w:rsidRDefault="00374B1A" w:rsidP="009166AE">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00374B1A">
+              <w:rPr>
+                <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>（カナ）</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1556" w:type="dxa"/>
+            <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D01E9D6" w14:textId="77777777" w:rsidR="00374B1A" w:rsidRDefault="00374B1A" w:rsidP="009166AE">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2407" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D74A2B7" w14:textId="77777777" w:rsidR="00374B1A" w:rsidRPr="00703E93" w:rsidRDefault="00374B1A" w:rsidP="009166AE">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AB0A9A" w:rsidRPr="00703E93" w14:paraId="1D109F59" w14:textId="77777777" w:rsidTr="00395D9A">
         <w:trPr>
           <w:trHeight w:val="585"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:id w:val="-1263836844"/>
               <w:lock w:val="sdtContentLocked"/>
               <w:placeholder>
                 <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
               </w:placeholder>
               <w15:appearance w15:val="hidden"/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w:rsidR="00AB0A9A" w:rsidRPr="00703E93" w:rsidRDefault="00AB0A9A" w:rsidP="009166AE">
+              <w:p w14:paraId="65658846" w14:textId="77777777" w:rsidR="00AB0A9A" w:rsidRPr="00703E93" w:rsidRDefault="00AB0A9A" w:rsidP="009166AE">
                 <w:pPr>
                   <w:pStyle w:val="a3"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00703E93">
                   <w:rPr>
                     <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>希望する</w:t>
                 </w:r>
               </w:p>
-              <w:p w:rsidR="00AB0A9A" w:rsidRPr="00703E93" w:rsidRDefault="00AB0A9A" w:rsidP="009166AE">
+              <w:p w14:paraId="0329D500" w14:textId="77777777" w:rsidR="00AB0A9A" w:rsidRPr="00703E93" w:rsidRDefault="00AB0A9A" w:rsidP="009166AE">
                 <w:pPr>
                   <w:pStyle w:val="a3"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00703E93">
                   <w:rPr>
                     <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>研究領域</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8357" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00AB0A9A" w:rsidRPr="00703E93" w:rsidRDefault="006264B3" w:rsidP="00AB0A9A">
+          <w:p w14:paraId="76DD263B" w14:textId="77777777" w:rsidR="00AB0A9A" w:rsidRPr="00703E93" w:rsidRDefault="006E15D7" w:rsidP="00AB0A9A">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                   <w:sz w:val="22"/>
                 </w:rPr>
                 <w:id w:val="-1091229409"/>
                 <w:lock w:val="sdtLocked"/>
                 <w:placeholder>
                   <w:docPart w:val="BF77841A70674D219CEAB34408B1A905"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:dropDownList>
                   <w:listItem w:value="アイテムを選択してください。"/>
                   <w:listItem w:displayText="現代社会研究領域" w:value="現代社会研究領域"/>
                   <w:listItem w:displayText="メディア社会研究領域" w:value="メディア社会研究領域"/>
                   <w:listItem w:displayText="スポーツ社会研究領域" w:value="スポーツ社会研究領域"/>
@@ -436,490 +493,453 @@
                 </w:dropDownList>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00703E93" w:rsidRPr="00703E93">
                   <w:rPr>
                     <w:rStyle w:val="a8"/>
                     <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                   </w:rPr>
                   <w:t>希望する研究領域を</w:t>
                 </w:r>
                 <w:r w:rsidR="00703E93" w:rsidRPr="00703E93">
                   <w:rPr>
                     <w:rStyle w:val="a8"/>
                     <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                     <w:sz w:val="22"/>
                   </w:rPr>
                   <w:t>選択してください。</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0028525F" w:rsidRPr="00703E93" w:rsidTr="00AB0A9A">
+      <w:tr w:rsidR="0028525F" w:rsidRPr="00703E93" w14:paraId="2887530D" w14:textId="77777777" w:rsidTr="00AB0A9A">
         <w:trPr>
           <w:trHeight w:val="939"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:id w:val="439263636"/>
               <w:lock w:val="sdtContentLocked"/>
               <w:placeholder>
                 <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
               </w:placeholder>
               <w15:appearance w15:val="hidden"/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w:rsidR="0028525F" w:rsidRPr="00703E93" w:rsidRDefault="0036753E" w:rsidP="009166AE">
+              <w:p w14:paraId="21BDD1C1" w14:textId="77777777" w:rsidR="0028525F" w:rsidRPr="00703E93" w:rsidRDefault="0036753E" w:rsidP="009166AE">
                 <w:pPr>
                   <w:pStyle w:val="a3"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00703E93">
                   <w:rPr>
                     <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>入学後の</w:t>
                 </w:r>
               </w:p>
-              <w:p w:rsidR="0036753E" w:rsidRPr="00703E93" w:rsidRDefault="0036753E" w:rsidP="009166AE">
+              <w:p w14:paraId="0A24AA57" w14:textId="77777777" w:rsidR="0036753E" w:rsidRPr="00703E93" w:rsidRDefault="0036753E" w:rsidP="009166AE">
                 <w:pPr>
                   <w:pStyle w:val="a3"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00703E93">
                   <w:rPr>
                     <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>研究テーマ</w:t>
                 </w:r>
               </w:p>
-              <w:p w:rsidR="00AB0A9A" w:rsidRPr="00703E93" w:rsidRDefault="00AB0A9A" w:rsidP="009166AE">
+              <w:p w14:paraId="3BA77B2F" w14:textId="77777777" w:rsidR="00AB0A9A" w:rsidRPr="00703E93" w:rsidRDefault="00AB0A9A" w:rsidP="009166AE">
                 <w:pPr>
                   <w:pStyle w:val="a3"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00703E93">
                   <w:rPr>
                     <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>(予定）</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8357" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0028525F" w:rsidRPr="00703E93" w:rsidRDefault="0028525F" w:rsidP="00F56BF9">
+          <w:p w14:paraId="232DA107" w14:textId="303B82C1" w:rsidR="0028525F" w:rsidRPr="00703E93" w:rsidRDefault="0028525F" w:rsidP="00F56BF9">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="0023439F" w:rsidRDefault="0023439F"/>
+    <w:p w14:paraId="6A89D477" w14:textId="77777777" w:rsidR="0023439F" w:rsidRDefault="0023439F"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a7"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9628"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00AB0A9A" w:rsidTr="00AB0A9A">
+      <w:tr w:rsidR="00AB0A9A" w14:paraId="19407050" w14:textId="77777777" w:rsidTr="00AB0A9A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9628" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:id w:val="327958632"/>
               <w:lock w:val="sdtContentLocked"/>
               <w:placeholder>
                 <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
               </w:placeholder>
               <w15:appearance w15:val="hidden"/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w:rsidR="00AB0A9A" w:rsidRDefault="00AB0A9A" w:rsidP="00395D9A">
+              <w:p w14:paraId="44A8C2A8" w14:textId="77777777" w:rsidR="00AB0A9A" w:rsidRDefault="00AB0A9A" w:rsidP="00395D9A">
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>研究の構想・計画について</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AB0A9A" w:rsidTr="00696D61">
+      <w:tr w:rsidR="00AB0A9A" w14:paraId="1735F521" w14:textId="77777777" w:rsidTr="00696D61">
         <w:trPr>
           <w:trHeight w:val="7351"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9628" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AB0A9A" w:rsidRPr="00041E17" w:rsidRDefault="00AB0A9A" w:rsidP="00F56BF9">
+          <w:p w14:paraId="58217943" w14:textId="7613F1A3" w:rsidR="00AB0A9A" w:rsidRPr="00041E17" w:rsidRDefault="00AB0A9A" w:rsidP="00F56BF9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00AB0A9A" w:rsidRDefault="00AB0A9A"/>
+    <w:p w14:paraId="0C09BB26" w14:textId="77777777" w:rsidR="00AB0A9A" w:rsidRDefault="00AB0A9A"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a7"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9628"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00AB0A9A" w:rsidTr="00AB0A9A">
+      <w:tr w:rsidR="00AB0A9A" w14:paraId="53014521" w14:textId="77777777" w:rsidTr="00AB0A9A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9628" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
               </w:rPr>
               <w:id w:val="902643280"/>
               <w:lock w:val="sdtContentLocked"/>
               <w:placeholder>
                 <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
               </w:placeholder>
               <w15:appearance w15:val="hidden"/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w:rsidR="00AB0A9A" w:rsidRPr="00AB0A9A" w:rsidRDefault="00AB0A9A">
+              <w:p w14:paraId="6C5D5135" w14:textId="77777777" w:rsidR="00AB0A9A" w:rsidRPr="00AB0A9A" w:rsidRDefault="00AB0A9A">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00AB0A9A">
                   <w:rPr>
                     <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>特記事項があれば入力してください</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AB0A9A" w:rsidTr="00696D61">
+      <w:tr w:rsidR="00AB0A9A" w14:paraId="2DFA2891" w14:textId="77777777" w:rsidTr="00696D61">
         <w:trPr>
           <w:trHeight w:val="1655"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9628" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AB0A9A" w:rsidRPr="00041E17" w:rsidRDefault="00AB0A9A">
+          <w:p w14:paraId="72C5EBF6" w14:textId="77777777" w:rsidR="00AB0A9A" w:rsidRPr="00041E17" w:rsidRDefault="00AB0A9A">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-            <w:bookmarkEnd w:id="0"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00AB0A9A" w:rsidRPr="0028525F" w:rsidRDefault="00AB0A9A"/>
+    <w:p w14:paraId="70F3013D" w14:textId="77777777" w:rsidR="00AB0A9A" w:rsidRPr="0028525F" w:rsidRDefault="00AB0A9A"/>
     <w:sectPr w:rsidR="00AB0A9A" w:rsidRPr="0028525F" w:rsidSect="0023439F">
-      <w:headerReference w:type="even" r:id="rId6"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId6"/>
+      <w:footerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="397" w:right="1134" w:bottom="851" w:left="1134" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="003D45FD" w:rsidRDefault="003D45FD" w:rsidP="0023439F">
+    <w:p w14:paraId="47136786" w14:textId="77777777" w:rsidR="003D45FD" w:rsidRDefault="003D45FD" w:rsidP="0023439F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="003D45FD" w:rsidRDefault="003D45FD" w:rsidP="0023439F">
+    <w:p w14:paraId="5242258B" w14:textId="77777777" w:rsidR="003D45FD" w:rsidRDefault="003D45FD" w:rsidP="0023439F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="游明朝">
     <w:panose1 w:val="02020400000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="游ゴシック Light">
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="BIZ UDゴシック">
     <w:panose1 w:val="020B0400000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002F7" w:usb1="2AC7EDF8" w:usb2="00000012" w:usb3="00000000" w:csb0="00020001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ ゴシック">
     <w:altName w:val="MS Gothic"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-[...9 lines deleted...]
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
       </w:rPr>
       <w:id w:val="-443995574"/>
-      <w:lock w:val="sdtContentLocked"/>
       <w:placeholder>
         <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
       </w:placeholder>
       <w15:appearance w15:val="hidden"/>
     </w:sdtPr>
     <w:sdtEndPr/>
     <w:sdtContent>
-      <w:p w:rsidR="00AB0A9A" w:rsidRPr="00AB0A9A" w:rsidRDefault="00AB0A9A" w:rsidP="00AB0A9A">
+      <w:p w14:paraId="3E420382" w14:textId="18A94EDD" w:rsidR="00AB0A9A" w:rsidRPr="00AB0A9A" w:rsidRDefault="00AB0A9A" w:rsidP="00AB0A9A">
         <w:pPr>
           <w:pStyle w:val="a5"/>
           <w:jc w:val="right"/>
           <w:rPr>
             <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00AB0A9A">
           <w:rPr>
             <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
           </w:rPr>
           <w:t>202</w:t>
         </w:r>
-        <w:r w:rsidR="00817579">
+        <w:r w:rsidR="00374B1A">
           <w:rPr>
             <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
           </w:rPr>
-          <w:t>6</w:t>
+          <w:t>7</w:t>
         </w:r>
         <w:r w:rsidRPr="00AB0A9A">
           <w:rPr>
             <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
           </w:rPr>
           <w:t>.4</w:t>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="003D45FD" w:rsidRDefault="003D45FD" w:rsidP="0023439F">
+    <w:p w14:paraId="0F20D477" w14:textId="77777777" w:rsidR="003D45FD" w:rsidRDefault="003D45FD" w:rsidP="0023439F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="003D45FD" w:rsidRDefault="003D45FD" w:rsidP="0023439F">
+    <w:p w14:paraId="49A24BEE" w14:textId="77777777" w:rsidR="003D45FD" w:rsidRDefault="003D45FD" w:rsidP="0023439F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-[...9 lines deleted...]
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:eastAsia="zh-CN"/>
       </w:rPr>
       <w:id w:val="753796716"/>
       <w:lock w:val="sdtContentLocked"/>
       <w:placeholder>
         <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
       </w:placeholder>
       <w15:appearance w15:val="hidden"/>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
-      <w:p w:rsidR="00B92B4E" w:rsidRPr="0028525F" w:rsidRDefault="00B92B4E" w:rsidP="00B92B4E">
+      <w:p w14:paraId="11DC0D30" w14:textId="77777777" w:rsidR="00B92B4E" w:rsidRPr="0028525F" w:rsidRDefault="00B92B4E" w:rsidP="00B92B4E">
         <w:pPr>
           <w:pStyle w:val="a3"/>
           <w:jc w:val="right"/>
           <w:rPr>
             <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:lang w:eastAsia="zh-CN"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="0028525F">
           <w:rPr>
             <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:lang w:eastAsia="zh-CN"/>
           </w:rPr>
           <w:t>様式RJ</w:t>
         </w:r>
         <w:r w:rsidR="0036753E">
           <w:rPr>
             <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:lang w:eastAsia="zh-CN"/>
@@ -1062,201 +1082,195 @@
         <w:r w:rsidR="00F56BF9" w:rsidRPr="00F56BF9">
           <w:rPr>
             <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
             <w:b/>
             <w:bCs/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:lang w:val="ja-JP" w:eastAsia="zh-CN"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidR="00F56BF9" w:rsidRPr="00F56BF9">
           <w:rPr>
             <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
             <w:b/>
             <w:bCs/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:lang w:eastAsia="zh-CN"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w:rsidR="0023439F" w:rsidRPr="0023439F" w:rsidRDefault="0023439F" w:rsidP="0023439F">
+  <w:p w14:paraId="41F2A256" w14:textId="77777777" w:rsidR="0023439F" w:rsidRPr="0023439F" w:rsidRDefault="0023439F" w:rsidP="0023439F">
     <w:pPr>
       <w:pStyle w:val="a3"/>
       <w:jc w:val="left"/>
       <w:rPr>
         <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:eastAsia="zh-CN"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-  <w:zoom w:percent="110"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean"/>
   <w:documentProtection w:edit="forms" w:enforcement="0"/>
   <w:defaultTabStop w:val="840"/>
   <w:drawingGridHorizontalSpacing w:val="105"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="51201">
+    <o:shapedefaults v:ext="edit" spidmax="49153">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0023439F"/>
     <w:rsid w:val="00041E17"/>
     <w:rsid w:val="000A7945"/>
+    <w:rsid w:val="000D2A93"/>
+    <w:rsid w:val="000F07C5"/>
     <w:rsid w:val="001114F6"/>
     <w:rsid w:val="001423F5"/>
     <w:rsid w:val="00174FD6"/>
-    <w:rsid w:val="00190528"/>
     <w:rsid w:val="001F76B2"/>
     <w:rsid w:val="001F7E8D"/>
     <w:rsid w:val="0023439F"/>
     <w:rsid w:val="0028525F"/>
     <w:rsid w:val="0036753E"/>
+    <w:rsid w:val="00374B1A"/>
     <w:rsid w:val="00395D9A"/>
     <w:rsid w:val="003D45FD"/>
+    <w:rsid w:val="004509A9"/>
     <w:rsid w:val="00537317"/>
+    <w:rsid w:val="005A68C1"/>
     <w:rsid w:val="005F5283"/>
-    <w:rsid w:val="006264B3"/>
     <w:rsid w:val="00661E1D"/>
     <w:rsid w:val="0067407A"/>
     <w:rsid w:val="00696D61"/>
+    <w:rsid w:val="006E15D7"/>
     <w:rsid w:val="00703E93"/>
     <w:rsid w:val="007505AD"/>
     <w:rsid w:val="008173D5"/>
     <w:rsid w:val="00817579"/>
     <w:rsid w:val="00923678"/>
     <w:rsid w:val="009A04F1"/>
     <w:rsid w:val="00A268C7"/>
     <w:rsid w:val="00A87604"/>
     <w:rsid w:val="00AB0A9A"/>
-    <w:rsid w:val="00AE5422"/>
+    <w:rsid w:val="00AC3C1A"/>
     <w:rsid w:val="00B92B4E"/>
     <w:rsid w:val="00BA2853"/>
     <w:rsid w:val="00C26D65"/>
     <w:rsid w:val="00CD6B29"/>
+    <w:rsid w:val="00E36C77"/>
     <w:rsid w:val="00E36CB9"/>
-    <w:rsid w:val="00E47DC8"/>
     <w:rsid w:val="00F31E3A"/>
-    <w:rsid w:val="00F443F4"/>
     <w:rsid w:val="00F56BF9"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="51201">
+    <o:shapedefaults v:ext="edit" spidmax="49153">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
+  <w14:docId w14:val="031223B2"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{CCFC69C8-FF10-4F48-BD51-2C8618CC2900}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="21"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -1588,50 +1602,51 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:jc w:val="both"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
@@ -1721,258 +1736,295 @@
     <w:basedOn w:val="a"/>
     <w:link w:val="aa"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="005F5283"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="aa">
     <w:name w:val="吹き出し (文字)"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="a9"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="005F5283"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="ab">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005A68C1"/>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="DefaultPlaceholder_-1854013440"/>
         <w:category>
           <w:name w:val="全般"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{3FDEB85D-E3CA-4C4D-8B83-0090D2EC4EFC}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00AC4230" w:rsidRDefault="005B40CC">
           <w:r w:rsidRPr="00A20F47">
             <w:rPr>
               <w:rStyle w:val="a3"/>
             </w:rPr>
             <w:t>ここをクリックまたはタップしてテキストを入力してください。</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="BF77841A70674D219CEAB34408B1A905"/>
         <w:category>
           <w:name w:val="全般"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{93105682-93CB-4C18-9AC5-72CF1ED0591B}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00AC4230" w:rsidRDefault="00FC07C1" w:rsidP="00FC07C1">
+        <w:p w:rsidR="00AC4230" w:rsidRDefault="005D26E2" w:rsidP="005D26E2">
           <w:pPr>
-            <w:pStyle w:val="BF77841A70674D219CEAB34408B1A90512"/>
+            <w:pStyle w:val="BF77841A70674D219CEAB34408B1A9056"/>
           </w:pPr>
           <w:r w:rsidRPr="00703E93">
             <w:rPr>
               <w:rStyle w:val="a3"/>
               <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
               <w:sz w:val="22"/>
             </w:rPr>
             <w:t>希望する研究領域を</w:t>
           </w:r>
           <w:r w:rsidRPr="00703E93">
             <w:rPr>
               <w:rStyle w:val="a3"/>
               <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
               <w:sz w:val="22"/>
             </w:rPr>
             <w:t>選択してください。</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="41F739084E0F4BF6A05518694673EE1B"/>
+        <w:category>
+          <w:name w:val="全般"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{1D4031BB-48DB-4D55-8B23-62050B58BA97}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00D654F8" w:rsidRDefault="00D654F8" w:rsidP="00D654F8">
+          <w:pPr>
+            <w:pStyle w:val="41F739084E0F4BF6A05518694673EE1B"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00A20F47">
+            <w:rPr>
+              <w:rStyle w:val="a3"/>
+            </w:rPr>
+            <w:t>ここをクリックまたはタップしてテキストを入力してください。</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="游明朝">
     <w:panose1 w:val="02020400000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="游ゴシック Light">
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="BIZ UDゴシック">
     <w:panose1 w:val="020B0400000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002F7" w:usb1="2AC7EDF8" w:usb2="00000012" w:usb3="00000000" w:csb0="00020001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ ゴシック">
     <w:altName w:val="MS Gothic"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:revisionView w:insDel="0" w:formatting="0" w:inkAnnotations="0"/>
   <w:defaultTabStop w:val="840"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00192DC7"/>
     <w:rsid w:val="000A733B"/>
     <w:rsid w:val="000C2BDE"/>
+    <w:rsid w:val="000D2A93"/>
+    <w:rsid w:val="000F07C5"/>
     <w:rsid w:val="00191F3D"/>
     <w:rsid w:val="00192DC7"/>
-    <w:rsid w:val="00193F8F"/>
     <w:rsid w:val="003A7A0C"/>
-    <w:rsid w:val="00515274"/>
     <w:rsid w:val="005B40CC"/>
     <w:rsid w:val="005D26E2"/>
+    <w:rsid w:val="00AC3C1A"/>
     <w:rsid w:val="00AC4230"/>
     <w:rsid w:val="00B61152"/>
-    <w:rsid w:val="00C82DBA"/>
-    <w:rsid w:val="00FC07C1"/>
+    <w:rsid w:val="00D654F8"/>
+    <w:rsid w:val="00E36C77"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="21"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -2304,504 +2356,126 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:jc w:val="both"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="a3">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00FC07C1"/>
+    <w:rsid w:val="00D654F8"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2E028DF9FD6F47FEBE358A58BAA3A312">
-[...1 lines deleted...]
-    <w:rsid w:val="00192DC7"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="41F739084E0F4BF6A05518694673EE1B">
+    <w:name w:val="41F739084E0F4BF6A05518694673EE1B"/>
+    <w:rsid w:val="00D654F8"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
-      <w:jc w:val="both"/>
     </w:pPr>
-  </w:style>
-[...302 lines deleted...]
-    </w:pPr>
+    <w:rPr>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="BF77841A70674D219CEAB34408B1A9056">
     <w:name w:val="BF77841A70674D219CEAB34408B1A9056"/>
     <w:rsid w:val="005D26E2"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
       <w:snapToGrid w:val="0"/>
       <w:jc w:val="both"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="BF77841A70674D219CEAB34408B1A9057">
-[...76 lines deleted...]
-  </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
@@ -3058,74 +2732,78 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{e296e639-91e9-4bb7-a1e8-7ae7de7d97ca}" enabled="1" method="Privileged" siteId="{a449438d-3606-490b-844f-c4e15e535fca}" contentBits="0" removed="0"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>25</Words>
-  <Characters>145</Characters>
+  <Characters>146</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>1</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>タイトル</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>学校法人立命館</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>169</CharactersWithSpaces>
+  <CharactersWithSpaces>170</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>部課用</dc:creator>
   <cp:keywords/>
   <dc:description/>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>