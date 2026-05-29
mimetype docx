--- v0 (2025-10-16)
+++ v1 (2026-05-29)
@@ -1,1020 +1,1139 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:sdt>
-      <w:sdtPr>
+    <w:p w14:paraId="3F406B7C" w14:textId="192C9577" w:rsidR="004549BE" w:rsidRPr="004549BE" w:rsidRDefault="00F15C44" w:rsidP="004549BE">
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">　</w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+            <w:sz w:val="22"/>
+          </w:rPr>
+          <w:alias w:val="日付"/>
+          <w:tag w:val="日付"/>
+          <w:id w:val="1966313102"/>
+          <w:lock w:val="sdtLocked"/>
+          <w:placeholder>
+            <w:docPart w:val="DefaultPlaceholder_-1854013437"/>
+          </w:placeholder>
+          <w:date>
+            <w:dateFormat w:val="yyyy'年'M'月'd'日'"/>
+            <w:lid w:val="ja-JP"/>
+            <w:storeMappedDataAs w:val="dateTime"/>
+            <w:calendar w:val="gregorian"/>
+          </w:date>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidRPr="004549BE">
+            <w:rPr>
+              <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+              <w:sz w:val="22"/>
+            </w:rPr>
+            <w:t>20</w:t>
+          </w:r>
+          <w:r w:rsidRPr="004549BE">
+            <w:rPr>
+              <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+              <w:sz w:val="22"/>
+            </w:rPr>
+            <w:t>●●</w:t>
+          </w:r>
+          <w:r w:rsidRPr="004549BE">
+            <w:rPr>
+              <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+              <w:sz w:val="22"/>
+            </w:rPr>
+            <w:t>年</w:t>
+          </w:r>
+          <w:r w:rsidRPr="004549BE">
+            <w:rPr>
+              <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+              <w:sz w:val="22"/>
+            </w:rPr>
+            <w:t>●</w:t>
+          </w:r>
+          <w:r w:rsidRPr="004549BE">
+            <w:rPr>
+              <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+              <w:sz w:val="22"/>
+            </w:rPr>
+            <w:t>月</w:t>
+          </w:r>
+          <w:r w:rsidRPr="004549BE">
+            <w:rPr>
+              <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+              <w:sz w:val="22"/>
+            </w:rPr>
+            <w:t>●</w:t>
+          </w:r>
+          <w:r w:rsidRPr="004549BE">
+            <w:rPr>
+              <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+              <w:sz w:val="22"/>
+            </w:rPr>
+            <w:t>日</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="256848F1" w14:textId="77777777" w:rsidR="004549BE" w:rsidRDefault="004549BE" w:rsidP="00654FFD">
+      <w:pPr>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:id w:val="-2017443842"/>
-        <w:lock w:val="sdtLocked"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A7C6BA8" w14:textId="77777777" w:rsidR="00654FFD" w:rsidRPr="004549BE" w:rsidRDefault="00654FFD">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004549BE">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>立命館大学</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="623AB3AB" w14:textId="77777777" w:rsidR="00654FFD" w:rsidRPr="004549BE" w:rsidRDefault="00A13BF6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+            <w:sz w:val="22"/>
+          </w:rPr>
+          <w:id w:val="356475770"/>
+          <w:placeholder>
+            <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+          </w:placeholder>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00654FFD" w:rsidRPr="004549BE">
+            <w:rPr>
+              <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+              <w:sz w:val="22"/>
+            </w:rPr>
+            <w:t>●●</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00654FFD" w:rsidRPr="004549BE">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>研究科長　殿</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="010B8456" w14:textId="56B09394" w:rsidR="00654FFD" w:rsidRDefault="00654FFD">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31E08938" w14:textId="77777777" w:rsidR="004549BE" w:rsidRPr="004549BE" w:rsidRDefault="004549BE">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0DFD091B" w14:textId="6653FB92" w:rsidR="00654FFD" w:rsidRPr="004549BE" w:rsidRDefault="00654FFD">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004549BE">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>下記の者は、本学の</w:t>
+      </w:r>
+      <w:r w:rsidR="00573198">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>下記</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004549BE">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>教育課程を</w:t>
+      </w:r>
+      <w:r w:rsidR="00573198">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>、</w:t>
+      </w:r>
+      <w:r w:rsidR="00573198" w:rsidRPr="00573198">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>日本語を主要言語として</w:t>
+      </w:r>
+      <w:r w:rsidR="00573198">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>履修した（</w:t>
+      </w:r>
+      <w:r w:rsidR="00573198" w:rsidRPr="00573198">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>または</w:t>
+      </w:r>
+      <w:r w:rsidR="00573198">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>履修している）ことを</w:t>
+      </w:r>
+      <w:r w:rsidR="00252428">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>認めます</w:t>
+      </w:r>
+      <w:r w:rsidR="00573198">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F531508" w14:textId="77777777" w:rsidR="00654FFD" w:rsidRPr="00573198" w:rsidRDefault="00654FFD">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="715AA949" w14:textId="77777777" w:rsidR="00654FFD" w:rsidRPr="004549BE" w:rsidRDefault="00654FFD" w:rsidP="00654FFD">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004549BE">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>記</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E1D41B7" w14:textId="77777777" w:rsidR="00654FFD" w:rsidRPr="004549BE" w:rsidRDefault="00654FFD" w:rsidP="00654FFD">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="036EEE6A" w14:textId="77777777" w:rsidR="00654FFD" w:rsidRDefault="00654FFD" w:rsidP="004549BE">
+      <w:pPr>
+        <w:ind w:firstLine="840"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004549BE">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>氏　　名：</w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+            <w:sz w:val="22"/>
+          </w:rPr>
+          <w:id w:val="905566874"/>
+          <w:lock w:val="sdtLocked"/>
+          <w:placeholder>
+            <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+          </w:placeholder>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="004549BE">
+            <w:rPr>
+              <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+              <w:sz w:val="22"/>
+            </w:rPr>
+            <w:t>●●　●●</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="51BCFF52" w14:textId="77777777" w:rsidR="004549BE" w:rsidRDefault="004549BE" w:rsidP="004549BE">
+      <w:pPr>
+        <w:ind w:firstLine="840"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>学籍番号：</w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+            <w:sz w:val="22"/>
+          </w:rPr>
+          <w:id w:val="-1105269775"/>
+          <w:lock w:val="sdtLocked"/>
+          <w:placeholder>
+            <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+          </w:placeholder>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+              <w:sz w:val="22"/>
+            </w:rPr>
+            <w:t>●●</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="5A9BCA13" w14:textId="77777777" w:rsidR="00654FFD" w:rsidRPr="004549BE" w:rsidRDefault="00654FFD" w:rsidP="004549BE">
+      <w:pPr>
+        <w:ind w:firstLine="840"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004549BE">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>生年月日：</w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+            <w:sz w:val="22"/>
+          </w:rPr>
+          <w:id w:val="-1465110519"/>
+          <w:lock w:val="sdtLocked"/>
+          <w:placeholder>
+            <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+          </w:placeholder>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="004549BE">
+            <w:rPr>
+              <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+              <w:sz w:val="22"/>
+            </w:rPr>
+            <w:t>●年●月●日</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="25A41A37" w14:textId="77777777" w:rsidR="00654FFD" w:rsidRDefault="004549BE" w:rsidP="004549BE">
+      <w:pPr>
+        <w:ind w:firstLine="840"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>学部学科</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004549BE">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+            <w:sz w:val="22"/>
+          </w:rPr>
+          <w:id w:val="114038929"/>
+          <w:lock w:val="sdtLocked"/>
+          <w:placeholder>
+            <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+          </w:placeholder>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidRPr="004549BE">
+            <w:rPr>
+              <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+              <w:sz w:val="22"/>
+            </w:rPr>
+            <w:t>●●</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidRPr="004549BE">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">大学　</w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+            <w:sz w:val="22"/>
+          </w:rPr>
+          <w:id w:val="-779336499"/>
+          <w:lock w:val="sdtLocked"/>
+          <w:placeholder>
+            <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+          </w:placeholder>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidRPr="004549BE">
+            <w:rPr>
+              <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+              <w:sz w:val="22"/>
+            </w:rPr>
+            <w:t>●●</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学部　</w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+            <w:sz w:val="22"/>
+          </w:rPr>
+          <w:id w:val="-753279437"/>
+          <w:lock w:val="sdtLocked"/>
+          <w:placeholder>
+            <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+          </w:placeholder>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+              <w:sz w:val="22"/>
+            </w:rPr>
+            <w:t>●●</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>学科</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004549BE">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">　</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB04F2">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>学士課程/博士課程前期課程</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="238E6542" w14:textId="77777777" w:rsidR="00BB04F2" w:rsidRDefault="00BB04F2" w:rsidP="004549BE">
+      <w:pPr>
+        <w:ind w:firstLine="840"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="28CF4E13" w14:textId="77777777" w:rsidR="00BB04F2" w:rsidRPr="004549BE" w:rsidRDefault="00BB04F2" w:rsidP="00BB04F2">
+      <w:pPr>
+        <w:ind w:firstLineChars="500" w:firstLine="1100"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004549BE">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>以上</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="409A03F9" w14:textId="77777777" w:rsidR="00252428" w:rsidRDefault="00252428" w:rsidP="00252428">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="33F2F21D" w14:textId="703BC8FA" w:rsidR="004549BE" w:rsidRDefault="00252428" w:rsidP="00252428">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>記入者：</w:t>
+      </w:r>
+    </w:p>
+    <w:sdt>
+      <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:id w:val="-237325444"/>
         <w:placeholder>
-          <w:docPart w:val="36EA00C44C894B8A8C3A086E1D40A5E4"/>
+          <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
         </w:placeholder>
-        <w:showingPlcHdr/>
-[...5 lines deleted...]
-        </w:date>
       </w:sdtPr>
-      <w:sdtEndPr/>
+      <w:sdtEndPr>
+        <w:rPr>
+          <w:color w:val="4472C4" w:themeColor="accent1"/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+      </w:sdtEndPr>
       <w:sdtContent>
-        <w:p w:rsidR="004549BE" w:rsidRDefault="00432DCF" w:rsidP="00CA6959">
+        <w:p w14:paraId="0A3F19C1" w14:textId="1101D967" w:rsidR="004549BE" w:rsidRDefault="004549BE" w:rsidP="004549BE">
           <w:pPr>
-            <w:jc w:val="right"/>
+            <w:ind w:firstLine="840"/>
             <w:rPr>
               <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-              <w:sz w:val="24"/>
-              <w:szCs w:val="24"/>
+              <w:sz w:val="22"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00003684">
-[...3 lines deleted...]
-            <w:t>クリックまたはタップして日付を入力してください。</w:t>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+              <w:sz w:val="22"/>
+            </w:rPr>
+            <w:t xml:space="preserve">●●大学　</w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="31CBC513" w14:textId="77777777" w:rsidR="00510B4F" w:rsidRDefault="00510B4F" w:rsidP="00510B4F">
+          <w:pPr>
+            <w:ind w:leftChars="-67" w:left="-141" w:firstLine="850"/>
+            <w:rPr>
+              <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+              <w:color w:val="4472C4" w:themeColor="accent1"/>
+              <w:sz w:val="16"/>
+            </w:rPr>
+          </w:pPr>
+        </w:p>
+        <w:p w14:paraId="71543A13" w14:textId="77777777" w:rsidR="004549BE" w:rsidRPr="00510B4F" w:rsidRDefault="004549BE" w:rsidP="00510B4F">
+          <w:pPr>
+            <w:ind w:leftChars="-67" w:left="-141" w:firstLine="850"/>
+            <w:rPr>
+              <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+              <w:color w:val="4472C4" w:themeColor="accent1"/>
+              <w:sz w:val="16"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00510B4F">
+            <w:rPr>
+              <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+              <w:color w:val="4472C4" w:themeColor="accent1"/>
+              <w:sz w:val="16"/>
+            </w:rPr>
+            <w:t>●●学部事務室　事務長　●●</w:t>
+          </w:r>
+          <w:r w:rsidR="00BB04F2" w:rsidRPr="00510B4F">
+            <w:rPr>
+              <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+              <w:color w:val="4472C4" w:themeColor="accent1"/>
+              <w:sz w:val="16"/>
+            </w:rPr>
+            <w:t xml:space="preserve">　●●</w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="4744D261" w14:textId="77777777" w:rsidR="004549BE" w:rsidRPr="00510B4F" w:rsidRDefault="0069775A" w:rsidP="00510B4F">
+          <w:pPr>
+            <w:ind w:leftChars="-67" w:left="-141" w:firstLineChars="500" w:firstLine="800"/>
+            <w:rPr>
+              <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+              <w:color w:val="4472C4" w:themeColor="accent1"/>
+              <w:sz w:val="16"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00510B4F">
+            <w:rPr>
+              <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+              <w:color w:val="4472C4" w:themeColor="accent1"/>
+              <w:sz w:val="16"/>
+            </w:rPr>
+            <w:t>教務</w:t>
+          </w:r>
+          <w:r w:rsidR="004549BE" w:rsidRPr="00510B4F">
+            <w:rPr>
+              <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+              <w:color w:val="4472C4" w:themeColor="accent1"/>
+              <w:sz w:val="16"/>
+            </w:rPr>
+            <w:t>部長　●●</w:t>
+          </w:r>
+          <w:r w:rsidR="00BB04F2" w:rsidRPr="00510B4F">
+            <w:rPr>
+              <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+              <w:color w:val="4472C4" w:themeColor="accent1"/>
+              <w:sz w:val="16"/>
+            </w:rPr>
+            <w:t xml:space="preserve">　●●</w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="3647A73C" w14:textId="77777777" w:rsidR="004549BE" w:rsidRPr="00510B4F" w:rsidRDefault="004549BE" w:rsidP="00510B4F">
+          <w:pPr>
+            <w:ind w:leftChars="-67" w:left="-141" w:firstLineChars="500" w:firstLine="800"/>
+            <w:rPr>
+              <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+              <w:sz w:val="16"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00510B4F">
+            <w:rPr>
+              <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+              <w:color w:val="4472C4" w:themeColor="accent1"/>
+              <w:sz w:val="16"/>
+            </w:rPr>
+            <w:t>教授　●●</w:t>
+          </w:r>
+          <w:r w:rsidR="00BB04F2" w:rsidRPr="00510B4F">
+            <w:rPr>
+              <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+              <w:color w:val="4472C4" w:themeColor="accent1"/>
+              <w:sz w:val="16"/>
+            </w:rPr>
+            <w:t xml:space="preserve">　●●</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00510B4F">
+            <w:rPr>
+              <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+              <w:color w:val="4472C4" w:themeColor="accent1"/>
+              <w:sz w:val="16"/>
+            </w:rPr>
+            <w:t>（志願者との関係：</w:t>
+          </w:r>
+          <w:r w:rsidR="00BB04F2" w:rsidRPr="00510B4F">
+            <w:rPr>
+              <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+              <w:color w:val="4472C4" w:themeColor="accent1"/>
+              <w:sz w:val="16"/>
+            </w:rPr>
+            <w:t>●●</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00510B4F">
+            <w:rPr>
+              <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+              <w:sz w:val="16"/>
+            </w:rPr>
+            <w:t xml:space="preserve">　</w:t>
+          </w:r>
+          <w:r w:rsidR="00BB04F2" w:rsidRPr="00510B4F">
+            <w:rPr>
+              <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+              <w:sz w:val="16"/>
+            </w:rPr>
+            <w:t>）</w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="75E77406" w14:textId="77777777" w:rsidR="00BB04F2" w:rsidRPr="00510B4F" w:rsidRDefault="00BB04F2" w:rsidP="00510B4F">
+          <w:pPr>
+            <w:ind w:leftChars="-67" w:left="-141" w:firstLineChars="300" w:firstLine="480"/>
+            <w:rPr>
+              <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+              <w:color w:val="4472C4" w:themeColor="accent1"/>
+              <w:sz w:val="16"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00510B4F">
+            <w:rPr>
+              <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+              <w:color w:val="4472C4" w:themeColor="accent1"/>
+              <w:sz w:val="16"/>
+            </w:rPr>
+            <w:t>※</w:t>
+          </w:r>
+          <w:r w:rsidR="0069775A" w:rsidRPr="00510B4F">
+            <w:rPr>
+              <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+              <w:color w:val="4472C4" w:themeColor="accent1"/>
+              <w:sz w:val="16"/>
+            </w:rPr>
+            <w:t>青字は例です。</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00510B4F">
+            <w:rPr>
+              <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+              <w:color w:val="4472C4" w:themeColor="accent1"/>
+              <w:sz w:val="16"/>
+            </w:rPr>
+            <w:t>上記事項を証明できる適切な</w:t>
+          </w:r>
+          <w:r w:rsidR="0069775A" w:rsidRPr="00510B4F">
+            <w:rPr>
+              <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+              <w:color w:val="4472C4" w:themeColor="accent1"/>
+              <w:sz w:val="16"/>
+            </w:rPr>
+            <w:t>教育機関関係者</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00510B4F">
+            <w:rPr>
+              <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+              <w:color w:val="4472C4" w:themeColor="accent1"/>
+              <w:sz w:val="16"/>
+            </w:rPr>
+            <w:t>1名に署名</w:t>
+          </w:r>
+          <w:r w:rsidR="0069775A" w:rsidRPr="00510B4F">
+            <w:rPr>
+              <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+              <w:color w:val="4472C4" w:themeColor="accent1"/>
+              <w:sz w:val="16"/>
+            </w:rPr>
+            <w:t>（または記名・押印）</w:t>
+          </w:r>
+          <w:r w:rsidR="00510B4F">
+            <w:rPr>
+              <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+              <w:color w:val="4472C4" w:themeColor="accent1"/>
+              <w:sz w:val="16"/>
+            </w:rPr>
+            <w:t>頂いてください</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00510B4F">
+            <w:rPr>
+              <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+              <w:color w:val="4472C4" w:themeColor="accent1"/>
+              <w:sz w:val="16"/>
+            </w:rPr>
+            <w:t>。</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w:rsidR="00CA6959" w:rsidRDefault="00CA6959" w:rsidP="00654FFD">
-[...343 lines deleted...]
-    <w:p w:rsidR="00BB04F2" w:rsidRPr="004549BE" w:rsidRDefault="00BB04F2" w:rsidP="00BB04F2">
+    <w:p w14:paraId="4B5AF21B" w14:textId="77777777" w:rsidR="00BB04F2" w:rsidRPr="0069775A" w:rsidRDefault="00BB04F2" w:rsidP="00BB04F2">
       <w:pPr>
         <w:ind w:firstLineChars="500" w:firstLine="1100"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004549BE">
-[...5 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidR="00BB04F2" w:rsidRDefault="00BB04F2" w:rsidP="004549BE">
-[...299 lines deleted...]
-    <w:p w:rsidR="00654FFD" w:rsidRPr="0069775A" w:rsidRDefault="00654FFD" w:rsidP="00654FFD">
+    <w:p w14:paraId="7B06CD3F" w14:textId="77777777" w:rsidR="00654FFD" w:rsidRPr="0069775A" w:rsidRDefault="00654FFD" w:rsidP="00654FFD">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00654FFD" w:rsidRPr="0069775A">
-      <w:headerReference w:type="default" r:id="rId7"/>
+      <w:headerReference w:type="default" r:id="rId6"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1985" w:right="1701" w:bottom="1701" w:left="1701" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="007919E2" w:rsidRDefault="007919E2" w:rsidP="00573198">
+    <w:p w14:paraId="0C1BD941" w14:textId="77777777" w:rsidR="007919E2" w:rsidRDefault="007919E2" w:rsidP="00573198">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="007919E2" w:rsidRDefault="007919E2" w:rsidP="00573198">
+    <w:p w14:paraId="41CA329A" w14:textId="77777777" w:rsidR="007919E2" w:rsidRDefault="007919E2" w:rsidP="00573198">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="游明朝">
     <w:panose1 w:val="02020400000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ 明朝">
     <w:altName w:val="MS Mincho"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="BIZ UDゴシック">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="BIZ-UDGothic-Bold">
     <w:altName w:val="游ゴシック"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="游ゴシック Light">
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="007919E2" w:rsidRDefault="007919E2" w:rsidP="00573198">
+    <w:p w14:paraId="5787E7DB" w14:textId="77777777" w:rsidR="007919E2" w:rsidRDefault="007919E2" w:rsidP="00573198">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="007919E2" w:rsidRDefault="007919E2" w:rsidP="00573198">
+    <w:p w14:paraId="2EA18732" w14:textId="77777777" w:rsidR="007919E2" w:rsidRDefault="007919E2" w:rsidP="00573198">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="00573198" w:rsidRPr="00A04261" w:rsidRDefault="00573198" w:rsidP="00573198">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0867B353" w14:textId="77777777" w:rsidR="00573198" w:rsidRPr="00B92C6D" w:rsidRDefault="00573198" w:rsidP="00573198">
     <w:pPr>
       <w:jc w:val="right"/>
       <w:rPr>
-        <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:cs="BIZ-UDGothic-Bold"/>
+        <w:rFonts w:ascii="BIZ-UDGothic-Bold" w:eastAsia="BIZ-UDGothic-Bold" w:cs="BIZ-UDGothic-Bold"/>
         <w:bCs/>
         <w:kern w:val="0"/>
-        <w:sz w:val="20"/>
-        <w:szCs w:val="20"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00A04261">
+    <w:r w:rsidRPr="00B92C6D">
       <w:rPr>
-        <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:cs="BIZ-UDGothic-Bold" w:hint="eastAsia"/>
+        <w:rFonts w:ascii="BIZ-UDGothic-Bold" w:eastAsia="BIZ-UDGothic-Bold" w:cs="BIZ-UDGothic-Bold" w:hint="eastAsia"/>
         <w:bCs/>
         <w:kern w:val="0"/>
-        <w:sz w:val="20"/>
-        <w:szCs w:val="20"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>様式</w:t>
     </w:r>
-    <w:r w:rsidRPr="00A04261">
+    <w:r w:rsidRPr="00B92C6D">
       <w:rPr>
-        <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:cs="BIZ-UDGothic-Bold"/>
+        <w:rFonts w:ascii="BIZ-UDGothic-Bold" w:eastAsia="BIZ-UDGothic-Bold" w:cs="BIZ-UDGothic-Bold"/>
         <w:bCs/>
         <w:kern w:val="0"/>
-        <w:sz w:val="20"/>
-        <w:szCs w:val="20"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>RJ</w:t>
     </w:r>
-    <w:r w:rsidRPr="00A04261">
+    <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:cs="BIZ-UDGothic-Bold" w:hint="eastAsia"/>
+        <w:rFonts w:ascii="BIZ-UDGothic-Bold" w:eastAsia="BIZ-UDGothic-Bold" w:cs="BIZ-UDGothic-Bold" w:hint="eastAsia"/>
         <w:bCs/>
         <w:kern w:val="0"/>
-        <w:sz w:val="20"/>
-        <w:szCs w:val="20"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>４</w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00573198" w:rsidRDefault="00573198">
+  <w:p w14:paraId="0D573725" w14:textId="77777777" w:rsidR="00573198" w:rsidRDefault="00573198">
     <w:pPr>
       <w:pStyle w:val="a7"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-  <w:zoom w:percent="110"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="840"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="18433">
+    <o:shapedefaults v:ext="edit" spidmax="20481">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00654FFD"/>
-    <w:rsid w:val="00012FF6"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00432DCF"/>
+    <w:rsid w:val="00076A75"/>
+    <w:rsid w:val="00252428"/>
+    <w:rsid w:val="00344A3A"/>
+    <w:rsid w:val="00436D36"/>
     <w:rsid w:val="004549BE"/>
-    <w:rsid w:val="00543700"/>
+    <w:rsid w:val="00510B4F"/>
     <w:rsid w:val="00573198"/>
-    <w:rsid w:val="00630F54"/>
     <w:rsid w:val="00654FFD"/>
     <w:rsid w:val="0069775A"/>
-    <w:rsid w:val="006F73DE"/>
-    <w:rsid w:val="00736F90"/>
+    <w:rsid w:val="007645D1"/>
     <w:rsid w:val="007919E2"/>
-    <w:rsid w:val="007B3217"/>
+    <w:rsid w:val="007E3545"/>
     <w:rsid w:val="00862F22"/>
-    <w:rsid w:val="00A04261"/>
+    <w:rsid w:val="009C4AF9"/>
+    <w:rsid w:val="00A13BF6"/>
+    <w:rsid w:val="00AE7573"/>
     <w:rsid w:val="00B9790B"/>
     <w:rsid w:val="00BB04F2"/>
-    <w:rsid w:val="00CA6959"/>
+    <w:rsid w:val="00E03A2D"/>
+    <w:rsid w:val="00F15C44"/>
+    <w:rsid w:val="00F362AD"/>
+    <w:rsid w:val="00F758D7"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="18433">
+    <o:shapedefaults v:ext="edit" spidmax="20481">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
+  <w14:docId w14:val="263161C3"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{C3F3D98D-CF0C-469F-85D1-297D7D466F90}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="21"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -1346,50 +1465,51 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:jc w:val="both"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
@@ -1468,256 +1588,253 @@
     <w:basedOn w:val="a"/>
     <w:link w:val="aa"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00573198"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
       <w:snapToGrid w:val="0"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="aa">
     <w:name w:val="フッター (文字)"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="a9"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00573198"/>
   </w:style>
   <w:style w:type="character" w:styleId="ab">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00A04261"/>
+    <w:rsid w:val="00076A75"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ac">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00344A3A"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="36EA00C44C894B8A8C3A086E1D40A5E4"/>
+        <w:name w:val="DefaultPlaceholder_-1854013437"/>
         <w:category>
           <w:name w:val="全般"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{A9232D5E-2088-4002-A95C-99FDDB6E7A9E}"/>
+        <w:guid w:val="{0370B33D-9EAD-47DF-8110-E6914BBA9E29}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00A75A03" w:rsidRDefault="00A75A03" w:rsidP="00A75A03">
-[...3 lines deleted...]
-          <w:r w:rsidRPr="00003684">
+        <w:p w:rsidR="001F20D4" w:rsidRDefault="00005D26">
+          <w:r w:rsidRPr="00BD1FC7">
             <w:rPr>
               <w:rStyle w:val="a3"/>
             </w:rPr>
             <w:t>クリックまたはタップして日付を入力してください。</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="DefaultPlaceholder_-1854013440"/>
         <w:category>
           <w:name w:val="全般"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{ACB5DBD6-9717-4BCA-9BA4-609BA688CA45}"/>
+        <w:guid w:val="{928C88A7-FC75-4332-9A00-A7478F5557AF}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00000000" w:rsidRDefault="00A75A03">
-          <w:r w:rsidRPr="002661F2">
+        <w:p w:rsidR="00EC397A" w:rsidRDefault="001F20D4">
+          <w:r w:rsidRPr="00B16E8F">
             <w:rPr>
               <w:rStyle w:val="a3"/>
             </w:rPr>
             <w:t>ここをクリックまたはタップしてテキストを入力してください。</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="游明朝">
     <w:panose1 w:val="02020400000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ 明朝">
     <w:altName w:val="MS Mincho"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="BIZ UDゴシック">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="BIZ-UDGothic-Bold">
     <w:altName w:val="游ゴシック"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="游ゴシック Light">
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:revisionView w:comments="0" w:inkAnnotations="0"/>
   <w:defaultTabStop w:val="840"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00C631E5"/>
-[...6 lines deleted...]
-    <w:rsid w:val="00C631E5"/>
+    <w:rsidRoot w:val="00005D26"/>
+    <w:rsid w:val="00005D26"/>
+    <w:rsid w:val="001F20D4"/>
+    <w:rsid w:val="00436D36"/>
+    <w:rsid w:val="00AE7573"/>
+    <w:rsid w:val="00EC397A"/>
+    <w:rsid w:val="00F362AD"/>
+    <w:rsid w:val="00F758D7"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="21"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -2049,149 +2166,102 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:jc w:val="both"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="a3">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00A75A03"/>
+    <w:rsid w:val="001F20D4"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
-  </w:style>
-[...46 lines deleted...]
-    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
@@ -2448,89 +2518,78 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...12 lines deleted...]
-</ds:datastoreItem>
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{e296e639-91e9-4bb7-a1e8-7ae7de7d97ca}" enabled="1" method="Privileged" siteId="{a449438d-3606-490b-844f-c4e15e535fca}" contentBits="0" removed="0"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>45</Words>
-  <Characters>261</Characters>
+  <Words>43</Words>
+  <Characters>247</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>2</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>タイトル</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>学校法人立命館</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>305</CharactersWithSpaces>
+  <CharactersWithSpaces>289</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <cp:keywords/>
   <dc:description/>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>