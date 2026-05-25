--- v0 (2026-02-11)
+++ v1 (2026-05-25)
@@ -7,51 +7,51 @@
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="142" w:rightFromText="142" w:vertAnchor="text" w:horzAnchor="margin" w:tblpXSpec="right" w:tblpY="2"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="99" w:type="dxa"/>
           <w:right w:w="99" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="999"/>
         <w:gridCol w:w="518"/>
         <w:gridCol w:w="567"/>
         <w:gridCol w:w="567"/>
         <w:gridCol w:w="567"/>
         <w:gridCol w:w="709"/>
         <w:gridCol w:w="737"/>
       </w:tblGrid>
       <w:tr w:rsidR="00EA333E" w:rsidRPr="00565821" w14:paraId="056F9CD3" w14:textId="77777777" w:rsidTr="00C70FE0">
         <w:trPr>
           <w:trHeight w:val="498"/>
         </w:trPr>
@@ -3853,66 +3853,82 @@
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>state the place of delivery here.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7663" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="680A4E5D" w14:textId="77777777" w:rsidR="00C95BC8" w:rsidRPr="00410ACF" w:rsidRDefault="00C95BC8" w:rsidP="00C70FE0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="19219836" w14:textId="7E1FBB78" w:rsidR="00592F02" w:rsidRDefault="00D627CA" w:rsidP="00D627CA">
+    <w:p w14:paraId="19219836" w14:textId="04A000C6" w:rsidR="00592F02" w:rsidRDefault="00D627CA" w:rsidP="00D627CA">
       <w:pPr>
         <w:ind w:left="142"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D627CA">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>*Sole-source procurement is generally not possible. If goods satisfying specifications can be delivered only by a specified company, write down the corresponding reasons under supplier selection reason of the "Reason for Selection [Research Division Form 1-6]", and, together with the evidence materials, attach these to this form. Submission of a “Reasons for Selection” does not guarantee identification of the ordering company.</w:t>
+        <w:t xml:space="preserve">*Sole-source procurement is generally not possible. If goods satisfying specifications can be delivered only by a specified company, write down the corresponding reasons under supplier selection reason of the "Reason for Selection [Research Division Form </w:t>
+      </w:r>
+      <w:r w:rsidR="004138C2" w:rsidRPr="004138C2">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>0102-06-1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D627CA">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>]", and, together with the evidence materials, attach these to this form. Submission of a “Reasons for Selection” does not guarantee identification of the ordering company.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2267EA0D" w14:textId="77777777" w:rsidR="00D627CA" w:rsidRPr="00D627CA" w:rsidRDefault="00D627CA" w:rsidP="00D627CA">
       <w:pPr>
         <w:ind w:left="142"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1EC83380" w14:textId="77777777" w:rsidR="00736EB8" w:rsidRPr="007946B4" w:rsidRDefault="00736EB8" w:rsidP="00736EB8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007946B4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
@@ -5712,70 +5728,70 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="375F5192" w14:textId="078AA727" w:rsidR="00E843DC" w:rsidRPr="0037242E" w:rsidRDefault="00E843DC" w:rsidP="00D627CA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="10020"/>
         </w:tabs>
         <w:spacing w:line="20" w:lineRule="exact"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00E843DC" w:rsidRPr="0037242E" w:rsidSect="002463C6">
       <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
       <w:pgMar w:top="397" w:right="567" w:bottom="397" w:left="567" w:header="340" w:footer="284" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="286"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="0EC6C880" w14:textId="77777777" w:rsidR="00B232C1" w:rsidRDefault="00B232C1">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="45132B8D" w14:textId="77777777" w:rsidR="00B232C1" w:rsidRDefault="00B232C1">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="ＭＳ 明朝">
     <w:altName w:val="MS Mincho"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ ゴシック">
     <w:altName w:val="MS Gothic"/>
     <w:panose1 w:val="020B0609070205080204"/>
@@ -5802,163 +5818,170 @@
     <w:panose1 w:val="02020600040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ Ｐゴシック">
     <w:panose1 w:val="020B0600070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="7DD62C42" w14:textId="5009625A" w:rsidR="008058FC" w:rsidRPr="007F547B" w:rsidRDefault="007752F7" w:rsidP="009365D3">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="7DD62C42" w14:textId="61E9ECD8" w:rsidR="008058FC" w:rsidRPr="007F547B" w:rsidRDefault="007752F7" w:rsidP="009365D3">
     <w:pPr>
       <w:pStyle w:val="a6"/>
       <w:wordWrap w:val="0"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック"/>
         <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:rPr>
       <w:t xml:space="preserve">Division </w:t>
     </w:r>
     <w:r w:rsidR="000870D6">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:rPr>
       <w:t xml:space="preserve">of Research </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:rPr>
       <w:t xml:space="preserve">Form </w:t>
     </w:r>
+    <w:r w:rsidR="00632812" w:rsidRPr="00632812">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:rPr>
+      <w:t>0102-01_e</w:t>
+    </w:r>
     <w:r w:rsidR="00195825">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:rPr>
-      <w:t>1-1,</w:t>
+      <w:t>,</w:t>
     </w:r>
     <w:r w:rsidR="00740B91">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi" w:hint="eastAsia"/>
         <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidR="00632812">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi" w:hint="eastAsia"/>
+        <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:rPr>
+      <w:t>Rev</w:t>
+    </w:r>
+    <w:r w:rsidR="004B24E1">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi" w:hint="eastAsia"/>
+        <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:rPr>
+      <w:t>：</w:t>
     </w:r>
     <w:r w:rsidR="00985575">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi" w:hint="eastAsia"/>
         <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:rPr>
       <w:t>April</w:t>
     </w:r>
     <w:r w:rsidR="00195825">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:rPr>
       <w:t xml:space="preserve"> 20</w:t>
     </w:r>
     <w:r w:rsidR="007B5648">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi" w:hint="eastAsia"/>
         <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
-    <w:r w:rsidR="00D627CA">
+    <w:r w:rsidR="00632812">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi" w:hint="eastAsia"/>
         <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:rPr>
-      <w:t>5</w:t>
-[...13 lines deleted...]
-      <w:t>n</w:t>
+      <w:t>6</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="5A3C27C3" w14:textId="77777777" w:rsidR="00B232C1" w:rsidRDefault="00B232C1">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="12B6B2AC" w14:textId="77777777" w:rsidR="00B232C1" w:rsidRDefault="00B232C1">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="036E31DE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="23FE3314"/>
     <w:lvl w:ilvl="0" w:tplc="10968AF4">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="※"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman" w:hint="eastAsia"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0409000B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6637,100 +6660,101 @@
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1980069140">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1172258977">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="548420138">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1057820245">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1739863907">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1806658568">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="140"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:zoom w:percent="120"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="840"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="6145">
+    <o:shapedefaults v:ext="edit" spidmax="12289">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:applyBreakingRules/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00D7516D"/>
     <w:rsid w:val="00007B2D"/>
     <w:rsid w:val="0001001D"/>
     <w:rsid w:val="00011097"/>
     <w:rsid w:val="00025F86"/>
     <w:rsid w:val="000315A2"/>
     <w:rsid w:val="0003471D"/>
     <w:rsid w:val="00051B66"/>
     <w:rsid w:val="00061F9E"/>
     <w:rsid w:val="000679F1"/>
     <w:rsid w:val="0007140B"/>
+    <w:rsid w:val="00081502"/>
     <w:rsid w:val="00081F79"/>
     <w:rsid w:val="000852BC"/>
     <w:rsid w:val="000870D6"/>
     <w:rsid w:val="0009565B"/>
     <w:rsid w:val="000B40B9"/>
     <w:rsid w:val="000C16DB"/>
     <w:rsid w:val="000C2166"/>
     <w:rsid w:val="000D2630"/>
     <w:rsid w:val="000D5447"/>
     <w:rsid w:val="000E5E92"/>
     <w:rsid w:val="000F476E"/>
     <w:rsid w:val="00115505"/>
     <w:rsid w:val="00122640"/>
     <w:rsid w:val="0013251A"/>
     <w:rsid w:val="00137145"/>
     <w:rsid w:val="00144119"/>
     <w:rsid w:val="0014699F"/>
     <w:rsid w:val="001513EE"/>
     <w:rsid w:val="001538D4"/>
     <w:rsid w:val="00156606"/>
     <w:rsid w:val="00164BC2"/>
     <w:rsid w:val="00166D9C"/>
     <w:rsid w:val="0018662B"/>
     <w:rsid w:val="00190487"/>
     <w:rsid w:val="00193A71"/>
@@ -6773,105 +6797,109 @@
     <w:rsid w:val="002E6BB6"/>
     <w:rsid w:val="002E73CC"/>
     <w:rsid w:val="00300D9A"/>
     <w:rsid w:val="00311732"/>
     <w:rsid w:val="0032304F"/>
     <w:rsid w:val="003322DD"/>
     <w:rsid w:val="00337AFF"/>
     <w:rsid w:val="003404D8"/>
     <w:rsid w:val="003432E2"/>
     <w:rsid w:val="003469C7"/>
     <w:rsid w:val="00354DD7"/>
     <w:rsid w:val="0036380D"/>
     <w:rsid w:val="003670E7"/>
     <w:rsid w:val="0037242E"/>
     <w:rsid w:val="00381B09"/>
     <w:rsid w:val="0038430A"/>
     <w:rsid w:val="00395FE3"/>
     <w:rsid w:val="003B409F"/>
     <w:rsid w:val="003B4923"/>
     <w:rsid w:val="003B5D9E"/>
     <w:rsid w:val="003C747E"/>
     <w:rsid w:val="003D159E"/>
     <w:rsid w:val="003E2E25"/>
     <w:rsid w:val="003E3462"/>
     <w:rsid w:val="003E5E09"/>
+    <w:rsid w:val="004138C2"/>
     <w:rsid w:val="00431317"/>
     <w:rsid w:val="00431BE7"/>
     <w:rsid w:val="00433565"/>
     <w:rsid w:val="004460FA"/>
     <w:rsid w:val="00456815"/>
     <w:rsid w:val="00467D4D"/>
     <w:rsid w:val="004705B7"/>
     <w:rsid w:val="00472EDA"/>
     <w:rsid w:val="0048285B"/>
     <w:rsid w:val="00482DF4"/>
     <w:rsid w:val="004928CC"/>
+    <w:rsid w:val="004A56DF"/>
+    <w:rsid w:val="004B24E1"/>
     <w:rsid w:val="004C2088"/>
     <w:rsid w:val="004D4350"/>
     <w:rsid w:val="004E4527"/>
     <w:rsid w:val="004F1082"/>
     <w:rsid w:val="004F5053"/>
     <w:rsid w:val="00501536"/>
     <w:rsid w:val="005025CD"/>
     <w:rsid w:val="005126CE"/>
     <w:rsid w:val="00514067"/>
     <w:rsid w:val="0051672F"/>
     <w:rsid w:val="00532AA3"/>
     <w:rsid w:val="005358F2"/>
     <w:rsid w:val="00536E93"/>
     <w:rsid w:val="00544A2D"/>
     <w:rsid w:val="00545313"/>
     <w:rsid w:val="0055118C"/>
     <w:rsid w:val="0055553C"/>
     <w:rsid w:val="0055695E"/>
     <w:rsid w:val="00563969"/>
     <w:rsid w:val="00563C7F"/>
     <w:rsid w:val="00571367"/>
     <w:rsid w:val="00592F02"/>
     <w:rsid w:val="00597506"/>
     <w:rsid w:val="005978B4"/>
     <w:rsid w:val="005A0A11"/>
     <w:rsid w:val="005B2848"/>
     <w:rsid w:val="005B78B9"/>
     <w:rsid w:val="005C0A7E"/>
     <w:rsid w:val="005C69B8"/>
     <w:rsid w:val="005D553A"/>
     <w:rsid w:val="005D55E7"/>
     <w:rsid w:val="005E0EDB"/>
     <w:rsid w:val="005E6D4A"/>
     <w:rsid w:val="005F13A9"/>
     <w:rsid w:val="005F4B47"/>
     <w:rsid w:val="005F531D"/>
     <w:rsid w:val="0060453C"/>
     <w:rsid w:val="00604A36"/>
     <w:rsid w:val="00606AAE"/>
     <w:rsid w:val="00607711"/>
     <w:rsid w:val="0061257C"/>
     <w:rsid w:val="006215E3"/>
     <w:rsid w:val="00630A0F"/>
     <w:rsid w:val="00630A44"/>
+    <w:rsid w:val="00632812"/>
     <w:rsid w:val="0063443C"/>
     <w:rsid w:val="00643E1D"/>
     <w:rsid w:val="00652D80"/>
     <w:rsid w:val="0065426A"/>
     <w:rsid w:val="0065478F"/>
     <w:rsid w:val="0066135D"/>
     <w:rsid w:val="00663137"/>
     <w:rsid w:val="0066460F"/>
     <w:rsid w:val="006671A6"/>
     <w:rsid w:val="0067464E"/>
     <w:rsid w:val="006954A3"/>
     <w:rsid w:val="00695C8C"/>
     <w:rsid w:val="006A126C"/>
     <w:rsid w:val="006C7DDF"/>
     <w:rsid w:val="006D5D33"/>
     <w:rsid w:val="006F2166"/>
     <w:rsid w:val="006F2569"/>
     <w:rsid w:val="007060BD"/>
     <w:rsid w:val="00710AAD"/>
     <w:rsid w:val="007165FB"/>
     <w:rsid w:val="00717B1A"/>
     <w:rsid w:val="0072007B"/>
     <w:rsid w:val="00727298"/>
     <w:rsid w:val="00734075"/>
     <w:rsid w:val="00736EB8"/>
@@ -6960,102 +6988,106 @@
     <w:rsid w:val="00B00663"/>
     <w:rsid w:val="00B232C1"/>
     <w:rsid w:val="00B36711"/>
     <w:rsid w:val="00B42E86"/>
     <w:rsid w:val="00B47851"/>
     <w:rsid w:val="00B47FB5"/>
     <w:rsid w:val="00B55EE4"/>
     <w:rsid w:val="00B6171D"/>
     <w:rsid w:val="00B8198B"/>
     <w:rsid w:val="00BA38B8"/>
     <w:rsid w:val="00BA5121"/>
     <w:rsid w:val="00BB5276"/>
     <w:rsid w:val="00BC0D36"/>
     <w:rsid w:val="00BD4062"/>
     <w:rsid w:val="00BE1DA2"/>
     <w:rsid w:val="00BE70DA"/>
     <w:rsid w:val="00BF1C08"/>
     <w:rsid w:val="00BF3192"/>
     <w:rsid w:val="00C10E7E"/>
     <w:rsid w:val="00C13DB9"/>
     <w:rsid w:val="00C24E56"/>
     <w:rsid w:val="00C25533"/>
     <w:rsid w:val="00C3660C"/>
     <w:rsid w:val="00C40F7D"/>
     <w:rsid w:val="00C438E2"/>
+    <w:rsid w:val="00C447D8"/>
     <w:rsid w:val="00C44C36"/>
     <w:rsid w:val="00C46844"/>
     <w:rsid w:val="00C64B59"/>
     <w:rsid w:val="00C66E4B"/>
     <w:rsid w:val="00C74340"/>
     <w:rsid w:val="00C775DB"/>
     <w:rsid w:val="00C77E04"/>
     <w:rsid w:val="00C95BC8"/>
     <w:rsid w:val="00CA49A2"/>
     <w:rsid w:val="00CB08E3"/>
     <w:rsid w:val="00CC1D91"/>
     <w:rsid w:val="00CC4090"/>
+    <w:rsid w:val="00CD2592"/>
     <w:rsid w:val="00CE2A11"/>
     <w:rsid w:val="00CF064B"/>
     <w:rsid w:val="00CF4937"/>
     <w:rsid w:val="00D1597E"/>
     <w:rsid w:val="00D22E3C"/>
     <w:rsid w:val="00D308F6"/>
     <w:rsid w:val="00D37494"/>
     <w:rsid w:val="00D50B01"/>
     <w:rsid w:val="00D50BA6"/>
     <w:rsid w:val="00D5736C"/>
     <w:rsid w:val="00D61973"/>
     <w:rsid w:val="00D61EF5"/>
     <w:rsid w:val="00D627CA"/>
     <w:rsid w:val="00D7516D"/>
     <w:rsid w:val="00D850C1"/>
     <w:rsid w:val="00D91606"/>
+    <w:rsid w:val="00DA3F4F"/>
     <w:rsid w:val="00DB27C5"/>
     <w:rsid w:val="00DC126A"/>
     <w:rsid w:val="00DC478B"/>
     <w:rsid w:val="00DC7A6B"/>
     <w:rsid w:val="00DD4278"/>
     <w:rsid w:val="00DD461D"/>
     <w:rsid w:val="00DE023B"/>
     <w:rsid w:val="00DE3FAD"/>
     <w:rsid w:val="00DE749F"/>
     <w:rsid w:val="00DF01F3"/>
     <w:rsid w:val="00DF17EE"/>
     <w:rsid w:val="00DF3098"/>
     <w:rsid w:val="00E0219D"/>
     <w:rsid w:val="00E07C59"/>
     <w:rsid w:val="00E22BF9"/>
     <w:rsid w:val="00E2515E"/>
     <w:rsid w:val="00E32715"/>
     <w:rsid w:val="00E42BB5"/>
     <w:rsid w:val="00E51133"/>
     <w:rsid w:val="00E60216"/>
     <w:rsid w:val="00E6787F"/>
     <w:rsid w:val="00E843DC"/>
     <w:rsid w:val="00E93B84"/>
     <w:rsid w:val="00E9721C"/>
+    <w:rsid w:val="00E97A36"/>
     <w:rsid w:val="00EA1CF4"/>
     <w:rsid w:val="00EA333E"/>
     <w:rsid w:val="00EB2C07"/>
     <w:rsid w:val="00EC3352"/>
     <w:rsid w:val="00ED1749"/>
     <w:rsid w:val="00ED201D"/>
     <w:rsid w:val="00ED360A"/>
     <w:rsid w:val="00EF32A3"/>
     <w:rsid w:val="00F03894"/>
     <w:rsid w:val="00F05A6B"/>
     <w:rsid w:val="00F10961"/>
     <w:rsid w:val="00F1435E"/>
     <w:rsid w:val="00F20985"/>
     <w:rsid w:val="00F2211E"/>
     <w:rsid w:val="00F2346A"/>
     <w:rsid w:val="00F23992"/>
     <w:rsid w:val="00F278B0"/>
     <w:rsid w:val="00F3708B"/>
     <w:rsid w:val="00F4080F"/>
     <w:rsid w:val="00F40C58"/>
     <w:rsid w:val="00F44B76"/>
     <w:rsid w:val="00F67282"/>
     <w:rsid w:val="00F722D9"/>
     <w:rsid w:val="00F749F3"/>
     <w:rsid w:val="00F81929"/>
@@ -7077,66 +7109,66 @@
     <w:rsid w:val="2E1B8E20"/>
     <w:rsid w:val="383500C7"/>
     <w:rsid w:val="43EF97B4"/>
     <w:rsid w:val="764442F1"/>
     <w:rsid w:val="79BFC42C"/>
     <w:rsid w:val="7A466B7F"/>
     <w:rsid w:val="7F3D0553"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="6145">
+    <o:shapedefaults v:ext="edit" spidmax="12289">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="58DD8755"/>
   <w15:docId w15:val="{2F6AC53B-7318-4B5D-AAFC-05084C576106}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -7643,51 +7675,51 @@
   </w:style>
   <w:style w:type="character" w:styleId="a9">
     <w:name w:val="annotation reference"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="001A53C6"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="aa">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="a"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00985575"/>
     <w:pPr>
       <w:ind w:leftChars="400" w:left="840"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
@@ -7939,50 +7971,60 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="ドキュメント" ma:contentTypeID="0x0101009A233E28BD83AC468057AD77D8F9F8F3" ma:contentTypeVersion="14" ma:contentTypeDescription="新しいドキュメントを作成します。" ma:contentTypeScope="" ma:versionID="165afb46cef6fab0c3c995ae8680efc6">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns3="c6a19f74-b748-488d-993c-93fe6c9916f3" xmlns:ns4="d708cb48-a321-49fb-aebf-90c9ee5d02bc" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="91a41f3b982c37e2c9a43ad6d2fc5f52" ns3:_="" ns4:_="">
     <xsd:import namespace="c6a19f74-b748-488d-993c-93fe6c9916f3"/>
     <xsd:import namespace="d708cb48-a321-49fb-aebf-90c9ee5d02bc"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns4:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns4:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns4:SharingHintHash" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
               </xsd:all>
@@ -8167,140 +8209,130 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0FF9BF6E-7216-4ABE-ACDC-7367BFC2E721}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D9871373-F9F2-4632-BA0C-2D360EC95A5B}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AAB8A3F6-E945-4A2A-BD4F-EB499BDF80AE}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{99F67DA8-E275-466D-967F-76A5BE945BA0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="c6a19f74-b748-488d-993c-93fe6c9916f3"/>
     <ds:schemaRef ds:uri="d708cb48-a321-49fb-aebf-90c9ee5d02bc"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...15 lines deleted...]
-
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{e296e639-91e9-4bb7-a1e8-7ae7de7d97ca}" enabled="1" method="Privileged" siteId="{a449438d-3606-490b-844f-c4e15e535fca}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>494</Words>
-  <Characters>3036</Characters>
+  <Characters>3042</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>25</Lines>
   <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>タイトル</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>依頼日</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>情報システム課</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3523</CharactersWithSpaces>
+  <CharactersWithSpaces>3529</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>依頼日</dc:title>
   <dc:subject/>
   <dc:creator>adm001</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101009A233E28BD83AC468057AD77D8F9F8F3</vt:lpwstr>