--- v0 (2026-02-11)
+++ v1 (2026-07-14)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w14:paraId="3C6DD2E2" w14:textId="77777777" w:rsidR="007E7180" w:rsidRPr="00606B1F" w:rsidRDefault="007E7180" w:rsidP="007E7180">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="ＭＳ ゴシック" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00606B1F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="48"/>
         </w:rPr>
         <w:t xml:space="preserve">Statement of Reasons for </w:t>
       </w:r>
       <w:r w:rsidR="008013A3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="48"/>
@@ -518,332 +518,361 @@
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="5377"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10260" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0D0B940D" w14:textId="77777777" w:rsidR="007E7180" w:rsidRPr="00606B1F" w:rsidRDefault="007E7180">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="ＭＳ ゴシック" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="42B3CA1D" w14:textId="712C7B36" w:rsidR="007E7180" w:rsidRPr="00606B1F" w:rsidRDefault="007E7180" w:rsidP="2FFD2136">
+    <w:p w14:paraId="42B3CA1D" w14:textId="644A443D" w:rsidR="007E7180" w:rsidRPr="00606B1F" w:rsidRDefault="007E7180" w:rsidP="2FFD2136">
       <w:pPr>
         <w:wordWrap w:val="0"/>
         <w:spacing w:before="120"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="ＭＳ ゴシック" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00606B1F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">Division </w:t>
       </w:r>
       <w:r w:rsidR="00F116C9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">of Research </w:t>
       </w:r>
       <w:r w:rsidRPr="00606B1F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:rPr>
-        <w:t xml:space="preserve">Form 1-2, </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="008E297D">
+        <w:t xml:space="preserve">Form </w:t>
+      </w:r>
+      <w:r w:rsidR="00826C32" w:rsidRPr="00826C32">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-          <w:lang w:eastAsia="ja-JP"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="00E71DB5">
+        </w:rPr>
+        <w:t>0102-02_e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606B1F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...16 lines deleted...]
-      <w:r w:rsidR="00AD16DE">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00826C32">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
           <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
-        <w:t>5</w:t>
+        <w:t>Rev</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA7DE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
+          <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r w:rsidR="008E297D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>April</w:t>
+      </w:r>
+      <w:r w:rsidR="00E71DB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00606B1F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Version</w:t>
+        <w:t>20</w:t>
+      </w:r>
+      <w:r w:rsidR="00712635">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00826C32">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
+          <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="007E7180" w:rsidRPr="00606B1F" w:rsidSect="007E7180">
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="851" w:right="851" w:bottom="851" w:left="851" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="linesAndChars" w:linePitch="360" w:charSpace="-1213"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="17310F83" w14:textId="77777777" w:rsidR="009D4BBB" w:rsidRDefault="009D4BBB">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="648D7D1C" w14:textId="77777777" w:rsidR="009D4BBB" w:rsidRDefault="009D4BBB">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Century">
     <w:panose1 w:val="02040604050505020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ 明朝">
     <w:altName w:val="MS Mincho"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ ゴシック">
     <w:altName w:val="MS Gothic"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="15ACA3E9" w14:textId="77777777" w:rsidR="009D4BBB" w:rsidRDefault="009D4BBB">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2660CDA5" w14:textId="77777777" w:rsidR="009D4BBB" w:rsidRDefault="009D4BBB">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="140"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="840"/>
   <w:drawingGridHorizontalSpacing w:val="102"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="6145">
+    <o:shapedefaults v:ext="edit" spidmax="10241">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00BA64C5"/>
     <w:rsid w:val="000565FE"/>
     <w:rsid w:val="00090AA5"/>
     <w:rsid w:val="00180753"/>
     <w:rsid w:val="0019543F"/>
     <w:rsid w:val="0027449E"/>
+    <w:rsid w:val="0033751E"/>
     <w:rsid w:val="003617D5"/>
+    <w:rsid w:val="003F57B6"/>
     <w:rsid w:val="004573DA"/>
     <w:rsid w:val="004861AE"/>
     <w:rsid w:val="00487B3F"/>
     <w:rsid w:val="00494825"/>
     <w:rsid w:val="00606B1F"/>
     <w:rsid w:val="00685A8D"/>
     <w:rsid w:val="00692DCE"/>
     <w:rsid w:val="00712635"/>
+    <w:rsid w:val="00720FE8"/>
     <w:rsid w:val="00796044"/>
     <w:rsid w:val="007E7180"/>
     <w:rsid w:val="008013A3"/>
+    <w:rsid w:val="00826C32"/>
     <w:rsid w:val="008C4B53"/>
     <w:rsid w:val="008E297D"/>
     <w:rsid w:val="00947ED8"/>
     <w:rsid w:val="0098654A"/>
     <w:rsid w:val="009D4BBB"/>
     <w:rsid w:val="00A109A1"/>
     <w:rsid w:val="00AD0CE5"/>
     <w:rsid w:val="00AD16DE"/>
     <w:rsid w:val="00BA64C5"/>
     <w:rsid w:val="00C4713B"/>
     <w:rsid w:val="00CA6A68"/>
     <w:rsid w:val="00D92ACE"/>
+    <w:rsid w:val="00DA7DE2"/>
     <w:rsid w:val="00DE2D59"/>
     <w:rsid w:val="00DF2FBE"/>
     <w:rsid w:val="00E638A7"/>
     <w:rsid w:val="00E71DB5"/>
     <w:rsid w:val="00F116C9"/>
     <w:rsid w:val="00F165E7"/>
     <w:rsid w:val="00F739E7"/>
     <w:rsid w:val="00F75FDE"/>
+    <w:rsid w:val="00FD715B"/>
     <w:rsid w:val="2FFD2136"/>
     <w:rsid w:val="51B767FA"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="6145">
+    <o:shapedefaults v:ext="edit" spidmax="10241">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="36A00947"/>
   <w15:docId w15:val="{5E04B96B-F4E5-4A55-A4D7-007246E94C77}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -1267,51 +1296,51 @@
     <w:rsid w:val="00606B1F"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
       <w:snapToGrid w:val="0"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a6">
     <w:name w:val="footer"/>
     <w:basedOn w:val="a"/>
     <w:rsid w:val="00606B1F"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
       <w:snapToGrid w:val="0"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
@@ -1550,70 +1579,70 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{e296e639-91e9-4bb7-a1e8-7ae7de7d97ca}" enabled="1" method="Privileged" siteId="{a449438d-3606-490b-844f-c4e15e535fca}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>97</Words>
-  <Characters>530</Characters>
+  <Words>98</Words>
+  <Characters>531</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>4</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>タイトル</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>様式⑭</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>626</CharactersWithSpaces>
+  <CharactersWithSpaces>628</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>様式⑭</dc:title>
   <dc:subject/>
   <dc:creator>立命館大学</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>