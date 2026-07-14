--- v0 (2026-02-11)
+++ v1 (2026-07-14)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w14:paraId="1C670E3A" w14:textId="77777777" w:rsidR="006D35EC" w:rsidRPr="003D1768" w:rsidRDefault="006D35EC" w:rsidP="00057853">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3544"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="HGPｺﾞｼｯｸE" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D1768">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">Postage </w:t>
       </w:r>
       <w:r w:rsidR="00F21D0D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
@@ -1529,70 +1529,70 @@
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="36CDD034" w14:textId="77777777" w:rsidR="006D35EC" w:rsidRPr="00057853" w:rsidRDefault="006D35EC" w:rsidP="00F21D0D">
       <w:pPr>
         <w:spacing w:line="20" w:lineRule="exact"/>
         <w:ind w:right="210"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="ＭＳ ゴシック" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="006D35EC" w:rsidRPr="00057853" w:rsidSect="00057853">
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1134" w:right="1701" w:bottom="1701" w:left="1701" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="4D30186F" w14:textId="77777777" w:rsidR="006D35C6" w:rsidRDefault="006D35C6">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="5997E1D5" w14:textId="77777777" w:rsidR="006D35C6" w:rsidRDefault="006D35C6">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Century">
     <w:panose1 w:val="02040604050505020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ 明朝">
     <w:altName w:val="MS Mincho"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
@@ -1604,158 +1604,184 @@
     <w:altName w:val="MS Gothic"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="HGPｺﾞｼｯｸE">
     <w:panose1 w:val="020B0900000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="29209E86" w14:textId="0B56A5DB" w:rsidR="006D35EC" w:rsidRPr="000401F8" w:rsidRDefault="00FF2162" w:rsidP="006D35EC">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="29209E86" w14:textId="68FA5546" w:rsidR="006D35EC" w:rsidRPr="000401F8" w:rsidRDefault="00FF2162" w:rsidP="006D35EC">
     <w:pPr>
       <w:wordWrap w:val="0"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="ＭＳ ゴシック" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:rPr>
       <w:t xml:space="preserve">Division </w:t>
     </w:r>
     <w:r w:rsidR="00F61724">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:rPr>
       <w:t xml:space="preserve">of Research </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:rPr>
-      <w:t xml:space="preserve">Form 1-3, </w:t>
+      <w:t xml:space="preserve">Form </w:t>
+    </w:r>
+    <w:r w:rsidR="00F47458" w:rsidRPr="00F47458">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:color w:val="000000"/>
+        <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:rPr>
+      <w:t>0102-03_e</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:color w:val="000000"/>
+        <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:rPr>
+      <w:t xml:space="preserve">, </w:t>
+    </w:r>
+    <w:r w:rsidR="00F47458">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
+        <w:color w:val="000000"/>
+        <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:lang w:eastAsia="ja-JP"/>
+      </w:rPr>
+      <w:t>Rev</w:t>
+    </w:r>
+    <w:r w:rsidR="00750F28">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
+        <w:color w:val="000000"/>
+        <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:lang w:eastAsia="ja-JP"/>
+      </w:rPr>
+      <w:t>：</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
         <w:color w:val="000000"/>
         <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:lang w:eastAsia="ja-JP"/>
       </w:rPr>
       <w:t>April</w:t>
     </w:r>
     <w:r w:rsidR="00E735B0">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:rPr>
       <w:t xml:space="preserve"> 20</w:t>
     </w:r>
     <w:r w:rsidR="005341FF">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
         <w:color w:val="000000"/>
         <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:lang w:eastAsia="ja-JP"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
-    <w:r w:rsidR="00A23FE5">
+    <w:r w:rsidR="00F47458">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
         <w:color w:val="000000"/>
         <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:lang w:eastAsia="ja-JP"/>
       </w:rPr>
-      <w:t>5</w:t>
-[...7 lines deleted...]
-      <w:t xml:space="preserve"> Version</w:t>
+      <w:t>6</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="636E5438" w14:textId="77777777" w:rsidR="006D35EC" w:rsidRDefault="006D35EC">
     <w:pPr>
       <w:pStyle w:val="a4"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="2B744036" w14:textId="77777777" w:rsidR="006D35C6" w:rsidRDefault="006D35C6">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="3E0092F2" w14:textId="77777777" w:rsidR="006D35C6" w:rsidRDefault="006D35C6">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="416D2A1D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8CC011D2"/>
     <w:lvl w:ilvl="0" w:tplc="4D868248">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="570"/>
         </w:tabs>
         <w:ind w:left="570" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="AB6E25CA" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -1835,63 +1861,64 @@
           <w:tab w:val="num" w:pos="3570"/>
         </w:tabs>
         <w:ind w:left="3570" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="5450F0BE" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3990"/>
         </w:tabs>
         <w:ind w:left="3990" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="150682365">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="140"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="840"/>
   <w:drawingGridHorizontalSpacing w:val="105"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="6145">
+    <o:shapedefaults v:ext="edit" spidmax="10241">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -1902,103 +1929,109 @@
     <w:rsid w:val="000401F8"/>
     <w:rsid w:val="00057853"/>
     <w:rsid w:val="000778AF"/>
     <w:rsid w:val="000C2D43"/>
     <w:rsid w:val="00102DAE"/>
     <w:rsid w:val="002A6B22"/>
     <w:rsid w:val="002B35FD"/>
     <w:rsid w:val="002C107A"/>
     <w:rsid w:val="002F408A"/>
     <w:rsid w:val="002F6A08"/>
     <w:rsid w:val="003D1768"/>
     <w:rsid w:val="00466734"/>
     <w:rsid w:val="005341FF"/>
     <w:rsid w:val="00555C35"/>
     <w:rsid w:val="00572495"/>
     <w:rsid w:val="0058010F"/>
     <w:rsid w:val="005A4121"/>
     <w:rsid w:val="005D6717"/>
     <w:rsid w:val="005E7F0A"/>
     <w:rsid w:val="005F7EB4"/>
     <w:rsid w:val="006629B2"/>
     <w:rsid w:val="00693A35"/>
     <w:rsid w:val="006D35C6"/>
     <w:rsid w:val="006D35EC"/>
     <w:rsid w:val="006F7C91"/>
+    <w:rsid w:val="00750F28"/>
     <w:rsid w:val="007E7B44"/>
     <w:rsid w:val="007F2537"/>
+    <w:rsid w:val="008218D1"/>
     <w:rsid w:val="00882641"/>
+    <w:rsid w:val="0098279F"/>
     <w:rsid w:val="00A23FE5"/>
     <w:rsid w:val="00A9258E"/>
     <w:rsid w:val="00B23576"/>
     <w:rsid w:val="00BA18A6"/>
+    <w:rsid w:val="00C548E6"/>
     <w:rsid w:val="00CC3D15"/>
     <w:rsid w:val="00D039B7"/>
+    <w:rsid w:val="00D21B85"/>
     <w:rsid w:val="00D23238"/>
     <w:rsid w:val="00D81839"/>
     <w:rsid w:val="00DA543E"/>
     <w:rsid w:val="00E56459"/>
     <w:rsid w:val="00E735B0"/>
     <w:rsid w:val="00F21D0D"/>
+    <w:rsid w:val="00F47458"/>
     <w:rsid w:val="00F61724"/>
     <w:rsid w:val="00F7108A"/>
     <w:rsid w:val="00FF2162"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="6145">
+    <o:shapedefaults v:ext="edit" spidmax="10241">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="58F6DC7B"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{D2C8935B-7F86-4D83-9218-7FC4F6B11FFB}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
@@ -2342,51 +2375,51 @@
     <w:basedOn w:val="a"/>
     <w:link w:val="a6"/>
     <w:rsid w:val="000401F8"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="ＭＳ ゴシック" w:hAnsi="Arial"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="a6">
     <w:name w:val="吹き出し (文字)"/>
     <w:link w:val="a5"/>
     <w:rsid w:val="000401F8"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="ＭＳ ゴシック" w:hAnsi="Arial" w:cs="Times New Roman"/>
       <w:kern w:val="2"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>