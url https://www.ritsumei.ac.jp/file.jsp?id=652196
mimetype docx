--- v0 (2026-02-11)
+++ v1 (2026-05-25)
@@ -1,52 +1,57 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w14:paraId="672A6659" w14:textId="275B637E" w:rsidR="001F66A6" w:rsidRPr="00E00C89" w:rsidRDefault="00443B34" w:rsidP="00E00C89">
       <w:pPr>
         <w:wordWrap/>
         <w:overflowPunct w:val="0"/>
         <w:spacing w:line="100" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:noProof/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:noProof/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2262EE7F" wp14:editId="39C579F5">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-462280</wp:posOffset>
@@ -87,51 +92,51 @@
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent6"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="dk1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock">
             <w:pict>
               <v:roundrect w14:anchorId="7DF0837B" id="四角形: 角を丸くする 2" o:spid="_x0000_s1026" style="position:absolute;left:0;text-align:left;margin-left:-36.4pt;margin-top:.35pt;width:532.5pt;height:58.5pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC9utcqqAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVL1u2zAQ3gv0HQjujWzBsRshcmAkSFEg&#10;SIIkRWaGImOhFI8l6b9u6dqhQLYiW5e+QpY+jRugj9EjJctu6qnoQt3p7r77v/2DeaXIVFhXgs5p&#10;d6dDidAcilLf5vTd1fGr15Q4z3TBFGiR04Vw9GD48sX+zGQihTGoQliCINplM5PTsfcmSxLHx6Ji&#10;bgeM0CiUYCvmkbW3SWHZDNErlaSdTj+ZgS2MBS6cw79HtZAOI76UgvszKZ3wROUUY/PxtfG9CW8y&#10;3GfZrWVmXPImDPYPUVSs1Oi0hTpinpGJLf+CqkpuwYH0OxyqBKQsuYg5YDbdzrNsLsfMiJgLFseZ&#10;tkzu/8Hy0+m5JWWR05QSzSps0dPDw6/v908/vmUEv8tP9z8fH5d3X5Z3X5efPpM0lGxmXIaWl+bc&#10;NpxDMuQ/l7YKX8yMzGOZF22ZxdwTjj/7g3462MVucJQNeuke0giTrK2Ndf6NgIoEIqcWJrq4wF7G&#10;ErPpifO1/koveFQ6vA5UWRyXSkUmTJE4VJZMGfbfz7uNnw0t9Bosk5BSnUSk/EKJGvVCSKwPhp1G&#10;73Ey15iMc6F9v8FVGrWDmcQIWsPuNkPlV8E0usFMxIltDTvbDP/02FpEr6B9a1yVGuw2gOJ967nW&#10;X2Vf5xzSv4FigWNhod4XZ/hxiZ04Yc6fM4sLgs3Dpfdn+EgFs5xCQ1EyBvtx2/+gj3OLUkpmuHA5&#10;dR8mzApK1FuNE73X7fXChkamtztIkbGbkptNiZ5Uh4A97eJ5MTySQd+rFSktVNd4G0bBK4qY5ug7&#10;p9zbFXPo60OA14WL0Siq4VYa5k/0peEBPFQ1DNnV/JpZ04yjx0E+hdVysuzZQNa6wVLDaOJBlnFa&#10;13Vt6o0bHYe+uT7hZGzyUWt9I4e/AQAA//8DAFBLAwQUAAYACAAAACEAZBLKltwAAAAIAQAADwAA&#10;AGRycy9kb3ducmV2LnhtbEyPT0vDQBTE74LfYXmCt3bTPZg2ZlNEsB6CoKng9SX7TIL7J2S3bfz2&#10;Pk96HGaY+U25X5wVZ5rjGLyGzToDQb4LZvS9hvfj02oLIib0Bm3wpOGbIuyr66sSCxMu/o3OTeoF&#10;l/hYoIYhpamQMnYDOYzrMJFn7zPMDhPLuZdmxguXOytVlt1Jh6PnhQEnehyo+2pOTkOKLaJ6qe2h&#10;OWyzurb984d71fr2Znm4B5FoSX9h+MVndKiYqQ0nb6KwGla5YvSkIQfB9m6nFIiWc5s8B1mV8v+B&#10;6gcAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0Nv&#10;bnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAA&#10;AC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQC9utcqqAIAAGsFAAAOAAAAAAAAAAAAAAAA&#10;AC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBkEsqW3AAAAAgBAAAPAAAAAAAAAAAA&#10;AAAAAAIFAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAACwYAAAAA&#10;" fillcolor="white [3201]" strokecolor="black [3213]" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
                 <w10:wrap type="topAndBottom"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:noProof/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="013A8BA1" wp14:editId="209CAA4E">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-376555</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>23495</wp:posOffset>
@@ -198,51 +203,51 @@
                                 <w:lang w:eastAsia="ja-JP"/>
                               </w:rPr>
                               <w:t>- In the case where research collaborators (i.e. those who are not responsible for the execution of the relevant budget) make personal advances, please follow the same procedure as before through the researcher who is responsible for the execution of the relevant budget.</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock">
             <w:pict>
               <v:shapetype w14:anchorId="013A8BA1" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
               <v:shape id="テキスト ボックス 1" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:-29.65pt;margin-top:1.85pt;width:518.25pt;height:57pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA3ytviTAIAAGIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1u2jAUvp+0d7B8PxIolDYiVKwV0yTU&#10;VqJTr43jkEiJj2cbEnYJ0rSH2CtMu97z5EV27ASKul1Nu3HO8fn/vuNMbuqyIFuhTQ4ypv1eSImQ&#10;HJJcrmP66Wn+7ooSY5lMWAFSxHQnDL2Zvn0zqVQkBpBBkQhNMIk0UaVimlmroiAwPBMlMz1QQqIx&#10;BV0yi6peB4lmFWYvi2AQhpdBBTpRGrgwBm/vWiOd+vxpKrh9SFMjLCliir1Zf2p/rtwZTCcsWmum&#10;spx3bbB/6KJkucSip1R3zDKy0fkfqcqcazCQ2h6HMoA0zbnwM+A0/fDVNMuMKeFnQXCMOsFk/l9a&#10;fr991CRPkDtKJCuRoubwtdn/aPa/msM30hy+N4dDs/+JOuk7uCplIoxaKoyz9XuoXWh3b/DSoVCn&#10;unRfnI+gHYHfncAWtSUcLy9HV/3xeEQJR9t4cHEdejaCl2iljf0goCROiKlGMj3GbLswFiui69HF&#10;FZMwz4vCE1pIUmGFi1HoA04WjCgkBroZ2l6dZOtV3Q2wgmSHc2loF8UoPs+x+IIZ+8g0bgaOgttu&#10;H/BIC8Ai0EmUZKC//O3e+SNhaKWkwk2Lqfm8YVpQUnyUSOV1fzh0q+mV4Wg8QEWfW1bnFrkpbwGX&#10;GenC7rzo/G1xFFMN5TM+ipmriiYmOdaOqT2Kt7bdf3xUXMxm3gmXUTG7kEvFXWoHp4P2qX5mWnX4&#10;W2TuHo47yaJXNLS+LRGzjYU09xw5gFtUO9xxkT113aNzL+Vc914vv4bpbwAAAP//AwBQSwMEFAAG&#10;AAgAAAAhACLBY3fhAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj01PwkAURfcm/ofJM3EHU0pw&#10;oHRKSBNiYnQBsnH32nm0DfNROwNUf73jSpcv9+Te8/LNaDS70uA7ZyXMpgkwsrVTnW0kHN93kyUw&#10;H9Aq1M6ShC/ysCnu73LMlLvZPV0PoWGxxPoMJbQh9Bnnvm7JoJ+6nmzMTm4wGOI5NFwNeIvlRvM0&#10;SZ64wc7GhRZ7Kluqz4eLkfBS7t5wX6Vm+a3L59fTtv88fiykfHwYt2tggcbwB8OvflSHIjpV7mKV&#10;Z1rCZLGaR1TCXACL+UqIFFgVwZkQwIuc//+g+AEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4A&#10;AADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAA&#10;IQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAA&#10;IQA3ytviTAIAAGIEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAI&#10;AAAAIQAiwWN34QAAAAkBAAAPAAAAAAAAAAAAAAAAAKYEAABkcnMvZG93bnJldi54bWxQSwUGAAAA&#10;AAQABADzAAAAtAUAAAAA&#10;" filled="f" stroked="f" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="5FEB08B2" w14:textId="5421E284" w:rsidR="00E00C89" w:rsidRPr="00443B34" w:rsidRDefault="003E45CA" w:rsidP="00E00C89">
                       <w:pPr>
                         <w:wordWrap/>
                         <w:overflowPunct w:val="0"/>
                         <w:spacing w:line="240" w:lineRule="auto"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman"/>
                           <w:noProof/>
                           <w:lang w:eastAsia="ja-JP"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00443B34">
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman"/>
                           <w:noProof/>
                           <w:lang w:eastAsia="ja-JP"/>
                         </w:rPr>
@@ -2507,81 +2512,86 @@
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="ja-JP" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00443B34">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="ja-JP" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
       <w:r w:rsidR="00EB6ECB" w:rsidRPr="00443B34">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="ja-JP" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Personal information on this form will not be used for any purpose other than bank transfer. The University will destroy this form after the safekeeping period.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00296778" w:rsidRPr="00443B34" w:rsidSect="00E50EB9">
-      <w:footerReference w:type="default" r:id="rId7"/>
+      <w:headerReference w:type="even" r:id="rId7"/>
+      <w:headerReference w:type="default" r:id="rId8"/>
+      <w:footerReference w:type="even" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="first" r:id="rId11"/>
+      <w:footerReference w:type="first" r:id="rId12"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1418" w:right="1418" w:bottom="1134" w:left="1418" w:header="1134" w:footer="567" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="286"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="7B134319" w14:textId="77777777" w:rsidR="00F13F6A" w:rsidRDefault="00F13F6A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="410D03A6" w14:textId="77777777" w:rsidR="00F13F6A" w:rsidRDefault="00F13F6A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="メイリオ">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FFFF" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Century">
     <w:panose1 w:val="02040604050505020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
@@ -2593,142 +2603,215 @@
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ ゴシック">
     <w:altName w:val="MS Gothic"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="01CA30FF" w14:textId="5E52B35D" w:rsidR="000455A5" w:rsidRPr="003E098E" w:rsidRDefault="008833B5" w:rsidP="002E67C7">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="50028E7D" w14:textId="77777777" w:rsidR="0066338E" w:rsidRDefault="0066338E">
+    <w:pPr>
+      <w:pStyle w:val="a6"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="01CA30FF" w14:textId="5586B46E" w:rsidR="000455A5" w:rsidRPr="003E098E" w:rsidRDefault="008833B5" w:rsidP="002E67C7">
     <w:pPr>
       <w:pStyle w:val="a6"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="ＭＳ ゴシック" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:rPr>
       <w:t xml:space="preserve">Division of </w:t>
     </w:r>
     <w:r w:rsidR="000455A5" w:rsidRPr="003E098E">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:rPr>
       <w:t>Resear</w:t>
     </w:r>
     <w:r w:rsidR="00F06CCE">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:rPr>
-      <w:t xml:space="preserve">ch Form 1-4, </w:t>
+      <w:t xml:space="preserve">ch Form </w:t>
+    </w:r>
+    <w:r w:rsidR="005F2A74" w:rsidRPr="005F2A74">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:rPr>
+      <w:t>0102-04_e</w:t>
+    </w:r>
+    <w:r w:rsidR="00F06CCE">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:rPr>
+      <w:t xml:space="preserve">, </w:t>
+    </w:r>
+    <w:r w:rsidR="005F2A74">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi" w:hint="eastAsia"/>
+        <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:lang w:eastAsia="ja-JP"/>
+      </w:rPr>
+      <w:t>Rev</w:t>
+    </w:r>
+    <w:r w:rsidR="0066338E">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi" w:hint="eastAsia"/>
+        <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:lang w:eastAsia="ja-JP"/>
+      </w:rPr>
+      <w:t>：</w:t>
     </w:r>
     <w:r w:rsidR="000703A3">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:rPr>
       <w:t>April</w:t>
     </w:r>
     <w:r w:rsidR="00F06CCE">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:rPr>
       <w:t xml:space="preserve"> 20</w:t>
     </w:r>
     <w:r w:rsidR="00B41CD9">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi" w:hint="eastAsia"/>
         <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:lang w:eastAsia="ja-JP"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
-    <w:r w:rsidR="00443B34">
+    <w:r w:rsidR="005F2A74">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi" w:hint="eastAsia"/>
         <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:lang w:eastAsia="ja-JP"/>
       </w:rPr>
-      <w:t>5</w:t>
-[...6 lines deleted...]
-      <w:t xml:space="preserve"> Version</w:t>
+      <w:t>6</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="71012F76" w14:textId="77777777" w:rsidR="0066338E" w:rsidRDefault="0066338E">
+    <w:pPr>
+      <w:pStyle w:val="a6"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="7FB9A91F" w14:textId="77777777" w:rsidR="00F13F6A" w:rsidRDefault="00F13F6A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="7E4E830B" w14:textId="77777777" w:rsidR="00F13F6A" w:rsidRDefault="00F13F6A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="5059BA1F" w14:textId="77777777" w:rsidR="0066338E" w:rsidRDefault="0066338E">
+    <w:pPr>
+      <w:pStyle w:val="a5"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="24C89B95" w14:textId="77777777" w:rsidR="0066338E" w:rsidRDefault="0066338E">
+    <w:pPr>
+      <w:pStyle w:val="a5"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="4FD221E6" w14:textId="77777777" w:rsidR="0066338E" w:rsidRDefault="0066338E">
+    <w:pPr>
+      <w:pStyle w:val="a5"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0C8D26CB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0794000E"/>
     <w:lvl w:ilvl="0" w:tplc="2D686BC8">
       <w:start w:val="6"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="・"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="420" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ" w:hint="eastAsia"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0409000B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="840" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
@@ -2805,235 +2888,241 @@
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409000D" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3780" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1164278251">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="140"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="851"/>
   <w:doNotHyphenateCaps/>
   <w:drawingGridHorizontalSpacing w:val="105"/>
   <w:drawingGridVerticalSpacing w:val="143"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:doNotShadeFormData/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="6145">
+    <o:shapedefaults v:ext="edit" spidmax="10241">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00D97FD1"/>
     <w:rsid w:val="00026586"/>
     <w:rsid w:val="00030E70"/>
     <w:rsid w:val="000455A5"/>
     <w:rsid w:val="000703A3"/>
     <w:rsid w:val="0009632B"/>
     <w:rsid w:val="000A00B4"/>
     <w:rsid w:val="000B1F25"/>
     <w:rsid w:val="000B38B4"/>
     <w:rsid w:val="000D500A"/>
     <w:rsid w:val="00132C23"/>
     <w:rsid w:val="0014291C"/>
     <w:rsid w:val="001B0E7D"/>
+    <w:rsid w:val="001E5B94"/>
     <w:rsid w:val="001E7415"/>
     <w:rsid w:val="001F66A6"/>
     <w:rsid w:val="002560D9"/>
     <w:rsid w:val="00264B71"/>
     <w:rsid w:val="002676A1"/>
     <w:rsid w:val="00285A64"/>
     <w:rsid w:val="00296778"/>
     <w:rsid w:val="002A34AC"/>
     <w:rsid w:val="002D3197"/>
     <w:rsid w:val="002E67C7"/>
     <w:rsid w:val="003124BC"/>
     <w:rsid w:val="00331B46"/>
     <w:rsid w:val="00366BFA"/>
     <w:rsid w:val="003964BC"/>
     <w:rsid w:val="003A403C"/>
     <w:rsid w:val="003B598B"/>
     <w:rsid w:val="003E098E"/>
     <w:rsid w:val="003E45CA"/>
+    <w:rsid w:val="00407170"/>
     <w:rsid w:val="00422B6C"/>
     <w:rsid w:val="00443B34"/>
     <w:rsid w:val="00464CBF"/>
     <w:rsid w:val="00487549"/>
     <w:rsid w:val="004C6718"/>
     <w:rsid w:val="004D0F05"/>
     <w:rsid w:val="004D18F9"/>
     <w:rsid w:val="004E0B1D"/>
     <w:rsid w:val="005075D9"/>
     <w:rsid w:val="00510306"/>
     <w:rsid w:val="005125AD"/>
     <w:rsid w:val="00514D5E"/>
     <w:rsid w:val="00595890"/>
     <w:rsid w:val="005B30CC"/>
     <w:rsid w:val="005C0B6C"/>
+    <w:rsid w:val="005F2A74"/>
     <w:rsid w:val="00601EA1"/>
     <w:rsid w:val="0060625A"/>
     <w:rsid w:val="00615A98"/>
+    <w:rsid w:val="0066338E"/>
     <w:rsid w:val="00676C93"/>
     <w:rsid w:val="006877FA"/>
     <w:rsid w:val="006E2841"/>
     <w:rsid w:val="00707E28"/>
     <w:rsid w:val="00735174"/>
     <w:rsid w:val="00780FAE"/>
     <w:rsid w:val="00795129"/>
+    <w:rsid w:val="007A3AFA"/>
     <w:rsid w:val="007A3E81"/>
     <w:rsid w:val="007B1895"/>
     <w:rsid w:val="007F099E"/>
     <w:rsid w:val="00801F61"/>
     <w:rsid w:val="00804557"/>
     <w:rsid w:val="00824C1B"/>
     <w:rsid w:val="00854C7E"/>
     <w:rsid w:val="008833B5"/>
     <w:rsid w:val="008941BA"/>
     <w:rsid w:val="008A7781"/>
     <w:rsid w:val="00915410"/>
     <w:rsid w:val="0095163B"/>
     <w:rsid w:val="00954830"/>
     <w:rsid w:val="0098692F"/>
     <w:rsid w:val="009878DF"/>
     <w:rsid w:val="009A1F61"/>
     <w:rsid w:val="00A3273E"/>
     <w:rsid w:val="00A55933"/>
     <w:rsid w:val="00AE0D4E"/>
     <w:rsid w:val="00AE6554"/>
     <w:rsid w:val="00B06BBA"/>
     <w:rsid w:val="00B40231"/>
     <w:rsid w:val="00B41CD9"/>
     <w:rsid w:val="00B51F5D"/>
     <w:rsid w:val="00BA7B87"/>
     <w:rsid w:val="00BF25C2"/>
     <w:rsid w:val="00BF72C5"/>
     <w:rsid w:val="00C26EB2"/>
     <w:rsid w:val="00C4376A"/>
     <w:rsid w:val="00C60565"/>
     <w:rsid w:val="00CB5560"/>
     <w:rsid w:val="00CF7E9F"/>
     <w:rsid w:val="00D34428"/>
     <w:rsid w:val="00D45C3E"/>
     <w:rsid w:val="00D712DF"/>
+    <w:rsid w:val="00D757AF"/>
     <w:rsid w:val="00D97FD1"/>
     <w:rsid w:val="00DA1EDF"/>
     <w:rsid w:val="00DF0EDB"/>
     <w:rsid w:val="00E00C89"/>
     <w:rsid w:val="00E21958"/>
     <w:rsid w:val="00E50EB9"/>
     <w:rsid w:val="00EB6ECB"/>
     <w:rsid w:val="00EE5919"/>
     <w:rsid w:val="00F04461"/>
     <w:rsid w:val="00F06CCE"/>
     <w:rsid w:val="00F13BFB"/>
     <w:rsid w:val="00F13F6A"/>
     <w:rsid w:val="00F23CEC"/>
     <w:rsid w:val="00FE4EF9"/>
     <w:rsid w:val="5A75DE7D"/>
     <w:rsid w:val="5FC4EAAA"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="6145">
+    <o:shapedefaults v:ext="edit" spidmax="10241">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="39E17D6D"/>
   <w15:docId w15:val="{2FBAB282-87FC-4322-B708-E2B62219AC3B}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3498,59 +3587,59 @@
     <w:rsid w:val="003B598B"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="a9">
     <w:name w:val="吹き出し (文字)"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="a8"/>
     <w:rsid w:val="003B598B"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>