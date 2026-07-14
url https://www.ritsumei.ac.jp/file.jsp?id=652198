--- v0 (2026-02-11)
+++ v1 (2026-07-14)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9540" w:type="dxa"/>
         <w:tblInd w:w="99" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="99" w:type="dxa"/>
           <w:right w:w="99" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1701"/>
         <w:gridCol w:w="3069"/>
         <w:gridCol w:w="1609"/>
         <w:gridCol w:w="3161"/>
@@ -369,277 +369,304 @@
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="ＭＳ ゴシック" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:u w:val="double"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EA526A">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:u w:val="double"/>
         </w:rPr>
         <w:t>*Attach materials that provide evidence of the reason for your selection.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B474FF9" w14:textId="63CF7B84" w:rsidR="002D7B04" w:rsidRDefault="002D7B04" w:rsidP="003558F9">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="840"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="ＭＳ ゴシック" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="29C25643" w14:textId="17D72319" w:rsidR="00583A07" w:rsidRDefault="00583A07" w:rsidP="00583A07">
+    <w:p w14:paraId="29C25643" w14:textId="394998C7" w:rsidR="00583A07" w:rsidRDefault="00583A07" w:rsidP="00583A07">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="27"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="ＭＳ ゴシック" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00583A07">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="ＭＳ ゴシック" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         </w:rPr>
         <w:t>Submission of a “Reasons for Selection” does not guarantee identification of the ordering company.</w:t>
       </w:r>
       <w:r w:rsidRPr="00583A07">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00583A07">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="ＭＳ ゴシック" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         </w:rPr>
-        <w:t>If there is no “Exclusive Sales Certificate” or “Direct Sales Certificate” from the vendor, price verification such as price quotation matching is required. Depending on the amount of the order, the Research Office or the Contract Office will determine the supplier after a thorough review.</w:t>
+        <w:t xml:space="preserve">If there is no “Exclusive Sales Certificate” or “Direct Sales Certificate” from the vendor, price verification such as price quotation matching is required. </w:t>
+      </w:r>
+      <w:r w:rsidR="00ED5F49" w:rsidRPr="00ED5F49">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="ＭＳ ゴシック" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+        <w:t>Depending on the order amount, the Research Office or the Contracts Section will make a comprehensive decision regarding the supplier by considering factors such as price, delivery time, and past transaction history, while sharing information with faculty members.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="45950D47" w14:textId="77777777" w:rsidR="00583A07" w:rsidRPr="003558F9" w:rsidRDefault="00583A07" w:rsidP="003558F9">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="840"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="ＭＳ ゴシック" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2498900B" w14:textId="4C0FCBC5" w:rsidR="008B0218" w:rsidRDefault="008B0218" w:rsidP="003558F9">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="210"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="ＭＳ ゴシック" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="150912A5" w14:textId="181D01C3" w:rsidR="00260C75" w:rsidRDefault="00260C75" w:rsidP="003558F9">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="210"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="ＭＳ ゴシック" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2BD943B3" w14:textId="4906E3CC" w:rsidR="00260C75" w:rsidRDefault="00260C75" w:rsidP="003558F9">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="210"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="ＭＳ ゴシック" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="285DE4AC" w14:textId="351A72FA" w:rsidR="00260C75" w:rsidRDefault="00260C75" w:rsidP="003558F9">
-[...8 lines deleted...]
-    </w:p>
     <w:p w14:paraId="52B9A827" w14:textId="3774B703" w:rsidR="00260C75" w:rsidRDefault="00260C75" w:rsidP="003558F9">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="210"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="ＭＳ ゴシック" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="139DB593" w14:textId="244B86D2" w:rsidR="00260C75" w:rsidRDefault="00260C75" w:rsidP="003558F9">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="210"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="ＭＳ ゴシック" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="007FE588" w14:textId="45955192" w:rsidR="00260C75" w:rsidRDefault="00260C75" w:rsidP="003558F9">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="210"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="ＭＳ ゴシック" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0C672C9A" w14:textId="6D26D7B9" w:rsidR="00260C75" w:rsidRDefault="00260C75" w:rsidP="003558F9">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="210"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="ＭＳ ゴシック" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="062ED4DD" w14:textId="77777777" w:rsidR="00260C75" w:rsidRPr="003558F9" w:rsidRDefault="00260C75" w:rsidP="003558F9">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="210"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="ＭＳ ゴシック" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0BDAAEB9" w14:textId="7A957658" w:rsidR="0018733F" w:rsidRPr="003558F9" w:rsidRDefault="00D448D1" w:rsidP="003558F9">
+    <w:p w14:paraId="0BDAAEB9" w14:textId="0E2FE3A4" w:rsidR="0018733F" w:rsidRPr="003558F9" w:rsidRDefault="00D448D1" w:rsidP="003558F9">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="ＭＳ ゴシック" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">Division </w:t>
       </w:r>
       <w:r w:rsidR="00122B29">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">of Research </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:rPr>
-        <w:t xml:space="preserve">Form 1-6, </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00260C75">
+        <w:t xml:space="preserve">Form </w:t>
+      </w:r>
+      <w:r w:rsidR="00841F76" w:rsidRPr="00841F76">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:rPr>
+        <w:t>0102-06-1_e</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00841F76">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi" w:hint="eastAsia"/>
           <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
-        <w:t>June</w:t>
-[...8 lines deleted...]
-      <w:r w:rsidR="009222BB">
+        <w:t>Rev</w:t>
+      </w:r>
+      <w:r w:rsidR="00841F76">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi" w:hint="eastAsia"/>
           <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
-        <w:t>2</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00583A07">
+        <w:t>：</w:t>
+      </w:r>
+      <w:r w:rsidR="00587ABD" w:rsidRPr="00587ABD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>April</w:t>
+      </w:r>
+      <w:r w:rsidR="00587ABD">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi" w:hint="eastAsia"/>
           <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
-        <w:t>5</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00913FB2" w:rsidRPr="003558F9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Version</w:t>
+        <w:t>20</w:t>
+      </w:r>
+      <w:r w:rsidR="009222BB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi" w:hint="eastAsia"/>
+          <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED5F49">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi" w:hint="eastAsia"/>
+          <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="0018733F" w:rsidRPr="003558F9" w:rsidSect="003558F9">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1418" w:right="1247" w:bottom="1134" w:left="1134" w:header="1134" w:footer="851" w:gutter="0"/>
       <w:cols w:space="425"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="234601BA" w14:textId="77777777" w:rsidR="00045892" w:rsidRDefault="00045892" w:rsidP="00494C7F">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="1F1B04FB" w14:textId="77777777" w:rsidR="00045892" w:rsidRDefault="00045892" w:rsidP="00494C7F">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Century">
     <w:panose1 w:val="02040604050505020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040305080305"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000000" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＦＡ クリアレター">
     <w:altName w:val="HG正楷書体-PRO"/>
@@ -660,239 +687,247 @@
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ Ｐゴシック">
     <w:panose1 w:val="020B0600070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ 明朝">
     <w:altName w:val="MS Mincho"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="2497C3A0" w14:textId="77777777" w:rsidR="00045892" w:rsidRDefault="00045892" w:rsidP="00494C7F">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2EE19B7C" w14:textId="77777777" w:rsidR="00045892" w:rsidRDefault="00045892" w:rsidP="00494C7F">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="140"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="851"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:noLineBreaksAfter w:lang="ja-JP" w:val="$([\{‘“〈《「『【〔＄（［｛｢￡￥"/>
   <w:noLineBreaksBefore w:lang="ja-JP" w:val="!%),.:;?]}°’”‰′″℃、。々〉》」』】〕゛゜ゝゞ・ヽヾ！％），．：；？］｝｡｣､･ﾞﾟ￠"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="8193">
+    <o:shapedefaults v:ext="edit" spidmax="14337">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00A71704"/>
     <w:rsid w:val="00026424"/>
     <w:rsid w:val="00045892"/>
+    <w:rsid w:val="00061EB1"/>
     <w:rsid w:val="00074860"/>
     <w:rsid w:val="000A65AB"/>
     <w:rsid w:val="000E72A4"/>
     <w:rsid w:val="001067D7"/>
     <w:rsid w:val="001121D5"/>
     <w:rsid w:val="00122B29"/>
     <w:rsid w:val="00125EB7"/>
     <w:rsid w:val="00130874"/>
     <w:rsid w:val="00140FF6"/>
     <w:rsid w:val="0018733F"/>
     <w:rsid w:val="001D1BC6"/>
     <w:rsid w:val="001F48D4"/>
     <w:rsid w:val="00233C75"/>
     <w:rsid w:val="00260C75"/>
     <w:rsid w:val="0029731B"/>
     <w:rsid w:val="002B4C85"/>
+    <w:rsid w:val="002D3444"/>
     <w:rsid w:val="002D7B04"/>
     <w:rsid w:val="00316EFA"/>
     <w:rsid w:val="003533C7"/>
     <w:rsid w:val="003558F9"/>
     <w:rsid w:val="00373C59"/>
     <w:rsid w:val="00386B97"/>
     <w:rsid w:val="003877EB"/>
     <w:rsid w:val="00391969"/>
     <w:rsid w:val="00431592"/>
     <w:rsid w:val="00451679"/>
     <w:rsid w:val="00475348"/>
     <w:rsid w:val="00494C7F"/>
     <w:rsid w:val="004B7746"/>
     <w:rsid w:val="004F1F62"/>
     <w:rsid w:val="00557DD6"/>
     <w:rsid w:val="005635CA"/>
     <w:rsid w:val="00583A07"/>
+    <w:rsid w:val="00587ABD"/>
     <w:rsid w:val="0061392C"/>
     <w:rsid w:val="006261FA"/>
     <w:rsid w:val="006371AF"/>
     <w:rsid w:val="006643C7"/>
     <w:rsid w:val="0068730B"/>
     <w:rsid w:val="006942BE"/>
     <w:rsid w:val="006B5C9C"/>
     <w:rsid w:val="006D1F7B"/>
     <w:rsid w:val="006F6B4E"/>
     <w:rsid w:val="00703833"/>
     <w:rsid w:val="007512B3"/>
     <w:rsid w:val="007C5543"/>
     <w:rsid w:val="007D6AA4"/>
     <w:rsid w:val="007E4BD9"/>
     <w:rsid w:val="00825691"/>
     <w:rsid w:val="008358E1"/>
+    <w:rsid w:val="00841F76"/>
     <w:rsid w:val="00847D56"/>
     <w:rsid w:val="00850A8F"/>
     <w:rsid w:val="008B0218"/>
     <w:rsid w:val="00913FB2"/>
     <w:rsid w:val="009222BB"/>
+    <w:rsid w:val="00947DCA"/>
     <w:rsid w:val="00954534"/>
     <w:rsid w:val="00A6729B"/>
     <w:rsid w:val="00A71704"/>
     <w:rsid w:val="00A9687A"/>
     <w:rsid w:val="00AC0700"/>
     <w:rsid w:val="00AC6643"/>
     <w:rsid w:val="00AD7A5E"/>
     <w:rsid w:val="00AF4CC2"/>
     <w:rsid w:val="00B20B46"/>
     <w:rsid w:val="00B40DA6"/>
     <w:rsid w:val="00B42C38"/>
     <w:rsid w:val="00B647F9"/>
     <w:rsid w:val="00B67A68"/>
     <w:rsid w:val="00BA73EE"/>
     <w:rsid w:val="00BB16D2"/>
+    <w:rsid w:val="00BB4E94"/>
     <w:rsid w:val="00C01184"/>
     <w:rsid w:val="00C12866"/>
     <w:rsid w:val="00CA691F"/>
     <w:rsid w:val="00CC0FD7"/>
     <w:rsid w:val="00D448D1"/>
     <w:rsid w:val="00DA04C8"/>
     <w:rsid w:val="00DA52B3"/>
+    <w:rsid w:val="00DD309C"/>
     <w:rsid w:val="00E11D9B"/>
     <w:rsid w:val="00E60C7C"/>
     <w:rsid w:val="00E759E8"/>
     <w:rsid w:val="00E8465E"/>
     <w:rsid w:val="00E94BE3"/>
     <w:rsid w:val="00EA526A"/>
+    <w:rsid w:val="00ED5F49"/>
     <w:rsid w:val="00F07A13"/>
     <w:rsid w:val="00F35A5B"/>
     <w:rsid w:val="00F46824"/>
     <w:rsid w:val="00FC4CEC"/>
     <w:rsid w:val="00FF6408"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="8193">
+    <o:shapedefaults v:ext="edit" spidmax="14337">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="3B72B18F"/>
   <w15:docId w15:val="{155F4078-FA57-4D6E-B02D-D20E9D65418D}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Century" w:eastAsia="Mincho" w:hAnsi="Century" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -1358,51 +1393,51 @@
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="ＭＳ ゴシック" w:hAnsi="Arial" w:cs="Times New Roman"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="a9">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="a1"/>
     <w:rsid w:val="00AF4CC2"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
@@ -1657,77 +1692,77 @@
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8DF92D08-76EF-4CC5-84A6-67496EA8D953}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{e296e639-91e9-4bb7-a1e8-7ae7de7d97ca}" enabled="1" method="Privileged" siteId="{a449438d-3606-490b-844f-c4e15e535fca}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>129</Words>
-  <Characters>782</Characters>
+  <Words>146</Words>
+  <Characters>900</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>6</Lines>
-  <Paragraphs>1</Paragraphs>
+  <Lines>7</Lines>
+  <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>タイトル</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>特 命 発 注 願（理由書）</vt:lpstr>
       <vt:lpstr>　　特 命 発 注 願（理由書）</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>立命館大学</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>910</CharactersWithSpaces>
+  <CharactersWithSpaces>1044</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>特 命 発 注 願（理由書）</dc:title>
   <dc:subject/>
   <dc:creator>事務システム課</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>