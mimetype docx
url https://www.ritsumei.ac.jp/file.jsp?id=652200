--- v0 (2026-02-11)
+++ v1 (2026-07-14)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w14:paraId="3D08BB86" w14:textId="77777777" w:rsidR="00D20F74" w:rsidRDefault="00D20F74" w:rsidP="00D20F74">
       <w:pPr>
         <w:spacing w:line="0" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00431853">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3ABFFB57" wp14:editId="721A113E">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
@@ -567,51 +567,69 @@
     </w:p>
     <w:p w14:paraId="33D6E1B8" w14:textId="77777777" w:rsidR="00C7347D" w:rsidRPr="00EE24D9" w:rsidRDefault="00C7347D" w:rsidP="00EE24D9">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:ind w:left="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE24D9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Tick the box for whichever apportioning of the purchase funding (</w:t>
       </w:r>
       <w:r w:rsidR="009D2A6B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>(i)</w:t>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="009D2A6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="009D2A6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE24D9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> or </w:t>
       </w:r>
       <w:r w:rsidR="009D2A6B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(ii)</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE24D9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>) below is applicable.</w:t>
       </w:r>
@@ -627,51 +645,69 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2B6AC185" w14:textId="77777777" w:rsidR="00C7347D" w:rsidRPr="00EE24D9" w:rsidRDefault="009D2A6B" w:rsidP="00EE24D9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1682"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:ind w:left="1134" w:hanging="283"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>(i)</w:t>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00C7347D" w:rsidRPr="00EE24D9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Shared out equally among the research projects</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="398EE1EF" w14:textId="77777777" w:rsidR="00CD1CCD" w:rsidRPr="00EE24D9" w:rsidRDefault="00CD1CCD" w:rsidP="0057338B">
       <w:pPr>
         <w:spacing w:line="120" w:lineRule="exact"/>
         <w:ind w:left="953"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="397E66C4" w14:textId="77777777" w:rsidR="00CD1CCD" w:rsidRPr="00EE24D9" w:rsidRDefault="009D2A6B" w:rsidP="00EE24D9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -1133,52 +1169,62 @@
               <w:spacing w:line="220" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0C488861" w14:textId="77777777" w:rsidR="00916008" w:rsidRPr="00EE24D9" w:rsidRDefault="00916008" w:rsidP="00916008">
             <w:pPr>
               <w:spacing w:line="220" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EE24D9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Taro Ritsumei</w:t>
+              <w:t xml:space="preserve">Taro </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE24D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Ritsumei</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2494" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="24" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="55A4A2C4" w14:textId="77777777" w:rsidR="00916008" w:rsidRDefault="0043729A" w:rsidP="00E63FAC">
             <w:pPr>
               <w:spacing w:line="220" w:lineRule="exact"/>
               <w:ind w:right="-57"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00686282">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -2379,51 +2425,69 @@
       <w:r w:rsidRPr="00E63FAC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>All purchasers agree on the following</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="64DFA784" w14:textId="77777777" w:rsidR="00896957" w:rsidRDefault="00E63FAC" w:rsidP="00E63FAC">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:leftChars="200" w:left="381"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E63FAC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>When a researcher who has expended the burden amount to purchase the shared equipment transfers to another research institution, the equipment will, in principle, continue to be managed and used by the researcher who is still enrolled at Ritsumeikan University. (However, if all the researchers who have spent the amount to purchase the shared equipment agree, the shared equipment may be transferred to the research institution to which the researcher transfers.)</w:t>
+        <w:t xml:space="preserve">When a researcher who has expended the burden amount to purchase the shared equipment transfers to another research institution, the equipment will, in principle, continue to be managed and used by the researcher who is still enrolled at </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E63FAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Ritsumeikan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E63FAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> University. (However, if all the researchers who have spent the amount to purchase the shared equipment agree, the shared equipment may be transferred to the research institution to which the researcher transfers.)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="732A4D2A" w14:textId="77777777" w:rsidR="00E63FAC" w:rsidRDefault="00E63FAC" w:rsidP="00E63FAC">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="38DF38C6" w14:textId="77777777" w:rsidR="00A238AB" w:rsidRPr="00EE24D9" w:rsidRDefault="00A238AB" w:rsidP="00EE24D9">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="401" w:hangingChars="200" w:hanging="401"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE24D9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -2825,84 +2889,120 @@
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:solidFill>
                                 <a:srgbClr val="FFFFFF"/>
                               </a:solidFill>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="74295" tIns="8890" rIns="74295" bIns="8890" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du">
             <w:pict>
               <v:rect w14:anchorId="4528D653" id="Rectangle 26" o:spid="_x0000_s1026" style="position:absolute;left:0;text-align:left;margin-left:-.1pt;margin-top:7.25pt;width:503.5pt;height:748.5pt;z-index:251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCqN+OodwIAAPsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFv2jAQfp+0/2D5HZLQQCFqqCoC06Ru&#10;q9btBxjbIdYc27MNgVX77zs7wGB9maZFIti589333X3nu/t9K9GOWye0KnE2TDHiimom1KbEX7+s&#10;BlOMnCeKEakVL/GBO3w/f/vmrjMFH+lGS8YtgiDKFZ0pceO9KZLE0Ya3xA214QqMtbYt8bC1m4RZ&#10;0kH0ViajNJ0knbbMWE25c/C16o14HuPXNaf+U1077pEsMWDz8W3jex3eyfyOFBtLTCPoEQb5BxQt&#10;EQqSnkNVxBO0teJVqFZQq52u/ZDqNtF1LSiPHIBNlv7B5rkhhkcuUBxnzmVy/y8s/bh7skgw6B1G&#10;irTQos9QNKI2kqPRJNSnM64At2fzZANDZx41/eaQ0osG3PiDtbprOGGAKgv+ydWBsHFwFK27D5pB&#10;eLL1OpZqX9s2BIQioH3syOHcEb73iMLHyc0sz8fQOAq22Tgdwy/mIMXpuLHOv+O6RWFRYgvoY3iy&#10;e3Q+wCHFySVkU3olpIxtlwp1IepoHA84LQULxsjSbtYLadGOBOHE55j3yq0VHuQrRVvi6dmJFKEc&#10;S8ViFk+E7NeARKoQHNgBtuOql8nLLJ0tp8tpPshHk+UgT6tq8LBa5IPJKrsdVzfVYlFlPwPOLC8a&#10;wRhXAepJsln+d5I4Dk8vtrNoryi5S+ar+LxmnlzDiFUGVqf/yC7qILS+l9BaswPIwOp+BuHOgEWj&#10;7Q+MOpi/ErvvW2I5RvK9Aind5qPZGAY2bqbTGWjAXhrWFwaiKAQqsceoXy58P+JbY8WmgTxZ7LDS&#10;DyC+WkRZBGH2mI6ShQmL+I+3QRjhy330+n1nzX8BAAD//wMAUEsDBBQABgAIAAAAIQDTdSI13wAA&#10;AAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9Na8JAEL0X/A/LCL3pJsFISbORoNhTKWpLobc1O03S&#10;ZmdDdtW0v97x1N7mzXu8j3w12k6ccfCtIwXxPAKBVDnTUq3g7XU7ewDhgyajO0eo4Ac9rIrJXa4z&#10;4y60x/Mh1IJNyGdaQRNCn0npqwat9nPXIzH36QarA8OhlmbQFza3nUyiaCmtbokTGt3jusHq+3Cy&#10;CvbluHz6bT8W/vm9jF/6ZLOLNl9K3U/H8hFEwDH8ieFWn6tDwZ2O7kTGi07BLGEhvxcpiBvNYTzl&#10;yFcaxynIIpf/JxRXAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAKo346h3AgAA+wQAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhANN1IjXfAAAACgEA&#10;AA8AAAAAAAAAAAAAAAAA0QQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADdBQAAAAA=&#10;" filled="f">
                 <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="0822D3EE" w14:textId="77777777" w:rsidR="00A238AB" w:rsidRPr="00686282" w:rsidRDefault="00404DDD" w:rsidP="00404DDD">
       <w:pPr>
         <w:ind w:left="397"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
       <w:r w:rsidR="00A238AB" w:rsidRPr="00686282">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Under the Rules for Spending of KAKENHI by Researchers (Subsidiary Conditions)/(Granting Conditions) and the Ritsumeikan Trust Handling Code for MEXT Grants-in-Aid for Scientific Research, jointly-purchased equipment is to be donated to the University. </w:t>
+        <w:t>Under the Rules for Spending of KAKENHI by Researchers (Subsidiary Conditions)</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00A238AB" w:rsidRPr="00686282">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>/(</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00A238AB" w:rsidRPr="00686282">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Granting Conditions) and the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00A238AB" w:rsidRPr="00686282">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Ritsumeikan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00A238AB" w:rsidRPr="00686282">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Trust Handling Code for MEXT Grants-in-Aid for Scientific Research, jointly-purchased equipment is to be donated to the University. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B28FAD2" w14:textId="77777777" w:rsidR="00290241" w:rsidRPr="00686282" w:rsidRDefault="00290241" w:rsidP="00686282">
       <w:pPr>
         <w:ind w:left="567" w:hanging="207"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00686282">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">*What qualifies as "shared equipment" is equipment that is used jointly in multiple KAKENHI research programs and that has a price of 500,000 yen or more </w:t>
       </w:r>
       <w:r w:rsidR="00AA4D07">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ja-JP"/>
@@ -2965,51 +3065,69 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="04FC53D3" w14:textId="77777777" w:rsidR="00A238AB" w:rsidRPr="00686282" w:rsidRDefault="00404DDD" w:rsidP="00404DDD">
       <w:pPr>
         <w:ind w:left="397"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
       <w:r w:rsidR="00A238AB" w:rsidRPr="00686282">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Another condition is that the grant-aided project members (Research Representative and research partners) who bear the costs of purchasing the shared equipment must be affiliated to Ritsumeikan University.</w:t>
+        <w:t xml:space="preserve">Another condition is that the grant-aided project members (Research Representative and research partners) who bear the costs of purchasing the shared equipment must be affiliated to </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00A238AB" w:rsidRPr="00686282">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Ritsumeikan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00A238AB" w:rsidRPr="00686282">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> University.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F287ED2" w14:textId="77777777" w:rsidR="00A238AB" w:rsidRPr="00686282" w:rsidRDefault="00686282" w:rsidP="00686282">
       <w:pPr>
         <w:ind w:left="567" w:hanging="207"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00686282">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
       <w:r w:rsidR="00A238AB" w:rsidRPr="00686282">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -3623,70 +3741,70 @@
       </w:r>
       <w:r w:rsidR="00F71582" w:rsidRPr="001016DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t>After confirming that the relevant research funding program permits the purchase of shared equipment, it is necessary to observe the provisions of each program, such as those that require the Funding Agencies to follow separate procedures.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00053F35" w:rsidRPr="001016DE" w:rsidSect="00B83AE2">
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="510" w:right="1106" w:bottom="340" w:left="902" w:header="851" w:footer="397" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="linesAndChars" w:linePitch="290" w:charSpace="-4026"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="0EAA5E77" w14:textId="77777777" w:rsidR="000F4A3C" w:rsidRDefault="000F4A3C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="69BBD162" w14:textId="77777777" w:rsidR="000F4A3C" w:rsidRDefault="000F4A3C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="ＭＳ 明朝">
     <w:altName w:val="MS Mincho"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ ゴシック">
     <w:altName w:val="MS Gothic"/>
     <w:panose1 w:val="020B0609070205080204"/>
@@ -3712,130 +3830,153 @@
   <w:font w:name="ＭＳ Ｐ明朝">
     <w:panose1 w:val="02020600040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ Ｐゴシック">
     <w:panose1 w:val="020B0600070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria Math">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="28B6ED86" w14:textId="77777777" w:rsidR="004E73B9" w:rsidRPr="00686282" w:rsidRDefault="00E9643A" w:rsidP="008C6489">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="28B6ED86" w14:textId="40F9515D" w:rsidR="004E73B9" w:rsidRPr="00686282" w:rsidRDefault="00E9643A" w:rsidP="008C6489">
     <w:pPr>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:rPr>
       <w:t xml:space="preserve">Division of </w:t>
     </w:r>
     <w:r w:rsidR="004E73B9" w:rsidRPr="00EA2D35">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:rPr>
-      <w:t>Research Form 1-7</w:t>
+      <w:t xml:space="preserve">Research Form </w:t>
+    </w:r>
+    <w:r w:rsidR="00EC4E37" w:rsidRPr="00EC4E37">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:rPr>
+      <w:t>0102-07_e</w:t>
     </w:r>
     <w:r w:rsidR="00EF76CC" w:rsidRPr="00EA2D35">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:rPr>
-      <w:t>, April 20</w:t>
+      <w:t xml:space="preserve">, </w:t>
     </w:r>
-    <w:r w:rsidR="00EA2D35" w:rsidRPr="00EA2D35">
+    <w:r w:rsidR="00EC4E37">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi" w:hint="eastAsia"/>
         <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:lang w:eastAsia="ja-JP"/>
       </w:rPr>
-      <w:t>2</w:t>
+      <w:t>Rev</w:t>
     </w:r>
-    <w:r w:rsidR="00A65788">
+    <w:r w:rsidR="00EC4E37">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi" w:hint="eastAsia"/>
         <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:lang w:eastAsia="ja-JP"/>
       </w:rPr>
-      <w:t>5</w:t>
+      <w:t>：</w:t>
     </w:r>
-    <w:r w:rsidR="004E73B9" w:rsidRPr="00EA2D35">
+    <w:r w:rsidR="00EF76CC" w:rsidRPr="00EA2D35">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:rPr>
-      <w:t xml:space="preserve"> Version</w:t>
+      <w:t>April 20</w:t>
+    </w:r>
+    <w:r w:rsidR="00EA2D35" w:rsidRPr="00EA2D35">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi" w:hint="eastAsia"/>
+        <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:lang w:eastAsia="ja-JP"/>
+      </w:rPr>
+      <w:t>2</w:t>
+    </w:r>
+    <w:r w:rsidR="00EC4E37">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi" w:hint="eastAsia"/>
+        <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:lang w:eastAsia="ja-JP"/>
+      </w:rPr>
+      <w:t>6</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="6ECB7983" w14:textId="77777777" w:rsidR="000F4A3C" w:rsidRDefault="000F4A3C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4BD771EC" w14:textId="77777777" w:rsidR="000F4A3C" w:rsidRDefault="000F4A3C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="036E31DE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="23FE3314"/>
     <w:lvl w:ilvl="0" w:tplc="10968AF4">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="※"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman" w:hint="eastAsia"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0409000B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6453,64 +6594,65 @@
   <w:num w:numId="13" w16cid:durableId="303893108">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="611327871">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="2048066689">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1865903211">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="688259470">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="899899240">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="1386636232">
     <w:abstractNumId w:val="12"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="140"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="840"/>
   <w:drawingGridHorizontalSpacing w:val="95"/>
   <w:drawingGridVerticalSpacing w:val="145"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="6145">
+    <o:shapedefaults v:ext="edit" spidmax="8193">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
@@ -6593,50 +6735,51 @@
     <w:rsid w:val="0043729A"/>
     <w:rsid w:val="004451CC"/>
     <w:rsid w:val="004454B0"/>
     <w:rsid w:val="004605E9"/>
     <w:rsid w:val="00480647"/>
     <w:rsid w:val="004B2962"/>
     <w:rsid w:val="004E1D01"/>
     <w:rsid w:val="004E380F"/>
     <w:rsid w:val="004E50CD"/>
     <w:rsid w:val="004E73B9"/>
     <w:rsid w:val="004F2CA4"/>
     <w:rsid w:val="004F5336"/>
     <w:rsid w:val="004F6FEF"/>
     <w:rsid w:val="00502966"/>
     <w:rsid w:val="00505B28"/>
     <w:rsid w:val="00531AFE"/>
     <w:rsid w:val="005531E4"/>
     <w:rsid w:val="0057089D"/>
     <w:rsid w:val="00572556"/>
     <w:rsid w:val="0057338B"/>
     <w:rsid w:val="005766DA"/>
     <w:rsid w:val="00582EDE"/>
     <w:rsid w:val="00583475"/>
     <w:rsid w:val="00584CB8"/>
     <w:rsid w:val="0058529D"/>
+    <w:rsid w:val="00587521"/>
     <w:rsid w:val="005B2D70"/>
     <w:rsid w:val="005C651F"/>
     <w:rsid w:val="005E120D"/>
     <w:rsid w:val="006024BF"/>
     <w:rsid w:val="0064512D"/>
     <w:rsid w:val="00665F84"/>
     <w:rsid w:val="00667EE5"/>
     <w:rsid w:val="006706B9"/>
     <w:rsid w:val="006761FC"/>
     <w:rsid w:val="00683DBB"/>
     <w:rsid w:val="00686282"/>
     <w:rsid w:val="0069139B"/>
     <w:rsid w:val="00696DE7"/>
     <w:rsid w:val="006D6FCD"/>
     <w:rsid w:val="006F51CF"/>
     <w:rsid w:val="00710312"/>
     <w:rsid w:val="00714DF0"/>
     <w:rsid w:val="00717229"/>
     <w:rsid w:val="00732CA3"/>
     <w:rsid w:val="00754046"/>
     <w:rsid w:val="007568D3"/>
     <w:rsid w:val="0077409D"/>
     <w:rsid w:val="007774CC"/>
     <w:rsid w:val="007803D7"/>
     <w:rsid w:val="00780D76"/>
@@ -6671,50 +6814,51 @@
     <w:rsid w:val="00985BBC"/>
     <w:rsid w:val="009B4BFA"/>
     <w:rsid w:val="009C1A3D"/>
     <w:rsid w:val="009C4326"/>
     <w:rsid w:val="009D2A6B"/>
     <w:rsid w:val="009E477B"/>
     <w:rsid w:val="009F108A"/>
     <w:rsid w:val="009F7902"/>
     <w:rsid w:val="00A0188B"/>
     <w:rsid w:val="00A02DE0"/>
     <w:rsid w:val="00A107D6"/>
     <w:rsid w:val="00A13DB3"/>
     <w:rsid w:val="00A215CF"/>
     <w:rsid w:val="00A238AB"/>
     <w:rsid w:val="00A24B07"/>
     <w:rsid w:val="00A65788"/>
     <w:rsid w:val="00AA16D8"/>
     <w:rsid w:val="00AA1AF1"/>
     <w:rsid w:val="00AA26CC"/>
     <w:rsid w:val="00AA339C"/>
     <w:rsid w:val="00AA4D07"/>
     <w:rsid w:val="00AB230F"/>
     <w:rsid w:val="00AC15B4"/>
     <w:rsid w:val="00AC7062"/>
     <w:rsid w:val="00AE38E6"/>
+    <w:rsid w:val="00AE6592"/>
     <w:rsid w:val="00AE7EDE"/>
     <w:rsid w:val="00B009A3"/>
     <w:rsid w:val="00B0216C"/>
     <w:rsid w:val="00B23F45"/>
     <w:rsid w:val="00B417D8"/>
     <w:rsid w:val="00B47E40"/>
     <w:rsid w:val="00B56A1D"/>
     <w:rsid w:val="00B571A1"/>
     <w:rsid w:val="00B738F4"/>
     <w:rsid w:val="00B82120"/>
     <w:rsid w:val="00B83AE2"/>
     <w:rsid w:val="00BB2928"/>
     <w:rsid w:val="00BC3FE2"/>
     <w:rsid w:val="00BC7970"/>
     <w:rsid w:val="00BD723A"/>
     <w:rsid w:val="00BE238F"/>
     <w:rsid w:val="00BE3410"/>
     <w:rsid w:val="00BE6D63"/>
     <w:rsid w:val="00C05B84"/>
     <w:rsid w:val="00C320D1"/>
     <w:rsid w:val="00C37B17"/>
     <w:rsid w:val="00C7347D"/>
     <w:rsid w:val="00C80E42"/>
     <w:rsid w:val="00C80ED4"/>
     <w:rsid w:val="00C8171B"/>
@@ -6735,105 +6879,106 @@
     <w:rsid w:val="00D54EA9"/>
     <w:rsid w:val="00D65803"/>
     <w:rsid w:val="00D74D9A"/>
     <w:rsid w:val="00D965A8"/>
     <w:rsid w:val="00DA1D94"/>
     <w:rsid w:val="00DA3CEF"/>
     <w:rsid w:val="00DB66FC"/>
     <w:rsid w:val="00DC4400"/>
     <w:rsid w:val="00DC52AC"/>
     <w:rsid w:val="00DC64C4"/>
     <w:rsid w:val="00DD1C10"/>
     <w:rsid w:val="00DD6672"/>
     <w:rsid w:val="00DE1A46"/>
     <w:rsid w:val="00DE5C36"/>
     <w:rsid w:val="00DE5C8A"/>
     <w:rsid w:val="00E14E77"/>
     <w:rsid w:val="00E274E6"/>
     <w:rsid w:val="00E34EE6"/>
     <w:rsid w:val="00E4239A"/>
     <w:rsid w:val="00E5305D"/>
     <w:rsid w:val="00E63FAC"/>
     <w:rsid w:val="00E907D1"/>
     <w:rsid w:val="00E9643A"/>
     <w:rsid w:val="00EA2D35"/>
     <w:rsid w:val="00EC0362"/>
+    <w:rsid w:val="00EC4E37"/>
     <w:rsid w:val="00ED5BFE"/>
     <w:rsid w:val="00ED7EE9"/>
     <w:rsid w:val="00EE24D9"/>
     <w:rsid w:val="00EE70D3"/>
     <w:rsid w:val="00EF76CC"/>
     <w:rsid w:val="00F411B6"/>
     <w:rsid w:val="00F427AF"/>
     <w:rsid w:val="00F4524B"/>
     <w:rsid w:val="00F63776"/>
     <w:rsid w:val="00F64147"/>
     <w:rsid w:val="00F66E0C"/>
     <w:rsid w:val="00F71582"/>
     <w:rsid w:val="00F71F20"/>
     <w:rsid w:val="00F75681"/>
     <w:rsid w:val="00F767A7"/>
     <w:rsid w:val="00F85197"/>
     <w:rsid w:val="00F91571"/>
     <w:rsid w:val="00FA6BB6"/>
     <w:rsid w:val="00FC79F0"/>
     <w:rsid w:val="00FE4F95"/>
     <w:rsid w:val="00FF362C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="6145">
+    <o:shapedefaults v:ext="edit" spidmax="8193">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="35ACFC9A"/>
   <w15:docId w15:val="{E893DDA3-81E5-42F4-87D4-356E3C5A3360}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -7259,51 +7404,51 @@
   <w:style w:type="paragraph" w:styleId="a5">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="a"/>
     <w:semiHidden/>
     <w:rsid w:val="002C6D6A"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="ＭＳ ゴシック" w:hAnsi="Arial"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a6">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="a"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00053F35"/>
     <w:pPr>
       <w:ind w:leftChars="400" w:left="840"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>