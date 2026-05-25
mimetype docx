--- v0 (2026-02-11)
+++ v1 (2026-05-25)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w14:paraId="2A61885D" w14:textId="77777777" w:rsidR="00EE1C99" w:rsidRDefault="00D4512B" w:rsidP="00011BA7">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D40FB">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="ja-JP" w:bidi="ar-SA"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251663872" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7899F94E" wp14:editId="45FE2AB5">
                 <wp:simplePos x="0" y="0"/>
@@ -266,57 +266,67 @@
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                           <w:b/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:t>Fill in areas enclosed by bold lines.</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="7AB927CE" w14:textId="77777777" w:rsidR="000367BB" w:rsidRDefault="00E30880" w:rsidP="00011BA7">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00EE1C99">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ritsumeikan </w:t>
+        <w:t>Ritsumeikan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EE1C99">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="000E3D80">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">University </w:t>
       </w:r>
       <w:r w:rsidRPr="00EE1C99">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Statement of Travel Expenses </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C3909BD" w14:textId="77777777" w:rsidR="00011BA7" w:rsidRPr="00012D62" w:rsidRDefault="00453ED4" w:rsidP="00011BA7">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:spacing w:val="-6"/>
@@ -2586,57 +2596,67 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidR="00EC5D2C" w:rsidRPr="00DF08E8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t>MM/DD/YYYY</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="02FFF17F" w14:textId="77777777" w:rsidR="0021635F" w:rsidRPr="00DF08E8" w:rsidRDefault="0021635F" w:rsidP="00DF08E8">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00DF08E8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">(   </w:t>
+              <w:t xml:space="preserve">(  </w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00DF08E8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00DF08E8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidRPr="00DF08E8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">  nights   </w:t>
             </w:r>
             <w:r w:rsidR="00DF08E8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
@@ -4078,214 +4098,266 @@
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="45E4A89B" w14:textId="77777777" w:rsidR="005E1970" w:rsidRDefault="00E67DAA" w:rsidP="00011BA7">
       <w:pPr>
         <w:ind w:right="945"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
           <w:w w:val="90"/>
           <w:szCs w:val="21"/>
           <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
           <w:noProof/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="ja-JP" w:bidi="ar-SA"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251656704" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0DC7654A" wp14:editId="358586D3">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251656704" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0DC7654A" wp14:editId="60A2F2BF">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>3821430</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>139065</wp:posOffset>
+                  <wp:posOffset>139064</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="3143250" cy="162560"/>
-                <wp:effectExtent l="0" t="0" r="19050" b="27940"/>
+                <wp:extent cx="3143250" cy="219075"/>
+                <wp:effectExtent l="0" t="0" r="19050" b="28575"/>
                 <wp:wrapNone/>
                 <wp:docPr id="4" name="Rectangle 35"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr>
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="3143250" cy="162560"/>
+                          <a:ext cx="3143250" cy="219075"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="6350">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="710C087C" w14:textId="77777777" w:rsidR="007F442D" w:rsidRPr="00EE1C99" w:rsidRDefault="007F033C" w:rsidP="00C46845">
+                          <w:p w14:paraId="710C087C" w14:textId="744F73F6" w:rsidR="007F442D" w:rsidRPr="00EE1C99" w:rsidRDefault="007F033C" w:rsidP="00C46845">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                                 <w:szCs w:val="21"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                               </w:rPr>
                               <w:t xml:space="preserve">Division </w:t>
                             </w:r>
                             <w:r w:rsidR="00ED0137">
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                               </w:rPr>
                               <w:t xml:space="preserve">of Research </w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                               </w:rPr>
-                              <w:t xml:space="preserve">Form 2-2, </w:t>
+                              <w:t xml:space="preserve">Form </w:t>
+                            </w:r>
+                            <w:r w:rsidR="00D310A5" w:rsidRPr="00D310A5">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                              </w:rPr>
+                              <w:t>0103-01_e</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">, </w:t>
+                            </w:r>
+                            <w:r w:rsidR="00D310A5">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                                <w:lang w:eastAsia="ja-JP"/>
+                              </w:rPr>
+                              <w:t>Rev</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00D310A5">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                                <w:lang w:eastAsia="ja-JP"/>
+                              </w:rPr>
+                              <w:t>：</w:t>
                             </w:r>
                             <w:r w:rsidR="002A76D0">
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                               </w:rPr>
                               <w:t>April 20</w:t>
                             </w:r>
                             <w:r w:rsidR="0032274F">
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                                 <w:lang w:eastAsia="ja-JP"/>
                               </w:rPr>
                               <w:t>2</w:t>
                             </w:r>
-                            <w:r w:rsidR="00F34EDE">
+                            <w:r w:rsidR="0090213D">
                               <w:rPr>
-                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                                 <w:lang w:eastAsia="ja-JP"/>
                               </w:rPr>
-                              <w:t>5</w:t>
+                              <w:t>6</w:t>
                             </w:r>
                             <w:r w:rsidR="00ED0137">
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                                 <w:lang w:eastAsia="ja-JP"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> Version</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="74295" tIns="8890" rIns="74295" bIns="8890" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="0DC7654A" id="Rectangle 35" o:spid="_x0000_s1028" style="position:absolute;left:0;text-align:left;margin-left:300.9pt;margin-top:10.95pt;width:247.5pt;height:12.8pt;z-index:251656704;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDr40kLFAIAACYEAAAOAAAAZHJzL2Uyb0RvYy54bWysU1Fv0zAQfkfiP1h+p2nStXRR02nqKEIa&#10;A2nwA1zHSSwcnzm7Tcav5+x2XQWIB4QfrDvf+fN3351XN2Nv2EGh12Arnk+mnCkroda2rfjXL9s3&#10;S858ELYWBqyq+JPy/Gb9+tVqcKUqoANTK2QEYn05uIp3Ibgyy7zsVC/8BJyyFGwAexHIxTarUQyE&#10;3pusmE4X2QBYOwSpvKfTu2OQrxN+0ygZPjWNV4GZihO3kHZM+y7u2XolyhaF67Q80RD/wKIX2tKj&#10;Z6g7EQTbo/4NqtcSwUMTJhL6DJpGS5VqoGry6S/VPHbCqVQLiePdWSb//2Dlw+HRfcZI3bt7kN88&#10;s7DphG3VLSIMnRI1PZdHobLB+fJ8ITqerrLd8BFqaq3YB0gajA32EZCqY2OS+ukstRoDk3Q4y69m&#10;xZw6IimWL4r5IvUiE+XzbYc+vFfQs2hUHKmVCV0c7n2IbET5nJLYg9H1VhuTHGx3G4PsIKjt27RS&#10;AVTkZZqxbKj4YkY8/g4xTetPEL0ONL9G9xVfnpNEGWV7Z+s0XUFoc7SJsrEnHaN0cUp9GcbdyHRd&#10;8SI+EE92UD+RsAjHcaXvRUYH+IOzgUa14v77XqDizHyw1Jy3V8X1nGY7OcvlNamKl4HdRUBYSUAV&#10;D5wdzU04/oa9Q9129E6etLBwS+1sdFL6hdOJPA1jasDp48Rpv/RT1sv3Xv8EAAD//wMAUEsDBBQA&#10;BgAIAAAAIQDUORZN4QAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUhcELUT&#10;QUpDNhVCKhcOFSUgcXPjJYkar6PYacPf457guLOjmTfFera9ONLoO8cIyUKBIK6d6bhBqN43tw8g&#10;fNBsdO+YEH7Iw7q8vCh0btyJ3+i4C42IIexzjdCGMORS+rolq/3CDcTx9+1Gq0M8x0aaUZ9iuO1l&#10;qlQmre44NrR6oOeW6sNusghfy83HbD7T7bSdDq/2Ja1uWlUhXl/NT48gAs3hzwxn/IgOZWTau4mN&#10;Fz1CppKIHhDSZAXibFCrLCp7hLvlPciykP8nlL8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+&#10;AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAA&#10;ACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAA&#10;ACEA6+NJCxQCAAAmBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYA&#10;CAAAACEA1DkWTeEAAAAKAQAADwAAAAAAAAAAAAAAAABuBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAA&#10;AAAEAAQA8wAAAHwFAAAAAA==&#10;" strokeweight=".5pt">
+              <v:rect w14:anchorId="0DC7654A" id="Rectangle 35" o:spid="_x0000_s1028" style="position:absolute;left:0;text-align:left;margin-left:300.9pt;margin-top:10.95pt;width:247.5pt;height:17.25pt;z-index:251656704;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDgdUXLEwIAACYEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vthOmjYx4hRFugwD&#10;ugvQ7QMUWbaFyaJGKbG7rx+lpGmwDXsYpgdBFKXDw0NydTv2hh0Ueg224sUk50xZCbW2bcW/ftm+&#10;WXDmg7C1MGBVxZ+U57fr169WgyvVFDowtUJGINaXg6t4F4Irs8zLTvXCT8ApS84GsBeBTGyzGsVA&#10;6L3Jpnl+nQ2AtUOQynu6vT86+TrhN42S4VPTeBWYqThxC2nHtO/inq1XomxRuE7LEw3xDyx6oS0F&#10;PUPdiyDYHvVvUL2WCB6aMJHQZ9A0WqqUA2VT5L9k89gJp1IuJI53Z5n8/4OVHw+P7jNG6t49gPzm&#10;mYVNJ2yr7hBh6JSoKVwRhcoG58vzh2h4+sp2wweoqbRiHyBpMDbYR0DKjo1J6qez1GoMTNLlrLia&#10;TedUEUm+abHMb+YphCiffzv04Z2CnsVDxZFKmdDF4cGHyEaUz08SezC63mpjkoHtbmOQHQSVfZvW&#10;Cd1fPjOWDRW/nhGPv0Pkaf0JoteB+tfovuKL8yNRRtne2jp1VxDaHM9E2diTjlG62KW+DONuZLom&#10;GWKAeLOD+omERTi2K40XHTrAH5wN1KoV99/3AhVn5r2l4txcTZdz6u1kLBZLUhUvHbsLh7CSgCoe&#10;ODseN+E4DXuHuu0oTpG0sHBH5Wx0UvqF04k8NWMqwGlwYrdf2unVy3ivfwIAAP//AwBQSwMEFAAG&#10;AAgAAAAhAFQBSWDhAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SFwQtRNB&#10;oCGbCiGVC4eqJSBxc+MliRqvo9hpw9/jnuC4s6OZN8Vqtr040ug7xwjJQoEgrp3puEGo3te3jyB8&#10;0Gx075gQfsjDqry8KHRu3Im3dNyFRsQQ9rlGaEMYcil93ZLVfuEG4vj7dqPVIZ5jI82oTzHc9jJV&#10;KpNWdxwbWj3QS0v1YTdZhK+H9cdsPtPNtJkOb/Y1rW5aVSFeX83PTyACzeHPDGf8iA5lZNq7iY0X&#10;PUKmkogeENJkCeJsUMssKnuE++wOZFnI/xPKXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4A&#10;AADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAA&#10;IQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAA&#10;IQDgdUXLEwIAACYEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAI&#10;AAAAIQBUAUlg4QAAAAoBAAAPAAAAAAAAAAAAAAAAAG0EAABkcnMvZG93bnJldi54bWxQSwUGAAAA&#10;AAQABADzAAAAewUAAAAA&#10;" strokeweight=".5pt">
                 <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt">
                   <w:txbxContent>
-                    <w:p w14:paraId="710C087C" w14:textId="77777777" w:rsidR="007F442D" w:rsidRPr="00EE1C99" w:rsidRDefault="007F033C" w:rsidP="00C46845">
+                    <w:p w14:paraId="710C087C" w14:textId="744F73F6" w:rsidR="007F442D" w:rsidRPr="00EE1C99" w:rsidRDefault="007F033C" w:rsidP="00C46845">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                         </w:rPr>
                         <w:t xml:space="preserve">Division </w:t>
                       </w:r>
                       <w:r w:rsidR="00ED0137">
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                         </w:rPr>
                         <w:t xml:space="preserve">of Research </w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                         </w:rPr>
-                        <w:t xml:space="preserve">Form 2-2, </w:t>
+                        <w:t xml:space="preserve">Form </w:t>
+                      </w:r>
+                      <w:r w:rsidR="00D310A5" w:rsidRPr="00D310A5">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                        </w:rPr>
+                        <w:t>0103-01_e</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">, </w:t>
+                      </w:r>
+                      <w:r w:rsidR="00D310A5">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                          <w:lang w:eastAsia="ja-JP"/>
+                        </w:rPr>
+                        <w:t>Rev</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00D310A5">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                          <w:lang w:eastAsia="ja-JP"/>
+                        </w:rPr>
+                        <w:t>：</w:t>
                       </w:r>
                       <w:r w:rsidR="002A76D0">
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                         </w:rPr>
                         <w:t>April 20</w:t>
                       </w:r>
                       <w:r w:rsidR="0032274F">
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                           <w:lang w:eastAsia="ja-JP"/>
                         </w:rPr>
                         <w:t>2</w:t>
                       </w:r>
-                      <w:r w:rsidR="00F34EDE">
+                      <w:r w:rsidR="0090213D">
                         <w:rPr>
-                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                           <w:lang w:eastAsia="ja-JP"/>
                         </w:rPr>
-                        <w:t>5</w:t>
+                        <w:t>6</w:t>
                       </w:r>
                       <w:r w:rsidR="00ED0137">
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                           <w:lang w:eastAsia="ja-JP"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> Version</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="70251F4B" w14:textId="77777777" w:rsidR="005E1970" w:rsidRDefault="005E1970" w:rsidP="00011BA7">
       <w:pPr>
         <w:ind w:right="945"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
           <w:w w:val="90"/>
           <w:szCs w:val="21"/>
           <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -5160,51 +5232,69 @@
         </w:rPr>
         <w:t xml:space="preserve"> execution</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE1C99">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">] </w:t>
       </w:r>
       <w:r w:rsidR="00B95BA4" w:rsidRPr="00B95BA4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
       <w:r w:rsidR="00863C89" w:rsidRPr="00A16C5A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>Write in the name of the research representative below if the budget type is collaborative research, such as KAKENHI, or Advanced Research Programs at Ritsumeikan University.</w:t>
+        <w:t xml:space="preserve">Write in the name of the research representative below if the budget type is collaborative research, such as KAKENHI, or Advanced Research Programs at </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00863C89" w:rsidRPr="00A16C5A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Ritsumeikan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00863C89" w:rsidRPr="00A16C5A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> University.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10773" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="99" w:type="dxa"/>
           <w:right w:w="99" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="284"/>
         <w:gridCol w:w="1702"/>
         <w:gridCol w:w="283"/>
@@ -5725,51 +5815,71 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t>O</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t>ther internal programs</w:t>
             </w:r>
             <w:r w:rsidR="009A74B9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
-              <w:t xml:space="preserve"> (                                     )</w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="009A74B9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="ja-JP"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(  </w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="009A74B9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="ja-JP"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                                   )</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AE69FD" w:rsidRPr="00EE1C99" w14:paraId="65812112" w14:textId="77777777" w:rsidTr="00EA4FBB">
         <w:trPr>
           <w:trHeight w:val="41"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="469C0EB2" w14:textId="77777777" w:rsidR="00AE69FD" w:rsidRDefault="00AE69FD" w:rsidP="0018563C">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="16"/>
@@ -5793,51 +5903,71 @@
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Scientific</w:t>
             </w:r>
             <w:r w:rsidRPr="00A23CF4">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Research (    )</w:t>
+              <w:t xml:space="preserve"> Research </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00A23CF4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(  </w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00A23CF4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  )</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6DAA64A3" w14:textId="77777777" w:rsidR="00AE69FD" w:rsidRDefault="00AE69FD" w:rsidP="0018563C">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -6262,51 +6392,71 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t>g</w:t>
             </w:r>
             <w:r w:rsidRPr="000C5E1C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t>rants</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
-              <w:t xml:space="preserve"> (                                       )</w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="ja-JP"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(  </w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="ja-JP"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                                     )</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001D7CC7" w:rsidRPr="00EE1C99" w14:paraId="70B10A6C" w14:textId="77777777" w:rsidTr="00EA4FBB">
         <w:trPr>
           <w:trHeight w:val="41"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7BE27A46" w14:textId="77777777" w:rsidR="001D7CC7" w:rsidRDefault="001D7CC7" w:rsidP="0018563C">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="16"/>
@@ -6341,51 +6491,71 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Challenging</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6DC62F88" w14:textId="77777777" w:rsidR="001D7CC7" w:rsidRPr="000B4F3B" w:rsidRDefault="001D7CC7" w:rsidP="001D7CC7">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001D7CC7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research (    </w:t>
+              <w:t xml:space="preserve">Research </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="001D7CC7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(  </w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="001D7CC7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">    </w:t>
             </w:r>
             <w:r w:rsidRPr="001D7CC7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
@@ -6425,51 +6595,73 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t>O</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
-              <w:t>ther research categories (              )</w:t>
+              <w:t xml:space="preserve">ther research categories </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="ja-JP"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(  </w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="ja-JP"/>
+              </w:rPr>
+              <w:t xml:space="preserve">            )</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="287" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="081CAB43" w14:textId="77777777" w:rsidR="001D7CC7" w:rsidRDefault="001D7CC7" w:rsidP="0018563C">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -6751,61 +6943,72 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t>U</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t>niversity business (Office in charge</w:t>
             </w:r>
             <w:r w:rsidR="00421020">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
-              <w:t xml:space="preserve">:                          </w:t>
+              <w:t xml:space="preserve">:                        </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="00421020">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="ja-JP"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="20BE95B6" w14:textId="77777777" w:rsidR="00480C49" w:rsidRPr="00C23697" w:rsidRDefault="00480C49" w:rsidP="00480C49">
       <w:pPr>
         <w:spacing w:line="60" w:lineRule="exact"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10750" w:type="dxa"/>
         <w:tblInd w:w="-23" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="12" w:space="0" w:color="auto"/>
@@ -11321,70 +11524,70 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="5FDB3C02" w14:textId="77777777" w:rsidR="00C46845" w:rsidRPr="00EE19E4" w:rsidRDefault="00C46845" w:rsidP="004D4150">
       <w:pPr>
         <w:ind w:left="142" w:hanging="142"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="ＭＳ ゴシック" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:w w:val="90"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00C46845" w:rsidRPr="00EE19E4" w:rsidSect="004D4150">
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="567" w:right="567" w:bottom="295" w:left="567" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:linePitch="290"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="4D94505A" w14:textId="77777777" w:rsidR="007F2206" w:rsidRDefault="007F2206">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="74CB6982" w14:textId="77777777" w:rsidR="007F2206" w:rsidRDefault="007F2206">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="ＭＳ 明朝">
     <w:altName w:val="MS Mincho"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ ゴシック">
     <w:altName w:val="MS Gothic"/>
     <w:panose1 w:val="020B0609070205080204"/>
@@ -11403,70 +11606,70 @@
   <w:font w:name="ＭＳ Ｐゴシック">
     <w:panose1 w:val="020B0600070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Century">
     <w:panose1 w:val="02040604050505020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="3690C044" w14:textId="77777777" w:rsidR="007F2206" w:rsidRDefault="007F2206">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="5049ABDC" w14:textId="77777777" w:rsidR="007F2206" w:rsidRDefault="007F2206">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="01BA6C23"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C3CAD390"/>
     <w:lvl w:ilvl="0" w:tplc="BF4E8A64">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="□"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="420"/>
         </w:tabs>
         <w:ind w:left="420" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman" w:hint="eastAsia"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0409000B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12733,62 +12936,63 @@
   <w:num w:numId="4" w16cid:durableId="1065421004">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1401094455">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="810899696">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="195892351">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="217087671">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1411193940">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="153424306">
     <w:abstractNumId w:val="6"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="140"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="840"/>
   <w:drawingGridVerticalSpacing w:val="145"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="6145">
+    <o:shapedefaults v:ext="edit" spidmax="12289">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
@@ -12811,74 +13015,77 @@
     <w:rsid w:val="000568D1"/>
     <w:rsid w:val="00056E45"/>
     <w:rsid w:val="00060FDC"/>
     <w:rsid w:val="000628A2"/>
     <w:rsid w:val="00063D41"/>
     <w:rsid w:val="00070676"/>
     <w:rsid w:val="00082DD2"/>
     <w:rsid w:val="00083B4C"/>
     <w:rsid w:val="0008444F"/>
     <w:rsid w:val="000932D5"/>
     <w:rsid w:val="00095AD5"/>
     <w:rsid w:val="000A09DF"/>
     <w:rsid w:val="000A1231"/>
     <w:rsid w:val="000A4A5D"/>
     <w:rsid w:val="000A6BBB"/>
     <w:rsid w:val="000B4F3B"/>
     <w:rsid w:val="000C5E1C"/>
     <w:rsid w:val="000D58BB"/>
     <w:rsid w:val="000D7191"/>
     <w:rsid w:val="000E0D07"/>
     <w:rsid w:val="000E3D80"/>
     <w:rsid w:val="000E62A1"/>
     <w:rsid w:val="000E6AB9"/>
     <w:rsid w:val="000E71C3"/>
     <w:rsid w:val="000F2838"/>
+    <w:rsid w:val="000F551D"/>
     <w:rsid w:val="000F6B58"/>
     <w:rsid w:val="000F6DD6"/>
     <w:rsid w:val="000F7837"/>
     <w:rsid w:val="00110193"/>
     <w:rsid w:val="001204F4"/>
     <w:rsid w:val="001207D3"/>
     <w:rsid w:val="001225D9"/>
     <w:rsid w:val="00124207"/>
     <w:rsid w:val="00124DEF"/>
     <w:rsid w:val="00127F8E"/>
+    <w:rsid w:val="00144DFB"/>
     <w:rsid w:val="00156308"/>
     <w:rsid w:val="0016029B"/>
     <w:rsid w:val="001605AB"/>
     <w:rsid w:val="00171788"/>
     <w:rsid w:val="00171CF3"/>
     <w:rsid w:val="001741EE"/>
     <w:rsid w:val="00174B87"/>
     <w:rsid w:val="001751EB"/>
     <w:rsid w:val="0018563C"/>
     <w:rsid w:val="0019195D"/>
     <w:rsid w:val="00191ACE"/>
     <w:rsid w:val="001975F9"/>
     <w:rsid w:val="001A7127"/>
     <w:rsid w:val="001B0875"/>
+    <w:rsid w:val="001B3616"/>
     <w:rsid w:val="001C335E"/>
     <w:rsid w:val="001C4B1B"/>
     <w:rsid w:val="001D0159"/>
     <w:rsid w:val="001D41A9"/>
     <w:rsid w:val="001D4D01"/>
     <w:rsid w:val="001D68DE"/>
     <w:rsid w:val="001D6FF5"/>
     <w:rsid w:val="001D7CC7"/>
     <w:rsid w:val="001E3285"/>
     <w:rsid w:val="001E679B"/>
     <w:rsid w:val="001E75AA"/>
     <w:rsid w:val="001F160A"/>
     <w:rsid w:val="001F5F70"/>
     <w:rsid w:val="00200539"/>
     <w:rsid w:val="0020337B"/>
     <w:rsid w:val="0020556B"/>
     <w:rsid w:val="00206EE7"/>
     <w:rsid w:val="0021122D"/>
     <w:rsid w:val="0021635F"/>
     <w:rsid w:val="00217E5B"/>
     <w:rsid w:val="00220A78"/>
     <w:rsid w:val="002221A6"/>
     <w:rsid w:val="0022415A"/>
     <w:rsid w:val="00226718"/>
     <w:rsid w:val="00226849"/>
@@ -12914,50 +13121,51 @@
     <w:rsid w:val="003734A8"/>
     <w:rsid w:val="003755A5"/>
     <w:rsid w:val="003769C6"/>
     <w:rsid w:val="003810CB"/>
     <w:rsid w:val="0038118B"/>
     <w:rsid w:val="00386607"/>
     <w:rsid w:val="00390EBD"/>
     <w:rsid w:val="003B57E0"/>
     <w:rsid w:val="003D0DD4"/>
     <w:rsid w:val="003D40FB"/>
     <w:rsid w:val="003F53BF"/>
     <w:rsid w:val="004010CA"/>
     <w:rsid w:val="00401A33"/>
     <w:rsid w:val="00401CF3"/>
     <w:rsid w:val="0040700E"/>
     <w:rsid w:val="00421020"/>
     <w:rsid w:val="004314DC"/>
     <w:rsid w:val="00436424"/>
     <w:rsid w:val="004467B1"/>
     <w:rsid w:val="00446D60"/>
     <w:rsid w:val="00447429"/>
     <w:rsid w:val="00450392"/>
     <w:rsid w:val="00451D5A"/>
     <w:rsid w:val="00453ED4"/>
     <w:rsid w:val="004559D6"/>
+    <w:rsid w:val="00462848"/>
     <w:rsid w:val="00464E6A"/>
     <w:rsid w:val="004652DD"/>
     <w:rsid w:val="00466F41"/>
     <w:rsid w:val="00480C49"/>
     <w:rsid w:val="0048579A"/>
     <w:rsid w:val="004927CC"/>
     <w:rsid w:val="00495850"/>
     <w:rsid w:val="004967FA"/>
     <w:rsid w:val="004A0611"/>
     <w:rsid w:val="004A6ED0"/>
     <w:rsid w:val="004B3011"/>
     <w:rsid w:val="004B6CFB"/>
     <w:rsid w:val="004B6FD4"/>
     <w:rsid w:val="004C5E1D"/>
     <w:rsid w:val="004D4150"/>
     <w:rsid w:val="004D44FC"/>
     <w:rsid w:val="004D6347"/>
     <w:rsid w:val="004E3653"/>
     <w:rsid w:val="004F090B"/>
     <w:rsid w:val="004F3569"/>
     <w:rsid w:val="004F4E9F"/>
     <w:rsid w:val="00500158"/>
     <w:rsid w:val="00501569"/>
     <w:rsid w:val="005035CF"/>
     <w:rsid w:val="00505ED5"/>
@@ -13055,184 +13263,188 @@
     <w:rsid w:val="00814E1B"/>
     <w:rsid w:val="0082381A"/>
     <w:rsid w:val="00827F1A"/>
     <w:rsid w:val="00834910"/>
     <w:rsid w:val="00840130"/>
     <w:rsid w:val="0084646A"/>
     <w:rsid w:val="008568C6"/>
     <w:rsid w:val="00863C89"/>
     <w:rsid w:val="00867D20"/>
     <w:rsid w:val="008731B3"/>
     <w:rsid w:val="0088134A"/>
     <w:rsid w:val="00892104"/>
     <w:rsid w:val="008970F2"/>
     <w:rsid w:val="008A5F65"/>
     <w:rsid w:val="008A71D5"/>
     <w:rsid w:val="008A727A"/>
     <w:rsid w:val="008B2E00"/>
     <w:rsid w:val="008B2FCD"/>
     <w:rsid w:val="008C1387"/>
     <w:rsid w:val="008C476C"/>
     <w:rsid w:val="008E04EB"/>
     <w:rsid w:val="008E226D"/>
     <w:rsid w:val="008F2140"/>
     <w:rsid w:val="008F451F"/>
     <w:rsid w:val="008F5243"/>
+    <w:rsid w:val="0090213D"/>
     <w:rsid w:val="00905A7C"/>
     <w:rsid w:val="00906AB7"/>
     <w:rsid w:val="009104E7"/>
     <w:rsid w:val="00913F3E"/>
     <w:rsid w:val="009226EB"/>
     <w:rsid w:val="00932110"/>
     <w:rsid w:val="00933C0F"/>
     <w:rsid w:val="00935A3B"/>
     <w:rsid w:val="009455B0"/>
     <w:rsid w:val="00947E59"/>
     <w:rsid w:val="00964E6A"/>
     <w:rsid w:val="009676EE"/>
     <w:rsid w:val="00976658"/>
     <w:rsid w:val="00985DD0"/>
     <w:rsid w:val="00993BDD"/>
     <w:rsid w:val="00997DAE"/>
     <w:rsid w:val="009A2B09"/>
     <w:rsid w:val="009A55E7"/>
     <w:rsid w:val="009A6086"/>
     <w:rsid w:val="009A7050"/>
     <w:rsid w:val="009A74B9"/>
     <w:rsid w:val="009B16F3"/>
     <w:rsid w:val="009B1D8A"/>
     <w:rsid w:val="009B1F84"/>
     <w:rsid w:val="009C3413"/>
     <w:rsid w:val="009C5AB7"/>
     <w:rsid w:val="009C5C05"/>
     <w:rsid w:val="009D0F46"/>
     <w:rsid w:val="009D26C4"/>
     <w:rsid w:val="009D78DD"/>
     <w:rsid w:val="009E0169"/>
     <w:rsid w:val="009E1525"/>
     <w:rsid w:val="009F11EC"/>
     <w:rsid w:val="009F6C07"/>
     <w:rsid w:val="00A0164D"/>
     <w:rsid w:val="00A115B3"/>
     <w:rsid w:val="00A1214C"/>
     <w:rsid w:val="00A17EB8"/>
     <w:rsid w:val="00A27E91"/>
     <w:rsid w:val="00A31036"/>
     <w:rsid w:val="00A37A21"/>
+    <w:rsid w:val="00A401A3"/>
     <w:rsid w:val="00A42455"/>
     <w:rsid w:val="00A524B3"/>
     <w:rsid w:val="00A6235F"/>
     <w:rsid w:val="00A630E6"/>
     <w:rsid w:val="00A640C4"/>
     <w:rsid w:val="00A6417E"/>
     <w:rsid w:val="00A67F08"/>
     <w:rsid w:val="00A743F7"/>
     <w:rsid w:val="00A74B04"/>
     <w:rsid w:val="00A77506"/>
     <w:rsid w:val="00A81984"/>
     <w:rsid w:val="00A95A59"/>
     <w:rsid w:val="00A95AA3"/>
     <w:rsid w:val="00A9702F"/>
     <w:rsid w:val="00AA3FA1"/>
     <w:rsid w:val="00AA3FF5"/>
     <w:rsid w:val="00AA6AA4"/>
     <w:rsid w:val="00AB14D7"/>
     <w:rsid w:val="00AB1899"/>
     <w:rsid w:val="00AB670A"/>
     <w:rsid w:val="00AC2700"/>
     <w:rsid w:val="00AC5300"/>
     <w:rsid w:val="00AC73C1"/>
     <w:rsid w:val="00AD534D"/>
     <w:rsid w:val="00AD6788"/>
     <w:rsid w:val="00AE4A3F"/>
     <w:rsid w:val="00AE69FD"/>
     <w:rsid w:val="00AF0F13"/>
     <w:rsid w:val="00AF2242"/>
     <w:rsid w:val="00B11B49"/>
     <w:rsid w:val="00B175CD"/>
     <w:rsid w:val="00B226B8"/>
     <w:rsid w:val="00B23915"/>
     <w:rsid w:val="00B33F72"/>
     <w:rsid w:val="00B37B90"/>
     <w:rsid w:val="00B615EE"/>
     <w:rsid w:val="00B61E37"/>
     <w:rsid w:val="00B732CE"/>
     <w:rsid w:val="00B90BB3"/>
     <w:rsid w:val="00B91225"/>
     <w:rsid w:val="00B92258"/>
     <w:rsid w:val="00B958D8"/>
     <w:rsid w:val="00B95BA4"/>
     <w:rsid w:val="00B97F9E"/>
     <w:rsid w:val="00BA031C"/>
     <w:rsid w:val="00BB1ABD"/>
     <w:rsid w:val="00BB4CF4"/>
     <w:rsid w:val="00BC0155"/>
     <w:rsid w:val="00BC2100"/>
+    <w:rsid w:val="00BC6C15"/>
     <w:rsid w:val="00BC7B5A"/>
     <w:rsid w:val="00BD1B39"/>
     <w:rsid w:val="00BD4F50"/>
     <w:rsid w:val="00BD4F7E"/>
     <w:rsid w:val="00BD5522"/>
     <w:rsid w:val="00BD6B1F"/>
     <w:rsid w:val="00BD7D47"/>
     <w:rsid w:val="00BE60CD"/>
     <w:rsid w:val="00BF2623"/>
     <w:rsid w:val="00BF420A"/>
     <w:rsid w:val="00BF5DF0"/>
     <w:rsid w:val="00C10C15"/>
     <w:rsid w:val="00C11853"/>
     <w:rsid w:val="00C1507C"/>
     <w:rsid w:val="00C237C8"/>
     <w:rsid w:val="00C24267"/>
     <w:rsid w:val="00C25BF4"/>
     <w:rsid w:val="00C31816"/>
     <w:rsid w:val="00C3788E"/>
     <w:rsid w:val="00C44E2A"/>
     <w:rsid w:val="00C4543E"/>
     <w:rsid w:val="00C46845"/>
     <w:rsid w:val="00C50557"/>
     <w:rsid w:val="00C51BEF"/>
     <w:rsid w:val="00C56E88"/>
     <w:rsid w:val="00C65F84"/>
     <w:rsid w:val="00C714A2"/>
     <w:rsid w:val="00C739FA"/>
     <w:rsid w:val="00C74823"/>
     <w:rsid w:val="00C761FA"/>
     <w:rsid w:val="00CA06BB"/>
     <w:rsid w:val="00CA1214"/>
     <w:rsid w:val="00CA372B"/>
     <w:rsid w:val="00CE6DD7"/>
     <w:rsid w:val="00CF0EFE"/>
     <w:rsid w:val="00D07385"/>
     <w:rsid w:val="00D1100A"/>
     <w:rsid w:val="00D12F28"/>
     <w:rsid w:val="00D14EDA"/>
     <w:rsid w:val="00D21F1C"/>
     <w:rsid w:val="00D22312"/>
     <w:rsid w:val="00D22C51"/>
     <w:rsid w:val="00D261F6"/>
     <w:rsid w:val="00D2652E"/>
+    <w:rsid w:val="00D310A5"/>
     <w:rsid w:val="00D335F9"/>
     <w:rsid w:val="00D36A9C"/>
     <w:rsid w:val="00D4512B"/>
     <w:rsid w:val="00D47D48"/>
     <w:rsid w:val="00D50172"/>
     <w:rsid w:val="00D528D9"/>
     <w:rsid w:val="00D52CFE"/>
     <w:rsid w:val="00D54C64"/>
     <w:rsid w:val="00D56820"/>
     <w:rsid w:val="00D626B6"/>
     <w:rsid w:val="00D659D9"/>
     <w:rsid w:val="00D7141D"/>
     <w:rsid w:val="00D72C98"/>
     <w:rsid w:val="00D752C4"/>
     <w:rsid w:val="00D77AE3"/>
     <w:rsid w:val="00D9307A"/>
     <w:rsid w:val="00D94594"/>
     <w:rsid w:val="00DA6D5D"/>
     <w:rsid w:val="00DA70C3"/>
     <w:rsid w:val="00DB18CE"/>
     <w:rsid w:val="00DB76B0"/>
     <w:rsid w:val="00DC0667"/>
     <w:rsid w:val="00DD087F"/>
     <w:rsid w:val="00DD1481"/>
     <w:rsid w:val="00DD4403"/>
@@ -13299,66 +13511,66 @@
     <w:rsid w:val="00FD20EE"/>
     <w:rsid w:val="00FD7FD3"/>
     <w:rsid w:val="00FE08C8"/>
     <w:rsid w:val="00FE1157"/>
     <w:rsid w:val="00FE143F"/>
     <w:rsid w:val="00FE2186"/>
     <w:rsid w:val="00FE5A97"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="6145">
+    <o:shapedefaults v:ext="edit" spidmax="12289">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="1EF74335"/>
   <w15:docId w15:val="{12D6F504-9A3A-4F49-8936-1AC17E81A5D7}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -13804,51 +14016,51 @@
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a7">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="a"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="004D4150"/>
     <w:pPr>
       <w:ind w:left="840"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="1346597403">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 