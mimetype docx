--- v0 (2026-02-11)
+++ v1 (2026-05-25)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w14:paraId="62C5ED71" w14:textId="77777777" w:rsidR="002B232B" w:rsidRPr="0066040E" w:rsidRDefault="0037063A">
       <w:pPr>
         <w:spacing w:line="0" w:lineRule="atLeast"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0066040E">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Application </w:t>
       </w:r>
       <w:r w:rsidR="00C37B17" w:rsidRPr="0066040E">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
@@ -704,57 +704,59 @@
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>Ratio of b</w:t>
       </w:r>
       <w:r w:rsidR="0037063A" w:rsidRPr="0097470B">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">urden (Please put a checkmark </w:t>
       </w:r>
       <w:r w:rsidR="005B7425">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>for</w:t>
       </w:r>
       <w:r w:rsidR="0037063A" w:rsidRPr="0097470B">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> either (</w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="005B7425">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="0037063A" w:rsidRPr="0097470B">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>) or (</w:t>
       </w:r>
       <w:r w:rsidR="005B7425">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>ii</w:t>
       </w:r>
       <w:r w:rsidR="0037063A" w:rsidRPr="0097470B">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>))</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24FB8557" w14:textId="77777777" w:rsidR="00C7347D" w:rsidRPr="0097470B" w:rsidRDefault="00C7347D" w:rsidP="0057338B">
       <w:pPr>
         <w:spacing w:line="120" w:lineRule="exact"/>
@@ -762,57 +764,59 @@
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="603724DC" w14:textId="77777777" w:rsidR="002B232B" w:rsidRPr="0097470B" w:rsidRDefault="0037063A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:ind w:leftChars="500" w:left="1355" w:hanging="403"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0097470B">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="005B7425">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0097470B">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>) Equally divided by the number of research pro</w:t>
       </w:r>
       <w:r w:rsidR="00BF0D27">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>jects</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E8DE5FC" w14:textId="77777777" w:rsidR="00CD1CCD" w:rsidRPr="005B7425" w:rsidRDefault="00CD1CCD" w:rsidP="0057338B">
       <w:pPr>
         <w:spacing w:line="120" w:lineRule="exact"/>
         <w:ind w:left="953"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -1210,51 +1214,67 @@
           <w:p w14:paraId="203C5E2E" w14:textId="77777777" w:rsidR="00B23F45" w:rsidRPr="0097470B" w:rsidRDefault="00B23F45" w:rsidP="00B23F45">
             <w:pPr>
               <w:spacing w:line="120" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="46F5C53B" w14:textId="77777777" w:rsidR="002B232B" w:rsidRPr="0097470B" w:rsidRDefault="00E264E5" w:rsidP="00E264E5">
             <w:pPr>
               <w:wordWrap w:val="0"/>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
-              <w:t>Taro Ritsumei      Seal</w:t>
+              <w:t xml:space="preserve">Taro </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>Ritsumei</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">      Seal</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1045" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5D9C3CF4" w14:textId="77777777" w:rsidR="00B23F45" w:rsidRPr="0097470B" w:rsidRDefault="00B23F45" w:rsidP="00B23F45">
             <w:pPr>
               <w:spacing w:line="220" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4DDB3248" w14:textId="77777777" w:rsidR="002B232B" w:rsidRPr="0097470B" w:rsidRDefault="00C01371">
             <w:pPr>
               <w:spacing w:line="220" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
@@ -1352,51 +1372,51 @@
                               <a:extLst>
                                 <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                                   <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                     <a:solidFill>
                                       <a:srgbClr val="FFFFFF"/>
                                     </a:solidFill>
                                   </a14:hiddenFill>
                                 </a:ext>
                               </a:extLst>
                             </wps:spPr>
                             <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="74295" tIns="8890" rIns="74295" bIns="8890" anchor="t" anchorCtr="0" upright="1">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
-                <mc:Fallback>
+                <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du">
                   <w:pict>
                     <v:oval w14:anchorId="134B5BEB" id="Oval 29" o:spid="_x0000_s1026" style="position:absolute;left:0;text-align:left;margin-left:.75pt;margin-top:15pt;width:55.25pt;height:19.25pt;z-index:251658241;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAETjApeQIAAP0EAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuO2yAQfa/Uf0C8Z32ps4mtOKtVnFSV&#10;tt2Vtv0AgnGMioECibOt+u8dsJMm3Zeqqh/wwAxnztxY3B07gQ7MWK5kiZObGCMmqaq53JX4y+fN&#10;ZI6RdUTWRCjJSvzCLL5bvn2z6HXBUtUqUTODAETaotclbp3TRRRZ2rKO2BulmQRlo0xHHGzNLqoN&#10;6QG9E1Eax7dRr0ytjaLMWjitBiVeBvymYdQ9No1lDokSAzcXVhPWrV+j5YIUO0N0y+lIg/wDi45w&#10;CU7PUBVxBO0NfwXVcWqUVY27oaqLVNNwykIMEE0S/xHNc0s0C7FAcqw+p8n+P1j66fBkEK9LnGIk&#10;SQclejwQgdLcp6bXtgCLZ/1kfHBWPyj61SKpVi2RO3ZvNSQYyg5XT0fGqL5lpAaOiYeIrjD8xgIa&#10;2vYfVQ3OyN6pkLhjYzrvA1KCjqE+L+f6sKNDFA5ncTLLcowoqNIsm4LsPZDidFkb694z1SEvlJgJ&#10;wbX1GSQFOTxYN1ifrPyxVBsuBJyTQkjUlzifptNwwSrBa6/0Omt225UwCFIDrMI3ur4yM2ov6wDm&#10;U7AeZUe4GGSgKqTHg4iAzigNjfIjj/P1fD3PJll6u55kcVVN7jerbHK7SWbT6l21WlXJT08tyYqW&#10;1zWTnt2paZPs75piHJ+h3c5texXFVbCb8L0ONrqmEcoAUZ3+IbpQe1/uoZO2qn6B0hsFpYFZhFcD&#10;hFaZ7xj1MIEltt/2xDCMxAcJ7TPL0nwKIxs283kOV8ylYnuhIJICUIkdRoO4csOQ77Xhuxb8JKGo&#10;Ut1DwzU8dIJvxoHT2KYwY4H/+B74Ib7cB6vfr9byFwAAAP//AwBQSwMEFAAGAAgAAAAhAAO4VPPc&#10;AAAABwEAAA8AAABkcnMvZG93bnJldi54bWxMj7FOw0AQRHsk/uG0SHTkHEeJHONzFJACFQWBhm7j&#10;W2wnvj3Ld07M37OpoNvRjGbfFJvJdepMQ2g9G5jPElDElbct1wY+P3YPGagQkS12nsnADwXYlLc3&#10;BebWX/idzvtYKynhkKOBJsY+1zpUDTkMM98Ti/ftB4dR5FBrO+BFyl2n0yRZaYcty4cGe3puqDrt&#10;R2cgm776426B45bT48vT6/rtpO3amPu7afsIKtIU/8JwxRd0KIXp4Ee2QXWilxI0sEhk0dWep3Ic&#10;DKyyJeiy0P/5y18AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAA&#10;AAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEABE4wKXkCAAD9BAAADgAA&#10;AAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAA7hU89wAAAAHAQAA&#10;DwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAANwFAAAAAA==&#10;" filled="f">
                       <o:lock v:ext="edit" aspectratio="t"/>
                       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
                     </v:oval>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r w:rsidR="0037063A" w:rsidRPr="0097470B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>19K12345</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="10B4D8BA" w14:textId="77777777" w:rsidR="002B232B" w:rsidRPr="0097470B" w:rsidRDefault="00B23F45">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
@@ -2923,51 +2943,51 @@
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:solidFill>
                                 <a:srgbClr val="FFFFFF"/>
                               </a:solidFill>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="74295" tIns="8890" rIns="74295" bIns="8890" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du">
             <w:pict>
               <v:rect id="Rectangle 26" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:7.25pt;width:503.5pt;height:695.5pt;z-index:251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:spid="_x0000_s1026" filled="f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCfHdk3eQIAAPsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVF1v2yAUfZ+0/4B4Tx27TupYdaoqTqZJ&#10;3Vat2w8ggGM0DAxInK7af98FJ1myvkzT/ID5uNx7zr3ncnu37yTaceuEVhVOr8YYcUU1E2pT4a9f&#10;VqMCI+eJYkRqxSv8zB2+m799c9ubkme61ZJxi8CJcmVvKtx6b8okcbTlHXFX2nAFh422HfGwtJuE&#10;WdKD904m2Xg8TXptmbGacudgtx4O8Tz6bxpO/aemcdwjWWHA5uNo47gOYzK/JeXGEtMKeoBB/gFF&#10;R4SCoCdXNfEEba145aoT1GqnG39FdZfophGURw7AJh3/weapJYZHLpAcZ05pcv/PLf24e7RIMKgd&#10;Rop0UKLPkDSiNpKjbBry0xtXgtmTebSBoTMPmn5zSOlFC2b83lrdt5wwQJUG++TiQlg4uIrW/QfN&#10;wD3Zeh1TtW9sFxxCEtA+VuT5VBG+94jC5vR6lucTKByFs6K4zgpYhBikPF431vl3XHcoTCpsAX10&#10;T3YPzg+mR5MQTemVkBL2SSkV6is8m2STeMFpKVg4jCztZr2QFu1IEE78DnEvzDrhQb5SdIDuZETK&#10;kI6lYjGKJ0IOcwAtVXAO7ADbYTbI5GU2ni2LZZGP8my6HOXjuh7drxb5aLpKbyb1db1Y1OnPgDPN&#10;y1YwxlWAepRsmv+dJA7NM4jtJNoLSu6c+Sp+r5knlzBiQYDV8R/ZRR2E0g8SWmv2DDKweuhBeDNg&#10;0mr7A6Me+q/C7vuWWI6RfK9ASjd5NptAw8ZFUcxAA/b8YH12QBQFRxX2GA3ThR9afGus2LQQJ40V&#10;VvoexNeIKIsgzAHTQbLQYRH/4TUILXy+jla/36z5LwAAAP//AwBQSwMEFAAGAAgAAAAhAPX57bPe&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQhO9IvIO1SNyo3aopKMSpolZwQoj+CImb&#10;Gy9JaLyOYrcNPD2bExz3m9HsTLYcXCvO2IfGk4bpRIFAKr1tqNKw3z3dPYAI0ZA1rSfU8I0Blvn1&#10;VWZS6y+0wfM2VoJDKKRGQx1jl0oZyhqdCRPfIbH26XtnIp99JW1vLhzuWjlTaiGdaYg/1KbDVY3l&#10;cXtyGjbFsHj+aT7m4eW9mL52s/WbWn9pfXszFI8gIg7xzwxjfa4OOXc6+BPZIFoNPCQynScgRlWp&#10;eyaHkagkAZln8v+C/BcAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCfHdk3eQIAAPsEAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQD1+e2z3gAAAAkB&#10;AAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" w14:anchorId="7B464540">
                 <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="07287B7E" w14:textId="77777777" w:rsidR="002B232B" w:rsidRPr="0097470B" w:rsidRDefault="0037063A">
       <w:pPr>
         <w:ind w:leftChars="100" w:left="190"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0097470B">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>In order to further promote the effective and efficient use of research funds, the restrictions on the combined use of Grant</w:t>
       </w:r>
       <w:r w:rsidR="00F711B5">
@@ -4467,73 +4487,73 @@
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="58C8A7EE" w14:textId="77777777" w:rsidR="00053F35" w:rsidRPr="0097470B" w:rsidRDefault="00053F35" w:rsidP="00053F35">
       <w:pPr>
         <w:ind w:leftChars="224" w:left="426"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00053F35" w:rsidRPr="0097470B" w:rsidSect="00842491">
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="851" w:right="1106" w:bottom="340" w:left="902" w:header="851" w:footer="284" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="linesAndChars" w:linePitch="290" w:charSpace="-4026"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="7EBD234E" w14:textId="77777777" w:rsidR="005E021B" w:rsidRDefault="005E021B">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="5D5204BE" w14:textId="77777777" w:rsidR="005E021B" w:rsidRDefault="005E021B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
     <w:p w14:paraId="6D78D2A1" w14:textId="77777777" w:rsidR="005E021B" w:rsidRDefault="005E021B"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="ＭＳ 明朝">
     <w:altName w:val="MS Mincho"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ ゴシック">
     <w:altName w:val="MS Gothic"/>
     <w:panose1 w:val="020B0609070205080204"/>
@@ -4567,150 +4587,180 @@
     <w:panose1 w:val="020B0600070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="PMingLiU">
     <w:altName w:val="新細明體"/>
     <w:panose1 w:val="02010601000101010101"/>
     <w:charset w:val="88"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria Math">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="4F4DB9D8" w14:textId="77777777" w:rsidR="002B232B" w:rsidRPr="00FB16A8" w:rsidRDefault="00FB16A8">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="4F4DB9D8" w14:textId="1E717164" w:rsidR="002B232B" w:rsidRPr="00FB16A8" w:rsidRDefault="00FB16A8">
     <w:pPr>
       <w:jc w:val="right"/>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi" w:hint="eastAsia"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="00FB16A8">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:rPr>
-    </w:pPr>
-    <w:r w:rsidRPr="00FB16A8">
+      <w:t xml:space="preserve">Division of </w:t>
+    </w:r>
+    <w:r w:rsidR="0037063A" w:rsidRPr="00FB16A8">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:rPr>
-      <w:t xml:space="preserve">Division of </w:t>
+      <w:t xml:space="preserve">Research </w:t>
     </w:r>
-    <w:r w:rsidR="0037063A" w:rsidRPr="00FB16A8">
+    <w:r w:rsidR="005E11B2" w:rsidRPr="00FB16A8">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:rPr>
-      <w:t xml:space="preserve">Research </w:t>
+      <w:t xml:space="preserve">Form </w:t>
     </w:r>
-    <w:r w:rsidR="005E11B2" w:rsidRPr="00FB16A8">
+    <w:r w:rsidR="00E808BC" w:rsidRPr="00E808BC">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:rPr>
-      <w:t>Form 1-8</w:t>
+      <w:t>0102-08_e</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:rPr>
-      <w:t>, April 202</w:t>
+      <w:t xml:space="preserve">, </w:t>
     </w:r>
-    <w:r w:rsidR="000C4057">
+    <w:r w:rsidR="00E808BC">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi" w:hint="eastAsia"/>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:rPr>
-      <w:t>5</w:t>
+      <w:t>Rev</w:t>
+    </w:r>
+    <w:r w:rsidR="00E808BC">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi" w:hint="eastAsia"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:rPr>
+      <w:t>：</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:rPr>
-      <w:t xml:space="preserve"> Version</w:t>
+      <w:t>April 202</w:t>
+    </w:r>
+    <w:r w:rsidR="00E808BC">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi" w:hint="eastAsia"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:rPr>
+      <w:t>6</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="5A41BE97" w14:textId="77777777" w:rsidR="005E021B" w:rsidRDefault="005E021B">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="633EE784" w14:textId="77777777" w:rsidR="005E021B" w:rsidRDefault="005E021B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
     <w:p w14:paraId="076390AF" w14:textId="77777777" w:rsidR="005E021B" w:rsidRDefault="005E021B"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="036E31DE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="23FE3314"/>
     <w:lvl w:ilvl="0" w:tplc="10968AF4">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="※"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman" w:hint="eastAsia"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0409000B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7653,64 +7703,65 @@
   <w:num w:numId="18" w16cid:durableId="1289552124">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="1684552159">
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="726496030">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="626087913">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="862593605">
     <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="1468665502">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="772936765">
     <w:abstractNumId w:val="11"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="140"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="840"/>
   <w:drawingGridHorizontalSpacing w:val="95"/>
   <w:drawingGridVerticalSpacing w:val="145"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="6145">
+    <o:shapedefaults v:ext="edit" spidmax="8193">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -7722,50 +7773,51 @@
     <w:rsid w:val="000173B5"/>
     <w:rsid w:val="00030427"/>
     <w:rsid w:val="00041554"/>
     <w:rsid w:val="0005159E"/>
     <w:rsid w:val="00053F35"/>
     <w:rsid w:val="00070499"/>
     <w:rsid w:val="0008255C"/>
     <w:rsid w:val="000843A5"/>
     <w:rsid w:val="000861C5"/>
     <w:rsid w:val="000962BB"/>
     <w:rsid w:val="000A5523"/>
     <w:rsid w:val="000A5544"/>
     <w:rsid w:val="000B2A3A"/>
     <w:rsid w:val="000B3423"/>
     <w:rsid w:val="000C4057"/>
     <w:rsid w:val="000C638F"/>
     <w:rsid w:val="000D548D"/>
     <w:rsid w:val="000D5EE4"/>
     <w:rsid w:val="000D65AB"/>
     <w:rsid w:val="00114D13"/>
     <w:rsid w:val="00135E7E"/>
     <w:rsid w:val="00136FBF"/>
     <w:rsid w:val="00140B0B"/>
     <w:rsid w:val="001442E3"/>
     <w:rsid w:val="001520F8"/>
+    <w:rsid w:val="00153DA6"/>
     <w:rsid w:val="001A1602"/>
     <w:rsid w:val="001B2DC5"/>
     <w:rsid w:val="001B6A8C"/>
     <w:rsid w:val="001C014D"/>
     <w:rsid w:val="001D2CF7"/>
     <w:rsid w:val="001E2BB3"/>
     <w:rsid w:val="001E3283"/>
     <w:rsid w:val="001E762A"/>
     <w:rsid w:val="001F1F57"/>
     <w:rsid w:val="00221FAA"/>
     <w:rsid w:val="002277AA"/>
     <w:rsid w:val="0023642D"/>
     <w:rsid w:val="00241837"/>
     <w:rsid w:val="0024477B"/>
     <w:rsid w:val="002624C2"/>
     <w:rsid w:val="00263DEC"/>
     <w:rsid w:val="00264D13"/>
     <w:rsid w:val="0027158B"/>
     <w:rsid w:val="00277F65"/>
     <w:rsid w:val="002830AE"/>
     <w:rsid w:val="00283B74"/>
     <w:rsid w:val="00290241"/>
     <w:rsid w:val="002936C6"/>
     <w:rsid w:val="002B232B"/>
     <w:rsid w:val="002B4352"/>
@@ -7879,50 +7931,51 @@
     <w:rsid w:val="0077409D"/>
     <w:rsid w:val="007774CC"/>
     <w:rsid w:val="007803D7"/>
     <w:rsid w:val="00780E5F"/>
     <w:rsid w:val="0078194A"/>
     <w:rsid w:val="007A7170"/>
     <w:rsid w:val="007B124D"/>
     <w:rsid w:val="007B32C7"/>
     <w:rsid w:val="007C2195"/>
     <w:rsid w:val="007E74D5"/>
     <w:rsid w:val="007F1E7C"/>
     <w:rsid w:val="00812553"/>
     <w:rsid w:val="0082188C"/>
     <w:rsid w:val="00842491"/>
     <w:rsid w:val="00853C37"/>
     <w:rsid w:val="0085675C"/>
     <w:rsid w:val="00861580"/>
     <w:rsid w:val="008620D5"/>
     <w:rsid w:val="00895C00"/>
     <w:rsid w:val="00897A64"/>
     <w:rsid w:val="008A3403"/>
     <w:rsid w:val="008B2BD4"/>
     <w:rsid w:val="008B5D36"/>
     <w:rsid w:val="008C108D"/>
     <w:rsid w:val="008C2F9C"/>
+    <w:rsid w:val="008C5F3B"/>
     <w:rsid w:val="008C6489"/>
     <w:rsid w:val="008E2A94"/>
     <w:rsid w:val="008F4E8D"/>
     <w:rsid w:val="00903069"/>
     <w:rsid w:val="009035D6"/>
     <w:rsid w:val="00951EFC"/>
     <w:rsid w:val="0095773D"/>
     <w:rsid w:val="0096337B"/>
     <w:rsid w:val="009641AD"/>
     <w:rsid w:val="0097470B"/>
     <w:rsid w:val="00974F63"/>
     <w:rsid w:val="00981337"/>
     <w:rsid w:val="00985BBC"/>
     <w:rsid w:val="00993078"/>
     <w:rsid w:val="009B0962"/>
     <w:rsid w:val="009B4BFA"/>
     <w:rsid w:val="009C1A3D"/>
     <w:rsid w:val="009D0D14"/>
     <w:rsid w:val="009E477B"/>
     <w:rsid w:val="009F108A"/>
     <w:rsid w:val="00A0188B"/>
     <w:rsid w:val="00A02DE0"/>
     <w:rsid w:val="00A073E8"/>
     <w:rsid w:val="00A107D6"/>
     <w:rsid w:val="00A215CF"/>
@@ -7996,117 +8049,118 @@
     <w:rsid w:val="00D965A8"/>
     <w:rsid w:val="00D97366"/>
     <w:rsid w:val="00DA1D94"/>
     <w:rsid w:val="00DA3CEF"/>
     <w:rsid w:val="00DA727E"/>
     <w:rsid w:val="00DC1B95"/>
     <w:rsid w:val="00DC4400"/>
     <w:rsid w:val="00DC52AC"/>
     <w:rsid w:val="00DC64C4"/>
     <w:rsid w:val="00DD1C10"/>
     <w:rsid w:val="00DD6672"/>
     <w:rsid w:val="00DE1A46"/>
     <w:rsid w:val="00DE5C36"/>
     <w:rsid w:val="00DE5C8A"/>
     <w:rsid w:val="00DE79B2"/>
     <w:rsid w:val="00E01338"/>
     <w:rsid w:val="00E0472E"/>
     <w:rsid w:val="00E14E77"/>
     <w:rsid w:val="00E264E5"/>
     <w:rsid w:val="00E274E6"/>
     <w:rsid w:val="00E34EE6"/>
     <w:rsid w:val="00E4239A"/>
     <w:rsid w:val="00E5305D"/>
     <w:rsid w:val="00E74B32"/>
     <w:rsid w:val="00E76D4E"/>
+    <w:rsid w:val="00E808BC"/>
     <w:rsid w:val="00E84601"/>
     <w:rsid w:val="00E87C58"/>
     <w:rsid w:val="00E907D1"/>
     <w:rsid w:val="00EC0362"/>
     <w:rsid w:val="00EC25CE"/>
     <w:rsid w:val="00ED5BFE"/>
     <w:rsid w:val="00ED7EE9"/>
     <w:rsid w:val="00EE70D3"/>
     <w:rsid w:val="00F23EF4"/>
     <w:rsid w:val="00F311E9"/>
     <w:rsid w:val="00F411B6"/>
     <w:rsid w:val="00F427AF"/>
     <w:rsid w:val="00F4524B"/>
     <w:rsid w:val="00F46789"/>
     <w:rsid w:val="00F63776"/>
     <w:rsid w:val="00F66E0C"/>
     <w:rsid w:val="00F711B5"/>
     <w:rsid w:val="00F71F20"/>
     <w:rsid w:val="00F75681"/>
     <w:rsid w:val="00F76C2D"/>
     <w:rsid w:val="00F85197"/>
     <w:rsid w:val="00F91571"/>
     <w:rsid w:val="00F94750"/>
     <w:rsid w:val="00F9532B"/>
     <w:rsid w:val="00F96A7D"/>
     <w:rsid w:val="00FA6BB6"/>
     <w:rsid w:val="00FB16A8"/>
     <w:rsid w:val="00FC79F0"/>
     <w:rsid w:val="00FE4F95"/>
     <w:rsid w:val="00FE4FAA"/>
     <w:rsid w:val="00FF2F80"/>
     <w:rsid w:val="00FF362C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="6145">
+    <o:shapedefaults v:ext="edit" spidmax="8193">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="29E0D9A6"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{5F83489E-8EA3-4ABC-A9A7-758F70F90B0D}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
@@ -8540,51 +8594,51 @@
           <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="a7">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="a1"/>
     <w:rsid w:val="00E0472E"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>