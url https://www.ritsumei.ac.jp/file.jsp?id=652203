--- v0 (2026-02-11)
+++ v1 (2026-07-14)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w14:paraId="2C532A2D" w14:textId="77777777" w:rsidR="001C566C" w:rsidRDefault="002A5F53" w:rsidP="00175F8C">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="ja-JP" w:bidi="ar-SA"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661824" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="698AF40C" wp14:editId="12C162B4">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
@@ -5274,201 +5274,265 @@
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="460EC72C" w14:textId="77777777" w:rsidR="00BD3950" w:rsidRDefault="002A5F53">
       <w:pPr>
         <w:widowControl/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
           <w:w w:val="90"/>
           <w:szCs w:val="21"/>
           <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
           <w:noProof/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="ja-JP" w:bidi="ar-SA"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251656704" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FF44DE9" wp14:editId="7A5DB829">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251656704" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FF44DE9" wp14:editId="1C11A4D2">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>3932836</wp:posOffset>
+                  <wp:posOffset>3607435</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>27452</wp:posOffset>
+                  <wp:posOffset>24130</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="2981103" cy="212651"/>
-                <wp:effectExtent l="0" t="0" r="10160" b="16510"/>
+                <wp:extent cx="3304540" cy="200025"/>
+                <wp:effectExtent l="0" t="0" r="10160" b="28575"/>
                 <wp:wrapNone/>
                 <wp:docPr id="4" name="Rectangle 35"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr>
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="2981103" cy="212651"/>
+                          <a:ext cx="3304540" cy="200025"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="6350">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="1339472C" w14:textId="77777777" w:rsidR="007F442D" w:rsidRPr="00BE7F4F" w:rsidRDefault="00EE6D4E" w:rsidP="00C46845">
+                          <w:p w14:paraId="1339472C" w14:textId="07DE87B1" w:rsidR="007F442D" w:rsidRPr="00BE7F4F" w:rsidRDefault="00EE6D4E" w:rsidP="00C46845">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                                 <w:szCs w:val="21"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                               </w:rPr>
                               <w:t xml:space="preserve">Division of </w:t>
                             </w:r>
                             <w:r w:rsidR="007F442D" w:rsidRPr="00BE7F4F">
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                               </w:rPr>
                               <w:t>Resear</w:t>
                             </w:r>
                             <w:r w:rsidR="00B761B6">
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                               </w:rPr>
-                              <w:t>ch Form 2-3, April 20</w:t>
+                              <w:t xml:space="preserve">ch Form </w:t>
+                            </w:r>
+                            <w:r w:rsidR="00A44A5B" w:rsidRPr="00A44A5B">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                              </w:rPr>
+                              <w:t>0103-02_e</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00B761B6">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">, </w:t>
+                            </w:r>
+                            <w:r w:rsidR="00A44A5B">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                                <w:lang w:eastAsia="ja-JP"/>
+                              </w:rPr>
+                              <w:t>Rev</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00A44A5B">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                                <w:lang w:eastAsia="ja-JP"/>
+                              </w:rPr>
+                              <w:t>：</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00B761B6">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                              </w:rPr>
+                              <w:t>April 20</w:t>
                             </w:r>
                             <w:r w:rsidR="00D150DA">
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                                 <w:lang w:eastAsia="ja-JP"/>
                               </w:rPr>
                               <w:t>2</w:t>
                             </w:r>
-                            <w:r w:rsidR="00A24179">
+                            <w:r w:rsidR="00BA4A7D">
                               <w:rPr>
-                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                                 <w:lang w:eastAsia="ja-JP"/>
                               </w:rPr>
-                              <w:t>5</w:t>
+                              <w:t>6</w:t>
                             </w:r>
                             <w:r w:rsidR="007F442D" w:rsidRPr="00BE7F4F">
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> Version</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="74295" tIns="8890" rIns="74295" bIns="8890" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="1FF44DE9" id="Rectangle 35" o:spid="_x0000_s1027" style="position:absolute;margin-left:309.65pt;margin-top:2.15pt;width:234.75pt;height:16.75pt;z-index:251656704;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBxk+WpFAIAACYEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N75skyZWnNUq21SV&#10;thdp2w8gGNuomKEDiZ1+fcc4m00vT1V5QAwDhzNnDuvboTPsqNBrsCXPZilnykqotG1K/vXL7tWS&#10;Mx+ErYQBq0p+Up7fbl6+WPeuUDm0YCqFjECsL3pX8jYEVySJl63qhJ+BU5aSNWAnAoXYJBWKntA7&#10;k+Rpukh6wMohSOU97d5PSb6J+HWtZPhU114FZkpO3EKcMc77cU42a1E0KFyr5ZmG+AcWndCWHr1A&#10;3Ysg2AH1H1Cdlgge6jCT0CVQ11qqWANVk6W/VfPYCqdiLSSOdxeZ/P+DlR+Pj+4zjtS9ewD5zTML&#10;21bYRt0hQt8qUdFz2ShU0jtfXC6MgaerbN9/gIpaKw4BogZDjd0ISNWxIUp9ukithsAkbearZZal&#10;N5xJyuVZvphPT4ji6bZDH94p6Ni4KDlSKyO6OD74MLIRxdORyB6MrnbamBhgs98aZEdBbd/FEQug&#10;Iq+PGcv6ki9u5mlE/iXnryHSOP4G0elA/jW6K/nyckgUo2xvbRXdFYQ205ooG3vWcZRudKkvwrAf&#10;mK7OIo87e6hOJCzCZFf6XrRoAX9w1pNVS+6/HwQqzsx7S8158zpfzcnbMVguV+RzvE7srxLCSgIq&#10;eeBsWm7D9BsODnXT0jtZ1MLCHbWz1lHpZ05n8mTG2IDzxxndfh3HU8/fe/MTAAD//wMAUEsDBBQA&#10;BgAIAAAAIQAIh9Dk4QAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BS8NAEIXvgv9hGcGL2N2m&#10;0saYSRGhXjyU1ih422bXJDQ7G7KbNv57pyc9DY/3ePO9fD25TpzsEFpPCPOZAmGp8qalGqF839yn&#10;IELUZHTnySL82ADr4voq15nxZ9rZ0z7WgksoZBqhibHPpAxVY50OM99bYu/bD05HlkMtzaDPXO46&#10;mSi1lE63xB8a3duXxlbH/egQvlabj8l8JttxOx7f3GtS3jWqRLy9mZ6fQEQ7xb8wXPAZHQpmOviR&#10;TBAdwnL+uOAowgOfi6/SlLccEBarFGSRy/8Lil8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+&#10;AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAA&#10;ACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAA&#10;ACEAcZPlqRQCAAAmBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYA&#10;CAAAACEACIfQ5OEAAAAJAQAADwAAAAAAAAAAAAAAAABuBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAA&#10;AAAEAAQA8wAAAHwFAAAAAA==&#10;" strokeweight=".5pt">
+              <v:rect w14:anchorId="1FF44DE9" id="Rectangle 35" o:spid="_x0000_s1027" style="position:absolute;margin-left:284.05pt;margin-top:1.9pt;width:260.2pt;height:15.75pt;z-index:251656704;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDLguCQFAIAACYEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vti5dakRpyjSZRjQ&#10;dQO6fYAiy7YwWdQoJXb39aMUN80uT8P0IJAidXR4SK1vhs6wo0KvwZZ8Osk5U1ZCpW1T8q9fdm9W&#10;nPkgbCUMWFXyJ+X5zeb1q3XvCjWDFkylkBGI9UXvSt6G4Ios87JVnfATcMpSsAbsRCAXm6xC0RN6&#10;Z7JZnl9lPWDlEKTynk7vTkG+Sfh1rWT4VNdeBWZKTtxC2jHt+7hnm7UoGhSu1XKkIf6BRSe0pUfP&#10;UHciCHZA/QdUpyWChzpMJHQZ1LWWKtVA1Uzz36p5bIVTqRYSx7uzTP7/wcqH46P7jJG6d/cgv3lm&#10;YdsK26hbROhbJSp6bhqFynrni/OF6Hi6yvb9R6ioteIQIGkw1NhFQKqODUnqp7PUaghM0uF8ni+W&#10;C+qIpBg1Mp8t0xOieL7t0If3CjoWjZIjtTKhi+O9D5GNKJ5TEnswutppY5KDzX5rkB0FtX2X1oju&#10;L9OMZX3Jr+bLPCH/EvOXEMSP1t8gOh1ofo3uSr46J4kiyvbOVmm6gtDmZBNlY0cdo3RxSn0Rhv3A&#10;dDWKHE/2UD2RsAincaXvRUYL+IOznka15P77QaDizHyw1Jy3i9n1kmY7OavVNamKl4H9RUBYSUAl&#10;D5ydzG04/YaDQ9209M40aWHhltpZ66T0C6eRPA1jasD4ceK0X/op6+V7b34CAAD//wMAUEsDBBQA&#10;BgAIAAAAIQCLInkx4AAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUhcEHWa&#10;KiUKcSqEVC4cKkpA4ubGSxw1Xkex04a/Z3uC486MZt+Um9n14oRj6DwpWC4SEEiNNx21Cur37X0O&#10;IkRNRveeUMEPBthU11elLow/0xue9rEVXEKh0ApsjEMhZWgsOh0WfkBi79uPTkc+x1aaUZ+53PUy&#10;TZK1dLoj/mD1gM8Wm+N+cgq+HrYfs/lMd9NuOr66l7S+s0mt1O3N/PQIIuIc/8JwwWd0qJjp4Ccy&#10;QfQKsnW+5KiCFS+4+EmeZyAOLGQrkFUp/y+ofgEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4A&#10;AADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAA&#10;IQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAA&#10;IQDLguCQFAIAACYEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAI&#10;AAAAIQCLInkx4AAAAAkBAAAPAAAAAAAAAAAAAAAAAG4EAABkcnMvZG93bnJldi54bWxQSwUGAAAA&#10;AAQABADzAAAAewUAAAAA&#10;" strokeweight=".5pt">
                 <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt">
                   <w:txbxContent>
-                    <w:p w14:paraId="1339472C" w14:textId="77777777" w:rsidR="007F442D" w:rsidRPr="00BE7F4F" w:rsidRDefault="00EE6D4E" w:rsidP="00C46845">
+                    <w:p w14:paraId="1339472C" w14:textId="07DE87B1" w:rsidR="007F442D" w:rsidRPr="00BE7F4F" w:rsidRDefault="00EE6D4E" w:rsidP="00C46845">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                         </w:rPr>
                         <w:t xml:space="preserve">Division of </w:t>
                       </w:r>
                       <w:r w:rsidR="007F442D" w:rsidRPr="00BE7F4F">
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                         </w:rPr>
                         <w:t>Resear</w:t>
                       </w:r>
                       <w:r w:rsidR="00B761B6">
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                         </w:rPr>
-                        <w:t>ch Form 2-3, April 20</w:t>
+                        <w:t xml:space="preserve">ch Form </w:t>
+                      </w:r>
+                      <w:r w:rsidR="00A44A5B" w:rsidRPr="00A44A5B">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                        </w:rPr>
+                        <w:t>0103-02_e</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00B761B6">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">, </w:t>
+                      </w:r>
+                      <w:r w:rsidR="00A44A5B">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                          <w:lang w:eastAsia="ja-JP"/>
+                        </w:rPr>
+                        <w:t>Rev</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00A44A5B">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                          <w:lang w:eastAsia="ja-JP"/>
+                        </w:rPr>
+                        <w:t>：</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00B761B6">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                        </w:rPr>
+                        <w:t>April 20</w:t>
                       </w:r>
                       <w:r w:rsidR="00D150DA">
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                           <w:lang w:eastAsia="ja-JP"/>
                         </w:rPr>
                         <w:t>2</w:t>
                       </w:r>
-                      <w:r w:rsidR="00A24179">
+                      <w:r w:rsidR="00BA4A7D">
                         <w:rPr>
-                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                           <w:lang w:eastAsia="ja-JP"/>
                         </w:rPr>
-                        <w:t>5</w:t>
+                        <w:t>6</w:t>
                       </w:r>
                       <w:r w:rsidR="007F442D" w:rsidRPr="00BE7F4F">
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> Version</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00BD3950">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
           <w:w w:val="90"/>
           <w:szCs w:val="21"/>
           <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
@@ -12362,70 +12426,70 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16522CBC" w14:textId="77777777" w:rsidR="00681124" w:rsidRPr="00BD3950" w:rsidRDefault="00681124" w:rsidP="006923A5">
       <w:pPr>
         <w:ind w:left="142" w:hanging="142"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00681124" w:rsidRPr="00BD3950" w:rsidSect="000A505F">
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="567" w:right="679" w:bottom="295" w:left="454" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:linePitch="290"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="60B2D6E6" w14:textId="77777777" w:rsidR="00FA5F85" w:rsidRDefault="00FA5F85">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="200803E0" w14:textId="77777777" w:rsidR="00FA5F85" w:rsidRDefault="00FA5F85">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="ＭＳ 明朝">
     <w:altName w:val="MS Mincho"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ ゴシック">
     <w:altName w:val="MS Gothic"/>
     <w:panose1 w:val="020B0609070205080204"/>
@@ -12444,70 +12508,70 @@
   <w:font w:name="ＭＳ Ｐゴシック">
     <w:panose1 w:val="020B0600070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Century">
     <w:panose1 w:val="02040604050505020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="6346737E" w14:textId="77777777" w:rsidR="00FA5F85" w:rsidRDefault="00FA5F85">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="718725F5" w14:textId="77777777" w:rsidR="00FA5F85" w:rsidRDefault="00FA5F85">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="01BA6C23"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C3CAD390"/>
     <w:lvl w:ilvl="0" w:tplc="BF4E8A64">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="□"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="420"/>
         </w:tabs>
         <w:ind w:left="420" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman" w:hint="eastAsia"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0409000B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13891,63 +13955,62 @@
   <w:num w:numId="5" w16cid:durableId="1805804876">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="196818874">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="451437150">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="250698552">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="920523163">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="266352157">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1834493441">
     <w:abstractNumId w:val="8"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="140"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="840"/>
   <w:drawingGridVerticalSpacing w:val="145"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="6145">
+    <o:shapedefaults v:ext="edit" spidmax="10241">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
@@ -14043,50 +14106,51 @@
     <w:rsid w:val="002D3515"/>
     <w:rsid w:val="002D7415"/>
     <w:rsid w:val="002F3EC9"/>
     <w:rsid w:val="00310ADF"/>
     <w:rsid w:val="00312AF3"/>
     <w:rsid w:val="00322114"/>
     <w:rsid w:val="00323584"/>
     <w:rsid w:val="00325493"/>
     <w:rsid w:val="00336A16"/>
     <w:rsid w:val="0034531B"/>
     <w:rsid w:val="0034699F"/>
     <w:rsid w:val="00347D6A"/>
     <w:rsid w:val="003524EB"/>
     <w:rsid w:val="00360C64"/>
     <w:rsid w:val="003656A7"/>
     <w:rsid w:val="003734A8"/>
     <w:rsid w:val="003755A5"/>
     <w:rsid w:val="003810CB"/>
     <w:rsid w:val="0038118B"/>
     <w:rsid w:val="00386607"/>
     <w:rsid w:val="00390EBD"/>
     <w:rsid w:val="00392015"/>
     <w:rsid w:val="003C1F8C"/>
     <w:rsid w:val="003D0DD4"/>
     <w:rsid w:val="003D236F"/>
+    <w:rsid w:val="003D56F8"/>
     <w:rsid w:val="003F53BF"/>
     <w:rsid w:val="004010CA"/>
     <w:rsid w:val="00401A33"/>
     <w:rsid w:val="00401CF3"/>
     <w:rsid w:val="0040700E"/>
     <w:rsid w:val="00420938"/>
     <w:rsid w:val="00422F49"/>
     <w:rsid w:val="004314DC"/>
     <w:rsid w:val="00437066"/>
     <w:rsid w:val="00447429"/>
     <w:rsid w:val="00450392"/>
     <w:rsid w:val="004559D6"/>
     <w:rsid w:val="00464E6A"/>
     <w:rsid w:val="00464F57"/>
     <w:rsid w:val="004652DD"/>
     <w:rsid w:val="00466F41"/>
     <w:rsid w:val="00471B3C"/>
     <w:rsid w:val="00477968"/>
     <w:rsid w:val="004875EB"/>
     <w:rsid w:val="004927CC"/>
     <w:rsid w:val="00495850"/>
     <w:rsid w:val="004967FA"/>
     <w:rsid w:val="004A6ED0"/>
     <w:rsid w:val="004B3011"/>
     <w:rsid w:val="004B6FD4"/>
@@ -14198,129 +14262,133 @@
     <w:rsid w:val="008731B3"/>
     <w:rsid w:val="0088134A"/>
     <w:rsid w:val="008A5F65"/>
     <w:rsid w:val="008A71D5"/>
     <w:rsid w:val="008A727A"/>
     <w:rsid w:val="008B2E00"/>
     <w:rsid w:val="008B2FCD"/>
     <w:rsid w:val="008B59E4"/>
     <w:rsid w:val="008C03FB"/>
     <w:rsid w:val="008C1387"/>
     <w:rsid w:val="008C476C"/>
     <w:rsid w:val="008E04EB"/>
     <w:rsid w:val="008E1D23"/>
     <w:rsid w:val="008F2140"/>
     <w:rsid w:val="008F451F"/>
     <w:rsid w:val="008F5243"/>
     <w:rsid w:val="00904E9B"/>
     <w:rsid w:val="00905A7C"/>
     <w:rsid w:val="00906AB7"/>
     <w:rsid w:val="009104E7"/>
     <w:rsid w:val="00910F33"/>
     <w:rsid w:val="00913F3E"/>
     <w:rsid w:val="0092121A"/>
     <w:rsid w:val="009226EB"/>
     <w:rsid w:val="00922FA0"/>
+    <w:rsid w:val="00931A20"/>
     <w:rsid w:val="00932110"/>
     <w:rsid w:val="00933C0F"/>
     <w:rsid w:val="00935A3B"/>
     <w:rsid w:val="009411CD"/>
     <w:rsid w:val="009455B0"/>
     <w:rsid w:val="00947E59"/>
     <w:rsid w:val="00964E6A"/>
     <w:rsid w:val="009676EE"/>
     <w:rsid w:val="00976658"/>
     <w:rsid w:val="00996B9D"/>
     <w:rsid w:val="00997DAE"/>
     <w:rsid w:val="009A2B09"/>
     <w:rsid w:val="009A4F73"/>
     <w:rsid w:val="009A55E7"/>
     <w:rsid w:val="009A6086"/>
     <w:rsid w:val="009A7050"/>
     <w:rsid w:val="009B16F3"/>
     <w:rsid w:val="009B1D8A"/>
     <w:rsid w:val="009B1F84"/>
     <w:rsid w:val="009C3413"/>
     <w:rsid w:val="009C5AB7"/>
     <w:rsid w:val="009C5C05"/>
     <w:rsid w:val="009D0F46"/>
     <w:rsid w:val="009D78DD"/>
     <w:rsid w:val="009E0169"/>
     <w:rsid w:val="009E1525"/>
     <w:rsid w:val="009F11EC"/>
     <w:rsid w:val="00A0164D"/>
     <w:rsid w:val="00A1214C"/>
     <w:rsid w:val="00A17EB8"/>
     <w:rsid w:val="00A24179"/>
     <w:rsid w:val="00A27E91"/>
     <w:rsid w:val="00A37A21"/>
+    <w:rsid w:val="00A44A5B"/>
     <w:rsid w:val="00A524B3"/>
     <w:rsid w:val="00A6235F"/>
     <w:rsid w:val="00A630E6"/>
     <w:rsid w:val="00A640C4"/>
     <w:rsid w:val="00A6417E"/>
     <w:rsid w:val="00A67F08"/>
     <w:rsid w:val="00A743F7"/>
     <w:rsid w:val="00A74B04"/>
     <w:rsid w:val="00A756D5"/>
     <w:rsid w:val="00A77506"/>
     <w:rsid w:val="00A81984"/>
     <w:rsid w:val="00A93384"/>
     <w:rsid w:val="00A95A59"/>
     <w:rsid w:val="00A95AA3"/>
     <w:rsid w:val="00A9702F"/>
     <w:rsid w:val="00AA1F0B"/>
     <w:rsid w:val="00AA3FA1"/>
     <w:rsid w:val="00AA3FF5"/>
     <w:rsid w:val="00AA6AA4"/>
     <w:rsid w:val="00AB1899"/>
     <w:rsid w:val="00AB1E0B"/>
     <w:rsid w:val="00AB670A"/>
     <w:rsid w:val="00AC2700"/>
     <w:rsid w:val="00AC5300"/>
     <w:rsid w:val="00AC73C1"/>
     <w:rsid w:val="00AD534D"/>
     <w:rsid w:val="00AD6788"/>
     <w:rsid w:val="00AE4A3F"/>
     <w:rsid w:val="00AF512B"/>
     <w:rsid w:val="00B02102"/>
     <w:rsid w:val="00B11B49"/>
     <w:rsid w:val="00B175CD"/>
     <w:rsid w:val="00B23915"/>
     <w:rsid w:val="00B27277"/>
     <w:rsid w:val="00B33F72"/>
     <w:rsid w:val="00B37B90"/>
     <w:rsid w:val="00B60A57"/>
     <w:rsid w:val="00B615EE"/>
     <w:rsid w:val="00B61E37"/>
     <w:rsid w:val="00B732CE"/>
     <w:rsid w:val="00B761B6"/>
     <w:rsid w:val="00B90BB3"/>
     <w:rsid w:val="00B91225"/>
+    <w:rsid w:val="00B912AF"/>
     <w:rsid w:val="00B958D8"/>
     <w:rsid w:val="00BA031C"/>
     <w:rsid w:val="00BA3640"/>
+    <w:rsid w:val="00BA4A7D"/>
     <w:rsid w:val="00BB1ABD"/>
     <w:rsid w:val="00BB4CF4"/>
     <w:rsid w:val="00BC2100"/>
     <w:rsid w:val="00BC4D4F"/>
     <w:rsid w:val="00BD1B39"/>
     <w:rsid w:val="00BD3950"/>
     <w:rsid w:val="00BD4F50"/>
     <w:rsid w:val="00BD5522"/>
     <w:rsid w:val="00BD6B1F"/>
     <w:rsid w:val="00BD7D47"/>
     <w:rsid w:val="00BE60CD"/>
     <w:rsid w:val="00BE7F4F"/>
     <w:rsid w:val="00BF420A"/>
     <w:rsid w:val="00BF5DF0"/>
     <w:rsid w:val="00C10C15"/>
     <w:rsid w:val="00C1507C"/>
     <w:rsid w:val="00C237C8"/>
     <w:rsid w:val="00C23EE3"/>
     <w:rsid w:val="00C24267"/>
     <w:rsid w:val="00C2615B"/>
     <w:rsid w:val="00C31816"/>
     <w:rsid w:val="00C35D4C"/>
     <w:rsid w:val="00C3788E"/>
     <w:rsid w:val="00C40EAF"/>
     <w:rsid w:val="00C411DD"/>
@@ -14438,66 +14506,66 @@
     <w:rsid w:val="00FD20EE"/>
     <w:rsid w:val="00FD47C6"/>
     <w:rsid w:val="00FE08C8"/>
     <w:rsid w:val="00FE1157"/>
     <w:rsid w:val="00FE143F"/>
     <w:rsid w:val="00FE2186"/>
     <w:rsid w:val="00FE5A97"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="6145">
+    <o:shapedefaults v:ext="edit" spidmax="10241">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="70FD7052"/>
   <w15:docId w15:val="{62B00AA3-7C0F-49CF-AA6D-7775ADC9BBF5}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -14943,51 +15011,51 @@
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a7">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="a"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="006923A5"/>
     <w:pPr>
       <w:ind w:left="840"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="1346597403">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 