--- v0 (2026-02-11)
+++ v1 (2026-07-14)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="142" w:rightFromText="142" w:vertAnchor="text" w:horzAnchor="margin" w:tblpXSpec="right" w:tblpY="2"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="99" w:type="dxa"/>
           <w:right w:w="99" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1062"/>
         <w:gridCol w:w="625"/>
         <w:gridCol w:w="625"/>
         <w:gridCol w:w="625"/>
         <w:gridCol w:w="625"/>
         <w:gridCol w:w="749"/>
         <w:gridCol w:w="805"/>
       </w:tblGrid>
       <w:tr w:rsidR="003E628A" w:rsidRPr="00553FFE" w14:paraId="5970322E" w14:textId="77777777" w:rsidTr="003E628A">
         <w:trPr>
           <w:trHeight w:val="498"/>
         </w:trPr>
@@ -521,75 +521,104 @@
       <w:r w:rsidRPr="006D2D77">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>To</w:t>
       </w:r>
       <w:r w:rsidR="00CB6048">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="006D2D77">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> President of Ritsumeikan University</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57D8851A" w14:textId="77777777" w:rsidR="00673B6F" w:rsidRPr="006D2D77" w:rsidRDefault="006D2D77" w:rsidP="006D2D77">
+    <w:p w14:paraId="57D8851A" w14:textId="77777777" w:rsidR="00673B6F" w:rsidRDefault="006D2D77" w:rsidP="006D2D77">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:ind w:firstLineChars="1300" w:firstLine="2600"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:sym w:font="Wingdings" w:char="F06F"/>
+      </w:r>
+      <w:r w:rsidR="003527FA" w:rsidRPr="006D2D77">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> I hereby report that I made a business trip as described below (Changes: Yes/No)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2386656B" w14:textId="34011DFF" w:rsidR="00AF3CD9" w:rsidRPr="006D2D77" w:rsidRDefault="00AF3CD9" w:rsidP="006D2D77">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:ind w:firstLineChars="1300" w:firstLine="2600"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF3CD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:sym w:font="Wingdings" w:char="F06F"/>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:t>*If there are any changes, please state the reason</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-        <w:t xml:space="preserve"> I hereby report that I made a business trip as described below (Changes: Yes/No)</w:t>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>[                            ]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="28770A72" w14:textId="77777777" w:rsidR="00002775" w:rsidRPr="006D2D77" w:rsidRDefault="006D2D77" w:rsidP="006D2D77">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:ind w:firstLineChars="1300" w:firstLine="2600"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F06F"/>
       </w:r>
       <w:r w:rsidR="003527FA" w:rsidRPr="006D2D77">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -2302,311 +2331,302 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5791D4F1" w14:textId="77777777" w:rsidR="006D2D77" w:rsidRDefault="006D2D77" w:rsidP="006D2D77">
             <w:r w:rsidRPr="00AB638C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F06F"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5A02C0EF" w14:textId="77777777" w:rsidR="007E23A1" w:rsidRDefault="00B24F00" w:rsidP="007E23A1">
+    <w:p w14:paraId="5A02C0EF" w14:textId="254E2A51" w:rsidR="007E23A1" w:rsidRDefault="00B24F00" w:rsidP="007E23A1">
       <w:pPr>
         <w:spacing w:line="220" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
       <w:r w:rsidRPr="00B24F00">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t>*2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t xml:space="preserve">] </w:t>
       </w:r>
       <w:r w:rsidR="00AA2307" w:rsidRPr="00AA2307">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
-        <w:t xml:space="preserve">Please refer to the </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00AA2307">
+        <w:t>Please refer to the Research Fund Spending Guidebook (</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE18B4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
-        <w:t>A</w:t>
+        <w:t>F</w:t>
       </w:r>
       <w:r w:rsidR="00AA2307" w:rsidRPr="00AA2307">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
-        <w:t>Y2024 Research Fund Spending Guidebook (</w:t>
+        <w:t xml:space="preserve">or </w:t>
       </w:r>
       <w:r w:rsidR="00DE18B4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
-        <w:t>F</w:t>
+        <w:t>R</w:t>
       </w:r>
       <w:r w:rsidR="00AA2307" w:rsidRPr="00AA2307">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
-        <w:t xml:space="preserve">or </w:t>
+        <w:t xml:space="preserve">esearchers) for details on materials that can be used as </w:t>
       </w:r>
       <w:r w:rsidR="00DE18B4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
-        <w:t>R</w:t>
+        <w:t>evidence of a business trip</w:t>
       </w:r>
       <w:r w:rsidR="00AA2307" w:rsidRPr="00AA2307">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
-        <w:t xml:space="preserve">esearchers) for details on materials that can be used as </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00DE18B4">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA2307">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
-        <w:t>evidence of a business trip</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00AA2307" w:rsidRPr="00AA2307">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
-        <w:t>.</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00AA2307">
+        <w:t xml:space="preserve">If it is absolutely difficult to submit </w:t>
+      </w:r>
+      <w:r w:rsidR="0073595C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>materials</w:t>
       </w:r>
       <w:r w:rsidR="00AA2307" w:rsidRPr="00AA2307">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
-        <w:t xml:space="preserve">If it is absolutely difficult to submit </w:t>
+        <w:t xml:space="preserve"> that </w:t>
       </w:r>
       <w:r w:rsidR="0073595C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
-        <w:t>materials</w:t>
+        <w:t xml:space="preserve">can </w:t>
       </w:r>
       <w:r w:rsidR="00AA2307" w:rsidRPr="00AA2307">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
-        <w:t xml:space="preserve"> that </w:t>
+        <w:t xml:space="preserve">directly confirm that </w:t>
       </w:r>
       <w:r w:rsidR="0073595C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
-        <w:t xml:space="preserve">can </w:t>
+        <w:t>business was</w:t>
       </w:r>
       <w:r w:rsidR="00AA2307" w:rsidRPr="00AA2307">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
-        <w:t xml:space="preserve">directly confirm that </w:t>
+        <w:t xml:space="preserve"> conducted, please submit public transportation tickets, </w:t>
       </w:r>
       <w:r w:rsidR="0073595C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
-        <w:t>business was</w:t>
+        <w:t xml:space="preserve">accommodation </w:t>
       </w:r>
       <w:r w:rsidR="00AA2307" w:rsidRPr="00AA2307">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
-        <w:t xml:space="preserve"> conducted, please submit public transportation tickets, </w:t>
+        <w:t>receipt</w:t>
       </w:r>
       <w:r w:rsidR="0073595C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
-        <w:t xml:space="preserve">accommodation </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00AA2307" w:rsidRPr="00AA2307">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00AA2307">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
-        <w:t>receipt</w:t>
+        <w:t>“</w:t>
       </w:r>
       <w:r w:rsidR="0073595C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00AA2307">
+        <w:t xml:space="preserve">Interview/Lodging </w:t>
+      </w:r>
+      <w:r w:rsidR="00AA2307" w:rsidRPr="00AA2307">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
-        <w:t>“</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="0073595C">
+        <w:t xml:space="preserve">Certificate </w:t>
+      </w:r>
+      <w:r w:rsidR="00304D7B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
-        <w:t xml:space="preserve">Interview/Lodging </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00AA2307" w:rsidRPr="00AA2307">
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA2307" w:rsidRPr="00304D7B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
-        <w:t xml:space="preserve">Certificate </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00304D7B">
+        <w:t xml:space="preserve">Division of Research Form </w:t>
+      </w:r>
+      <w:r w:rsidR="00CF56A7" w:rsidRPr="00CF56A7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
-        <w:t>[</w:t>
-[...8 lines deleted...]
-        <w:t>Division of Research Form 2-5</w:t>
+        <w:t>0103-04_e</w:t>
       </w:r>
       <w:r w:rsidR="00304D7B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
       <w:r w:rsidR="00AA2307" w:rsidRPr="00AA2307">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t>” or other documents that confirm that you have visited the business destination.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36B084AA" w14:textId="77777777" w:rsidR="00AA2307" w:rsidRDefault="00AA2307" w:rsidP="007E23A1">
       <w:pPr>
         <w:spacing w:line="220" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="Times New Roman"/>
@@ -4187,70 +4207,70 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="119A9FD2" w14:textId="77777777" w:rsidR="00B30148" w:rsidRDefault="00B30148" w:rsidP="000F4EEC">
       <w:pPr>
         <w:spacing w:line="20" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00B30148" w:rsidSect="003358A9">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11908" w:h="16841" w:code="9"/>
       <w:pgMar w:top="567" w:right="567" w:bottom="567" w:left="567" w:header="454" w:footer="340" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:linePitch="286"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="2E63519C" w14:textId="77777777" w:rsidR="00BF0191" w:rsidRDefault="00BF0191">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="02714383" w14:textId="77777777" w:rsidR="00BF0191" w:rsidRDefault="00BF0191">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="ＭＳ 明朝">
     <w:altName w:val="MS Mincho"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ ゴシック">
     <w:altName w:val="MS Gothic"/>
     <w:panose1 w:val="020B0609070205080204"/>
@@ -4269,156 +4289,182 @@
   <w:font w:name="ＭＳ Ｐゴシック">
     <w:panose1 w:val="020B0600070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Century">
     <w:panose1 w:val="02040604050505020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ Ｐ明朝">
     <w:panose1 w:val="02020600040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="7FD27085" w14:textId="77777777" w:rsidR="00A455E9" w:rsidRPr="003358A9" w:rsidRDefault="00AF47C5" w:rsidP="00353E40">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="7FD27085" w14:textId="5A166FF3" w:rsidR="00A455E9" w:rsidRPr="003358A9" w:rsidRDefault="00AF47C5" w:rsidP="00353E40">
     <w:pPr>
       <w:pStyle w:val="a4"/>
       <w:wordWrap w:val="0"/>
       <w:ind w:right="64"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="ＭＳ ゴシック" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         <w:sz w:val="18"/>
         <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:rPr>
       <w:t xml:space="preserve">Division of </w:t>
     </w:r>
     <w:r w:rsidR="00A455E9" w:rsidRPr="003358A9">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         <w:sz w:val="18"/>
         <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:rPr>
-      <w:t xml:space="preserve">Research Form 2-4-1, </w:t>
+      <w:t xml:space="preserve">Research Form </w:t>
+    </w:r>
+    <w:r w:rsidR="00A06C4F" w:rsidRPr="00A06C4F">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        <w:sz w:val="18"/>
+        <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:rPr>
+      <w:t>0103-03-1_e</w:t>
+    </w:r>
+    <w:r w:rsidR="00A455E9" w:rsidRPr="003358A9">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        <w:sz w:val="18"/>
+        <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:rPr>
+      <w:t xml:space="preserve">, </w:t>
+    </w:r>
+    <w:r w:rsidR="00A06C4F">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi" w:hint="eastAsia"/>
+        <w:sz w:val="18"/>
+        <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:lang w:eastAsia="ja-JP"/>
+      </w:rPr>
+      <w:t>Rev</w:t>
+    </w:r>
+    <w:r w:rsidR="00A06C4F">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi" w:hint="eastAsia"/>
+        <w:sz w:val="18"/>
+        <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:lang w:eastAsia="ja-JP"/>
+      </w:rPr>
+      <w:t>：</w:t>
     </w:r>
     <w:r w:rsidR="007758AA">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         <w:sz w:val="18"/>
         <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:rPr>
       <w:t>April 20</w:t>
     </w:r>
     <w:r w:rsidR="00201EF8">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi" w:hint="eastAsia"/>
         <w:sz w:val="18"/>
         <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:lang w:eastAsia="ja-JP"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
-    <w:r w:rsidR="001832DE">
+    <w:r w:rsidR="00AF3CD9">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi" w:hint="eastAsia"/>
         <w:sz w:val="18"/>
         <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:lang w:eastAsia="ja-JP"/>
       </w:rPr>
-      <w:t>5</w:t>
-[...7 lines deleted...]
-      <w:t xml:space="preserve"> Version</w:t>
+      <w:t>6</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="61D11972" w14:textId="77777777" w:rsidR="00BF0191" w:rsidRDefault="00BF0191">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="3B70B382" w14:textId="77777777" w:rsidR="00BF0191" w:rsidRDefault="00BF0191">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="48639EC4" w14:textId="77777777" w:rsidR="00573B57" w:rsidRPr="00573B57" w:rsidRDefault="00573B57" w:rsidP="00573B57">
     <w:pPr>
       <w:pStyle w:val="a3"/>
       <w:spacing w:line="100" w:lineRule="exact"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="01BA6C23"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C3CAD390"/>
     <w:lvl w:ilvl="0" w:tplc="BF4E8A64">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="□"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="420"/>
         </w:tabs>
         <w:ind w:left="420" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman" w:hint="eastAsia"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0409000B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5040,64 +5086,64 @@
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="321592459">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="782849066">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1398043104">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="916130155">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="366562711">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="140"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="840"/>
   <w:drawingGridHorizontalSpacing w:val="105"/>
   <w:drawingGridVerticalSpacing w:val="143"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="6145">
+    <o:shapedefaults v:ext="edit" spidmax="14337">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -5121,50 +5167,51 @@
     <w:rsid w:val="000A3CE9"/>
     <w:rsid w:val="000A73DF"/>
     <w:rsid w:val="000D586D"/>
     <w:rsid w:val="000F117F"/>
     <w:rsid w:val="000F4EEC"/>
     <w:rsid w:val="0010568A"/>
     <w:rsid w:val="001117E6"/>
     <w:rsid w:val="0011583C"/>
     <w:rsid w:val="00120788"/>
     <w:rsid w:val="001263D0"/>
     <w:rsid w:val="001311DC"/>
     <w:rsid w:val="0013788B"/>
     <w:rsid w:val="001510D8"/>
     <w:rsid w:val="00167FDE"/>
     <w:rsid w:val="00180A67"/>
     <w:rsid w:val="001832DE"/>
     <w:rsid w:val="001A5104"/>
     <w:rsid w:val="001A5178"/>
     <w:rsid w:val="001B21A9"/>
     <w:rsid w:val="001B7E65"/>
     <w:rsid w:val="001D4D8D"/>
     <w:rsid w:val="00201EF8"/>
     <w:rsid w:val="002042D0"/>
     <w:rsid w:val="00213556"/>
     <w:rsid w:val="00216604"/>
+    <w:rsid w:val="002226B0"/>
     <w:rsid w:val="00223013"/>
     <w:rsid w:val="00231C9A"/>
     <w:rsid w:val="002407E1"/>
     <w:rsid w:val="00246365"/>
     <w:rsid w:val="00264A61"/>
     <w:rsid w:val="002743FA"/>
     <w:rsid w:val="0027767C"/>
     <w:rsid w:val="00277ADB"/>
     <w:rsid w:val="00281448"/>
     <w:rsid w:val="00291ABE"/>
     <w:rsid w:val="002A05F5"/>
     <w:rsid w:val="002A10CE"/>
     <w:rsid w:val="002A3B5A"/>
     <w:rsid w:val="002C1AA0"/>
     <w:rsid w:val="002D100D"/>
     <w:rsid w:val="002D5CDB"/>
     <w:rsid w:val="002D71AA"/>
     <w:rsid w:val="002E1291"/>
     <w:rsid w:val="002E3397"/>
     <w:rsid w:val="002F6359"/>
     <w:rsid w:val="003010C1"/>
     <w:rsid w:val="00304D7B"/>
     <w:rsid w:val="00315A1C"/>
     <w:rsid w:val="00325B19"/>
     <w:rsid w:val="003358A9"/>
@@ -5230,177 +5277,187 @@
     <w:rsid w:val="0062546C"/>
     <w:rsid w:val="006276C4"/>
     <w:rsid w:val="006356BD"/>
     <w:rsid w:val="00656B4F"/>
     <w:rsid w:val="00660EFA"/>
     <w:rsid w:val="006620FA"/>
     <w:rsid w:val="00673B6F"/>
     <w:rsid w:val="00675F01"/>
     <w:rsid w:val="00680EBB"/>
     <w:rsid w:val="00687489"/>
     <w:rsid w:val="00690019"/>
     <w:rsid w:val="00692A7D"/>
     <w:rsid w:val="00696C9F"/>
     <w:rsid w:val="00697F32"/>
     <w:rsid w:val="006A6B39"/>
     <w:rsid w:val="006B4126"/>
     <w:rsid w:val="006D2D77"/>
     <w:rsid w:val="006D5F4C"/>
     <w:rsid w:val="006D7287"/>
     <w:rsid w:val="00701C22"/>
     <w:rsid w:val="0072417D"/>
     <w:rsid w:val="00730312"/>
     <w:rsid w:val="0073595C"/>
     <w:rsid w:val="00746DE1"/>
     <w:rsid w:val="0075202E"/>
+    <w:rsid w:val="007567A2"/>
     <w:rsid w:val="007570EB"/>
     <w:rsid w:val="00773796"/>
     <w:rsid w:val="007757D6"/>
     <w:rsid w:val="007758AA"/>
     <w:rsid w:val="00787325"/>
     <w:rsid w:val="00787AF5"/>
     <w:rsid w:val="00791ABA"/>
     <w:rsid w:val="00793FA7"/>
     <w:rsid w:val="007A2604"/>
     <w:rsid w:val="007C67B7"/>
     <w:rsid w:val="007E23A1"/>
     <w:rsid w:val="00801DAC"/>
     <w:rsid w:val="0080376E"/>
     <w:rsid w:val="00820D76"/>
     <w:rsid w:val="00843D9D"/>
     <w:rsid w:val="0084669D"/>
     <w:rsid w:val="00864CFC"/>
     <w:rsid w:val="00871A48"/>
     <w:rsid w:val="00876A39"/>
+    <w:rsid w:val="00877833"/>
     <w:rsid w:val="00880B7C"/>
     <w:rsid w:val="00881703"/>
     <w:rsid w:val="00882B60"/>
     <w:rsid w:val="00885796"/>
     <w:rsid w:val="00896E97"/>
     <w:rsid w:val="008B04CA"/>
     <w:rsid w:val="008C72E3"/>
     <w:rsid w:val="008D1CD9"/>
     <w:rsid w:val="008F24C5"/>
     <w:rsid w:val="00900E02"/>
     <w:rsid w:val="00903102"/>
     <w:rsid w:val="00922307"/>
     <w:rsid w:val="00927885"/>
     <w:rsid w:val="00930E1D"/>
     <w:rsid w:val="00932E82"/>
     <w:rsid w:val="00940E87"/>
+    <w:rsid w:val="00957C0D"/>
     <w:rsid w:val="00957F73"/>
     <w:rsid w:val="00987364"/>
     <w:rsid w:val="009B17BF"/>
     <w:rsid w:val="009C2356"/>
+    <w:rsid w:val="009F31D5"/>
     <w:rsid w:val="009F51FE"/>
     <w:rsid w:val="00A02EAF"/>
+    <w:rsid w:val="00A06C4F"/>
     <w:rsid w:val="00A133BD"/>
     <w:rsid w:val="00A30C1C"/>
     <w:rsid w:val="00A43202"/>
     <w:rsid w:val="00A455E9"/>
     <w:rsid w:val="00A7323C"/>
     <w:rsid w:val="00A82EAE"/>
     <w:rsid w:val="00AA2307"/>
     <w:rsid w:val="00AA34DB"/>
     <w:rsid w:val="00AC2654"/>
     <w:rsid w:val="00AD52BA"/>
     <w:rsid w:val="00AD57DB"/>
     <w:rsid w:val="00AE379A"/>
+    <w:rsid w:val="00AE4F28"/>
+    <w:rsid w:val="00AF3CD9"/>
     <w:rsid w:val="00AF47C5"/>
     <w:rsid w:val="00B20EE5"/>
     <w:rsid w:val="00B230BA"/>
     <w:rsid w:val="00B24F00"/>
     <w:rsid w:val="00B30148"/>
     <w:rsid w:val="00B37793"/>
     <w:rsid w:val="00B4192E"/>
     <w:rsid w:val="00B42286"/>
+    <w:rsid w:val="00B50C39"/>
     <w:rsid w:val="00B72A07"/>
     <w:rsid w:val="00B81FE6"/>
     <w:rsid w:val="00B82B09"/>
     <w:rsid w:val="00B83C51"/>
     <w:rsid w:val="00B869D2"/>
     <w:rsid w:val="00B87B8B"/>
     <w:rsid w:val="00B938D3"/>
     <w:rsid w:val="00B9570B"/>
     <w:rsid w:val="00BA03FB"/>
     <w:rsid w:val="00BA4FDD"/>
     <w:rsid w:val="00BA6A36"/>
     <w:rsid w:val="00BC3493"/>
     <w:rsid w:val="00BC3D7E"/>
     <w:rsid w:val="00BD7981"/>
     <w:rsid w:val="00BF0191"/>
     <w:rsid w:val="00C00102"/>
     <w:rsid w:val="00C0523C"/>
     <w:rsid w:val="00C138E5"/>
     <w:rsid w:val="00C16FEF"/>
     <w:rsid w:val="00C173F1"/>
     <w:rsid w:val="00C20947"/>
     <w:rsid w:val="00C27D4C"/>
     <w:rsid w:val="00C371F0"/>
     <w:rsid w:val="00C44A3B"/>
     <w:rsid w:val="00C511BB"/>
     <w:rsid w:val="00C5212A"/>
     <w:rsid w:val="00C60E44"/>
     <w:rsid w:val="00C83296"/>
     <w:rsid w:val="00C93EA6"/>
     <w:rsid w:val="00CA23AC"/>
     <w:rsid w:val="00CB348F"/>
     <w:rsid w:val="00CB4530"/>
     <w:rsid w:val="00CB6048"/>
     <w:rsid w:val="00CC1A57"/>
     <w:rsid w:val="00CD1A73"/>
     <w:rsid w:val="00CF0BAB"/>
+    <w:rsid w:val="00CF56A7"/>
     <w:rsid w:val="00D13EA9"/>
     <w:rsid w:val="00D16C79"/>
     <w:rsid w:val="00D177B6"/>
     <w:rsid w:val="00D205FA"/>
     <w:rsid w:val="00D262FF"/>
     <w:rsid w:val="00D315E0"/>
     <w:rsid w:val="00D37E81"/>
     <w:rsid w:val="00D4003A"/>
     <w:rsid w:val="00D47273"/>
     <w:rsid w:val="00D56FA2"/>
     <w:rsid w:val="00D615F0"/>
     <w:rsid w:val="00D61C36"/>
     <w:rsid w:val="00D63C84"/>
     <w:rsid w:val="00D67E97"/>
     <w:rsid w:val="00D77887"/>
     <w:rsid w:val="00D97D61"/>
     <w:rsid w:val="00DB2379"/>
     <w:rsid w:val="00DB3DB7"/>
     <w:rsid w:val="00DB64C1"/>
     <w:rsid w:val="00DC070A"/>
     <w:rsid w:val="00DC4266"/>
     <w:rsid w:val="00DC6768"/>
     <w:rsid w:val="00DD48CE"/>
     <w:rsid w:val="00DD53A8"/>
     <w:rsid w:val="00DE18B4"/>
     <w:rsid w:val="00DE296A"/>
     <w:rsid w:val="00E015EB"/>
     <w:rsid w:val="00E12CEA"/>
     <w:rsid w:val="00E14E0C"/>
     <w:rsid w:val="00E16C5B"/>
+    <w:rsid w:val="00E35846"/>
     <w:rsid w:val="00E3622A"/>
     <w:rsid w:val="00E52356"/>
     <w:rsid w:val="00E61B29"/>
     <w:rsid w:val="00E669A3"/>
     <w:rsid w:val="00E670AE"/>
     <w:rsid w:val="00E709CA"/>
     <w:rsid w:val="00E75BD8"/>
     <w:rsid w:val="00E8101B"/>
     <w:rsid w:val="00E830A2"/>
     <w:rsid w:val="00E91874"/>
     <w:rsid w:val="00E92469"/>
     <w:rsid w:val="00E94959"/>
     <w:rsid w:val="00EA283E"/>
     <w:rsid w:val="00EB7339"/>
     <w:rsid w:val="00EC05B2"/>
     <w:rsid w:val="00EC7A22"/>
     <w:rsid w:val="00EE0482"/>
     <w:rsid w:val="00EE7FF1"/>
     <w:rsid w:val="00F00F5F"/>
     <w:rsid w:val="00F00FC2"/>
     <w:rsid w:val="00F120B1"/>
     <w:rsid w:val="00F12B73"/>
     <w:rsid w:val="00F17112"/>
     <w:rsid w:val="00F47796"/>
     <w:rsid w:val="00F55132"/>
@@ -5411,66 +5468,66 @@
     <w:rsid w:val="00FB0D50"/>
     <w:rsid w:val="00FC204E"/>
     <w:rsid w:val="00FC2523"/>
     <w:rsid w:val="00FC5A33"/>
     <w:rsid w:val="00FF27B5"/>
     <w:rsid w:val="00FF2B30"/>
     <w:rsid w:val="00FF3C07"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="6145">
+    <o:shapedefaults v:ext="edit" spidmax="14337">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="00AD5E97"/>
   <w15:docId w15:val="{78973F67-DF99-47D9-9ACE-D4DB27BBB21C}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -5974,51 +6031,51 @@
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00A02EAF"/>
     <w:rPr>
       <w:kern w:val="2"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ad">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="a"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00B30148"/>
     <w:pPr>
       <w:ind w:left="840"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="1831361543">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
@@ -6288,77 +6345,77 @@
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C501EAA0-B6B2-4B85-A80F-0B1BA02FDF74}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{e296e639-91e9-4bb7-a1e8-7ae7de7d97ca}" enabled="1" method="Privileged" siteId="{a449438d-3606-490b-844f-c4e15e535fca}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>288</Words>
-  <Characters>1744</Characters>
+  <Words>297</Words>
+  <Characters>1815</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>14</Lines>
+  <Lines>15</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>タイトル</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>様式⑤</vt:lpstr>
       <vt:lpstr>様式⑤</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2028</CharactersWithSpaces>
+  <CharactersWithSpaces>2108</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>様式⑤</dc:title>
   <dc:subject/>
   <dc:creator>立命館大学</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>