--- v2 (2026-09-16)
+++ v3 (2026-11-02)
@@ -178,107 +178,107 @@
   <Override PartName="/xl/ctrlProps/ctrlProp163.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp164.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp165.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp166.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp167.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp168.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30326"/>
   <workbookPr filterPrivacy="1"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{7C6DDB39-84BA-470F-886C-92F8B698B253}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{B12B6B55-0794-47F3-B23E-81FD16BF3F9B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="165" windowWidth="29040" windowHeight="15720" tabRatio="667" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="667" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="3-1-3 Employment Application" sheetId="16" r:id="rId1"/>
     <sheet name="Table" sheetId="17" state="hidden" r:id="rId2"/>
     <sheet name="テーブル" sheetId="13" state="hidden" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_1900年1月25日">#REF!</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'3-1-3 Employment Application'!$A$1:$AO$117</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'3-1-3 Employment Application'!$A$1:$AO$119</definedName>
     <definedName name="ボックス" localSheetId="2">テーブル!$A$24:$A$25</definedName>
     <definedName name="科研費基盤">テーブル!$A$30:$A$34</definedName>
     <definedName name="科研費若手">テーブル!$C$30:$C$32</definedName>
     <definedName name="科研費分担金">テーブル!$E$24:$E$30</definedName>
     <definedName name="給与締日・支払日">テーブル!$C$7:$C$8</definedName>
     <definedName name="雇用種別">テーブル!$A$2:$A$4</definedName>
     <definedName name="更新の判断基準">テーブル!$E$2:$E$2</definedName>
     <definedName name="更新の有無">テーブル!$C$2:$C$4</definedName>
     <definedName name="私大戦略">テーブル!$E$7:$E$20</definedName>
     <definedName name="時給">テーブル!$A$12:$A$14</definedName>
     <definedName name="主な就業場所1">テーブル!$A$7:$A$10</definedName>
     <definedName name="主な就業場所2">テーブル!$A$10:$A$10</definedName>
     <definedName name="身分">テーブル!$C$18:$C$21</definedName>
     <definedName name="通勤手当">テーブル!$C$12:$C$14</definedName>
     <definedName name="締日">テーブル!$C$25:$C$27</definedName>
     <definedName name="有無">テーブル!$A$18:$A$20</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="G27" i="16" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="395" uniqueCount="252">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="397" uniqueCount="254">
   <si>
     <t>New application/Contract renewal      Alteration (of budget, address, etc.)</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>Adjunct Administrative Staff Member(Research Assistance/Faculty Secretary)</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>Date of Application</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>MM</t>
   </si>
   <si>
     <t>DD</t>
   </si>
   <si>
     <t>YYYY</t>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="10.5"/>
@@ -2259,73 +2259,50 @@
     <t>科研費基盤</t>
   </si>
   <si>
     <t>科研費若手</t>
   </si>
   <si>
     <t>基盤研究(C)</t>
   </si>
   <si>
     <t>挑戦的萌芽研究</t>
   </si>
   <si>
     <t>S</t>
   </si>
   <si>
     <t>A</t>
   </si>
   <si>
     <t>B</t>
   </si>
   <si>
     <t>C</t>
   </si>
   <si>
     <r>
-      <t>Division of Research Form 0104-04_e, Rev</t>
-[...21 lines deleted...]
-    <r>
       <t>1,250yen</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="ＭＳ Ｐゴシック"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
       <t>（</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>Research administrative assistance</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="ＭＳ Ｐゴシック"/>
         <family val="3"/>
         <charset val="128"/>
@@ -2358,50 +2335,81 @@
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="ＭＳ Ｐゴシック"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
       <t>）</t>
     </r>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>1,250yen</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>1,400yen</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>1,650yen</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>2,000yen</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>*Employees may request an explanation from the Research Office Human Resources representative at their workplace regarding any differences in treatment between themselves and faculty/staff members employed on an indefinite-term basis, including the nature of such differences and the reasons for them.</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>*The consultation contact point for matters related to the improvement of employment management and other related issues shall be the Research Office Human Resources representative at the employee’s place of work.</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <r>
+      <t>Division of Research Form 0104-04_e, Rev</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="游ゴシック"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t>：</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>Oct. 2026</t>
+    </r>
     <phoneticPr fontId="2"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="12">
     <numFmt numFmtId="176" formatCode="[$-F800]dddd\,\ mmmm\ dd\,\ yyyy"/>
     <numFmt numFmtId="177" formatCode="[=0]&quot;&quot;;General"/>
     <numFmt numFmtId="178" formatCode="[=0]&quot;&quot;;General\ \ "/>
     <numFmt numFmtId="179" formatCode="###"/>
     <numFmt numFmtId="180" formatCode="00"/>
     <numFmt numFmtId="181" formatCode="000\-0000"/>
     <numFmt numFmtId="182" formatCode="0_ "/>
     <numFmt numFmtId="183" formatCode="h:mm;@"/>
     <numFmt numFmtId="184" formatCode="0.00_);[Red]\(0.00\)"/>
     <numFmt numFmtId="185" formatCode="#,##0_ "/>
     <numFmt numFmtId="186" formatCode="#,##0_);[Red]\(#,##0\)"/>
     <numFmt numFmtId="187" formatCode="0_);[Red]\(0\)"/>
   </numFmts>
   <fonts count="58">
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
@@ -4571,51 +4579,51 @@
       </right>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="7">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="577">
+  <cellXfs count="578">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="3" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="3" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1">
@@ -5395,51 +5403,51 @@
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="90" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="122" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="122" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="10" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="61" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="182" fontId="22" fillId="8" borderId="93" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="182" fontId="22" fillId="8" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="35" fillId="0" borderId="76" xfId="0" applyFont="1" applyBorder="1">
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="44" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="45" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="46" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="178" fontId="35" fillId="0" borderId="47" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="178" fontId="35" fillId="0" borderId="48" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="178" fontId="35" fillId="0" borderId="49" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="176" fontId="35" fillId="0" borderId="50" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="35" fillId="0" borderId="45" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
@@ -5590,53 +5598,50 @@
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="38" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="94" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="73" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="92" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="38" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="93" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="39" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="94" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="95" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="37" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="38" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -5754,50 +5759,56 @@
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="106" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="107" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="108" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="38" fillId="0" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="176" fontId="35" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="35" fillId="0" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="76" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="4" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="4" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="4" borderId="78" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
@@ -7075,57 +7086,57 @@
 
 <file path=xl/ctrlProps/ctrlProp96.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp97.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp98.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp99.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>22</xdr:col>
           <xdr:colOff>9525</xdr:colOff>
-          <xdr:row>51</xdr:row>
+          <xdr:row>53</xdr:row>
           <xdr:rowOff>209550</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>23</xdr:col>
           <xdr:colOff>9525</xdr:colOff>
-          <xdr:row>52</xdr:row>
+          <xdr:row>54</xdr:row>
           <xdr:rowOff>400050</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1133" name="Check Box 109" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1133"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00006D040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
@@ -7142,57 +7153,57 @@
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>5</xdr:col>
           <xdr:colOff>9525</xdr:colOff>
-          <xdr:row>51</xdr:row>
+          <xdr:row>53</xdr:row>
           <xdr:rowOff>209550</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>6</xdr:col>
           <xdr:colOff>9525</xdr:colOff>
-          <xdr:row>52</xdr:row>
+          <xdr:row>54</xdr:row>
           <xdr:rowOff>400050</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1132" name="Check Box 108" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1132"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00006C040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
@@ -7678,57 +7689,57 @@
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>5</xdr:col>
           <xdr:colOff>19050</xdr:colOff>
-          <xdr:row>53</xdr:row>
+          <xdr:row>55</xdr:row>
           <xdr:rowOff>9525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>6</xdr:col>
           <xdr:colOff>19050</xdr:colOff>
-          <xdr:row>53</xdr:row>
+          <xdr:row>55</xdr:row>
           <xdr:rowOff>219075</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1065" name="Check Box 41" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1065"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000029040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
@@ -7745,57 +7756,57 @@
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>5</xdr:col>
           <xdr:colOff>19050</xdr:colOff>
-          <xdr:row>54</xdr:row>
+          <xdr:row>56</xdr:row>
           <xdr:rowOff>9525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>6</xdr:col>
           <xdr:colOff>19050</xdr:colOff>
-          <xdr:row>54</xdr:row>
+          <xdr:row>56</xdr:row>
           <xdr:rowOff>219075</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1066" name="Check Box 42" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1066"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00002A040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
@@ -7812,57 +7823,57 @@
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>5</xdr:col>
           <xdr:colOff>19050</xdr:colOff>
-          <xdr:row>55</xdr:row>
+          <xdr:row>57</xdr:row>
           <xdr:rowOff>9525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>6</xdr:col>
           <xdr:colOff>19050</xdr:colOff>
-          <xdr:row>55</xdr:row>
+          <xdr:row>57</xdr:row>
           <xdr:rowOff>219075</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1067" name="Check Box 43" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1067"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00002B040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
@@ -8411,57 +8422,57 @@
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>14</xdr:col>
           <xdr:colOff>28575</xdr:colOff>
-          <xdr:row>45</xdr:row>
+          <xdr:row>47</xdr:row>
           <xdr:rowOff>47625</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>15</xdr:col>
           <xdr:colOff>28575</xdr:colOff>
-          <xdr:row>45</xdr:row>
+          <xdr:row>47</xdr:row>
           <xdr:rowOff>257175</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1129" name="Check Box 105" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1129"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000069040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
@@ -8478,57 +8489,57 @@
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>9</xdr:col>
           <xdr:colOff>28575</xdr:colOff>
-          <xdr:row>45</xdr:row>
+          <xdr:row>47</xdr:row>
           <xdr:rowOff>47625</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>10</xdr:col>
           <xdr:colOff>28575</xdr:colOff>
-          <xdr:row>45</xdr:row>
+          <xdr:row>47</xdr:row>
           <xdr:rowOff>257175</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1130" name="Check Box 106" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1130"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00006A040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
@@ -8545,57 +8556,57 @@
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>14</xdr:col>
           <xdr:colOff>28575</xdr:colOff>
-          <xdr:row>45</xdr:row>
+          <xdr:row>47</xdr:row>
           <xdr:rowOff>47625</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>15</xdr:col>
           <xdr:colOff>28575</xdr:colOff>
-          <xdr:row>45</xdr:row>
+          <xdr:row>47</xdr:row>
           <xdr:rowOff>257175</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1131" name="Check Box 107" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1131"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00006B040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
@@ -9281,68 +9292,202 @@
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>2</xdr:col>
           <xdr:colOff>9525</xdr:colOff>
-          <xdr:row>69</xdr:row>
+          <xdr:row>71</xdr:row>
           <xdr:rowOff>9525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
           <xdr:colOff>219075</xdr:colOff>
-          <xdr:row>70</xdr:row>
+          <xdr:row>72</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1326" name="Check Box 302" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1326"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00002E050000}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:extLst>
+              <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                <a14:hiddenFill>
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                  </a:solidFill>
+                </a14:hiddenFill>
+              </a:ext>
+              <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                <a14:hiddenLine w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                  </a:solidFill>
+                  <a:miter lim="800000"/>
+                  <a:headEnd/>
+                  <a:tailEnd/>
+                </a14:hiddenLine>
+              </a:ext>
+            </a:extLst>
+          </xdr:spPr>
+        </xdr:sp>
+        <xdr:clientData/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor>
+        <xdr:from>
+          <xdr:col>2</xdr:col>
+          <xdr:colOff>9525</xdr:colOff>
+          <xdr:row>72</xdr:row>
+          <xdr:rowOff>9525</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>2</xdr:col>
+          <xdr:colOff>219075</xdr:colOff>
+          <xdr:row>73</xdr:row>
+          <xdr:rowOff>0</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="1327" name="Check Box 303" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s1327"/>
+                </a:ext>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00002F050000}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:extLst>
+              <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                <a14:hiddenFill>
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                  </a:solidFill>
+                </a14:hiddenFill>
+              </a:ext>
+              <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                <a14:hiddenLine w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                  </a:solidFill>
+                  <a:miter lim="800000"/>
+                  <a:headEnd/>
+                  <a:tailEnd/>
+                </a14:hiddenLine>
+              </a:ext>
+            </a:extLst>
+          </xdr:spPr>
+        </xdr:sp>
+        <xdr:clientData/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor>
+        <xdr:from>
+          <xdr:col>2</xdr:col>
+          <xdr:colOff>9525</xdr:colOff>
+          <xdr:row>73</xdr:row>
+          <xdr:rowOff>9525</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>2</xdr:col>
+          <xdr:colOff>219075</xdr:colOff>
+          <xdr:row>74</xdr:row>
+          <xdr:rowOff>0</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="1328" name="Check Box 304" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s1328"/>
+                </a:ext>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000030050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
@@ -9359,124 +9504,124 @@
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>2</xdr:col>
           <xdr:colOff>9525</xdr:colOff>
           <xdr:row>70</xdr:row>
           <xdr:rowOff>9525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
           <xdr:colOff>219075</xdr:colOff>
           <xdr:row>71</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
-            <xdr:cNvPr id="1327" name="Check Box 303" hidden="1">
+            <xdr:cNvPr id="1329" name="Check Box 305" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
-                  <a14:compatExt spid="_x0000_s1327"/>
+                  <a14:compatExt spid="_x0000_s1329"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00002F050000}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000031050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>2</xdr:col>
           <xdr:colOff>9525</xdr:colOff>
-          <xdr:row>71</xdr:row>
+          <xdr:row>69</xdr:row>
           <xdr:rowOff>9525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
           <xdr:colOff>219075</xdr:colOff>
-          <xdr:row>72</xdr:row>
+          <xdr:row>70</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
-            <xdr:cNvPr id="1328" name="Check Box 304" hidden="1">
+            <xdr:cNvPr id="1330" name="Check Box 306" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
-                  <a14:compatExt spid="_x0000_s1328"/>
+                  <a14:compatExt spid="_x0000_s1330"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000030050000}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000032050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
@@ -9493,191 +9638,191 @@
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>2</xdr:col>
           <xdr:colOff>9525</xdr:colOff>
           <xdr:row>68</xdr:row>
           <xdr:rowOff>9525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
           <xdr:colOff>219075</xdr:colOff>
           <xdr:row>69</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
-            <xdr:cNvPr id="1329" name="Check Box 305" hidden="1">
+            <xdr:cNvPr id="1331" name="Check Box 307" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
-                  <a14:compatExt spid="_x0000_s1329"/>
+                  <a14:compatExt spid="_x0000_s1331"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000031050000}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000033050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>2</xdr:col>
           <xdr:colOff>9525</xdr:colOff>
-          <xdr:row>67</xdr:row>
+          <xdr:row>65</xdr:row>
           <xdr:rowOff>9525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
           <xdr:colOff>219075</xdr:colOff>
-          <xdr:row>68</xdr:row>
-          <xdr:rowOff>0</xdr:rowOff>
+          <xdr:row>65</xdr:row>
+          <xdr:rowOff>219075</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
-            <xdr:cNvPr id="1330" name="Check Box 306" hidden="1">
+            <xdr:cNvPr id="1332" name="Check Box 308" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
-                  <a14:compatExt spid="_x0000_s1330"/>
+                  <a14:compatExt spid="_x0000_s1332"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000032050000}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000034050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>2</xdr:col>
           <xdr:colOff>9525</xdr:colOff>
-          <xdr:row>66</xdr:row>
+          <xdr:row>64</xdr:row>
           <xdr:rowOff>9525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
           <xdr:colOff>219075</xdr:colOff>
-          <xdr:row>67</xdr:row>
-          <xdr:rowOff>0</xdr:rowOff>
+          <xdr:row>64</xdr:row>
+          <xdr:rowOff>219075</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
-            <xdr:cNvPr id="1331" name="Check Box 307" hidden="1">
+            <xdr:cNvPr id="1333" name="Check Box 309" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
-                  <a14:compatExt spid="_x0000_s1331"/>
+                  <a14:compatExt spid="_x0000_s1333"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000033050000}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000035050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
@@ -9694,325 +9839,124 @@
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>2</xdr:col>
           <xdr:colOff>9525</xdr:colOff>
           <xdr:row>63</xdr:row>
           <xdr:rowOff>9525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
           <xdr:colOff>219075</xdr:colOff>
           <xdr:row>63</xdr:row>
           <xdr:rowOff>219075</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
-            <xdr:cNvPr id="1332" name="Check Box 308" hidden="1">
+            <xdr:cNvPr id="1334" name="Check Box 310" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
-                  <a14:compatExt spid="_x0000_s1332"/>
+                  <a14:compatExt spid="_x0000_s1334"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000034050000}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000036050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>2</xdr:col>
           <xdr:colOff>9525</xdr:colOff>
-          <xdr:row>62</xdr:row>
+          <xdr:row>70</xdr:row>
           <xdr:rowOff>9525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
           <xdr:colOff>219075</xdr:colOff>
-          <xdr:row>62</xdr:row>
-[...133 lines deleted...]
-          <xdr:row>69</xdr:row>
+          <xdr:row>71</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1335" name="Check Box 311" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1335"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000037050000}"/>
-                </a:ext>
-[...65 lines deleted...]
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000038050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
@@ -10029,124 +9973,57 @@
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>11</xdr:col>
           <xdr:colOff>9525</xdr:colOff>
           <xdr:row>63</xdr:row>
           <xdr:rowOff>9525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
           <xdr:colOff>28575</xdr:colOff>
           <xdr:row>63</xdr:row>
           <xdr:rowOff>219075</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
-            <xdr:cNvPr id="1337" name="Check Box 313" hidden="1">
+            <xdr:cNvPr id="1336" name="Check Box 312" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
-                  <a14:compatExt spid="_x0000_s1337"/>
+                  <a14:compatExt spid="_x0000_s1336"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000039050000}"/>
-[...66 lines deleted...]
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00003A050000}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000038050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
@@ -10158,129 +10035,330 @@
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>11</xdr:col>
           <xdr:colOff>9525</xdr:colOff>
           <xdr:row>65</xdr:row>
           <xdr:rowOff>9525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
           <xdr:colOff>28575</xdr:colOff>
-          <xdr:row>66</xdr:row>
-          <xdr:rowOff>0</xdr:rowOff>
+          <xdr:row>65</xdr:row>
+          <xdr:rowOff>219075</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
-            <xdr:cNvPr id="1339" name="Check Box 315" hidden="1">
+            <xdr:cNvPr id="1337" name="Check Box 313" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
-                  <a14:compatExt spid="_x0000_s1339"/>
+                  <a14:compatExt spid="_x0000_s1337"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00003B050000}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000039050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>11</xdr:col>
           <xdr:colOff>9525</xdr:colOff>
-          <xdr:row>66</xdr:row>
+          <xdr:row>65</xdr:row>
+          <xdr:rowOff>9525</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>12</xdr:col>
+          <xdr:colOff>28575</xdr:colOff>
+          <xdr:row>65</xdr:row>
+          <xdr:rowOff>219075</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="1338" name="Check Box 314" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s1338"/>
+                </a:ext>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00003A050000}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:extLst>
+              <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                <a14:hiddenFill>
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                  </a:solidFill>
+                </a14:hiddenFill>
+              </a:ext>
+              <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                <a14:hiddenLine w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                  </a:solidFill>
+                  <a:miter lim="800000"/>
+                  <a:headEnd/>
+                  <a:tailEnd/>
+                </a14:hiddenLine>
+              </a:ext>
+            </a:extLst>
+          </xdr:spPr>
+        </xdr:sp>
+        <xdr:clientData/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor>
+        <xdr:from>
+          <xdr:col>11</xdr:col>
+          <xdr:colOff>9525</xdr:colOff>
+          <xdr:row>67</xdr:row>
+          <xdr:rowOff>9525</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>12</xdr:col>
+          <xdr:colOff>28575</xdr:colOff>
+          <xdr:row>68</xdr:row>
+          <xdr:rowOff>0</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="1339" name="Check Box 315" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s1339"/>
+                </a:ext>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00003B050000}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:extLst>
+              <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                <a14:hiddenFill>
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                  </a:solidFill>
+                </a14:hiddenFill>
+              </a:ext>
+              <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                <a14:hiddenLine w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                  </a:solidFill>
+                  <a:miter lim="800000"/>
+                  <a:headEnd/>
+                  <a:tailEnd/>
+                </a14:hiddenLine>
+              </a:ext>
+            </a:extLst>
+          </xdr:spPr>
+        </xdr:sp>
+        <xdr:clientData/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor>
+        <xdr:from>
+          <xdr:col>11</xdr:col>
+          <xdr:colOff>9525</xdr:colOff>
+          <xdr:row>68</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
           <xdr:colOff>28575</xdr:colOff>
-          <xdr:row>66</xdr:row>
+          <xdr:row>68</xdr:row>
           <xdr:rowOff>209550</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1340" name="Check Box 316" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1340"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00003C050000}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:extLst>
+              <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                <a14:hiddenFill>
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                  </a:solidFill>
+                </a14:hiddenFill>
+              </a:ext>
+              <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                <a14:hiddenLine w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                  </a:solidFill>
+                  <a:miter lim="800000"/>
+                  <a:headEnd/>
+                  <a:tailEnd/>
+                </a14:hiddenLine>
+              </a:ext>
+            </a:extLst>
+          </xdr:spPr>
+        </xdr:sp>
+        <xdr:clientData/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor>
+        <xdr:from>
+          <xdr:col>11</xdr:col>
+          <xdr:colOff>9525</xdr:colOff>
+          <xdr:row>66</xdr:row>
+          <xdr:rowOff>9525</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>12</xdr:col>
+          <xdr:colOff>28575</xdr:colOff>
+          <xdr:row>66</xdr:row>
+          <xdr:rowOff>219075</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="1341" name="Check Box 317" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s1341"/>
+                </a:ext>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00003D050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
@@ -10297,660 +10375,57 @@
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>11</xdr:col>
           <xdr:colOff>9525</xdr:colOff>
           <xdr:row>64</xdr:row>
           <xdr:rowOff>9525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
           <xdr:colOff>28575</xdr:colOff>
           <xdr:row>64</xdr:row>
           <xdr:rowOff>219075</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
-            <xdr:cNvPr id="1341" name="Check Box 317" hidden="1">
-[...65 lines deleted...]
-          <xdr:nvSpPr>
             <xdr:cNvPr id="1342" name="Check Box 318" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1342"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00003E050000}"/>
-                </a:ext>
-[...534 lines deleted...]
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000046050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
@@ -10967,1129 +10442,928 @@
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>11</xdr:col>
           <xdr:colOff>9525</xdr:colOff>
           <xdr:row>64</xdr:row>
           <xdr:rowOff>9525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
           <xdr:colOff>28575</xdr:colOff>
           <xdr:row>64</xdr:row>
           <xdr:rowOff>219075</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
-            <xdr:cNvPr id="1351" name="Check Box 327" hidden="1">
+            <xdr:cNvPr id="1343" name="Check Box 319" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
-                  <a14:compatExt spid="_x0000_s1351"/>
+                  <a14:compatExt spid="_x0000_s1343"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000047050000}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00003F050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>11</xdr:col>
           <xdr:colOff>9525</xdr:colOff>
-          <xdr:row>63</xdr:row>
+          <xdr:row>64</xdr:row>
           <xdr:rowOff>9525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
           <xdr:colOff>28575</xdr:colOff>
-          <xdr:row>63</xdr:row>
+          <xdr:row>64</xdr:row>
           <xdr:rowOff>219075</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
-            <xdr:cNvPr id="1352" name="Check Box 328" hidden="1">
+            <xdr:cNvPr id="1344" name="Check Box 320" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
-                  <a14:compatExt spid="_x0000_s1352"/>
+                  <a14:compatExt spid="_x0000_s1344"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000048050000}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000040050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>11</xdr:col>
           <xdr:colOff>9525</xdr:colOff>
-          <xdr:row>62</xdr:row>
+          <xdr:row>64</xdr:row>
           <xdr:rowOff>9525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
           <xdr:colOff>28575</xdr:colOff>
-          <xdr:row>62</xdr:row>
+          <xdr:row>64</xdr:row>
           <xdr:rowOff>219075</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
-            <xdr:cNvPr id="1353" name="Check Box 329" hidden="1">
+            <xdr:cNvPr id="1345" name="Check Box 321" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
-                  <a14:compatExt spid="_x0000_s1353"/>
+                  <a14:compatExt spid="_x0000_s1345"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000049050000}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000041050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>11</xdr:col>
           <xdr:colOff>9525</xdr:colOff>
-          <xdr:row>62</xdr:row>
+          <xdr:row>64</xdr:row>
           <xdr:rowOff>9525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
           <xdr:colOff>28575</xdr:colOff>
-          <xdr:row>62</xdr:row>
+          <xdr:row>64</xdr:row>
           <xdr:rowOff>219075</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
-            <xdr:cNvPr id="1354" name="Check Box 330" hidden="1">
+            <xdr:cNvPr id="1346" name="Check Box 322" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
-                  <a14:compatExt spid="_x0000_s1354"/>
+                  <a14:compatExt spid="_x0000_s1346"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00004A050000}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000042050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>11</xdr:col>
           <xdr:colOff>9525</xdr:colOff>
-          <xdr:row>62</xdr:row>
+          <xdr:row>64</xdr:row>
           <xdr:rowOff>9525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
           <xdr:colOff>28575</xdr:colOff>
-          <xdr:row>62</xdr:row>
+          <xdr:row>64</xdr:row>
           <xdr:rowOff>219075</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
-            <xdr:cNvPr id="1355" name="Check Box 331" hidden="1">
+            <xdr:cNvPr id="1347" name="Check Box 323" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
-                  <a14:compatExt spid="_x0000_s1355"/>
+                  <a14:compatExt spid="_x0000_s1347"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00004B050000}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000043050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>11</xdr:col>
           <xdr:colOff>9525</xdr:colOff>
-          <xdr:row>62</xdr:row>
+          <xdr:row>65</xdr:row>
           <xdr:rowOff>9525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
           <xdr:colOff>28575</xdr:colOff>
-          <xdr:row>62</xdr:row>
+          <xdr:row>65</xdr:row>
           <xdr:rowOff>219075</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
-            <xdr:cNvPr id="1356" name="Check Box 332" hidden="1">
+            <xdr:cNvPr id="1348" name="Check Box 324" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
-                  <a14:compatExt spid="_x0000_s1356"/>
+                  <a14:compatExt spid="_x0000_s1348"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00004C050000}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000044050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>11</xdr:col>
           <xdr:colOff>9525</xdr:colOff>
-          <xdr:row>69</xdr:row>
+          <xdr:row>67</xdr:row>
           <xdr:rowOff>9525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
           <xdr:colOff>28575</xdr:colOff>
-          <xdr:row>69</xdr:row>
-          <xdr:rowOff>219075</xdr:rowOff>
+          <xdr:row>68</xdr:row>
+          <xdr:rowOff>0</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
-            <xdr:cNvPr id="1357" name="Check Box 333" hidden="1">
+            <xdr:cNvPr id="1349" name="Check Box 325" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
-                  <a14:compatExt spid="_x0000_s1357"/>
+                  <a14:compatExt spid="_x0000_s1349"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00004D050000}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000045050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>11</xdr:col>
           <xdr:colOff>9525</xdr:colOff>
-          <xdr:row>70</xdr:row>
-          <xdr:rowOff>9525</xdr:rowOff>
+          <xdr:row>68</xdr:row>
+          <xdr:rowOff>0</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
           <xdr:colOff>28575</xdr:colOff>
-          <xdr:row>70</xdr:row>
-          <xdr:rowOff>219075</xdr:rowOff>
+          <xdr:row>68</xdr:row>
+          <xdr:rowOff>209550</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
-            <xdr:cNvPr id="1358" name="Check Box 334" hidden="1">
+            <xdr:cNvPr id="1350" name="Check Box 326" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
-                  <a14:compatExt spid="_x0000_s1358"/>
+                  <a14:compatExt spid="_x0000_s1350"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00004E050000}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000046050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>11</xdr:col>
           <xdr:colOff>9525</xdr:colOff>
-          <xdr:row>70</xdr:row>
+          <xdr:row>66</xdr:row>
           <xdr:rowOff>9525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
           <xdr:colOff>28575</xdr:colOff>
-          <xdr:row>70</xdr:row>
+          <xdr:row>66</xdr:row>
           <xdr:rowOff>219075</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
-            <xdr:cNvPr id="1359" name="Check Box 335" hidden="1">
+            <xdr:cNvPr id="1351" name="Check Box 327" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
-                  <a14:compatExt spid="_x0000_s1359"/>
+                  <a14:compatExt spid="_x0000_s1351"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00004F050000}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000047050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>11</xdr:col>
           <xdr:colOff>9525</xdr:colOff>
-          <xdr:row>69</xdr:row>
+          <xdr:row>65</xdr:row>
           <xdr:rowOff>9525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
           <xdr:colOff>28575</xdr:colOff>
-          <xdr:row>69</xdr:row>
+          <xdr:row>65</xdr:row>
           <xdr:rowOff>219075</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
-            <xdr:cNvPr id="1360" name="Check Box 336" hidden="1">
+            <xdr:cNvPr id="1352" name="Check Box 328" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
-                  <a14:compatExt spid="_x0000_s1360"/>
+                  <a14:compatExt spid="_x0000_s1352"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000050050000}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000048050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>11</xdr:col>
           <xdr:colOff>9525</xdr:colOff>
-          <xdr:row>69</xdr:row>
+          <xdr:row>64</xdr:row>
           <xdr:rowOff>9525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
           <xdr:colOff>28575</xdr:colOff>
-          <xdr:row>69</xdr:row>
+          <xdr:row>64</xdr:row>
           <xdr:rowOff>219075</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
-            <xdr:cNvPr id="1361" name="Check Box 337" hidden="1">
+            <xdr:cNvPr id="1353" name="Check Box 329" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
-                  <a14:compatExt spid="_x0000_s1361"/>
+                  <a14:compatExt spid="_x0000_s1353"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000051050000}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000049050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>11</xdr:col>
           <xdr:colOff>9525</xdr:colOff>
-          <xdr:row>69</xdr:row>
+          <xdr:row>64</xdr:row>
           <xdr:rowOff>9525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
           <xdr:colOff>28575</xdr:colOff>
-          <xdr:row>69</xdr:row>
+          <xdr:row>64</xdr:row>
           <xdr:rowOff>219075</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
-            <xdr:cNvPr id="1362" name="Check Box 338" hidden="1">
+            <xdr:cNvPr id="1354" name="Check Box 330" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
-                  <a14:compatExt spid="_x0000_s1362"/>
+                  <a14:compatExt spid="_x0000_s1354"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000052050000}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00004A050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>11</xdr:col>
           <xdr:colOff>9525</xdr:colOff>
-          <xdr:row>69</xdr:row>
+          <xdr:row>64</xdr:row>
           <xdr:rowOff>9525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
           <xdr:colOff>28575</xdr:colOff>
-          <xdr:row>69</xdr:row>
+          <xdr:row>64</xdr:row>
           <xdr:rowOff>219075</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
-            <xdr:cNvPr id="1363" name="Check Box 339" hidden="1">
+            <xdr:cNvPr id="1355" name="Check Box 331" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
-                  <a14:compatExt spid="_x0000_s1363"/>
+                  <a14:compatExt spid="_x0000_s1355"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000053050000}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00004B050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>11</xdr:col>
           <xdr:colOff>9525</xdr:colOff>
-          <xdr:row>70</xdr:row>
+          <xdr:row>64</xdr:row>
           <xdr:rowOff>9525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
           <xdr:colOff>28575</xdr:colOff>
-          <xdr:row>70</xdr:row>
+          <xdr:row>64</xdr:row>
           <xdr:rowOff>219075</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
-            <xdr:cNvPr id="1364" name="Check Box 340" hidden="1">
+            <xdr:cNvPr id="1356" name="Check Box 332" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
-                  <a14:compatExt spid="_x0000_s1364"/>
+                  <a14:compatExt spid="_x0000_s1356"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000054050000}"/>
-[...200 lines deleted...]
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000057050000}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00004C050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
@@ -12106,57 +11380,191 @@
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>11</xdr:col>
           <xdr:colOff>9525</xdr:colOff>
           <xdr:row>71</xdr:row>
           <xdr:rowOff>9525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
           <xdr:colOff>28575</xdr:colOff>
           <xdr:row>71</xdr:row>
           <xdr:rowOff>219075</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
-            <xdr:cNvPr id="1368" name="Check Box 344" hidden="1">
+            <xdr:cNvPr id="1357" name="Check Box 333" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
-                  <a14:compatExt spid="_x0000_s1368"/>
+                  <a14:compatExt spid="_x0000_s1357"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000058050000}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00004D050000}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:extLst>
+              <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                <a14:hiddenFill>
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                  </a:solidFill>
+                </a14:hiddenFill>
+              </a:ext>
+              <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                <a14:hiddenLine w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                  </a:solidFill>
+                  <a:miter lim="800000"/>
+                  <a:headEnd/>
+                  <a:tailEnd/>
+                </a14:hiddenLine>
+              </a:ext>
+            </a:extLst>
+          </xdr:spPr>
+        </xdr:sp>
+        <xdr:clientData/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor>
+        <xdr:from>
+          <xdr:col>11</xdr:col>
+          <xdr:colOff>9525</xdr:colOff>
+          <xdr:row>72</xdr:row>
+          <xdr:rowOff>9525</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>12</xdr:col>
+          <xdr:colOff>28575</xdr:colOff>
+          <xdr:row>72</xdr:row>
+          <xdr:rowOff>219075</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="1358" name="Check Box 334" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s1358"/>
+                </a:ext>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00004E050000}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:extLst>
+              <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                <a14:hiddenFill>
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                  </a:solidFill>
+                </a14:hiddenFill>
+              </a:ext>
+              <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                <a14:hiddenLine w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                  </a:solidFill>
+                  <a:miter lim="800000"/>
+                  <a:headEnd/>
+                  <a:tailEnd/>
+                </a14:hiddenLine>
+              </a:ext>
+            </a:extLst>
+          </xdr:spPr>
+        </xdr:sp>
+        <xdr:clientData/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor>
+        <xdr:from>
+          <xdr:col>11</xdr:col>
+          <xdr:colOff>9525</xdr:colOff>
+          <xdr:row>72</xdr:row>
+          <xdr:rowOff>9525</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>12</xdr:col>
+          <xdr:colOff>28575</xdr:colOff>
+          <xdr:row>72</xdr:row>
+          <xdr:rowOff>219075</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="1359" name="Check Box 335" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s1359"/>
+                </a:ext>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00004F050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
@@ -12173,258 +11581,1129 @@
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>11</xdr:col>
           <xdr:colOff>9525</xdr:colOff>
           <xdr:row>71</xdr:row>
           <xdr:rowOff>9525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
           <xdr:colOff>28575</xdr:colOff>
           <xdr:row>71</xdr:row>
           <xdr:rowOff>219075</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
-            <xdr:cNvPr id="1369" name="Check Box 345" hidden="1">
+            <xdr:cNvPr id="1360" name="Check Box 336" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
-                  <a14:compatExt spid="_x0000_s1369"/>
+                  <a14:compatExt spid="_x0000_s1360"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000059050000}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000050050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
-          <xdr:col>25</xdr:col>
-[...1 lines deleted...]
-          <xdr:row>63</xdr:row>
+          <xdr:col>11</xdr:col>
+          <xdr:colOff>9525</xdr:colOff>
+          <xdr:row>71</xdr:row>
           <xdr:rowOff>9525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
-          <xdr:col>27</xdr:col>
-[...2 lines deleted...]
-          <xdr:rowOff>0</xdr:rowOff>
+          <xdr:col>12</xdr:col>
+          <xdr:colOff>28575</xdr:colOff>
+          <xdr:row>71</xdr:row>
+          <xdr:rowOff>219075</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
-            <xdr:cNvPr id="1370" name="Check Box 346" hidden="1">
+            <xdr:cNvPr id="1361" name="Check Box 337" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
-                  <a14:compatExt spid="_x0000_s1370"/>
+                  <a14:compatExt spid="_x0000_s1361"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00005A050000}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000051050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
-          <xdr:col>25</xdr:col>
-[...1 lines deleted...]
-          <xdr:row>60</xdr:row>
+          <xdr:col>11</xdr:col>
+          <xdr:colOff>9525</xdr:colOff>
+          <xdr:row>71</xdr:row>
           <xdr:rowOff>9525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
-          <xdr:col>27</xdr:col>
-[...2 lines deleted...]
-          <xdr:rowOff>0</xdr:rowOff>
+          <xdr:col>12</xdr:col>
+          <xdr:colOff>28575</xdr:colOff>
+          <xdr:row>71</xdr:row>
+          <xdr:rowOff>219075</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
-            <xdr:cNvPr id="1371" name="Check Box 347" hidden="1">
+            <xdr:cNvPr id="1362" name="Check Box 338" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
-                  <a14:compatExt spid="_x0000_s1371"/>
+                  <a14:compatExt spid="_x0000_s1362"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00005B050000}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000052050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
+          <xdr:col>11</xdr:col>
+          <xdr:colOff>9525</xdr:colOff>
+          <xdr:row>71</xdr:row>
+          <xdr:rowOff>9525</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>12</xdr:col>
+          <xdr:colOff>28575</xdr:colOff>
+          <xdr:row>71</xdr:row>
+          <xdr:rowOff>219075</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="1363" name="Check Box 339" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s1363"/>
+                </a:ext>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000053050000}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:extLst>
+              <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                <a14:hiddenFill>
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                  </a:solidFill>
+                </a14:hiddenFill>
+              </a:ext>
+              <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                <a14:hiddenLine w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                  </a:solidFill>
+                  <a:miter lim="800000"/>
+                  <a:headEnd/>
+                  <a:tailEnd/>
+                </a14:hiddenLine>
+              </a:ext>
+            </a:extLst>
+          </xdr:spPr>
+        </xdr:sp>
+        <xdr:clientData/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor>
+        <xdr:from>
+          <xdr:col>11</xdr:col>
+          <xdr:colOff>9525</xdr:colOff>
+          <xdr:row>72</xdr:row>
+          <xdr:rowOff>9525</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>12</xdr:col>
+          <xdr:colOff>28575</xdr:colOff>
+          <xdr:row>72</xdr:row>
+          <xdr:rowOff>219075</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="1364" name="Check Box 340" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s1364"/>
+                </a:ext>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000054050000}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:extLst>
+              <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                <a14:hiddenFill>
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                  </a:solidFill>
+                </a14:hiddenFill>
+              </a:ext>
+              <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                <a14:hiddenLine w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                  </a:solidFill>
+                  <a:miter lim="800000"/>
+                  <a:headEnd/>
+                  <a:tailEnd/>
+                </a14:hiddenLine>
+              </a:ext>
+            </a:extLst>
+          </xdr:spPr>
+        </xdr:sp>
+        <xdr:clientData/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor>
+        <xdr:from>
+          <xdr:col>11</xdr:col>
+          <xdr:colOff>9525</xdr:colOff>
+          <xdr:row>72</xdr:row>
+          <xdr:rowOff>9525</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>12</xdr:col>
+          <xdr:colOff>28575</xdr:colOff>
+          <xdr:row>72</xdr:row>
+          <xdr:rowOff>219075</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="1365" name="Check Box 341" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s1365"/>
+                </a:ext>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000055050000}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:extLst>
+              <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                <a14:hiddenFill>
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                  </a:solidFill>
+                </a14:hiddenFill>
+              </a:ext>
+              <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                <a14:hiddenLine w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                  </a:solidFill>
+                  <a:miter lim="800000"/>
+                  <a:headEnd/>
+                  <a:tailEnd/>
+                </a14:hiddenLine>
+              </a:ext>
+            </a:extLst>
+          </xdr:spPr>
+        </xdr:sp>
+        <xdr:clientData/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor>
+        <xdr:from>
+          <xdr:col>11</xdr:col>
+          <xdr:colOff>9525</xdr:colOff>
+          <xdr:row>71</xdr:row>
+          <xdr:rowOff>9525</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>12</xdr:col>
+          <xdr:colOff>28575</xdr:colOff>
+          <xdr:row>71</xdr:row>
+          <xdr:rowOff>219075</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="1366" name="Check Box 342" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s1366"/>
+                </a:ext>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000056050000}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:extLst>
+              <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                <a14:hiddenFill>
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                  </a:solidFill>
+                </a14:hiddenFill>
+              </a:ext>
+              <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                <a14:hiddenLine w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                  </a:solidFill>
+                  <a:miter lim="800000"/>
+                  <a:headEnd/>
+                  <a:tailEnd/>
+                </a14:hiddenLine>
+              </a:ext>
+            </a:extLst>
+          </xdr:spPr>
+        </xdr:sp>
+        <xdr:clientData/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor>
+        <xdr:from>
+          <xdr:col>11</xdr:col>
+          <xdr:colOff>9525</xdr:colOff>
+          <xdr:row>71</xdr:row>
+          <xdr:rowOff>9525</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>12</xdr:col>
+          <xdr:colOff>28575</xdr:colOff>
+          <xdr:row>71</xdr:row>
+          <xdr:rowOff>219075</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="1367" name="Check Box 343" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s1367"/>
+                </a:ext>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000057050000}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:extLst>
+              <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                <a14:hiddenFill>
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                  </a:solidFill>
+                </a14:hiddenFill>
+              </a:ext>
+              <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                <a14:hiddenLine w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                  </a:solidFill>
+                  <a:miter lim="800000"/>
+                  <a:headEnd/>
+                  <a:tailEnd/>
+                </a14:hiddenLine>
+              </a:ext>
+            </a:extLst>
+          </xdr:spPr>
+        </xdr:sp>
+        <xdr:clientData/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor>
+        <xdr:from>
+          <xdr:col>11</xdr:col>
+          <xdr:colOff>9525</xdr:colOff>
+          <xdr:row>73</xdr:row>
+          <xdr:rowOff>9525</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>12</xdr:col>
+          <xdr:colOff>28575</xdr:colOff>
+          <xdr:row>73</xdr:row>
+          <xdr:rowOff>219075</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="1368" name="Check Box 344" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s1368"/>
+                </a:ext>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000058050000}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:extLst>
+              <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                <a14:hiddenFill>
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                  </a:solidFill>
+                </a14:hiddenFill>
+              </a:ext>
+              <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                <a14:hiddenLine w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                  </a:solidFill>
+                  <a:miter lim="800000"/>
+                  <a:headEnd/>
+                  <a:tailEnd/>
+                </a14:hiddenLine>
+              </a:ext>
+            </a:extLst>
+          </xdr:spPr>
+        </xdr:sp>
+        <xdr:clientData/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor>
+        <xdr:from>
+          <xdr:col>11</xdr:col>
+          <xdr:colOff>9525</xdr:colOff>
+          <xdr:row>73</xdr:row>
+          <xdr:rowOff>9525</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>12</xdr:col>
+          <xdr:colOff>28575</xdr:colOff>
+          <xdr:row>73</xdr:row>
+          <xdr:rowOff>219075</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="1369" name="Check Box 345" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s1369"/>
+                </a:ext>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000059050000}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:extLst>
+              <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                <a14:hiddenFill>
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                  </a:solidFill>
+                </a14:hiddenFill>
+              </a:ext>
+              <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                <a14:hiddenLine w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                  </a:solidFill>
+                  <a:miter lim="800000"/>
+                  <a:headEnd/>
+                  <a:tailEnd/>
+                </a14:hiddenLine>
+              </a:ext>
+            </a:extLst>
+          </xdr:spPr>
+        </xdr:sp>
+        <xdr:clientData/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor>
+        <xdr:from>
           <xdr:col>25</xdr:col>
           <xdr:colOff>190500</xdr:colOff>
           <xdr:row>65</xdr:row>
+          <xdr:rowOff>9525</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>27</xdr:col>
+          <xdr:colOff>9525</xdr:colOff>
+          <xdr:row>66</xdr:row>
+          <xdr:rowOff>0</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="1370" name="Check Box 346" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s1370"/>
+                </a:ext>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00005A050000}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:extLst>
+              <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                <a14:hiddenFill>
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                  </a:solidFill>
+                </a14:hiddenFill>
+              </a:ext>
+              <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                <a14:hiddenLine w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                  </a:solidFill>
+                  <a:miter lim="800000"/>
+                  <a:headEnd/>
+                  <a:tailEnd/>
+                </a14:hiddenLine>
+              </a:ext>
+            </a:extLst>
+          </xdr:spPr>
+        </xdr:sp>
+        <xdr:clientData/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor>
+        <xdr:from>
+          <xdr:col>25</xdr:col>
+          <xdr:colOff>190500</xdr:colOff>
+          <xdr:row>62</xdr:row>
+          <xdr:rowOff>9525</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>27</xdr:col>
+          <xdr:colOff>9525</xdr:colOff>
+          <xdr:row>63</xdr:row>
+          <xdr:rowOff>0</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="1371" name="Check Box 347" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s1371"/>
+                </a:ext>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00005B050000}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:extLst>
+              <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                <a14:hiddenFill>
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                  </a:solidFill>
+                </a14:hiddenFill>
+              </a:ext>
+              <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                <a14:hiddenLine w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                  </a:solidFill>
+                  <a:miter lim="800000"/>
+                  <a:headEnd/>
+                  <a:tailEnd/>
+                </a14:hiddenLine>
+              </a:ext>
+            </a:extLst>
+          </xdr:spPr>
+        </xdr:sp>
+        <xdr:clientData/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor>
+        <xdr:from>
+          <xdr:col>25</xdr:col>
+          <xdr:colOff>190500</xdr:colOff>
+          <xdr:row>67</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>27</xdr:col>
           <xdr:colOff>9525</xdr:colOff>
-          <xdr:row>65</xdr:row>
+          <xdr:row>67</xdr:row>
           <xdr:rowOff>219075</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1372" name="Check Box 348" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1372"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00005C050000}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:extLst>
+              <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                <a14:hiddenFill>
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                  </a:solidFill>
+                </a14:hiddenFill>
+              </a:ext>
+              <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                <a14:hiddenLine w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                  </a:solidFill>
+                  <a:miter lim="800000"/>
+                  <a:headEnd/>
+                  <a:tailEnd/>
+                </a14:hiddenLine>
+              </a:ext>
+            </a:extLst>
+          </xdr:spPr>
+        </xdr:sp>
+        <xdr:clientData/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor>
+        <xdr:from>
+          <xdr:col>2</xdr:col>
+          <xdr:colOff>9525</xdr:colOff>
+          <xdr:row>88</xdr:row>
+          <xdr:rowOff>9525</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>2</xdr:col>
+          <xdr:colOff>219075</xdr:colOff>
+          <xdr:row>89</xdr:row>
+          <xdr:rowOff>0</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="1373" name="Check Box 349" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s1373"/>
+                </a:ext>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00005D050000}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:extLst>
+              <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                <a14:hiddenFill>
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                  </a:solidFill>
+                </a14:hiddenFill>
+              </a:ext>
+              <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                <a14:hiddenLine w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                  </a:solidFill>
+                  <a:miter lim="800000"/>
+                  <a:headEnd/>
+                  <a:tailEnd/>
+                </a14:hiddenLine>
+              </a:ext>
+            </a:extLst>
+          </xdr:spPr>
+        </xdr:sp>
+        <xdr:clientData/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor>
+        <xdr:from>
+          <xdr:col>2</xdr:col>
+          <xdr:colOff>9525</xdr:colOff>
+          <xdr:row>89</xdr:row>
+          <xdr:rowOff>9525</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>2</xdr:col>
+          <xdr:colOff>219075</xdr:colOff>
+          <xdr:row>90</xdr:row>
+          <xdr:rowOff>0</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="1374" name="Check Box 350" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s1374"/>
+                </a:ext>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00005E050000}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:extLst>
+              <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                <a14:hiddenFill>
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                  </a:solidFill>
+                </a14:hiddenFill>
+              </a:ext>
+              <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                <a14:hiddenLine w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                  </a:solidFill>
+                  <a:miter lim="800000"/>
+                  <a:headEnd/>
+                  <a:tailEnd/>
+                </a14:hiddenLine>
+              </a:ext>
+            </a:extLst>
+          </xdr:spPr>
+        </xdr:sp>
+        <xdr:clientData/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor>
+        <xdr:from>
+          <xdr:col>2</xdr:col>
+          <xdr:colOff>9525</xdr:colOff>
+          <xdr:row>90</xdr:row>
+          <xdr:rowOff>9525</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>2</xdr:col>
+          <xdr:colOff>219075</xdr:colOff>
+          <xdr:row>91</xdr:row>
+          <xdr:rowOff>0</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="1375" name="Check Box 351" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s1375"/>
+                </a:ext>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00005F050000}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:extLst>
+              <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                <a14:hiddenFill>
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                  </a:solidFill>
+                </a14:hiddenFill>
+              </a:ext>
+              <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                <a14:hiddenLine w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                  </a:solidFill>
+                  <a:miter lim="800000"/>
+                  <a:headEnd/>
+                  <a:tailEnd/>
+                </a14:hiddenLine>
+              </a:ext>
+            </a:extLst>
+          </xdr:spPr>
+        </xdr:sp>
+        <xdr:clientData/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor>
+        <xdr:from>
+          <xdr:col>2</xdr:col>
+          <xdr:colOff>9525</xdr:colOff>
+          <xdr:row>87</xdr:row>
+          <xdr:rowOff>9525</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>2</xdr:col>
+          <xdr:colOff>219075</xdr:colOff>
+          <xdr:row>88</xdr:row>
+          <xdr:rowOff>0</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="1376" name="Check Box 352" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s1376"/>
+                </a:ext>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000060050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
@@ -12441,57 +12720,325 @@
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>2</xdr:col>
           <xdr:colOff>9525</xdr:colOff>
           <xdr:row>86</xdr:row>
           <xdr:rowOff>9525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
           <xdr:colOff>219075</xdr:colOff>
           <xdr:row>87</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
-            <xdr:cNvPr id="1373" name="Check Box 349" hidden="1">
+            <xdr:cNvPr id="1377" name="Check Box 353" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
-                  <a14:compatExt spid="_x0000_s1373"/>
+                  <a14:compatExt spid="_x0000_s1377"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00005D050000}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000061050000}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:extLst>
+              <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                <a14:hiddenFill>
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                  </a:solidFill>
+                </a14:hiddenFill>
+              </a:ext>
+              <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                <a14:hiddenLine w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                  </a:solidFill>
+                  <a:miter lim="800000"/>
+                  <a:headEnd/>
+                  <a:tailEnd/>
+                </a14:hiddenLine>
+              </a:ext>
+            </a:extLst>
+          </xdr:spPr>
+        </xdr:sp>
+        <xdr:clientData/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor>
+        <xdr:from>
+          <xdr:col>2</xdr:col>
+          <xdr:colOff>9525</xdr:colOff>
+          <xdr:row>85</xdr:row>
+          <xdr:rowOff>9525</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>2</xdr:col>
+          <xdr:colOff>219075</xdr:colOff>
+          <xdr:row>86</xdr:row>
+          <xdr:rowOff>0</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="1378" name="Check Box 354" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s1378"/>
+                </a:ext>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000062050000}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:extLst>
+              <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                <a14:hiddenFill>
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                  </a:solidFill>
+                </a14:hiddenFill>
+              </a:ext>
+              <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                <a14:hiddenLine w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                  </a:solidFill>
+                  <a:miter lim="800000"/>
+                  <a:headEnd/>
+                  <a:tailEnd/>
+                </a14:hiddenLine>
+              </a:ext>
+            </a:extLst>
+          </xdr:spPr>
+        </xdr:sp>
+        <xdr:clientData/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor>
+        <xdr:from>
+          <xdr:col>2</xdr:col>
+          <xdr:colOff>9525</xdr:colOff>
+          <xdr:row>82</xdr:row>
+          <xdr:rowOff>9525</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>2</xdr:col>
+          <xdr:colOff>219075</xdr:colOff>
+          <xdr:row>82</xdr:row>
+          <xdr:rowOff>219075</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="1379" name="Check Box 355" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s1379"/>
+                </a:ext>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000063050000}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:extLst>
+              <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                <a14:hiddenFill>
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                  </a:solidFill>
+                </a14:hiddenFill>
+              </a:ext>
+              <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                <a14:hiddenLine w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                  </a:solidFill>
+                  <a:miter lim="800000"/>
+                  <a:headEnd/>
+                  <a:tailEnd/>
+                </a14:hiddenLine>
+              </a:ext>
+            </a:extLst>
+          </xdr:spPr>
+        </xdr:sp>
+        <xdr:clientData/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor>
+        <xdr:from>
+          <xdr:col>2</xdr:col>
+          <xdr:colOff>9525</xdr:colOff>
+          <xdr:row>81</xdr:row>
+          <xdr:rowOff>9525</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>2</xdr:col>
+          <xdr:colOff>219075</xdr:colOff>
+          <xdr:row>81</xdr:row>
+          <xdr:rowOff>219075</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="1380" name="Check Box 356" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s1380"/>
+                </a:ext>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000064050000}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:extLst>
+              <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                <a14:hiddenFill>
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                  </a:solidFill>
+                </a14:hiddenFill>
+              </a:ext>
+              <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                <a14:hiddenLine w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                  </a:solidFill>
+                  <a:miter lim="800000"/>
+                  <a:headEnd/>
+                  <a:tailEnd/>
+                </a14:hiddenLine>
+              </a:ext>
+            </a:extLst>
+          </xdr:spPr>
+        </xdr:sp>
+        <xdr:clientData/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor>
+        <xdr:from>
+          <xdr:col>2</xdr:col>
+          <xdr:colOff>9525</xdr:colOff>
+          <xdr:row>80</xdr:row>
+          <xdr:rowOff>9525</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>2</xdr:col>
+          <xdr:colOff>219075</xdr:colOff>
+          <xdr:row>80</xdr:row>
+          <xdr:rowOff>219075</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="1381" name="Check Box 357" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s1381"/>
+                </a:ext>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000065050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
@@ -12508,660 +13055,57 @@
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>2</xdr:col>
           <xdr:colOff>9525</xdr:colOff>
           <xdr:row>87</xdr:row>
           <xdr:rowOff>9525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
           <xdr:colOff>219075</xdr:colOff>
           <xdr:row>88</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
-            <xdr:cNvPr id="1374" name="Check Box 350" hidden="1">
-[...534 lines deleted...]
-          <xdr:nvSpPr>
             <xdr:cNvPr id="1382" name="Check Box 358" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1382"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000066050000}"/>
-                </a:ext>
-[...65 lines deleted...]
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000067050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
@@ -13178,124 +13122,57 @@
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>11</xdr:col>
           <xdr:colOff>9525</xdr:colOff>
           <xdr:row>80</xdr:row>
           <xdr:rowOff>9525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
           <xdr:colOff>28575</xdr:colOff>
           <xdr:row>80</xdr:row>
           <xdr:rowOff>219075</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
-            <xdr:cNvPr id="1384" name="Check Box 360" hidden="1">
+            <xdr:cNvPr id="1383" name="Check Box 359" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
-                  <a14:compatExt spid="_x0000_s1384"/>
+                  <a14:compatExt spid="_x0000_s1383"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000068050000}"/>
-[...66 lines deleted...]
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000069050000}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000067050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
@@ -13307,129 +13184,330 @@
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>11</xdr:col>
           <xdr:colOff>9525</xdr:colOff>
           <xdr:row>82</xdr:row>
           <xdr:rowOff>9525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
           <xdr:colOff>28575</xdr:colOff>
-          <xdr:row>83</xdr:row>
-          <xdr:rowOff>0</xdr:rowOff>
+          <xdr:row>82</xdr:row>
+          <xdr:rowOff>219075</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
-            <xdr:cNvPr id="1386" name="Check Box 362" hidden="1">
+            <xdr:cNvPr id="1384" name="Check Box 360" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
-                  <a14:compatExt spid="_x0000_s1386"/>
+                  <a14:compatExt spid="_x0000_s1384"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00006A050000}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000068050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>11</xdr:col>
           <xdr:colOff>9525</xdr:colOff>
-          <xdr:row>83</xdr:row>
+          <xdr:row>82</xdr:row>
+          <xdr:rowOff>9525</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>12</xdr:col>
+          <xdr:colOff>28575</xdr:colOff>
+          <xdr:row>82</xdr:row>
+          <xdr:rowOff>219075</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="1385" name="Check Box 361" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s1385"/>
+                </a:ext>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000069050000}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:extLst>
+              <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                <a14:hiddenFill>
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                  </a:solidFill>
+                </a14:hiddenFill>
+              </a:ext>
+              <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                <a14:hiddenLine w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                  </a:solidFill>
+                  <a:miter lim="800000"/>
+                  <a:headEnd/>
+                  <a:tailEnd/>
+                </a14:hiddenLine>
+              </a:ext>
+            </a:extLst>
+          </xdr:spPr>
+        </xdr:sp>
+        <xdr:clientData/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor>
+        <xdr:from>
+          <xdr:col>11</xdr:col>
+          <xdr:colOff>9525</xdr:colOff>
+          <xdr:row>84</xdr:row>
+          <xdr:rowOff>9525</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>12</xdr:col>
+          <xdr:colOff>28575</xdr:colOff>
+          <xdr:row>85</xdr:row>
+          <xdr:rowOff>0</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="1386" name="Check Box 362" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s1386"/>
+                </a:ext>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00006A050000}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:extLst>
+              <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                <a14:hiddenFill>
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                  </a:solidFill>
+                </a14:hiddenFill>
+              </a:ext>
+              <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                <a14:hiddenLine w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                  </a:solidFill>
+                  <a:miter lim="800000"/>
+                  <a:headEnd/>
+                  <a:tailEnd/>
+                </a14:hiddenLine>
+              </a:ext>
+            </a:extLst>
+          </xdr:spPr>
+        </xdr:sp>
+        <xdr:clientData/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor>
+        <xdr:from>
+          <xdr:col>11</xdr:col>
+          <xdr:colOff>9525</xdr:colOff>
+          <xdr:row>85</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
           <xdr:colOff>28575</xdr:colOff>
-          <xdr:row>83</xdr:row>
+          <xdr:row>85</xdr:row>
           <xdr:rowOff>209550</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1387" name="Check Box 363" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1387"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00006B050000}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:extLst>
+              <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                <a14:hiddenFill>
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                  </a:solidFill>
+                </a14:hiddenFill>
+              </a:ext>
+              <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                <a14:hiddenLine w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                  </a:solidFill>
+                  <a:miter lim="800000"/>
+                  <a:headEnd/>
+                  <a:tailEnd/>
+                </a14:hiddenLine>
+              </a:ext>
+            </a:extLst>
+          </xdr:spPr>
+        </xdr:sp>
+        <xdr:clientData/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor>
+        <xdr:from>
+          <xdr:col>11</xdr:col>
+          <xdr:colOff>9525</xdr:colOff>
+          <xdr:row>83</xdr:row>
+          <xdr:rowOff>9525</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>12</xdr:col>
+          <xdr:colOff>28575</xdr:colOff>
+          <xdr:row>83</xdr:row>
+          <xdr:rowOff>219075</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="1388" name="Check Box 364" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s1388"/>
+                </a:ext>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00006C050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
@@ -13446,660 +13524,57 @@
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>11</xdr:col>
           <xdr:colOff>9525</xdr:colOff>
           <xdr:row>81</xdr:row>
           <xdr:rowOff>9525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
           <xdr:colOff>28575</xdr:colOff>
           <xdr:row>81</xdr:row>
           <xdr:rowOff>219075</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
-            <xdr:cNvPr id="1388" name="Check Box 364" hidden="1">
-[...65 lines deleted...]
-          <xdr:nvSpPr>
             <xdr:cNvPr id="1389" name="Check Box 365" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1389"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00006D050000}"/>
-                </a:ext>
-[...534 lines deleted...]
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000075050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
@@ -14116,1129 +13591,928 @@
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>11</xdr:col>
           <xdr:colOff>9525</xdr:colOff>
           <xdr:row>81</xdr:row>
           <xdr:rowOff>9525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
           <xdr:colOff>28575</xdr:colOff>
           <xdr:row>81</xdr:row>
           <xdr:rowOff>219075</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
-            <xdr:cNvPr id="1398" name="Check Box 374" hidden="1">
+            <xdr:cNvPr id="1390" name="Check Box 366" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
-                  <a14:compatExt spid="_x0000_s1398"/>
+                  <a14:compatExt spid="_x0000_s1390"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000076050000}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00006E050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>11</xdr:col>
           <xdr:colOff>9525</xdr:colOff>
-          <xdr:row>80</xdr:row>
+          <xdr:row>81</xdr:row>
           <xdr:rowOff>9525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
           <xdr:colOff>28575</xdr:colOff>
-          <xdr:row>80</xdr:row>
+          <xdr:row>81</xdr:row>
           <xdr:rowOff>219075</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
-            <xdr:cNvPr id="1399" name="Check Box 375" hidden="1">
+            <xdr:cNvPr id="1391" name="Check Box 367" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
-                  <a14:compatExt spid="_x0000_s1399"/>
+                  <a14:compatExt spid="_x0000_s1391"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000077050000}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00006F050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>11</xdr:col>
           <xdr:colOff>9525</xdr:colOff>
-          <xdr:row>79</xdr:row>
+          <xdr:row>81</xdr:row>
           <xdr:rowOff>9525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
           <xdr:colOff>28575</xdr:colOff>
-          <xdr:row>79</xdr:row>
+          <xdr:row>81</xdr:row>
           <xdr:rowOff>219075</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
-            <xdr:cNvPr id="1400" name="Check Box 376" hidden="1">
+            <xdr:cNvPr id="1392" name="Check Box 368" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
-                  <a14:compatExt spid="_x0000_s1400"/>
+                  <a14:compatExt spid="_x0000_s1392"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000078050000}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000070050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>11</xdr:col>
           <xdr:colOff>9525</xdr:colOff>
-          <xdr:row>79</xdr:row>
+          <xdr:row>81</xdr:row>
           <xdr:rowOff>9525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
           <xdr:colOff>28575</xdr:colOff>
-          <xdr:row>79</xdr:row>
+          <xdr:row>81</xdr:row>
           <xdr:rowOff>219075</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
-            <xdr:cNvPr id="1401" name="Check Box 377" hidden="1">
+            <xdr:cNvPr id="1393" name="Check Box 369" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
-                  <a14:compatExt spid="_x0000_s1401"/>
+                  <a14:compatExt spid="_x0000_s1393"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000079050000}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000071050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>11</xdr:col>
           <xdr:colOff>9525</xdr:colOff>
-          <xdr:row>79</xdr:row>
+          <xdr:row>81</xdr:row>
           <xdr:rowOff>9525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
           <xdr:colOff>28575</xdr:colOff>
-          <xdr:row>79</xdr:row>
+          <xdr:row>81</xdr:row>
           <xdr:rowOff>219075</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
-            <xdr:cNvPr id="1402" name="Check Box 378" hidden="1">
+            <xdr:cNvPr id="1394" name="Check Box 370" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
-                  <a14:compatExt spid="_x0000_s1402"/>
+                  <a14:compatExt spid="_x0000_s1394"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00007A050000}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000072050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>11</xdr:col>
           <xdr:colOff>9525</xdr:colOff>
-          <xdr:row>79</xdr:row>
+          <xdr:row>82</xdr:row>
           <xdr:rowOff>9525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
           <xdr:colOff>28575</xdr:colOff>
-          <xdr:row>79</xdr:row>
+          <xdr:row>82</xdr:row>
           <xdr:rowOff>219075</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
-            <xdr:cNvPr id="1403" name="Check Box 379" hidden="1">
+            <xdr:cNvPr id="1395" name="Check Box 371" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
-                  <a14:compatExt spid="_x0000_s1403"/>
+                  <a14:compatExt spid="_x0000_s1395"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00007B050000}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000073050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>11</xdr:col>
           <xdr:colOff>9525</xdr:colOff>
-          <xdr:row>86</xdr:row>
+          <xdr:row>84</xdr:row>
           <xdr:rowOff>9525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
           <xdr:colOff>28575</xdr:colOff>
-          <xdr:row>86</xdr:row>
-          <xdr:rowOff>219075</xdr:rowOff>
+          <xdr:row>85</xdr:row>
+          <xdr:rowOff>0</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
-            <xdr:cNvPr id="1404" name="Check Box 380" hidden="1">
+            <xdr:cNvPr id="1396" name="Check Box 372" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
-                  <a14:compatExt spid="_x0000_s1404"/>
+                  <a14:compatExt spid="_x0000_s1396"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00007C050000}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000074050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>11</xdr:col>
           <xdr:colOff>9525</xdr:colOff>
-          <xdr:row>87</xdr:row>
-          <xdr:rowOff>9525</xdr:rowOff>
+          <xdr:row>85</xdr:row>
+          <xdr:rowOff>0</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
           <xdr:colOff>28575</xdr:colOff>
-          <xdr:row>87</xdr:row>
-          <xdr:rowOff>219075</xdr:rowOff>
+          <xdr:row>85</xdr:row>
+          <xdr:rowOff>209550</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
-            <xdr:cNvPr id="1405" name="Check Box 381" hidden="1">
+            <xdr:cNvPr id="1397" name="Check Box 373" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
-                  <a14:compatExt spid="_x0000_s1405"/>
+                  <a14:compatExt spid="_x0000_s1397"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00007D050000}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000075050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>11</xdr:col>
           <xdr:colOff>9525</xdr:colOff>
-          <xdr:row>87</xdr:row>
+          <xdr:row>83</xdr:row>
           <xdr:rowOff>9525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
           <xdr:colOff>28575</xdr:colOff>
-          <xdr:row>87</xdr:row>
+          <xdr:row>83</xdr:row>
           <xdr:rowOff>219075</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
-            <xdr:cNvPr id="1406" name="Check Box 382" hidden="1">
+            <xdr:cNvPr id="1398" name="Check Box 374" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
-                  <a14:compatExt spid="_x0000_s1406"/>
+                  <a14:compatExt spid="_x0000_s1398"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00007E050000}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000076050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>11</xdr:col>
           <xdr:colOff>9525</xdr:colOff>
-          <xdr:row>86</xdr:row>
+          <xdr:row>82</xdr:row>
           <xdr:rowOff>9525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
           <xdr:colOff>28575</xdr:colOff>
-          <xdr:row>86</xdr:row>
+          <xdr:row>82</xdr:row>
           <xdr:rowOff>219075</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
-            <xdr:cNvPr id="1407" name="Check Box 383" hidden="1">
+            <xdr:cNvPr id="1399" name="Check Box 375" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
-                  <a14:compatExt spid="_x0000_s1407"/>
+                  <a14:compatExt spid="_x0000_s1399"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00007F050000}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000077050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>11</xdr:col>
           <xdr:colOff>9525</xdr:colOff>
-          <xdr:row>86</xdr:row>
+          <xdr:row>81</xdr:row>
           <xdr:rowOff>9525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
           <xdr:colOff>28575</xdr:colOff>
-          <xdr:row>86</xdr:row>
+          <xdr:row>81</xdr:row>
           <xdr:rowOff>219075</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
-            <xdr:cNvPr id="1408" name="Check Box 384" hidden="1">
+            <xdr:cNvPr id="1400" name="Check Box 376" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
-                  <a14:compatExt spid="_x0000_s1408"/>
+                  <a14:compatExt spid="_x0000_s1400"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000080050000}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000078050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>11</xdr:col>
           <xdr:colOff>9525</xdr:colOff>
-          <xdr:row>86</xdr:row>
+          <xdr:row>81</xdr:row>
           <xdr:rowOff>9525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
           <xdr:colOff>28575</xdr:colOff>
-          <xdr:row>86</xdr:row>
+          <xdr:row>81</xdr:row>
           <xdr:rowOff>219075</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
-            <xdr:cNvPr id="1409" name="Check Box 385" hidden="1">
+            <xdr:cNvPr id="1401" name="Check Box 377" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
-                  <a14:compatExt spid="_x0000_s1409"/>
+                  <a14:compatExt spid="_x0000_s1401"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000081050000}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000079050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>11</xdr:col>
           <xdr:colOff>9525</xdr:colOff>
-          <xdr:row>86</xdr:row>
+          <xdr:row>81</xdr:row>
           <xdr:rowOff>9525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
           <xdr:colOff>28575</xdr:colOff>
-          <xdr:row>86</xdr:row>
+          <xdr:row>81</xdr:row>
           <xdr:rowOff>219075</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
-            <xdr:cNvPr id="1410" name="Check Box 386" hidden="1">
+            <xdr:cNvPr id="1402" name="Check Box 378" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
-                  <a14:compatExt spid="_x0000_s1410"/>
+                  <a14:compatExt spid="_x0000_s1402"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000082050000}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00007A050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>11</xdr:col>
           <xdr:colOff>9525</xdr:colOff>
-          <xdr:row>87</xdr:row>
+          <xdr:row>81</xdr:row>
           <xdr:rowOff>9525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
           <xdr:colOff>28575</xdr:colOff>
-          <xdr:row>87</xdr:row>
+          <xdr:row>81</xdr:row>
           <xdr:rowOff>219075</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
-            <xdr:cNvPr id="1411" name="Check Box 387" hidden="1">
+            <xdr:cNvPr id="1403" name="Check Box 379" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
-                  <a14:compatExt spid="_x0000_s1411"/>
+                  <a14:compatExt spid="_x0000_s1403"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000083050000}"/>
-[...200 lines deleted...]
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000086050000}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00007B050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
@@ -15255,57 +14529,191 @@
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>11</xdr:col>
           <xdr:colOff>9525</xdr:colOff>
           <xdr:row>88</xdr:row>
           <xdr:rowOff>9525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
           <xdr:colOff>28575</xdr:colOff>
           <xdr:row>88</xdr:row>
           <xdr:rowOff>219075</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
-            <xdr:cNvPr id="1415" name="Check Box 391" hidden="1">
+            <xdr:cNvPr id="1404" name="Check Box 380" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
-                  <a14:compatExt spid="_x0000_s1415"/>
+                  <a14:compatExt spid="_x0000_s1404"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000087050000}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00007C050000}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:extLst>
+              <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                <a14:hiddenFill>
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                  </a:solidFill>
+                </a14:hiddenFill>
+              </a:ext>
+              <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                <a14:hiddenLine w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                  </a:solidFill>
+                  <a:miter lim="800000"/>
+                  <a:headEnd/>
+                  <a:tailEnd/>
+                </a14:hiddenLine>
+              </a:ext>
+            </a:extLst>
+          </xdr:spPr>
+        </xdr:sp>
+        <xdr:clientData/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor>
+        <xdr:from>
+          <xdr:col>11</xdr:col>
+          <xdr:colOff>9525</xdr:colOff>
+          <xdr:row>89</xdr:row>
+          <xdr:rowOff>9525</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>12</xdr:col>
+          <xdr:colOff>28575</xdr:colOff>
+          <xdr:row>89</xdr:row>
+          <xdr:rowOff>219075</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="1405" name="Check Box 381" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s1405"/>
+                </a:ext>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00007D050000}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:extLst>
+              <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                <a14:hiddenFill>
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                  </a:solidFill>
+                </a14:hiddenFill>
+              </a:ext>
+              <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                <a14:hiddenLine w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                  </a:solidFill>
+                  <a:miter lim="800000"/>
+                  <a:headEnd/>
+                  <a:tailEnd/>
+                </a14:hiddenLine>
+              </a:ext>
+            </a:extLst>
+          </xdr:spPr>
+        </xdr:sp>
+        <xdr:clientData/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor>
+        <xdr:from>
+          <xdr:col>11</xdr:col>
+          <xdr:colOff>9525</xdr:colOff>
+          <xdr:row>89</xdr:row>
+          <xdr:rowOff>9525</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>12</xdr:col>
+          <xdr:colOff>28575</xdr:colOff>
+          <xdr:row>89</xdr:row>
+          <xdr:rowOff>219075</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="1406" name="Check Box 382" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s1406"/>
+                </a:ext>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00007E050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
@@ -15322,258 +14730,1129 @@
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>11</xdr:col>
           <xdr:colOff>9525</xdr:colOff>
           <xdr:row>88</xdr:row>
           <xdr:rowOff>9525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
           <xdr:colOff>28575</xdr:colOff>
           <xdr:row>88</xdr:row>
           <xdr:rowOff>219075</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
-            <xdr:cNvPr id="1416" name="Check Box 392" hidden="1">
+            <xdr:cNvPr id="1407" name="Check Box 383" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
-                  <a14:compatExt spid="_x0000_s1416"/>
+                  <a14:compatExt spid="_x0000_s1407"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000088050000}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00007F050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
-          <xdr:col>25</xdr:col>
-[...1 lines deleted...]
-          <xdr:row>80</xdr:row>
+          <xdr:col>11</xdr:col>
+          <xdr:colOff>9525</xdr:colOff>
+          <xdr:row>88</xdr:row>
           <xdr:rowOff>9525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
-          <xdr:col>27</xdr:col>
-[...2 lines deleted...]
-          <xdr:rowOff>0</xdr:rowOff>
+          <xdr:col>12</xdr:col>
+          <xdr:colOff>28575</xdr:colOff>
+          <xdr:row>88</xdr:row>
+          <xdr:rowOff>219075</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
-            <xdr:cNvPr id="1417" name="Check Box 393" hidden="1">
+            <xdr:cNvPr id="1408" name="Check Box 384" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
-                  <a14:compatExt spid="_x0000_s1417"/>
+                  <a14:compatExt spid="_x0000_s1408"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000089050000}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000080050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
-          <xdr:col>25</xdr:col>
-[...1 lines deleted...]
-          <xdr:row>77</xdr:row>
+          <xdr:col>11</xdr:col>
+          <xdr:colOff>9525</xdr:colOff>
+          <xdr:row>88</xdr:row>
           <xdr:rowOff>9525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
-          <xdr:col>27</xdr:col>
-[...2 lines deleted...]
-          <xdr:rowOff>0</xdr:rowOff>
+          <xdr:col>12</xdr:col>
+          <xdr:colOff>28575</xdr:colOff>
+          <xdr:row>88</xdr:row>
+          <xdr:rowOff>219075</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
-            <xdr:cNvPr id="1418" name="Check Box 394" hidden="1">
+            <xdr:cNvPr id="1409" name="Check Box 385" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
-                  <a14:compatExt spid="_x0000_s1418"/>
+                  <a14:compatExt spid="_x0000_s1409"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00008A050000}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000081050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
+          <xdr:col>11</xdr:col>
+          <xdr:colOff>9525</xdr:colOff>
+          <xdr:row>88</xdr:row>
+          <xdr:rowOff>9525</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>12</xdr:col>
+          <xdr:colOff>28575</xdr:colOff>
+          <xdr:row>88</xdr:row>
+          <xdr:rowOff>219075</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="1410" name="Check Box 386" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s1410"/>
+                </a:ext>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000082050000}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:extLst>
+              <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                <a14:hiddenFill>
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                  </a:solidFill>
+                </a14:hiddenFill>
+              </a:ext>
+              <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                <a14:hiddenLine w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                  </a:solidFill>
+                  <a:miter lim="800000"/>
+                  <a:headEnd/>
+                  <a:tailEnd/>
+                </a14:hiddenLine>
+              </a:ext>
+            </a:extLst>
+          </xdr:spPr>
+        </xdr:sp>
+        <xdr:clientData/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor>
+        <xdr:from>
+          <xdr:col>11</xdr:col>
+          <xdr:colOff>9525</xdr:colOff>
+          <xdr:row>89</xdr:row>
+          <xdr:rowOff>9525</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>12</xdr:col>
+          <xdr:colOff>28575</xdr:colOff>
+          <xdr:row>89</xdr:row>
+          <xdr:rowOff>219075</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="1411" name="Check Box 387" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s1411"/>
+                </a:ext>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000083050000}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:extLst>
+              <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                <a14:hiddenFill>
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                  </a:solidFill>
+                </a14:hiddenFill>
+              </a:ext>
+              <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                <a14:hiddenLine w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                  </a:solidFill>
+                  <a:miter lim="800000"/>
+                  <a:headEnd/>
+                  <a:tailEnd/>
+                </a14:hiddenLine>
+              </a:ext>
+            </a:extLst>
+          </xdr:spPr>
+        </xdr:sp>
+        <xdr:clientData/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor>
+        <xdr:from>
+          <xdr:col>11</xdr:col>
+          <xdr:colOff>9525</xdr:colOff>
+          <xdr:row>89</xdr:row>
+          <xdr:rowOff>9525</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>12</xdr:col>
+          <xdr:colOff>28575</xdr:colOff>
+          <xdr:row>89</xdr:row>
+          <xdr:rowOff>219075</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="1412" name="Check Box 388" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s1412"/>
+                </a:ext>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000084050000}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:extLst>
+              <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                <a14:hiddenFill>
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                  </a:solidFill>
+                </a14:hiddenFill>
+              </a:ext>
+              <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                <a14:hiddenLine w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                  </a:solidFill>
+                  <a:miter lim="800000"/>
+                  <a:headEnd/>
+                  <a:tailEnd/>
+                </a14:hiddenLine>
+              </a:ext>
+            </a:extLst>
+          </xdr:spPr>
+        </xdr:sp>
+        <xdr:clientData/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor>
+        <xdr:from>
+          <xdr:col>11</xdr:col>
+          <xdr:colOff>9525</xdr:colOff>
+          <xdr:row>88</xdr:row>
+          <xdr:rowOff>9525</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>12</xdr:col>
+          <xdr:colOff>28575</xdr:colOff>
+          <xdr:row>88</xdr:row>
+          <xdr:rowOff>219075</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="1413" name="Check Box 389" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s1413"/>
+                </a:ext>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000085050000}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:extLst>
+              <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                <a14:hiddenFill>
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                  </a:solidFill>
+                </a14:hiddenFill>
+              </a:ext>
+              <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                <a14:hiddenLine w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                  </a:solidFill>
+                  <a:miter lim="800000"/>
+                  <a:headEnd/>
+                  <a:tailEnd/>
+                </a14:hiddenLine>
+              </a:ext>
+            </a:extLst>
+          </xdr:spPr>
+        </xdr:sp>
+        <xdr:clientData/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor>
+        <xdr:from>
+          <xdr:col>11</xdr:col>
+          <xdr:colOff>9525</xdr:colOff>
+          <xdr:row>88</xdr:row>
+          <xdr:rowOff>9525</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>12</xdr:col>
+          <xdr:colOff>28575</xdr:colOff>
+          <xdr:row>88</xdr:row>
+          <xdr:rowOff>219075</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="1414" name="Check Box 390" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s1414"/>
+                </a:ext>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000086050000}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:extLst>
+              <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                <a14:hiddenFill>
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                  </a:solidFill>
+                </a14:hiddenFill>
+              </a:ext>
+              <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                <a14:hiddenLine w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                  </a:solidFill>
+                  <a:miter lim="800000"/>
+                  <a:headEnd/>
+                  <a:tailEnd/>
+                </a14:hiddenLine>
+              </a:ext>
+            </a:extLst>
+          </xdr:spPr>
+        </xdr:sp>
+        <xdr:clientData/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor>
+        <xdr:from>
+          <xdr:col>11</xdr:col>
+          <xdr:colOff>9525</xdr:colOff>
+          <xdr:row>90</xdr:row>
+          <xdr:rowOff>9525</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>12</xdr:col>
+          <xdr:colOff>28575</xdr:colOff>
+          <xdr:row>90</xdr:row>
+          <xdr:rowOff>219075</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="1415" name="Check Box 391" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s1415"/>
+                </a:ext>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000087050000}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:extLst>
+              <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                <a14:hiddenFill>
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                  </a:solidFill>
+                </a14:hiddenFill>
+              </a:ext>
+              <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                <a14:hiddenLine w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                  </a:solidFill>
+                  <a:miter lim="800000"/>
+                  <a:headEnd/>
+                  <a:tailEnd/>
+                </a14:hiddenLine>
+              </a:ext>
+            </a:extLst>
+          </xdr:spPr>
+        </xdr:sp>
+        <xdr:clientData/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor>
+        <xdr:from>
+          <xdr:col>11</xdr:col>
+          <xdr:colOff>9525</xdr:colOff>
+          <xdr:row>90</xdr:row>
+          <xdr:rowOff>9525</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>12</xdr:col>
+          <xdr:colOff>28575</xdr:colOff>
+          <xdr:row>90</xdr:row>
+          <xdr:rowOff>219075</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="1416" name="Check Box 392" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s1416"/>
+                </a:ext>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000088050000}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:extLst>
+              <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                <a14:hiddenFill>
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                  </a:solidFill>
+                </a14:hiddenFill>
+              </a:ext>
+              <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                <a14:hiddenLine w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                  </a:solidFill>
+                  <a:miter lim="800000"/>
+                  <a:headEnd/>
+                  <a:tailEnd/>
+                </a14:hiddenLine>
+              </a:ext>
+            </a:extLst>
+          </xdr:spPr>
+        </xdr:sp>
+        <xdr:clientData/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor>
+        <xdr:from>
           <xdr:col>25</xdr:col>
           <xdr:colOff>190500</xdr:colOff>
           <xdr:row>82</xdr:row>
+          <xdr:rowOff>9525</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>27</xdr:col>
+          <xdr:colOff>9525</xdr:colOff>
+          <xdr:row>83</xdr:row>
+          <xdr:rowOff>0</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="1417" name="Check Box 393" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s1417"/>
+                </a:ext>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000089050000}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:extLst>
+              <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                <a14:hiddenFill>
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                  </a:solidFill>
+                </a14:hiddenFill>
+              </a:ext>
+              <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                <a14:hiddenLine w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                  </a:solidFill>
+                  <a:miter lim="800000"/>
+                  <a:headEnd/>
+                  <a:tailEnd/>
+                </a14:hiddenLine>
+              </a:ext>
+            </a:extLst>
+          </xdr:spPr>
+        </xdr:sp>
+        <xdr:clientData/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor>
+        <xdr:from>
+          <xdr:col>25</xdr:col>
+          <xdr:colOff>190500</xdr:colOff>
+          <xdr:row>79</xdr:row>
+          <xdr:rowOff>9525</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>27</xdr:col>
+          <xdr:colOff>9525</xdr:colOff>
+          <xdr:row>80</xdr:row>
+          <xdr:rowOff>0</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="1418" name="Check Box 394" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s1418"/>
+                </a:ext>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00008A050000}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:extLst>
+              <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                <a14:hiddenFill>
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                  </a:solidFill>
+                </a14:hiddenFill>
+              </a:ext>
+              <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                <a14:hiddenLine w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                  </a:solidFill>
+                  <a:miter lim="800000"/>
+                  <a:headEnd/>
+                  <a:tailEnd/>
+                </a14:hiddenLine>
+              </a:ext>
+            </a:extLst>
+          </xdr:spPr>
+        </xdr:sp>
+        <xdr:clientData/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor>
+        <xdr:from>
+          <xdr:col>25</xdr:col>
+          <xdr:colOff>190500</xdr:colOff>
+          <xdr:row>84</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>27</xdr:col>
           <xdr:colOff>9525</xdr:colOff>
-          <xdr:row>82</xdr:row>
+          <xdr:row>84</xdr:row>
           <xdr:rowOff>219075</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1419" name="Check Box 395" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1419"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00008B050000}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:extLst>
+              <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                <a14:hiddenFill>
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                  </a:solidFill>
+                </a14:hiddenFill>
+              </a:ext>
+              <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                <a14:hiddenLine w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                  </a:solidFill>
+                  <a:miter lim="800000"/>
+                  <a:headEnd/>
+                  <a:tailEnd/>
+                </a14:hiddenLine>
+              </a:ext>
+            </a:extLst>
+          </xdr:spPr>
+        </xdr:sp>
+        <xdr:clientData/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor>
+        <xdr:from>
+          <xdr:col>2</xdr:col>
+          <xdr:colOff>9525</xdr:colOff>
+          <xdr:row>105</xdr:row>
+          <xdr:rowOff>9525</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>2</xdr:col>
+          <xdr:colOff>219075</xdr:colOff>
+          <xdr:row>106</xdr:row>
+          <xdr:rowOff>0</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="1420" name="Check Box 396" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s1420"/>
+                </a:ext>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00008C050000}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:extLst>
+              <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                <a14:hiddenFill>
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                  </a:solidFill>
+                </a14:hiddenFill>
+              </a:ext>
+              <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                <a14:hiddenLine w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                  </a:solidFill>
+                  <a:miter lim="800000"/>
+                  <a:headEnd/>
+                  <a:tailEnd/>
+                </a14:hiddenLine>
+              </a:ext>
+            </a:extLst>
+          </xdr:spPr>
+        </xdr:sp>
+        <xdr:clientData/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor>
+        <xdr:from>
+          <xdr:col>2</xdr:col>
+          <xdr:colOff>9525</xdr:colOff>
+          <xdr:row>106</xdr:row>
+          <xdr:rowOff>9525</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>2</xdr:col>
+          <xdr:colOff>219075</xdr:colOff>
+          <xdr:row>107</xdr:row>
+          <xdr:rowOff>0</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="1421" name="Check Box 397" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s1421"/>
+                </a:ext>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00008D050000}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:extLst>
+              <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                <a14:hiddenFill>
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                  </a:solidFill>
+                </a14:hiddenFill>
+              </a:ext>
+              <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                <a14:hiddenLine w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                  </a:solidFill>
+                  <a:miter lim="800000"/>
+                  <a:headEnd/>
+                  <a:tailEnd/>
+                </a14:hiddenLine>
+              </a:ext>
+            </a:extLst>
+          </xdr:spPr>
+        </xdr:sp>
+        <xdr:clientData/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor>
+        <xdr:from>
+          <xdr:col>2</xdr:col>
+          <xdr:colOff>9525</xdr:colOff>
+          <xdr:row>107</xdr:row>
+          <xdr:rowOff>9525</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>2</xdr:col>
+          <xdr:colOff>219075</xdr:colOff>
+          <xdr:row>108</xdr:row>
+          <xdr:rowOff>0</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="1422" name="Check Box 398" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s1422"/>
+                </a:ext>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00008E050000}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:extLst>
+              <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                <a14:hiddenFill>
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                  </a:solidFill>
+                </a14:hiddenFill>
+              </a:ext>
+              <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                <a14:hiddenLine w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                  </a:solidFill>
+                  <a:miter lim="800000"/>
+                  <a:headEnd/>
+                  <a:tailEnd/>
+                </a14:hiddenLine>
+              </a:ext>
+            </a:extLst>
+          </xdr:spPr>
+        </xdr:sp>
+        <xdr:clientData/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor>
+        <xdr:from>
+          <xdr:col>2</xdr:col>
+          <xdr:colOff>9525</xdr:colOff>
+          <xdr:row>104</xdr:row>
+          <xdr:rowOff>9525</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>2</xdr:col>
+          <xdr:colOff>219075</xdr:colOff>
+          <xdr:row>105</xdr:row>
+          <xdr:rowOff>0</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="1423" name="Check Box 399" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s1423"/>
+                </a:ext>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00008F050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
@@ -15590,57 +15869,325 @@
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>2</xdr:col>
           <xdr:colOff>9525</xdr:colOff>
           <xdr:row>103</xdr:row>
           <xdr:rowOff>9525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
           <xdr:colOff>219075</xdr:colOff>
           <xdr:row>104</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
-            <xdr:cNvPr id="1420" name="Check Box 396" hidden="1">
+            <xdr:cNvPr id="1424" name="Check Box 400" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
-                  <a14:compatExt spid="_x0000_s1420"/>
+                  <a14:compatExt spid="_x0000_s1424"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00008C050000}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000090050000}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:extLst>
+              <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                <a14:hiddenFill>
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                  </a:solidFill>
+                </a14:hiddenFill>
+              </a:ext>
+              <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                <a14:hiddenLine w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                  </a:solidFill>
+                  <a:miter lim="800000"/>
+                  <a:headEnd/>
+                  <a:tailEnd/>
+                </a14:hiddenLine>
+              </a:ext>
+            </a:extLst>
+          </xdr:spPr>
+        </xdr:sp>
+        <xdr:clientData/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor>
+        <xdr:from>
+          <xdr:col>2</xdr:col>
+          <xdr:colOff>9525</xdr:colOff>
+          <xdr:row>102</xdr:row>
+          <xdr:rowOff>9525</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>2</xdr:col>
+          <xdr:colOff>219075</xdr:colOff>
+          <xdr:row>103</xdr:row>
+          <xdr:rowOff>0</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="1425" name="Check Box 401" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s1425"/>
+                </a:ext>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000091050000}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:extLst>
+              <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                <a14:hiddenFill>
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                  </a:solidFill>
+                </a14:hiddenFill>
+              </a:ext>
+              <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                <a14:hiddenLine w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                  </a:solidFill>
+                  <a:miter lim="800000"/>
+                  <a:headEnd/>
+                  <a:tailEnd/>
+                </a14:hiddenLine>
+              </a:ext>
+            </a:extLst>
+          </xdr:spPr>
+        </xdr:sp>
+        <xdr:clientData/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor>
+        <xdr:from>
+          <xdr:col>2</xdr:col>
+          <xdr:colOff>9525</xdr:colOff>
+          <xdr:row>99</xdr:row>
+          <xdr:rowOff>9525</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>2</xdr:col>
+          <xdr:colOff>219075</xdr:colOff>
+          <xdr:row>99</xdr:row>
+          <xdr:rowOff>219075</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="1426" name="Check Box 402" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s1426"/>
+                </a:ext>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000092050000}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:extLst>
+              <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                <a14:hiddenFill>
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                  </a:solidFill>
+                </a14:hiddenFill>
+              </a:ext>
+              <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                <a14:hiddenLine w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                  </a:solidFill>
+                  <a:miter lim="800000"/>
+                  <a:headEnd/>
+                  <a:tailEnd/>
+                </a14:hiddenLine>
+              </a:ext>
+            </a:extLst>
+          </xdr:spPr>
+        </xdr:sp>
+        <xdr:clientData/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor>
+        <xdr:from>
+          <xdr:col>2</xdr:col>
+          <xdr:colOff>9525</xdr:colOff>
+          <xdr:row>98</xdr:row>
+          <xdr:rowOff>9525</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>2</xdr:col>
+          <xdr:colOff>219075</xdr:colOff>
+          <xdr:row>98</xdr:row>
+          <xdr:rowOff>219075</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="1427" name="Check Box 403" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s1427"/>
+                </a:ext>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000093050000}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:extLst>
+              <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                <a14:hiddenFill>
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                  </a:solidFill>
+                </a14:hiddenFill>
+              </a:ext>
+              <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                <a14:hiddenLine w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                  </a:solidFill>
+                  <a:miter lim="800000"/>
+                  <a:headEnd/>
+                  <a:tailEnd/>
+                </a14:hiddenLine>
+              </a:ext>
+            </a:extLst>
+          </xdr:spPr>
+        </xdr:sp>
+        <xdr:clientData/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor>
+        <xdr:from>
+          <xdr:col>2</xdr:col>
+          <xdr:colOff>9525</xdr:colOff>
+          <xdr:row>97</xdr:row>
+          <xdr:rowOff>9525</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>2</xdr:col>
+          <xdr:colOff>219075</xdr:colOff>
+          <xdr:row>97</xdr:row>
+          <xdr:rowOff>219075</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="1428" name="Check Box 404" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s1428"/>
+                </a:ext>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000094050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
@@ -15657,660 +16204,57 @@
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>2</xdr:col>
           <xdr:colOff>9525</xdr:colOff>
           <xdr:row>104</xdr:row>
           <xdr:rowOff>9525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
           <xdr:colOff>219075</xdr:colOff>
           <xdr:row>105</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
-            <xdr:cNvPr id="1421" name="Check Box 397" hidden="1">
-[...534 lines deleted...]
-          <xdr:nvSpPr>
             <xdr:cNvPr id="1429" name="Check Box 405" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1429"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000095050000}"/>
-                </a:ext>
-[...65 lines deleted...]
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000096050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
@@ -16327,124 +16271,57 @@
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>11</xdr:col>
           <xdr:colOff>9525</xdr:colOff>
           <xdr:row>97</xdr:row>
           <xdr:rowOff>9525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
           <xdr:colOff>28575</xdr:colOff>
           <xdr:row>97</xdr:row>
           <xdr:rowOff>219075</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
-            <xdr:cNvPr id="1431" name="Check Box 407" hidden="1">
+            <xdr:cNvPr id="1430" name="Check Box 406" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
-                  <a14:compatExt spid="_x0000_s1431"/>
+                  <a14:compatExt spid="_x0000_s1430"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000097050000}"/>
-[...66 lines deleted...]
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000098050000}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000096050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
@@ -16456,129 +16333,330 @@
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>11</xdr:col>
           <xdr:colOff>9525</xdr:colOff>
           <xdr:row>99</xdr:row>
           <xdr:rowOff>9525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
           <xdr:colOff>28575</xdr:colOff>
-          <xdr:row>100</xdr:row>
-          <xdr:rowOff>0</xdr:rowOff>
+          <xdr:row>99</xdr:row>
+          <xdr:rowOff>219075</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
-            <xdr:cNvPr id="1433" name="Check Box 409" hidden="1">
+            <xdr:cNvPr id="1431" name="Check Box 407" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
-                  <a14:compatExt spid="_x0000_s1433"/>
+                  <a14:compatExt spid="_x0000_s1431"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000099050000}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000097050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>11</xdr:col>
           <xdr:colOff>9525</xdr:colOff>
-          <xdr:row>100</xdr:row>
+          <xdr:row>99</xdr:row>
+          <xdr:rowOff>9525</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>12</xdr:col>
+          <xdr:colOff>28575</xdr:colOff>
+          <xdr:row>99</xdr:row>
+          <xdr:rowOff>219075</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="1432" name="Check Box 408" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s1432"/>
+                </a:ext>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000098050000}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:extLst>
+              <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                <a14:hiddenFill>
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                  </a:solidFill>
+                </a14:hiddenFill>
+              </a:ext>
+              <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                <a14:hiddenLine w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                  </a:solidFill>
+                  <a:miter lim="800000"/>
+                  <a:headEnd/>
+                  <a:tailEnd/>
+                </a14:hiddenLine>
+              </a:ext>
+            </a:extLst>
+          </xdr:spPr>
+        </xdr:sp>
+        <xdr:clientData/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor>
+        <xdr:from>
+          <xdr:col>11</xdr:col>
+          <xdr:colOff>9525</xdr:colOff>
+          <xdr:row>101</xdr:row>
+          <xdr:rowOff>9525</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>12</xdr:col>
+          <xdr:colOff>28575</xdr:colOff>
+          <xdr:row>102</xdr:row>
+          <xdr:rowOff>0</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="1433" name="Check Box 409" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s1433"/>
+                </a:ext>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000099050000}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:extLst>
+              <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                <a14:hiddenFill>
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                  </a:solidFill>
+                </a14:hiddenFill>
+              </a:ext>
+              <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                <a14:hiddenLine w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                  </a:solidFill>
+                  <a:miter lim="800000"/>
+                  <a:headEnd/>
+                  <a:tailEnd/>
+                </a14:hiddenLine>
+              </a:ext>
+            </a:extLst>
+          </xdr:spPr>
+        </xdr:sp>
+        <xdr:clientData/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor>
+        <xdr:from>
+          <xdr:col>11</xdr:col>
+          <xdr:colOff>9525</xdr:colOff>
+          <xdr:row>102</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
           <xdr:colOff>28575</xdr:colOff>
-          <xdr:row>100</xdr:row>
+          <xdr:row>102</xdr:row>
           <xdr:rowOff>209550</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1434" name="Check Box 410" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1434"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00009A050000}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:extLst>
+              <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                <a14:hiddenFill>
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                  </a:solidFill>
+                </a14:hiddenFill>
+              </a:ext>
+              <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                <a14:hiddenLine w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                  </a:solidFill>
+                  <a:miter lim="800000"/>
+                  <a:headEnd/>
+                  <a:tailEnd/>
+                </a14:hiddenLine>
+              </a:ext>
+            </a:extLst>
+          </xdr:spPr>
+        </xdr:sp>
+        <xdr:clientData/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor>
+        <xdr:from>
+          <xdr:col>11</xdr:col>
+          <xdr:colOff>9525</xdr:colOff>
+          <xdr:row>100</xdr:row>
+          <xdr:rowOff>9525</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>12</xdr:col>
+          <xdr:colOff>28575</xdr:colOff>
+          <xdr:row>100</xdr:row>
+          <xdr:rowOff>219075</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="1435" name="Check Box 411" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s1435"/>
+                </a:ext>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00009B050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
@@ -16595,660 +16673,57 @@
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>11</xdr:col>
           <xdr:colOff>9525</xdr:colOff>
           <xdr:row>98</xdr:row>
           <xdr:rowOff>9525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
           <xdr:colOff>28575</xdr:colOff>
           <xdr:row>98</xdr:row>
           <xdr:rowOff>219075</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
-            <xdr:cNvPr id="1435" name="Check Box 411" hidden="1">
-[...65 lines deleted...]
-          <xdr:nvSpPr>
             <xdr:cNvPr id="1436" name="Check Box 412" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1436"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00009C050000}"/>
-                </a:ext>
-[...534 lines deleted...]
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000A4050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
@@ -17265,1129 +16740,928 @@
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>11</xdr:col>
           <xdr:colOff>9525</xdr:colOff>
           <xdr:row>98</xdr:row>
           <xdr:rowOff>9525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
           <xdr:colOff>28575</xdr:colOff>
           <xdr:row>98</xdr:row>
           <xdr:rowOff>219075</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
-            <xdr:cNvPr id="1445" name="Check Box 421" hidden="1">
+            <xdr:cNvPr id="1437" name="Check Box 413" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
-                  <a14:compatExt spid="_x0000_s1445"/>
+                  <a14:compatExt spid="_x0000_s1437"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000A5050000}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00009D050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>11</xdr:col>
           <xdr:colOff>9525</xdr:colOff>
-          <xdr:row>97</xdr:row>
+          <xdr:row>98</xdr:row>
           <xdr:rowOff>9525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
           <xdr:colOff>28575</xdr:colOff>
-          <xdr:row>97</xdr:row>
+          <xdr:row>98</xdr:row>
           <xdr:rowOff>219075</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
-            <xdr:cNvPr id="1446" name="Check Box 422" hidden="1">
+            <xdr:cNvPr id="1438" name="Check Box 414" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
-                  <a14:compatExt spid="_x0000_s1446"/>
+                  <a14:compatExt spid="_x0000_s1438"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000A6050000}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00009E050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>11</xdr:col>
           <xdr:colOff>9525</xdr:colOff>
-          <xdr:row>96</xdr:row>
+          <xdr:row>98</xdr:row>
           <xdr:rowOff>9525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
           <xdr:colOff>28575</xdr:colOff>
-          <xdr:row>96</xdr:row>
+          <xdr:row>98</xdr:row>
           <xdr:rowOff>219075</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
-            <xdr:cNvPr id="1447" name="Check Box 423" hidden="1">
+            <xdr:cNvPr id="1439" name="Check Box 415" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
-                  <a14:compatExt spid="_x0000_s1447"/>
+                  <a14:compatExt spid="_x0000_s1439"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000A7050000}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00009F050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>11</xdr:col>
           <xdr:colOff>9525</xdr:colOff>
-          <xdr:row>96</xdr:row>
+          <xdr:row>98</xdr:row>
           <xdr:rowOff>9525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
           <xdr:colOff>28575</xdr:colOff>
-          <xdr:row>96</xdr:row>
+          <xdr:row>98</xdr:row>
           <xdr:rowOff>219075</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
-            <xdr:cNvPr id="1448" name="Check Box 424" hidden="1">
+            <xdr:cNvPr id="1440" name="Check Box 416" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
-                  <a14:compatExt spid="_x0000_s1448"/>
+                  <a14:compatExt spid="_x0000_s1440"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000A8050000}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000A0050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>11</xdr:col>
           <xdr:colOff>9525</xdr:colOff>
-          <xdr:row>96</xdr:row>
+          <xdr:row>98</xdr:row>
           <xdr:rowOff>9525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
           <xdr:colOff>28575</xdr:colOff>
-          <xdr:row>96</xdr:row>
+          <xdr:row>98</xdr:row>
           <xdr:rowOff>219075</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
-            <xdr:cNvPr id="1449" name="Check Box 425" hidden="1">
+            <xdr:cNvPr id="1441" name="Check Box 417" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
-                  <a14:compatExt spid="_x0000_s1449"/>
+                  <a14:compatExt spid="_x0000_s1441"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000A9050000}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000A1050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>11</xdr:col>
           <xdr:colOff>9525</xdr:colOff>
-          <xdr:row>96</xdr:row>
+          <xdr:row>99</xdr:row>
           <xdr:rowOff>9525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
           <xdr:colOff>28575</xdr:colOff>
-          <xdr:row>96</xdr:row>
+          <xdr:row>99</xdr:row>
           <xdr:rowOff>219075</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
-            <xdr:cNvPr id="1450" name="Check Box 426" hidden="1">
+            <xdr:cNvPr id="1442" name="Check Box 418" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
-                  <a14:compatExt spid="_x0000_s1450"/>
+                  <a14:compatExt spid="_x0000_s1442"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000AA050000}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000A2050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>11</xdr:col>
           <xdr:colOff>9525</xdr:colOff>
-          <xdr:row>103</xdr:row>
+          <xdr:row>101</xdr:row>
           <xdr:rowOff>9525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
           <xdr:colOff>28575</xdr:colOff>
-          <xdr:row>103</xdr:row>
-          <xdr:rowOff>219075</xdr:rowOff>
+          <xdr:row>102</xdr:row>
+          <xdr:rowOff>0</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
-            <xdr:cNvPr id="1451" name="Check Box 427" hidden="1">
+            <xdr:cNvPr id="1443" name="Check Box 419" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
-                  <a14:compatExt spid="_x0000_s1451"/>
+                  <a14:compatExt spid="_x0000_s1443"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000AB050000}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000A3050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>11</xdr:col>
           <xdr:colOff>9525</xdr:colOff>
-          <xdr:row>104</xdr:row>
-          <xdr:rowOff>9525</xdr:rowOff>
+          <xdr:row>102</xdr:row>
+          <xdr:rowOff>0</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
           <xdr:colOff>28575</xdr:colOff>
-          <xdr:row>104</xdr:row>
-          <xdr:rowOff>219075</xdr:rowOff>
+          <xdr:row>102</xdr:row>
+          <xdr:rowOff>209550</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
-            <xdr:cNvPr id="1452" name="Check Box 428" hidden="1">
+            <xdr:cNvPr id="1444" name="Check Box 420" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
-                  <a14:compatExt spid="_x0000_s1452"/>
+                  <a14:compatExt spid="_x0000_s1444"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000AC050000}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000A4050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>11</xdr:col>
           <xdr:colOff>9525</xdr:colOff>
-          <xdr:row>104</xdr:row>
+          <xdr:row>100</xdr:row>
           <xdr:rowOff>9525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
           <xdr:colOff>28575</xdr:colOff>
-          <xdr:row>104</xdr:row>
+          <xdr:row>100</xdr:row>
           <xdr:rowOff>219075</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
-            <xdr:cNvPr id="1453" name="Check Box 429" hidden="1">
+            <xdr:cNvPr id="1445" name="Check Box 421" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
-                  <a14:compatExt spid="_x0000_s1453"/>
+                  <a14:compatExt spid="_x0000_s1445"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000AD050000}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000A5050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>11</xdr:col>
           <xdr:colOff>9525</xdr:colOff>
-          <xdr:row>103</xdr:row>
+          <xdr:row>99</xdr:row>
           <xdr:rowOff>9525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
           <xdr:colOff>28575</xdr:colOff>
-          <xdr:row>103</xdr:row>
+          <xdr:row>99</xdr:row>
           <xdr:rowOff>219075</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
-            <xdr:cNvPr id="1454" name="Check Box 430" hidden="1">
+            <xdr:cNvPr id="1446" name="Check Box 422" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
-                  <a14:compatExt spid="_x0000_s1454"/>
+                  <a14:compatExt spid="_x0000_s1446"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000AE050000}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000A6050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>11</xdr:col>
           <xdr:colOff>9525</xdr:colOff>
-          <xdr:row>103</xdr:row>
+          <xdr:row>98</xdr:row>
           <xdr:rowOff>9525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
           <xdr:colOff>28575</xdr:colOff>
-          <xdr:row>103</xdr:row>
+          <xdr:row>98</xdr:row>
           <xdr:rowOff>219075</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
-            <xdr:cNvPr id="1455" name="Check Box 431" hidden="1">
+            <xdr:cNvPr id="1447" name="Check Box 423" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
-                  <a14:compatExt spid="_x0000_s1455"/>
+                  <a14:compatExt spid="_x0000_s1447"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000AF050000}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000A7050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>11</xdr:col>
           <xdr:colOff>9525</xdr:colOff>
-          <xdr:row>103</xdr:row>
+          <xdr:row>98</xdr:row>
           <xdr:rowOff>9525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
           <xdr:colOff>28575</xdr:colOff>
-          <xdr:row>103</xdr:row>
+          <xdr:row>98</xdr:row>
           <xdr:rowOff>219075</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
-            <xdr:cNvPr id="1456" name="Check Box 432" hidden="1">
+            <xdr:cNvPr id="1448" name="Check Box 424" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
-                  <a14:compatExt spid="_x0000_s1456"/>
+                  <a14:compatExt spid="_x0000_s1448"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000B0050000}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000A8050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>11</xdr:col>
           <xdr:colOff>9525</xdr:colOff>
-          <xdr:row>103</xdr:row>
+          <xdr:row>98</xdr:row>
           <xdr:rowOff>9525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
           <xdr:colOff>28575</xdr:colOff>
-          <xdr:row>103</xdr:row>
+          <xdr:row>98</xdr:row>
           <xdr:rowOff>219075</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
-            <xdr:cNvPr id="1457" name="Check Box 433" hidden="1">
+            <xdr:cNvPr id="1449" name="Check Box 425" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
-                  <a14:compatExt spid="_x0000_s1457"/>
+                  <a14:compatExt spid="_x0000_s1449"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000B1050000}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000A9050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>11</xdr:col>
           <xdr:colOff>9525</xdr:colOff>
-          <xdr:row>104</xdr:row>
+          <xdr:row>98</xdr:row>
           <xdr:rowOff>9525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
           <xdr:colOff>28575</xdr:colOff>
-          <xdr:row>104</xdr:row>
+          <xdr:row>98</xdr:row>
           <xdr:rowOff>219075</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
-            <xdr:cNvPr id="1458" name="Check Box 434" hidden="1">
+            <xdr:cNvPr id="1450" name="Check Box 426" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
-                  <a14:compatExt spid="_x0000_s1458"/>
+                  <a14:compatExt spid="_x0000_s1450"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000B2050000}"/>
-[...200 lines deleted...]
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000B5050000}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000AA050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
@@ -18404,57 +17678,191 @@
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>11</xdr:col>
           <xdr:colOff>9525</xdr:colOff>
           <xdr:row>105</xdr:row>
           <xdr:rowOff>9525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
           <xdr:colOff>28575</xdr:colOff>
           <xdr:row>105</xdr:row>
           <xdr:rowOff>219075</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
-            <xdr:cNvPr id="1462" name="Check Box 438" hidden="1">
+            <xdr:cNvPr id="1451" name="Check Box 427" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
-                  <a14:compatExt spid="_x0000_s1462"/>
+                  <a14:compatExt spid="_x0000_s1451"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000B6050000}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000AB050000}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:extLst>
+              <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                <a14:hiddenFill>
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                  </a:solidFill>
+                </a14:hiddenFill>
+              </a:ext>
+              <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                <a14:hiddenLine w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                  </a:solidFill>
+                  <a:miter lim="800000"/>
+                  <a:headEnd/>
+                  <a:tailEnd/>
+                </a14:hiddenLine>
+              </a:ext>
+            </a:extLst>
+          </xdr:spPr>
+        </xdr:sp>
+        <xdr:clientData/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor>
+        <xdr:from>
+          <xdr:col>11</xdr:col>
+          <xdr:colOff>9525</xdr:colOff>
+          <xdr:row>106</xdr:row>
+          <xdr:rowOff>9525</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>12</xdr:col>
+          <xdr:colOff>28575</xdr:colOff>
+          <xdr:row>106</xdr:row>
+          <xdr:rowOff>219075</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="1452" name="Check Box 428" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s1452"/>
+                </a:ext>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000AC050000}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:extLst>
+              <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                <a14:hiddenFill>
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                  </a:solidFill>
+                </a14:hiddenFill>
+              </a:ext>
+              <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                <a14:hiddenLine w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                  </a:solidFill>
+                  <a:miter lim="800000"/>
+                  <a:headEnd/>
+                  <a:tailEnd/>
+                </a14:hiddenLine>
+              </a:ext>
+            </a:extLst>
+          </xdr:spPr>
+        </xdr:sp>
+        <xdr:clientData/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor>
+        <xdr:from>
+          <xdr:col>11</xdr:col>
+          <xdr:colOff>9525</xdr:colOff>
+          <xdr:row>106</xdr:row>
+          <xdr:rowOff>9525</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>12</xdr:col>
+          <xdr:colOff>28575</xdr:colOff>
+          <xdr:row>106</xdr:row>
+          <xdr:rowOff>219075</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="1453" name="Check Box 429" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s1453"/>
+                </a:ext>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000AD050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
@@ -18471,247 +17879,850 @@
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>11</xdr:col>
           <xdr:colOff>9525</xdr:colOff>
           <xdr:row>105</xdr:row>
           <xdr:rowOff>9525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
           <xdr:colOff>28575</xdr:colOff>
           <xdr:row>105</xdr:row>
           <xdr:rowOff>219075</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
-            <xdr:cNvPr id="1463" name="Check Box 439" hidden="1">
+            <xdr:cNvPr id="1454" name="Check Box 430" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
-                  <a14:compatExt spid="_x0000_s1463"/>
+                  <a14:compatExt spid="_x0000_s1454"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000B7050000}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000AE050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
-          <xdr:col>25</xdr:col>
-[...1 lines deleted...]
-          <xdr:row>97</xdr:row>
+          <xdr:col>11</xdr:col>
+          <xdr:colOff>9525</xdr:colOff>
+          <xdr:row>105</xdr:row>
           <xdr:rowOff>9525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
-          <xdr:col>27</xdr:col>
-[...2 lines deleted...]
-          <xdr:rowOff>0</xdr:rowOff>
+          <xdr:col>12</xdr:col>
+          <xdr:colOff>28575</xdr:colOff>
+          <xdr:row>105</xdr:row>
+          <xdr:rowOff>219075</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
-            <xdr:cNvPr id="1464" name="Check Box 440" hidden="1">
+            <xdr:cNvPr id="1455" name="Check Box 431" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
-                  <a14:compatExt spid="_x0000_s1464"/>
+                  <a14:compatExt spid="_x0000_s1455"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000B8050000}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000AF050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
-          <xdr:col>25</xdr:col>
-[...1 lines deleted...]
-          <xdr:row>94</xdr:row>
+          <xdr:col>11</xdr:col>
+          <xdr:colOff>9525</xdr:colOff>
+          <xdr:row>105</xdr:row>
           <xdr:rowOff>9525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
-          <xdr:col>27</xdr:col>
-[...2 lines deleted...]
-          <xdr:rowOff>0</xdr:rowOff>
+          <xdr:col>12</xdr:col>
+          <xdr:colOff>28575</xdr:colOff>
+          <xdr:row>105</xdr:row>
+          <xdr:rowOff>219075</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
-            <xdr:cNvPr id="1465" name="Check Box 441" hidden="1">
+            <xdr:cNvPr id="1456" name="Check Box 432" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
-                  <a14:compatExt spid="_x0000_s1465"/>
+                  <a14:compatExt spid="_x0000_s1456"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000B9050000}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000B0050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
+          <xdr:col>11</xdr:col>
+          <xdr:colOff>9525</xdr:colOff>
+          <xdr:row>105</xdr:row>
+          <xdr:rowOff>9525</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>12</xdr:col>
+          <xdr:colOff>28575</xdr:colOff>
+          <xdr:row>105</xdr:row>
+          <xdr:rowOff>219075</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="1457" name="Check Box 433" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s1457"/>
+                </a:ext>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000B1050000}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:extLst>
+              <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                <a14:hiddenFill>
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                  </a:solidFill>
+                </a14:hiddenFill>
+              </a:ext>
+              <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                <a14:hiddenLine w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                  </a:solidFill>
+                  <a:miter lim="800000"/>
+                  <a:headEnd/>
+                  <a:tailEnd/>
+                </a14:hiddenLine>
+              </a:ext>
+            </a:extLst>
+          </xdr:spPr>
+        </xdr:sp>
+        <xdr:clientData/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor>
+        <xdr:from>
+          <xdr:col>11</xdr:col>
+          <xdr:colOff>9525</xdr:colOff>
+          <xdr:row>106</xdr:row>
+          <xdr:rowOff>9525</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>12</xdr:col>
+          <xdr:colOff>28575</xdr:colOff>
+          <xdr:row>106</xdr:row>
+          <xdr:rowOff>219075</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="1458" name="Check Box 434" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s1458"/>
+                </a:ext>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000B2050000}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:extLst>
+              <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                <a14:hiddenFill>
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                  </a:solidFill>
+                </a14:hiddenFill>
+              </a:ext>
+              <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                <a14:hiddenLine w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                  </a:solidFill>
+                  <a:miter lim="800000"/>
+                  <a:headEnd/>
+                  <a:tailEnd/>
+                </a14:hiddenLine>
+              </a:ext>
+            </a:extLst>
+          </xdr:spPr>
+        </xdr:sp>
+        <xdr:clientData/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor>
+        <xdr:from>
+          <xdr:col>11</xdr:col>
+          <xdr:colOff>9525</xdr:colOff>
+          <xdr:row>106</xdr:row>
+          <xdr:rowOff>9525</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>12</xdr:col>
+          <xdr:colOff>28575</xdr:colOff>
+          <xdr:row>106</xdr:row>
+          <xdr:rowOff>219075</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="1459" name="Check Box 435" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s1459"/>
+                </a:ext>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000B3050000}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:extLst>
+              <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                <a14:hiddenFill>
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                  </a:solidFill>
+                </a14:hiddenFill>
+              </a:ext>
+              <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                <a14:hiddenLine w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                  </a:solidFill>
+                  <a:miter lim="800000"/>
+                  <a:headEnd/>
+                  <a:tailEnd/>
+                </a14:hiddenLine>
+              </a:ext>
+            </a:extLst>
+          </xdr:spPr>
+        </xdr:sp>
+        <xdr:clientData/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor>
+        <xdr:from>
+          <xdr:col>11</xdr:col>
+          <xdr:colOff>9525</xdr:colOff>
+          <xdr:row>105</xdr:row>
+          <xdr:rowOff>9525</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>12</xdr:col>
+          <xdr:colOff>28575</xdr:colOff>
+          <xdr:row>105</xdr:row>
+          <xdr:rowOff>219075</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="1460" name="Check Box 436" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s1460"/>
+                </a:ext>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000B4050000}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:extLst>
+              <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                <a14:hiddenFill>
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                  </a:solidFill>
+                </a14:hiddenFill>
+              </a:ext>
+              <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                <a14:hiddenLine w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                  </a:solidFill>
+                  <a:miter lim="800000"/>
+                  <a:headEnd/>
+                  <a:tailEnd/>
+                </a14:hiddenLine>
+              </a:ext>
+            </a:extLst>
+          </xdr:spPr>
+        </xdr:sp>
+        <xdr:clientData/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor>
+        <xdr:from>
+          <xdr:col>11</xdr:col>
+          <xdr:colOff>9525</xdr:colOff>
+          <xdr:row>105</xdr:row>
+          <xdr:rowOff>9525</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>12</xdr:col>
+          <xdr:colOff>28575</xdr:colOff>
+          <xdr:row>105</xdr:row>
+          <xdr:rowOff>219075</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="1461" name="Check Box 437" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s1461"/>
+                </a:ext>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000B5050000}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:extLst>
+              <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                <a14:hiddenFill>
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                  </a:solidFill>
+                </a14:hiddenFill>
+              </a:ext>
+              <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                <a14:hiddenLine w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                  </a:solidFill>
+                  <a:miter lim="800000"/>
+                  <a:headEnd/>
+                  <a:tailEnd/>
+                </a14:hiddenLine>
+              </a:ext>
+            </a:extLst>
+          </xdr:spPr>
+        </xdr:sp>
+        <xdr:clientData/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor>
+        <xdr:from>
+          <xdr:col>11</xdr:col>
+          <xdr:colOff>9525</xdr:colOff>
+          <xdr:row>107</xdr:row>
+          <xdr:rowOff>9525</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>12</xdr:col>
+          <xdr:colOff>28575</xdr:colOff>
+          <xdr:row>107</xdr:row>
+          <xdr:rowOff>219075</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="1462" name="Check Box 438" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s1462"/>
+                </a:ext>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000B6050000}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:extLst>
+              <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                <a14:hiddenFill>
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                  </a:solidFill>
+                </a14:hiddenFill>
+              </a:ext>
+              <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                <a14:hiddenLine w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                  </a:solidFill>
+                  <a:miter lim="800000"/>
+                  <a:headEnd/>
+                  <a:tailEnd/>
+                </a14:hiddenLine>
+              </a:ext>
+            </a:extLst>
+          </xdr:spPr>
+        </xdr:sp>
+        <xdr:clientData/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor>
+        <xdr:from>
+          <xdr:col>11</xdr:col>
+          <xdr:colOff>9525</xdr:colOff>
+          <xdr:row>107</xdr:row>
+          <xdr:rowOff>9525</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>12</xdr:col>
+          <xdr:colOff>28575</xdr:colOff>
+          <xdr:row>107</xdr:row>
+          <xdr:rowOff>219075</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="1463" name="Check Box 439" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s1463"/>
+                </a:ext>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000B7050000}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:extLst>
+              <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                <a14:hiddenFill>
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                  </a:solidFill>
+                </a14:hiddenFill>
+              </a:ext>
+              <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                <a14:hiddenLine w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                  </a:solidFill>
+                  <a:miter lim="800000"/>
+                  <a:headEnd/>
+                  <a:tailEnd/>
+                </a14:hiddenLine>
+              </a:ext>
+            </a:extLst>
+          </xdr:spPr>
+        </xdr:sp>
+        <xdr:clientData/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor>
+        <xdr:from>
           <xdr:col>25</xdr:col>
           <xdr:colOff>190500</xdr:colOff>
           <xdr:row>99</xdr:row>
+          <xdr:rowOff>9525</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>27</xdr:col>
+          <xdr:colOff>9525</xdr:colOff>
+          <xdr:row>100</xdr:row>
+          <xdr:rowOff>0</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="1464" name="Check Box 440" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s1464"/>
+                </a:ext>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000B8050000}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:extLst>
+              <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                <a14:hiddenFill>
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                  </a:solidFill>
+                </a14:hiddenFill>
+              </a:ext>
+              <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                <a14:hiddenLine w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                  </a:solidFill>
+                  <a:miter lim="800000"/>
+                  <a:headEnd/>
+                  <a:tailEnd/>
+                </a14:hiddenLine>
+              </a:ext>
+            </a:extLst>
+          </xdr:spPr>
+        </xdr:sp>
+        <xdr:clientData/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor>
+        <xdr:from>
+          <xdr:col>25</xdr:col>
+          <xdr:colOff>190500</xdr:colOff>
+          <xdr:row>96</xdr:row>
+          <xdr:rowOff>9525</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>27</xdr:col>
+          <xdr:colOff>9525</xdr:colOff>
+          <xdr:row>97</xdr:row>
+          <xdr:rowOff>0</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="1465" name="Check Box 441" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s1465"/>
+                </a:ext>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000B9050000}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:extLst>
+              <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                <a14:hiddenFill>
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                  </a:solidFill>
+                </a14:hiddenFill>
+              </a:ext>
+              <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                <a14:hiddenLine w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                  </a:solidFill>
+                  <a:miter lim="800000"/>
+                  <a:headEnd/>
+                  <a:tailEnd/>
+                </a14:hiddenLine>
+              </a:ext>
+            </a:extLst>
+          </xdr:spPr>
+        </xdr:sp>
+        <xdr:clientData/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor>
+        <xdr:from>
+          <xdr:col>25</xdr:col>
+          <xdr:colOff>190500</xdr:colOff>
+          <xdr:row>101</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>27</xdr:col>
           <xdr:colOff>9525</xdr:colOff>
-          <xdr:row>99</xdr:row>
+          <xdr:row>101</xdr:row>
           <xdr:rowOff>219075</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1466" name="Check Box 442" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1466"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000BA050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
@@ -18999,207 +19010,207 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp114.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp18.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp39.xml"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp60.xml"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp81.xml"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp135.xml"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp156.xml"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp167.xml"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp104.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp8.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp29.xml"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp50.xml"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp71.xml"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp125.xml"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp146.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp2.xml"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp92.xml"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp157.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp19.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp40.xml"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp61.xml"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp115.xml"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp136.xml"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp82.xml"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp147.xml"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp168.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp9.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp30.xml"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp105.xml"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp126.xml"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp51.xml"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp67.xml"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp72.xml"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp88.xml"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp93.xml"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp137.xml"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp142.xml"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp158.xml"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp163.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp3.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp20.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp25.xml"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp46.xml"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp111.xml"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp116.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp41.xml"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp57.xml"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp62.xml"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp78.xml"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp83.xml"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp127.xml"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp132.xml"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp148.xml"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp153.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp10.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp15.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp36.xml"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp106.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp31.xml"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp47.xml"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp52.xml"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp73.xml"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp94.xml"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp101.xml"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp117.xml"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp122.xml"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp138.xml"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp143.xml"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp164.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp4.xml"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp68.xml"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp89.xml"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp159.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp26.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp21.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp37.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp42.xml"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp63.xml"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp84.xml"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp107.xml"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp112.xml"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp128.xml"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp133.xml"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp154.xml"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp58.xml"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp79.xml"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp149.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp16.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp11.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp27.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp32.xml"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp53.xml"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp74.xml"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp97.xml"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp102.xml"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp123.xml"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp144.xml"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp165.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp5.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp48.xml"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp69.xml"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp90.xml"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp95.xml"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp118.xml"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp139.xml"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp160.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp22.xml"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp43.xml"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp64.xml"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp113.xml"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp134.xml"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp155.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp17.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp38.xml"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp59.xml"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp80.xml"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp85.xml"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp108.xml"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp129.xml"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp150.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp12.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp33.xml"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp54.xml"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp103.xml"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp124.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp7.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp28.xml"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp49.xml"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp70.xml"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp75.xml"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp91.xml"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp96.xml"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp98.xml"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp119.xml"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp140.xml"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp145.xml"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp161.xml"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp166.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp6.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp23.xml"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp44.xml"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp65.xml"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp86.xml"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp109.xml"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp130.xml"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp151.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp13.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp34.xml"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp55.xml"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp76.xml"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp99.xml"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp120.xml"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp141.xml"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp87.xml"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp162.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp24.xml"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp45.xml"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp66.xml"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp110.xml"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp131.xml"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp77.xml"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp152.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp14.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp35.xml"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp56.xml"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp100.xml"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp121.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:AS117"/>
+  <dimension ref="A1:AS119"/>
   <sheetViews>
-    <sheetView tabSelected="1" view="pageBreakPreview" topLeftCell="A15" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" zoomScalePageLayoutView="55" workbookViewId="0">
-      <selection activeCell="J27" sqref="J27:Z27"/>
+    <sheetView tabSelected="1" view="pageBreakPreview" topLeftCell="A110" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" zoomScalePageLayoutView="55" workbookViewId="0">
+      <selection activeCell="AC120" sqref="AC120"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="5.875" style="32" customWidth="1"/>
     <col min="2" max="2" width="1.375" style="32" customWidth="1"/>
     <col min="3" max="3" width="6.25" style="32" customWidth="1"/>
     <col min="4" max="4" width="13.625" style="32" customWidth="1"/>
     <col min="5" max="40" width="2.75" style="32" customWidth="1"/>
     <col min="41" max="41" width="2.75" style="213" customWidth="1"/>
     <col min="42" max="42" width="11.375" style="7" customWidth="1"/>
     <col min="43" max="16384" width="9" style="7"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:43" ht="21" customHeight="1">
-      <c r="B1" s="517" t="s">
+      <c r="B1" s="518" t="s">
         <v>0</v>
       </c>
-      <c r="C1" s="518"/>
-[...37 lines deleted...]
-      <c r="AO1" s="519"/>
+      <c r="C1" s="519"/>
+      <c r="D1" s="519"/>
+      <c r="E1" s="519"/>
+      <c r="F1" s="519"/>
+      <c r="G1" s="519"/>
+      <c r="H1" s="519"/>
+      <c r="I1" s="519"/>
+      <c r="J1" s="519"/>
+      <c r="K1" s="519"/>
+      <c r="L1" s="519"/>
+      <c r="M1" s="519"/>
+      <c r="N1" s="519"/>
+      <c r="O1" s="519"/>
+      <c r="P1" s="519"/>
+      <c r="Q1" s="519"/>
+      <c r="R1" s="519"/>
+      <c r="S1" s="519"/>
+      <c r="T1" s="519"/>
+      <c r="U1" s="519"/>
+      <c r="V1" s="519"/>
+      <c r="W1" s="519"/>
+      <c r="X1" s="519"/>
+      <c r="Y1" s="519"/>
+      <c r="Z1" s="519"/>
+      <c r="AA1" s="519"/>
+      <c r="AB1" s="519"/>
+      <c r="AC1" s="519"/>
+      <c r="AD1" s="519"/>
+      <c r="AE1" s="519"/>
+      <c r="AF1" s="519"/>
+      <c r="AG1" s="519"/>
+      <c r="AH1" s="519"/>
+      <c r="AI1" s="519"/>
+      <c r="AJ1" s="519"/>
+      <c r="AK1" s="519"/>
+      <c r="AL1" s="519"/>
+      <c r="AM1" s="519"/>
+      <c r="AN1" s="519"/>
+      <c r="AO1" s="520"/>
     </row>
     <row r="2" spans="1:43" ht="33.75" customHeight="1" thickBot="1">
-      <c r="B2" s="389" t="s">
+      <c r="B2" s="390" t="s">
         <v>1</v>
       </c>
-      <c r="C2" s="390"/>
-[...37 lines deleted...]
-      <c r="AO2" s="391"/>
+      <c r="C2" s="391"/>
+      <c r="D2" s="391"/>
+      <c r="E2" s="391"/>
+      <c r="F2" s="391"/>
+      <c r="G2" s="391"/>
+      <c r="H2" s="391"/>
+      <c r="I2" s="391"/>
+      <c r="J2" s="391"/>
+      <c r="K2" s="391"/>
+      <c r="L2" s="391"/>
+      <c r="M2" s="391"/>
+      <c r="N2" s="391"/>
+      <c r="O2" s="391"/>
+      <c r="P2" s="391"/>
+      <c r="Q2" s="391"/>
+      <c r="R2" s="391"/>
+      <c r="S2" s="391"/>
+      <c r="T2" s="391"/>
+      <c r="U2" s="391"/>
+      <c r="V2" s="391"/>
+      <c r="W2" s="391"/>
+      <c r="X2" s="391"/>
+      <c r="Y2" s="391"/>
+      <c r="Z2" s="391"/>
+      <c r="AA2" s="391"/>
+      <c r="AB2" s="391"/>
+      <c r="AC2" s="391"/>
+      <c r="AD2" s="391"/>
+      <c r="AE2" s="391"/>
+      <c r="AF2" s="391"/>
+      <c r="AG2" s="391"/>
+      <c r="AH2" s="391"/>
+      <c r="AI2" s="391"/>
+      <c r="AJ2" s="391"/>
+      <c r="AK2" s="391"/>
+      <c r="AL2" s="391"/>
+      <c r="AM2" s="391"/>
+      <c r="AN2" s="391"/>
+      <c r="AO2" s="392"/>
       <c r="AQ2" s="9"/>
     </row>
     <row r="3" spans="1:43" s="8" customFormat="1" ht="12.75" customHeight="1">
       <c r="A3" s="32"/>
       <c r="B3" s="33"/>
       <c r="C3" s="34"/>
       <c r="D3" s="34"/>
       <c r="E3" s="35"/>
       <c r="F3" s="35"/>
       <c r="G3" s="35"/>
       <c r="H3" s="35"/>
       <c r="I3" s="35"/>
       <c r="J3" s="35"/>
       <c r="K3" s="34"/>
       <c r="L3" s="35"/>
       <c r="M3" s="35"/>
       <c r="N3" s="35"/>
       <c r="O3" s="35"/>
       <c r="P3" s="35"/>
       <c r="Q3" s="35"/>
       <c r="R3" s="35"/>
       <c r="S3" s="35"/>
       <c r="T3" s="35"/>
       <c r="U3" s="35"/>
       <c r="V3" s="35"/>
       <c r="W3" s="35"/>
       <c r="X3" s="35"/>
       <c r="Y3" s="36"/>
       <c r="Z3" s="36"/>
       <c r="AA3" s="37"/>
       <c r="AB3" s="38"/>
       <c r="AC3" s="38"/>
       <c r="AD3" s="39" t="s">
         <v>2</v>
       </c>
       <c r="AE3" s="38"/>
       <c r="AF3" s="38"/>
       <c r="AG3" s="38" t="s">
         <v>3</v>
       </c>
       <c r="AH3" s="38"/>
       <c r="AI3" s="38"/>
       <c r="AJ3" s="38" t="s">
         <v>4</v>
       </c>
       <c r="AK3" s="38"/>
       <c r="AL3" s="38"/>
       <c r="AM3" s="38"/>
-      <c r="AN3" s="396" t="s">
+      <c r="AN3" s="397" t="s">
         <v>5</v>
       </c>
-      <c r="AO3" s="397"/>
+      <c r="AO3" s="398"/>
     </row>
     <row r="4" spans="1:43" ht="11.25" customHeight="1">
       <c r="B4" s="40"/>
       <c r="C4" s="41"/>
       <c r="D4" s="41"/>
       <c r="E4" s="42"/>
       <c r="F4" s="42"/>
       <c r="G4" s="42"/>
       <c r="H4" s="42"/>
       <c r="I4" s="42"/>
       <c r="J4" s="42"/>
       <c r="K4" s="42"/>
       <c r="L4" s="42"/>
       <c r="M4" s="42"/>
       <c r="N4" s="42"/>
       <c r="O4" s="42"/>
       <c r="P4" s="42"/>
       <c r="Q4" s="42"/>
       <c r="R4" s="42"/>
       <c r="S4" s="42"/>
       <c r="T4" s="42"/>
       <c r="U4" s="42"/>
       <c r="V4" s="42"/>
       <c r="W4" s="42"/>
       <c r="X4" s="42"/>
@@ -19228,340 +19239,340 @@
       <c r="C5" s="45"/>
       <c r="D5" s="45"/>
       <c r="E5" s="45"/>
       <c r="F5" s="45"/>
       <c r="G5" s="45"/>
       <c r="H5" s="45"/>
       <c r="I5" s="45"/>
       <c r="J5" s="45"/>
       <c r="K5" s="45"/>
       <c r="L5" s="45"/>
       <c r="M5" s="45"/>
       <c r="N5" s="46"/>
       <c r="O5" s="47"/>
       <c r="P5" s="45"/>
       <c r="Q5" s="45"/>
       <c r="R5" s="48" t="s">
         <v>7</v>
       </c>
       <c r="S5" s="45"/>
       <c r="T5" s="45" t="s">
         <v>8</v>
       </c>
       <c r="U5" s="45"/>
       <c r="V5" s="45"/>
       <c r="W5" s="45"/>
-      <c r="X5" s="399"/>
-[...15 lines deleted...]
-      <c r="AN5" s="399"/>
+      <c r="X5" s="400"/>
+      <c r="Y5" s="400"/>
+      <c r="Z5" s="400"/>
+      <c r="AA5" s="400"/>
+      <c r="AB5" s="400"/>
+      <c r="AC5" s="400"/>
+      <c r="AD5" s="400"/>
+      <c r="AE5" s="400"/>
+      <c r="AF5" s="400"/>
+      <c r="AG5" s="400"/>
+      <c r="AH5" s="400"/>
+      <c r="AI5" s="400"/>
+      <c r="AJ5" s="400"/>
+      <c r="AK5" s="400"/>
+      <c r="AL5" s="400"/>
+      <c r="AM5" s="400"/>
+      <c r="AN5" s="400"/>
       <c r="AO5" s="49"/>
     </row>
     <row r="6" spans="1:43" ht="22.5" customHeight="1">
-      <c r="B6" s="393" t="s">
+      <c r="B6" s="394" t="s">
         <v>9</v>
       </c>
-      <c r="C6" s="394"/>
-[...7 lines deleted...]
-      <c r="K6" s="392"/>
+      <c r="C6" s="395"/>
+      <c r="D6" s="393"/>
+      <c r="E6" s="393"/>
+      <c r="F6" s="393"/>
+      <c r="G6" s="393"/>
+      <c r="H6" s="393"/>
+      <c r="I6" s="393"/>
+      <c r="J6" s="393"/>
+      <c r="K6" s="393"/>
       <c r="L6" s="45"/>
       <c r="M6" s="45"/>
       <c r="N6" s="45"/>
       <c r="O6" s="45"/>
       <c r="P6" s="45"/>
       <c r="Q6" s="45"/>
       <c r="R6" s="45"/>
       <c r="S6" s="45"/>
       <c r="T6" s="45" t="s">
         <v>10</v>
       </c>
       <c r="U6" s="45"/>
       <c r="V6" s="45"/>
       <c r="W6" s="45"/>
-      <c r="X6" s="400"/>
-[...15 lines deleted...]
-      <c r="AN6" s="400"/>
+      <c r="X6" s="401"/>
+      <c r="Y6" s="401"/>
+      <c r="Z6" s="401"/>
+      <c r="AA6" s="401"/>
+      <c r="AB6" s="401"/>
+      <c r="AC6" s="401"/>
+      <c r="AD6" s="401"/>
+      <c r="AE6" s="401"/>
+      <c r="AF6" s="401"/>
+      <c r="AG6" s="401"/>
+      <c r="AH6" s="401"/>
+      <c r="AI6" s="401"/>
+      <c r="AJ6" s="401"/>
+      <c r="AK6" s="401"/>
+      <c r="AL6" s="401"/>
+      <c r="AM6" s="401"/>
+      <c r="AN6" s="401"/>
       <c r="AO6" s="49"/>
     </row>
     <row r="7" spans="1:43" ht="22.5" customHeight="1">
       <c r="B7" s="50"/>
       <c r="C7" s="34"/>
       <c r="D7" s="34"/>
       <c r="E7" s="34"/>
       <c r="F7" s="34"/>
       <c r="G7" s="34"/>
       <c r="H7" s="34"/>
       <c r="I7" s="34"/>
       <c r="J7" s="34"/>
       <c r="K7" s="34"/>
       <c r="L7" s="34"/>
       <c r="M7" s="34"/>
       <c r="N7" s="34"/>
       <c r="O7" s="34"/>
       <c r="P7" s="34"/>
       <c r="Q7" s="34"/>
       <c r="R7" s="34"/>
       <c r="S7" s="34"/>
       <c r="T7" s="45" t="s">
         <v>8</v>
       </c>
       <c r="U7" s="34"/>
       <c r="V7" s="34"/>
       <c r="W7" s="34"/>
-      <c r="X7" s="399"/>
-[...15 lines deleted...]
-      <c r="AN7" s="399"/>
+      <c r="X7" s="400"/>
+      <c r="Y7" s="400"/>
+      <c r="Z7" s="400"/>
+      <c r="AA7" s="400"/>
+      <c r="AB7" s="400"/>
+      <c r="AC7" s="400"/>
+      <c r="AD7" s="400"/>
+      <c r="AE7" s="400"/>
+      <c r="AF7" s="400"/>
+      <c r="AG7" s="400"/>
+      <c r="AH7" s="400"/>
+      <c r="AI7" s="400"/>
+      <c r="AJ7" s="400"/>
+      <c r="AK7" s="400"/>
+      <c r="AL7" s="400"/>
+      <c r="AM7" s="400"/>
+      <c r="AN7" s="400"/>
       <c r="AO7" s="49"/>
     </row>
     <row r="8" spans="1:43" ht="22.5" customHeight="1">
       <c r="B8" s="50"/>
       <c r="C8" s="34"/>
       <c r="D8" s="34"/>
       <c r="E8" s="34"/>
       <c r="F8" s="34"/>
       <c r="G8" s="34"/>
       <c r="H8" s="34"/>
       <c r="I8" s="34"/>
       <c r="J8" s="34"/>
       <c r="K8" s="34"/>
       <c r="L8" s="34"/>
       <c r="M8" s="34"/>
       <c r="N8" s="34"/>
       <c r="O8" s="34"/>
       <c r="P8" s="34"/>
       <c r="Q8" s="34"/>
       <c r="R8" s="34"/>
       <c r="S8" s="34"/>
       <c r="T8" s="45" t="s">
         <v>10</v>
       </c>
       <c r="U8" s="34"/>
       <c r="V8" s="34"/>
       <c r="W8" s="34"/>
-      <c r="X8" s="400"/>
-[...15 lines deleted...]
-      <c r="AN8" s="400"/>
+      <c r="X8" s="401"/>
+      <c r="Y8" s="401"/>
+      <c r="Z8" s="401"/>
+      <c r="AA8" s="401"/>
+      <c r="AB8" s="401"/>
+      <c r="AC8" s="401"/>
+      <c r="AD8" s="401"/>
+      <c r="AE8" s="401"/>
+      <c r="AF8" s="401"/>
+      <c r="AG8" s="401"/>
+      <c r="AH8" s="401"/>
+      <c r="AI8" s="401"/>
+      <c r="AJ8" s="401"/>
+      <c r="AK8" s="401"/>
+      <c r="AL8" s="401"/>
+      <c r="AM8" s="401"/>
+      <c r="AN8" s="401"/>
       <c r="AO8" s="49"/>
     </row>
     <row r="9" spans="1:43" ht="22.5" customHeight="1">
       <c r="B9" s="50"/>
       <c r="C9" s="34"/>
       <c r="D9" s="34"/>
       <c r="E9" s="34"/>
       <c r="F9" s="34"/>
       <c r="G9" s="34"/>
       <c r="H9" s="34"/>
       <c r="I9" s="34"/>
       <c r="J9" s="34"/>
       <c r="K9" s="34"/>
       <c r="L9" s="34"/>
       <c r="M9" s="34"/>
       <c r="N9" s="34"/>
       <c r="O9" s="34"/>
       <c r="P9" s="34"/>
       <c r="Q9" s="34"/>
       <c r="R9" s="34"/>
       <c r="S9" s="34"/>
       <c r="T9" s="45" t="s">
         <v>8</v>
       </c>
       <c r="U9" s="34"/>
       <c r="V9" s="34"/>
       <c r="W9" s="34"/>
-      <c r="X9" s="399"/>
-[...15 lines deleted...]
-      <c r="AN9" s="399"/>
+      <c r="X9" s="400"/>
+      <c r="Y9" s="400"/>
+      <c r="Z9" s="400"/>
+      <c r="AA9" s="400"/>
+      <c r="AB9" s="400"/>
+      <c r="AC9" s="400"/>
+      <c r="AD9" s="400"/>
+      <c r="AE9" s="400"/>
+      <c r="AF9" s="400"/>
+      <c r="AG9" s="400"/>
+      <c r="AH9" s="400"/>
+      <c r="AI9" s="400"/>
+      <c r="AJ9" s="400"/>
+      <c r="AK9" s="400"/>
+      <c r="AL9" s="400"/>
+      <c r="AM9" s="400"/>
+      <c r="AN9" s="400"/>
       <c r="AO9" s="49"/>
     </row>
     <row r="10" spans="1:43" ht="22.5" customHeight="1">
       <c r="B10" s="50"/>
       <c r="C10" s="34"/>
       <c r="D10" s="34"/>
       <c r="E10" s="34"/>
       <c r="F10" s="34"/>
       <c r="G10" s="34"/>
       <c r="H10" s="34"/>
       <c r="I10" s="34"/>
       <c r="J10" s="34"/>
       <c r="K10" s="34"/>
       <c r="L10" s="34"/>
       <c r="M10" s="34"/>
       <c r="N10" s="34"/>
       <c r="O10" s="34"/>
       <c r="P10" s="34"/>
       <c r="Q10" s="34"/>
       <c r="R10" s="34"/>
       <c r="S10" s="34"/>
       <c r="T10" s="45" t="s">
         <v>10</v>
       </c>
       <c r="U10" s="34"/>
       <c r="V10" s="34"/>
       <c r="W10" s="34"/>
-      <c r="X10" s="400"/>
-[...15 lines deleted...]
-      <c r="AN10" s="400"/>
+      <c r="X10" s="401"/>
+      <c r="Y10" s="401"/>
+      <c r="Z10" s="401"/>
+      <c r="AA10" s="401"/>
+      <c r="AB10" s="401"/>
+      <c r="AC10" s="401"/>
+      <c r="AD10" s="401"/>
+      <c r="AE10" s="401"/>
+      <c r="AF10" s="401"/>
+      <c r="AG10" s="401"/>
+      <c r="AH10" s="401"/>
+      <c r="AI10" s="401"/>
+      <c r="AJ10" s="401"/>
+      <c r="AK10" s="401"/>
+      <c r="AL10" s="401"/>
+      <c r="AM10" s="401"/>
+      <c r="AN10" s="401"/>
       <c r="AO10" s="51"/>
     </row>
     <row r="11" spans="1:43" ht="4.5" customHeight="1" thickBot="1">
       <c r="B11" s="52"/>
       <c r="C11" s="53"/>
       <c r="D11" s="53"/>
       <c r="E11" s="53"/>
       <c r="F11" s="53"/>
       <c r="G11" s="53"/>
       <c r="H11" s="53"/>
       <c r="I11" s="53"/>
       <c r="J11" s="53"/>
       <c r="K11" s="53"/>
       <c r="L11" s="53"/>
       <c r="M11" s="53"/>
       <c r="N11" s="53"/>
       <c r="O11" s="53"/>
       <c r="P11" s="53"/>
       <c r="Q11" s="53"/>
       <c r="R11" s="53"/>
       <c r="S11" s="53"/>
       <c r="T11" s="53"/>
       <c r="U11" s="53"/>
       <c r="V11" s="53"/>
       <c r="W11" s="53"/>
-      <c r="X11" s="401"/>
-[...15 lines deleted...]
-      <c r="AN11" s="401"/>
+      <c r="X11" s="402"/>
+      <c r="Y11" s="402"/>
+      <c r="Z11" s="402"/>
+      <c r="AA11" s="402"/>
+      <c r="AB11" s="402"/>
+      <c r="AC11" s="402"/>
+      <c r="AD11" s="402"/>
+      <c r="AE11" s="402"/>
+      <c r="AF11" s="402"/>
+      <c r="AG11" s="402"/>
+      <c r="AH11" s="402"/>
+      <c r="AI11" s="402"/>
+      <c r="AJ11" s="402"/>
+      <c r="AK11" s="402"/>
+      <c r="AL11" s="402"/>
+      <c r="AM11" s="402"/>
+      <c r="AN11" s="402"/>
       <c r="AO11" s="54"/>
     </row>
     <row r="12" spans="1:43" ht="15.75" customHeight="1">
-      <c r="A12" s="395" t="s">
+      <c r="A12" s="396" t="s">
         <v>11</v>
       </c>
-      <c r="B12" s="395"/>
-[...1 lines deleted...]
-      <c r="D12" s="395"/>
+      <c r="B12" s="396"/>
+      <c r="C12" s="396"/>
+      <c r="D12" s="396"/>
       <c r="E12" s="55"/>
       <c r="F12" s="55"/>
       <c r="G12" s="55"/>
       <c r="H12" s="55"/>
       <c r="I12" s="55"/>
       <c r="J12" s="55"/>
       <c r="K12" s="55"/>
       <c r="L12" s="55"/>
       <c r="M12" s="55"/>
       <c r="N12" s="55"/>
       <c r="O12" s="55"/>
       <c r="P12" s="55"/>
       <c r="Q12" s="55"/>
       <c r="R12" s="55"/>
       <c r="S12" s="55"/>
       <c r="T12" s="55"/>
       <c r="U12" s="55"/>
       <c r="V12" s="55"/>
       <c r="W12" s="55"/>
       <c r="X12" s="55"/>
       <c r="Y12" s="55"/>
       <c r="Z12" s="55"/>
       <c r="AA12" s="55"/>
       <c r="AB12" s="55"/>
       <c r="AC12" s="55"/>
@@ -19670,79 +19681,79 @@
       <c r="AB14" s="73"/>
       <c r="AC14" s="72"/>
       <c r="AD14" s="72"/>
       <c r="AE14" s="72"/>
       <c r="AF14" s="72"/>
       <c r="AG14" s="72"/>
       <c r="AH14" s="72"/>
       <c r="AI14" s="72"/>
       <c r="AJ14" s="72"/>
       <c r="AK14" s="72"/>
       <c r="AL14" s="72"/>
       <c r="AM14" s="72"/>
       <c r="AN14" s="72"/>
       <c r="AO14" s="74"/>
     </row>
     <row r="15" spans="1:43" ht="18" customHeight="1">
       <c r="A15" s="67"/>
       <c r="B15" s="75" t="s">
         <v>15</v>
       </c>
       <c r="C15" s="76"/>
       <c r="D15" s="76"/>
       <c r="E15" s="77" t="s">
         <v>16</v>
       </c>
-      <c r="F15" s="398" t="s">
+      <c r="F15" s="399" t="s">
         <v>17</v>
       </c>
-      <c r="G15" s="398"/>
-[...12 lines deleted...]
-      <c r="T15" s="398"/>
+      <c r="G15" s="399"/>
+      <c r="H15" s="399"/>
+      <c r="I15" s="399"/>
+      <c r="J15" s="399"/>
+      <c r="K15" s="399"/>
+      <c r="L15" s="399"/>
+      <c r="M15" s="399"/>
+      <c r="N15" s="399"/>
+      <c r="O15" s="399"/>
+      <c r="P15" s="399"/>
+      <c r="Q15" s="399"/>
+      <c r="R15" s="399"/>
+      <c r="S15" s="399"/>
+      <c r="T15" s="399"/>
       <c r="U15" s="216"/>
       <c r="V15" s="216"/>
-      <c r="W15" s="398" t="s">
+      <c r="W15" s="399" t="s">
         <v>18</v>
       </c>
-      <c r="X15" s="398"/>
-[...5 lines deleted...]
-      <c r="AD15" s="398"/>
+      <c r="X15" s="399"/>
+      <c r="Y15" s="399"/>
+      <c r="Z15" s="399"/>
+      <c r="AA15" s="399"/>
+      <c r="AB15" s="399"/>
+      <c r="AC15" s="399"/>
+      <c r="AD15" s="399"/>
       <c r="AE15" s="78"/>
       <c r="AF15" s="78"/>
       <c r="AG15" s="78"/>
       <c r="AH15" s="78"/>
       <c r="AI15" s="78"/>
       <c r="AJ15" s="78"/>
       <c r="AK15" s="78"/>
       <c r="AL15" s="78"/>
       <c r="AM15" s="78"/>
       <c r="AN15" s="78"/>
       <c r="AO15" s="79"/>
     </row>
     <row r="16" spans="1:43" ht="18" customHeight="1">
       <c r="A16" s="80"/>
       <c r="B16" s="324" t="s">
         <v>19</v>
       </c>
       <c r="C16" s="325"/>
       <c r="D16" s="326"/>
       <c r="E16" s="220" t="s">
         <v>20</v>
       </c>
       <c r="F16" s="89"/>
       <c r="G16" s="89"/>
       <c r="H16" s="89"/>
@@ -19844,233 +19855,233 @@
       </c>
       <c r="C18" s="325"/>
       <c r="D18" s="326"/>
       <c r="E18" s="227"/>
       <c r="F18" s="228"/>
       <c r="G18" s="229" t="s">
         <v>29</v>
       </c>
       <c r="H18" s="89"/>
       <c r="I18" s="89"/>
       <c r="J18" s="89"/>
       <c r="K18" s="215"/>
       <c r="L18" s="215"/>
       <c r="M18" s="215"/>
       <c r="N18" s="215"/>
       <c r="O18" s="89"/>
       <c r="P18" s="89"/>
       <c r="Q18" s="89"/>
       <c r="R18" s="89"/>
       <c r="S18" s="215"/>
       <c r="T18" s="229"/>
       <c r="U18" s="229"/>
       <c r="V18" s="215"/>
       <c r="W18" s="215"/>
       <c r="X18" s="215"/>
-      <c r="Y18" s="434" t="s">
+      <c r="Y18" s="435" t="s">
         <v>30</v>
       </c>
-      <c r="Z18" s="434"/>
-[...13 lines deleted...]
-      <c r="AN18" s="434"/>
+      <c r="Z18" s="435"/>
+      <c r="AA18" s="435"/>
+      <c r="AB18" s="435"/>
+      <c r="AC18" s="435"/>
+      <c r="AD18" s="435"/>
+      <c r="AE18" s="435"/>
+      <c r="AF18" s="435"/>
+      <c r="AG18" s="435"/>
+      <c r="AH18" s="435"/>
+      <c r="AI18" s="435"/>
+      <c r="AJ18" s="435"/>
+      <c r="AK18" s="435"/>
+      <c r="AL18" s="435"/>
+      <c r="AM18" s="435"/>
+      <c r="AN18" s="435"/>
       <c r="AO18" s="230"/>
       <c r="AP18" s="267"/>
       <c r="AQ18" s="268"/>
       <c r="AR18" s="268"/>
       <c r="AS18" s="268"/>
     </row>
     <row r="19" spans="1:45" ht="18" customHeight="1">
       <c r="A19" s="225"/>
       <c r="B19" s="327"/>
       <c r="C19" s="328"/>
       <c r="D19" s="329"/>
-      <c r="E19" s="363" t="s">
+      <c r="E19" s="362" t="s">
         <v>31</v>
       </c>
-      <c r="F19" s="364"/>
-[...34 lines deleted...]
-      <c r="AO19" s="365"/>
+      <c r="F19" s="363"/>
+      <c r="G19" s="363"/>
+      <c r="H19" s="363"/>
+      <c r="I19" s="363"/>
+      <c r="J19" s="363"/>
+      <c r="K19" s="363"/>
+      <c r="L19" s="363"/>
+      <c r="M19" s="363"/>
+      <c r="N19" s="363"/>
+      <c r="O19" s="363"/>
+      <c r="P19" s="363"/>
+      <c r="Q19" s="363"/>
+      <c r="R19" s="363"/>
+      <c r="S19" s="363"/>
+      <c r="T19" s="363"/>
+      <c r="U19" s="363"/>
+      <c r="V19" s="363"/>
+      <c r="W19" s="363"/>
+      <c r="X19" s="363"/>
+      <c r="Y19" s="363"/>
+      <c r="Z19" s="363"/>
+      <c r="AA19" s="363"/>
+      <c r="AB19" s="363"/>
+      <c r="AC19" s="363"/>
+      <c r="AD19" s="363"/>
+      <c r="AE19" s="363"/>
+      <c r="AF19" s="363"/>
+      <c r="AG19" s="363"/>
+      <c r="AH19" s="363"/>
+      <c r="AI19" s="363"/>
+      <c r="AJ19" s="363"/>
+      <c r="AK19" s="363"/>
+      <c r="AL19" s="363"/>
+      <c r="AM19" s="363"/>
+      <c r="AN19" s="363"/>
+      <c r="AO19" s="364"/>
       <c r="AP19" s="214"/>
       <c r="AQ19" s="214"/>
       <c r="AR19" s="214"/>
       <c r="AS19" s="214"/>
     </row>
     <row r="20" spans="1:45" ht="18" customHeight="1">
-      <c r="A20" s="522"/>
+      <c r="A20" s="523"/>
       <c r="B20" s="305" t="s">
         <v>32</v>
       </c>
       <c r="C20" s="306"/>
       <c r="D20" s="307"/>
-      <c r="E20" s="340" t="s">
+      <c r="E20" s="339" t="s">
         <v>33</v>
       </c>
-      <c r="F20" s="341"/>
-[...1 lines deleted...]
-      <c r="H20" s="341"/>
+      <c r="F20" s="340"/>
+      <c r="G20" s="340"/>
+      <c r="H20" s="340"/>
       <c r="I20" s="84"/>
       <c r="J20" s="299"/>
       <c r="K20" s="299"/>
       <c r="L20" s="63" t="s">
         <v>34</v>
       </c>
       <c r="M20" s="300"/>
       <c r="N20" s="300"/>
       <c r="O20" s="86"/>
       <c r="P20" s="63" t="s">
         <v>35</v>
       </c>
       <c r="Q20" s="299"/>
       <c r="R20" s="299"/>
       <c r="S20" s="63" t="s">
         <v>34</v>
       </c>
       <c r="T20" s="300"/>
       <c r="U20" s="300"/>
       <c r="V20" s="86" t="s">
         <v>36</v>
       </c>
       <c r="W20" s="86"/>
       <c r="X20" s="63"/>
       <c r="Y20" s="63"/>
       <c r="Z20" s="87"/>
       <c r="AA20" s="88"/>
       <c r="AB20" s="88"/>
       <c r="AC20" s="84"/>
       <c r="AD20" s="62"/>
       <c r="AE20" s="62"/>
       <c r="AF20" s="62"/>
       <c r="AG20" s="62"/>
       <c r="AH20" s="62"/>
       <c r="AI20" s="62"/>
       <c r="AJ20" s="62"/>
       <c r="AK20" s="62"/>
       <c r="AL20" s="62"/>
       <c r="AM20" s="62"/>
       <c r="AN20" s="62"/>
       <c r="AO20" s="226"/>
       <c r="AP20" s="19"/>
       <c r="AQ20" s="20"/>
       <c r="AR20" s="19"/>
       <c r="AS20" s="21"/>
     </row>
     <row r="21" spans="1:45" ht="21.75" customHeight="1">
-      <c r="A21" s="523"/>
+      <c r="A21" s="524"/>
       <c r="B21" s="308"/>
       <c r="C21" s="309"/>
       <c r="D21" s="310"/>
       <c r="E21" s="90"/>
       <c r="F21" s="301" t="s">
         <v>37</v>
       </c>
       <c r="G21" s="301"/>
       <c r="H21" s="301"/>
       <c r="I21" s="301"/>
       <c r="J21" s="301"/>
       <c r="K21" s="301"/>
       <c r="L21" s="301"/>
       <c r="M21" s="301"/>
       <c r="N21" s="301"/>
       <c r="O21" s="301"/>
       <c r="P21" s="301"/>
       <c r="Q21" s="301"/>
       <c r="R21" s="301"/>
       <c r="S21" s="301"/>
       <c r="T21" s="301"/>
       <c r="U21" s="301"/>
       <c r="V21" s="301"/>
       <c r="W21" s="301"/>
       <c r="X21" s="301"/>
       <c r="Y21" s="301"/>
       <c r="Z21" s="301"/>
       <c r="AA21" s="301"/>
       <c r="AB21" s="301"/>
       <c r="AC21" s="301"/>
       <c r="AD21" s="301"/>
       <c r="AE21" s="301"/>
       <c r="AF21" s="301"/>
       <c r="AG21" s="301"/>
       <c r="AH21" s="301"/>
       <c r="AI21" s="301"/>
       <c r="AJ21" s="301"/>
       <c r="AK21" s="301"/>
       <c r="AL21" s="301"/>
       <c r="AM21" s="301"/>
       <c r="AN21" s="301"/>
       <c r="AO21" s="302"/>
       <c r="AP21" s="19"/>
       <c r="AQ21" s="20"/>
       <c r="AR21" s="19"/>
       <c r="AS21" s="21"/>
     </row>
     <row r="22" spans="1:45" ht="18" customHeight="1">
-      <c r="A22" s="524"/>
+      <c r="A22" s="525"/>
       <c r="B22" s="311"/>
       <c r="C22" s="312"/>
       <c r="D22" s="313"/>
       <c r="E22" s="91" t="s">
         <v>38</v>
       </c>
       <c r="F22" s="92"/>
       <c r="G22" s="93"/>
       <c r="H22" s="93"/>
       <c r="I22" s="93"/>
       <c r="J22" s="93"/>
       <c r="K22" s="93"/>
       <c r="L22" s="93"/>
       <c r="M22" s="93"/>
       <c r="N22" s="94"/>
       <c r="O22" s="94"/>
       <c r="P22" s="95"/>
       <c r="Q22" s="94"/>
       <c r="R22" s="94"/>
       <c r="S22" s="95" t="s">
         <v>39</v>
       </c>
       <c r="T22" s="95"/>
       <c r="U22" s="95"/>
       <c r="V22" s="94"/>
@@ -20102,92 +20113,92 @@
     </row>
     <row r="23" spans="1:45" ht="18" customHeight="1">
       <c r="A23" s="80"/>
       <c r="B23" s="319" t="s">
         <v>41</v>
       </c>
       <c r="C23" s="320"/>
       <c r="D23" s="321"/>
       <c r="E23" s="96"/>
       <c r="F23" s="82" t="s">
         <v>42</v>
       </c>
       <c r="G23" s="76"/>
       <c r="H23" s="76"/>
       <c r="I23" s="76"/>
       <c r="J23" s="76"/>
       <c r="K23" s="82"/>
       <c r="L23" s="81" t="s">
         <v>43</v>
       </c>
       <c r="M23" s="76" t="s">
         <v>44</v>
       </c>
       <c r="N23" s="76"/>
       <c r="O23" s="76"/>
-      <c r="P23" s="342" t="s">
+      <c r="P23" s="341" t="s">
         <v>45</v>
       </c>
-      <c r="Q23" s="338"/>
-[...2 lines deleted...]
-      <c r="T23" s="338"/>
+      <c r="Q23" s="337"/>
+      <c r="R23" s="337"/>
+      <c r="S23" s="337"/>
+      <c r="T23" s="337"/>
       <c r="U23" s="82" t="s">
         <v>46</v>
       </c>
       <c r="V23" s="76"/>
       <c r="W23" s="82"/>
       <c r="X23" s="82"/>
       <c r="Y23" s="97"/>
       <c r="Z23" s="82"/>
       <c r="AA23" s="82"/>
       <c r="AB23" s="82"/>
       <c r="AC23" s="82"/>
       <c r="AD23" s="82"/>
       <c r="AE23" s="82"/>
       <c r="AF23" s="82"/>
       <c r="AG23" s="82"/>
       <c r="AH23" s="82"/>
       <c r="AI23" s="82"/>
       <c r="AJ23" s="82"/>
       <c r="AK23" s="82"/>
       <c r="AL23" s="82"/>
       <c r="AM23" s="82"/>
       <c r="AN23" s="82"/>
       <c r="AO23" s="98"/>
       <c r="AP23" s="22"/>
       <c r="AQ23" s="21"/>
       <c r="AR23" s="23"/>
       <c r="AS23" s="24"/>
     </row>
     <row r="24" spans="1:45" ht="18" customHeight="1">
       <c r="A24" s="67"/>
-      <c r="B24" s="337" t="s">
+      <c r="B24" s="336" t="s">
         <v>47</v>
       </c>
-      <c r="C24" s="338"/>
-      <c r="D24" s="339"/>
+      <c r="C24" s="337"/>
+      <c r="D24" s="338"/>
       <c r="E24" s="99"/>
       <c r="F24" s="82" t="s">
         <v>48</v>
       </c>
       <c r="G24" s="82"/>
       <c r="H24" s="76"/>
       <c r="I24" s="76"/>
       <c r="J24" s="76"/>
       <c r="K24" s="82"/>
       <c r="L24" s="82" t="s">
         <v>49</v>
       </c>
       <c r="M24" s="82"/>
       <c r="N24" s="82"/>
       <c r="O24" s="82"/>
       <c r="P24" s="82"/>
       <c r="Q24" s="82"/>
       <c r="R24" s="82"/>
       <c r="S24" s="82"/>
       <c r="T24" s="82"/>
       <c r="U24" s="76"/>
       <c r="V24" s="76"/>
       <c r="W24" s="76"/>
       <c r="X24" s="76"/>
       <c r="Y24" s="76"/>
@@ -20231,5033 +20242,5123 @@
       <c r="L25" s="102" t="s">
         <v>52</v>
       </c>
       <c r="M25" s="102"/>
       <c r="N25" s="103"/>
       <c r="O25" s="103"/>
       <c r="P25" s="103"/>
       <c r="Q25" s="104"/>
       <c r="R25" s="104"/>
       <c r="S25" s="104"/>
       <c r="T25" s="104"/>
       <c r="U25" s="104"/>
       <c r="V25" s="104"/>
       <c r="W25" s="104"/>
       <c r="X25" s="104"/>
       <c r="Y25" s="104"/>
       <c r="AO25" s="105"/>
       <c r="AP25" s="19"/>
       <c r="AQ25" s="26"/>
       <c r="AR25" s="26"/>
       <c r="AS25" s="26"/>
     </row>
     <row r="26" spans="1:45" ht="18" customHeight="1">
       <c r="A26" s="106"/>
       <c r="B26" s="333"/>
-      <c r="C26" s="334"/>
-      <c r="D26" s="335"/>
+      <c r="C26" s="269"/>
+      <c r="D26" s="334"/>
       <c r="E26" s="107"/>
       <c r="F26" s="34"/>
-      <c r="G26" s="355" t="s">
-[...13 lines deleted...]
-      <c r="S26" s="355"/>
+      <c r="G26" s="354" t="s">
+        <v>245</v>
+      </c>
+      <c r="H26" s="354"/>
+      <c r="I26" s="354"/>
+      <c r="J26" s="354"/>
+      <c r="K26" s="354"/>
+      <c r="L26" s="354"/>
+      <c r="M26" s="354"/>
+      <c r="N26" s="354"/>
+      <c r="O26" s="354"/>
+      <c r="P26" s="354"/>
+      <c r="Q26" s="354"/>
+      <c r="R26" s="354"/>
+      <c r="S26" s="354"/>
       <c r="T26" s="108"/>
       <c r="U26" s="108"/>
       <c r="V26" s="109"/>
       <c r="W26" s="109"/>
       <c r="X26" s="109"/>
       <c r="Y26" s="109"/>
       <c r="Z26" s="109"/>
-      <c r="AA26" s="431" t="s">
+      <c r="AA26" s="432" t="s">
         <v>53</v>
       </c>
-      <c r="AB26" s="432"/>
-[...12 lines deleted...]
-      <c r="AO26" s="433"/>
+      <c r="AB26" s="433"/>
+      <c r="AC26" s="433"/>
+      <c r="AD26" s="433"/>
+      <c r="AE26" s="433"/>
+      <c r="AF26" s="433"/>
+      <c r="AG26" s="433"/>
+      <c r="AH26" s="433"/>
+      <c r="AI26" s="433"/>
+      <c r="AJ26" s="433"/>
+      <c r="AK26" s="433"/>
+      <c r="AL26" s="433"/>
+      <c r="AM26" s="433"/>
+      <c r="AN26" s="433"/>
+      <c r="AO26" s="434"/>
       <c r="AP26" s="23"/>
       <c r="AQ26" s="28"/>
       <c r="AR26" s="23"/>
       <c r="AS26" s="29"/>
     </row>
     <row r="27" spans="1:45" ht="18" customHeight="1">
       <c r="A27" s="106"/>
       <c r="B27" s="333"/>
-      <c r="C27" s="334"/>
-      <c r="D27" s="335"/>
+      <c r="C27" s="269"/>
+      <c r="D27" s="334"/>
       <c r="E27" s="107"/>
       <c r="F27" s="34"/>
-      <c r="G27" s="353" t="str">
+      <c r="G27" s="352" t="str">
         <f>VLOOKUP(J27,Table!A:B,2,0)</f>
         <v xml:space="preserve"> </v>
       </c>
-      <c r="H27" s="353"/>
-[...1 lines deleted...]
-      <c r="J27" s="353" t="s">
+      <c r="H27" s="352"/>
+      <c r="I27" s="352"/>
+      <c r="J27" s="352" t="s">
         <v>54</v>
       </c>
-      <c r="K27" s="353"/>
-[...29 lines deleted...]
-      <c r="AO27" s="346"/>
+      <c r="K27" s="352"/>
+      <c r="L27" s="352"/>
+      <c r="M27" s="352"/>
+      <c r="N27" s="352"/>
+      <c r="O27" s="352"/>
+      <c r="P27" s="352"/>
+      <c r="Q27" s="352"/>
+      <c r="R27" s="352"/>
+      <c r="S27" s="352"/>
+      <c r="T27" s="352"/>
+      <c r="U27" s="352"/>
+      <c r="V27" s="352"/>
+      <c r="W27" s="352"/>
+      <c r="X27" s="352"/>
+      <c r="Y27" s="352"/>
+      <c r="Z27" s="353"/>
+      <c r="AA27" s="343"/>
+      <c r="AB27" s="344"/>
+      <c r="AC27" s="344"/>
+      <c r="AD27" s="344"/>
+      <c r="AE27" s="344"/>
+      <c r="AF27" s="344"/>
+      <c r="AG27" s="344"/>
+      <c r="AH27" s="344"/>
+      <c r="AI27" s="344"/>
+      <c r="AJ27" s="344"/>
+      <c r="AK27" s="344"/>
+      <c r="AL27" s="344"/>
+      <c r="AM27" s="344"/>
+      <c r="AN27" s="344"/>
+      <c r="AO27" s="345"/>
       <c r="AP27" s="19"/>
       <c r="AQ27" s="30"/>
       <c r="AR27" s="30"/>
       <c r="AS27" s="31"/>
     </row>
     <row r="28" spans="1:45" ht="18" customHeight="1">
       <c r="A28" s="106"/>
       <c r="B28" s="333"/>
-      <c r="C28" s="334"/>
-      <c r="D28" s="335"/>
+      <c r="C28" s="269"/>
+      <c r="D28" s="334"/>
       <c r="E28" s="107"/>
       <c r="F28" s="34"/>
-      <c r="G28" s="353" t="s">
-[...11 lines deleted...]
-      <c r="Q28" s="353"/>
+      <c r="G28" s="352" t="s">
+        <v>246</v>
+      </c>
+      <c r="H28" s="352"/>
+      <c r="I28" s="352"/>
+      <c r="J28" s="352"/>
+      <c r="K28" s="352"/>
+      <c r="L28" s="352"/>
+      <c r="M28" s="352"/>
+      <c r="N28" s="352"/>
+      <c r="O28" s="352"/>
+      <c r="P28" s="352"/>
+      <c r="Q28" s="352"/>
       <c r="R28" s="110"/>
       <c r="S28" s="111"/>
       <c r="T28" s="111"/>
       <c r="U28" s="111"/>
       <c r="V28" s="112"/>
       <c r="W28" s="112"/>
       <c r="X28" s="112"/>
       <c r="Y28" s="112"/>
       <c r="Z28" s="112"/>
-      <c r="AA28" s="347"/>
-[...13 lines deleted...]
-      <c r="AO28" s="349"/>
+      <c r="AA28" s="346"/>
+      <c r="AB28" s="347"/>
+      <c r="AC28" s="347"/>
+      <c r="AD28" s="347"/>
+      <c r="AE28" s="347"/>
+      <c r="AF28" s="347"/>
+      <c r="AG28" s="347"/>
+      <c r="AH28" s="347"/>
+      <c r="AI28" s="347"/>
+      <c r="AJ28" s="347"/>
+      <c r="AK28" s="347"/>
+      <c r="AL28" s="347"/>
+      <c r="AM28" s="347"/>
+      <c r="AN28" s="347"/>
+      <c r="AO28" s="348"/>
     </row>
     <row r="29" spans="1:45" ht="18" customHeight="1">
       <c r="A29" s="106"/>
       <c r="B29" s="333"/>
-      <c r="C29" s="334"/>
-      <c r="D29" s="335"/>
+      <c r="C29" s="269"/>
+      <c r="D29" s="334"/>
       <c r="E29" s="107"/>
       <c r="F29" s="34"/>
-      <c r="G29" s="357" t="s">
+      <c r="G29" s="356" t="s">
         <v>55</v>
       </c>
-      <c r="H29" s="357"/>
-[...10 lines deleted...]
-      <c r="S29" s="356" t="s">
+      <c r="H29" s="356"/>
+      <c r="I29" s="356"/>
+      <c r="J29" s="356"/>
+      <c r="K29" s="356"/>
+      <c r="L29" s="356"/>
+      <c r="M29" s="356"/>
+      <c r="N29" s="356"/>
+      <c r="O29" s="356"/>
+      <c r="P29" s="356"/>
+      <c r="Q29" s="356"/>
+      <c r="R29" s="356"/>
+      <c r="S29" s="355" t="s">
         <v>56</v>
       </c>
-      <c r="T29" s="356"/>
-[...1 lines deleted...]
-      <c r="V29" s="356"/>
+      <c r="T29" s="355"/>
+      <c r="U29" s="355"/>
+      <c r="V29" s="355"/>
       <c r="W29" s="314" t="s">
         <v>57</v>
       </c>
       <c r="X29" s="315"/>
       <c r="Y29" s="112"/>
       <c r="Z29" s="112"/>
-      <c r="AA29" s="350"/>
-[...13 lines deleted...]
-      <c r="AO29" s="352"/>
+      <c r="AA29" s="349"/>
+      <c r="AB29" s="350"/>
+      <c r="AC29" s="350"/>
+      <c r="AD29" s="350"/>
+      <c r="AE29" s="350"/>
+      <c r="AF29" s="350"/>
+      <c r="AG29" s="350"/>
+      <c r="AH29" s="350"/>
+      <c r="AI29" s="350"/>
+      <c r="AJ29" s="350"/>
+      <c r="AK29" s="350"/>
+      <c r="AL29" s="350"/>
+      <c r="AM29" s="350"/>
+      <c r="AN29" s="350"/>
+      <c r="AO29" s="351"/>
     </row>
     <row r="30" spans="1:45" ht="18" customHeight="1">
       <c r="A30" s="106"/>
       <c r="B30" s="333"/>
-      <c r="C30" s="334"/>
-[...1 lines deleted...]
-      <c r="E30" s="520" t="s">
+      <c r="C30" s="269"/>
+      <c r="D30" s="334"/>
+      <c r="E30" s="521" t="s">
         <v>58</v>
       </c>
-      <c r="F30" s="521"/>
-[...3 lines deleted...]
-      <c r="J30" s="521"/>
+      <c r="F30" s="522"/>
+      <c r="G30" s="522"/>
+      <c r="H30" s="522"/>
+      <c r="I30" s="522"/>
+      <c r="J30" s="522"/>
       <c r="K30" s="322" t="s">
         <v>59</v>
       </c>
       <c r="L30" s="323"/>
       <c r="M30" s="323"/>
       <c r="N30" s="323"/>
       <c r="O30" s="323"/>
       <c r="P30" s="323"/>
       <c r="Q30" s="323"/>
       <c r="R30" s="323"/>
       <c r="S30" s="323"/>
       <c r="T30" s="323"/>
       <c r="U30" s="323"/>
       <c r="V30" s="323"/>
       <c r="W30" s="323"/>
       <c r="X30" s="323"/>
       <c r="Y30" s="323"/>
       <c r="Z30" s="323"/>
       <c r="AA30" s="323"/>
       <c r="AB30" s="323"/>
       <c r="AD30" s="113"/>
       <c r="AE30" s="113"/>
       <c r="AF30" s="113"/>
       <c r="AG30" s="113"/>
       <c r="AH30" s="113"/>
       <c r="AI30" s="113"/>
       <c r="AJ30" s="113"/>
       <c r="AK30" s="113"/>
       <c r="AL30" s="113"/>
       <c r="AM30" s="113"/>
       <c r="AN30" s="113"/>
       <c r="AO30" s="114"/>
     </row>
     <row r="31" spans="1:45" ht="22.5" customHeight="1">
       <c r="A31" s="106"/>
       <c r="B31" s="333"/>
-      <c r="C31" s="334"/>
-[...1 lines deleted...]
-      <c r="E31" s="358" t="s">
+      <c r="C31" s="269"/>
+      <c r="D31" s="334"/>
+      <c r="E31" s="357" t="s">
         <v>60</v>
       </c>
-      <c r="F31" s="359"/>
-[...2 lines deleted...]
-      <c r="I31" s="359"/>
+      <c r="F31" s="358"/>
+      <c r="G31" s="358"/>
+      <c r="H31" s="358"/>
+      <c r="I31" s="358"/>
       <c r="J31" s="115"/>
       <c r="K31" s="116" t="s">
         <v>61</v>
       </c>
       <c r="L31" s="117"/>
       <c r="M31" s="117"/>
       <c r="N31" s="117"/>
       <c r="O31" s="117"/>
       <c r="P31" s="117"/>
       <c r="Q31" s="117"/>
       <c r="R31" s="117"/>
       <c r="S31" s="117"/>
       <c r="T31" s="117"/>
       <c r="U31" s="117"/>
       <c r="V31" s="117"/>
       <c r="W31" s="117"/>
       <c r="X31" s="116" t="s">
         <v>62</v>
       </c>
       <c r="Y31" s="117"/>
       <c r="Z31" s="117"/>
       <c r="AB31" s="117"/>
       <c r="AC31" s="117"/>
       <c r="AD31" s="109"/>
       <c r="AE31" s="109"/>
       <c r="AF31" s="109"/>
       <c r="AG31" s="109"/>
       <c r="AH31" s="109"/>
-      <c r="AI31" s="360" t="s">
+      <c r="AI31" s="359" t="s">
         <v>63</v>
       </c>
-      <c r="AJ31" s="361"/>
-[...4 lines deleted...]
-      <c r="AO31" s="362"/>
+      <c r="AJ31" s="360"/>
+      <c r="AK31" s="360"/>
+      <c r="AL31" s="360"/>
+      <c r="AM31" s="360"/>
+      <c r="AN31" s="360"/>
+      <c r="AO31" s="361"/>
     </row>
     <row r="32" spans="1:45" ht="18" customHeight="1">
       <c r="A32" s="118"/>
-      <c r="B32" s="336"/>
+      <c r="B32" s="335"/>
       <c r="C32" s="294"/>
       <c r="D32" s="295"/>
-      <c r="E32" s="343" t="s">
+      <c r="E32" s="342" t="s">
         <v>64</v>
       </c>
       <c r="F32" s="297"/>
       <c r="G32" s="297"/>
       <c r="H32" s="297"/>
       <c r="I32" s="297"/>
       <c r="J32" s="297"/>
       <c r="K32" s="297"/>
       <c r="L32" s="297"/>
       <c r="M32" s="296" t="s">
         <v>65</v>
       </c>
       <c r="N32" s="297"/>
       <c r="O32" s="297"/>
       <c r="P32" s="297"/>
       <c r="Q32" s="297"/>
       <c r="R32" s="297"/>
       <c r="S32" s="297"/>
       <c r="T32" s="119"/>
       <c r="U32" s="296" t="s">
         <v>66</v>
       </c>
       <c r="V32" s="297"/>
       <c r="W32" s="297"/>
       <c r="X32" s="297"/>
       <c r="Y32" s="297"/>
       <c r="Z32" s="297"/>
       <c r="AA32" s="297"/>
       <c r="AB32" s="297"/>
       <c r="AC32" s="297"/>
       <c r="AD32" s="297"/>
       <c r="AE32" s="297"/>
       <c r="AF32" s="297"/>
       <c r="AG32" s="297"/>
       <c r="AH32" s="297"/>
       <c r="AI32" s="297"/>
       <c r="AJ32" s="297"/>
       <c r="AK32" s="297"/>
       <c r="AL32" s="297"/>
       <c r="AM32" s="297"/>
       <c r="AN32" s="297"/>
       <c r="AO32" s="298"/>
     </row>
     <row r="33" spans="1:41" ht="24" customHeight="1">
       <c r="A33" s="80"/>
-      <c r="B33" s="435" t="s">
+      <c r="B33" s="436" t="s">
         <v>67</v>
       </c>
-      <c r="C33" s="436"/>
-[...1 lines deleted...]
-      <c r="E33" s="429" t="s">
+      <c r="C33" s="437"/>
+      <c r="D33" s="438"/>
+      <c r="E33" s="430" t="s">
         <v>68</v>
       </c>
-      <c r="F33" s="430"/>
-[...2 lines deleted...]
-      <c r="I33" s="554" t="s">
+      <c r="F33" s="431"/>
+      <c r="G33" s="431"/>
+      <c r="H33" s="431"/>
+      <c r="I33" s="555" t="s">
         <v>69</v>
       </c>
-      <c r="J33" s="555"/>
-[...5 lines deleted...]
-      <c r="P33" s="555"/>
+      <c r="J33" s="556"/>
+      <c r="K33" s="556"/>
+      <c r="L33" s="556"/>
+      <c r="M33" s="556"/>
+      <c r="N33" s="556"/>
+      <c r="O33" s="556"/>
+      <c r="P33" s="556"/>
       <c r="Q33" s="62"/>
-      <c r="R33" s="481" t="s">
+      <c r="R33" s="482" t="s">
         <v>70</v>
       </c>
-      <c r="S33" s="481"/>
-[...1 lines deleted...]
-      <c r="U33" s="481"/>
+      <c r="S33" s="482"/>
+      <c r="T33" s="482"/>
+      <c r="U33" s="482"/>
       <c r="V33" s="217"/>
-      <c r="W33" s="482" t="s">
+      <c r="W33" s="483" t="s">
         <v>71</v>
       </c>
-      <c r="X33" s="482"/>
-[...1 lines deleted...]
-      <c r="Z33" s="482"/>
+      <c r="X33" s="483"/>
+      <c r="Y33" s="483"/>
+      <c r="Z33" s="483"/>
       <c r="AA33" s="76"/>
       <c r="AB33" s="76" t="s">
         <v>72</v>
       </c>
       <c r="AC33" s="76"/>
       <c r="AD33" s="62"/>
       <c r="AE33" s="62"/>
       <c r="AF33" s="62"/>
       <c r="AG33" s="62"/>
       <c r="AH33" s="76"/>
       <c r="AI33" s="76"/>
       <c r="AJ33" s="76"/>
       <c r="AK33" s="76"/>
       <c r="AL33" s="76"/>
       <c r="AM33" s="76"/>
       <c r="AN33" s="76"/>
       <c r="AO33" s="100"/>
     </row>
     <row r="34" spans="1:41" ht="24" customHeight="1" thickBot="1">
       <c r="A34" s="80"/>
-      <c r="B34" s="381" t="s">
+      <c r="B34" s="380" t="s">
         <v>73</v>
       </c>
-      <c r="C34" s="382"/>
-[...1 lines deleted...]
-      <c r="E34" s="369" t="s">
+      <c r="C34" s="381"/>
+      <c r="D34" s="382"/>
+      <c r="E34" s="368" t="s">
         <v>74</v>
       </c>
-      <c r="F34" s="370"/>
-[...11 lines deleted...]
-      <c r="R34" s="366" t="s">
+      <c r="F34" s="369"/>
+      <c r="G34" s="369"/>
+      <c r="H34" s="369"/>
+      <c r="I34" s="369"/>
+      <c r="J34" s="369"/>
+      <c r="K34" s="365"/>
+      <c r="L34" s="365"/>
+      <c r="M34" s="365"/>
+      <c r="N34" s="365"/>
+      <c r="O34" s="365"/>
+      <c r="P34" s="365"/>
+      <c r="Q34" s="365"/>
+      <c r="R34" s="365" t="s">
         <v>10</v>
       </c>
-      <c r="S34" s="366"/>
+      <c r="S34" s="365"/>
       <c r="T34" s="120"/>
-      <c r="U34" s="366"/>
-[...6 lines deleted...]
-      <c r="AB34" s="367" t="s">
+      <c r="U34" s="365"/>
+      <c r="V34" s="365"/>
+      <c r="W34" s="365"/>
+      <c r="X34" s="365"/>
+      <c r="Y34" s="365"/>
+      <c r="Z34" s="365"/>
+      <c r="AA34" s="365"/>
+      <c r="AB34" s="366" t="s">
         <v>75</v>
       </c>
-      <c r="AC34" s="367"/>
-[...11 lines deleted...]
-      <c r="AO34" s="380"/>
+      <c r="AC34" s="366"/>
+      <c r="AD34" s="366"/>
+      <c r="AE34" s="366"/>
+      <c r="AF34" s="366"/>
+      <c r="AG34" s="367"/>
+      <c r="AH34" s="377"/>
+      <c r="AI34" s="378"/>
+      <c r="AJ34" s="378"/>
+      <c r="AK34" s="378"/>
+      <c r="AL34" s="378"/>
+      <c r="AM34" s="378"/>
+      <c r="AN34" s="378"/>
+      <c r="AO34" s="379"/>
     </row>
-    <row r="35" spans="1:41" ht="15.75" customHeight="1" thickTop="1">
-      <c r="B35" s="269" t="s">
+    <row r="35" spans="1:41" ht="24" customHeight="1" thickTop="1">
+      <c r="B35" s="388" t="s">
+        <v>251</v>
+      </c>
+      <c r="C35" s="388"/>
+      <c r="D35" s="388"/>
+      <c r="E35" s="388"/>
+      <c r="F35" s="388"/>
+      <c r="G35" s="388"/>
+      <c r="H35" s="388"/>
+      <c r="I35" s="388"/>
+      <c r="J35" s="388"/>
+      <c r="K35" s="388"/>
+      <c r="L35" s="388"/>
+      <c r="M35" s="388"/>
+      <c r="N35" s="388"/>
+      <c r="O35" s="388"/>
+      <c r="P35" s="388"/>
+      <c r="Q35" s="388"/>
+      <c r="R35" s="388"/>
+      <c r="S35" s="388"/>
+      <c r="T35" s="388"/>
+      <c r="U35" s="388"/>
+      <c r="V35" s="388"/>
+      <c r="W35" s="388"/>
+      <c r="X35" s="388"/>
+      <c r="Y35" s="388"/>
+      <c r="Z35" s="388"/>
+      <c r="AA35" s="388"/>
+      <c r="AB35" s="388"/>
+      <c r="AC35" s="388"/>
+      <c r="AD35" s="388"/>
+      <c r="AE35" s="388"/>
+      <c r="AF35" s="388"/>
+      <c r="AG35" s="388"/>
+      <c r="AH35" s="388"/>
+      <c r="AI35" s="388"/>
+      <c r="AJ35" s="388"/>
+      <c r="AK35" s="388"/>
+      <c r="AL35" s="388"/>
+      <c r="AM35" s="388"/>
+      <c r="AN35" s="388"/>
+      <c r="AO35" s="388"/>
+    </row>
+    <row r="36" spans="1:41" ht="24" customHeight="1">
+      <c r="B36" s="389" t="s">
+        <v>252</v>
+      </c>
+      <c r="C36" s="389"/>
+      <c r="D36" s="389"/>
+      <c r="E36" s="389"/>
+      <c r="F36" s="389"/>
+      <c r="G36" s="389"/>
+      <c r="H36" s="389"/>
+      <c r="I36" s="389"/>
+      <c r="J36" s="389"/>
+      <c r="K36" s="389"/>
+      <c r="L36" s="389"/>
+      <c r="M36" s="389"/>
+      <c r="N36" s="389"/>
+      <c r="O36" s="389"/>
+      <c r="P36" s="389"/>
+      <c r="Q36" s="389"/>
+      <c r="R36" s="389"/>
+      <c r="S36" s="389"/>
+      <c r="T36" s="389"/>
+      <c r="U36" s="389"/>
+      <c r="V36" s="389"/>
+      <c r="W36" s="389"/>
+      <c r="X36" s="389"/>
+      <c r="Y36" s="389"/>
+      <c r="Z36" s="389"/>
+      <c r="AA36" s="389"/>
+      <c r="AB36" s="389"/>
+      <c r="AC36" s="389"/>
+      <c r="AD36" s="389"/>
+      <c r="AE36" s="389"/>
+      <c r="AF36" s="389"/>
+      <c r="AG36" s="389"/>
+      <c r="AH36" s="389"/>
+      <c r="AI36" s="389"/>
+      <c r="AJ36" s="389"/>
+      <c r="AK36" s="389"/>
+      <c r="AL36" s="389"/>
+      <c r="AM36" s="389"/>
+      <c r="AN36" s="389"/>
+      <c r="AO36" s="389"/>
+    </row>
+    <row r="37" spans="1:41" ht="15.75" customHeight="1">
+      <c r="B37" s="269" t="s">
         <v>76</v>
       </c>
-      <c r="C35" s="269"/>
-[...37 lines deleted...]
-      <c r="AO35" s="269"/>
+      <c r="C37" s="269"/>
+      <c r="D37" s="269"/>
+      <c r="E37" s="269"/>
+      <c r="F37" s="269"/>
+      <c r="G37" s="269"/>
+      <c r="H37" s="269"/>
+      <c r="I37" s="269"/>
+      <c r="J37" s="269"/>
+      <c r="K37" s="269"/>
+      <c r="L37" s="269"/>
+      <c r="M37" s="269"/>
+      <c r="N37" s="269"/>
+      <c r="O37" s="269"/>
+      <c r="P37" s="269"/>
+      <c r="Q37" s="269"/>
+      <c r="R37" s="269"/>
+      <c r="S37" s="269"/>
+      <c r="T37" s="269"/>
+      <c r="U37" s="269"/>
+      <c r="V37" s="269"/>
+      <c r="W37" s="269"/>
+      <c r="X37" s="269"/>
+      <c r="Y37" s="269"/>
+      <c r="Z37" s="269"/>
+      <c r="AA37" s="269"/>
+      <c r="AB37" s="269"/>
+      <c r="AC37" s="269"/>
+      <c r="AD37" s="269"/>
+      <c r="AE37" s="269"/>
+      <c r="AF37" s="269"/>
+      <c r="AG37" s="269"/>
+      <c r="AH37" s="269"/>
+      <c r="AI37" s="269"/>
+      <c r="AJ37" s="269"/>
+      <c r="AK37" s="269"/>
+      <c r="AL37" s="269"/>
+      <c r="AM37" s="269"/>
+      <c r="AN37" s="269"/>
+      <c r="AO37" s="269"/>
     </row>
-    <row r="36" spans="1:41" ht="15.75" customHeight="1">
-[...39 lines deleted...]
-      <c r="AO36" s="62"/>
+    <row r="38" spans="1:41" ht="15.75" customHeight="1">
+      <c r="B38" s="62"/>
+      <c r="C38" s="62"/>
+      <c r="D38" s="62"/>
+      <c r="E38" s="62"/>
+      <c r="F38" s="62"/>
+      <c r="G38" s="62"/>
+      <c r="H38" s="62"/>
+      <c r="I38" s="62"/>
+      <c r="J38" s="62"/>
+      <c r="K38" s="62"/>
+      <c r="L38" s="62"/>
+      <c r="M38" s="62"/>
+      <c r="N38" s="62"/>
+      <c r="O38" s="62"/>
+      <c r="P38" s="62"/>
+      <c r="Q38" s="62"/>
+      <c r="R38" s="62"/>
+      <c r="S38" s="62"/>
+      <c r="T38" s="62"/>
+      <c r="U38" s="62"/>
+      <c r="V38" s="62"/>
+      <c r="W38" s="62"/>
+      <c r="X38" s="62"/>
+      <c r="Y38" s="62"/>
+      <c r="Z38" s="62"/>
+      <c r="AA38" s="62"/>
+      <c r="AB38" s="62"/>
+      <c r="AC38" s="62"/>
+      <c r="AD38" s="62"/>
+      <c r="AE38" s="62"/>
+      <c r="AF38" s="62"/>
+      <c r="AG38" s="62"/>
+      <c r="AH38" s="62"/>
+      <c r="AI38" s="62"/>
+      <c r="AJ38" s="62"/>
+      <c r="AK38" s="62"/>
+      <c r="AL38" s="62"/>
+      <c r="AM38" s="62"/>
+      <c r="AN38" s="62"/>
+      <c r="AO38" s="62"/>
     </row>
-    <row r="37" spans="1:41" ht="19.5" customHeight="1" thickBot="1">
-      <c r="B37" s="121" t="s">
+    <row r="39" spans="1:41" ht="19.5" customHeight="1" thickBot="1">
+      <c r="B39" s="121" t="s">
         <v>77</v>
       </c>
-      <c r="C37" s="84"/>
-[...37 lines deleted...]
-      <c r="AO37" s="123"/>
+      <c r="C39" s="84"/>
+      <c r="D39" s="84"/>
+      <c r="E39" s="122"/>
+      <c r="F39" s="123"/>
+      <c r="G39" s="123"/>
+      <c r="H39" s="123"/>
+      <c r="I39" s="123"/>
+      <c r="J39" s="123"/>
+      <c r="K39" s="123"/>
+      <c r="L39" s="123"/>
+      <c r="M39" s="123"/>
+      <c r="N39" s="123"/>
+      <c r="O39" s="123"/>
+      <c r="P39" s="123"/>
+      <c r="Q39" s="123"/>
+      <c r="R39" s="123"/>
+      <c r="S39" s="123"/>
+      <c r="T39" s="123"/>
+      <c r="U39" s="123"/>
+      <c r="V39" s="123"/>
+      <c r="W39" s="123"/>
+      <c r="X39" s="123"/>
+      <c r="Y39" s="123"/>
+      <c r="Z39" s="123"/>
+      <c r="AA39" s="123"/>
+      <c r="AB39" s="123"/>
+      <c r="AC39" s="123"/>
+      <c r="AD39" s="123"/>
+      <c r="AE39" s="123"/>
+      <c r="AF39" s="123"/>
+      <c r="AG39" s="123"/>
+      <c r="AH39" s="123"/>
+      <c r="AI39" s="123"/>
+      <c r="AJ39" s="123"/>
+      <c r="AK39" s="123"/>
+      <c r="AL39" s="123"/>
+      <c r="AM39" s="123"/>
+      <c r="AN39" s="123"/>
+      <c r="AO39" s="123"/>
     </row>
-    <row r="38" spans="1:41" ht="18" customHeight="1">
-[...1 lines deleted...]
-      <c r="B38" s="290" t="s">
+    <row r="40" spans="1:41" ht="18" customHeight="1">
+      <c r="A40" s="526"/>
+      <c r="B40" s="290" t="s">
         <v>78</v>
       </c>
-      <c r="C38" s="291"/>
-[...1 lines deleted...]
-      <c r="E38" s="270" t="s">
+      <c r="C40" s="291"/>
+      <c r="D40" s="292"/>
+      <c r="E40" s="270" t="s">
         <v>79</v>
       </c>
-      <c r="F38" s="271"/>
-[...22 lines deleted...]
-      <c r="AC38" s="276" t="s">
+      <c r="F40" s="271"/>
+      <c r="G40" s="272"/>
+      <c r="H40" s="273"/>
+      <c r="I40" s="274"/>
+      <c r="J40" s="274"/>
+      <c r="K40" s="274"/>
+      <c r="L40" s="274"/>
+      <c r="M40" s="274"/>
+      <c r="N40" s="274"/>
+      <c r="O40" s="274"/>
+      <c r="P40" s="274"/>
+      <c r="Q40" s="274"/>
+      <c r="R40" s="274"/>
+      <c r="S40" s="274"/>
+      <c r="T40" s="274"/>
+      <c r="U40" s="274"/>
+      <c r="V40" s="274"/>
+      <c r="W40" s="274"/>
+      <c r="X40" s="274"/>
+      <c r="Y40" s="274"/>
+      <c r="Z40" s="274"/>
+      <c r="AA40" s="274"/>
+      <c r="AB40" s="275"/>
+      <c r="AC40" s="276" t="s">
         <v>80</v>
       </c>
-      <c r="AD38" s="277"/>
-[...3 lines deleted...]
-      <c r="AH38" s="284" t="s">
+      <c r="AD40" s="277"/>
+      <c r="AE40" s="277"/>
+      <c r="AF40" s="277"/>
+      <c r="AG40" s="278"/>
+      <c r="AH40" s="284" t="s">
         <v>81</v>
       </c>
-      <c r="AI38" s="285"/>
-      <c r="AJ38" s="286" t="s">
+      <c r="AI40" s="285"/>
+      <c r="AJ40" s="286" t="s">
         <v>82</v>
       </c>
-      <c r="AK38" s="287"/>
-[...3 lines deleted...]
-      <c r="AO38" s="289"/>
+      <c r="AK40" s="287"/>
+      <c r="AL40" s="287"/>
+      <c r="AM40" s="124"/>
+      <c r="AN40" s="288"/>
+      <c r="AO40" s="289"/>
     </row>
-    <row r="39" spans="1:41" ht="24" customHeight="1">
-[...96 lines deleted...]
-      <c r="A41" s="524"/>
+    <row r="41" spans="1:41" ht="24" customHeight="1">
+      <c r="A41" s="526"/>
       <c r="B41" s="293"/>
       <c r="C41" s="294"/>
       <c r="D41" s="295"/>
-      <c r="E41" s="127" t="s">
-[...39 lines deleted...]
-      <c r="AO41" s="386"/>
+      <c r="E41" s="371" t="s">
+        <v>83</v>
+      </c>
+      <c r="F41" s="372"/>
+      <c r="G41" s="373"/>
+      <c r="H41" s="374"/>
+      <c r="I41" s="375"/>
+      <c r="J41" s="375"/>
+      <c r="K41" s="375"/>
+      <c r="L41" s="375"/>
+      <c r="M41" s="375"/>
+      <c r="N41" s="375"/>
+      <c r="O41" s="375"/>
+      <c r="P41" s="375"/>
+      <c r="Q41" s="375"/>
+      <c r="R41" s="375"/>
+      <c r="S41" s="375"/>
+      <c r="T41" s="375"/>
+      <c r="U41" s="375"/>
+      <c r="V41" s="375"/>
+      <c r="W41" s="375"/>
+      <c r="X41" s="375"/>
+      <c r="Y41" s="375"/>
+      <c r="Z41" s="375"/>
+      <c r="AA41" s="375"/>
+      <c r="AB41" s="376"/>
+      <c r="AC41" s="279"/>
+      <c r="AD41" s="280"/>
+      <c r="AE41" s="280"/>
+      <c r="AF41" s="280"/>
+      <c r="AG41" s="281"/>
+      <c r="AH41" s="282" t="s">
+        <v>82</v>
+      </c>
+      <c r="AI41" s="283"/>
+      <c r="AJ41" s="386" t="s">
+        <v>84</v>
+      </c>
+      <c r="AK41" s="386"/>
+      <c r="AL41" s="386"/>
+      <c r="AM41" s="386"/>
+      <c r="AN41" s="386"/>
+      <c r="AO41" s="387"/>
     </row>
-    <row r="42" spans="1:41" ht="18" customHeight="1">
-      <c r="A42" s="526"/>
+    <row r="42" spans="1:41" ht="24" customHeight="1">
+      <c r="A42" s="523"/>
       <c r="B42" s="485" t="s">
-        <v>89</v>
-[...57 lines deleted...]
-      <c r="AO42" s="138"/>
+        <v>85</v>
+      </c>
+      <c r="C42" s="331"/>
+      <c r="D42" s="332"/>
+      <c r="E42" s="125" t="s">
+        <v>86</v>
+      </c>
+      <c r="F42" s="126"/>
+      <c r="G42" s="126"/>
+      <c r="H42" s="513"/>
+      <c r="I42" s="513"/>
+      <c r="J42" s="513"/>
+      <c r="K42" s="513"/>
+      <c r="L42" s="513"/>
+      <c r="M42" s="514"/>
+      <c r="N42" s="514"/>
+      <c r="O42" s="514"/>
+      <c r="P42" s="514"/>
+      <c r="Q42" s="514"/>
+      <c r="R42" s="514"/>
+      <c r="S42" s="514"/>
+      <c r="T42" s="514"/>
+      <c r="U42" s="514"/>
+      <c r="V42" s="514"/>
+      <c r="W42" s="514"/>
+      <c r="X42" s="514"/>
+      <c r="Y42" s="514"/>
+      <c r="Z42" s="514"/>
+      <c r="AA42" s="514"/>
+      <c r="AB42" s="514"/>
+      <c r="AC42" s="514"/>
+      <c r="AD42" s="514"/>
+      <c r="AE42" s="514"/>
+      <c r="AF42" s="514"/>
+      <c r="AG42" s="514"/>
+      <c r="AH42" s="514"/>
+      <c r="AI42" s="514"/>
+      <c r="AJ42" s="514"/>
+      <c r="AK42" s="514"/>
+      <c r="AL42" s="514"/>
+      <c r="AM42" s="514"/>
+      <c r="AN42" s="514"/>
+      <c r="AO42" s="515"/>
     </row>
     <row r="43" spans="1:41" ht="18" customHeight="1">
-      <c r="A43" s="527"/>
-[...57 lines deleted...]
-      <c r="AO43" s="145"/>
+      <c r="A43" s="525"/>
+      <c r="B43" s="293"/>
+      <c r="C43" s="294"/>
+      <c r="D43" s="295"/>
+      <c r="E43" s="127" t="s">
+        <v>87</v>
+      </c>
+      <c r="F43" s="128"/>
+      <c r="G43" s="128"/>
+      <c r="H43" s="128"/>
+      <c r="I43" s="128"/>
+      <c r="J43" s="128"/>
+      <c r="K43" s="129"/>
+      <c r="L43" s="129"/>
+      <c r="M43" s="129"/>
+      <c r="N43" s="130"/>
+      <c r="O43" s="130"/>
+      <c r="P43" s="130"/>
+      <c r="Q43" s="130"/>
+      <c r="R43" s="130"/>
+      <c r="S43" s="130"/>
+      <c r="T43" s="130"/>
+      <c r="U43" s="130"/>
+      <c r="V43" s="131"/>
+      <c r="W43" s="516" t="s">
+        <v>88</v>
+      </c>
+      <c r="X43" s="517"/>
+      <c r="Y43" s="517"/>
+      <c r="Z43" s="383"/>
+      <c r="AA43" s="384"/>
+      <c r="AB43" s="384"/>
+      <c r="AC43" s="384"/>
+      <c r="AD43" s="384"/>
+      <c r="AE43" s="384"/>
+      <c r="AF43" s="384"/>
+      <c r="AG43" s="384"/>
+      <c r="AH43" s="384"/>
+      <c r="AI43" s="384"/>
+      <c r="AJ43" s="384"/>
+      <c r="AK43" s="384"/>
+      <c r="AL43" s="384"/>
+      <c r="AM43" s="384"/>
+      <c r="AN43" s="384"/>
+      <c r="AO43" s="385"/>
     </row>
     <row r="44" spans="1:41" ht="18" customHeight="1">
-      <c r="A44" s="528"/>
-[...6 lines deleted...]
-      <c r="H44" s="147" t="s">
+      <c r="A44" s="527"/>
+      <c r="B44" s="486" t="s">
+        <v>89</v>
+      </c>
+      <c r="C44" s="487"/>
+      <c r="D44" s="488"/>
+      <c r="E44" s="132"/>
+      <c r="F44" s="442"/>
+      <c r="G44" s="442"/>
+      <c r="H44" s="133" t="s">
         <v>90</v>
       </c>
-      <c r="I44" s="147"/>
-[...2 lines deleted...]
-      <c r="L44" s="148" t="s">
+      <c r="I44" s="133"/>
+      <c r="J44" s="442"/>
+      <c r="K44" s="442"/>
+      <c r="L44" s="133" t="s">
         <v>91</v>
       </c>
-      <c r="M44" s="148"/>
-[...1 lines deleted...]
-      <c r="O44" s="149" t="s">
+      <c r="M44" s="133"/>
+      <c r="N44" s="133"/>
+      <c r="O44" s="134" t="s">
         <v>92</v>
       </c>
-      <c r="P44" s="148" t="s">
+      <c r="P44" s="135" t="s">
         <v>14</v>
       </c>
-      <c r="Q44" s="463"/>
-[...1 lines deleted...]
-      <c r="S44" s="147" t="s">
+      <c r="Q44" s="442"/>
+      <c r="R44" s="442"/>
+      <c r="S44" s="133" t="s">
         <v>90</v>
       </c>
-      <c r="T44" s="147"/>
-[...2 lines deleted...]
-      <c r="W44" s="148" t="s">
+      <c r="T44" s="133"/>
+      <c r="U44" s="442"/>
+      <c r="V44" s="442"/>
+      <c r="W44" s="133" t="s">
         <v>91</v>
       </c>
-      <c r="X44" s="148"/>
-[...1 lines deleted...]
-      <c r="Z44" s="149" t="s">
+      <c r="X44" s="133"/>
+      <c r="Y44" s="133"/>
+      <c r="Z44" s="134" t="s">
         <v>92</v>
       </c>
-      <c r="AA44" s="150"/>
-      <c r="AB44" s="147" t="s">
+      <c r="AA44" s="62"/>
+      <c r="AB44" s="133" t="s">
         <v>93</v>
       </c>
-      <c r="AC44" s="151"/>
-[...10 lines deleted...]
-      <c r="AN44" s="148" t="s">
+      <c r="AC44" s="136"/>
+      <c r="AD44" s="136"/>
+      <c r="AE44" s="136"/>
+      <c r="AF44" s="136"/>
+      <c r="AG44" s="136"/>
+      <c r="AH44" s="440"/>
+      <c r="AI44" s="440"/>
+      <c r="AJ44" s="440"/>
+      <c r="AK44" s="440"/>
+      <c r="AL44" s="440"/>
+      <c r="AM44" s="137"/>
+      <c r="AN44" s="135" t="s">
         <v>94</v>
       </c>
-      <c r="AO44" s="153"/>
+      <c r="AO44" s="138"/>
     </row>
-    <row r="45" spans="1:41" ht="24" customHeight="1">
-[...44 lines deleted...]
-      <c r="AO45" s="509"/>
+    <row r="45" spans="1:41" ht="18" customHeight="1">
+      <c r="A45" s="528"/>
+      <c r="B45" s="489"/>
+      <c r="C45" s="490"/>
+      <c r="D45" s="491"/>
+      <c r="E45" s="139"/>
+      <c r="F45" s="439"/>
+      <c r="G45" s="439"/>
+      <c r="H45" s="140" t="s">
+        <v>90</v>
+      </c>
+      <c r="I45" s="140"/>
+      <c r="J45" s="439"/>
+      <c r="K45" s="439"/>
+      <c r="L45" s="141" t="s">
+        <v>91</v>
+      </c>
+      <c r="M45" s="140"/>
+      <c r="N45" s="370" t="s">
+        <v>92</v>
+      </c>
+      <c r="O45" s="370"/>
+      <c r="P45" s="141" t="s">
+        <v>14</v>
+      </c>
+      <c r="Q45" s="439"/>
+      <c r="R45" s="439"/>
+      <c r="S45" s="140" t="s">
+        <v>90</v>
+      </c>
+      <c r="T45" s="140"/>
+      <c r="U45" s="439"/>
+      <c r="V45" s="439"/>
+      <c r="W45" s="141" t="s">
+        <v>91</v>
+      </c>
+      <c r="X45" s="140"/>
+      <c r="Y45" s="370" t="s">
+        <v>92</v>
+      </c>
+      <c r="Z45" s="370"/>
+      <c r="AA45" s="142"/>
+      <c r="AB45" s="140" t="s">
+        <v>93</v>
+      </c>
+      <c r="AC45" s="143"/>
+      <c r="AD45" s="143"/>
+      <c r="AE45" s="143"/>
+      <c r="AF45" s="143"/>
+      <c r="AG45" s="143"/>
+      <c r="AH45" s="441"/>
+      <c r="AI45" s="441"/>
+      <c r="AJ45" s="441"/>
+      <c r="AK45" s="441"/>
+      <c r="AL45" s="441"/>
+      <c r="AM45" s="144"/>
+      <c r="AN45" s="141" t="s">
+        <v>94</v>
+      </c>
+      <c r="AO45" s="145"/>
     </row>
-    <row r="46" spans="1:41" ht="24" customHeight="1">
-[...29 lines deleted...]
-      <c r="W46" s="82" t="s">
+    <row r="46" spans="1:41" ht="18" customHeight="1">
+      <c r="A46" s="529"/>
+      <c r="B46" s="492"/>
+      <c r="C46" s="493"/>
+      <c r="D46" s="494"/>
+      <c r="E46" s="146"/>
+      <c r="F46" s="464"/>
+      <c r="G46" s="464"/>
+      <c r="H46" s="147" t="s">
+        <v>90</v>
+      </c>
+      <c r="I46" s="147"/>
+      <c r="J46" s="464"/>
+      <c r="K46" s="464"/>
+      <c r="L46" s="148" t="s">
+        <v>91</v>
+      </c>
+      <c r="M46" s="148"/>
+      <c r="N46" s="148"/>
+      <c r="O46" s="149" t="s">
+        <v>92</v>
+      </c>
+      <c r="P46" s="148" t="s">
+        <v>14</v>
+      </c>
+      <c r="Q46" s="464"/>
+      <c r="R46" s="464"/>
+      <c r="S46" s="147" t="s">
+        <v>90</v>
+      </c>
+      <c r="T46" s="147"/>
+      <c r="U46" s="464"/>
+      <c r="V46" s="464"/>
+      <c r="W46" s="148" t="s">
+        <v>91</v>
+      </c>
+      <c r="X46" s="148"/>
+      <c r="Y46" s="148"/>
+      <c r="Z46" s="149" t="s">
+        <v>92</v>
+      </c>
+      <c r="AA46" s="150"/>
+      <c r="AB46" s="147" t="s">
+        <v>93</v>
+      </c>
+      <c r="AC46" s="151"/>
+      <c r="AD46" s="151"/>
+      <c r="AE46" s="151"/>
+      <c r="AF46" s="151"/>
+      <c r="AG46" s="151"/>
+      <c r="AH46" s="472"/>
+      <c r="AI46" s="472"/>
+      <c r="AJ46" s="472"/>
+      <c r="AK46" s="472"/>
+      <c r="AL46" s="472"/>
+      <c r="AM46" s="152"/>
+      <c r="AN46" s="148" t="s">
         <v>94</v>
       </c>
-      <c r="X46" s="481" t="s">
-[...26 lines deleted...]
-      <c r="AO46" s="159"/>
+      <c r="AO46" s="153"/>
     </row>
     <row r="47" spans="1:41" ht="24" customHeight="1">
-      <c r="A47" s="525"/>
-[...47 lines deleted...]
-      <c r="AO47" s="167"/>
+      <c r="A47" s="67"/>
+      <c r="B47" s="512" t="s">
+        <v>95</v>
+      </c>
+      <c r="C47" s="437"/>
+      <c r="D47" s="438"/>
+      <c r="E47" s="474"/>
+      <c r="F47" s="475"/>
+      <c r="G47" s="475"/>
+      <c r="H47" s="475"/>
+      <c r="I47" s="475"/>
+      <c r="J47" s="475"/>
+      <c r="K47" s="475"/>
+      <c r="L47" s="476"/>
+      <c r="M47" s="508" t="s">
+        <v>96</v>
+      </c>
+      <c r="N47" s="509"/>
+      <c r="O47" s="509"/>
+      <c r="P47" s="509"/>
+      <c r="Q47" s="509"/>
+      <c r="R47" s="509"/>
+      <c r="S47" s="509"/>
+      <c r="T47" s="509"/>
+      <c r="U47" s="509"/>
+      <c r="V47" s="509"/>
+      <c r="W47" s="509"/>
+      <c r="X47" s="509"/>
+      <c r="Y47" s="509"/>
+      <c r="Z47" s="509"/>
+      <c r="AA47" s="509"/>
+      <c r="AB47" s="509"/>
+      <c r="AC47" s="509"/>
+      <c r="AD47" s="509"/>
+      <c r="AE47" s="509"/>
+      <c r="AF47" s="509"/>
+      <c r="AG47" s="509"/>
+      <c r="AH47" s="509"/>
+      <c r="AI47" s="509"/>
+      <c r="AJ47" s="509"/>
+      <c r="AK47" s="509"/>
+      <c r="AL47" s="509"/>
+      <c r="AM47" s="509"/>
+      <c r="AN47" s="509"/>
+      <c r="AO47" s="510"/>
     </row>
     <row r="48" spans="1:41" ht="24" customHeight="1">
-      <c r="A48" s="525"/>
-      <c r="B48" s="498" t="s">
+      <c r="A48" s="80"/>
+      <c r="B48" s="495" t="s">
+        <v>97</v>
+      </c>
+      <c r="C48" s="437"/>
+      <c r="D48" s="438"/>
+      <c r="E48" s="454" t="s">
+        <v>98</v>
+      </c>
+      <c r="F48" s="455"/>
+      <c r="G48" s="455"/>
+      <c r="H48" s="455"/>
+      <c r="I48" s="97"/>
+      <c r="J48" s="76"/>
+      <c r="K48" s="76" t="s">
+        <v>99</v>
+      </c>
+      <c r="L48" s="76"/>
+      <c r="M48" s="76"/>
+      <c r="O48" s="76"/>
+      <c r="P48" s="541" t="s">
+        <v>100</v>
+      </c>
+      <c r="Q48" s="541"/>
+      <c r="R48" s="154"/>
+      <c r="S48" s="154"/>
+      <c r="T48" s="154"/>
+      <c r="U48" s="154"/>
+      <c r="V48" s="154"/>
+      <c r="W48" s="82" t="s">
+        <v>94</v>
+      </c>
+      <c r="X48" s="482" t="s">
+        <v>101</v>
+      </c>
+      <c r="Y48" s="482"/>
+      <c r="Z48" s="482"/>
+      <c r="AA48" s="465" t="s">
+        <v>102</v>
+      </c>
+      <c r="AB48" s="465"/>
+      <c r="AC48" s="155"/>
+      <c r="AD48" s="156"/>
+      <c r="AE48" s="465" t="s">
+        <v>90</v>
+      </c>
+      <c r="AF48" s="465"/>
+      <c r="AG48" s="465"/>
+      <c r="AH48" s="157"/>
+      <c r="AI48" s="465" t="s">
+        <v>91</v>
+      </c>
+      <c r="AJ48" s="465"/>
+      <c r="AK48" s="157"/>
+      <c r="AL48" s="76"/>
+      <c r="AM48" s="76"/>
+      <c r="AN48" s="158" t="s">
+        <v>5</v>
+      </c>
+      <c r="AO48" s="159"/>
+    </row>
+    <row r="49" spans="1:42" ht="24" customHeight="1">
+      <c r="A49" s="526"/>
+      <c r="B49" s="496" t="s">
+        <v>103</v>
+      </c>
+      <c r="C49" s="497"/>
+      <c r="D49" s="498"/>
+      <c r="E49" s="477" t="s">
+        <v>104</v>
+      </c>
+      <c r="F49" s="265"/>
+      <c r="G49" s="265"/>
+      <c r="H49" s="265"/>
+      <c r="I49" s="265"/>
+      <c r="J49" s="265"/>
+      <c r="K49" s="265"/>
+      <c r="L49" s="478"/>
+      <c r="M49" s="478"/>
+      <c r="N49" s="478"/>
+      <c r="O49" s="478"/>
+      <c r="P49" s="478"/>
+      <c r="Q49" s="478"/>
+      <c r="R49" s="478"/>
+      <c r="S49" s="102" t="s">
+        <v>105</v>
+      </c>
+      <c r="T49" s="102"/>
+      <c r="U49" s="102"/>
+      <c r="V49" s="102"/>
+      <c r="W49" s="265" t="s">
+        <v>106</v>
+      </c>
+      <c r="X49" s="265"/>
+      <c r="Y49" s="265"/>
+      <c r="Z49" s="265"/>
+      <c r="AA49" s="265"/>
+      <c r="AB49" s="265"/>
+      <c r="AC49" s="265"/>
+      <c r="AD49" s="542"/>
+      <c r="AE49" s="160"/>
+      <c r="AF49" s="161"/>
+      <c r="AG49" s="162"/>
+      <c r="AH49" s="163"/>
+      <c r="AI49" s="164"/>
+      <c r="AJ49" s="165"/>
+      <c r="AK49" s="165"/>
+      <c r="AL49" s="165"/>
+      <c r="AM49" s="166"/>
+      <c r="AN49" s="166"/>
+      <c r="AO49" s="167"/>
+    </row>
+    <row r="50" spans="1:42" ht="24" customHeight="1">
+      <c r="A50" s="526"/>
+      <c r="B50" s="499" t="s">
         <v>107</v>
       </c>
-      <c r="C48" s="499"/>
-[...1 lines deleted...]
-      <c r="E48" s="472" t="s">
+      <c r="C50" s="500"/>
+      <c r="D50" s="501"/>
+      <c r="E50" s="473" t="s">
         <v>108</v>
       </c>
-      <c r="F48" s="323"/>
-[...12 lines deleted...]
-      <c r="S48" s="170" t="s">
+      <c r="F50" s="323"/>
+      <c r="G50" s="323"/>
+      <c r="H50" s="323"/>
+      <c r="I50" s="323"/>
+      <c r="J50" s="323"/>
+      <c r="K50" s="323"/>
+      <c r="L50" s="168"/>
+      <c r="M50" s="168"/>
+      <c r="N50" s="168"/>
+      <c r="O50" s="168"/>
+      <c r="P50" s="168"/>
+      <c r="Q50" s="168"/>
+      <c r="R50" s="169"/>
+      <c r="S50" s="170" t="s">
         <v>109</v>
       </c>
-      <c r="T48" s="170"/>
-[...2 lines deleted...]
-      <c r="W48" s="171" t="s">
+      <c r="T50" s="170"/>
+      <c r="U50" s="170"/>
+      <c r="V50" s="170"/>
+      <c r="W50" s="171" t="s">
         <v>110</v>
       </c>
-      <c r="X48" s="172"/>
-[...16 lines deleted...]
-      <c r="AO48" s="182"/>
+      <c r="X50" s="172"/>
+      <c r="Y50" s="172"/>
+      <c r="Z50" s="172"/>
+      <c r="AA50" s="172"/>
+      <c r="AB50" s="172"/>
+      <c r="AC50" s="173"/>
+      <c r="AD50" s="174"/>
+      <c r="AE50" s="175"/>
+      <c r="AF50" s="176"/>
+      <c r="AG50" s="177"/>
+      <c r="AH50" s="178"/>
+      <c r="AI50" s="179"/>
+      <c r="AJ50" s="179"/>
+      <c r="AK50" s="180"/>
+      <c r="AL50" s="181"/>
+      <c r="AM50" s="181"/>
+      <c r="AN50" s="181"/>
+      <c r="AO50" s="182"/>
     </row>
-    <row r="49" spans="1:42" ht="18" customHeight="1">
-[...4 lines deleted...]
-      <c r="E49" s="183" t="s">
+    <row r="51" spans="1:42" ht="18" customHeight="1">
+      <c r="A51" s="526"/>
+      <c r="B51" s="502"/>
+      <c r="C51" s="503"/>
+      <c r="D51" s="504"/>
+      <c r="E51" s="183" t="s">
         <v>111</v>
       </c>
-      <c r="F49" s="116"/>
-[...5 lines deleted...]
-      <c r="L49" s="542" t="s">
+      <c r="F51" s="116"/>
+      <c r="G51" s="116"/>
+      <c r="H51" s="170"/>
+      <c r="I51" s="170"/>
+      <c r="J51" s="172"/>
+      <c r="K51" s="116"/>
+      <c r="L51" s="543" t="s">
         <v>112</v>
       </c>
-      <c r="M49" s="542"/>
-[...27 lines deleted...]
-      <c r="AO49" s="185"/>
+      <c r="M51" s="543"/>
+      <c r="N51" s="543"/>
+      <c r="O51" s="543"/>
+      <c r="P51" s="543"/>
+      <c r="Q51" s="543"/>
+      <c r="R51" s="543"/>
+      <c r="S51" s="543"/>
+      <c r="T51" s="543"/>
+      <c r="U51" s="543"/>
+      <c r="V51" s="543"/>
+      <c r="W51" s="116"/>
+      <c r="X51" s="116"/>
+      <c r="Y51" s="184"/>
+      <c r="Z51" s="116"/>
+      <c r="AA51" s="116"/>
+      <c r="AB51" s="116"/>
+      <c r="AC51" s="170"/>
+      <c r="AD51" s="170"/>
+      <c r="AE51" s="170"/>
+      <c r="AF51" s="170"/>
+      <c r="AG51" s="169"/>
+      <c r="AH51" s="169"/>
+      <c r="AI51" s="169"/>
+      <c r="AJ51" s="169"/>
+      <c r="AK51" s="169"/>
+      <c r="AL51" s="169"/>
+      <c r="AM51" s="169"/>
+      <c r="AN51" s="169"/>
+      <c r="AO51" s="185"/>
     </row>
-    <row r="50" spans="1:42" ht="18" customHeight="1" thickBot="1">
-[...4 lines deleted...]
-      <c r="E50" s="478" t="s">
+    <row r="52" spans="1:42" ht="18" customHeight="1" thickBot="1">
+      <c r="A52" s="526"/>
+      <c r="B52" s="505"/>
+      <c r="C52" s="506"/>
+      <c r="D52" s="507"/>
+      <c r="E52" s="479" t="s">
         <v>113</v>
       </c>
-      <c r="F50" s="479"/>
-[...12 lines deleted...]
-      <c r="S50" s="510" t="s">
+      <c r="F52" s="480"/>
+      <c r="G52" s="480"/>
+      <c r="H52" s="480"/>
+      <c r="I52" s="480"/>
+      <c r="J52" s="480"/>
+      <c r="K52" s="480"/>
+      <c r="L52" s="186"/>
+      <c r="M52" s="186"/>
+      <c r="N52" s="186"/>
+      <c r="O52" s="186"/>
+      <c r="P52" s="186"/>
+      <c r="Q52" s="186"/>
+      <c r="R52" s="186"/>
+      <c r="S52" s="511" t="s">
         <v>114</v>
       </c>
-      <c r="T50" s="510"/>
-[...20 lines deleted...]
-      <c r="AO50" s="188"/>
+      <c r="T52" s="511"/>
+      <c r="U52" s="511"/>
+      <c r="V52" s="511"/>
+      <c r="W52" s="187"/>
+      <c r="X52" s="481"/>
+      <c r="Y52" s="481"/>
+      <c r="Z52" s="481"/>
+      <c r="AA52" s="481"/>
+      <c r="AB52" s="481"/>
+      <c r="AC52" s="481"/>
+      <c r="AD52" s="481"/>
+      <c r="AE52" s="481"/>
+      <c r="AF52" s="481"/>
+      <c r="AG52" s="481"/>
+      <c r="AH52" s="481"/>
+      <c r="AI52" s="481"/>
+      <c r="AJ52" s="481"/>
+      <c r="AK52" s="481"/>
+      <c r="AL52" s="481"/>
+      <c r="AM52" s="481"/>
+      <c r="AN52" s="481"/>
+      <c r="AO52" s="188"/>
     </row>
-    <row r="51" spans="1:42" ht="11.25" customHeight="1">
-[...39 lines deleted...]
-      <c r="AO51" s="189"/>
+    <row r="53" spans="1:42" ht="11.25" customHeight="1">
+      <c r="B53" s="189"/>
+      <c r="C53" s="189"/>
+      <c r="D53" s="189"/>
+      <c r="E53" s="189"/>
+      <c r="F53" s="189"/>
+      <c r="G53" s="189"/>
+      <c r="H53" s="189"/>
+      <c r="I53" s="189"/>
+      <c r="J53" s="190"/>
+      <c r="K53" s="190"/>
+      <c r="L53" s="190"/>
+      <c r="M53" s="190"/>
+      <c r="N53" s="190"/>
+      <c r="O53" s="190"/>
+      <c r="P53" s="190"/>
+      <c r="Q53" s="190"/>
+      <c r="R53" s="190"/>
+      <c r="S53" s="191"/>
+      <c r="T53" s="191"/>
+      <c r="U53" s="191"/>
+      <c r="V53" s="191"/>
+      <c r="W53" s="191"/>
+      <c r="X53" s="190"/>
+      <c r="Y53" s="190"/>
+      <c r="Z53" s="190"/>
+      <c r="AA53" s="190"/>
+      <c r="AB53" s="190"/>
+      <c r="AC53" s="190"/>
+      <c r="AD53" s="190"/>
+      <c r="AE53" s="190"/>
+      <c r="AF53" s="190"/>
+      <c r="AG53" s="190"/>
+      <c r="AH53" s="190"/>
+      <c r="AI53" s="190"/>
+      <c r="AJ53" s="190"/>
+      <c r="AK53" s="190"/>
+      <c r="AL53" s="190"/>
+      <c r="AM53" s="190"/>
+      <c r="AN53" s="190"/>
+      <c r="AO53" s="189"/>
     </row>
-    <row r="52" spans="1:42" ht="17.25" customHeight="1" thickBot="1">
-      <c r="B52" s="549" t="s">
+    <row r="54" spans="1:42" ht="17.25" customHeight="1" thickBot="1">
+      <c r="B54" s="550" t="s">
         <v>115</v>
       </c>
-      <c r="C52" s="549"/>
-[...37 lines deleted...]
-      <c r="AO52" s="550"/>
+      <c r="C54" s="550"/>
+      <c r="D54" s="550"/>
+      <c r="E54" s="551"/>
+      <c r="F54" s="551"/>
+      <c r="G54" s="551"/>
+      <c r="H54" s="551"/>
+      <c r="I54" s="551"/>
+      <c r="J54" s="551"/>
+      <c r="K54" s="551"/>
+      <c r="L54" s="551"/>
+      <c r="M54" s="551"/>
+      <c r="N54" s="551"/>
+      <c r="O54" s="551"/>
+      <c r="P54" s="551"/>
+      <c r="Q54" s="551"/>
+      <c r="R54" s="551"/>
+      <c r="S54" s="551"/>
+      <c r="T54" s="551"/>
+      <c r="U54" s="551"/>
+      <c r="V54" s="551"/>
+      <c r="W54" s="551"/>
+      <c r="X54" s="551"/>
+      <c r="Y54" s="551"/>
+      <c r="Z54" s="551"/>
+      <c r="AA54" s="551"/>
+      <c r="AB54" s="551"/>
+      <c r="AC54" s="551"/>
+      <c r="AD54" s="551"/>
+      <c r="AE54" s="551"/>
+      <c r="AF54" s="551"/>
+      <c r="AG54" s="551"/>
+      <c r="AH54" s="551"/>
+      <c r="AI54" s="551"/>
+      <c r="AJ54" s="551"/>
+      <c r="AK54" s="551"/>
+      <c r="AL54" s="551"/>
+      <c r="AM54" s="551"/>
+      <c r="AN54" s="551"/>
+      <c r="AO54" s="551"/>
     </row>
-    <row r="53" spans="1:42" ht="33" customHeight="1">
-[...1 lines deleted...]
-      <c r="B53" s="535" t="s">
+    <row r="55" spans="1:42" ht="33" customHeight="1">
+      <c r="A55" s="547"/>
+      <c r="B55" s="536" t="s">
         <v>116</v>
       </c>
-      <c r="C53" s="536"/>
-[...3 lines deleted...]
-      <c r="G53" s="470" t="s">
+      <c r="C55" s="537"/>
+      <c r="D55" s="538"/>
+      <c r="E55" s="192"/>
+      <c r="F55" s="192"/>
+      <c r="G55" s="471" t="s">
         <v>117</v>
       </c>
-      <c r="H53" s="470"/>
-[...13 lines deleted...]
-      <c r="V53" s="192" t="s">
+      <c r="H55" s="471"/>
+      <c r="I55" s="471"/>
+      <c r="J55" s="471"/>
+      <c r="K55" s="471"/>
+      <c r="L55" s="471"/>
+      <c r="M55" s="471"/>
+      <c r="N55" s="471"/>
+      <c r="O55" s="193"/>
+      <c r="P55" s="193"/>
+      <c r="Q55" s="193"/>
+      <c r="R55" s="193"/>
+      <c r="S55" s="193"/>
+      <c r="T55" s="193"/>
+      <c r="U55" s="193"/>
+      <c r="V55" s="192" t="s">
         <v>94</v>
       </c>
-      <c r="W53" s="192"/>
-      <c r="X53" s="192" t="s">
+      <c r="W55" s="192"/>
+      <c r="X55" s="192" t="s">
         <v>118</v>
       </c>
-      <c r="Y53" s="194"/>
-[...11 lines deleted...]
-      <c r="AK53" s="465" t="s">
+      <c r="Y55" s="194"/>
+      <c r="Z55" s="194"/>
+      <c r="AA55" s="194"/>
+      <c r="AB55" s="194"/>
+      <c r="AC55" s="194"/>
+      <c r="AD55" s="194"/>
+      <c r="AE55" s="192"/>
+      <c r="AF55" s="192"/>
+      <c r="AG55" s="192"/>
+      <c r="AH55" s="195"/>
+      <c r="AI55" s="196"/>
+      <c r="AJ55" s="194"/>
+      <c r="AK55" s="466" t="s">
         <v>119</v>
       </c>
-      <c r="AL53" s="465"/>
-[...2 lines deleted...]
-      <c r="AO53" s="466"/>
+      <c r="AL55" s="466"/>
+      <c r="AM55" s="466"/>
+      <c r="AN55" s="466"/>
+      <c r="AO55" s="467"/>
     </row>
-    <row r="54" spans="1:42" ht="24" customHeight="1">
-[...6 lines deleted...]
-      <c r="G54" s="297" t="s">
+    <row r="56" spans="1:42" ht="24" customHeight="1">
+      <c r="A56" s="548"/>
+      <c r="B56" s="539"/>
+      <c r="C56" s="303"/>
+      <c r="D56" s="540"/>
+      <c r="E56" s="119"/>
+      <c r="F56" s="119"/>
+      <c r="G56" s="297" t="s">
         <v>120</v>
       </c>
-      <c r="H54" s="297"/>
-[...28 lines deleted...]
-      <c r="AK54" s="467" t="s">
+      <c r="H56" s="297"/>
+      <c r="I56" s="297"/>
+      <c r="J56" s="297"/>
+      <c r="K56" s="297"/>
+      <c r="L56" s="297"/>
+      <c r="M56" s="297"/>
+      <c r="N56" s="297"/>
+      <c r="O56" s="297"/>
+      <c r="P56" s="297"/>
+      <c r="Q56" s="297"/>
+      <c r="R56" s="297"/>
+      <c r="S56" s="297"/>
+      <c r="T56" s="297"/>
+      <c r="U56" s="297"/>
+      <c r="V56" s="297"/>
+      <c r="W56" s="297"/>
+      <c r="X56" s="297"/>
+      <c r="Y56" s="297"/>
+      <c r="Z56" s="297"/>
+      <c r="AA56" s="297"/>
+      <c r="AB56" s="297"/>
+      <c r="AC56" s="297"/>
+      <c r="AD56" s="297"/>
+      <c r="AE56" s="297"/>
+      <c r="AF56" s="297"/>
+      <c r="AG56" s="297"/>
+      <c r="AH56" s="297"/>
+      <c r="AI56" s="62"/>
+      <c r="AJ56" s="197"/>
+      <c r="AK56" s="468" t="s">
         <v>121</v>
       </c>
-      <c r="AL54" s="468"/>
-[...2 lines deleted...]
-      <c r="AO54" s="469"/>
+      <c r="AL56" s="469"/>
+      <c r="AM56" s="469"/>
+      <c r="AN56" s="469"/>
+      <c r="AO56" s="470"/>
     </row>
-    <row r="55" spans="1:42" ht="24" customHeight="1">
-[...1 lines deleted...]
-      <c r="B55" s="551" t="s">
+    <row r="57" spans="1:42" ht="24" customHeight="1">
+      <c r="A57" s="549"/>
+      <c r="B57" s="552" t="s">
         <v>122</v>
       </c>
-      <c r="C55" s="552"/>
-[...3 lines deleted...]
-      <c r="G55" s="317" t="s">
+      <c r="C57" s="553"/>
+      <c r="D57" s="554"/>
+      <c r="E57" s="89"/>
+      <c r="F57" s="89"/>
+      <c r="G57" s="317" t="s">
         <v>123</v>
       </c>
-      <c r="H55" s="317"/>
-[...13 lines deleted...]
-      <c r="V55" s="85" t="s">
+      <c r="H57" s="317"/>
+      <c r="I57" s="317"/>
+      <c r="J57" s="317"/>
+      <c r="K57" s="317"/>
+      <c r="L57" s="317"/>
+      <c r="M57" s="463"/>
+      <c r="N57" s="463"/>
+      <c r="O57" s="463"/>
+      <c r="P57" s="463"/>
+      <c r="Q57" s="463"/>
+      <c r="R57" s="463"/>
+      <c r="S57" s="463"/>
+      <c r="T57" s="463"/>
+      <c r="U57" s="463"/>
+      <c r="V57" s="85" t="s">
         <v>94</v>
       </c>
-      <c r="W55" s="265" t="s">
+      <c r="W57" s="265" t="s">
         <v>124</v>
       </c>
-      <c r="X55" s="265"/>
-[...16 lines deleted...]
-      <c r="AO55" s="266"/>
+      <c r="X57" s="265"/>
+      <c r="Y57" s="265"/>
+      <c r="Z57" s="265"/>
+      <c r="AA57" s="265"/>
+      <c r="AB57" s="265"/>
+      <c r="AC57" s="265"/>
+      <c r="AD57" s="265"/>
+      <c r="AE57" s="265"/>
+      <c r="AF57" s="265"/>
+      <c r="AG57" s="265"/>
+      <c r="AH57" s="265"/>
+      <c r="AI57" s="265"/>
+      <c r="AJ57" s="265"/>
+      <c r="AK57" s="265"/>
+      <c r="AL57" s="265"/>
+      <c r="AM57" s="265"/>
+      <c r="AN57" s="265"/>
+      <c r="AO57" s="266"/>
     </row>
-    <row r="56" spans="1:42" ht="18" customHeight="1" thickBot="1">
-[...1 lines deleted...]
-      <c r="B56" s="198" t="s">
+    <row r="58" spans="1:42" ht="18" customHeight="1" thickBot="1">
+      <c r="A58" s="549"/>
+      <c r="B58" s="198" t="s">
         <v>125</v>
       </c>
-      <c r="C56" s="199"/>
-[...3 lines deleted...]
-      <c r="G56" s="543" t="s">
+      <c r="C58" s="199"/>
+      <c r="D58" s="199"/>
+      <c r="E58" s="200"/>
+      <c r="F58" s="201"/>
+      <c r="G58" s="544" t="s">
         <v>126</v>
       </c>
-      <c r="H56" s="543"/>
-[...3 lines deleted...]
-      <c r="L56" s="544" t="s">
+      <c r="H58" s="544"/>
+      <c r="I58" s="544"/>
+      <c r="J58" s="544"/>
+      <c r="K58" s="544"/>
+      <c r="L58" s="545" t="s">
         <v>127</v>
       </c>
-      <c r="M56" s="544"/>
-[...27 lines deleted...]
-      <c r="AO56" s="545"/>
+      <c r="M58" s="545"/>
+      <c r="N58" s="545"/>
+      <c r="O58" s="545"/>
+      <c r="P58" s="545"/>
+      <c r="Q58" s="545"/>
+      <c r="R58" s="545"/>
+      <c r="S58" s="545"/>
+      <c r="T58" s="545"/>
+      <c r="U58" s="545"/>
+      <c r="V58" s="545"/>
+      <c r="W58" s="545"/>
+      <c r="X58" s="545"/>
+      <c r="Y58" s="545"/>
+      <c r="Z58" s="545"/>
+      <c r="AA58" s="545"/>
+      <c r="AB58" s="545"/>
+      <c r="AC58" s="545"/>
+      <c r="AD58" s="545"/>
+      <c r="AE58" s="545"/>
+      <c r="AF58" s="545"/>
+      <c r="AG58" s="545"/>
+      <c r="AH58" s="545"/>
+      <c r="AI58" s="545"/>
+      <c r="AJ58" s="545"/>
+      <c r="AK58" s="545"/>
+      <c r="AL58" s="545"/>
+      <c r="AM58" s="545"/>
+      <c r="AN58" s="545"/>
+      <c r="AO58" s="546"/>
     </row>
-    <row r="57" spans="1:42" ht="18" customHeight="1" thickBot="1">
-      <c r="B57" s="202" t="s">
+    <row r="59" spans="1:42" ht="18" customHeight="1" thickBot="1">
+      <c r="B59" s="202" t="s">
         <v>128</v>
       </c>
-      <c r="C57" s="57"/>
-[...130 lines deleted...]
-      <c r="AO59" s="534"/>
+      <c r="C59" s="57"/>
+      <c r="D59" s="57"/>
+      <c r="E59" s="59"/>
+      <c r="F59" s="57"/>
+      <c r="G59" s="62"/>
+      <c r="H59" s="62"/>
+      <c r="I59" s="62"/>
+      <c r="J59" s="63"/>
+      <c r="K59" s="63"/>
+      <c r="L59" s="63"/>
+      <c r="M59" s="63"/>
+      <c r="N59" s="63"/>
+      <c r="O59" s="63"/>
+      <c r="P59" s="62"/>
+      <c r="Q59" s="62"/>
+      <c r="R59" s="63"/>
+      <c r="S59" s="63"/>
+      <c r="T59" s="63"/>
+      <c r="U59" s="63"/>
+      <c r="V59" s="63"/>
+      <c r="W59" s="60"/>
+      <c r="X59" s="60"/>
+      <c r="Y59" s="60"/>
+      <c r="Z59" s="60"/>
+      <c r="AA59" s="60"/>
+      <c r="AB59" s="60"/>
+      <c r="AC59" s="62"/>
+      <c r="AD59" s="62"/>
+      <c r="AE59" s="63"/>
+      <c r="AF59" s="63"/>
+      <c r="AG59" s="63"/>
+      <c r="AH59" s="203"/>
+      <c r="AI59" s="203"/>
+      <c r="AJ59" s="203"/>
+      <c r="AK59" s="84"/>
+      <c r="AL59" s="203"/>
+      <c r="AM59" s="203"/>
+      <c r="AN59" s="203"/>
+      <c r="AO59" s="64"/>
     </row>
     <row r="60" spans="1:42" s="8" customFormat="1" ht="21.95" customHeight="1">
       <c r="A60" s="575"/>
-      <c r="B60" s="563" t="s">
-[...56 lines deleted...]
-      <c r="AO60" s="561"/>
+      <c r="B60" s="530" t="s">
+        <v>129</v>
+      </c>
+      <c r="C60" s="531"/>
+      <c r="D60" s="531"/>
+      <c r="E60" s="531"/>
+      <c r="F60" s="531"/>
+      <c r="G60" s="531"/>
+      <c r="H60" s="531"/>
+      <c r="I60" s="531"/>
+      <c r="J60" s="531"/>
+      <c r="K60" s="531"/>
+      <c r="L60" s="531"/>
+      <c r="M60" s="531"/>
+      <c r="N60" s="531"/>
+      <c r="O60" s="531"/>
+      <c r="P60" s="531"/>
+      <c r="Q60" s="531"/>
+      <c r="R60" s="531"/>
+      <c r="S60" s="531"/>
+      <c r="T60" s="531"/>
+      <c r="U60" s="531"/>
+      <c r="V60" s="531"/>
+      <c r="W60" s="531"/>
+      <c r="X60" s="531"/>
+      <c r="Y60" s="531"/>
+      <c r="Z60" s="531"/>
+      <c r="AA60" s="531"/>
+      <c r="AB60" s="531"/>
+      <c r="AC60" s="531"/>
+      <c r="AD60" s="531"/>
+      <c r="AE60" s="531"/>
+      <c r="AF60" s="531"/>
+      <c r="AG60" s="531"/>
+      <c r="AH60" s="531"/>
+      <c r="AI60" s="531"/>
+      <c r="AJ60" s="531"/>
+      <c r="AK60" s="531"/>
+      <c r="AL60" s="531"/>
+      <c r="AM60" s="531"/>
+      <c r="AN60" s="531"/>
+      <c r="AO60" s="560"/>
+      <c r="AP60" s="7"/>
     </row>
     <row r="61" spans="1:42" s="8" customFormat="1" ht="21.95" customHeight="1">
-      <c r="A61" s="575"/>
-[...8 lines deleted...]
-      <c r="H61" s="558"/>
+      <c r="A61" s="576"/>
+      <c r="B61" s="532" t="s">
+        <v>130</v>
+      </c>
+      <c r="C61" s="533"/>
+      <c r="D61" s="533"/>
+      <c r="E61" s="533"/>
+      <c r="F61" s="533"/>
+      <c r="G61" s="533"/>
+      <c r="H61" s="533"/>
       <c r="I61" s="533"/>
-      <c r="J61" s="412"/>
-[...14 lines deleted...]
-      <c r="W61" s="558"/>
+      <c r="J61" s="533"/>
+      <c r="K61" s="534"/>
+      <c r="L61" s="533" t="s">
+        <v>131</v>
+      </c>
+      <c r="M61" s="533"/>
+      <c r="N61" s="533"/>
+      <c r="O61" s="533"/>
+      <c r="P61" s="533"/>
+      <c r="Q61" s="533"/>
+      <c r="R61" s="533"/>
+      <c r="S61" s="533"/>
+      <c r="T61" s="533"/>
+      <c r="U61" s="533"/>
+      <c r="V61" s="533"/>
+      <c r="W61" s="533"/>
       <c r="X61" s="533"/>
-      <c r="Y61" s="532"/>
+      <c r="Y61" s="533"/>
       <c r="Z61" s="533"/>
-      <c r="AA61" s="238"/>
-[...12 lines deleted...]
-      <c r="AL61" s="558"/>
+      <c r="AA61" s="533"/>
+      <c r="AB61" s="533"/>
+      <c r="AC61" s="533"/>
+      <c r="AD61" s="533"/>
+      <c r="AE61" s="533"/>
+      <c r="AF61" s="533"/>
+      <c r="AG61" s="533"/>
+      <c r="AH61" s="533"/>
+      <c r="AI61" s="533"/>
+      <c r="AJ61" s="533"/>
+      <c r="AK61" s="533"/>
+      <c r="AL61" s="533"/>
       <c r="AM61" s="533"/>
-      <c r="AN61" s="532"/>
-      <c r="AO61" s="534"/>
+      <c r="AN61" s="533"/>
+      <c r="AO61" s="535"/>
     </row>
     <row r="62" spans="1:42" s="8" customFormat="1" ht="21.95" customHeight="1">
-      <c r="A62" s="575"/>
-[...43 lines deleted...]
-      <c r="AO62" s="564"/>
+      <c r="A62" s="576"/>
+      <c r="B62" s="564" t="s">
+        <v>132</v>
+      </c>
+      <c r="C62" s="561"/>
+      <c r="D62" s="561"/>
+      <c r="E62" s="561"/>
+      <c r="F62" s="561"/>
+      <c r="G62" s="561"/>
+      <c r="H62" s="561" t="s">
+        <v>133</v>
+      </c>
+      <c r="I62" s="561"/>
+      <c r="J62" s="561" t="s">
+        <v>134</v>
+      </c>
+      <c r="K62" s="563"/>
+      <c r="L62" s="561" t="s">
+        <v>132</v>
+      </c>
+      <c r="M62" s="561"/>
+      <c r="N62" s="561"/>
+      <c r="O62" s="561"/>
+      <c r="P62" s="561"/>
+      <c r="Q62" s="561"/>
+      <c r="R62" s="561"/>
+      <c r="S62" s="561"/>
+      <c r="T62" s="561"/>
+      <c r="U62" s="561"/>
+      <c r="V62" s="561"/>
+      <c r="W62" s="561" t="s">
+        <v>133</v>
+      </c>
+      <c r="X62" s="561"/>
+      <c r="Y62" s="561" t="s">
+        <v>134</v>
+      </c>
+      <c r="Z62" s="561"/>
+      <c r="AA62" s="561" t="s">
+        <v>132</v>
+      </c>
+      <c r="AB62" s="561"/>
+      <c r="AC62" s="561"/>
+      <c r="AD62" s="561"/>
+      <c r="AE62" s="561"/>
+      <c r="AF62" s="561"/>
+      <c r="AG62" s="561"/>
+      <c r="AH62" s="561"/>
+      <c r="AI62" s="561"/>
+      <c r="AJ62" s="561"/>
+      <c r="AK62" s="561"/>
+      <c r="AL62" s="561" t="s">
+        <v>133</v>
+      </c>
+      <c r="AM62" s="561"/>
+      <c r="AN62" s="561" t="s">
+        <v>134</v>
+      </c>
+      <c r="AO62" s="562"/>
     </row>
     <row r="63" spans="1:42" s="8" customFormat="1" ht="21.95" customHeight="1">
-      <c r="A63" s="575"/>
+      <c r="A63" s="576"/>
       <c r="B63" s="231"/>
-      <c r="C63" s="408" t="s">
-[...41 lines deleted...]
-      <c r="AO63" s="564"/>
+      <c r="C63" s="241" t="s">
+        <v>135</v>
+      </c>
+      <c r="D63" s="242"/>
+      <c r="E63" s="232"/>
+      <c r="F63" s="232"/>
+      <c r="G63" s="232"/>
+      <c r="H63" s="559"/>
+      <c r="I63" s="534"/>
+      <c r="J63" s="413"/>
+      <c r="K63" s="412"/>
+      <c r="L63" s="257"/>
+      <c r="M63" s="233" t="s">
+        <v>136</v>
+      </c>
+      <c r="N63" s="235"/>
+      <c r="O63" s="233"/>
+      <c r="P63" s="258"/>
+      <c r="Q63" s="235"/>
+      <c r="R63" s="258"/>
+      <c r="S63" s="258"/>
+      <c r="T63" s="258"/>
+      <c r="U63" s="235"/>
+      <c r="V63" s="253"/>
+      <c r="W63" s="559"/>
+      <c r="X63" s="534"/>
+      <c r="Y63" s="533"/>
+      <c r="Z63" s="534"/>
+      <c r="AA63" s="238"/>
+      <c r="AB63" s="568" t="s">
+        <v>137</v>
+      </c>
+      <c r="AC63" s="568"/>
+      <c r="AD63" s="568"/>
+      <c r="AE63" s="568"/>
+      <c r="AF63" s="568"/>
+      <c r="AG63" s="568"/>
+      <c r="AH63" s="568"/>
+      <c r="AI63" s="568"/>
+      <c r="AJ63" s="568"/>
+      <c r="AK63" s="568"/>
+      <c r="AL63" s="559"/>
+      <c r="AM63" s="534"/>
+      <c r="AN63" s="533"/>
+      <c r="AO63" s="535"/>
     </row>
     <row r="64" spans="1:42" s="8" customFormat="1" ht="21.95" customHeight="1">
-      <c r="A64" s="575"/>
+      <c r="A64" s="576"/>
       <c r="B64" s="231"/>
-      <c r="C64" s="408" t="s">
-[...9 lines deleted...]
-      <c r="K64" s="411"/>
+      <c r="C64" s="409" t="s">
+        <v>138</v>
+      </c>
+      <c r="D64" s="410"/>
+      <c r="E64" s="410"/>
+      <c r="F64" s="410"/>
+      <c r="G64" s="410"/>
+      <c r="H64" s="411"/>
+      <c r="I64" s="412"/>
+      <c r="J64" s="413"/>
+      <c r="K64" s="412"/>
       <c r="L64" s="234"/>
-      <c r="M64" s="483" t="s">
-[...9 lines deleted...]
-      <c r="U64" s="244"/>
+      <c r="M64" s="484" t="s">
+        <v>139</v>
+      </c>
+      <c r="N64" s="484"/>
+      <c r="O64" s="484"/>
+      <c r="P64" s="484"/>
+      <c r="Q64" s="484"/>
+      <c r="R64" s="484"/>
+      <c r="S64" s="484"/>
+      <c r="T64" s="484"/>
+      <c r="U64" s="484"/>
       <c r="V64" s="232"/>
-      <c r="W64" s="410"/>
-[...2 lines deleted...]
-      <c r="Z64" s="411"/>
+      <c r="W64" s="411"/>
+      <c r="X64" s="412"/>
+      <c r="Y64" s="413"/>
+      <c r="Z64" s="412"/>
       <c r="AA64" s="239"/>
-      <c r="AB64" s="483" t="s">
-[...14 lines deleted...]
-      <c r="AO64" s="564"/>
+      <c r="AB64" s="240"/>
+      <c r="AC64" s="245"/>
+      <c r="AD64" s="245"/>
+      <c r="AE64" s="245"/>
+      <c r="AF64" s="245"/>
+      <c r="AG64" s="245"/>
+      <c r="AH64" s="245"/>
+      <c r="AI64" s="249"/>
+      <c r="AJ64" s="34"/>
+      <c r="AK64" s="232"/>
+      <c r="AL64" s="411"/>
+      <c r="AM64" s="412"/>
+      <c r="AN64" s="413"/>
+      <c r="AO64" s="565"/>
     </row>
     <row r="65" spans="1:42" s="8" customFormat="1" ht="21.95" customHeight="1">
-      <c r="A65" s="575"/>
+      <c r="A65" s="576"/>
       <c r="B65" s="231"/>
-      <c r="C65" s="243"/>
-[...7 lines deleted...]
-      <c r="K65" s="411"/>
+      <c r="C65" s="409" t="s">
+        <v>140</v>
+      </c>
+      <c r="D65" s="410"/>
+      <c r="E65" s="410"/>
+      <c r="F65" s="410"/>
+      <c r="G65" s="410"/>
+      <c r="H65" s="411"/>
+      <c r="I65" s="412"/>
+      <c r="J65" s="413"/>
+      <c r="K65" s="412"/>
       <c r="L65" s="234"/>
-      <c r="M65" s="483" t="s">
-[...9 lines deleted...]
-      <c r="U65" s="244"/>
+      <c r="M65" s="484" t="s">
+        <v>141</v>
+      </c>
+      <c r="N65" s="484"/>
+      <c r="O65" s="484"/>
+      <c r="P65" s="484"/>
+      <c r="Q65" s="484"/>
+      <c r="R65" s="484"/>
+      <c r="S65" s="484"/>
+      <c r="T65" s="484"/>
+      <c r="U65" s="247"/>
       <c r="V65" s="232"/>
-      <c r="W65" s="410"/>
-[...2 lines deleted...]
-      <c r="Z65" s="411"/>
+      <c r="W65" s="411"/>
+      <c r="X65" s="412"/>
+      <c r="Y65" s="413"/>
+      <c r="Z65" s="412"/>
       <c r="AA65" s="239"/>
       <c r="AB65" s="250"/>
       <c r="AC65" s="245"/>
       <c r="AD65" s="245"/>
       <c r="AE65" s="246"/>
       <c r="AF65" s="246"/>
       <c r="AG65" s="251"/>
       <c r="AH65" s="251"/>
       <c r="AI65" s="252"/>
       <c r="AJ65" s="34"/>
       <c r="AK65" s="232"/>
-      <c r="AL65" s="410"/>
-[...2 lines deleted...]
-      <c r="AO65" s="564"/>
+      <c r="AL65" s="411"/>
+      <c r="AM65" s="412"/>
+      <c r="AN65" s="413"/>
+      <c r="AO65" s="565"/>
     </row>
     <row r="66" spans="1:42" s="8" customFormat="1" ht="21.95" customHeight="1">
-      <c r="A66" s="575"/>
+      <c r="A66" s="576"/>
       <c r="B66" s="231"/>
-      <c r="C66" s="556" t="s">
-[...9 lines deleted...]
-      <c r="K66" s="411"/>
+      <c r="C66" s="409" t="s">
+        <v>142</v>
+      </c>
+      <c r="D66" s="410"/>
+      <c r="E66" s="410"/>
+      <c r="F66" s="410"/>
+      <c r="G66" s="410"/>
+      <c r="H66" s="411"/>
+      <c r="I66" s="412"/>
+      <c r="J66" s="413"/>
+      <c r="K66" s="412"/>
       <c r="L66" s="234"/>
-      <c r="M66" s="483" t="s">
-[...8 lines deleted...]
-      <c r="T66" s="483"/>
+      <c r="M66" s="484" t="s">
+        <v>143</v>
+      </c>
+      <c r="N66" s="484"/>
+      <c r="O66" s="484"/>
+      <c r="P66" s="484"/>
+      <c r="Q66" s="484"/>
+      <c r="R66" s="484"/>
+      <c r="S66" s="484"/>
+      <c r="T66" s="484"/>
       <c r="U66" s="244"/>
       <c r="V66" s="232"/>
-      <c r="W66" s="410"/>
-[...2 lines deleted...]
-      <c r="Z66" s="411"/>
+      <c r="W66" s="411"/>
+      <c r="X66" s="412"/>
+      <c r="Y66" s="413"/>
+      <c r="Z66" s="412"/>
       <c r="AA66" s="239"/>
-      <c r="AB66" s="483" t="s">
-[...14 lines deleted...]
-      <c r="AO66" s="564"/>
+      <c r="AB66" s="484" t="s">
+        <v>144</v>
+      </c>
+      <c r="AC66" s="484"/>
+      <c r="AD66" s="484"/>
+      <c r="AE66" s="484"/>
+      <c r="AF66" s="484"/>
+      <c r="AG66" s="484"/>
+      <c r="AH66" s="484"/>
+      <c r="AI66" s="484"/>
+      <c r="AJ66" s="484"/>
+      <c r="AK66" s="484"/>
+      <c r="AL66" s="411"/>
+      <c r="AM66" s="412"/>
+      <c r="AN66" s="413"/>
+      <c r="AO66" s="565"/>
     </row>
     <row r="67" spans="1:42" s="8" customFormat="1" ht="21.95" customHeight="1">
-      <c r="A67" s="575"/>
+      <c r="A67" s="576"/>
       <c r="B67" s="231"/>
-      <c r="C67" s="408" t="s">
-[...9 lines deleted...]
-      <c r="K67" s="411"/>
+      <c r="C67" s="243"/>
+      <c r="D67" s="244"/>
+      <c r="E67" s="232"/>
+      <c r="F67" s="232"/>
+      <c r="G67" s="232"/>
+      <c r="H67" s="411"/>
+      <c r="I67" s="412"/>
+      <c r="J67" s="413"/>
+      <c r="K67" s="412"/>
       <c r="L67" s="234"/>
-      <c r="M67" s="483" t="s">
-[...8 lines deleted...]
-      <c r="T67" s="483"/>
+      <c r="M67" s="484" t="s">
+        <v>145</v>
+      </c>
+      <c r="N67" s="484"/>
+      <c r="O67" s="484"/>
+      <c r="P67" s="484"/>
+      <c r="Q67" s="484"/>
+      <c r="R67" s="484"/>
+      <c r="S67" s="484"/>
+      <c r="T67" s="484"/>
       <c r="U67" s="244"/>
       <c r="V67" s="232"/>
-      <c r="W67" s="410"/>
-[...12 lines deleted...]
-      <c r="AJ67" s="232"/>
+      <c r="W67" s="411"/>
+      <c r="X67" s="412"/>
+      <c r="Y67" s="413"/>
+      <c r="Z67" s="412"/>
+      <c r="AA67" s="239"/>
+      <c r="AB67" s="250"/>
+      <c r="AC67" s="245"/>
+      <c r="AD67" s="245"/>
+      <c r="AE67" s="246"/>
+      <c r="AF67" s="246"/>
+      <c r="AG67" s="251"/>
+      <c r="AH67" s="251"/>
+      <c r="AI67" s="252"/>
+      <c r="AJ67" s="34"/>
       <c r="AK67" s="232"/>
-      <c r="AL67" s="410"/>
-[...2 lines deleted...]
-      <c r="AO67" s="564"/>
+      <c r="AL67" s="411"/>
+      <c r="AM67" s="412"/>
+      <c r="AN67" s="413"/>
+      <c r="AO67" s="565"/>
     </row>
     <row r="68" spans="1:42" s="8" customFormat="1" ht="21.95" customHeight="1">
-      <c r="A68" s="575"/>
+      <c r="A68" s="576"/>
       <c r="B68" s="231"/>
-      <c r="C68" s="408" t="s">
-[...9 lines deleted...]
-      <c r="K68" s="411"/>
+      <c r="C68" s="557" t="s">
+        <v>146</v>
+      </c>
+      <c r="D68" s="558"/>
+      <c r="E68" s="558"/>
+      <c r="F68" s="558"/>
+      <c r="G68" s="558"/>
+      <c r="H68" s="411"/>
+      <c r="I68" s="412"/>
+      <c r="J68" s="413"/>
+      <c r="K68" s="412"/>
       <c r="L68" s="234"/>
-      <c r="M68" s="566" t="s">
-[...8 lines deleted...]
-      <c r="T68" s="566"/>
+      <c r="M68" s="484" t="s">
+        <v>147</v>
+      </c>
+      <c r="N68" s="484"/>
+      <c r="O68" s="484"/>
+      <c r="P68" s="484"/>
+      <c r="Q68" s="484"/>
+      <c r="R68" s="484"/>
+      <c r="S68" s="484"/>
+      <c r="T68" s="484"/>
       <c r="U68" s="244"/>
       <c r="V68" s="232"/>
-      <c r="W68" s="410"/>
-[...17 lines deleted...]
-      <c r="AO68" s="564"/>
+      <c r="W68" s="411"/>
+      <c r="X68" s="412"/>
+      <c r="Y68" s="413"/>
+      <c r="Z68" s="412"/>
+      <c r="AA68" s="239"/>
+      <c r="AB68" s="484" t="s">
+        <v>148</v>
+      </c>
+      <c r="AC68" s="484"/>
+      <c r="AD68" s="484"/>
+      <c r="AE68" s="484"/>
+      <c r="AF68" s="484"/>
+      <c r="AG68" s="484"/>
+      <c r="AH68" s="484"/>
+      <c r="AI68" s="484"/>
+      <c r="AJ68" s="484"/>
+      <c r="AK68" s="484"/>
+      <c r="AL68" s="411"/>
+      <c r="AM68" s="412"/>
+      <c r="AN68" s="413"/>
+      <c r="AO68" s="565"/>
     </row>
     <row r="69" spans="1:42" s="8" customFormat="1" ht="21.95" customHeight="1">
-      <c r="A69" s="575"/>
+      <c r="A69" s="576"/>
       <c r="B69" s="231"/>
-      <c r="C69" s="408" t="s">
-[...9 lines deleted...]
-      <c r="K69" s="411"/>
+      <c r="C69" s="409" t="s">
+        <v>149</v>
+      </c>
+      <c r="D69" s="410"/>
+      <c r="E69" s="410"/>
+      <c r="F69" s="410"/>
+      <c r="G69" s="410"/>
+      <c r="H69" s="411"/>
+      <c r="I69" s="412"/>
+      <c r="J69" s="413"/>
+      <c r="K69" s="412"/>
       <c r="L69" s="234"/>
-      <c r="M69" s="483" t="s">
-[...8 lines deleted...]
-      <c r="T69" s="483"/>
+      <c r="M69" s="484" t="s">
+        <v>150</v>
+      </c>
+      <c r="N69" s="484"/>
+      <c r="O69" s="484"/>
+      <c r="P69" s="484"/>
+      <c r="Q69" s="484"/>
+      <c r="R69" s="484"/>
+      <c r="S69" s="484"/>
+      <c r="T69" s="484"/>
       <c r="U69" s="244"/>
       <c r="V69" s="232"/>
-      <c r="W69" s="410"/>
-[...2 lines deleted...]
-      <c r="Z69" s="411"/>
+      <c r="W69" s="411"/>
+      <c r="X69" s="412"/>
+      <c r="Y69" s="413"/>
+      <c r="Z69" s="412"/>
       <c r="AA69" s="256"/>
       <c r="AB69" s="232"/>
       <c r="AC69" s="232"/>
       <c r="AD69" s="232"/>
       <c r="AE69" s="232"/>
       <c r="AF69" s="232"/>
       <c r="AG69" s="232"/>
       <c r="AH69" s="232"/>
       <c r="AI69" s="232"/>
       <c r="AJ69" s="232"/>
       <c r="AK69" s="232"/>
-      <c r="AL69" s="410"/>
-[...2 lines deleted...]
-      <c r="AO69" s="564"/>
+      <c r="AL69" s="411"/>
+      <c r="AM69" s="412"/>
+      <c r="AN69" s="413"/>
+      <c r="AO69" s="565"/>
     </row>
     <row r="70" spans="1:42" s="8" customFormat="1" ht="21.95" customHeight="1">
-      <c r="A70" s="575"/>
+      <c r="A70" s="576"/>
       <c r="B70" s="231"/>
-      <c r="C70" s="408" t="s">
-[...9 lines deleted...]
-      <c r="K70" s="411"/>
+      <c r="C70" s="409" t="s">
+        <v>151</v>
+      </c>
+      <c r="D70" s="410"/>
+      <c r="E70" s="410"/>
+      <c r="F70" s="410"/>
+      <c r="G70" s="410"/>
+      <c r="H70" s="411"/>
+      <c r="I70" s="412"/>
+      <c r="J70" s="413"/>
+      <c r="K70" s="412"/>
       <c r="L70" s="234"/>
-      <c r="M70" s="483" t="s">
-[...9 lines deleted...]
-      <c r="U70" s="247"/>
+      <c r="M70" s="567" t="s">
+        <v>152</v>
+      </c>
+      <c r="N70" s="567"/>
+      <c r="O70" s="567"/>
+      <c r="P70" s="567"/>
+      <c r="Q70" s="567"/>
+      <c r="R70" s="567"/>
+      <c r="S70" s="567"/>
+      <c r="T70" s="567"/>
+      <c r="U70" s="244"/>
       <c r="V70" s="232"/>
-      <c r="W70" s="410"/>
-[...2 lines deleted...]
-      <c r="Z70" s="411"/>
+      <c r="W70" s="411"/>
+      <c r="X70" s="412"/>
+      <c r="Y70" s="413"/>
+      <c r="Z70" s="412"/>
       <c r="AA70" s="256"/>
       <c r="AB70" s="232"/>
       <c r="AC70" s="232"/>
       <c r="AD70" s="232"/>
       <c r="AE70" s="232"/>
       <c r="AF70" s="232"/>
       <c r="AG70" s="232"/>
       <c r="AH70" s="232"/>
       <c r="AI70" s="232"/>
       <c r="AJ70" s="232"/>
       <c r="AK70" s="232"/>
-      <c r="AL70" s="410"/>
-[...2 lines deleted...]
-      <c r="AO70" s="564"/>
+      <c r="AL70" s="411"/>
+      <c r="AM70" s="412"/>
+      <c r="AN70" s="413"/>
+      <c r="AO70" s="565"/>
     </row>
     <row r="71" spans="1:42" s="8" customFormat="1" ht="21.95" customHeight="1">
-      <c r="A71" s="575"/>
+      <c r="A71" s="576"/>
       <c r="B71" s="231"/>
-      <c r="C71" s="408" t="s">
-[...9 lines deleted...]
-      <c r="K71" s="411"/>
+      <c r="C71" s="409" t="s">
+        <v>153</v>
+      </c>
+      <c r="D71" s="410"/>
+      <c r="E71" s="410"/>
+      <c r="F71" s="410"/>
+      <c r="G71" s="410"/>
+      <c r="H71" s="411"/>
+      <c r="I71" s="412"/>
+      <c r="J71" s="413"/>
+      <c r="K71" s="412"/>
       <c r="L71" s="234"/>
-      <c r="M71" s="247" t="s">
-[...9 lines deleted...]
-      <c r="U71" s="247"/>
+      <c r="M71" s="484" t="s">
+        <v>154</v>
+      </c>
+      <c r="N71" s="484"/>
+      <c r="O71" s="484"/>
+      <c r="P71" s="484"/>
+      <c r="Q71" s="484"/>
+      <c r="R71" s="484"/>
+      <c r="S71" s="484"/>
+      <c r="T71" s="484"/>
+      <c r="U71" s="244"/>
       <c r="V71" s="232"/>
-      <c r="W71" s="410"/>
-[...2 lines deleted...]
-      <c r="Z71" s="411"/>
+      <c r="W71" s="411"/>
+      <c r="X71" s="412"/>
+      <c r="Y71" s="413"/>
+      <c r="Z71" s="412"/>
       <c r="AA71" s="256"/>
       <c r="AB71" s="232"/>
       <c r="AC71" s="232"/>
       <c r="AD71" s="232"/>
       <c r="AE71" s="232"/>
       <c r="AF71" s="232"/>
       <c r="AG71" s="232"/>
       <c r="AH71" s="232"/>
       <c r="AI71" s="232"/>
       <c r="AJ71" s="232"/>
       <c r="AK71" s="232"/>
-      <c r="AL71" s="410"/>
-[...2 lines deleted...]
-      <c r="AO71" s="564"/>
+      <c r="AL71" s="411"/>
+      <c r="AM71" s="412"/>
+      <c r="AN71" s="413"/>
+      <c r="AO71" s="565"/>
     </row>
     <row r="72" spans="1:42" s="8" customFormat="1" ht="21.95" customHeight="1">
-      <c r="A72" s="575"/>
-[...1 lines deleted...]
-      <c r="C72" s="572" t="s">
+      <c r="A72" s="576"/>
+      <c r="B72" s="231"/>
+      <c r="C72" s="409" t="s">
+        <v>155</v>
+      </c>
+      <c r="D72" s="410"/>
+      <c r="E72" s="410"/>
+      <c r="F72" s="410"/>
+      <c r="G72" s="410"/>
+      <c r="H72" s="411"/>
+      <c r="I72" s="412"/>
+      <c r="J72" s="413"/>
+      <c r="K72" s="412"/>
+      <c r="L72" s="234"/>
+      <c r="M72" s="484" t="s">
+        <v>156</v>
+      </c>
+      <c r="N72" s="484"/>
+      <c r="O72" s="484"/>
+      <c r="P72" s="484"/>
+      <c r="Q72" s="484"/>
+      <c r="R72" s="484"/>
+      <c r="S72" s="484"/>
+      <c r="T72" s="484"/>
+      <c r="U72" s="247"/>
+      <c r="V72" s="232"/>
+      <c r="W72" s="411"/>
+      <c r="X72" s="412"/>
+      <c r="Y72" s="413"/>
+      <c r="Z72" s="412"/>
+      <c r="AA72" s="256"/>
+      <c r="AB72" s="232"/>
+      <c r="AC72" s="232"/>
+      <c r="AD72" s="232"/>
+      <c r="AE72" s="232"/>
+      <c r="AF72" s="232"/>
+      <c r="AG72" s="232"/>
+      <c r="AH72" s="232"/>
+      <c r="AI72" s="232"/>
+      <c r="AJ72" s="232"/>
+      <c r="AK72" s="232"/>
+      <c r="AL72" s="411"/>
+      <c r="AM72" s="412"/>
+      <c r="AN72" s="413"/>
+      <c r="AO72" s="565"/>
+    </row>
+    <row r="73" spans="1:42" s="8" customFormat="1" ht="21.95" customHeight="1">
+      <c r="A73" s="576"/>
+      <c r="B73" s="231"/>
+      <c r="C73" s="409" t="s">
+        <v>157</v>
+      </c>
+      <c r="D73" s="410"/>
+      <c r="E73" s="410"/>
+      <c r="F73" s="410"/>
+      <c r="G73" s="410"/>
+      <c r="H73" s="411"/>
+      <c r="I73" s="412"/>
+      <c r="J73" s="413"/>
+      <c r="K73" s="412"/>
+      <c r="L73" s="234"/>
+      <c r="M73" s="247" t="s">
+        <v>158</v>
+      </c>
+      <c r="N73" s="248"/>
+      <c r="O73" s="247"/>
+      <c r="P73" s="247"/>
+      <c r="Q73" s="247"/>
+      <c r="R73" s="247"/>
+      <c r="S73" s="247"/>
+      <c r="T73" s="247"/>
+      <c r="U73" s="247"/>
+      <c r="V73" s="232"/>
+      <c r="W73" s="411"/>
+      <c r="X73" s="412"/>
+      <c r="Y73" s="413"/>
+      <c r="Z73" s="412"/>
+      <c r="AA73" s="256"/>
+      <c r="AB73" s="232"/>
+      <c r="AC73" s="232"/>
+      <c r="AD73" s="232"/>
+      <c r="AE73" s="232"/>
+      <c r="AF73" s="232"/>
+      <c r="AG73" s="232"/>
+      <c r="AH73" s="232"/>
+      <c r="AI73" s="232"/>
+      <c r="AJ73" s="232"/>
+      <c r="AK73" s="232"/>
+      <c r="AL73" s="411"/>
+      <c r="AM73" s="412"/>
+      <c r="AN73" s="413"/>
+      <c r="AO73" s="565"/>
+    </row>
+    <row r="74" spans="1:42" s="8" customFormat="1" ht="21.95" customHeight="1">
+      <c r="A74" s="576"/>
+      <c r="B74" s="261"/>
+      <c r="C74" s="573" t="s">
         <v>159</v>
       </c>
-      <c r="D72" s="573"/>
-[...8 lines deleted...]
-      <c r="M72" s="237" t="s">
+      <c r="D74" s="574"/>
+      <c r="E74" s="574"/>
+      <c r="F74" s="574"/>
+      <c r="G74" s="574"/>
+      <c r="H74" s="566"/>
+      <c r="I74" s="563"/>
+      <c r="J74" s="561"/>
+      <c r="K74" s="563"/>
+      <c r="L74" s="236"/>
+      <c r="M74" s="237" t="s">
         <v>160</v>
       </c>
-      <c r="N72" s="259"/>
-[...26 lines deleted...]
-      <c r="AO72" s="561"/>
+      <c r="N74" s="259"/>
+      <c r="O74" s="237"/>
+      <c r="P74" s="237"/>
+      <c r="Q74" s="237"/>
+      <c r="R74" s="237"/>
+      <c r="S74" s="237"/>
+      <c r="T74" s="237"/>
+      <c r="U74" s="237"/>
+      <c r="V74" s="255"/>
+      <c r="W74" s="566"/>
+      <c r="X74" s="563"/>
+      <c r="Y74" s="561"/>
+      <c r="Z74" s="563"/>
+      <c r="AA74" s="254"/>
+      <c r="AB74" s="255"/>
+      <c r="AC74" s="255"/>
+      <c r="AD74" s="255"/>
+      <c r="AE74" s="255"/>
+      <c r="AF74" s="255"/>
+      <c r="AG74" s="255"/>
+      <c r="AH74" s="255"/>
+      <c r="AI74" s="255"/>
+      <c r="AJ74" s="255"/>
+      <c r="AK74" s="255"/>
+      <c r="AL74" s="566"/>
+      <c r="AM74" s="563"/>
+      <c r="AN74" s="561"/>
+      <c r="AO74" s="562"/>
     </row>
-    <row r="73" spans="1:42" s="8" customFormat="1" ht="21.95" customHeight="1" thickBot="1">
-[...1 lines deleted...]
-      <c r="B73" s="568" t="s">
+    <row r="75" spans="1:42" s="8" customFormat="1" ht="21.95" customHeight="1" thickBot="1">
+      <c r="A75" s="577"/>
+      <c r="B75" s="569" t="s">
         <v>161</v>
       </c>
-      <c r="C73" s="569"/>
-[...2 lines deleted...]
-      <c r="F73" s="570" t="s">
+      <c r="C75" s="570"/>
+      <c r="D75" s="570"/>
+      <c r="E75" s="570"/>
+      <c r="F75" s="571" t="s">
         <v>162</v>
       </c>
-      <c r="G73" s="570"/>
-[...19 lines deleted...]
-      <c r="AA73" s="570" t="s">
+      <c r="G75" s="571"/>
+      <c r="H75" s="571"/>
+      <c r="I75" s="571"/>
+      <c r="J75" s="571"/>
+      <c r="K75" s="571"/>
+      <c r="L75" s="571"/>
+      <c r="M75" s="571"/>
+      <c r="N75" s="571"/>
+      <c r="O75" s="571"/>
+      <c r="P75" s="571"/>
+      <c r="Q75" s="571"/>
+      <c r="R75" s="571"/>
+      <c r="S75" s="571"/>
+      <c r="T75" s="571"/>
+      <c r="U75" s="571"/>
+      <c r="V75" s="571"/>
+      <c r="W75" s="571"/>
+      <c r="X75" s="571"/>
+      <c r="Y75" s="571"/>
+      <c r="Z75" s="571"/>
+      <c r="AA75" s="571" t="s">
         <v>163</v>
       </c>
-      <c r="AB73" s="570"/>
-[...12 lines deleted...]
-      <c r="AO73" s="571"/>
+      <c r="AB75" s="571"/>
+      <c r="AC75" s="571"/>
+      <c r="AD75" s="571"/>
+      <c r="AE75" s="571"/>
+      <c r="AF75" s="571"/>
+      <c r="AG75" s="571"/>
+      <c r="AH75" s="571"/>
+      <c r="AI75" s="571"/>
+      <c r="AJ75" s="571"/>
+      <c r="AK75" s="571"/>
+      <c r="AL75" s="571"/>
+      <c r="AM75" s="571"/>
+      <c r="AN75" s="571"/>
+      <c r="AO75" s="572"/>
     </row>
-    <row r="74" spans="1:42" s="8" customFormat="1" ht="15" customHeight="1" thickBot="1">
-[...133 lines deleted...]
-      <c r="AO76" s="534"/>
+    <row r="76" spans="1:42" s="8" customFormat="1" ht="15" customHeight="1" thickBot="1">
+      <c r="A76" s="262"/>
+      <c r="B76" s="204"/>
+      <c r="C76" s="204"/>
+      <c r="D76" s="260"/>
+      <c r="E76" s="260"/>
+      <c r="F76" s="260"/>
+      <c r="G76" s="205"/>
+      <c r="H76" s="205"/>
+      <c r="I76" s="205"/>
+      <c r="J76" s="205"/>
+      <c r="K76" s="205"/>
+      <c r="L76" s="206"/>
+      <c r="M76" s="206"/>
+      <c r="N76" s="206"/>
+      <c r="O76" s="206"/>
+      <c r="P76" s="206"/>
+      <c r="Q76" s="206"/>
+      <c r="R76" s="206"/>
+      <c r="S76" s="206"/>
+      <c r="T76" s="206"/>
+      <c r="U76" s="206"/>
+      <c r="V76" s="206"/>
+      <c r="W76" s="205"/>
+      <c r="X76" s="205"/>
+      <c r="Y76" s="205"/>
+      <c r="Z76" s="205"/>
+      <c r="AA76" s="206"/>
+      <c r="AB76" s="206"/>
+      <c r="AC76" s="206"/>
+      <c r="AD76" s="206"/>
+      <c r="AE76" s="206"/>
+      <c r="AF76" s="206"/>
+      <c r="AG76" s="206"/>
+      <c r="AH76" s="206"/>
+      <c r="AI76" s="206"/>
+      <c r="AJ76" s="206"/>
+      <c r="AK76" s="206"/>
+      <c r="AL76" s="206"/>
+      <c r="AM76" s="206"/>
+      <c r="AN76" s="206"/>
+      <c r="AO76" s="206"/>
     </row>
     <row r="77" spans="1:42" s="8" customFormat="1" ht="21.95" customHeight="1">
       <c r="A77" s="575"/>
-      <c r="B77" s="563" t="s">
-[...56 lines deleted...]
-      <c r="AO77" s="561"/>
+      <c r="B77" s="530" t="s">
+        <v>129</v>
+      </c>
+      <c r="C77" s="531"/>
+      <c r="D77" s="531"/>
+      <c r="E77" s="531"/>
+      <c r="F77" s="531"/>
+      <c r="G77" s="531"/>
+      <c r="H77" s="531"/>
+      <c r="I77" s="531"/>
+      <c r="J77" s="531"/>
+      <c r="K77" s="531"/>
+      <c r="L77" s="531"/>
+      <c r="M77" s="531"/>
+      <c r="N77" s="531"/>
+      <c r="O77" s="531"/>
+      <c r="P77" s="531"/>
+      <c r="Q77" s="531"/>
+      <c r="R77" s="531"/>
+      <c r="S77" s="531"/>
+      <c r="T77" s="531"/>
+      <c r="U77" s="531"/>
+      <c r="V77" s="531"/>
+      <c r="W77" s="531"/>
+      <c r="X77" s="531"/>
+      <c r="Y77" s="531"/>
+      <c r="Z77" s="531"/>
+      <c r="AA77" s="531"/>
+      <c r="AB77" s="531"/>
+      <c r="AC77" s="531"/>
+      <c r="AD77" s="531"/>
+      <c r="AE77" s="531"/>
+      <c r="AF77" s="531"/>
+      <c r="AG77" s="531"/>
+      <c r="AH77" s="531"/>
+      <c r="AI77" s="531"/>
+      <c r="AJ77" s="531"/>
+      <c r="AK77" s="531"/>
+      <c r="AL77" s="531"/>
+      <c r="AM77" s="531"/>
+      <c r="AN77" s="531"/>
+      <c r="AO77" s="560"/>
+      <c r="AP77" s="7"/>
     </row>
     <row r="78" spans="1:42" s="8" customFormat="1" ht="21.95" customHeight="1">
-      <c r="A78" s="575"/>
-[...8 lines deleted...]
-      <c r="H78" s="558"/>
+      <c r="A78" s="576"/>
+      <c r="B78" s="532" t="s">
+        <v>130</v>
+      </c>
+      <c r="C78" s="533"/>
+      <c r="D78" s="533"/>
+      <c r="E78" s="533"/>
+      <c r="F78" s="533"/>
+      <c r="G78" s="533"/>
+      <c r="H78" s="533"/>
       <c r="I78" s="533"/>
-      <c r="J78" s="412"/>
-[...14 lines deleted...]
-      <c r="W78" s="558"/>
+      <c r="J78" s="533"/>
+      <c r="K78" s="534"/>
+      <c r="L78" s="533" t="s">
+        <v>131</v>
+      </c>
+      <c r="M78" s="533"/>
+      <c r="N78" s="533"/>
+      <c r="O78" s="533"/>
+      <c r="P78" s="533"/>
+      <c r="Q78" s="533"/>
+      <c r="R78" s="533"/>
+      <c r="S78" s="533"/>
+      <c r="T78" s="533"/>
+      <c r="U78" s="533"/>
+      <c r="V78" s="533"/>
+      <c r="W78" s="533"/>
       <c r="X78" s="533"/>
-      <c r="Y78" s="532"/>
+      <c r="Y78" s="533"/>
       <c r="Z78" s="533"/>
-      <c r="AA78" s="238"/>
-[...12 lines deleted...]
-      <c r="AL78" s="558"/>
+      <c r="AA78" s="533"/>
+      <c r="AB78" s="533"/>
+      <c r="AC78" s="533"/>
+      <c r="AD78" s="533"/>
+      <c r="AE78" s="533"/>
+      <c r="AF78" s="533"/>
+      <c r="AG78" s="533"/>
+      <c r="AH78" s="533"/>
+      <c r="AI78" s="533"/>
+      <c r="AJ78" s="533"/>
+      <c r="AK78" s="533"/>
+      <c r="AL78" s="533"/>
       <c r="AM78" s="533"/>
-      <c r="AN78" s="532"/>
-      <c r="AO78" s="534"/>
+      <c r="AN78" s="533"/>
+      <c r="AO78" s="535"/>
     </row>
     <row r="79" spans="1:42" s="8" customFormat="1" ht="21.95" customHeight="1">
-      <c r="A79" s="575"/>
-[...43 lines deleted...]
-      <c r="AO79" s="564"/>
+      <c r="A79" s="576"/>
+      <c r="B79" s="564" t="s">
+        <v>132</v>
+      </c>
+      <c r="C79" s="561"/>
+      <c r="D79" s="561"/>
+      <c r="E79" s="561"/>
+      <c r="F79" s="561"/>
+      <c r="G79" s="561"/>
+      <c r="H79" s="561" t="s">
+        <v>133</v>
+      </c>
+      <c r="I79" s="561"/>
+      <c r="J79" s="561" t="s">
+        <v>134</v>
+      </c>
+      <c r="K79" s="563"/>
+      <c r="L79" s="561" t="s">
+        <v>132</v>
+      </c>
+      <c r="M79" s="561"/>
+      <c r="N79" s="561"/>
+      <c r="O79" s="561"/>
+      <c r="P79" s="561"/>
+      <c r="Q79" s="561"/>
+      <c r="R79" s="561"/>
+      <c r="S79" s="561"/>
+      <c r="T79" s="561"/>
+      <c r="U79" s="561"/>
+      <c r="V79" s="561"/>
+      <c r="W79" s="561" t="s">
+        <v>133</v>
+      </c>
+      <c r="X79" s="561"/>
+      <c r="Y79" s="561" t="s">
+        <v>134</v>
+      </c>
+      <c r="Z79" s="561"/>
+      <c r="AA79" s="561" t="s">
+        <v>132</v>
+      </c>
+      <c r="AB79" s="561"/>
+      <c r="AC79" s="561"/>
+      <c r="AD79" s="561"/>
+      <c r="AE79" s="561"/>
+      <c r="AF79" s="561"/>
+      <c r="AG79" s="561"/>
+      <c r="AH79" s="561"/>
+      <c r="AI79" s="561"/>
+      <c r="AJ79" s="561"/>
+      <c r="AK79" s="561"/>
+      <c r="AL79" s="561" t="s">
+        <v>133</v>
+      </c>
+      <c r="AM79" s="561"/>
+      <c r="AN79" s="561" t="s">
+        <v>134</v>
+      </c>
+      <c r="AO79" s="562"/>
     </row>
     <row r="80" spans="1:42" s="8" customFormat="1" ht="21.95" customHeight="1">
-      <c r="A80" s="575"/>
+      <c r="A80" s="576"/>
       <c r="B80" s="231"/>
-      <c r="C80" s="408" t="s">
-[...41 lines deleted...]
-      <c r="AO80" s="564"/>
+      <c r="C80" s="241" t="s">
+        <v>135</v>
+      </c>
+      <c r="D80" s="242"/>
+      <c r="E80" s="232"/>
+      <c r="F80" s="232"/>
+      <c r="G80" s="232"/>
+      <c r="H80" s="559"/>
+      <c r="I80" s="534"/>
+      <c r="J80" s="413"/>
+      <c r="K80" s="412"/>
+      <c r="L80" s="257"/>
+      <c r="M80" s="233" t="s">
+        <v>136</v>
+      </c>
+      <c r="N80" s="235"/>
+      <c r="O80" s="233"/>
+      <c r="P80" s="258"/>
+      <c r="Q80" s="235"/>
+      <c r="R80" s="258"/>
+      <c r="S80" s="258"/>
+      <c r="T80" s="258"/>
+      <c r="U80" s="235"/>
+      <c r="V80" s="253"/>
+      <c r="W80" s="559"/>
+      <c r="X80" s="534"/>
+      <c r="Y80" s="533"/>
+      <c r="Z80" s="534"/>
+      <c r="AA80" s="238"/>
+      <c r="AB80" s="568" t="s">
+        <v>137</v>
+      </c>
+      <c r="AC80" s="568"/>
+      <c r="AD80" s="568"/>
+      <c r="AE80" s="568"/>
+      <c r="AF80" s="568"/>
+      <c r="AG80" s="568"/>
+      <c r="AH80" s="568"/>
+      <c r="AI80" s="568"/>
+      <c r="AJ80" s="568"/>
+      <c r="AK80" s="568"/>
+      <c r="AL80" s="559"/>
+      <c r="AM80" s="534"/>
+      <c r="AN80" s="533"/>
+      <c r="AO80" s="535"/>
     </row>
     <row r="81" spans="1:42" s="8" customFormat="1" ht="21.95" customHeight="1">
-      <c r="A81" s="575"/>
+      <c r="A81" s="576"/>
       <c r="B81" s="231"/>
-      <c r="C81" s="408" t="s">
-[...9 lines deleted...]
-      <c r="K81" s="411"/>
+      <c r="C81" s="409" t="s">
+        <v>138</v>
+      </c>
+      <c r="D81" s="410"/>
+      <c r="E81" s="410"/>
+      <c r="F81" s="410"/>
+      <c r="G81" s="410"/>
+      <c r="H81" s="411"/>
+      <c r="I81" s="412"/>
+      <c r="J81" s="413"/>
+      <c r="K81" s="412"/>
       <c r="L81" s="234"/>
-      <c r="M81" s="483" t="s">
-[...9 lines deleted...]
-      <c r="U81" s="244"/>
+      <c r="M81" s="484" t="s">
+        <v>139</v>
+      </c>
+      <c r="N81" s="484"/>
+      <c r="O81" s="484"/>
+      <c r="P81" s="484"/>
+      <c r="Q81" s="484"/>
+      <c r="R81" s="484"/>
+      <c r="S81" s="484"/>
+      <c r="T81" s="484"/>
+      <c r="U81" s="484"/>
       <c r="V81" s="232"/>
-      <c r="W81" s="410"/>
-[...2 lines deleted...]
-      <c r="Z81" s="411"/>
+      <c r="W81" s="411"/>
+      <c r="X81" s="412"/>
+      <c r="Y81" s="413"/>
+      <c r="Z81" s="412"/>
       <c r="AA81" s="239"/>
-      <c r="AB81" s="483" t="s">
-[...14 lines deleted...]
-      <c r="AO81" s="564"/>
+      <c r="AB81" s="240"/>
+      <c r="AC81" s="245"/>
+      <c r="AD81" s="245"/>
+      <c r="AE81" s="245"/>
+      <c r="AF81" s="245"/>
+      <c r="AG81" s="245"/>
+      <c r="AH81" s="245"/>
+      <c r="AI81" s="249"/>
+      <c r="AJ81" s="34"/>
+      <c r="AK81" s="232"/>
+      <c r="AL81" s="411"/>
+      <c r="AM81" s="412"/>
+      <c r="AN81" s="413"/>
+      <c r="AO81" s="565"/>
     </row>
     <row r="82" spans="1:42" s="8" customFormat="1" ht="21.95" customHeight="1">
-      <c r="A82" s="575"/>
+      <c r="A82" s="576"/>
       <c r="B82" s="231"/>
-      <c r="C82" s="243"/>
-[...7 lines deleted...]
-      <c r="K82" s="411"/>
+      <c r="C82" s="409" t="s">
+        <v>140</v>
+      </c>
+      <c r="D82" s="410"/>
+      <c r="E82" s="410"/>
+      <c r="F82" s="410"/>
+      <c r="G82" s="410"/>
+      <c r="H82" s="411"/>
+      <c r="I82" s="412"/>
+      <c r="J82" s="413"/>
+      <c r="K82" s="412"/>
       <c r="L82" s="234"/>
-      <c r="M82" s="483" t="s">
-[...9 lines deleted...]
-      <c r="U82" s="244"/>
+      <c r="M82" s="484" t="s">
+        <v>141</v>
+      </c>
+      <c r="N82" s="484"/>
+      <c r="O82" s="484"/>
+      <c r="P82" s="484"/>
+      <c r="Q82" s="484"/>
+      <c r="R82" s="484"/>
+      <c r="S82" s="484"/>
+      <c r="T82" s="484"/>
+      <c r="U82" s="247"/>
       <c r="V82" s="232"/>
-      <c r="W82" s="410"/>
-[...2 lines deleted...]
-      <c r="Z82" s="411"/>
+      <c r="W82" s="411"/>
+      <c r="X82" s="412"/>
+      <c r="Y82" s="413"/>
+      <c r="Z82" s="412"/>
       <c r="AA82" s="239"/>
       <c r="AB82" s="250"/>
       <c r="AC82" s="245"/>
       <c r="AD82" s="245"/>
       <c r="AE82" s="246"/>
       <c r="AF82" s="246"/>
       <c r="AG82" s="251"/>
       <c r="AH82" s="251"/>
       <c r="AI82" s="252"/>
       <c r="AJ82" s="34"/>
       <c r="AK82" s="232"/>
-      <c r="AL82" s="410"/>
-[...2 lines deleted...]
-      <c r="AO82" s="564"/>
+      <c r="AL82" s="411"/>
+      <c r="AM82" s="412"/>
+      <c r="AN82" s="413"/>
+      <c r="AO82" s="565"/>
     </row>
     <row r="83" spans="1:42" s="8" customFormat="1" ht="21.95" customHeight="1">
-      <c r="A83" s="575"/>
+      <c r="A83" s="576"/>
       <c r="B83" s="231"/>
-      <c r="C83" s="556" t="s">
-[...9 lines deleted...]
-      <c r="K83" s="411"/>
+      <c r="C83" s="409" t="s">
+        <v>142</v>
+      </c>
+      <c r="D83" s="410"/>
+      <c r="E83" s="410"/>
+      <c r="F83" s="410"/>
+      <c r="G83" s="410"/>
+      <c r="H83" s="411"/>
+      <c r="I83" s="412"/>
+      <c r="J83" s="413"/>
+      <c r="K83" s="412"/>
       <c r="L83" s="234"/>
-      <c r="M83" s="483" t="s">
-[...8 lines deleted...]
-      <c r="T83" s="483"/>
+      <c r="M83" s="484" t="s">
+        <v>143</v>
+      </c>
+      <c r="N83" s="484"/>
+      <c r="O83" s="484"/>
+      <c r="P83" s="484"/>
+      <c r="Q83" s="484"/>
+      <c r="R83" s="484"/>
+      <c r="S83" s="484"/>
+      <c r="T83" s="484"/>
       <c r="U83" s="244"/>
       <c r="V83" s="232"/>
-      <c r="W83" s="410"/>
-[...2 lines deleted...]
-      <c r="Z83" s="411"/>
+      <c r="W83" s="411"/>
+      <c r="X83" s="412"/>
+      <c r="Y83" s="413"/>
+      <c r="Z83" s="412"/>
       <c r="AA83" s="239"/>
-      <c r="AB83" s="483" t="s">
-[...14 lines deleted...]
-      <c r="AO83" s="564"/>
+      <c r="AB83" s="484" t="s">
+        <v>144</v>
+      </c>
+      <c r="AC83" s="484"/>
+      <c r="AD83" s="484"/>
+      <c r="AE83" s="484"/>
+      <c r="AF83" s="484"/>
+      <c r="AG83" s="484"/>
+      <c r="AH83" s="484"/>
+      <c r="AI83" s="484"/>
+      <c r="AJ83" s="484"/>
+      <c r="AK83" s="484"/>
+      <c r="AL83" s="411"/>
+      <c r="AM83" s="412"/>
+      <c r="AN83" s="413"/>
+      <c r="AO83" s="565"/>
     </row>
     <row r="84" spans="1:42" s="8" customFormat="1" ht="21.95" customHeight="1">
-      <c r="A84" s="575"/>
+      <c r="A84" s="576"/>
       <c r="B84" s="231"/>
-      <c r="C84" s="408" t="s">
-[...9 lines deleted...]
-      <c r="K84" s="411"/>
+      <c r="C84" s="243"/>
+      <c r="D84" s="244"/>
+      <c r="E84" s="232"/>
+      <c r="F84" s="232"/>
+      <c r="G84" s="232"/>
+      <c r="H84" s="411"/>
+      <c r="I84" s="412"/>
+      <c r="J84" s="413"/>
+      <c r="K84" s="412"/>
       <c r="L84" s="234"/>
-      <c r="M84" s="483" t="s">
-[...8 lines deleted...]
-      <c r="T84" s="483"/>
+      <c r="M84" s="484" t="s">
+        <v>145</v>
+      </c>
+      <c r="N84" s="484"/>
+      <c r="O84" s="484"/>
+      <c r="P84" s="484"/>
+      <c r="Q84" s="484"/>
+      <c r="R84" s="484"/>
+      <c r="S84" s="484"/>
+      <c r="T84" s="484"/>
       <c r="U84" s="244"/>
       <c r="V84" s="232"/>
-      <c r="W84" s="410"/>
-[...12 lines deleted...]
-      <c r="AJ84" s="232"/>
+      <c r="W84" s="411"/>
+      <c r="X84" s="412"/>
+      <c r="Y84" s="413"/>
+      <c r="Z84" s="412"/>
+      <c r="AA84" s="239"/>
+      <c r="AB84" s="250"/>
+      <c r="AC84" s="245"/>
+      <c r="AD84" s="245"/>
+      <c r="AE84" s="246"/>
+      <c r="AF84" s="246"/>
+      <c r="AG84" s="251"/>
+      <c r="AH84" s="251"/>
+      <c r="AI84" s="252"/>
+      <c r="AJ84" s="34"/>
       <c r="AK84" s="232"/>
-      <c r="AL84" s="410"/>
-[...2 lines deleted...]
-      <c r="AO84" s="564"/>
+      <c r="AL84" s="411"/>
+      <c r="AM84" s="412"/>
+      <c r="AN84" s="413"/>
+      <c r="AO84" s="565"/>
     </row>
     <row r="85" spans="1:42" s="8" customFormat="1" ht="21.95" customHeight="1">
-      <c r="A85" s="575"/>
+      <c r="A85" s="576"/>
       <c r="B85" s="231"/>
-      <c r="C85" s="408" t="s">
-[...9 lines deleted...]
-      <c r="K85" s="411"/>
+      <c r="C85" s="557" t="s">
+        <v>146</v>
+      </c>
+      <c r="D85" s="558"/>
+      <c r="E85" s="558"/>
+      <c r="F85" s="558"/>
+      <c r="G85" s="558"/>
+      <c r="H85" s="411"/>
+      <c r="I85" s="412"/>
+      <c r="J85" s="413"/>
+      <c r="K85" s="412"/>
       <c r="L85" s="234"/>
-      <c r="M85" s="566" t="s">
-[...8 lines deleted...]
-      <c r="T85" s="566"/>
+      <c r="M85" s="484" t="s">
+        <v>147</v>
+      </c>
+      <c r="N85" s="484"/>
+      <c r="O85" s="484"/>
+      <c r="P85" s="484"/>
+      <c r="Q85" s="484"/>
+      <c r="R85" s="484"/>
+      <c r="S85" s="484"/>
+      <c r="T85" s="484"/>
       <c r="U85" s="244"/>
       <c r="V85" s="232"/>
-      <c r="W85" s="410"/>
-[...17 lines deleted...]
-      <c r="AO85" s="564"/>
+      <c r="W85" s="411"/>
+      <c r="X85" s="412"/>
+      <c r="Y85" s="413"/>
+      <c r="Z85" s="412"/>
+      <c r="AA85" s="239"/>
+      <c r="AB85" s="484" t="s">
+        <v>148</v>
+      </c>
+      <c r="AC85" s="484"/>
+      <c r="AD85" s="484"/>
+      <c r="AE85" s="484"/>
+      <c r="AF85" s="484"/>
+      <c r="AG85" s="484"/>
+      <c r="AH85" s="484"/>
+      <c r="AI85" s="484"/>
+      <c r="AJ85" s="484"/>
+      <c r="AK85" s="484"/>
+      <c r="AL85" s="411"/>
+      <c r="AM85" s="412"/>
+      <c r="AN85" s="413"/>
+      <c r="AO85" s="565"/>
     </row>
     <row r="86" spans="1:42" s="8" customFormat="1" ht="21.95" customHeight="1">
-      <c r="A86" s="575"/>
+      <c r="A86" s="576"/>
       <c r="B86" s="231"/>
-      <c r="C86" s="408" t="s">
-[...9 lines deleted...]
-      <c r="K86" s="411"/>
+      <c r="C86" s="409" t="s">
+        <v>149</v>
+      </c>
+      <c r="D86" s="410"/>
+      <c r="E86" s="410"/>
+      <c r="F86" s="410"/>
+      <c r="G86" s="410"/>
+      <c r="H86" s="411"/>
+      <c r="I86" s="412"/>
+      <c r="J86" s="413"/>
+      <c r="K86" s="412"/>
       <c r="L86" s="234"/>
-      <c r="M86" s="483" t="s">
-[...8 lines deleted...]
-      <c r="T86" s="483"/>
+      <c r="M86" s="484" t="s">
+        <v>150</v>
+      </c>
+      <c r="N86" s="484"/>
+      <c r="O86" s="484"/>
+      <c r="P86" s="484"/>
+      <c r="Q86" s="484"/>
+      <c r="R86" s="484"/>
+      <c r="S86" s="484"/>
+      <c r="T86" s="484"/>
       <c r="U86" s="244"/>
       <c r="V86" s="232"/>
-      <c r="W86" s="410"/>
-[...2 lines deleted...]
-      <c r="Z86" s="411"/>
+      <c r="W86" s="411"/>
+      <c r="X86" s="412"/>
+      <c r="Y86" s="413"/>
+      <c r="Z86" s="412"/>
       <c r="AA86" s="256"/>
       <c r="AB86" s="232"/>
       <c r="AC86" s="232"/>
       <c r="AD86" s="232"/>
       <c r="AE86" s="232"/>
       <c r="AF86" s="232"/>
       <c r="AG86" s="232"/>
       <c r="AH86" s="232"/>
       <c r="AI86" s="232"/>
       <c r="AJ86" s="232"/>
       <c r="AK86" s="232"/>
-      <c r="AL86" s="410"/>
-[...2 lines deleted...]
-      <c r="AO86" s="564"/>
+      <c r="AL86" s="411"/>
+      <c r="AM86" s="412"/>
+      <c r="AN86" s="413"/>
+      <c r="AO86" s="565"/>
     </row>
     <row r="87" spans="1:42" s="8" customFormat="1" ht="21.95" customHeight="1">
-      <c r="A87" s="575"/>
+      <c r="A87" s="576"/>
       <c r="B87" s="231"/>
-      <c r="C87" s="408" t="s">
-[...9 lines deleted...]
-      <c r="K87" s="411"/>
+      <c r="C87" s="409" t="s">
+        <v>151</v>
+      </c>
+      <c r="D87" s="410"/>
+      <c r="E87" s="410"/>
+      <c r="F87" s="410"/>
+      <c r="G87" s="410"/>
+      <c r="H87" s="411"/>
+      <c r="I87" s="412"/>
+      <c r="J87" s="413"/>
+      <c r="K87" s="412"/>
       <c r="L87" s="234"/>
-      <c r="M87" s="483" t="s">
-[...9 lines deleted...]
-      <c r="U87" s="247"/>
+      <c r="M87" s="567" t="s">
+        <v>152</v>
+      </c>
+      <c r="N87" s="567"/>
+      <c r="O87" s="567"/>
+      <c r="P87" s="567"/>
+      <c r="Q87" s="567"/>
+      <c r="R87" s="567"/>
+      <c r="S87" s="567"/>
+      <c r="T87" s="567"/>
+      <c r="U87" s="244"/>
       <c r="V87" s="232"/>
-      <c r="W87" s="410"/>
-[...2 lines deleted...]
-      <c r="Z87" s="411"/>
+      <c r="W87" s="411"/>
+      <c r="X87" s="412"/>
+      <c r="Y87" s="413"/>
+      <c r="Z87" s="412"/>
       <c r="AA87" s="256"/>
       <c r="AB87" s="232"/>
       <c r="AC87" s="232"/>
       <c r="AD87" s="232"/>
       <c r="AE87" s="232"/>
       <c r="AF87" s="232"/>
       <c r="AG87" s="232"/>
       <c r="AH87" s="232"/>
       <c r="AI87" s="232"/>
       <c r="AJ87" s="232"/>
       <c r="AK87" s="232"/>
-      <c r="AL87" s="410"/>
-[...2 lines deleted...]
-      <c r="AO87" s="564"/>
+      <c r="AL87" s="411"/>
+      <c r="AM87" s="412"/>
+      <c r="AN87" s="413"/>
+      <c r="AO87" s="565"/>
     </row>
     <row r="88" spans="1:42" s="8" customFormat="1" ht="21.95" customHeight="1">
-      <c r="A88" s="575"/>
+      <c r="A88" s="576"/>
       <c r="B88" s="231"/>
-      <c r="C88" s="408" t="s">
-[...9 lines deleted...]
-      <c r="K88" s="411"/>
+      <c r="C88" s="409" t="s">
+        <v>153</v>
+      </c>
+      <c r="D88" s="410"/>
+      <c r="E88" s="410"/>
+      <c r="F88" s="410"/>
+      <c r="G88" s="410"/>
+      <c r="H88" s="411"/>
+      <c r="I88" s="412"/>
+      <c r="J88" s="413"/>
+      <c r="K88" s="412"/>
       <c r="L88" s="234"/>
-      <c r="M88" s="247" t="s">
-[...9 lines deleted...]
-      <c r="U88" s="247"/>
+      <c r="M88" s="484" t="s">
+        <v>154</v>
+      </c>
+      <c r="N88" s="484"/>
+      <c r="O88" s="484"/>
+      <c r="P88" s="484"/>
+      <c r="Q88" s="484"/>
+      <c r="R88" s="484"/>
+      <c r="S88" s="484"/>
+      <c r="T88" s="484"/>
+      <c r="U88" s="244"/>
       <c r="V88" s="232"/>
-      <c r="W88" s="410"/>
-[...2 lines deleted...]
-      <c r="Z88" s="411"/>
+      <c r="W88" s="411"/>
+      <c r="X88" s="412"/>
+      <c r="Y88" s="413"/>
+      <c r="Z88" s="412"/>
       <c r="AA88" s="256"/>
       <c r="AB88" s="232"/>
       <c r="AC88" s="232"/>
       <c r="AD88" s="232"/>
       <c r="AE88" s="232"/>
       <c r="AF88" s="232"/>
       <c r="AG88" s="232"/>
       <c r="AH88" s="232"/>
       <c r="AI88" s="232"/>
       <c r="AJ88" s="232"/>
       <c r="AK88" s="232"/>
-      <c r="AL88" s="410"/>
-[...2 lines deleted...]
-      <c r="AO88" s="564"/>
+      <c r="AL88" s="411"/>
+      <c r="AM88" s="412"/>
+      <c r="AN88" s="413"/>
+      <c r="AO88" s="565"/>
     </row>
     <row r="89" spans="1:42" s="8" customFormat="1" ht="21.95" customHeight="1">
-      <c r="A89" s="575"/>
-[...1 lines deleted...]
-      <c r="C89" s="572" t="s">
+      <c r="A89" s="576"/>
+      <c r="B89" s="231"/>
+      <c r="C89" s="409" t="s">
+        <v>155</v>
+      </c>
+      <c r="D89" s="410"/>
+      <c r="E89" s="410"/>
+      <c r="F89" s="410"/>
+      <c r="G89" s="410"/>
+      <c r="H89" s="411"/>
+      <c r="I89" s="412"/>
+      <c r="J89" s="413"/>
+      <c r="K89" s="412"/>
+      <c r="L89" s="234"/>
+      <c r="M89" s="484" t="s">
+        <v>156</v>
+      </c>
+      <c r="N89" s="484"/>
+      <c r="O89" s="484"/>
+      <c r="P89" s="484"/>
+      <c r="Q89" s="484"/>
+      <c r="R89" s="484"/>
+      <c r="S89" s="484"/>
+      <c r="T89" s="484"/>
+      <c r="U89" s="247"/>
+      <c r="V89" s="232"/>
+      <c r="W89" s="411"/>
+      <c r="X89" s="412"/>
+      <c r="Y89" s="413"/>
+      <c r="Z89" s="412"/>
+      <c r="AA89" s="256"/>
+      <c r="AB89" s="232"/>
+      <c r="AC89" s="232"/>
+      <c r="AD89" s="232"/>
+      <c r="AE89" s="232"/>
+      <c r="AF89" s="232"/>
+      <c r="AG89" s="232"/>
+      <c r="AH89" s="232"/>
+      <c r="AI89" s="232"/>
+      <c r="AJ89" s="232"/>
+      <c r="AK89" s="232"/>
+      <c r="AL89" s="411"/>
+      <c r="AM89" s="412"/>
+      <c r="AN89" s="413"/>
+      <c r="AO89" s="565"/>
+    </row>
+    <row r="90" spans="1:42" s="8" customFormat="1" ht="21.95" customHeight="1">
+      <c r="A90" s="576"/>
+      <c r="B90" s="231"/>
+      <c r="C90" s="409" t="s">
+        <v>157</v>
+      </c>
+      <c r="D90" s="410"/>
+      <c r="E90" s="410"/>
+      <c r="F90" s="410"/>
+      <c r="G90" s="410"/>
+      <c r="H90" s="411"/>
+      <c r="I90" s="412"/>
+      <c r="J90" s="413"/>
+      <c r="K90" s="412"/>
+      <c r="L90" s="234"/>
+      <c r="M90" s="247" t="s">
+        <v>158</v>
+      </c>
+      <c r="N90" s="248"/>
+      <c r="O90" s="247"/>
+      <c r="P90" s="247"/>
+      <c r="Q90" s="247"/>
+      <c r="R90" s="247"/>
+      <c r="S90" s="247"/>
+      <c r="T90" s="247"/>
+      <c r="U90" s="247"/>
+      <c r="V90" s="232"/>
+      <c r="W90" s="411"/>
+      <c r="X90" s="412"/>
+      <c r="Y90" s="413"/>
+      <c r="Z90" s="412"/>
+      <c r="AA90" s="256"/>
+      <c r="AB90" s="232"/>
+      <c r="AC90" s="232"/>
+      <c r="AD90" s="232"/>
+      <c r="AE90" s="232"/>
+      <c r="AF90" s="232"/>
+      <c r="AG90" s="232"/>
+      <c r="AH90" s="232"/>
+      <c r="AI90" s="232"/>
+      <c r="AJ90" s="232"/>
+      <c r="AK90" s="232"/>
+      <c r="AL90" s="411"/>
+      <c r="AM90" s="412"/>
+      <c r="AN90" s="413"/>
+      <c r="AO90" s="565"/>
+    </row>
+    <row r="91" spans="1:42" s="8" customFormat="1" ht="21.95" customHeight="1">
+      <c r="A91" s="576"/>
+      <c r="B91" s="261"/>
+      <c r="C91" s="573" t="s">
         <v>159</v>
       </c>
-      <c r="D89" s="573"/>
-[...8 lines deleted...]
-      <c r="M89" s="237" t="s">
+      <c r="D91" s="574"/>
+      <c r="E91" s="574"/>
+      <c r="F91" s="574"/>
+      <c r="G91" s="574"/>
+      <c r="H91" s="566"/>
+      <c r="I91" s="563"/>
+      <c r="J91" s="561"/>
+      <c r="K91" s="563"/>
+      <c r="L91" s="236"/>
+      <c r="M91" s="237" t="s">
         <v>160</v>
       </c>
-      <c r="N89" s="259"/>
-[...26 lines deleted...]
-      <c r="AO89" s="561"/>
+      <c r="N91" s="259"/>
+      <c r="O91" s="237"/>
+      <c r="P91" s="237"/>
+      <c r="Q91" s="237"/>
+      <c r="R91" s="237"/>
+      <c r="S91" s="237"/>
+      <c r="T91" s="237"/>
+      <c r="U91" s="237"/>
+      <c r="V91" s="255"/>
+      <c r="W91" s="566"/>
+      <c r="X91" s="563"/>
+      <c r="Y91" s="561"/>
+      <c r="Z91" s="563"/>
+      <c r="AA91" s="254"/>
+      <c r="AB91" s="255"/>
+      <c r="AC91" s="255"/>
+      <c r="AD91" s="255"/>
+      <c r="AE91" s="255"/>
+      <c r="AF91" s="255"/>
+      <c r="AG91" s="255"/>
+      <c r="AH91" s="255"/>
+      <c r="AI91" s="255"/>
+      <c r="AJ91" s="255"/>
+      <c r="AK91" s="255"/>
+      <c r="AL91" s="566"/>
+      <c r="AM91" s="563"/>
+      <c r="AN91" s="561"/>
+      <c r="AO91" s="562"/>
     </row>
-    <row r="90" spans="1:42" s="8" customFormat="1" ht="21.95" customHeight="1" thickBot="1">
-[...1 lines deleted...]
-      <c r="B90" s="568" t="s">
+    <row r="92" spans="1:42" s="8" customFormat="1" ht="21.95" customHeight="1" thickBot="1">
+      <c r="A92" s="577"/>
+      <c r="B92" s="569" t="s">
         <v>161</v>
       </c>
-      <c r="C90" s="569"/>
-[...2 lines deleted...]
-      <c r="F90" s="570" t="s">
+      <c r="C92" s="570"/>
+      <c r="D92" s="570"/>
+      <c r="E92" s="570"/>
+      <c r="F92" s="571" t="s">
         <v>162</v>
       </c>
-      <c r="G90" s="570"/>
-[...19 lines deleted...]
-      <c r="AA90" s="570" t="s">
+      <c r="G92" s="571"/>
+      <c r="H92" s="571"/>
+      <c r="I92" s="571"/>
+      <c r="J92" s="571"/>
+      <c r="K92" s="571"/>
+      <c r="L92" s="571"/>
+      <c r="M92" s="571"/>
+      <c r="N92" s="571"/>
+      <c r="O92" s="571"/>
+      <c r="P92" s="571"/>
+      <c r="Q92" s="571"/>
+      <c r="R92" s="571"/>
+      <c r="S92" s="571"/>
+      <c r="T92" s="571"/>
+      <c r="U92" s="571"/>
+      <c r="V92" s="571"/>
+      <c r="W92" s="571"/>
+      <c r="X92" s="571"/>
+      <c r="Y92" s="571"/>
+      <c r="Z92" s="571"/>
+      <c r="AA92" s="571" t="s">
         <v>163</v>
       </c>
-      <c r="AB90" s="570"/>
-[...12 lines deleted...]
-      <c r="AO90" s="571"/>
+      <c r="AB92" s="571"/>
+      <c r="AC92" s="571"/>
+      <c r="AD92" s="571"/>
+      <c r="AE92" s="571"/>
+      <c r="AF92" s="571"/>
+      <c r="AG92" s="571"/>
+      <c r="AH92" s="571"/>
+      <c r="AI92" s="571"/>
+      <c r="AJ92" s="571"/>
+      <c r="AK92" s="571"/>
+      <c r="AL92" s="571"/>
+      <c r="AM92" s="571"/>
+      <c r="AN92" s="571"/>
+      <c r="AO92" s="572"/>
     </row>
-    <row r="91" spans="1:42" ht="15" customHeight="1" thickBot="1">
-[...134 lines deleted...]
-      <c r="AO93" s="534"/>
+    <row r="93" spans="1:42" ht="15" customHeight="1" thickBot="1">
+      <c r="A93" s="263"/>
+      <c r="B93" s="57"/>
+      <c r="C93" s="57"/>
+      <c r="D93" s="57"/>
+      <c r="E93" s="62"/>
+      <c r="F93" s="62"/>
+      <c r="G93" s="62"/>
+      <c r="H93" s="62"/>
+      <c r="I93" s="62"/>
+      <c r="J93" s="62"/>
+      <c r="K93" s="62"/>
+      <c r="L93" s="62"/>
+      <c r="M93" s="62"/>
+      <c r="N93" s="62"/>
+      <c r="O93" s="62"/>
+      <c r="P93" s="62"/>
+      <c r="Q93" s="62"/>
+      <c r="R93" s="62"/>
+      <c r="S93" s="62"/>
+      <c r="T93" s="62"/>
+      <c r="U93" s="62"/>
+      <c r="V93" s="62"/>
+      <c r="W93" s="62"/>
+      <c r="X93" s="62"/>
+      <c r="Y93" s="62"/>
+      <c r="Z93" s="62"/>
+      <c r="AA93" s="62"/>
+      <c r="AB93" s="62"/>
+      <c r="AC93" s="62"/>
+      <c r="AD93" s="62"/>
+      <c r="AE93" s="62"/>
+      <c r="AF93" s="62"/>
+      <c r="AG93" s="62"/>
+      <c r="AH93" s="62"/>
+      <c r="AI93" s="62"/>
+      <c r="AJ93" s="62"/>
+      <c r="AK93" s="62"/>
+      <c r="AL93" s="62"/>
+      <c r="AM93" s="62"/>
+      <c r="AN93" s="62"/>
+      <c r="AO93" s="62"/>
+      <c r="AP93" s="8"/>
     </row>
     <row r="94" spans="1:42" s="8" customFormat="1" ht="21.95" customHeight="1">
       <c r="A94" s="575"/>
-      <c r="B94" s="563" t="s">
-[...56 lines deleted...]
-      <c r="AO94" s="561"/>
+      <c r="B94" s="530" t="s">
+        <v>129</v>
+      </c>
+      <c r="C94" s="531"/>
+      <c r="D94" s="531"/>
+      <c r="E94" s="531"/>
+      <c r="F94" s="531"/>
+      <c r="G94" s="531"/>
+      <c r="H94" s="531"/>
+      <c r="I94" s="531"/>
+      <c r="J94" s="531"/>
+      <c r="K94" s="531"/>
+      <c r="L94" s="531"/>
+      <c r="M94" s="531"/>
+      <c r="N94" s="531"/>
+      <c r="O94" s="531"/>
+      <c r="P94" s="531"/>
+      <c r="Q94" s="531"/>
+      <c r="R94" s="531"/>
+      <c r="S94" s="531"/>
+      <c r="T94" s="531"/>
+      <c r="U94" s="531"/>
+      <c r="V94" s="531"/>
+      <c r="W94" s="531"/>
+      <c r="X94" s="531"/>
+      <c r="Y94" s="531"/>
+      <c r="Z94" s="531"/>
+      <c r="AA94" s="531"/>
+      <c r="AB94" s="531"/>
+      <c r="AC94" s="531"/>
+      <c r="AD94" s="531"/>
+      <c r="AE94" s="531"/>
+      <c r="AF94" s="531"/>
+      <c r="AG94" s="531"/>
+      <c r="AH94" s="531"/>
+      <c r="AI94" s="531"/>
+      <c r="AJ94" s="531"/>
+      <c r="AK94" s="531"/>
+      <c r="AL94" s="531"/>
+      <c r="AM94" s="531"/>
+      <c r="AN94" s="531"/>
+      <c r="AO94" s="560"/>
+      <c r="AP94" s="7"/>
     </row>
     <row r="95" spans="1:42" s="8" customFormat="1" ht="21.95" customHeight="1">
-      <c r="A95" s="575"/>
-[...8 lines deleted...]
-      <c r="H95" s="558"/>
+      <c r="A95" s="576"/>
+      <c r="B95" s="532" t="s">
+        <v>130</v>
+      </c>
+      <c r="C95" s="533"/>
+      <c r="D95" s="533"/>
+      <c r="E95" s="533"/>
+      <c r="F95" s="533"/>
+      <c r="G95" s="533"/>
+      <c r="H95" s="533"/>
       <c r="I95" s="533"/>
-      <c r="J95" s="412"/>
-[...14 lines deleted...]
-      <c r="W95" s="558"/>
+      <c r="J95" s="533"/>
+      <c r="K95" s="534"/>
+      <c r="L95" s="533" t="s">
+        <v>131</v>
+      </c>
+      <c r="M95" s="533"/>
+      <c r="N95" s="533"/>
+      <c r="O95" s="533"/>
+      <c r="P95" s="533"/>
+      <c r="Q95" s="533"/>
+      <c r="R95" s="533"/>
+      <c r="S95" s="533"/>
+      <c r="T95" s="533"/>
+      <c r="U95" s="533"/>
+      <c r="V95" s="533"/>
+      <c r="W95" s="533"/>
       <c r="X95" s="533"/>
-      <c r="Y95" s="532"/>
+      <c r="Y95" s="533"/>
       <c r="Z95" s="533"/>
-      <c r="AA95" s="238"/>
-[...12 lines deleted...]
-      <c r="AL95" s="558"/>
+      <c r="AA95" s="533"/>
+      <c r="AB95" s="533"/>
+      <c r="AC95" s="533"/>
+      <c r="AD95" s="533"/>
+      <c r="AE95" s="533"/>
+      <c r="AF95" s="533"/>
+      <c r="AG95" s="533"/>
+      <c r="AH95" s="533"/>
+      <c r="AI95" s="533"/>
+      <c r="AJ95" s="533"/>
+      <c r="AK95" s="533"/>
+      <c r="AL95" s="533"/>
       <c r="AM95" s="533"/>
-      <c r="AN95" s="532"/>
-      <c r="AO95" s="534"/>
+      <c r="AN95" s="533"/>
+      <c r="AO95" s="535"/>
     </row>
     <row r="96" spans="1:42" s="8" customFormat="1" ht="21.95" customHeight="1">
-      <c r="A96" s="575"/>
-[...43 lines deleted...]
-      <c r="AO96" s="564"/>
+      <c r="A96" s="576"/>
+      <c r="B96" s="564" t="s">
+        <v>132</v>
+      </c>
+      <c r="C96" s="561"/>
+      <c r="D96" s="561"/>
+      <c r="E96" s="561"/>
+      <c r="F96" s="561"/>
+      <c r="G96" s="561"/>
+      <c r="H96" s="561" t="s">
+        <v>133</v>
+      </c>
+      <c r="I96" s="561"/>
+      <c r="J96" s="561" t="s">
+        <v>134</v>
+      </c>
+      <c r="K96" s="563"/>
+      <c r="L96" s="561" t="s">
+        <v>132</v>
+      </c>
+      <c r="M96" s="561"/>
+      <c r="N96" s="561"/>
+      <c r="O96" s="561"/>
+      <c r="P96" s="561"/>
+      <c r="Q96" s="561"/>
+      <c r="R96" s="561"/>
+      <c r="S96" s="561"/>
+      <c r="T96" s="561"/>
+      <c r="U96" s="561"/>
+      <c r="V96" s="561"/>
+      <c r="W96" s="561" t="s">
+        <v>133</v>
+      </c>
+      <c r="X96" s="561"/>
+      <c r="Y96" s="561" t="s">
+        <v>134</v>
+      </c>
+      <c r="Z96" s="561"/>
+      <c r="AA96" s="561" t="s">
+        <v>132</v>
+      </c>
+      <c r="AB96" s="561"/>
+      <c r="AC96" s="561"/>
+      <c r="AD96" s="561"/>
+      <c r="AE96" s="561"/>
+      <c r="AF96" s="561"/>
+      <c r="AG96" s="561"/>
+      <c r="AH96" s="561"/>
+      <c r="AI96" s="561"/>
+      <c r="AJ96" s="561"/>
+      <c r="AK96" s="561"/>
+      <c r="AL96" s="561" t="s">
+        <v>133</v>
+      </c>
+      <c r="AM96" s="561"/>
+      <c r="AN96" s="561" t="s">
+        <v>134</v>
+      </c>
+      <c r="AO96" s="562"/>
     </row>
     <row r="97" spans="1:41" s="8" customFormat="1" ht="21.95" customHeight="1">
-      <c r="A97" s="575"/>
+      <c r="A97" s="576"/>
       <c r="B97" s="231"/>
-      <c r="C97" s="408" t="s">
-[...41 lines deleted...]
-      <c r="AO97" s="564"/>
+      <c r="C97" s="241" t="s">
+        <v>135</v>
+      </c>
+      <c r="D97" s="242"/>
+      <c r="E97" s="232"/>
+      <c r="F97" s="232"/>
+      <c r="G97" s="232"/>
+      <c r="H97" s="559"/>
+      <c r="I97" s="534"/>
+      <c r="J97" s="413"/>
+      <c r="K97" s="412"/>
+      <c r="L97" s="257"/>
+      <c r="M97" s="233" t="s">
+        <v>136</v>
+      </c>
+      <c r="N97" s="235"/>
+      <c r="O97" s="233"/>
+      <c r="P97" s="258"/>
+      <c r="Q97" s="235"/>
+      <c r="R97" s="258"/>
+      <c r="S97" s="258"/>
+      <c r="T97" s="258"/>
+      <c r="U97" s="235"/>
+      <c r="V97" s="253"/>
+      <c r="W97" s="559"/>
+      <c r="X97" s="534"/>
+      <c r="Y97" s="533"/>
+      <c r="Z97" s="534"/>
+      <c r="AA97" s="238"/>
+      <c r="AB97" s="568" t="s">
+        <v>137</v>
+      </c>
+      <c r="AC97" s="568"/>
+      <c r="AD97" s="568"/>
+      <c r="AE97" s="568"/>
+      <c r="AF97" s="568"/>
+      <c r="AG97" s="568"/>
+      <c r="AH97" s="568"/>
+      <c r="AI97" s="568"/>
+      <c r="AJ97" s="568"/>
+      <c r="AK97" s="568"/>
+      <c r="AL97" s="559"/>
+      <c r="AM97" s="534"/>
+      <c r="AN97" s="533"/>
+      <c r="AO97" s="535"/>
     </row>
     <row r="98" spans="1:41" s="8" customFormat="1" ht="21.95" customHeight="1">
-      <c r="A98" s="575"/>
+      <c r="A98" s="576"/>
       <c r="B98" s="231"/>
-      <c r="C98" s="408" t="s">
-[...9 lines deleted...]
-      <c r="K98" s="411"/>
+      <c r="C98" s="409" t="s">
+        <v>138</v>
+      </c>
+      <c r="D98" s="410"/>
+      <c r="E98" s="410"/>
+      <c r="F98" s="410"/>
+      <c r="G98" s="410"/>
+      <c r="H98" s="411"/>
+      <c r="I98" s="412"/>
+      <c r="J98" s="413"/>
+      <c r="K98" s="412"/>
       <c r="L98" s="234"/>
-      <c r="M98" s="483" t="s">
-[...9 lines deleted...]
-      <c r="U98" s="244"/>
+      <c r="M98" s="484" t="s">
+        <v>139</v>
+      </c>
+      <c r="N98" s="484"/>
+      <c r="O98" s="484"/>
+      <c r="P98" s="484"/>
+      <c r="Q98" s="484"/>
+      <c r="R98" s="484"/>
+      <c r="S98" s="484"/>
+      <c r="T98" s="484"/>
+      <c r="U98" s="484"/>
       <c r="V98" s="232"/>
-      <c r="W98" s="410"/>
-[...2 lines deleted...]
-      <c r="Z98" s="411"/>
+      <c r="W98" s="411"/>
+      <c r="X98" s="412"/>
+      <c r="Y98" s="413"/>
+      <c r="Z98" s="412"/>
       <c r="AA98" s="239"/>
-      <c r="AB98" s="483" t="s">
-[...14 lines deleted...]
-      <c r="AO98" s="564"/>
+      <c r="AB98" s="240"/>
+      <c r="AC98" s="245"/>
+      <c r="AD98" s="245"/>
+      <c r="AE98" s="245"/>
+      <c r="AF98" s="245"/>
+      <c r="AG98" s="245"/>
+      <c r="AH98" s="245"/>
+      <c r="AI98" s="249"/>
+      <c r="AJ98" s="34"/>
+      <c r="AK98" s="232"/>
+      <c r="AL98" s="411"/>
+      <c r="AM98" s="412"/>
+      <c r="AN98" s="413"/>
+      <c r="AO98" s="565"/>
     </row>
     <row r="99" spans="1:41" s="8" customFormat="1" ht="21.95" customHeight="1">
-      <c r="A99" s="575"/>
+      <c r="A99" s="576"/>
       <c r="B99" s="231"/>
-      <c r="C99" s="243"/>
-[...7 lines deleted...]
-      <c r="K99" s="411"/>
+      <c r="C99" s="409" t="s">
+        <v>140</v>
+      </c>
+      <c r="D99" s="410"/>
+      <c r="E99" s="410"/>
+      <c r="F99" s="410"/>
+      <c r="G99" s="410"/>
+      <c r="H99" s="411"/>
+      <c r="I99" s="412"/>
+      <c r="J99" s="413"/>
+      <c r="K99" s="412"/>
       <c r="L99" s="234"/>
-      <c r="M99" s="483" t="s">
-[...9 lines deleted...]
-      <c r="U99" s="244"/>
+      <c r="M99" s="484" t="s">
+        <v>141</v>
+      </c>
+      <c r="N99" s="484"/>
+      <c r="O99" s="484"/>
+      <c r="P99" s="484"/>
+      <c r="Q99" s="484"/>
+      <c r="R99" s="484"/>
+      <c r="S99" s="484"/>
+      <c r="T99" s="484"/>
+      <c r="U99" s="247"/>
       <c r="V99" s="232"/>
-      <c r="W99" s="410"/>
-[...2 lines deleted...]
-      <c r="Z99" s="411"/>
+      <c r="W99" s="411"/>
+      <c r="X99" s="412"/>
+      <c r="Y99" s="413"/>
+      <c r="Z99" s="412"/>
       <c r="AA99" s="239"/>
       <c r="AB99" s="250"/>
       <c r="AC99" s="245"/>
       <c r="AD99" s="245"/>
       <c r="AE99" s="246"/>
       <c r="AF99" s="246"/>
       <c r="AG99" s="251"/>
       <c r="AH99" s="251"/>
       <c r="AI99" s="252"/>
       <c r="AJ99" s="34"/>
       <c r="AK99" s="232"/>
-      <c r="AL99" s="410"/>
-[...2 lines deleted...]
-      <c r="AO99" s="564"/>
+      <c r="AL99" s="411"/>
+      <c r="AM99" s="412"/>
+      <c r="AN99" s="413"/>
+      <c r="AO99" s="565"/>
     </row>
     <row r="100" spans="1:41" s="8" customFormat="1" ht="21.95" customHeight="1">
-      <c r="A100" s="575"/>
+      <c r="A100" s="576"/>
       <c r="B100" s="231"/>
-      <c r="C100" s="556" t="s">
-[...9 lines deleted...]
-      <c r="K100" s="411"/>
+      <c r="C100" s="409" t="s">
+        <v>142</v>
+      </c>
+      <c r="D100" s="410"/>
+      <c r="E100" s="410"/>
+      <c r="F100" s="410"/>
+      <c r="G100" s="410"/>
+      <c r="H100" s="411"/>
+      <c r="I100" s="412"/>
+      <c r="J100" s="413"/>
+      <c r="K100" s="412"/>
       <c r="L100" s="234"/>
-      <c r="M100" s="483" t="s">
-[...8 lines deleted...]
-      <c r="T100" s="483"/>
+      <c r="M100" s="484" t="s">
+        <v>143</v>
+      </c>
+      <c r="N100" s="484"/>
+      <c r="O100" s="484"/>
+      <c r="P100" s="484"/>
+      <c r="Q100" s="484"/>
+      <c r="R100" s="484"/>
+      <c r="S100" s="484"/>
+      <c r="T100" s="484"/>
       <c r="U100" s="244"/>
       <c r="V100" s="232"/>
-      <c r="W100" s="410"/>
-[...2 lines deleted...]
-      <c r="Z100" s="411"/>
+      <c r="W100" s="411"/>
+      <c r="X100" s="412"/>
+      <c r="Y100" s="413"/>
+      <c r="Z100" s="412"/>
       <c r="AA100" s="239"/>
-      <c r="AB100" s="483" t="s">
-[...14 lines deleted...]
-      <c r="AO100" s="564"/>
+      <c r="AB100" s="484" t="s">
+        <v>144</v>
+      </c>
+      <c r="AC100" s="484"/>
+      <c r="AD100" s="484"/>
+      <c r="AE100" s="484"/>
+      <c r="AF100" s="484"/>
+      <c r="AG100" s="484"/>
+      <c r="AH100" s="484"/>
+      <c r="AI100" s="484"/>
+      <c r="AJ100" s="484"/>
+      <c r="AK100" s="484"/>
+      <c r="AL100" s="411"/>
+      <c r="AM100" s="412"/>
+      <c r="AN100" s="413"/>
+      <c r="AO100" s="565"/>
     </row>
     <row r="101" spans="1:41" s="8" customFormat="1" ht="21.95" customHeight="1">
-      <c r="A101" s="575"/>
+      <c r="A101" s="576"/>
       <c r="B101" s="231"/>
-      <c r="C101" s="408" t="s">
-[...9 lines deleted...]
-      <c r="K101" s="411"/>
+      <c r="C101" s="243"/>
+      <c r="D101" s="244"/>
+      <c r="E101" s="232"/>
+      <c r="F101" s="232"/>
+      <c r="G101" s="232"/>
+      <c r="H101" s="411"/>
+      <c r="I101" s="412"/>
+      <c r="J101" s="413"/>
+      <c r="K101" s="412"/>
       <c r="L101" s="234"/>
-      <c r="M101" s="483" t="s">
-[...8 lines deleted...]
-      <c r="T101" s="483"/>
+      <c r="M101" s="484" t="s">
+        <v>145</v>
+      </c>
+      <c r="N101" s="484"/>
+      <c r="O101" s="484"/>
+      <c r="P101" s="484"/>
+      <c r="Q101" s="484"/>
+      <c r="R101" s="484"/>
+      <c r="S101" s="484"/>
+      <c r="T101" s="484"/>
       <c r="U101" s="244"/>
       <c r="V101" s="232"/>
-      <c r="W101" s="410"/>
-[...12 lines deleted...]
-      <c r="AJ101" s="232"/>
+      <c r="W101" s="411"/>
+      <c r="X101" s="412"/>
+      <c r="Y101" s="413"/>
+      <c r="Z101" s="412"/>
+      <c r="AA101" s="239"/>
+      <c r="AB101" s="250"/>
+      <c r="AC101" s="245"/>
+      <c r="AD101" s="245"/>
+      <c r="AE101" s="246"/>
+      <c r="AF101" s="246"/>
+      <c r="AG101" s="251"/>
+      <c r="AH101" s="251"/>
+      <c r="AI101" s="252"/>
+      <c r="AJ101" s="34"/>
       <c r="AK101" s="232"/>
-      <c r="AL101" s="410"/>
-[...2 lines deleted...]
-      <c r="AO101" s="564"/>
+      <c r="AL101" s="411"/>
+      <c r="AM101" s="412"/>
+      <c r="AN101" s="413"/>
+      <c r="AO101" s="565"/>
     </row>
     <row r="102" spans="1:41" s="8" customFormat="1" ht="21.95" customHeight="1">
-      <c r="A102" s="575"/>
+      <c r="A102" s="576"/>
       <c r="B102" s="231"/>
-      <c r="C102" s="408" t="s">
-[...9 lines deleted...]
-      <c r="K102" s="411"/>
+      <c r="C102" s="557" t="s">
+        <v>146</v>
+      </c>
+      <c r="D102" s="558"/>
+      <c r="E102" s="558"/>
+      <c r="F102" s="558"/>
+      <c r="G102" s="558"/>
+      <c r="H102" s="411"/>
+      <c r="I102" s="412"/>
+      <c r="J102" s="413"/>
+      <c r="K102" s="412"/>
       <c r="L102" s="234"/>
-      <c r="M102" s="566" t="s">
-[...8 lines deleted...]
-      <c r="T102" s="566"/>
+      <c r="M102" s="484" t="s">
+        <v>147</v>
+      </c>
+      <c r="N102" s="484"/>
+      <c r="O102" s="484"/>
+      <c r="P102" s="484"/>
+      <c r="Q102" s="484"/>
+      <c r="R102" s="484"/>
+      <c r="S102" s="484"/>
+      <c r="T102" s="484"/>
       <c r="U102" s="244"/>
       <c r="V102" s="232"/>
-      <c r="W102" s="410"/>
-[...17 lines deleted...]
-      <c r="AO102" s="564"/>
+      <c r="W102" s="411"/>
+      <c r="X102" s="412"/>
+      <c r="Y102" s="413"/>
+      <c r="Z102" s="412"/>
+      <c r="AA102" s="239"/>
+      <c r="AB102" s="484" t="s">
+        <v>148</v>
+      </c>
+      <c r="AC102" s="484"/>
+      <c r="AD102" s="484"/>
+      <c r="AE102" s="484"/>
+      <c r="AF102" s="484"/>
+      <c r="AG102" s="484"/>
+      <c r="AH102" s="484"/>
+      <c r="AI102" s="484"/>
+      <c r="AJ102" s="484"/>
+      <c r="AK102" s="484"/>
+      <c r="AL102" s="411"/>
+      <c r="AM102" s="412"/>
+      <c r="AN102" s="413"/>
+      <c r="AO102" s="565"/>
     </row>
     <row r="103" spans="1:41" s="8" customFormat="1" ht="21.95" customHeight="1">
-      <c r="A103" s="575"/>
+      <c r="A103" s="576"/>
       <c r="B103" s="231"/>
-      <c r="C103" s="408" t="s">
-[...9 lines deleted...]
-      <c r="K103" s="411"/>
+      <c r="C103" s="409" t="s">
+        <v>149</v>
+      </c>
+      <c r="D103" s="410"/>
+      <c r="E103" s="410"/>
+      <c r="F103" s="410"/>
+      <c r="G103" s="410"/>
+      <c r="H103" s="411"/>
+      <c r="I103" s="412"/>
+      <c r="J103" s="413"/>
+      <c r="K103" s="412"/>
       <c r="L103" s="234"/>
-      <c r="M103" s="483" t="s">
-[...8 lines deleted...]
-      <c r="T103" s="483"/>
+      <c r="M103" s="484" t="s">
+        <v>150</v>
+      </c>
+      <c r="N103" s="484"/>
+      <c r="O103" s="484"/>
+      <c r="P103" s="484"/>
+      <c r="Q103" s="484"/>
+      <c r="R103" s="484"/>
+      <c r="S103" s="484"/>
+      <c r="T103" s="484"/>
       <c r="U103" s="244"/>
       <c r="V103" s="232"/>
-      <c r="W103" s="410"/>
-[...2 lines deleted...]
-      <c r="Z103" s="411"/>
+      <c r="W103" s="411"/>
+      <c r="X103" s="412"/>
+      <c r="Y103" s="413"/>
+      <c r="Z103" s="412"/>
       <c r="AA103" s="256"/>
       <c r="AB103" s="232"/>
       <c r="AC103" s="232"/>
       <c r="AD103" s="232"/>
       <c r="AE103" s="232"/>
       <c r="AF103" s="232"/>
       <c r="AG103" s="232"/>
       <c r="AH103" s="232"/>
       <c r="AI103" s="232"/>
       <c r="AJ103" s="232"/>
       <c r="AK103" s="232"/>
-      <c r="AL103" s="410"/>
-[...2 lines deleted...]
-      <c r="AO103" s="564"/>
+      <c r="AL103" s="411"/>
+      <c r="AM103" s="412"/>
+      <c r="AN103" s="413"/>
+      <c r="AO103" s="565"/>
     </row>
     <row r="104" spans="1:41" s="8" customFormat="1" ht="21.95" customHeight="1">
-      <c r="A104" s="575"/>
+      <c r="A104" s="576"/>
       <c r="B104" s="231"/>
-      <c r="C104" s="408" t="s">
-[...9 lines deleted...]
-      <c r="K104" s="411"/>
+      <c r="C104" s="409" t="s">
+        <v>151</v>
+      </c>
+      <c r="D104" s="410"/>
+      <c r="E104" s="410"/>
+      <c r="F104" s="410"/>
+      <c r="G104" s="410"/>
+      <c r="H104" s="411"/>
+      <c r="I104" s="412"/>
+      <c r="J104" s="413"/>
+      <c r="K104" s="412"/>
       <c r="L104" s="234"/>
-      <c r="M104" s="483" t="s">
-[...9 lines deleted...]
-      <c r="U104" s="247"/>
+      <c r="M104" s="567" t="s">
+        <v>152</v>
+      </c>
+      <c r="N104" s="567"/>
+      <c r="O104" s="567"/>
+      <c r="P104" s="567"/>
+      <c r="Q104" s="567"/>
+      <c r="R104" s="567"/>
+      <c r="S104" s="567"/>
+      <c r="T104" s="567"/>
+      <c r="U104" s="244"/>
       <c r="V104" s="232"/>
-      <c r="W104" s="410"/>
-[...2 lines deleted...]
-      <c r="Z104" s="411"/>
+      <c r="W104" s="411"/>
+      <c r="X104" s="412"/>
+      <c r="Y104" s="413"/>
+      <c r="Z104" s="412"/>
       <c r="AA104" s="256"/>
       <c r="AB104" s="232"/>
       <c r="AC104" s="232"/>
       <c r="AD104" s="232"/>
       <c r="AE104" s="232"/>
       <c r="AF104" s="232"/>
       <c r="AG104" s="232"/>
       <c r="AH104" s="232"/>
       <c r="AI104" s="232"/>
       <c r="AJ104" s="232"/>
       <c r="AK104" s="232"/>
-      <c r="AL104" s="410"/>
-[...2 lines deleted...]
-      <c r="AO104" s="564"/>
+      <c r="AL104" s="411"/>
+      <c r="AM104" s="412"/>
+      <c r="AN104" s="413"/>
+      <c r="AO104" s="565"/>
     </row>
     <row r="105" spans="1:41" s="8" customFormat="1" ht="21.95" customHeight="1">
-      <c r="A105" s="575"/>
+      <c r="A105" s="576"/>
       <c r="B105" s="231"/>
-      <c r="C105" s="408" t="s">
-[...9 lines deleted...]
-      <c r="K105" s="411"/>
+      <c r="C105" s="409" t="s">
+        <v>153</v>
+      </c>
+      <c r="D105" s="410"/>
+      <c r="E105" s="410"/>
+      <c r="F105" s="410"/>
+      <c r="G105" s="410"/>
+      <c r="H105" s="411"/>
+      <c r="I105" s="412"/>
+      <c r="J105" s="413"/>
+      <c r="K105" s="412"/>
       <c r="L105" s="234"/>
-      <c r="M105" s="247" t="s">
-[...9 lines deleted...]
-      <c r="U105" s="247"/>
+      <c r="M105" s="484" t="s">
+        <v>154</v>
+      </c>
+      <c r="N105" s="484"/>
+      <c r="O105" s="484"/>
+      <c r="P105" s="484"/>
+      <c r="Q105" s="484"/>
+      <c r="R105" s="484"/>
+      <c r="S105" s="484"/>
+      <c r="T105" s="484"/>
+      <c r="U105" s="244"/>
       <c r="V105" s="232"/>
-      <c r="W105" s="410"/>
-[...2 lines deleted...]
-      <c r="Z105" s="411"/>
+      <c r="W105" s="411"/>
+      <c r="X105" s="412"/>
+      <c r="Y105" s="413"/>
+      <c r="Z105" s="412"/>
       <c r="AA105" s="256"/>
       <c r="AB105" s="232"/>
       <c r="AC105" s="232"/>
       <c r="AD105" s="232"/>
       <c r="AE105" s="232"/>
       <c r="AF105" s="232"/>
       <c r="AG105" s="232"/>
       <c r="AH105" s="232"/>
       <c r="AI105" s="232"/>
       <c r="AJ105" s="232"/>
       <c r="AK105" s="232"/>
-      <c r="AL105" s="410"/>
-[...2 lines deleted...]
-      <c r="AO105" s="564"/>
+      <c r="AL105" s="411"/>
+      <c r="AM105" s="412"/>
+      <c r="AN105" s="413"/>
+      <c r="AO105" s="565"/>
     </row>
     <row r="106" spans="1:41" s="8" customFormat="1" ht="21.95" customHeight="1">
-      <c r="A106" s="575"/>
-[...1 lines deleted...]
-      <c r="C106" s="572" t="s">
+      <c r="A106" s="576"/>
+      <c r="B106" s="231"/>
+      <c r="C106" s="409" t="s">
+        <v>155</v>
+      </c>
+      <c r="D106" s="410"/>
+      <c r="E106" s="410"/>
+      <c r="F106" s="410"/>
+      <c r="G106" s="410"/>
+      <c r="H106" s="411"/>
+      <c r="I106" s="412"/>
+      <c r="J106" s="413"/>
+      <c r="K106" s="412"/>
+      <c r="L106" s="234"/>
+      <c r="M106" s="484" t="s">
+        <v>156</v>
+      </c>
+      <c r="N106" s="484"/>
+      <c r="O106" s="484"/>
+      <c r="P106" s="484"/>
+      <c r="Q106" s="484"/>
+      <c r="R106" s="484"/>
+      <c r="S106" s="484"/>
+      <c r="T106" s="484"/>
+      <c r="U106" s="247"/>
+      <c r="V106" s="232"/>
+      <c r="W106" s="411"/>
+      <c r="X106" s="412"/>
+      <c r="Y106" s="413"/>
+      <c r="Z106" s="412"/>
+      <c r="AA106" s="256"/>
+      <c r="AB106" s="232"/>
+      <c r="AC106" s="232"/>
+      <c r="AD106" s="232"/>
+      <c r="AE106" s="232"/>
+      <c r="AF106" s="232"/>
+      <c r="AG106" s="232"/>
+      <c r="AH106" s="232"/>
+      <c r="AI106" s="232"/>
+      <c r="AJ106" s="232"/>
+      <c r="AK106" s="232"/>
+      <c r="AL106" s="411"/>
+      <c r="AM106" s="412"/>
+      <c r="AN106" s="413"/>
+      <c r="AO106" s="565"/>
+    </row>
+    <row r="107" spans="1:41" s="8" customFormat="1" ht="21.95" customHeight="1">
+      <c r="A107" s="576"/>
+      <c r="B107" s="231"/>
+      <c r="C107" s="409" t="s">
+        <v>157</v>
+      </c>
+      <c r="D107" s="410"/>
+      <c r="E107" s="410"/>
+      <c r="F107" s="410"/>
+      <c r="G107" s="410"/>
+      <c r="H107" s="411"/>
+      <c r="I107" s="412"/>
+      <c r="J107" s="413"/>
+      <c r="K107" s="412"/>
+      <c r="L107" s="234"/>
+      <c r="M107" s="247" t="s">
+        <v>158</v>
+      </c>
+      <c r="N107" s="248"/>
+      <c r="O107" s="247"/>
+      <c r="P107" s="247"/>
+      <c r="Q107" s="247"/>
+      <c r="R107" s="247"/>
+      <c r="S107" s="247"/>
+      <c r="T107" s="247"/>
+      <c r="U107" s="247"/>
+      <c r="V107" s="232"/>
+      <c r="W107" s="411"/>
+      <c r="X107" s="412"/>
+      <c r="Y107" s="413"/>
+      <c r="Z107" s="412"/>
+      <c r="AA107" s="256"/>
+      <c r="AB107" s="232"/>
+      <c r="AC107" s="232"/>
+      <c r="AD107" s="232"/>
+      <c r="AE107" s="232"/>
+      <c r="AF107" s="232"/>
+      <c r="AG107" s="232"/>
+      <c r="AH107" s="232"/>
+      <c r="AI107" s="232"/>
+      <c r="AJ107" s="232"/>
+      <c r="AK107" s="232"/>
+      <c r="AL107" s="411"/>
+      <c r="AM107" s="412"/>
+      <c r="AN107" s="413"/>
+      <c r="AO107" s="565"/>
+    </row>
+    <row r="108" spans="1:41" s="8" customFormat="1" ht="21.95" customHeight="1">
+      <c r="A108" s="576"/>
+      <c r="B108" s="261"/>
+      <c r="C108" s="573" t="s">
         <v>159</v>
       </c>
-      <c r="D106" s="573"/>
-[...8 lines deleted...]
-      <c r="M106" s="237" t="s">
+      <c r="D108" s="574"/>
+      <c r="E108" s="574"/>
+      <c r="F108" s="574"/>
+      <c r="G108" s="574"/>
+      <c r="H108" s="566"/>
+      <c r="I108" s="563"/>
+      <c r="J108" s="561"/>
+      <c r="K108" s="563"/>
+      <c r="L108" s="236"/>
+      <c r="M108" s="237" t="s">
         <v>160</v>
       </c>
-      <c r="N106" s="259"/>
-[...26 lines deleted...]
-      <c r="AO106" s="561"/>
+      <c r="N108" s="259"/>
+      <c r="O108" s="237"/>
+      <c r="P108" s="237"/>
+      <c r="Q108" s="237"/>
+      <c r="R108" s="237"/>
+      <c r="S108" s="237"/>
+      <c r="T108" s="237"/>
+      <c r="U108" s="237"/>
+      <c r="V108" s="255"/>
+      <c r="W108" s="566"/>
+      <c r="X108" s="563"/>
+      <c r="Y108" s="561"/>
+      <c r="Z108" s="563"/>
+      <c r="AA108" s="254"/>
+      <c r="AB108" s="255"/>
+      <c r="AC108" s="255"/>
+      <c r="AD108" s="255"/>
+      <c r="AE108" s="255"/>
+      <c r="AF108" s="255"/>
+      <c r="AG108" s="255"/>
+      <c r="AH108" s="255"/>
+      <c r="AI108" s="255"/>
+      <c r="AJ108" s="255"/>
+      <c r="AK108" s="255"/>
+      <c r="AL108" s="566"/>
+      <c r="AM108" s="563"/>
+      <c r="AN108" s="561"/>
+      <c r="AO108" s="562"/>
     </row>
-    <row r="107" spans="1:41" s="8" customFormat="1" ht="21.95" customHeight="1" thickBot="1">
-[...1 lines deleted...]
-      <c r="B107" s="568" t="s">
+    <row r="109" spans="1:41" s="8" customFormat="1" ht="21.95" customHeight="1" thickBot="1">
+      <c r="A109" s="577"/>
+      <c r="B109" s="569" t="s">
         <v>161</v>
       </c>
-      <c r="C107" s="569"/>
-[...2 lines deleted...]
-      <c r="F107" s="570" t="s">
+      <c r="C109" s="570"/>
+      <c r="D109" s="570"/>
+      <c r="E109" s="570"/>
+      <c r="F109" s="571" t="s">
         <v>162</v>
       </c>
-      <c r="G107" s="570"/>
-[...19 lines deleted...]
-      <c r="AA107" s="570" t="s">
+      <c r="G109" s="571"/>
+      <c r="H109" s="571"/>
+      <c r="I109" s="571"/>
+      <c r="J109" s="571"/>
+      <c r="K109" s="571"/>
+      <c r="L109" s="571"/>
+      <c r="M109" s="571"/>
+      <c r="N109" s="571"/>
+      <c r="O109" s="571"/>
+      <c r="P109" s="571"/>
+      <c r="Q109" s="571"/>
+      <c r="R109" s="571"/>
+      <c r="S109" s="571"/>
+      <c r="T109" s="571"/>
+      <c r="U109" s="571"/>
+      <c r="V109" s="571"/>
+      <c r="W109" s="571"/>
+      <c r="X109" s="571"/>
+      <c r="Y109" s="571"/>
+      <c r="Z109" s="571"/>
+      <c r="AA109" s="571" t="s">
         <v>163</v>
       </c>
-      <c r="AB107" s="570"/>
-[...12 lines deleted...]
-      <c r="AO107" s="571"/>
+      <c r="AB109" s="571"/>
+      <c r="AC109" s="571"/>
+      <c r="AD109" s="571"/>
+      <c r="AE109" s="571"/>
+      <c r="AF109" s="571"/>
+      <c r="AG109" s="571"/>
+      <c r="AH109" s="571"/>
+      <c r="AI109" s="571"/>
+      <c r="AJ109" s="571"/>
+      <c r="AK109" s="571"/>
+      <c r="AL109" s="571"/>
+      <c r="AM109" s="571"/>
+      <c r="AN109" s="571"/>
+      <c r="AO109" s="572"/>
     </row>
-    <row r="108" spans="1:41" s="8" customFormat="1" ht="15.75" customHeight="1">
-[...40 lines deleted...]
-      <c r="AO108" s="206"/>
+    <row r="110" spans="1:41" s="8" customFormat="1" ht="15.75" customHeight="1">
+      <c r="A110" s="32"/>
+      <c r="B110" s="207"/>
+      <c r="C110" s="207"/>
+      <c r="D110" s="207"/>
+      <c r="E110" s="208"/>
+      <c r="F110" s="208"/>
+      <c r="G110" s="208"/>
+      <c r="H110" s="208"/>
+      <c r="I110" s="208"/>
+      <c r="J110" s="208"/>
+      <c r="K110" s="208"/>
+      <c r="L110" s="206"/>
+      <c r="M110" s="206"/>
+      <c r="N110" s="206"/>
+      <c r="O110" s="206"/>
+      <c r="P110" s="206"/>
+      <c r="Q110" s="206"/>
+      <c r="R110" s="206"/>
+      <c r="S110" s="206"/>
+      <c r="T110" s="206"/>
+      <c r="U110" s="206"/>
+      <c r="V110" s="206"/>
+      <c r="W110" s="208"/>
+      <c r="X110" s="208"/>
+      <c r="Y110" s="208"/>
+      <c r="Z110" s="208"/>
+      <c r="AA110" s="206"/>
+      <c r="AB110" s="206"/>
+      <c r="AC110" s="206"/>
+      <c r="AD110" s="206"/>
+      <c r="AE110" s="206"/>
+      <c r="AF110" s="206"/>
+      <c r="AG110" s="206"/>
+      <c r="AH110" s="206"/>
+      <c r="AI110" s="206"/>
+      <c r="AJ110" s="206"/>
+      <c r="AK110" s="206"/>
+      <c r="AL110" s="206"/>
+      <c r="AM110" s="206"/>
+      <c r="AN110" s="206"/>
+      <c r="AO110" s="206"/>
     </row>
-    <row r="109" spans="1:41" ht="18" customHeight="1">
-      <c r="B109" s="202" t="s">
+    <row r="111" spans="1:41" ht="18" customHeight="1">
+      <c r="B111" s="202" t="s">
         <v>164</v>
       </c>
-      <c r="C109" s="57"/>
-[...123 lines deleted...]
-      <c r="AO111" s="404"/>
+      <c r="C111" s="57"/>
+      <c r="D111" s="57"/>
+      <c r="E111" s="209"/>
+      <c r="F111" s="209"/>
+      <c r="G111" s="209"/>
+      <c r="H111" s="209"/>
+      <c r="I111" s="209"/>
+      <c r="J111" s="209"/>
+      <c r="K111" s="209"/>
+      <c r="L111" s="209"/>
+      <c r="M111" s="209"/>
+      <c r="N111" s="209"/>
+      <c r="O111" s="209"/>
+      <c r="P111" s="209"/>
+      <c r="Q111" s="209"/>
+      <c r="R111" s="209"/>
+      <c r="S111" s="209"/>
+      <c r="T111" s="209"/>
+      <c r="U111" s="209"/>
+      <c r="V111" s="209"/>
+      <c r="W111" s="209"/>
+      <c r="X111" s="209"/>
+      <c r="Y111" s="209"/>
+      <c r="Z111" s="209"/>
+      <c r="AA111" s="209"/>
+      <c r="AB111" s="209"/>
+      <c r="AC111" s="209"/>
+      <c r="AD111" s="209"/>
+      <c r="AE111" s="209"/>
+      <c r="AF111" s="209"/>
+      <c r="AG111" s="209"/>
+      <c r="AH111" s="209"/>
+      <c r="AI111" s="209"/>
+      <c r="AJ111" s="209"/>
+      <c r="AK111" s="209"/>
+      <c r="AL111" s="209"/>
+      <c r="AM111" s="209"/>
+      <c r="AN111" s="209"/>
+      <c r="AO111" s="209"/>
     </row>
     <row r="112" spans="1:41" ht="24" customHeight="1">
-      <c r="B112" s="419"/>
-[...40 lines deleted...]
-      <c r="AO112" s="415"/>
+      <c r="B112" s="417" t="s">
+        <v>165</v>
+      </c>
+      <c r="C112" s="418"/>
+      <c r="D112" s="419"/>
+      <c r="E112" s="426"/>
+      <c r="F112" s="427"/>
+      <c r="G112" s="427"/>
+      <c r="H112" s="427"/>
+      <c r="I112" s="427"/>
+      <c r="J112" s="427"/>
+      <c r="K112" s="427"/>
+      <c r="L112" s="427"/>
+      <c r="M112" s="427"/>
+      <c r="N112" s="427"/>
+      <c r="O112" s="427"/>
+      <c r="P112" s="427"/>
+      <c r="Q112" s="427"/>
+      <c r="R112" s="427"/>
+      <c r="S112" s="427"/>
+      <c r="T112" s="427"/>
+      <c r="U112" s="427"/>
+      <c r="V112" s="427"/>
+      <c r="W112" s="427"/>
+      <c r="X112" s="427"/>
+      <c r="Y112" s="427"/>
+      <c r="Z112" s="427"/>
+      <c r="AA112" s="427"/>
+      <c r="AB112" s="427"/>
+      <c r="AC112" s="427"/>
+      <c r="AD112" s="427"/>
+      <c r="AE112" s="427"/>
+      <c r="AF112" s="427"/>
+      <c r="AG112" s="427"/>
+      <c r="AH112" s="427"/>
+      <c r="AI112" s="427"/>
+      <c r="AJ112" s="427"/>
+      <c r="AK112" s="427"/>
+      <c r="AL112" s="427"/>
+      <c r="AM112" s="427"/>
+      <c r="AN112" s="427"/>
+      <c r="AO112" s="428"/>
     </row>
     <row r="113" spans="2:41" ht="24" customHeight="1">
-      <c r="B113" s="419"/>
-[...2 lines deleted...]
-      <c r="E113" s="402" t="s">
+      <c r="B113" s="420"/>
+      <c r="C113" s="421"/>
+      <c r="D113" s="422"/>
+      <c r="E113" s="429"/>
+      <c r="F113" s="404"/>
+      <c r="G113" s="404"/>
+      <c r="H113" s="404"/>
+      <c r="I113" s="404"/>
+      <c r="J113" s="404"/>
+      <c r="K113" s="404"/>
+      <c r="L113" s="404"/>
+      <c r="M113" s="404"/>
+      <c r="N113" s="404"/>
+      <c r="O113" s="404"/>
+      <c r="P113" s="404"/>
+      <c r="Q113" s="404"/>
+      <c r="R113" s="404"/>
+      <c r="S113" s="404"/>
+      <c r="T113" s="404"/>
+      <c r="U113" s="404"/>
+      <c r="V113" s="404"/>
+      <c r="W113" s="404"/>
+      <c r="X113" s="404"/>
+      <c r="Y113" s="404"/>
+      <c r="Z113" s="404"/>
+      <c r="AA113" s="404"/>
+      <c r="AB113" s="404"/>
+      <c r="AC113" s="404"/>
+      <c r="AD113" s="404"/>
+      <c r="AE113" s="404"/>
+      <c r="AF113" s="404"/>
+      <c r="AG113" s="404"/>
+      <c r="AH113" s="404"/>
+      <c r="AI113" s="404"/>
+      <c r="AJ113" s="404"/>
+      <c r="AK113" s="404"/>
+      <c r="AL113" s="404"/>
+      <c r="AM113" s="404"/>
+      <c r="AN113" s="404"/>
+      <c r="AO113" s="405"/>
+    </row>
+    <row r="114" spans="2:41" ht="24" customHeight="1">
+      <c r="B114" s="420"/>
+      <c r="C114" s="421"/>
+      <c r="D114" s="422"/>
+      <c r="E114" s="414" t="s">
+        <v>166</v>
+      </c>
+      <c r="F114" s="415"/>
+      <c r="G114" s="415"/>
+      <c r="H114" s="415"/>
+      <c r="I114" s="415"/>
+      <c r="J114" s="415"/>
+      <c r="K114" s="415"/>
+      <c r="L114" s="415"/>
+      <c r="M114" s="415"/>
+      <c r="N114" s="415"/>
+      <c r="O114" s="415"/>
+      <c r="P114" s="415"/>
+      <c r="Q114" s="415"/>
+      <c r="R114" s="415"/>
+      <c r="S114" s="415"/>
+      <c r="T114" s="415"/>
+      <c r="U114" s="415"/>
+      <c r="V114" s="415"/>
+      <c r="W114" s="415"/>
+      <c r="X114" s="415"/>
+      <c r="Y114" s="415"/>
+      <c r="Z114" s="415"/>
+      <c r="AA114" s="415"/>
+      <c r="AB114" s="415"/>
+      <c r="AC114" s="415"/>
+      <c r="AD114" s="415"/>
+      <c r="AE114" s="415"/>
+      <c r="AF114" s="415"/>
+      <c r="AG114" s="415"/>
+      <c r="AH114" s="415"/>
+      <c r="AI114" s="415"/>
+      <c r="AJ114" s="415"/>
+      <c r="AK114" s="415"/>
+      <c r="AL114" s="415"/>
+      <c r="AM114" s="415"/>
+      <c r="AN114" s="415"/>
+      <c r="AO114" s="416"/>
+    </row>
+    <row r="115" spans="2:41" ht="24" customHeight="1">
+      <c r="B115" s="420"/>
+      <c r="C115" s="421"/>
+      <c r="D115" s="422"/>
+      <c r="E115" s="403" t="s">
         <v>167</v>
       </c>
-      <c r="F113" s="403"/>
-[...34 lines deleted...]
-      <c r="AO113" s="404"/>
+      <c r="F115" s="404"/>
+      <c r="G115" s="404"/>
+      <c r="H115" s="404"/>
+      <c r="I115" s="404"/>
+      <c r="J115" s="404"/>
+      <c r="K115" s="404"/>
+      <c r="L115" s="404"/>
+      <c r="M115" s="404"/>
+      <c r="N115" s="404"/>
+      <c r="O115" s="404"/>
+      <c r="P115" s="404"/>
+      <c r="Q115" s="404"/>
+      <c r="R115" s="404"/>
+      <c r="S115" s="404"/>
+      <c r="T115" s="404"/>
+      <c r="U115" s="404"/>
+      <c r="V115" s="404"/>
+      <c r="W115" s="404"/>
+      <c r="X115" s="404"/>
+      <c r="Y115" s="404"/>
+      <c r="Z115" s="404"/>
+      <c r="AA115" s="404"/>
+      <c r="AB115" s="404"/>
+      <c r="AC115" s="404"/>
+      <c r="AD115" s="404"/>
+      <c r="AE115" s="404"/>
+      <c r="AF115" s="404"/>
+      <c r="AG115" s="404"/>
+      <c r="AH115" s="404"/>
+      <c r="AI115" s="404"/>
+      <c r="AJ115" s="404"/>
+      <c r="AK115" s="404"/>
+      <c r="AL115" s="404"/>
+      <c r="AM115" s="404"/>
+      <c r="AN115" s="404"/>
+      <c r="AO115" s="405"/>
     </row>
-    <row r="114" spans="2:41" ht="24" customHeight="1" thickBot="1">
-[...39 lines deleted...]
-      <c r="AO114" s="407"/>
+    <row r="116" spans="2:41" ht="24" customHeight="1" thickBot="1">
+      <c r="B116" s="420"/>
+      <c r="C116" s="421"/>
+      <c r="D116" s="422"/>
+      <c r="E116" s="406"/>
+      <c r="F116" s="407"/>
+      <c r="G116" s="407"/>
+      <c r="H116" s="407"/>
+      <c r="I116" s="407"/>
+      <c r="J116" s="407"/>
+      <c r="K116" s="407"/>
+      <c r="L116" s="407"/>
+      <c r="M116" s="407"/>
+      <c r="N116" s="407"/>
+      <c r="O116" s="407"/>
+      <c r="P116" s="407"/>
+      <c r="Q116" s="407"/>
+      <c r="R116" s="407"/>
+      <c r="S116" s="407"/>
+      <c r="T116" s="407"/>
+      <c r="U116" s="407"/>
+      <c r="V116" s="407"/>
+      <c r="W116" s="407"/>
+      <c r="X116" s="407"/>
+      <c r="Y116" s="407"/>
+      <c r="Z116" s="407"/>
+      <c r="AA116" s="407"/>
+      <c r="AB116" s="407"/>
+      <c r="AC116" s="407"/>
+      <c r="AD116" s="407"/>
+      <c r="AE116" s="407"/>
+      <c r="AF116" s="407"/>
+      <c r="AG116" s="407"/>
+      <c r="AH116" s="407"/>
+      <c r="AI116" s="407"/>
+      <c r="AJ116" s="407"/>
+      <c r="AK116" s="407"/>
+      <c r="AL116" s="407"/>
+      <c r="AM116" s="407"/>
+      <c r="AN116" s="407"/>
+      <c r="AO116" s="408"/>
     </row>
-    <row r="115" spans="2:41" ht="21" customHeight="1">
-[...3 lines deleted...]
-      <c r="E115" s="452" t="s">
+    <row r="117" spans="2:41" ht="21" customHeight="1">
+      <c r="B117" s="420"/>
+      <c r="C117" s="421"/>
+      <c r="D117" s="422"/>
+      <c r="E117" s="453" t="s">
         <v>168</v>
       </c>
-      <c r="F115" s="452"/>
-[...6 lines deleted...]
-      <c r="M115" s="453" t="s">
+      <c r="F117" s="453"/>
+      <c r="G117" s="453"/>
+      <c r="H117" s="453"/>
+      <c r="I117" s="453"/>
+      <c r="J117" s="453"/>
+      <c r="K117" s="453"/>
+      <c r="L117" s="453"/>
+      <c r="M117" s="454" t="s">
         <v>169</v>
       </c>
-      <c r="N115" s="454"/>
-[...7 lines deleted...]
-      <c r="V115" s="456" t="s">
+      <c r="N117" s="455"/>
+      <c r="O117" s="455"/>
+      <c r="P117" s="455"/>
+      <c r="Q117" s="455"/>
+      <c r="R117" s="455"/>
+      <c r="S117" s="456"/>
+      <c r="T117" s="63"/>
+      <c r="U117" s="62"/>
+      <c r="V117" s="457" t="s">
         <v>170</v>
       </c>
-      <c r="W115" s="457"/>
-[...4 lines deleted...]
-      <c r="AB115" s="458" t="s">
+      <c r="W117" s="458"/>
+      <c r="X117" s="458"/>
+      <c r="Y117" s="458"/>
+      <c r="Z117" s="458"/>
+      <c r="AA117" s="458"/>
+      <c r="AB117" s="459" t="s">
         <v>171</v>
       </c>
-      <c r="AC115" s="457"/>
-[...5 lines deleted...]
-      <c r="AI115" s="460" t="s">
+      <c r="AC117" s="458"/>
+      <c r="AD117" s="458"/>
+      <c r="AE117" s="458"/>
+      <c r="AF117" s="458"/>
+      <c r="AG117" s="458"/>
+      <c r="AH117" s="460"/>
+      <c r="AI117" s="461" t="s">
         <v>172</v>
       </c>
-      <c r="AJ115" s="457"/>
-[...4 lines deleted...]
-      <c r="AO115" s="461"/>
+      <c r="AJ117" s="458"/>
+      <c r="AK117" s="458"/>
+      <c r="AL117" s="458"/>
+      <c r="AM117" s="458"/>
+      <c r="AN117" s="458"/>
+      <c r="AO117" s="462"/>
     </row>
-    <row r="116" spans="2:41" ht="68.25" customHeight="1" thickBot="1">
-[...20 lines deleted...]
-      <c r="V116" s="446" t="s">
+    <row r="118" spans="2:41" ht="68.25" customHeight="1" thickBot="1">
+      <c r="B118" s="423"/>
+      <c r="C118" s="424"/>
+      <c r="D118" s="425"/>
+      <c r="E118" s="443"/>
+      <c r="F118" s="443"/>
+      <c r="G118" s="443"/>
+      <c r="H118" s="443"/>
+      <c r="I118" s="443"/>
+      <c r="J118" s="443"/>
+      <c r="K118" s="443"/>
+      <c r="L118" s="443"/>
+      <c r="M118" s="444"/>
+      <c r="N118" s="445"/>
+      <c r="O118" s="445"/>
+      <c r="P118" s="445"/>
+      <c r="Q118" s="445"/>
+      <c r="R118" s="445"/>
+      <c r="S118" s="446"/>
+      <c r="T118" s="210"/>
+      <c r="U118" s="209"/>
+      <c r="V118" s="447" t="s">
         <v>173</v>
       </c>
-      <c r="W116" s="447"/>
-[...4 lines deleted...]
-      <c r="AB116" s="448" t="s">
+      <c r="W118" s="448"/>
+      <c r="X118" s="448"/>
+      <c r="Y118" s="448"/>
+      <c r="Z118" s="448"/>
+      <c r="AA118" s="448"/>
+      <c r="AB118" s="449" t="s">
         <v>174</v>
       </c>
-      <c r="AC116" s="447"/>
-[...5 lines deleted...]
-      <c r="AI116" s="450" t="s">
+      <c r="AC118" s="448"/>
+      <c r="AD118" s="448"/>
+      <c r="AE118" s="448"/>
+      <c r="AF118" s="448"/>
+      <c r="AG118" s="448"/>
+      <c r="AH118" s="450"/>
+      <c r="AI118" s="451" t="s">
         <v>173</v>
       </c>
-      <c r="AJ116" s="447"/>
-[...4 lines deleted...]
-      <c r="AO116" s="451"/>
+      <c r="AJ118" s="448"/>
+      <c r="AK118" s="448"/>
+      <c r="AL118" s="448"/>
+      <c r="AM118" s="448"/>
+      <c r="AN118" s="448"/>
+      <c r="AO118" s="452"/>
     </row>
-    <row r="117" spans="2:41" ht="16.5">
-[...18 lines deleted...]
-      <c r="AO117" s="264"/>
+    <row r="119" spans="2:41" ht="16.5">
+      <c r="B119" s="211"/>
+      <c r="C119" s="211"/>
+      <c r="D119" s="211"/>
+      <c r="AB119" s="212"/>
+      <c r="AC119" s="264" t="s">
+        <v>253</v>
+      </c>
+      <c r="AD119" s="264"/>
+      <c r="AE119" s="264"/>
+      <c r="AF119" s="264"/>
+      <c r="AG119" s="264"/>
+      <c r="AH119" s="264"/>
+      <c r="AI119" s="264"/>
+      <c r="AJ119" s="264"/>
+      <c r="AK119" s="264"/>
+      <c r="AL119" s="264"/>
+      <c r="AM119" s="264"/>
+      <c r="AN119" s="264"/>
+      <c r="AO119" s="264"/>
     </row>
   </sheetData>
-  <mergeCells count="494">
-[...5 lines deleted...]
-    <mergeCell ref="A92:A107"/>
+  <mergeCells count="496">
+    <mergeCell ref="B109:E109"/>
+    <mergeCell ref="F109:O109"/>
+    <mergeCell ref="P109:Z109"/>
+    <mergeCell ref="AA109:AD109"/>
+    <mergeCell ref="AE109:AO109"/>
+    <mergeCell ref="A94:A109"/>
+    <mergeCell ref="C107:G107"/>
+    <mergeCell ref="H107:I107"/>
+    <mergeCell ref="J107:K107"/>
+    <mergeCell ref="W107:X107"/>
+    <mergeCell ref="Y107:Z107"/>
+    <mergeCell ref="AL107:AM107"/>
+    <mergeCell ref="AN107:AO107"/>
+    <mergeCell ref="C108:G108"/>
+    <mergeCell ref="H108:I108"/>
+    <mergeCell ref="J108:K108"/>
+    <mergeCell ref="W108:X108"/>
+    <mergeCell ref="Y108:Z108"/>
+    <mergeCell ref="AL108:AM108"/>
+    <mergeCell ref="AN108:AO108"/>
     <mergeCell ref="C105:G105"/>
     <mergeCell ref="H105:I105"/>
     <mergeCell ref="J105:K105"/>
+    <mergeCell ref="M105:T105"/>
     <mergeCell ref="W105:X105"/>
     <mergeCell ref="Y105:Z105"/>
     <mergeCell ref="AL105:AM105"/>
     <mergeCell ref="AN105:AO105"/>
     <mergeCell ref="C106:G106"/>
     <mergeCell ref="H106:I106"/>
     <mergeCell ref="J106:K106"/>
+    <mergeCell ref="M106:T106"/>
     <mergeCell ref="W106:X106"/>
     <mergeCell ref="Y106:Z106"/>
     <mergeCell ref="AL106:AM106"/>
     <mergeCell ref="AN106:AO106"/>
-    <mergeCell ref="C103:G103"/>
-[...5 lines deleted...]
-    <mergeCell ref="AL103:AM103"/>
     <mergeCell ref="AN103:AO103"/>
     <mergeCell ref="C104:G104"/>
     <mergeCell ref="H104:I104"/>
     <mergeCell ref="J104:K104"/>
     <mergeCell ref="M104:T104"/>
     <mergeCell ref="W104:X104"/>
     <mergeCell ref="Y104:Z104"/>
     <mergeCell ref="AL104:AM104"/>
     <mergeCell ref="AN104:AO104"/>
+    <mergeCell ref="H101:I101"/>
+    <mergeCell ref="J101:K101"/>
+    <mergeCell ref="M101:T101"/>
+    <mergeCell ref="W101:X101"/>
+    <mergeCell ref="Y101:Z101"/>
+    <mergeCell ref="AL101:AM101"/>
     <mergeCell ref="AN101:AO101"/>
     <mergeCell ref="C102:G102"/>
     <mergeCell ref="H102:I102"/>
     <mergeCell ref="J102:K102"/>
     <mergeCell ref="M102:T102"/>
     <mergeCell ref="W102:X102"/>
     <mergeCell ref="Y102:Z102"/>
+    <mergeCell ref="AB102:AK102"/>
     <mergeCell ref="AL102:AM102"/>
     <mergeCell ref="AN102:AO102"/>
+    <mergeCell ref="C99:G99"/>
     <mergeCell ref="H99:I99"/>
     <mergeCell ref="J99:K99"/>
     <mergeCell ref="M99:T99"/>
     <mergeCell ref="W99:X99"/>
     <mergeCell ref="Y99:Z99"/>
     <mergeCell ref="AL99:AM99"/>
     <mergeCell ref="AN99:AO99"/>
     <mergeCell ref="C100:G100"/>
     <mergeCell ref="H100:I100"/>
     <mergeCell ref="J100:K100"/>
     <mergeCell ref="M100:T100"/>
     <mergeCell ref="W100:X100"/>
     <mergeCell ref="Y100:Z100"/>
     <mergeCell ref="AB100:AK100"/>
     <mergeCell ref="AL100:AM100"/>
     <mergeCell ref="AN100:AO100"/>
-    <mergeCell ref="C97:G97"/>
     <mergeCell ref="H97:I97"/>
     <mergeCell ref="J97:K97"/>
-    <mergeCell ref="M97:T97"/>
     <mergeCell ref="W97:X97"/>
     <mergeCell ref="Y97:Z97"/>
+    <mergeCell ref="AB97:AK97"/>
     <mergeCell ref="AL97:AM97"/>
     <mergeCell ref="AN97:AO97"/>
     <mergeCell ref="C98:G98"/>
     <mergeCell ref="H98:I98"/>
     <mergeCell ref="J98:K98"/>
-    <mergeCell ref="M98:T98"/>
+    <mergeCell ref="M98:U98"/>
     <mergeCell ref="W98:X98"/>
     <mergeCell ref="Y98:Z98"/>
-    <mergeCell ref="AB98:AK98"/>
     <mergeCell ref="AL98:AM98"/>
     <mergeCell ref="AN98:AO98"/>
-    <mergeCell ref="H95:I95"/>
-[...6 lines deleted...]
-    <mergeCell ref="C96:G96"/>
+    <mergeCell ref="B95:K95"/>
+    <mergeCell ref="L95:AO95"/>
+    <mergeCell ref="B96:G96"/>
     <mergeCell ref="H96:I96"/>
     <mergeCell ref="J96:K96"/>
-    <mergeCell ref="M96:U96"/>
+    <mergeCell ref="L96:V96"/>
     <mergeCell ref="W96:X96"/>
     <mergeCell ref="Y96:Z96"/>
+    <mergeCell ref="AA96:AK96"/>
     <mergeCell ref="AL96:AM96"/>
     <mergeCell ref="AN96:AO96"/>
-    <mergeCell ref="B93:K93"/>
-[...18 lines deleted...]
-    <mergeCell ref="L92:AO92"/>
+    <mergeCell ref="B92:E92"/>
+    <mergeCell ref="F92:O92"/>
+    <mergeCell ref="P92:Z92"/>
+    <mergeCell ref="AA92:AD92"/>
+    <mergeCell ref="AE92:AO92"/>
+    <mergeCell ref="A77:A92"/>
+    <mergeCell ref="A60:A75"/>
+    <mergeCell ref="B94:K94"/>
+    <mergeCell ref="L94:AO94"/>
+    <mergeCell ref="C90:G90"/>
+    <mergeCell ref="H90:I90"/>
+    <mergeCell ref="J90:K90"/>
+    <mergeCell ref="W90:X90"/>
+    <mergeCell ref="Y90:Z90"/>
+    <mergeCell ref="AL90:AM90"/>
+    <mergeCell ref="AN90:AO90"/>
+    <mergeCell ref="C91:G91"/>
+    <mergeCell ref="H91:I91"/>
+    <mergeCell ref="J91:K91"/>
+    <mergeCell ref="W91:X91"/>
+    <mergeCell ref="Y91:Z91"/>
+    <mergeCell ref="AL91:AM91"/>
+    <mergeCell ref="AN91:AO91"/>
     <mergeCell ref="C88:G88"/>
     <mergeCell ref="H88:I88"/>
     <mergeCell ref="J88:K88"/>
+    <mergeCell ref="M88:T88"/>
     <mergeCell ref="W88:X88"/>
     <mergeCell ref="Y88:Z88"/>
     <mergeCell ref="AL88:AM88"/>
     <mergeCell ref="AN88:AO88"/>
     <mergeCell ref="C89:G89"/>
     <mergeCell ref="H89:I89"/>
     <mergeCell ref="J89:K89"/>
+    <mergeCell ref="M89:T89"/>
     <mergeCell ref="W89:X89"/>
     <mergeCell ref="Y89:Z89"/>
     <mergeCell ref="AL89:AM89"/>
     <mergeCell ref="AN89:AO89"/>
     <mergeCell ref="C86:G86"/>
     <mergeCell ref="H86:I86"/>
     <mergeCell ref="J86:K86"/>
     <mergeCell ref="M86:T86"/>
     <mergeCell ref="W86:X86"/>
     <mergeCell ref="Y86:Z86"/>
     <mergeCell ref="AL86:AM86"/>
     <mergeCell ref="AN86:AO86"/>
     <mergeCell ref="C87:G87"/>
     <mergeCell ref="H87:I87"/>
     <mergeCell ref="J87:K87"/>
     <mergeCell ref="M87:T87"/>
     <mergeCell ref="W87:X87"/>
     <mergeCell ref="Y87:Z87"/>
     <mergeCell ref="AL87:AM87"/>
     <mergeCell ref="AN87:AO87"/>
-    <mergeCell ref="C84:G84"/>
     <mergeCell ref="H84:I84"/>
     <mergeCell ref="J84:K84"/>
     <mergeCell ref="M84:T84"/>
     <mergeCell ref="W84:X84"/>
     <mergeCell ref="Y84:Z84"/>
     <mergeCell ref="AL84:AM84"/>
     <mergeCell ref="AN84:AO84"/>
     <mergeCell ref="C85:G85"/>
     <mergeCell ref="H85:I85"/>
     <mergeCell ref="J85:K85"/>
     <mergeCell ref="M85:T85"/>
     <mergeCell ref="W85:X85"/>
     <mergeCell ref="Y85:Z85"/>
+    <mergeCell ref="AB85:AK85"/>
     <mergeCell ref="AL85:AM85"/>
     <mergeCell ref="AN85:AO85"/>
+    <mergeCell ref="C82:G82"/>
     <mergeCell ref="H82:I82"/>
     <mergeCell ref="J82:K82"/>
     <mergeCell ref="M82:T82"/>
     <mergeCell ref="W82:X82"/>
     <mergeCell ref="Y82:Z82"/>
     <mergeCell ref="AL82:AM82"/>
     <mergeCell ref="AN82:AO82"/>
     <mergeCell ref="C83:G83"/>
     <mergeCell ref="H83:I83"/>
     <mergeCell ref="J83:K83"/>
     <mergeCell ref="M83:T83"/>
     <mergeCell ref="W83:X83"/>
     <mergeCell ref="Y83:Z83"/>
     <mergeCell ref="AB83:AK83"/>
     <mergeCell ref="AL83:AM83"/>
     <mergeCell ref="AN83:AO83"/>
-    <mergeCell ref="C80:G80"/>
     <mergeCell ref="H80:I80"/>
     <mergeCell ref="J80:K80"/>
-    <mergeCell ref="M80:T80"/>
     <mergeCell ref="W80:X80"/>
     <mergeCell ref="Y80:Z80"/>
+    <mergeCell ref="AB80:AK80"/>
     <mergeCell ref="AL80:AM80"/>
     <mergeCell ref="AN80:AO80"/>
     <mergeCell ref="C81:G81"/>
     <mergeCell ref="H81:I81"/>
     <mergeCell ref="J81:K81"/>
-    <mergeCell ref="M81:T81"/>
+    <mergeCell ref="M81:U81"/>
     <mergeCell ref="W81:X81"/>
     <mergeCell ref="Y81:Z81"/>
-    <mergeCell ref="AB81:AK81"/>
     <mergeCell ref="AL81:AM81"/>
     <mergeCell ref="AN81:AO81"/>
-    <mergeCell ref="H78:I78"/>
-[...6 lines deleted...]
-    <mergeCell ref="C79:G79"/>
+    <mergeCell ref="B77:K77"/>
+    <mergeCell ref="L77:AO77"/>
+    <mergeCell ref="B78:K78"/>
+    <mergeCell ref="L78:AO78"/>
+    <mergeCell ref="B79:G79"/>
     <mergeCell ref="H79:I79"/>
     <mergeCell ref="J79:K79"/>
-    <mergeCell ref="M79:U79"/>
+    <mergeCell ref="L79:V79"/>
     <mergeCell ref="W79:X79"/>
     <mergeCell ref="Y79:Z79"/>
+    <mergeCell ref="AA79:AK79"/>
     <mergeCell ref="AL79:AM79"/>
     <mergeCell ref="AN79:AO79"/>
-    <mergeCell ref="B75:K75"/>
-[...15 lines deleted...]
-    <mergeCell ref="AN70:AO70"/>
     <mergeCell ref="AL71:AM71"/>
     <mergeCell ref="AN71:AO71"/>
     <mergeCell ref="AL72:AM72"/>
     <mergeCell ref="AN72:AO72"/>
-    <mergeCell ref="B73:E73"/>
-[...3 lines deleted...]
-    <mergeCell ref="AE73:AO73"/>
+    <mergeCell ref="AL73:AM73"/>
+    <mergeCell ref="AN73:AO73"/>
+    <mergeCell ref="AL74:AM74"/>
+    <mergeCell ref="AN74:AO74"/>
+    <mergeCell ref="B75:E75"/>
+    <mergeCell ref="F75:O75"/>
+    <mergeCell ref="P75:Z75"/>
+    <mergeCell ref="AA75:AD75"/>
+    <mergeCell ref="AE75:AO75"/>
+    <mergeCell ref="W73:X73"/>
+    <mergeCell ref="Y73:Z73"/>
+    <mergeCell ref="W74:X74"/>
+    <mergeCell ref="Y74:Z74"/>
+    <mergeCell ref="C74:G74"/>
     <mergeCell ref="W71:X71"/>
     <mergeCell ref="Y71:Z71"/>
     <mergeCell ref="W72:X72"/>
     <mergeCell ref="Y72:Z72"/>
-    <mergeCell ref="C72:G72"/>
-[...9 lines deleted...]
-    <mergeCell ref="AN65:AO65"/>
+    <mergeCell ref="J71:K71"/>
+    <mergeCell ref="H72:I72"/>
     <mergeCell ref="AL66:AM66"/>
     <mergeCell ref="AN66:AO66"/>
     <mergeCell ref="AL67:AM67"/>
     <mergeCell ref="AN67:AO67"/>
     <mergeCell ref="AL68:AM68"/>
     <mergeCell ref="AN68:AO68"/>
-    <mergeCell ref="AB64:AK64"/>
-    <mergeCell ref="AB61:AK61"/>
+    <mergeCell ref="AL69:AM69"/>
+    <mergeCell ref="AN69:AO69"/>
+    <mergeCell ref="AL70:AM70"/>
+    <mergeCell ref="AN70:AO70"/>
     <mergeCell ref="AB66:AK66"/>
-    <mergeCell ref="W66:X66"/>
-[...2 lines deleted...]
-    <mergeCell ref="Y67:Z67"/>
+    <mergeCell ref="AB63:AK63"/>
+    <mergeCell ref="AB68:AK68"/>
     <mergeCell ref="W68:X68"/>
     <mergeCell ref="Y68:Z68"/>
-    <mergeCell ref="W61:X61"/>
-[...2 lines deleted...]
-    <mergeCell ref="Y62:Z62"/>
+    <mergeCell ref="W69:X69"/>
+    <mergeCell ref="Y69:Z69"/>
+    <mergeCell ref="W70:X70"/>
+    <mergeCell ref="Y70:Z70"/>
     <mergeCell ref="W63:X63"/>
     <mergeCell ref="Y63:Z63"/>
     <mergeCell ref="W64:X64"/>
     <mergeCell ref="Y64:Z64"/>
     <mergeCell ref="W65:X65"/>
     <mergeCell ref="Y65:Z65"/>
-    <mergeCell ref="J70:K70"/>
-[...2 lines deleted...]
-    <mergeCell ref="H72:I72"/>
+    <mergeCell ref="W66:X66"/>
+    <mergeCell ref="Y66:Z66"/>
+    <mergeCell ref="W67:X67"/>
+    <mergeCell ref="Y67:Z67"/>
     <mergeCell ref="J72:K72"/>
-    <mergeCell ref="M62:U62"/>
-[...1 lines deleted...]
-    <mergeCell ref="M64:T64"/>
+    <mergeCell ref="H73:I73"/>
+    <mergeCell ref="J73:K73"/>
+    <mergeCell ref="H74:I74"/>
+    <mergeCell ref="J74:K74"/>
+    <mergeCell ref="M64:U64"/>
     <mergeCell ref="M65:T65"/>
     <mergeCell ref="M66:T66"/>
     <mergeCell ref="M67:T67"/>
     <mergeCell ref="M68:T68"/>
     <mergeCell ref="M69:T69"/>
     <mergeCell ref="M70:T70"/>
-    <mergeCell ref="L58:AO58"/>
-[...12 lines deleted...]
-    <mergeCell ref="AN61:AO61"/>
+    <mergeCell ref="M71:T71"/>
+    <mergeCell ref="M72:T72"/>
+    <mergeCell ref="L60:AO60"/>
+    <mergeCell ref="AN62:AO62"/>
     <mergeCell ref="AL62:AM62"/>
-    <mergeCell ref="AN62:AO62"/>
+    <mergeCell ref="AA62:AK62"/>
+    <mergeCell ref="Y62:Z62"/>
+    <mergeCell ref="W62:X62"/>
+    <mergeCell ref="L62:V62"/>
+    <mergeCell ref="C64:G64"/>
+    <mergeCell ref="C65:G65"/>
+    <mergeCell ref="J62:K62"/>
+    <mergeCell ref="H62:I62"/>
+    <mergeCell ref="B62:G62"/>
     <mergeCell ref="AL63:AM63"/>
     <mergeCell ref="AN63:AO63"/>
-    <mergeCell ref="C64:G64"/>
+    <mergeCell ref="AL64:AM64"/>
+    <mergeCell ref="AN64:AO64"/>
+    <mergeCell ref="AL65:AM65"/>
+    <mergeCell ref="AN65:AO65"/>
     <mergeCell ref="C66:G66"/>
-    <mergeCell ref="C67:G67"/>
     <mergeCell ref="C68:G68"/>
     <mergeCell ref="C69:G69"/>
     <mergeCell ref="C70:G70"/>
     <mergeCell ref="C71:G71"/>
-    <mergeCell ref="H61:I61"/>
-[...2 lines deleted...]
-    <mergeCell ref="J62:K62"/>
+    <mergeCell ref="C72:G72"/>
+    <mergeCell ref="C73:G73"/>
     <mergeCell ref="H63:I63"/>
     <mergeCell ref="J63:K63"/>
     <mergeCell ref="H64:I64"/>
     <mergeCell ref="J64:K64"/>
     <mergeCell ref="H65:I65"/>
     <mergeCell ref="J65:K65"/>
     <mergeCell ref="H66:I66"/>
     <mergeCell ref="J66:K66"/>
     <mergeCell ref="H67:I67"/>
     <mergeCell ref="J67:K67"/>
     <mergeCell ref="H68:I68"/>
     <mergeCell ref="J68:K68"/>
     <mergeCell ref="H69:I69"/>
+    <mergeCell ref="J69:K69"/>
+    <mergeCell ref="H70:I70"/>
+    <mergeCell ref="J70:K70"/>
+    <mergeCell ref="H71:I71"/>
     <mergeCell ref="B1:AO1"/>
     <mergeCell ref="G28:Q28"/>
     <mergeCell ref="E30:J30"/>
     <mergeCell ref="A20:A22"/>
-    <mergeCell ref="A38:A39"/>
     <mergeCell ref="A40:A41"/>
-    <mergeCell ref="A42:A44"/>
-[...9 lines deleted...]
-    <mergeCell ref="L56:AO56"/>
+    <mergeCell ref="A42:A43"/>
+    <mergeCell ref="A44:A46"/>
+    <mergeCell ref="B60:K60"/>
+    <mergeCell ref="B61:K61"/>
+    <mergeCell ref="L61:AO61"/>
+    <mergeCell ref="B55:D56"/>
+    <mergeCell ref="P48:Q48"/>
+    <mergeCell ref="W49:AD49"/>
+    <mergeCell ref="L51:V51"/>
+    <mergeCell ref="AI48:AJ48"/>
+    <mergeCell ref="G58:K58"/>
+    <mergeCell ref="L58:AO58"/>
     <mergeCell ref="F15:T15"/>
-    <mergeCell ref="A47:A50"/>
-    <mergeCell ref="A53:A54"/>
+    <mergeCell ref="A49:A52"/>
     <mergeCell ref="A55:A56"/>
-    <mergeCell ref="B52:AO52"/>
-    <mergeCell ref="B55:D55"/>
+    <mergeCell ref="A57:A58"/>
+    <mergeCell ref="B54:AO54"/>
+    <mergeCell ref="B57:D57"/>
     <mergeCell ref="I33:P33"/>
     <mergeCell ref="R33:U33"/>
     <mergeCell ref="W33:Z33"/>
-    <mergeCell ref="M101:T101"/>
-[...4 lines deleted...]
-    <mergeCell ref="B47:D47"/>
+    <mergeCell ref="M103:T103"/>
+    <mergeCell ref="W103:X103"/>
+    <mergeCell ref="B42:D43"/>
+    <mergeCell ref="B44:D46"/>
     <mergeCell ref="B48:D48"/>
     <mergeCell ref="B49:D49"/>
     <mergeCell ref="B50:D50"/>
-    <mergeCell ref="M45:AO45"/>
-[...4 lines deleted...]
-    <mergeCell ref="B45:D45"/>
+    <mergeCell ref="B51:D51"/>
+    <mergeCell ref="B52:D52"/>
+    <mergeCell ref="M47:AO47"/>
+    <mergeCell ref="S52:V52"/>
+    <mergeCell ref="J46:K46"/>
+    <mergeCell ref="X48:Z48"/>
+    <mergeCell ref="AA48:AB48"/>
+    <mergeCell ref="B47:D47"/>
+    <mergeCell ref="F46:G46"/>
     <mergeCell ref="F44:G44"/>
-    <mergeCell ref="F42:G42"/>
-[...19 lines deleted...]
-    <mergeCell ref="L47:R47"/>
+    <mergeCell ref="U45:V45"/>
+    <mergeCell ref="Q45:R45"/>
+    <mergeCell ref="H42:L42"/>
+    <mergeCell ref="M42:AO42"/>
+    <mergeCell ref="W43:Y43"/>
+    <mergeCell ref="G56:AH56"/>
+    <mergeCell ref="G57:L57"/>
+    <mergeCell ref="M57:U57"/>
+    <mergeCell ref="Q46:R46"/>
+    <mergeCell ref="U46:V46"/>
+    <mergeCell ref="AE48:AG48"/>
+    <mergeCell ref="AK55:AO55"/>
+    <mergeCell ref="AK56:AO56"/>
+    <mergeCell ref="G55:N55"/>
+    <mergeCell ref="AH46:AL46"/>
     <mergeCell ref="E50:K50"/>
-    <mergeCell ref="X50:AN50"/>
-[...9 lines deleted...]
-    <mergeCell ref="AI115:AO115"/>
+    <mergeCell ref="E47:L47"/>
+    <mergeCell ref="E48:H48"/>
+    <mergeCell ref="E49:K49"/>
+    <mergeCell ref="L49:R49"/>
+    <mergeCell ref="E52:K52"/>
+    <mergeCell ref="X52:AN52"/>
+    <mergeCell ref="E118:L118"/>
+    <mergeCell ref="M118:S118"/>
+    <mergeCell ref="V118:AA118"/>
+    <mergeCell ref="AB118:AH118"/>
+    <mergeCell ref="AI118:AO118"/>
+    <mergeCell ref="E117:L117"/>
+    <mergeCell ref="M117:S117"/>
+    <mergeCell ref="V117:AA117"/>
+    <mergeCell ref="AB117:AH117"/>
+    <mergeCell ref="AI117:AO117"/>
+    <mergeCell ref="E115:AO115"/>
+    <mergeCell ref="E116:AO116"/>
+    <mergeCell ref="C103:G103"/>
+    <mergeCell ref="H103:I103"/>
+    <mergeCell ref="J103:K103"/>
+    <mergeCell ref="Y103:Z103"/>
+    <mergeCell ref="AL103:AM103"/>
+    <mergeCell ref="E114:AO114"/>
+    <mergeCell ref="B16:D17"/>
+    <mergeCell ref="B112:D118"/>
+    <mergeCell ref="E112:AO112"/>
     <mergeCell ref="E113:AO113"/>
-    <mergeCell ref="E114:AO114"/>
-[...9 lines deleted...]
-    <mergeCell ref="E111:AO111"/>
     <mergeCell ref="E33:H33"/>
     <mergeCell ref="G27:I27"/>
     <mergeCell ref="AA26:AO26"/>
     <mergeCell ref="Y18:AN18"/>
     <mergeCell ref="B33:D33"/>
-    <mergeCell ref="J43:K43"/>
-[...5 lines deleted...]
-    <mergeCell ref="F43:G43"/>
+    <mergeCell ref="J45:K45"/>
+    <mergeCell ref="AH44:AL44"/>
+    <mergeCell ref="AH45:AL45"/>
+    <mergeCell ref="J44:K44"/>
+    <mergeCell ref="Q44:R44"/>
+    <mergeCell ref="U44:V44"/>
+    <mergeCell ref="F45:G45"/>
     <mergeCell ref="B2:AO2"/>
     <mergeCell ref="D6:K6"/>
     <mergeCell ref="B6:C6"/>
     <mergeCell ref="A12:D12"/>
     <mergeCell ref="AN3:AO3"/>
     <mergeCell ref="W15:AD15"/>
     <mergeCell ref="X5:AN5"/>
     <mergeCell ref="X6:AN6"/>
     <mergeCell ref="X7:AN7"/>
     <mergeCell ref="X8:AN8"/>
     <mergeCell ref="X10:AN10"/>
     <mergeCell ref="X11:AN11"/>
     <mergeCell ref="X9:AN9"/>
     <mergeCell ref="U34:AA34"/>
     <mergeCell ref="AB34:AG34"/>
     <mergeCell ref="E34:J34"/>
-    <mergeCell ref="N43:O43"/>
-[...2 lines deleted...]
-    <mergeCell ref="H39:AB39"/>
+    <mergeCell ref="N45:O45"/>
+    <mergeCell ref="Y45:Z45"/>
+    <mergeCell ref="E41:G41"/>
+    <mergeCell ref="H41:AB41"/>
     <mergeCell ref="AH34:AO34"/>
     <mergeCell ref="B34:D34"/>
     <mergeCell ref="K34:Q34"/>
     <mergeCell ref="R34:S34"/>
-    <mergeCell ref="Z41:AO41"/>
-    <mergeCell ref="AJ39:AO39"/>
+    <mergeCell ref="Z43:AO43"/>
+    <mergeCell ref="AJ41:AO41"/>
+    <mergeCell ref="B35:AO35"/>
+    <mergeCell ref="B36:AO36"/>
     <mergeCell ref="K30:AB30"/>
     <mergeCell ref="B18:D19"/>
     <mergeCell ref="B25:D32"/>
     <mergeCell ref="B24:D24"/>
     <mergeCell ref="E20:H20"/>
     <mergeCell ref="P23:T23"/>
     <mergeCell ref="E32:L32"/>
     <mergeCell ref="M32:S32"/>
     <mergeCell ref="AA27:AO29"/>
     <mergeCell ref="J27:Z27"/>
     <mergeCell ref="G26:S26"/>
     <mergeCell ref="S29:V29"/>
     <mergeCell ref="G29:R29"/>
     <mergeCell ref="E31:I31"/>
     <mergeCell ref="AI31:AO31"/>
     <mergeCell ref="E19:AO19"/>
-    <mergeCell ref="AC117:AO117"/>
-    <mergeCell ref="W55:AO55"/>
+    <mergeCell ref="AC119:AO119"/>
+    <mergeCell ref="W57:AO57"/>
     <mergeCell ref="AP18:AS18"/>
-    <mergeCell ref="B35:AO35"/>
-[...7 lines deleted...]
-    <mergeCell ref="B38:D39"/>
+    <mergeCell ref="B37:AO37"/>
+    <mergeCell ref="E40:G40"/>
+    <mergeCell ref="H40:AB40"/>
+    <mergeCell ref="AC40:AG41"/>
+    <mergeCell ref="AH41:AI41"/>
+    <mergeCell ref="AH40:AI40"/>
+    <mergeCell ref="AJ40:AL40"/>
+    <mergeCell ref="AN40:AO40"/>
+    <mergeCell ref="B40:D41"/>
     <mergeCell ref="U32:AO32"/>
     <mergeCell ref="J20:K20"/>
     <mergeCell ref="M20:N20"/>
     <mergeCell ref="Q20:R20"/>
     <mergeCell ref="T20:U20"/>
     <mergeCell ref="F21:AO21"/>
     <mergeCell ref="X22:AO22"/>
     <mergeCell ref="B20:D22"/>
     <mergeCell ref="W29:X29"/>
     <mergeCell ref="E25:F25"/>
     <mergeCell ref="G25:K25"/>
     <mergeCell ref="B23:D23"/>
   </mergeCells>
   <phoneticPr fontId="2"/>
-  <conditionalFormatting sqref="S48:T48">
+  <conditionalFormatting sqref="S50:T50">
     <cfRule type="expression" dxfId="2" priority="3">
-      <formula>$G$50="本店"</formula>
+      <formula>$G$52="本店"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="AS21">
     <cfRule type="expression" dxfId="1" priority="2">
       <formula>$AO$21&gt;6</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="AS27">
     <cfRule type="expression" dxfId="0" priority="1">
       <formula>$AO$27="error"</formula>
     </cfRule>
   </conditionalFormatting>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.70866141732283472" bottom="0.39370078740157483" header="0.51181102362204722" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="74" fitToHeight="0" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddHeader>&amp;L&amp;"Arial,標準"&amp;12Submitted to:  Research Office</oddHeader>
     <oddFooter xml:space="preserve">&amp;R&amp;"Arial,標準"Research Division Form 3-1-3, April 2023
 </oddFooter>
   </headerFooter>
   <rowBreaks count="1" manualBreakCount="1">
-    <brk id="56" max="16383" man="1"/>
+    <brk id="58" max="16383" man="1"/>
   </rowBreaks>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="41" max="1048575" man="1"/>
   </colBreaks>
   <drawing r:id="rId2"/>
   <legacyDrawing r:id="rId3"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x14">
       <controls>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1133" r:id="rId4" name="Check Box 109">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>22</xdr:col>
                     <xdr:colOff>9525</xdr:colOff>
-                    <xdr:row>51</xdr:row>
+                    <xdr:row>53</xdr:row>
                     <xdr:rowOff>209550</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>23</xdr:col>
                     <xdr:colOff>9525</xdr:colOff>
-                    <xdr:row>52</xdr:row>
+                    <xdr:row>54</xdr:row>
                     <xdr:rowOff>400050</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1132" r:id="rId5" name="Check Box 108">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>5</xdr:col>
                     <xdr:colOff>9525</xdr:colOff>
-                    <xdr:row>51</xdr:row>
+                    <xdr:row>53</xdr:row>
                     <xdr:rowOff>209550</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>6</xdr:col>
                     <xdr:colOff>9525</xdr:colOff>
-                    <xdr:row>52</xdr:row>
+                    <xdr:row>54</xdr:row>
                     <xdr:rowOff>400050</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1043" r:id="rId6" name="Check Box 19">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>4</xdr:col>
                     <xdr:colOff>9525</xdr:colOff>
                     <xdr:row>14</xdr:row>
                     <xdr:rowOff>19050</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>5</xdr:col>
                     <xdr:colOff>9525</xdr:colOff>
                     <xdr:row>15</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </to>
                 </anchor>
@@ -25383,101 +25484,101 @@
                   <from>
                     <xdr:col>21</xdr:col>
                     <xdr:colOff>9525</xdr:colOff>
                     <xdr:row>21</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>22</xdr:col>
                     <xdr:colOff>161925</xdr:colOff>
                     <xdr:row>21</xdr:row>
                     <xdr:rowOff>200025</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1065" r:id="rId13" name="Check Box 41">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>5</xdr:col>
                     <xdr:colOff>19050</xdr:colOff>
-                    <xdr:row>53</xdr:row>
+                    <xdr:row>55</xdr:row>
                     <xdr:rowOff>9525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>6</xdr:col>
                     <xdr:colOff>19050</xdr:colOff>
-                    <xdr:row>53</xdr:row>
+                    <xdr:row>55</xdr:row>
                     <xdr:rowOff>219075</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1066" r:id="rId14" name="Check Box 42">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>5</xdr:col>
                     <xdr:colOff>19050</xdr:colOff>
-                    <xdr:row>54</xdr:row>
+                    <xdr:row>56</xdr:row>
                     <xdr:rowOff>9525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>6</xdr:col>
                     <xdr:colOff>19050</xdr:colOff>
-                    <xdr:row>54</xdr:row>
+                    <xdr:row>56</xdr:row>
                     <xdr:rowOff>219075</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1067" r:id="rId15" name="Check Box 43">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>5</xdr:col>
                     <xdr:colOff>19050</xdr:colOff>
-                    <xdr:row>55</xdr:row>
+                    <xdr:row>57</xdr:row>
                     <xdr:rowOff>9525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>6</xdr:col>
                     <xdr:colOff>19050</xdr:colOff>
-                    <xdr:row>55</xdr:row>
+                    <xdr:row>57</xdr:row>
                     <xdr:rowOff>219075</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1073" r:id="rId16" name="Check Box 49">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>4</xdr:col>
                     <xdr:colOff>161925</xdr:colOff>
                     <xdr:row>17</xdr:row>
                     <xdr:rowOff>9525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>5</xdr:col>
                     <xdr:colOff>161925</xdr:colOff>
                     <xdr:row>17</xdr:row>
                     <xdr:rowOff>190500</xdr:rowOff>
                   </to>
                 </anchor>
@@ -25581,101 +25682,101 @@
                   <from>
                     <xdr:col>25</xdr:col>
                     <xdr:colOff>28575</xdr:colOff>
                     <xdr:row>15</xdr:row>
                     <xdr:rowOff>9525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>26</xdr:col>
                     <xdr:colOff>28575</xdr:colOff>
                     <xdr:row>15</xdr:row>
                     <xdr:rowOff>219075</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1129" r:id="rId22" name="Check Box 105">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>14</xdr:col>
                     <xdr:colOff>28575</xdr:colOff>
-                    <xdr:row>45</xdr:row>
+                    <xdr:row>47</xdr:row>
                     <xdr:rowOff>47625</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>15</xdr:col>
                     <xdr:colOff>28575</xdr:colOff>
-                    <xdr:row>45</xdr:row>
+                    <xdr:row>47</xdr:row>
                     <xdr:rowOff>257175</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1130" r:id="rId23" name="Check Box 106">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>9</xdr:col>
                     <xdr:colOff>28575</xdr:colOff>
-                    <xdr:row>45</xdr:row>
+                    <xdr:row>47</xdr:row>
                     <xdr:rowOff>47625</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>10</xdr:col>
                     <xdr:colOff>28575</xdr:colOff>
-                    <xdr:row>45</xdr:row>
+                    <xdr:row>47</xdr:row>
                     <xdr:rowOff>257175</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1131" r:id="rId24" name="Check Box 107">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>14</xdr:col>
                     <xdr:colOff>28575</xdr:colOff>
-                    <xdr:row>45</xdr:row>
+                    <xdr:row>47</xdr:row>
                     <xdr:rowOff>47625</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>15</xdr:col>
                     <xdr:colOff>28575</xdr:colOff>
-                    <xdr:row>45</xdr:row>
+                    <xdr:row>47</xdr:row>
                     <xdr:rowOff>257175</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1310" r:id="rId25" name="Check Box 286">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>4</xdr:col>
                     <xdr:colOff>180975</xdr:colOff>
                     <xdr:row>25</xdr:row>
                     <xdr:rowOff>9525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>5</xdr:col>
                     <xdr:colOff>180975</xdr:colOff>
                     <xdr:row>25</xdr:row>
                     <xdr:rowOff>190500</xdr:rowOff>
                   </to>
                 </anchor>
@@ -25779,3137 +25880,3137 @@
                   <from>
                     <xdr:col>21</xdr:col>
                     <xdr:colOff>200025</xdr:colOff>
                     <xdr:row>30</xdr:row>
                     <xdr:rowOff>28575</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>22</xdr:col>
                     <xdr:colOff>200025</xdr:colOff>
                     <xdr:row>30</xdr:row>
                     <xdr:rowOff>209550</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1326" r:id="rId31" name="Check Box 302">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>2</xdr:col>
                     <xdr:colOff>9525</xdr:colOff>
-                    <xdr:row>69</xdr:row>
+                    <xdr:row>71</xdr:row>
                     <xdr:rowOff>9525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>2</xdr:col>
                     <xdr:colOff>219075</xdr:colOff>
-                    <xdr:row>70</xdr:row>
+                    <xdr:row>72</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1327" r:id="rId32" name="Check Box 303">
+              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
+                <anchor moveWithCells="1" sizeWithCells="1">
+                  <from>
+                    <xdr:col>2</xdr:col>
+                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:row>72</xdr:row>
+                    <xdr:rowOff>9525</xdr:rowOff>
+                  </from>
+                  <to>
+                    <xdr:col>2</xdr:col>
+                    <xdr:colOff>219075</xdr:colOff>
+                    <xdr:row>73</xdr:row>
+                    <xdr:rowOff>0</xdr:rowOff>
+                  </to>
+                </anchor>
+              </controlPr>
+            </control>
+          </mc:Choice>
+        </mc:AlternateContent>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <control shapeId="1328" r:id="rId33" name="Check Box 304">
+              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
+                <anchor moveWithCells="1" sizeWithCells="1">
+                  <from>
+                    <xdr:col>2</xdr:col>
+                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:row>73</xdr:row>
+                    <xdr:rowOff>9525</xdr:rowOff>
+                  </from>
+                  <to>
+                    <xdr:col>2</xdr:col>
+                    <xdr:colOff>219075</xdr:colOff>
+                    <xdr:row>74</xdr:row>
+                    <xdr:rowOff>0</xdr:rowOff>
+                  </to>
+                </anchor>
+              </controlPr>
+            </control>
+          </mc:Choice>
+        </mc:AlternateContent>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <control shapeId="1329" r:id="rId34" name="Check Box 305">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>2</xdr:col>
                     <xdr:colOff>9525</xdr:colOff>
                     <xdr:row>70</xdr:row>
                     <xdr:rowOff>9525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>2</xdr:col>
                     <xdr:colOff>219075</xdr:colOff>
                     <xdr:row>71</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
-            <control shapeId="1328" r:id="rId33" name="Check Box 304">
+            <control shapeId="1330" r:id="rId35" name="Check Box 306">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>2</xdr:col>
                     <xdr:colOff>9525</xdr:colOff>
-                    <xdr:row>71</xdr:row>
+                    <xdr:row>69</xdr:row>
                     <xdr:rowOff>9525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>2</xdr:col>
                     <xdr:colOff>219075</xdr:colOff>
-                    <xdr:row>72</xdr:row>
+                    <xdr:row>70</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
-            <control shapeId="1329" r:id="rId34" name="Check Box 305">
+            <control shapeId="1331" r:id="rId36" name="Check Box 307">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>2</xdr:col>
                     <xdr:colOff>9525</xdr:colOff>
                     <xdr:row>68</xdr:row>
                     <xdr:rowOff>9525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>2</xdr:col>
                     <xdr:colOff>219075</xdr:colOff>
                     <xdr:row>69</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
-            <control shapeId="1330" r:id="rId35" name="Check Box 306">
+            <control shapeId="1332" r:id="rId37" name="Check Box 308">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>2</xdr:col>
                     <xdr:colOff>9525</xdr:colOff>
-                    <xdr:row>67</xdr:row>
+                    <xdr:row>65</xdr:row>
                     <xdr:rowOff>9525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>2</xdr:col>
                     <xdr:colOff>219075</xdr:colOff>
-                    <xdr:row>68</xdr:row>
-                    <xdr:rowOff>0</xdr:rowOff>
+                    <xdr:row>65</xdr:row>
+                    <xdr:rowOff>219075</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
-            <control shapeId="1331" r:id="rId36" name="Check Box 307">
+            <control shapeId="1333" r:id="rId38" name="Check Box 309">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>2</xdr:col>
                     <xdr:colOff>9525</xdr:colOff>
-                    <xdr:row>66</xdr:row>
+                    <xdr:row>64</xdr:row>
                     <xdr:rowOff>9525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>2</xdr:col>
                     <xdr:colOff>219075</xdr:colOff>
-                    <xdr:row>67</xdr:row>
-                    <xdr:rowOff>0</xdr:rowOff>
+                    <xdr:row>64</xdr:row>
+                    <xdr:rowOff>219075</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
-            <control shapeId="1332" r:id="rId37" name="Check Box 308">
+            <control shapeId="1334" r:id="rId39" name="Check Box 310">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>2</xdr:col>
                     <xdr:colOff>9525</xdr:colOff>
                     <xdr:row>63</xdr:row>
                     <xdr:rowOff>9525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>2</xdr:col>
                     <xdr:colOff>219075</xdr:colOff>
                     <xdr:row>63</xdr:row>
                     <xdr:rowOff>219075</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
-            <control shapeId="1333" r:id="rId38" name="Check Box 309">
-[...42 lines deleted...]
-          <mc:Choice Requires="x14">
             <control shapeId="1335" r:id="rId40" name="Check Box 311">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>2</xdr:col>
                     <xdr:colOff>9525</xdr:colOff>
-                    <xdr:row>68</xdr:row>
+                    <xdr:row>70</xdr:row>
                     <xdr:rowOff>9525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>2</xdr:col>
                     <xdr:colOff>219075</xdr:colOff>
-                    <xdr:row>69</xdr:row>
+                    <xdr:row>71</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1336" r:id="rId41" name="Check Box 312">
-              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
-[...20 lines deleted...]
-            <control shapeId="1337" r:id="rId42" name="Check Box 313">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>11</xdr:col>
                     <xdr:colOff>9525</xdr:colOff>
                     <xdr:row>63</xdr:row>
                     <xdr:rowOff>9525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>12</xdr:col>
                     <xdr:colOff>28575</xdr:colOff>
                     <xdr:row>63</xdr:row>
                     <xdr:rowOff>219075</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
+            <control shapeId="1337" r:id="rId42" name="Check Box 313">
+              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
+                <anchor moveWithCells="1" sizeWithCells="1">
+                  <from>
+                    <xdr:col>11</xdr:col>
+                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:row>65</xdr:row>
+                    <xdr:rowOff>9525</xdr:rowOff>
+                  </from>
+                  <to>
+                    <xdr:col>12</xdr:col>
+                    <xdr:colOff>28575</xdr:colOff>
+                    <xdr:row>65</xdr:row>
+                    <xdr:rowOff>219075</xdr:rowOff>
+                  </to>
+                </anchor>
+              </controlPr>
+            </control>
+          </mc:Choice>
+        </mc:AlternateContent>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
             <control shapeId="1338" r:id="rId43" name="Check Box 314">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>11</xdr:col>
                     <xdr:colOff>9525</xdr:colOff>
-                    <xdr:row>63</xdr:row>
+                    <xdr:row>65</xdr:row>
                     <xdr:rowOff>9525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>12</xdr:col>
                     <xdr:colOff>28575</xdr:colOff>
-                    <xdr:row>63</xdr:row>
+                    <xdr:row>65</xdr:row>
                     <xdr:rowOff>219075</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1339" r:id="rId44" name="Check Box 315">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>11</xdr:col>
                     <xdr:colOff>9525</xdr:colOff>
-                    <xdr:row>65</xdr:row>
+                    <xdr:row>67</xdr:row>
                     <xdr:rowOff>9525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>12</xdr:col>
                     <xdr:colOff>28575</xdr:colOff>
-                    <xdr:row>66</xdr:row>
+                    <xdr:row>68</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1340" r:id="rId45" name="Check Box 316">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>11</xdr:col>
                     <xdr:colOff>9525</xdr:colOff>
-                    <xdr:row>66</xdr:row>
+                    <xdr:row>68</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>12</xdr:col>
                     <xdr:colOff>28575</xdr:colOff>
-                    <xdr:row>66</xdr:row>
+                    <xdr:row>68</xdr:row>
                     <xdr:rowOff>209550</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1341" r:id="rId46" name="Check Box 317">
+              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
+                <anchor moveWithCells="1" sizeWithCells="1">
+                  <from>
+                    <xdr:col>11</xdr:col>
+                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:row>66</xdr:row>
+                    <xdr:rowOff>9525</xdr:rowOff>
+                  </from>
+                  <to>
+                    <xdr:col>12</xdr:col>
+                    <xdr:colOff>28575</xdr:colOff>
+                    <xdr:row>66</xdr:row>
+                    <xdr:rowOff>219075</xdr:rowOff>
+                  </to>
+                </anchor>
+              </controlPr>
+            </control>
+          </mc:Choice>
+        </mc:AlternateContent>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <control shapeId="1342" r:id="rId47" name="Check Box 318">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>11</xdr:col>
                     <xdr:colOff>9525</xdr:colOff>
                     <xdr:row>64</xdr:row>
                     <xdr:rowOff>9525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>12</xdr:col>
                     <xdr:colOff>28575</xdr:colOff>
                     <xdr:row>64</xdr:row>
                     <xdr:rowOff>219075</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
-            <control shapeId="1342" r:id="rId47" name="Check Box 318">
-[...20 lines deleted...]
-          <mc:Choice Requires="x14">
             <control shapeId="1343" r:id="rId48" name="Check Box 319">
-              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
-[...174 lines deleted...]
-            <control shapeId="1351" r:id="rId56" name="Check Box 327">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>11</xdr:col>
                     <xdr:colOff>9525</xdr:colOff>
                     <xdr:row>64</xdr:row>
                     <xdr:rowOff>9525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>12</xdr:col>
                     <xdr:colOff>28575</xdr:colOff>
                     <xdr:row>64</xdr:row>
                     <xdr:rowOff>219075</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
+            <control shapeId="1344" r:id="rId49" name="Check Box 320">
+              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
+                <anchor moveWithCells="1" sizeWithCells="1">
+                  <from>
+                    <xdr:col>11</xdr:col>
+                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:row>64</xdr:row>
+                    <xdr:rowOff>9525</xdr:rowOff>
+                  </from>
+                  <to>
+                    <xdr:col>12</xdr:col>
+                    <xdr:colOff>28575</xdr:colOff>
+                    <xdr:row>64</xdr:row>
+                    <xdr:rowOff>219075</xdr:rowOff>
+                  </to>
+                </anchor>
+              </controlPr>
+            </control>
+          </mc:Choice>
+        </mc:AlternateContent>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <control shapeId="1345" r:id="rId50" name="Check Box 321">
+              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
+                <anchor moveWithCells="1" sizeWithCells="1">
+                  <from>
+                    <xdr:col>11</xdr:col>
+                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:row>64</xdr:row>
+                    <xdr:rowOff>9525</xdr:rowOff>
+                  </from>
+                  <to>
+                    <xdr:col>12</xdr:col>
+                    <xdr:colOff>28575</xdr:colOff>
+                    <xdr:row>64</xdr:row>
+                    <xdr:rowOff>219075</xdr:rowOff>
+                  </to>
+                </anchor>
+              </controlPr>
+            </control>
+          </mc:Choice>
+        </mc:AlternateContent>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <control shapeId="1346" r:id="rId51" name="Check Box 322">
+              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
+                <anchor moveWithCells="1" sizeWithCells="1">
+                  <from>
+                    <xdr:col>11</xdr:col>
+                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:row>64</xdr:row>
+                    <xdr:rowOff>9525</xdr:rowOff>
+                  </from>
+                  <to>
+                    <xdr:col>12</xdr:col>
+                    <xdr:colOff>28575</xdr:colOff>
+                    <xdr:row>64</xdr:row>
+                    <xdr:rowOff>219075</xdr:rowOff>
+                  </to>
+                </anchor>
+              </controlPr>
+            </control>
+          </mc:Choice>
+        </mc:AlternateContent>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <control shapeId="1347" r:id="rId52" name="Check Box 323">
+              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
+                <anchor moveWithCells="1" sizeWithCells="1">
+                  <from>
+                    <xdr:col>11</xdr:col>
+                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:row>64</xdr:row>
+                    <xdr:rowOff>9525</xdr:rowOff>
+                  </from>
+                  <to>
+                    <xdr:col>12</xdr:col>
+                    <xdr:colOff>28575</xdr:colOff>
+                    <xdr:row>64</xdr:row>
+                    <xdr:rowOff>219075</xdr:rowOff>
+                  </to>
+                </anchor>
+              </controlPr>
+            </control>
+          </mc:Choice>
+        </mc:AlternateContent>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <control shapeId="1348" r:id="rId53" name="Check Box 324">
+              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
+                <anchor moveWithCells="1" sizeWithCells="1">
+                  <from>
+                    <xdr:col>11</xdr:col>
+                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:row>65</xdr:row>
+                    <xdr:rowOff>9525</xdr:rowOff>
+                  </from>
+                  <to>
+                    <xdr:col>12</xdr:col>
+                    <xdr:colOff>28575</xdr:colOff>
+                    <xdr:row>65</xdr:row>
+                    <xdr:rowOff>219075</xdr:rowOff>
+                  </to>
+                </anchor>
+              </controlPr>
+            </control>
+          </mc:Choice>
+        </mc:AlternateContent>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <control shapeId="1349" r:id="rId54" name="Check Box 325">
+              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
+                <anchor moveWithCells="1" sizeWithCells="1">
+                  <from>
+                    <xdr:col>11</xdr:col>
+                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:row>67</xdr:row>
+                    <xdr:rowOff>9525</xdr:rowOff>
+                  </from>
+                  <to>
+                    <xdr:col>12</xdr:col>
+                    <xdr:colOff>28575</xdr:colOff>
+                    <xdr:row>68</xdr:row>
+                    <xdr:rowOff>0</xdr:rowOff>
+                  </to>
+                </anchor>
+              </controlPr>
+            </control>
+          </mc:Choice>
+        </mc:AlternateContent>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <control shapeId="1350" r:id="rId55" name="Check Box 326">
+              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
+                <anchor moveWithCells="1" sizeWithCells="1">
+                  <from>
+                    <xdr:col>11</xdr:col>
+                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:row>68</xdr:row>
+                    <xdr:rowOff>0</xdr:rowOff>
+                  </from>
+                  <to>
+                    <xdr:col>12</xdr:col>
+                    <xdr:colOff>28575</xdr:colOff>
+                    <xdr:row>68</xdr:row>
+                    <xdr:rowOff>209550</xdr:rowOff>
+                  </to>
+                </anchor>
+              </controlPr>
+            </control>
+          </mc:Choice>
+        </mc:AlternateContent>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <control shapeId="1351" r:id="rId56" name="Check Box 327">
+              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
+                <anchor moveWithCells="1" sizeWithCells="1">
+                  <from>
+                    <xdr:col>11</xdr:col>
+                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:row>66</xdr:row>
+                    <xdr:rowOff>9525</xdr:rowOff>
+                  </from>
+                  <to>
+                    <xdr:col>12</xdr:col>
+                    <xdr:colOff>28575</xdr:colOff>
+                    <xdr:row>66</xdr:row>
+                    <xdr:rowOff>219075</xdr:rowOff>
+                  </to>
+                </anchor>
+              </controlPr>
+            </control>
+          </mc:Choice>
+        </mc:AlternateContent>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
             <control shapeId="1352" r:id="rId57" name="Check Box 328">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>11</xdr:col>
                     <xdr:colOff>9525</xdr:colOff>
-                    <xdr:row>63</xdr:row>
+                    <xdr:row>65</xdr:row>
                     <xdr:rowOff>9525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>12</xdr:col>
                     <xdr:colOff>28575</xdr:colOff>
-                    <xdr:row>63</xdr:row>
+                    <xdr:row>65</xdr:row>
                     <xdr:rowOff>219075</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1353" r:id="rId58" name="Check Box 329">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>11</xdr:col>
                     <xdr:colOff>9525</xdr:colOff>
-                    <xdr:row>62</xdr:row>
+                    <xdr:row>64</xdr:row>
                     <xdr:rowOff>9525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>12</xdr:col>
                     <xdr:colOff>28575</xdr:colOff>
-                    <xdr:row>62</xdr:row>
+                    <xdr:row>64</xdr:row>
                     <xdr:rowOff>219075</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1354" r:id="rId59" name="Check Box 330">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>11</xdr:col>
                     <xdr:colOff>9525</xdr:colOff>
-                    <xdr:row>62</xdr:row>
+                    <xdr:row>64</xdr:row>
                     <xdr:rowOff>9525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>12</xdr:col>
                     <xdr:colOff>28575</xdr:colOff>
-                    <xdr:row>62</xdr:row>
+                    <xdr:row>64</xdr:row>
                     <xdr:rowOff>219075</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1355" r:id="rId60" name="Check Box 331">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>11</xdr:col>
                     <xdr:colOff>9525</xdr:colOff>
-                    <xdr:row>62</xdr:row>
+                    <xdr:row>64</xdr:row>
                     <xdr:rowOff>9525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>12</xdr:col>
                     <xdr:colOff>28575</xdr:colOff>
-                    <xdr:row>62</xdr:row>
+                    <xdr:row>64</xdr:row>
                     <xdr:rowOff>219075</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1356" r:id="rId61" name="Check Box 332">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>11</xdr:col>
                     <xdr:colOff>9525</xdr:colOff>
-                    <xdr:row>62</xdr:row>
+                    <xdr:row>64</xdr:row>
                     <xdr:rowOff>9525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>12</xdr:col>
                     <xdr:colOff>28575</xdr:colOff>
-                    <xdr:row>62</xdr:row>
+                    <xdr:row>64</xdr:row>
                     <xdr:rowOff>219075</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1357" r:id="rId62" name="Check Box 333">
-              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
-[...240 lines deleted...]
-            <control shapeId="1368" r:id="rId73" name="Check Box 344">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>11</xdr:col>
                     <xdr:colOff>9525</xdr:colOff>
                     <xdr:row>71</xdr:row>
                     <xdr:rowOff>9525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>12</xdr:col>
                     <xdr:colOff>28575</xdr:colOff>
                     <xdr:row>71</xdr:row>
                     <xdr:rowOff>219075</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
-            <control shapeId="1369" r:id="rId74" name="Check Box 345">
+            <control shapeId="1358" r:id="rId63" name="Check Box 334">
+              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
+                <anchor moveWithCells="1" sizeWithCells="1">
+                  <from>
+                    <xdr:col>11</xdr:col>
+                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:row>72</xdr:row>
+                    <xdr:rowOff>9525</xdr:rowOff>
+                  </from>
+                  <to>
+                    <xdr:col>12</xdr:col>
+                    <xdr:colOff>28575</xdr:colOff>
+                    <xdr:row>72</xdr:row>
+                    <xdr:rowOff>219075</xdr:rowOff>
+                  </to>
+                </anchor>
+              </controlPr>
+            </control>
+          </mc:Choice>
+        </mc:AlternateContent>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <control shapeId="1359" r:id="rId64" name="Check Box 335">
+              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
+                <anchor moveWithCells="1" sizeWithCells="1">
+                  <from>
+                    <xdr:col>11</xdr:col>
+                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:row>72</xdr:row>
+                    <xdr:rowOff>9525</xdr:rowOff>
+                  </from>
+                  <to>
+                    <xdr:col>12</xdr:col>
+                    <xdr:colOff>28575</xdr:colOff>
+                    <xdr:row>72</xdr:row>
+                    <xdr:rowOff>219075</xdr:rowOff>
+                  </to>
+                </anchor>
+              </controlPr>
+            </control>
+          </mc:Choice>
+        </mc:AlternateContent>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <control shapeId="1360" r:id="rId65" name="Check Box 336">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>11</xdr:col>
                     <xdr:colOff>9525</xdr:colOff>
                     <xdr:row>71</xdr:row>
                     <xdr:rowOff>9525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>12</xdr:col>
                     <xdr:colOff>28575</xdr:colOff>
                     <xdr:row>71</xdr:row>
                     <xdr:rowOff>219075</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
+            <control shapeId="1361" r:id="rId66" name="Check Box 337">
+              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
+                <anchor moveWithCells="1" sizeWithCells="1">
+                  <from>
+                    <xdr:col>11</xdr:col>
+                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:row>71</xdr:row>
+                    <xdr:rowOff>9525</xdr:rowOff>
+                  </from>
+                  <to>
+                    <xdr:col>12</xdr:col>
+                    <xdr:colOff>28575</xdr:colOff>
+                    <xdr:row>71</xdr:row>
+                    <xdr:rowOff>219075</xdr:rowOff>
+                  </to>
+                </anchor>
+              </controlPr>
+            </control>
+          </mc:Choice>
+        </mc:AlternateContent>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <control shapeId="1362" r:id="rId67" name="Check Box 338">
+              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
+                <anchor moveWithCells="1" sizeWithCells="1">
+                  <from>
+                    <xdr:col>11</xdr:col>
+                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:row>71</xdr:row>
+                    <xdr:rowOff>9525</xdr:rowOff>
+                  </from>
+                  <to>
+                    <xdr:col>12</xdr:col>
+                    <xdr:colOff>28575</xdr:colOff>
+                    <xdr:row>71</xdr:row>
+                    <xdr:rowOff>219075</xdr:rowOff>
+                  </to>
+                </anchor>
+              </controlPr>
+            </control>
+          </mc:Choice>
+        </mc:AlternateContent>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <control shapeId="1363" r:id="rId68" name="Check Box 339">
+              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
+                <anchor moveWithCells="1" sizeWithCells="1">
+                  <from>
+                    <xdr:col>11</xdr:col>
+                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:row>71</xdr:row>
+                    <xdr:rowOff>9525</xdr:rowOff>
+                  </from>
+                  <to>
+                    <xdr:col>12</xdr:col>
+                    <xdr:colOff>28575</xdr:colOff>
+                    <xdr:row>71</xdr:row>
+                    <xdr:rowOff>219075</xdr:rowOff>
+                  </to>
+                </anchor>
+              </controlPr>
+            </control>
+          </mc:Choice>
+        </mc:AlternateContent>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <control shapeId="1364" r:id="rId69" name="Check Box 340">
+              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
+                <anchor moveWithCells="1" sizeWithCells="1">
+                  <from>
+                    <xdr:col>11</xdr:col>
+                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:row>72</xdr:row>
+                    <xdr:rowOff>9525</xdr:rowOff>
+                  </from>
+                  <to>
+                    <xdr:col>12</xdr:col>
+                    <xdr:colOff>28575</xdr:colOff>
+                    <xdr:row>72</xdr:row>
+                    <xdr:rowOff>219075</xdr:rowOff>
+                  </to>
+                </anchor>
+              </controlPr>
+            </control>
+          </mc:Choice>
+        </mc:AlternateContent>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <control shapeId="1365" r:id="rId70" name="Check Box 341">
+              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
+                <anchor moveWithCells="1" sizeWithCells="1">
+                  <from>
+                    <xdr:col>11</xdr:col>
+                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:row>72</xdr:row>
+                    <xdr:rowOff>9525</xdr:rowOff>
+                  </from>
+                  <to>
+                    <xdr:col>12</xdr:col>
+                    <xdr:colOff>28575</xdr:colOff>
+                    <xdr:row>72</xdr:row>
+                    <xdr:rowOff>219075</xdr:rowOff>
+                  </to>
+                </anchor>
+              </controlPr>
+            </control>
+          </mc:Choice>
+        </mc:AlternateContent>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <control shapeId="1366" r:id="rId71" name="Check Box 342">
+              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
+                <anchor moveWithCells="1" sizeWithCells="1">
+                  <from>
+                    <xdr:col>11</xdr:col>
+                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:row>71</xdr:row>
+                    <xdr:rowOff>9525</xdr:rowOff>
+                  </from>
+                  <to>
+                    <xdr:col>12</xdr:col>
+                    <xdr:colOff>28575</xdr:colOff>
+                    <xdr:row>71</xdr:row>
+                    <xdr:rowOff>219075</xdr:rowOff>
+                  </to>
+                </anchor>
+              </controlPr>
+            </control>
+          </mc:Choice>
+        </mc:AlternateContent>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <control shapeId="1367" r:id="rId72" name="Check Box 343">
+              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
+                <anchor moveWithCells="1" sizeWithCells="1">
+                  <from>
+                    <xdr:col>11</xdr:col>
+                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:row>71</xdr:row>
+                    <xdr:rowOff>9525</xdr:rowOff>
+                  </from>
+                  <to>
+                    <xdr:col>12</xdr:col>
+                    <xdr:colOff>28575</xdr:colOff>
+                    <xdr:row>71</xdr:row>
+                    <xdr:rowOff>219075</xdr:rowOff>
+                  </to>
+                </anchor>
+              </controlPr>
+            </control>
+          </mc:Choice>
+        </mc:AlternateContent>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <control shapeId="1368" r:id="rId73" name="Check Box 344">
+              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
+                <anchor moveWithCells="1" sizeWithCells="1">
+                  <from>
+                    <xdr:col>11</xdr:col>
+                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:row>73</xdr:row>
+                    <xdr:rowOff>9525</xdr:rowOff>
+                  </from>
+                  <to>
+                    <xdr:col>12</xdr:col>
+                    <xdr:colOff>28575</xdr:colOff>
+                    <xdr:row>73</xdr:row>
+                    <xdr:rowOff>219075</xdr:rowOff>
+                  </to>
+                </anchor>
+              </controlPr>
+            </control>
+          </mc:Choice>
+        </mc:AlternateContent>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <control shapeId="1369" r:id="rId74" name="Check Box 345">
+              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
+                <anchor moveWithCells="1" sizeWithCells="1">
+                  <from>
+                    <xdr:col>11</xdr:col>
+                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:row>73</xdr:row>
+                    <xdr:rowOff>9525</xdr:rowOff>
+                  </from>
+                  <to>
+                    <xdr:col>12</xdr:col>
+                    <xdr:colOff>28575</xdr:colOff>
+                    <xdr:row>73</xdr:row>
+                    <xdr:rowOff>219075</xdr:rowOff>
+                  </to>
+                </anchor>
+              </controlPr>
+            </control>
+          </mc:Choice>
+        </mc:AlternateContent>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
             <control shapeId="1370" r:id="rId75" name="Check Box 346">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>25</xdr:col>
                     <xdr:colOff>190500</xdr:colOff>
-                    <xdr:row>63</xdr:row>
+                    <xdr:row>65</xdr:row>
                     <xdr:rowOff>9525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>27</xdr:col>
                     <xdr:colOff>9525</xdr:colOff>
-                    <xdr:row>64</xdr:row>
+                    <xdr:row>66</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1371" r:id="rId76" name="Check Box 347">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>25</xdr:col>
                     <xdr:colOff>190500</xdr:colOff>
-                    <xdr:row>60</xdr:row>
+                    <xdr:row>62</xdr:row>
                     <xdr:rowOff>9525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>27</xdr:col>
                     <xdr:colOff>9525</xdr:colOff>
-                    <xdr:row>61</xdr:row>
+                    <xdr:row>63</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1372" r:id="rId77" name="Check Box 348">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>25</xdr:col>
                     <xdr:colOff>190500</xdr:colOff>
-                    <xdr:row>65</xdr:row>
+                    <xdr:row>67</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>27</xdr:col>
                     <xdr:colOff>9525</xdr:colOff>
-                    <xdr:row>65</xdr:row>
+                    <xdr:row>67</xdr:row>
                     <xdr:rowOff>219075</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1373" r:id="rId78" name="Check Box 349">
+              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
+                <anchor moveWithCells="1" sizeWithCells="1">
+                  <from>
+                    <xdr:col>2</xdr:col>
+                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:row>88</xdr:row>
+                    <xdr:rowOff>9525</xdr:rowOff>
+                  </from>
+                  <to>
+                    <xdr:col>2</xdr:col>
+                    <xdr:colOff>219075</xdr:colOff>
+                    <xdr:row>89</xdr:row>
+                    <xdr:rowOff>0</xdr:rowOff>
+                  </to>
+                </anchor>
+              </controlPr>
+            </control>
+          </mc:Choice>
+        </mc:AlternateContent>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <control shapeId="1374" r:id="rId79" name="Check Box 350">
+              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
+                <anchor moveWithCells="1" sizeWithCells="1">
+                  <from>
+                    <xdr:col>2</xdr:col>
+                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:row>89</xdr:row>
+                    <xdr:rowOff>9525</xdr:rowOff>
+                  </from>
+                  <to>
+                    <xdr:col>2</xdr:col>
+                    <xdr:colOff>219075</xdr:colOff>
+                    <xdr:row>90</xdr:row>
+                    <xdr:rowOff>0</xdr:rowOff>
+                  </to>
+                </anchor>
+              </controlPr>
+            </control>
+          </mc:Choice>
+        </mc:AlternateContent>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <control shapeId="1375" r:id="rId80" name="Check Box 351">
+              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
+                <anchor moveWithCells="1" sizeWithCells="1">
+                  <from>
+                    <xdr:col>2</xdr:col>
+                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:row>90</xdr:row>
+                    <xdr:rowOff>9525</xdr:rowOff>
+                  </from>
+                  <to>
+                    <xdr:col>2</xdr:col>
+                    <xdr:colOff>219075</xdr:colOff>
+                    <xdr:row>91</xdr:row>
+                    <xdr:rowOff>0</xdr:rowOff>
+                  </to>
+                </anchor>
+              </controlPr>
+            </control>
+          </mc:Choice>
+        </mc:AlternateContent>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <control shapeId="1376" r:id="rId81" name="Check Box 352">
+              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
+                <anchor moveWithCells="1" sizeWithCells="1">
+                  <from>
+                    <xdr:col>2</xdr:col>
+                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:row>87</xdr:row>
+                    <xdr:rowOff>9525</xdr:rowOff>
+                  </from>
+                  <to>
+                    <xdr:col>2</xdr:col>
+                    <xdr:colOff>219075</xdr:colOff>
+                    <xdr:row>88</xdr:row>
+                    <xdr:rowOff>0</xdr:rowOff>
+                  </to>
+                </anchor>
+              </controlPr>
+            </control>
+          </mc:Choice>
+        </mc:AlternateContent>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <control shapeId="1377" r:id="rId82" name="Check Box 353">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>2</xdr:col>
                     <xdr:colOff>9525</xdr:colOff>
                     <xdr:row>86</xdr:row>
                     <xdr:rowOff>9525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>2</xdr:col>
                     <xdr:colOff>219075</xdr:colOff>
                     <xdr:row>87</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
-            <control shapeId="1374" r:id="rId79" name="Check Box 350">
+            <control shapeId="1378" r:id="rId83" name="Check Box 354">
+              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
+                <anchor moveWithCells="1" sizeWithCells="1">
+                  <from>
+                    <xdr:col>2</xdr:col>
+                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:row>85</xdr:row>
+                    <xdr:rowOff>9525</xdr:rowOff>
+                  </from>
+                  <to>
+                    <xdr:col>2</xdr:col>
+                    <xdr:colOff>219075</xdr:colOff>
+                    <xdr:row>86</xdr:row>
+                    <xdr:rowOff>0</xdr:rowOff>
+                  </to>
+                </anchor>
+              </controlPr>
+            </control>
+          </mc:Choice>
+        </mc:AlternateContent>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <control shapeId="1379" r:id="rId84" name="Check Box 355">
+              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
+                <anchor moveWithCells="1" sizeWithCells="1">
+                  <from>
+                    <xdr:col>2</xdr:col>
+                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:row>82</xdr:row>
+                    <xdr:rowOff>9525</xdr:rowOff>
+                  </from>
+                  <to>
+                    <xdr:col>2</xdr:col>
+                    <xdr:colOff>219075</xdr:colOff>
+                    <xdr:row>82</xdr:row>
+                    <xdr:rowOff>219075</xdr:rowOff>
+                  </to>
+                </anchor>
+              </controlPr>
+            </control>
+          </mc:Choice>
+        </mc:AlternateContent>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <control shapeId="1380" r:id="rId85" name="Check Box 356">
+              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
+                <anchor moveWithCells="1" sizeWithCells="1">
+                  <from>
+                    <xdr:col>2</xdr:col>
+                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:row>81</xdr:row>
+                    <xdr:rowOff>9525</xdr:rowOff>
+                  </from>
+                  <to>
+                    <xdr:col>2</xdr:col>
+                    <xdr:colOff>219075</xdr:colOff>
+                    <xdr:row>81</xdr:row>
+                    <xdr:rowOff>219075</xdr:rowOff>
+                  </to>
+                </anchor>
+              </controlPr>
+            </control>
+          </mc:Choice>
+        </mc:AlternateContent>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <control shapeId="1381" r:id="rId86" name="Check Box 357">
+              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
+                <anchor moveWithCells="1" sizeWithCells="1">
+                  <from>
+                    <xdr:col>2</xdr:col>
+                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:row>80</xdr:row>
+                    <xdr:rowOff>9525</xdr:rowOff>
+                  </from>
+                  <to>
+                    <xdr:col>2</xdr:col>
+                    <xdr:colOff>219075</xdr:colOff>
+                    <xdr:row>80</xdr:row>
+                    <xdr:rowOff>219075</xdr:rowOff>
+                  </to>
+                </anchor>
+              </controlPr>
+            </control>
+          </mc:Choice>
+        </mc:AlternateContent>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <control shapeId="1382" r:id="rId87" name="Check Box 358">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>2</xdr:col>
                     <xdr:colOff>9525</xdr:colOff>
                     <xdr:row>87</xdr:row>
                     <xdr:rowOff>9525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>2</xdr:col>
                     <xdr:colOff>219075</xdr:colOff>
                     <xdr:row>88</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
-            <control shapeId="1375" r:id="rId80" name="Check Box 351">
-[...174 lines deleted...]
-          <mc:Choice Requires="x14">
             <control shapeId="1383" r:id="rId88" name="Check Box 359">
-              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
-[...20 lines deleted...]
-            <control shapeId="1384" r:id="rId89" name="Check Box 360">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>11</xdr:col>
                     <xdr:colOff>9525</xdr:colOff>
                     <xdr:row>80</xdr:row>
                     <xdr:rowOff>9525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>12</xdr:col>
                     <xdr:colOff>28575</xdr:colOff>
                     <xdr:row>80</xdr:row>
                     <xdr:rowOff>219075</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
+            <control shapeId="1384" r:id="rId89" name="Check Box 360">
+              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
+                <anchor moveWithCells="1" sizeWithCells="1">
+                  <from>
+                    <xdr:col>11</xdr:col>
+                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:row>82</xdr:row>
+                    <xdr:rowOff>9525</xdr:rowOff>
+                  </from>
+                  <to>
+                    <xdr:col>12</xdr:col>
+                    <xdr:colOff>28575</xdr:colOff>
+                    <xdr:row>82</xdr:row>
+                    <xdr:rowOff>219075</xdr:rowOff>
+                  </to>
+                </anchor>
+              </controlPr>
+            </control>
+          </mc:Choice>
+        </mc:AlternateContent>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
             <control shapeId="1385" r:id="rId90" name="Check Box 361">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>11</xdr:col>
                     <xdr:colOff>9525</xdr:colOff>
-                    <xdr:row>80</xdr:row>
+                    <xdr:row>82</xdr:row>
                     <xdr:rowOff>9525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>12</xdr:col>
                     <xdr:colOff>28575</xdr:colOff>
-                    <xdr:row>80</xdr:row>
+                    <xdr:row>82</xdr:row>
                     <xdr:rowOff>219075</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1386" r:id="rId91" name="Check Box 362">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>11</xdr:col>
                     <xdr:colOff>9525</xdr:colOff>
-                    <xdr:row>82</xdr:row>
+                    <xdr:row>84</xdr:row>
                     <xdr:rowOff>9525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>12</xdr:col>
                     <xdr:colOff>28575</xdr:colOff>
-                    <xdr:row>83</xdr:row>
+                    <xdr:row>85</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1387" r:id="rId92" name="Check Box 363">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>11</xdr:col>
                     <xdr:colOff>9525</xdr:colOff>
-                    <xdr:row>83</xdr:row>
+                    <xdr:row>85</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>12</xdr:col>
                     <xdr:colOff>28575</xdr:colOff>
-                    <xdr:row>83</xdr:row>
+                    <xdr:row>85</xdr:row>
                     <xdr:rowOff>209550</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1388" r:id="rId93" name="Check Box 364">
+              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
+                <anchor moveWithCells="1" sizeWithCells="1">
+                  <from>
+                    <xdr:col>11</xdr:col>
+                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:row>83</xdr:row>
+                    <xdr:rowOff>9525</xdr:rowOff>
+                  </from>
+                  <to>
+                    <xdr:col>12</xdr:col>
+                    <xdr:colOff>28575</xdr:colOff>
+                    <xdr:row>83</xdr:row>
+                    <xdr:rowOff>219075</xdr:rowOff>
+                  </to>
+                </anchor>
+              </controlPr>
+            </control>
+          </mc:Choice>
+        </mc:AlternateContent>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <control shapeId="1389" r:id="rId94" name="Check Box 365">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>11</xdr:col>
                     <xdr:colOff>9525</xdr:colOff>
                     <xdr:row>81</xdr:row>
                     <xdr:rowOff>9525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>12</xdr:col>
                     <xdr:colOff>28575</xdr:colOff>
                     <xdr:row>81</xdr:row>
                     <xdr:rowOff>219075</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
-            <control shapeId="1389" r:id="rId94" name="Check Box 365">
-[...20 lines deleted...]
-          <mc:Choice Requires="x14">
             <control shapeId="1390" r:id="rId95" name="Check Box 366">
-              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
-[...174 lines deleted...]
-            <control shapeId="1398" r:id="rId103" name="Check Box 374">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>11</xdr:col>
                     <xdr:colOff>9525</xdr:colOff>
                     <xdr:row>81</xdr:row>
                     <xdr:rowOff>9525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>12</xdr:col>
                     <xdr:colOff>28575</xdr:colOff>
                     <xdr:row>81</xdr:row>
                     <xdr:rowOff>219075</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
+            <control shapeId="1391" r:id="rId96" name="Check Box 367">
+              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
+                <anchor moveWithCells="1" sizeWithCells="1">
+                  <from>
+                    <xdr:col>11</xdr:col>
+                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:row>81</xdr:row>
+                    <xdr:rowOff>9525</xdr:rowOff>
+                  </from>
+                  <to>
+                    <xdr:col>12</xdr:col>
+                    <xdr:colOff>28575</xdr:colOff>
+                    <xdr:row>81</xdr:row>
+                    <xdr:rowOff>219075</xdr:rowOff>
+                  </to>
+                </anchor>
+              </controlPr>
+            </control>
+          </mc:Choice>
+        </mc:AlternateContent>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <control shapeId="1392" r:id="rId97" name="Check Box 368">
+              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
+                <anchor moveWithCells="1" sizeWithCells="1">
+                  <from>
+                    <xdr:col>11</xdr:col>
+                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:row>81</xdr:row>
+                    <xdr:rowOff>9525</xdr:rowOff>
+                  </from>
+                  <to>
+                    <xdr:col>12</xdr:col>
+                    <xdr:colOff>28575</xdr:colOff>
+                    <xdr:row>81</xdr:row>
+                    <xdr:rowOff>219075</xdr:rowOff>
+                  </to>
+                </anchor>
+              </controlPr>
+            </control>
+          </mc:Choice>
+        </mc:AlternateContent>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <control shapeId="1393" r:id="rId98" name="Check Box 369">
+              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
+                <anchor moveWithCells="1" sizeWithCells="1">
+                  <from>
+                    <xdr:col>11</xdr:col>
+                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:row>81</xdr:row>
+                    <xdr:rowOff>9525</xdr:rowOff>
+                  </from>
+                  <to>
+                    <xdr:col>12</xdr:col>
+                    <xdr:colOff>28575</xdr:colOff>
+                    <xdr:row>81</xdr:row>
+                    <xdr:rowOff>219075</xdr:rowOff>
+                  </to>
+                </anchor>
+              </controlPr>
+            </control>
+          </mc:Choice>
+        </mc:AlternateContent>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <control shapeId="1394" r:id="rId99" name="Check Box 370">
+              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
+                <anchor moveWithCells="1" sizeWithCells="1">
+                  <from>
+                    <xdr:col>11</xdr:col>
+                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:row>81</xdr:row>
+                    <xdr:rowOff>9525</xdr:rowOff>
+                  </from>
+                  <to>
+                    <xdr:col>12</xdr:col>
+                    <xdr:colOff>28575</xdr:colOff>
+                    <xdr:row>81</xdr:row>
+                    <xdr:rowOff>219075</xdr:rowOff>
+                  </to>
+                </anchor>
+              </controlPr>
+            </control>
+          </mc:Choice>
+        </mc:AlternateContent>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <control shapeId="1395" r:id="rId100" name="Check Box 371">
+              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
+                <anchor moveWithCells="1" sizeWithCells="1">
+                  <from>
+                    <xdr:col>11</xdr:col>
+                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:row>82</xdr:row>
+                    <xdr:rowOff>9525</xdr:rowOff>
+                  </from>
+                  <to>
+                    <xdr:col>12</xdr:col>
+                    <xdr:colOff>28575</xdr:colOff>
+                    <xdr:row>82</xdr:row>
+                    <xdr:rowOff>219075</xdr:rowOff>
+                  </to>
+                </anchor>
+              </controlPr>
+            </control>
+          </mc:Choice>
+        </mc:AlternateContent>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <control shapeId="1396" r:id="rId101" name="Check Box 372">
+              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
+                <anchor moveWithCells="1" sizeWithCells="1">
+                  <from>
+                    <xdr:col>11</xdr:col>
+                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:row>84</xdr:row>
+                    <xdr:rowOff>9525</xdr:rowOff>
+                  </from>
+                  <to>
+                    <xdr:col>12</xdr:col>
+                    <xdr:colOff>28575</xdr:colOff>
+                    <xdr:row>85</xdr:row>
+                    <xdr:rowOff>0</xdr:rowOff>
+                  </to>
+                </anchor>
+              </controlPr>
+            </control>
+          </mc:Choice>
+        </mc:AlternateContent>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <control shapeId="1397" r:id="rId102" name="Check Box 373">
+              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
+                <anchor moveWithCells="1" sizeWithCells="1">
+                  <from>
+                    <xdr:col>11</xdr:col>
+                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:row>85</xdr:row>
+                    <xdr:rowOff>0</xdr:rowOff>
+                  </from>
+                  <to>
+                    <xdr:col>12</xdr:col>
+                    <xdr:colOff>28575</xdr:colOff>
+                    <xdr:row>85</xdr:row>
+                    <xdr:rowOff>209550</xdr:rowOff>
+                  </to>
+                </anchor>
+              </controlPr>
+            </control>
+          </mc:Choice>
+        </mc:AlternateContent>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <control shapeId="1398" r:id="rId103" name="Check Box 374">
+              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
+                <anchor moveWithCells="1" sizeWithCells="1">
+                  <from>
+                    <xdr:col>11</xdr:col>
+                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:row>83</xdr:row>
+                    <xdr:rowOff>9525</xdr:rowOff>
+                  </from>
+                  <to>
+                    <xdr:col>12</xdr:col>
+                    <xdr:colOff>28575</xdr:colOff>
+                    <xdr:row>83</xdr:row>
+                    <xdr:rowOff>219075</xdr:rowOff>
+                  </to>
+                </anchor>
+              </controlPr>
+            </control>
+          </mc:Choice>
+        </mc:AlternateContent>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
             <control shapeId="1399" r:id="rId104" name="Check Box 375">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>11</xdr:col>
                     <xdr:colOff>9525</xdr:colOff>
-                    <xdr:row>80</xdr:row>
+                    <xdr:row>82</xdr:row>
                     <xdr:rowOff>9525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>12</xdr:col>
                     <xdr:colOff>28575</xdr:colOff>
-                    <xdr:row>80</xdr:row>
+                    <xdr:row>82</xdr:row>
                     <xdr:rowOff>219075</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1400" r:id="rId105" name="Check Box 376">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>11</xdr:col>
                     <xdr:colOff>9525</xdr:colOff>
-                    <xdr:row>79</xdr:row>
+                    <xdr:row>81</xdr:row>
                     <xdr:rowOff>9525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>12</xdr:col>
                     <xdr:colOff>28575</xdr:colOff>
-                    <xdr:row>79</xdr:row>
+                    <xdr:row>81</xdr:row>
                     <xdr:rowOff>219075</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1401" r:id="rId106" name="Check Box 377">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>11</xdr:col>
                     <xdr:colOff>9525</xdr:colOff>
-                    <xdr:row>79</xdr:row>
+                    <xdr:row>81</xdr:row>
                     <xdr:rowOff>9525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>12</xdr:col>
                     <xdr:colOff>28575</xdr:colOff>
-                    <xdr:row>79</xdr:row>
+                    <xdr:row>81</xdr:row>
                     <xdr:rowOff>219075</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1402" r:id="rId107" name="Check Box 378">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>11</xdr:col>
                     <xdr:colOff>9525</xdr:colOff>
-                    <xdr:row>79</xdr:row>
+                    <xdr:row>81</xdr:row>
                     <xdr:rowOff>9525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>12</xdr:col>
                     <xdr:colOff>28575</xdr:colOff>
-                    <xdr:row>79</xdr:row>
+                    <xdr:row>81</xdr:row>
                     <xdr:rowOff>219075</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1403" r:id="rId108" name="Check Box 379">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>11</xdr:col>
                     <xdr:colOff>9525</xdr:colOff>
-                    <xdr:row>79</xdr:row>
+                    <xdr:row>81</xdr:row>
                     <xdr:rowOff>9525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>12</xdr:col>
                     <xdr:colOff>28575</xdr:colOff>
-                    <xdr:row>79</xdr:row>
+                    <xdr:row>81</xdr:row>
                     <xdr:rowOff>219075</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1404" r:id="rId109" name="Check Box 380">
-              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
-[...240 lines deleted...]
-            <control shapeId="1415" r:id="rId120" name="Check Box 391">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>11</xdr:col>
                     <xdr:colOff>9525</xdr:colOff>
                     <xdr:row>88</xdr:row>
                     <xdr:rowOff>9525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>12</xdr:col>
                     <xdr:colOff>28575</xdr:colOff>
                     <xdr:row>88</xdr:row>
                     <xdr:rowOff>219075</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
-            <control shapeId="1416" r:id="rId121" name="Check Box 392">
+            <control shapeId="1405" r:id="rId110" name="Check Box 381">
+              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
+                <anchor moveWithCells="1" sizeWithCells="1">
+                  <from>
+                    <xdr:col>11</xdr:col>
+                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:row>89</xdr:row>
+                    <xdr:rowOff>9525</xdr:rowOff>
+                  </from>
+                  <to>
+                    <xdr:col>12</xdr:col>
+                    <xdr:colOff>28575</xdr:colOff>
+                    <xdr:row>89</xdr:row>
+                    <xdr:rowOff>219075</xdr:rowOff>
+                  </to>
+                </anchor>
+              </controlPr>
+            </control>
+          </mc:Choice>
+        </mc:AlternateContent>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <control shapeId="1406" r:id="rId111" name="Check Box 382">
+              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
+                <anchor moveWithCells="1" sizeWithCells="1">
+                  <from>
+                    <xdr:col>11</xdr:col>
+                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:row>89</xdr:row>
+                    <xdr:rowOff>9525</xdr:rowOff>
+                  </from>
+                  <to>
+                    <xdr:col>12</xdr:col>
+                    <xdr:colOff>28575</xdr:colOff>
+                    <xdr:row>89</xdr:row>
+                    <xdr:rowOff>219075</xdr:rowOff>
+                  </to>
+                </anchor>
+              </controlPr>
+            </control>
+          </mc:Choice>
+        </mc:AlternateContent>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <control shapeId="1407" r:id="rId112" name="Check Box 383">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>11</xdr:col>
                     <xdr:colOff>9525</xdr:colOff>
                     <xdr:row>88</xdr:row>
                     <xdr:rowOff>9525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>12</xdr:col>
                     <xdr:colOff>28575</xdr:colOff>
                     <xdr:row>88</xdr:row>
                     <xdr:rowOff>219075</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
+            <control shapeId="1408" r:id="rId113" name="Check Box 384">
+              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
+                <anchor moveWithCells="1" sizeWithCells="1">
+                  <from>
+                    <xdr:col>11</xdr:col>
+                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:row>88</xdr:row>
+                    <xdr:rowOff>9525</xdr:rowOff>
+                  </from>
+                  <to>
+                    <xdr:col>12</xdr:col>
+                    <xdr:colOff>28575</xdr:colOff>
+                    <xdr:row>88</xdr:row>
+                    <xdr:rowOff>219075</xdr:rowOff>
+                  </to>
+                </anchor>
+              </controlPr>
+            </control>
+          </mc:Choice>
+        </mc:AlternateContent>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <control shapeId="1409" r:id="rId114" name="Check Box 385">
+              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
+                <anchor moveWithCells="1" sizeWithCells="1">
+                  <from>
+                    <xdr:col>11</xdr:col>
+                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:row>88</xdr:row>
+                    <xdr:rowOff>9525</xdr:rowOff>
+                  </from>
+                  <to>
+                    <xdr:col>12</xdr:col>
+                    <xdr:colOff>28575</xdr:colOff>
+                    <xdr:row>88</xdr:row>
+                    <xdr:rowOff>219075</xdr:rowOff>
+                  </to>
+                </anchor>
+              </controlPr>
+            </control>
+          </mc:Choice>
+        </mc:AlternateContent>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <control shapeId="1410" r:id="rId115" name="Check Box 386">
+              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
+                <anchor moveWithCells="1" sizeWithCells="1">
+                  <from>
+                    <xdr:col>11</xdr:col>
+                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:row>88</xdr:row>
+                    <xdr:rowOff>9525</xdr:rowOff>
+                  </from>
+                  <to>
+                    <xdr:col>12</xdr:col>
+                    <xdr:colOff>28575</xdr:colOff>
+                    <xdr:row>88</xdr:row>
+                    <xdr:rowOff>219075</xdr:rowOff>
+                  </to>
+                </anchor>
+              </controlPr>
+            </control>
+          </mc:Choice>
+        </mc:AlternateContent>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <control shapeId="1411" r:id="rId116" name="Check Box 387">
+              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
+                <anchor moveWithCells="1" sizeWithCells="1">
+                  <from>
+                    <xdr:col>11</xdr:col>
+                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:row>89</xdr:row>
+                    <xdr:rowOff>9525</xdr:rowOff>
+                  </from>
+                  <to>
+                    <xdr:col>12</xdr:col>
+                    <xdr:colOff>28575</xdr:colOff>
+                    <xdr:row>89</xdr:row>
+                    <xdr:rowOff>219075</xdr:rowOff>
+                  </to>
+                </anchor>
+              </controlPr>
+            </control>
+          </mc:Choice>
+        </mc:AlternateContent>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <control shapeId="1412" r:id="rId117" name="Check Box 388">
+              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
+                <anchor moveWithCells="1" sizeWithCells="1">
+                  <from>
+                    <xdr:col>11</xdr:col>
+                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:row>89</xdr:row>
+                    <xdr:rowOff>9525</xdr:rowOff>
+                  </from>
+                  <to>
+                    <xdr:col>12</xdr:col>
+                    <xdr:colOff>28575</xdr:colOff>
+                    <xdr:row>89</xdr:row>
+                    <xdr:rowOff>219075</xdr:rowOff>
+                  </to>
+                </anchor>
+              </controlPr>
+            </control>
+          </mc:Choice>
+        </mc:AlternateContent>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <control shapeId="1413" r:id="rId118" name="Check Box 389">
+              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
+                <anchor moveWithCells="1" sizeWithCells="1">
+                  <from>
+                    <xdr:col>11</xdr:col>
+                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:row>88</xdr:row>
+                    <xdr:rowOff>9525</xdr:rowOff>
+                  </from>
+                  <to>
+                    <xdr:col>12</xdr:col>
+                    <xdr:colOff>28575</xdr:colOff>
+                    <xdr:row>88</xdr:row>
+                    <xdr:rowOff>219075</xdr:rowOff>
+                  </to>
+                </anchor>
+              </controlPr>
+            </control>
+          </mc:Choice>
+        </mc:AlternateContent>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <control shapeId="1414" r:id="rId119" name="Check Box 390">
+              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
+                <anchor moveWithCells="1" sizeWithCells="1">
+                  <from>
+                    <xdr:col>11</xdr:col>
+                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:row>88</xdr:row>
+                    <xdr:rowOff>9525</xdr:rowOff>
+                  </from>
+                  <to>
+                    <xdr:col>12</xdr:col>
+                    <xdr:colOff>28575</xdr:colOff>
+                    <xdr:row>88</xdr:row>
+                    <xdr:rowOff>219075</xdr:rowOff>
+                  </to>
+                </anchor>
+              </controlPr>
+            </control>
+          </mc:Choice>
+        </mc:AlternateContent>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <control shapeId="1415" r:id="rId120" name="Check Box 391">
+              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
+                <anchor moveWithCells="1" sizeWithCells="1">
+                  <from>
+                    <xdr:col>11</xdr:col>
+                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:row>90</xdr:row>
+                    <xdr:rowOff>9525</xdr:rowOff>
+                  </from>
+                  <to>
+                    <xdr:col>12</xdr:col>
+                    <xdr:colOff>28575</xdr:colOff>
+                    <xdr:row>90</xdr:row>
+                    <xdr:rowOff>219075</xdr:rowOff>
+                  </to>
+                </anchor>
+              </controlPr>
+            </control>
+          </mc:Choice>
+        </mc:AlternateContent>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <control shapeId="1416" r:id="rId121" name="Check Box 392">
+              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
+                <anchor moveWithCells="1" sizeWithCells="1">
+                  <from>
+                    <xdr:col>11</xdr:col>
+                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:row>90</xdr:row>
+                    <xdr:rowOff>9525</xdr:rowOff>
+                  </from>
+                  <to>
+                    <xdr:col>12</xdr:col>
+                    <xdr:colOff>28575</xdr:colOff>
+                    <xdr:row>90</xdr:row>
+                    <xdr:rowOff>219075</xdr:rowOff>
+                  </to>
+                </anchor>
+              </controlPr>
+            </control>
+          </mc:Choice>
+        </mc:AlternateContent>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
             <control shapeId="1417" r:id="rId122" name="Check Box 393">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>25</xdr:col>
                     <xdr:colOff>190500</xdr:colOff>
-                    <xdr:row>80</xdr:row>
+                    <xdr:row>82</xdr:row>
                     <xdr:rowOff>9525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>27</xdr:col>
                     <xdr:colOff>9525</xdr:colOff>
-                    <xdr:row>81</xdr:row>
+                    <xdr:row>83</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1418" r:id="rId123" name="Check Box 394">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>25</xdr:col>
                     <xdr:colOff>190500</xdr:colOff>
-                    <xdr:row>77</xdr:row>
+                    <xdr:row>79</xdr:row>
                     <xdr:rowOff>9525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>27</xdr:col>
                     <xdr:colOff>9525</xdr:colOff>
-                    <xdr:row>78</xdr:row>
+                    <xdr:row>80</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1419" r:id="rId124" name="Check Box 395">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>25</xdr:col>
                     <xdr:colOff>190500</xdr:colOff>
-                    <xdr:row>82</xdr:row>
+                    <xdr:row>84</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>27</xdr:col>
                     <xdr:colOff>9525</xdr:colOff>
-                    <xdr:row>82</xdr:row>
+                    <xdr:row>84</xdr:row>
                     <xdr:rowOff>219075</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1420" r:id="rId125" name="Check Box 396">
+              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
+                <anchor moveWithCells="1" sizeWithCells="1">
+                  <from>
+                    <xdr:col>2</xdr:col>
+                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:row>105</xdr:row>
+                    <xdr:rowOff>9525</xdr:rowOff>
+                  </from>
+                  <to>
+                    <xdr:col>2</xdr:col>
+                    <xdr:colOff>219075</xdr:colOff>
+                    <xdr:row>106</xdr:row>
+                    <xdr:rowOff>0</xdr:rowOff>
+                  </to>
+                </anchor>
+              </controlPr>
+            </control>
+          </mc:Choice>
+        </mc:AlternateContent>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <control shapeId="1421" r:id="rId126" name="Check Box 397">
+              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
+                <anchor moveWithCells="1" sizeWithCells="1">
+                  <from>
+                    <xdr:col>2</xdr:col>
+                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:row>106</xdr:row>
+                    <xdr:rowOff>9525</xdr:rowOff>
+                  </from>
+                  <to>
+                    <xdr:col>2</xdr:col>
+                    <xdr:colOff>219075</xdr:colOff>
+                    <xdr:row>107</xdr:row>
+                    <xdr:rowOff>0</xdr:rowOff>
+                  </to>
+                </anchor>
+              </controlPr>
+            </control>
+          </mc:Choice>
+        </mc:AlternateContent>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <control shapeId="1422" r:id="rId127" name="Check Box 398">
+              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
+                <anchor moveWithCells="1" sizeWithCells="1">
+                  <from>
+                    <xdr:col>2</xdr:col>
+                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:row>107</xdr:row>
+                    <xdr:rowOff>9525</xdr:rowOff>
+                  </from>
+                  <to>
+                    <xdr:col>2</xdr:col>
+                    <xdr:colOff>219075</xdr:colOff>
+                    <xdr:row>108</xdr:row>
+                    <xdr:rowOff>0</xdr:rowOff>
+                  </to>
+                </anchor>
+              </controlPr>
+            </control>
+          </mc:Choice>
+        </mc:AlternateContent>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <control shapeId="1423" r:id="rId128" name="Check Box 399">
+              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
+                <anchor moveWithCells="1" sizeWithCells="1">
+                  <from>
+                    <xdr:col>2</xdr:col>
+                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:row>104</xdr:row>
+                    <xdr:rowOff>9525</xdr:rowOff>
+                  </from>
+                  <to>
+                    <xdr:col>2</xdr:col>
+                    <xdr:colOff>219075</xdr:colOff>
+                    <xdr:row>105</xdr:row>
+                    <xdr:rowOff>0</xdr:rowOff>
+                  </to>
+                </anchor>
+              </controlPr>
+            </control>
+          </mc:Choice>
+        </mc:AlternateContent>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <control shapeId="1424" r:id="rId129" name="Check Box 400">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>2</xdr:col>
                     <xdr:colOff>9525</xdr:colOff>
                     <xdr:row>103</xdr:row>
                     <xdr:rowOff>9525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>2</xdr:col>
                     <xdr:colOff>219075</xdr:colOff>
                     <xdr:row>104</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
-            <control shapeId="1421" r:id="rId126" name="Check Box 397">
+            <control shapeId="1425" r:id="rId130" name="Check Box 401">
+              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
+                <anchor moveWithCells="1" sizeWithCells="1">
+                  <from>
+                    <xdr:col>2</xdr:col>
+                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:row>102</xdr:row>
+                    <xdr:rowOff>9525</xdr:rowOff>
+                  </from>
+                  <to>
+                    <xdr:col>2</xdr:col>
+                    <xdr:colOff>219075</xdr:colOff>
+                    <xdr:row>103</xdr:row>
+                    <xdr:rowOff>0</xdr:rowOff>
+                  </to>
+                </anchor>
+              </controlPr>
+            </control>
+          </mc:Choice>
+        </mc:AlternateContent>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <control shapeId="1426" r:id="rId131" name="Check Box 402">
+              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
+                <anchor moveWithCells="1" sizeWithCells="1">
+                  <from>
+                    <xdr:col>2</xdr:col>
+                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:row>99</xdr:row>
+                    <xdr:rowOff>9525</xdr:rowOff>
+                  </from>
+                  <to>
+                    <xdr:col>2</xdr:col>
+                    <xdr:colOff>219075</xdr:colOff>
+                    <xdr:row>99</xdr:row>
+                    <xdr:rowOff>219075</xdr:rowOff>
+                  </to>
+                </anchor>
+              </controlPr>
+            </control>
+          </mc:Choice>
+        </mc:AlternateContent>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <control shapeId="1427" r:id="rId132" name="Check Box 403">
+              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
+                <anchor moveWithCells="1" sizeWithCells="1">
+                  <from>
+                    <xdr:col>2</xdr:col>
+                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:row>98</xdr:row>
+                    <xdr:rowOff>9525</xdr:rowOff>
+                  </from>
+                  <to>
+                    <xdr:col>2</xdr:col>
+                    <xdr:colOff>219075</xdr:colOff>
+                    <xdr:row>98</xdr:row>
+                    <xdr:rowOff>219075</xdr:rowOff>
+                  </to>
+                </anchor>
+              </controlPr>
+            </control>
+          </mc:Choice>
+        </mc:AlternateContent>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <control shapeId="1428" r:id="rId133" name="Check Box 404">
+              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
+                <anchor moveWithCells="1" sizeWithCells="1">
+                  <from>
+                    <xdr:col>2</xdr:col>
+                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:row>97</xdr:row>
+                    <xdr:rowOff>9525</xdr:rowOff>
+                  </from>
+                  <to>
+                    <xdr:col>2</xdr:col>
+                    <xdr:colOff>219075</xdr:colOff>
+                    <xdr:row>97</xdr:row>
+                    <xdr:rowOff>219075</xdr:rowOff>
+                  </to>
+                </anchor>
+              </controlPr>
+            </control>
+          </mc:Choice>
+        </mc:AlternateContent>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <control shapeId="1429" r:id="rId134" name="Check Box 405">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>2</xdr:col>
                     <xdr:colOff>9525</xdr:colOff>
                     <xdr:row>104</xdr:row>
                     <xdr:rowOff>9525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>2</xdr:col>
                     <xdr:colOff>219075</xdr:colOff>
                     <xdr:row>105</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
-            <control shapeId="1422" r:id="rId127" name="Check Box 398">
-[...174 lines deleted...]
-          <mc:Choice Requires="x14">
             <control shapeId="1430" r:id="rId135" name="Check Box 406">
-              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
-[...20 lines deleted...]
-            <control shapeId="1431" r:id="rId136" name="Check Box 407">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>11</xdr:col>
                     <xdr:colOff>9525</xdr:colOff>
                     <xdr:row>97</xdr:row>
                     <xdr:rowOff>9525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>12</xdr:col>
                     <xdr:colOff>28575</xdr:colOff>
                     <xdr:row>97</xdr:row>
                     <xdr:rowOff>219075</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
+            <control shapeId="1431" r:id="rId136" name="Check Box 407">
+              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
+                <anchor moveWithCells="1" sizeWithCells="1">
+                  <from>
+                    <xdr:col>11</xdr:col>
+                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:row>99</xdr:row>
+                    <xdr:rowOff>9525</xdr:rowOff>
+                  </from>
+                  <to>
+                    <xdr:col>12</xdr:col>
+                    <xdr:colOff>28575</xdr:colOff>
+                    <xdr:row>99</xdr:row>
+                    <xdr:rowOff>219075</xdr:rowOff>
+                  </to>
+                </anchor>
+              </controlPr>
+            </control>
+          </mc:Choice>
+        </mc:AlternateContent>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
             <control shapeId="1432" r:id="rId137" name="Check Box 408">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>11</xdr:col>
                     <xdr:colOff>9525</xdr:colOff>
-                    <xdr:row>97</xdr:row>
+                    <xdr:row>99</xdr:row>
                     <xdr:rowOff>9525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>12</xdr:col>
                     <xdr:colOff>28575</xdr:colOff>
-                    <xdr:row>97</xdr:row>
+                    <xdr:row>99</xdr:row>
                     <xdr:rowOff>219075</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1433" r:id="rId138" name="Check Box 409">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>11</xdr:col>
                     <xdr:colOff>9525</xdr:colOff>
-                    <xdr:row>99</xdr:row>
+                    <xdr:row>101</xdr:row>
                     <xdr:rowOff>9525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>12</xdr:col>
                     <xdr:colOff>28575</xdr:colOff>
-                    <xdr:row>100</xdr:row>
+                    <xdr:row>102</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1434" r:id="rId139" name="Check Box 410">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>11</xdr:col>
                     <xdr:colOff>9525</xdr:colOff>
-                    <xdr:row>100</xdr:row>
+                    <xdr:row>102</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>12</xdr:col>
                     <xdr:colOff>28575</xdr:colOff>
-                    <xdr:row>100</xdr:row>
+                    <xdr:row>102</xdr:row>
                     <xdr:rowOff>209550</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1435" r:id="rId140" name="Check Box 411">
+              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
+                <anchor moveWithCells="1" sizeWithCells="1">
+                  <from>
+                    <xdr:col>11</xdr:col>
+                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:row>100</xdr:row>
+                    <xdr:rowOff>9525</xdr:rowOff>
+                  </from>
+                  <to>
+                    <xdr:col>12</xdr:col>
+                    <xdr:colOff>28575</xdr:colOff>
+                    <xdr:row>100</xdr:row>
+                    <xdr:rowOff>219075</xdr:rowOff>
+                  </to>
+                </anchor>
+              </controlPr>
+            </control>
+          </mc:Choice>
+        </mc:AlternateContent>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <control shapeId="1436" r:id="rId141" name="Check Box 412">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>11</xdr:col>
                     <xdr:colOff>9525</xdr:colOff>
                     <xdr:row>98</xdr:row>
                     <xdr:rowOff>9525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>12</xdr:col>
                     <xdr:colOff>28575</xdr:colOff>
                     <xdr:row>98</xdr:row>
                     <xdr:rowOff>219075</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
-            <control shapeId="1436" r:id="rId141" name="Check Box 412">
-[...20 lines deleted...]
-          <mc:Choice Requires="x14">
             <control shapeId="1437" r:id="rId142" name="Check Box 413">
-              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
-[...174 lines deleted...]
-            <control shapeId="1445" r:id="rId150" name="Check Box 421">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>11</xdr:col>
                     <xdr:colOff>9525</xdr:colOff>
                     <xdr:row>98</xdr:row>
                     <xdr:rowOff>9525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>12</xdr:col>
                     <xdr:colOff>28575</xdr:colOff>
                     <xdr:row>98</xdr:row>
                     <xdr:rowOff>219075</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
+            <control shapeId="1438" r:id="rId143" name="Check Box 414">
+              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
+                <anchor moveWithCells="1" sizeWithCells="1">
+                  <from>
+                    <xdr:col>11</xdr:col>
+                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:row>98</xdr:row>
+                    <xdr:rowOff>9525</xdr:rowOff>
+                  </from>
+                  <to>
+                    <xdr:col>12</xdr:col>
+                    <xdr:colOff>28575</xdr:colOff>
+                    <xdr:row>98</xdr:row>
+                    <xdr:rowOff>219075</xdr:rowOff>
+                  </to>
+                </anchor>
+              </controlPr>
+            </control>
+          </mc:Choice>
+        </mc:AlternateContent>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <control shapeId="1439" r:id="rId144" name="Check Box 415">
+              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
+                <anchor moveWithCells="1" sizeWithCells="1">
+                  <from>
+                    <xdr:col>11</xdr:col>
+                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:row>98</xdr:row>
+                    <xdr:rowOff>9525</xdr:rowOff>
+                  </from>
+                  <to>
+                    <xdr:col>12</xdr:col>
+                    <xdr:colOff>28575</xdr:colOff>
+                    <xdr:row>98</xdr:row>
+                    <xdr:rowOff>219075</xdr:rowOff>
+                  </to>
+                </anchor>
+              </controlPr>
+            </control>
+          </mc:Choice>
+        </mc:AlternateContent>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <control shapeId="1440" r:id="rId145" name="Check Box 416">
+              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
+                <anchor moveWithCells="1" sizeWithCells="1">
+                  <from>
+                    <xdr:col>11</xdr:col>
+                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:row>98</xdr:row>
+                    <xdr:rowOff>9525</xdr:rowOff>
+                  </from>
+                  <to>
+                    <xdr:col>12</xdr:col>
+                    <xdr:colOff>28575</xdr:colOff>
+                    <xdr:row>98</xdr:row>
+                    <xdr:rowOff>219075</xdr:rowOff>
+                  </to>
+                </anchor>
+              </controlPr>
+            </control>
+          </mc:Choice>
+        </mc:AlternateContent>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <control shapeId="1441" r:id="rId146" name="Check Box 417">
+              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
+                <anchor moveWithCells="1" sizeWithCells="1">
+                  <from>
+                    <xdr:col>11</xdr:col>
+                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:row>98</xdr:row>
+                    <xdr:rowOff>9525</xdr:rowOff>
+                  </from>
+                  <to>
+                    <xdr:col>12</xdr:col>
+                    <xdr:colOff>28575</xdr:colOff>
+                    <xdr:row>98</xdr:row>
+                    <xdr:rowOff>219075</xdr:rowOff>
+                  </to>
+                </anchor>
+              </controlPr>
+            </control>
+          </mc:Choice>
+        </mc:AlternateContent>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <control shapeId="1442" r:id="rId147" name="Check Box 418">
+              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
+                <anchor moveWithCells="1" sizeWithCells="1">
+                  <from>
+                    <xdr:col>11</xdr:col>
+                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:row>99</xdr:row>
+                    <xdr:rowOff>9525</xdr:rowOff>
+                  </from>
+                  <to>
+                    <xdr:col>12</xdr:col>
+                    <xdr:colOff>28575</xdr:colOff>
+                    <xdr:row>99</xdr:row>
+                    <xdr:rowOff>219075</xdr:rowOff>
+                  </to>
+                </anchor>
+              </controlPr>
+            </control>
+          </mc:Choice>
+        </mc:AlternateContent>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <control shapeId="1443" r:id="rId148" name="Check Box 419">
+              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
+                <anchor moveWithCells="1" sizeWithCells="1">
+                  <from>
+                    <xdr:col>11</xdr:col>
+                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:row>101</xdr:row>
+                    <xdr:rowOff>9525</xdr:rowOff>
+                  </from>
+                  <to>
+                    <xdr:col>12</xdr:col>
+                    <xdr:colOff>28575</xdr:colOff>
+                    <xdr:row>102</xdr:row>
+                    <xdr:rowOff>0</xdr:rowOff>
+                  </to>
+                </anchor>
+              </controlPr>
+            </control>
+          </mc:Choice>
+        </mc:AlternateContent>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <control shapeId="1444" r:id="rId149" name="Check Box 420">
+              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
+                <anchor moveWithCells="1" sizeWithCells="1">
+                  <from>
+                    <xdr:col>11</xdr:col>
+                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:row>102</xdr:row>
+                    <xdr:rowOff>0</xdr:rowOff>
+                  </from>
+                  <to>
+                    <xdr:col>12</xdr:col>
+                    <xdr:colOff>28575</xdr:colOff>
+                    <xdr:row>102</xdr:row>
+                    <xdr:rowOff>209550</xdr:rowOff>
+                  </to>
+                </anchor>
+              </controlPr>
+            </control>
+          </mc:Choice>
+        </mc:AlternateContent>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <control shapeId="1445" r:id="rId150" name="Check Box 421">
+              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
+                <anchor moveWithCells="1" sizeWithCells="1">
+                  <from>
+                    <xdr:col>11</xdr:col>
+                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:row>100</xdr:row>
+                    <xdr:rowOff>9525</xdr:rowOff>
+                  </from>
+                  <to>
+                    <xdr:col>12</xdr:col>
+                    <xdr:colOff>28575</xdr:colOff>
+                    <xdr:row>100</xdr:row>
+                    <xdr:rowOff>219075</xdr:rowOff>
+                  </to>
+                </anchor>
+              </controlPr>
+            </control>
+          </mc:Choice>
+        </mc:AlternateContent>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
             <control shapeId="1446" r:id="rId151" name="Check Box 422">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>11</xdr:col>
                     <xdr:colOff>9525</xdr:colOff>
-                    <xdr:row>97</xdr:row>
+                    <xdr:row>99</xdr:row>
                     <xdr:rowOff>9525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>12</xdr:col>
                     <xdr:colOff>28575</xdr:colOff>
-                    <xdr:row>97</xdr:row>
+                    <xdr:row>99</xdr:row>
                     <xdr:rowOff>219075</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1447" r:id="rId152" name="Check Box 423">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>11</xdr:col>
                     <xdr:colOff>9525</xdr:colOff>
-                    <xdr:row>96</xdr:row>
+                    <xdr:row>98</xdr:row>
                     <xdr:rowOff>9525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>12</xdr:col>
                     <xdr:colOff>28575</xdr:colOff>
-                    <xdr:row>96</xdr:row>
+                    <xdr:row>98</xdr:row>
                     <xdr:rowOff>219075</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1448" r:id="rId153" name="Check Box 424">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>11</xdr:col>
                     <xdr:colOff>9525</xdr:colOff>
-                    <xdr:row>96</xdr:row>
+                    <xdr:row>98</xdr:row>
                     <xdr:rowOff>9525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>12</xdr:col>
                     <xdr:colOff>28575</xdr:colOff>
-                    <xdr:row>96</xdr:row>
+                    <xdr:row>98</xdr:row>
                     <xdr:rowOff>219075</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1449" r:id="rId154" name="Check Box 425">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>11</xdr:col>
                     <xdr:colOff>9525</xdr:colOff>
-                    <xdr:row>96</xdr:row>
+                    <xdr:row>98</xdr:row>
                     <xdr:rowOff>9525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>12</xdr:col>
                     <xdr:colOff>28575</xdr:colOff>
-                    <xdr:row>96</xdr:row>
+                    <xdr:row>98</xdr:row>
                     <xdr:rowOff>219075</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1450" r:id="rId155" name="Check Box 426">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>11</xdr:col>
                     <xdr:colOff>9525</xdr:colOff>
-                    <xdr:row>96</xdr:row>
+                    <xdr:row>98</xdr:row>
                     <xdr:rowOff>9525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>12</xdr:col>
                     <xdr:colOff>28575</xdr:colOff>
-                    <xdr:row>96</xdr:row>
+                    <xdr:row>98</xdr:row>
                     <xdr:rowOff>219075</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1451" r:id="rId156" name="Check Box 427">
-              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
-[...240 lines deleted...]
-            <control shapeId="1462" r:id="rId167" name="Check Box 438">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>11</xdr:col>
                     <xdr:colOff>9525</xdr:colOff>
                     <xdr:row>105</xdr:row>
                     <xdr:rowOff>9525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>12</xdr:col>
                     <xdr:colOff>28575</xdr:colOff>
                     <xdr:row>105</xdr:row>
                     <xdr:rowOff>219075</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
-            <control shapeId="1463" r:id="rId168" name="Check Box 439">
+            <control shapeId="1452" r:id="rId157" name="Check Box 428">
+              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
+                <anchor moveWithCells="1" sizeWithCells="1">
+                  <from>
+                    <xdr:col>11</xdr:col>
+                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:row>106</xdr:row>
+                    <xdr:rowOff>9525</xdr:rowOff>
+                  </from>
+                  <to>
+                    <xdr:col>12</xdr:col>
+                    <xdr:colOff>28575</xdr:colOff>
+                    <xdr:row>106</xdr:row>
+                    <xdr:rowOff>219075</xdr:rowOff>
+                  </to>
+                </anchor>
+              </controlPr>
+            </control>
+          </mc:Choice>
+        </mc:AlternateContent>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <control shapeId="1453" r:id="rId158" name="Check Box 429">
+              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
+                <anchor moveWithCells="1" sizeWithCells="1">
+                  <from>
+                    <xdr:col>11</xdr:col>
+                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:row>106</xdr:row>
+                    <xdr:rowOff>9525</xdr:rowOff>
+                  </from>
+                  <to>
+                    <xdr:col>12</xdr:col>
+                    <xdr:colOff>28575</xdr:colOff>
+                    <xdr:row>106</xdr:row>
+                    <xdr:rowOff>219075</xdr:rowOff>
+                  </to>
+                </anchor>
+              </controlPr>
+            </control>
+          </mc:Choice>
+        </mc:AlternateContent>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <control shapeId="1454" r:id="rId159" name="Check Box 430">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>11</xdr:col>
                     <xdr:colOff>9525</xdr:colOff>
                     <xdr:row>105</xdr:row>
                     <xdr:rowOff>9525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>12</xdr:col>
                     <xdr:colOff>28575</xdr:colOff>
                     <xdr:row>105</xdr:row>
                     <xdr:rowOff>219075</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
+            <control shapeId="1455" r:id="rId160" name="Check Box 431">
+              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
+                <anchor moveWithCells="1" sizeWithCells="1">
+                  <from>
+                    <xdr:col>11</xdr:col>
+                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:row>105</xdr:row>
+                    <xdr:rowOff>9525</xdr:rowOff>
+                  </from>
+                  <to>
+                    <xdr:col>12</xdr:col>
+                    <xdr:colOff>28575</xdr:colOff>
+                    <xdr:row>105</xdr:row>
+                    <xdr:rowOff>219075</xdr:rowOff>
+                  </to>
+                </anchor>
+              </controlPr>
+            </control>
+          </mc:Choice>
+        </mc:AlternateContent>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <control shapeId="1456" r:id="rId161" name="Check Box 432">
+              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
+                <anchor moveWithCells="1" sizeWithCells="1">
+                  <from>
+                    <xdr:col>11</xdr:col>
+                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:row>105</xdr:row>
+                    <xdr:rowOff>9525</xdr:rowOff>
+                  </from>
+                  <to>
+                    <xdr:col>12</xdr:col>
+                    <xdr:colOff>28575</xdr:colOff>
+                    <xdr:row>105</xdr:row>
+                    <xdr:rowOff>219075</xdr:rowOff>
+                  </to>
+                </anchor>
+              </controlPr>
+            </control>
+          </mc:Choice>
+        </mc:AlternateContent>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <control shapeId="1457" r:id="rId162" name="Check Box 433">
+              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
+                <anchor moveWithCells="1" sizeWithCells="1">
+                  <from>
+                    <xdr:col>11</xdr:col>
+                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:row>105</xdr:row>
+                    <xdr:rowOff>9525</xdr:rowOff>
+                  </from>
+                  <to>
+                    <xdr:col>12</xdr:col>
+                    <xdr:colOff>28575</xdr:colOff>
+                    <xdr:row>105</xdr:row>
+                    <xdr:rowOff>219075</xdr:rowOff>
+                  </to>
+                </anchor>
+              </controlPr>
+            </control>
+          </mc:Choice>
+        </mc:AlternateContent>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <control shapeId="1458" r:id="rId163" name="Check Box 434">
+              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
+                <anchor moveWithCells="1" sizeWithCells="1">
+                  <from>
+                    <xdr:col>11</xdr:col>
+                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:row>106</xdr:row>
+                    <xdr:rowOff>9525</xdr:rowOff>
+                  </from>
+                  <to>
+                    <xdr:col>12</xdr:col>
+                    <xdr:colOff>28575</xdr:colOff>
+                    <xdr:row>106</xdr:row>
+                    <xdr:rowOff>219075</xdr:rowOff>
+                  </to>
+                </anchor>
+              </controlPr>
+            </control>
+          </mc:Choice>
+        </mc:AlternateContent>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <control shapeId="1459" r:id="rId164" name="Check Box 435">
+              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
+                <anchor moveWithCells="1" sizeWithCells="1">
+                  <from>
+                    <xdr:col>11</xdr:col>
+                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:row>106</xdr:row>
+                    <xdr:rowOff>9525</xdr:rowOff>
+                  </from>
+                  <to>
+                    <xdr:col>12</xdr:col>
+                    <xdr:colOff>28575</xdr:colOff>
+                    <xdr:row>106</xdr:row>
+                    <xdr:rowOff>219075</xdr:rowOff>
+                  </to>
+                </anchor>
+              </controlPr>
+            </control>
+          </mc:Choice>
+        </mc:AlternateContent>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <control shapeId="1460" r:id="rId165" name="Check Box 436">
+              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
+                <anchor moveWithCells="1" sizeWithCells="1">
+                  <from>
+                    <xdr:col>11</xdr:col>
+                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:row>105</xdr:row>
+                    <xdr:rowOff>9525</xdr:rowOff>
+                  </from>
+                  <to>
+                    <xdr:col>12</xdr:col>
+                    <xdr:colOff>28575</xdr:colOff>
+                    <xdr:row>105</xdr:row>
+                    <xdr:rowOff>219075</xdr:rowOff>
+                  </to>
+                </anchor>
+              </controlPr>
+            </control>
+          </mc:Choice>
+        </mc:AlternateContent>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <control shapeId="1461" r:id="rId166" name="Check Box 437">
+              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
+                <anchor moveWithCells="1" sizeWithCells="1">
+                  <from>
+                    <xdr:col>11</xdr:col>
+                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:row>105</xdr:row>
+                    <xdr:rowOff>9525</xdr:rowOff>
+                  </from>
+                  <to>
+                    <xdr:col>12</xdr:col>
+                    <xdr:colOff>28575</xdr:colOff>
+                    <xdr:row>105</xdr:row>
+                    <xdr:rowOff>219075</xdr:rowOff>
+                  </to>
+                </anchor>
+              </controlPr>
+            </control>
+          </mc:Choice>
+        </mc:AlternateContent>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <control shapeId="1462" r:id="rId167" name="Check Box 438">
+              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
+                <anchor moveWithCells="1" sizeWithCells="1">
+                  <from>
+                    <xdr:col>11</xdr:col>
+                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:row>107</xdr:row>
+                    <xdr:rowOff>9525</xdr:rowOff>
+                  </from>
+                  <to>
+                    <xdr:col>12</xdr:col>
+                    <xdr:colOff>28575</xdr:colOff>
+                    <xdr:row>107</xdr:row>
+                    <xdr:rowOff>219075</xdr:rowOff>
+                  </to>
+                </anchor>
+              </controlPr>
+            </control>
+          </mc:Choice>
+        </mc:AlternateContent>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <control shapeId="1463" r:id="rId168" name="Check Box 439">
+              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
+                <anchor moveWithCells="1" sizeWithCells="1">
+                  <from>
+                    <xdr:col>11</xdr:col>
+                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:row>107</xdr:row>
+                    <xdr:rowOff>9525</xdr:rowOff>
+                  </from>
+                  <to>
+                    <xdr:col>12</xdr:col>
+                    <xdr:colOff>28575</xdr:colOff>
+                    <xdr:row>107</xdr:row>
+                    <xdr:rowOff>219075</xdr:rowOff>
+                  </to>
+                </anchor>
+              </controlPr>
+            </control>
+          </mc:Choice>
+        </mc:AlternateContent>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
             <control shapeId="1464" r:id="rId169" name="Check Box 440">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>25</xdr:col>
                     <xdr:colOff>190500</xdr:colOff>
-                    <xdr:row>97</xdr:row>
+                    <xdr:row>99</xdr:row>
                     <xdr:rowOff>9525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>27</xdr:col>
                     <xdr:colOff>9525</xdr:colOff>
-                    <xdr:row>98</xdr:row>
+                    <xdr:row>100</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1465" r:id="rId170" name="Check Box 441">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>25</xdr:col>
                     <xdr:colOff>190500</xdr:colOff>
-                    <xdr:row>94</xdr:row>
+                    <xdr:row>96</xdr:row>
                     <xdr:rowOff>9525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>27</xdr:col>
                     <xdr:colOff>9525</xdr:colOff>
-                    <xdr:row>95</xdr:row>
+                    <xdr:row>97</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1466" r:id="rId171" name="Check Box 442">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>25</xdr:col>
                     <xdr:colOff>190500</xdr:colOff>
-                    <xdr:row>99</xdr:row>
+                    <xdr:row>101</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>27</xdr:col>
                     <xdr:colOff>9525</xdr:colOff>
-                    <xdr:row>99</xdr:row>
+                    <xdr:row>101</xdr:row>
                     <xdr:rowOff>219075</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
       </controls>
     </mc:Choice>
   </mc:AlternateContent>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
       <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="1">
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{AE966313-5E2D-4DF0-9545-E862CBA194F2}">
           <x14:formula1>
             <xm:f>Table!$A$2:$A$7</xm:f>
           </x14:formula1>
           <xm:sqref>J27</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
@@ -28926,75 +29027,75 @@
     <col min="1" max="1" width="47.125" customWidth="1"/>
     <col min="2" max="2" width="33.125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" ht="24.75" customHeight="1">
       <c r="A1" s="10" t="s">
         <v>175</v>
       </c>
       <c r="B1" s="11" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="2" spans="1:2" ht="28.5" customHeight="1" thickBot="1">
       <c r="A2" s="18" t="s">
         <v>177</v>
       </c>
       <c r="B2" s="12" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="3" spans="1:2" ht="64.5" customHeight="1">
       <c r="A3" s="13" t="s">
         <v>179</v>
       </c>
       <c r="B3" s="14" t="s">
-        <v>248</v>
+        <v>247</v>
       </c>
     </row>
     <row r="4" spans="1:2" ht="64.5" customHeight="1">
       <c r="A4" s="15" t="s">
         <v>180</v>
       </c>
       <c r="B4" s="14" t="s">
-        <v>249</v>
+        <v>248</v>
       </c>
     </row>
     <row r="5" spans="1:2" ht="64.5" customHeight="1">
       <c r="A5" s="15" t="s">
         <v>181</v>
       </c>
       <c r="B5" s="14" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
     </row>
     <row r="6" spans="1:2" ht="64.5" customHeight="1">
       <c r="A6" s="15" t="s">
         <v>182</v>
       </c>
       <c r="B6" s="14" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
     </row>
     <row r="7" spans="1:2" ht="64.5" customHeight="1" thickBot="1">
       <c r="A7" s="16" t="s">
         <v>183</v>
       </c>
       <c r="B7" s="17" t="s">
         <v>184</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="2"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:E34"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A12" sqref="A12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="18" customHeight="1"/>