--- v0 (2026-02-11)
+++ v1 (2026-07-14)
@@ -176,150 +176,2075 @@
   <Override PartName="/xl/ctrlProps/ctrlProp161.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp162.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp163.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp164.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp165.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp166.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp167.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp168.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29029"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="27932"/>
   <workbookPr filterPrivacy="1"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{0CE89047-AB15-4C30-8D02-9943C8F7AE50}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{3208CD87-B565-4BED-81C3-70E1192E542D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="667" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="667" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="3-1-3 Employment Application" sheetId="16" r:id="rId1"/>
     <sheet name="Table" sheetId="17" state="hidden" r:id="rId2"/>
     <sheet name="テーブル" sheetId="13" state="hidden" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_1900年1月25日">#REF!</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'3-1-3 Employment Application'!$A$1:$AO$117</definedName>
     <definedName name="ボックス" localSheetId="2">テーブル!$A$24:$A$25</definedName>
     <definedName name="科研費基盤">テーブル!$A$30:$A$34</definedName>
     <definedName name="科研費若手">テーブル!$C$30:$C$32</definedName>
     <definedName name="科研費分担金">テーブル!$E$24:$E$30</definedName>
     <definedName name="給与締日・支払日">テーブル!$C$7:$C$8</definedName>
     <definedName name="雇用種別">テーブル!$A$2:$A$4</definedName>
     <definedName name="更新の判断基準">テーブル!$E$2:$E$2</definedName>
     <definedName name="更新の有無">テーブル!$C$2:$C$4</definedName>
     <definedName name="私大戦略">テーブル!$E$7:$E$20</definedName>
     <definedName name="時給">テーブル!$A$12:$A$14</definedName>
     <definedName name="主な就業場所1">テーブル!$A$7:$A$10</definedName>
     <definedName name="主な就業場所2">テーブル!$A$10:$A$10</definedName>
     <definedName name="身分">テーブル!$C$18:$C$21</definedName>
     <definedName name="通勤手当">テーブル!$C$12:$C$14</definedName>
     <definedName name="締日">テーブル!$C$25:$C$27</definedName>
     <definedName name="有無">テーブル!$A$18:$A$20</definedName>
   </definedNames>
-  <calcPr calcId="191029"/>
+  <calcPr calcId="191028"/>
   <extLst>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
+      <x15:workbookPr chartTrackingRefBase="1"/>
+    </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
+    </ext>
+    <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
+      <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="G27" i="16" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="395" uniqueCount="252">
+  <si>
+    <t>New application/Contract renewal      Alteration (of budget, address, etc.)</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>Adjunct Administrative Staff Member(Research Assistance/Faculty Secretary)</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>Date of Application</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>MM</t>
+  </si>
+  <si>
+    <t>DD</t>
+  </si>
+  <si>
+    <t>YYYY</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10.5"/>
+        <rFont val="Arial Unicode MS"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>　</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10.5"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>Person to be employed</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10.5"/>
+        <rFont val="ＭＳ Ｐゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>　</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10.5"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>Host Researcher</t>
+    </r>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>Affiliation:</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10.5"/>
+        <rFont val="Arial Unicode MS"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>　</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10.5"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>Name:</t>
+    </r>
+  </si>
+  <si>
+    <t>Name:</t>
+  </si>
+  <si>
+    <t>CHECK WHERE HAVE BEEN CHANGED</t>
+  </si>
+  <si>
+    <t>[Contract Condition Section]</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>Employment Period</t>
+  </si>
+  <si>
+    <t>to</t>
+  </si>
+  <si>
+    <t>Renewal</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <rFont val="Arial Unicode MS"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>　　</t>
+    </r>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t xml:space="preserve">In case of mutual agreement, Contract might be renewed          </t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>Will not be renewed</t>
+  </si>
+  <si>
+    <t>Main Workplace</t>
+  </si>
+  <si>
+    <t>Name of Campus:</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>Kinugasa</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>Suzaku</t>
+  </si>
+  <si>
+    <t>BKC</t>
+  </si>
+  <si>
+    <t>OIC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">       Other (Workplace:</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>)</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>(Scope of changes) Schools, universities, and offices established by the Ritsumeikan Trust</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>Work Contents</t>
+  </si>
+  <si>
+    <t>Research Assistance</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>Faculty Secretary</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>(Scope of changes) Work duties your superiors (including your host researchers and your operations manager (supervisor)) have otherwise instructed</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>Working Hours</t>
+  </si>
+  <si>
+    <t>1. Time Worked</t>
+  </si>
+  <si>
+    <t>:</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>to</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>[Break____hour(s)] (Actual time worked____hour(s)/week)</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">* Working hours must not exceed eight hours of actual time worked in one day or 40 hours of actual time worked in one week. 
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="6"/>
+        <rFont val="ＭＳ Ｐゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>　</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="6"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>There must be at least 45 minutes of break time if the actual time worked exceeds 6 hours, and at least 1 hour of break time if the actual time worked exceeds 8 hours.</t>
+    </r>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>2. Work performed outside of the specified time:</t>
+  </si>
+  <si>
+    <t>Yes</t>
+  </si>
+  <si>
+    <t>No</t>
+  </si>
+  <si>
+    <t>Number of work days</t>
+  </si>
+  <si>
+    <t>_______days per week</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>(</t>
+  </si>
+  <si>
+    <t>Work on</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>__________________</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>day)</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>Vacation</t>
+  </si>
+  <si>
+    <t>Annual paid vacation</t>
+  </si>
+  <si>
+    <t>_________days</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>Salary/Payment Date</t>
+  </si>
+  <si>
+    <t>Salary:</t>
+  </si>
+  <si>
+    <t>yen/one hour of work</t>
+  </si>
+  <si>
+    <r>
+      <t>1,200yen</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="ＭＳ Ｐゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>（</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>Research administrative assistance</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="ＭＳ Ｐゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>）　</t>
+    </r>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>Reasons for setting a salary other than the basic</t>
+  </si>
+  <si>
+    <t>（Regarding research assistance） ▼pull-down menu</t>
+  </si>
+  <si>
+    <r>
+      <t>1,200yen</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="ＭＳ Ｐゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>（</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>Faculty Secretary</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="ＭＳ Ｐゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>）</t>
+    </r>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>When setting a salary other than the above</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="ＭＳ Ｐゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>（　　　　　　　）</t>
+    </r>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>yen</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>Commuting allowance:</t>
+  </si>
+  <si>
+    <t xml:space="preserve">As specified in Article 11, Regulations concerning salaries of hourly non-teaching staff </t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <r>
+      <t>Salary closing date/Payment date</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="7"/>
+        <rFont val="ＭＳ ゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>：</t>
+    </r>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t xml:space="preserve">End-of-month close, paid 25th of following month </t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t xml:space="preserve">End-of-month close, paid 20th of following month </t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>(*applicable only to class lecturers and part-time lecturers)</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>Pay increase: No</t>
+  </si>
+  <si>
+    <t>Bonus: No</t>
+  </si>
+  <si>
+    <t>Severance pay: No</t>
+  </si>
+  <si>
+    <t>Social Insurance and Similar Coverage</t>
+  </si>
+  <si>
+    <t>Employment insurance:</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <rFont val="Segoe UI Symbol"/>
+        <family val="1"/>
+      </rPr>
+      <t>□</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Yes          </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <rFont val="Segoe UI Symbol"/>
+        <family val="1"/>
+      </rPr>
+      <t>□</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> No</t>
+    </r>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>Private School 
+Mutual Aid:</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <rFont val="Segoe UI Symbol"/>
+        <family val="1"/>
+      </rPr>
+      <t>□</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Yes   </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <rFont val="ＭＳ 明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t>□</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> No</t>
+    </r>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Worker's accident insurance: </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <rFont val="Arial Unicode MS"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>　</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>Yes</t>
+    </r>
+  </si>
+  <si>
+    <t>Other(if different from Host Researcher:)</t>
+  </si>
+  <si>
+    <t>Work supervisor (manager): affiliation</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>(ID Number of Faculty / Administrative Staff)</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>*Conditions other than the above are decided according to the Work Regulations and Regulations Concerning Salaries.</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>[Basic Information Section]</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>Name/Date of Birth</t>
+  </si>
+  <si>
+    <t>Furigana</t>
+  </si>
+  <si>
+    <t>Date of Birth</t>
+  </si>
+  <si>
+    <t>Western Calendar</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>Name</t>
+  </si>
+  <si>
+    <t>MM/DD/YYYY</t>
+  </si>
+  <si>
+    <t>Address/Contact Information</t>
+  </si>
+  <si>
+    <r>
+      <t>Address:</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <rFont val="Arial Unicode MS"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>　</t>
+    </r>
+  </si>
+  <si>
+    <t>Phone No. (Mobile phone is acceptable):</t>
+  </si>
+  <si>
+    <t>E-mail:</t>
+  </si>
+  <si>
+    <t>History of Employment at Ritsumeikan University</t>
+  </si>
+  <si>
+    <t>MM</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>DD</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>YYYY</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>(Host Researcher:</t>
+  </si>
+  <si>
+    <t>)</t>
+  </si>
+  <si>
+    <t>ID Number of Faculty / Administrative Staff</t>
+  </si>
+  <si>
+    <t>(7 digits) Fill in if you have employment history at Ritsumeikan and know ID Number of Faculty / Administrative Staff.</t>
+  </si>
+  <si>
+    <t>Resident Status (if foreign national)</t>
+  </si>
+  <si>
+    <t>Visa Status</t>
+  </si>
+  <si>
+    <t>Study abroad</t>
+  </si>
+  <si>
+    <t>Other (</t>
+  </si>
+  <si>
+    <t>Residence Period</t>
+  </si>
+  <si>
+    <t>Until</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>Account Information for Bank Transfer</t>
+  </si>
+  <si>
+    <t>Name of Bank or Financial Institution:</t>
+  </si>
+  <si>
+    <t>Bank</t>
+  </si>
+  <si>
+    <t>Code of Bank or Financial Institution (4 digits)</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>*Restricted to bank accounts in the
+  employee's name only</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Name of the Branch: </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <rFont val="ＭＳ Ｐゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>　　　　　　　　　　　　　　　　　　　　　　</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>Branch</t>
+    </r>
+  </si>
+  <si>
+    <t>Branch</t>
+  </si>
+  <si>
+    <t>Branch Code (3 digits)</t>
+  </si>
+  <si>
+    <t>Account Number:</t>
+  </si>
+  <si>
+    <t>(Ordinary)</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>Account Holder Name:</t>
+  </si>
+  <si>
+    <t>Furigana:</t>
+  </si>
+  <si>
+    <t>[Submitted Documents]</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>Application for (Changes in) Exemption for Dependents of Employment Income Earners</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>Submitted to RU (Submitted to:</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>To be submitted to RU (If not submitted or for changes)</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t xml:space="preserve"> Þ [Monthly Amount A]</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>Not submitted to RU (Already submitted to a company outside of RU or similar organization)</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t xml:space="preserve"> Þ [Monthly Amount B]</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>Copy of residence card (both sides)</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <r>
+      <t>Submitted to RU (Submitted to:</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <rFont val="Arial Unicode MS"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>　　　　</t>
+    </r>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>*Submit a separate copy to the relevant Research Office even if you have already submitted to other departments.</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>(For foreigners)</t>
+  </si>
+  <si>
+    <t>To be submitted</t>
+  </si>
+  <si>
+    <t>*Permission for activities outside the scope of the visa status is required.</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>[Classification of Spending Budget Type]</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>Name of faculty member</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>Research Office</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>Research Fund Accounting and Administrative Center</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>Fund Type</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>AC</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>BO</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="ＭＳ Ｐゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>［</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>RU Internal Programs</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="ＭＳ Ｐゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>］</t>
+    </r>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="ＭＳ Ｐゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>［</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>KAKENHI</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="ＭＳ Ｐゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>］</t>
+    </r>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="8.5"/>
+        <rFont val="ＭＳ Ｐゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>　</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8.5"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve">External Funds
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8.5"/>
+        <rFont val="ＭＳ Ｐゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>　</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8.5"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>(                                                   )</t>
+    </r>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="8.5"/>
+        <rFont val="游ゴシック"/>
+        <family val="2"/>
+        <charset val="128"/>
+      </rPr>
+      <t>　　</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8.5"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve">Program for Application of 
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8.5"/>
+        <rFont val="游ゴシック"/>
+        <family val="2"/>
+        <charset val="128"/>
+      </rPr>
+      <t>　　</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8.5"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>KAKENHI acquisition promotion</t>
+    </r>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="8.5"/>
+        <rFont val="ＭＳ Ｐゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>　</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8.5"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve">Transformative Research Areas
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8.5"/>
+        <rFont val="ＭＳ Ｐゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>　</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8.5"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>(                                             )</t>
+    </r>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="8.5"/>
+        <rFont val="游ゴシック"/>
+        <family val="2"/>
+        <charset val="128"/>
+      </rPr>
+      <t>　　</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8.5"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve">Program for International 
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8.5"/>
+        <rFont val="游ゴシック"/>
+        <family val="2"/>
+        <charset val="128"/>
+      </rPr>
+      <t>　　</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8.5"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>Dissemination of Research Results</t>
+    </r>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="6"/>
+        <rFont val="ＭＳ Ｐゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>　</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="6"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>Scientific Research on Innovative Areas</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8.5"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8.5"/>
+        <rFont val="ＭＳ Ｐゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>　</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8.5"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>(                                             )</t>
+    </r>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="8.5"/>
+        <rFont val="游ゴシック"/>
+        <family val="2"/>
+        <charset val="128"/>
+      </rPr>
+      <t>　　</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8.5"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve">Other Internal Programs
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8.5"/>
+        <rFont val="游ゴシック"/>
+        <family val="2"/>
+        <charset val="128"/>
+      </rPr>
+      <t>　　</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8.5"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>(                                                      )</t>
+    </r>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="8.5"/>
+        <rFont val="ＭＳ Ｐゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>　</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8.5"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve">Scientific Research
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8.5"/>
+        <rFont val="ＭＳ Ｐゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>　</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8.5"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>(                                             )</t>
+    </r>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="8.5"/>
+        <rFont val="ＭＳ Ｐゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>　</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8.5"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve">Program for International
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8.5"/>
+        <rFont val="ＭＳ Ｐゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>　</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8.5"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>Dissemination of Research Results</t>
+    </r>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="8.5"/>
+        <rFont val="ＭＳ Ｐゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>　</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8.5"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve">Challenging Research
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8.5"/>
+        <rFont val="ＭＳ Ｐゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>　</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8.5"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>(                                             )</t>
+    </r>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="ＭＳ Ｐゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>　　［</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>External Funds</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="ＭＳ Ｐゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>］</t>
+    </r>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="8.5"/>
+        <rFont val="ＭＳ Ｐゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>　</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8.5"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve">Other
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8.5"/>
+        <rFont val="ＭＳ Ｐゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>　</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8.5"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>(                                             )</t>
+    </r>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="8.5"/>
+        <rFont val="ＭＳ Ｐゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>　</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8.5"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve">Research Environment
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8.5"/>
+        <rFont val="ＭＳ Ｐゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>　</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8.5"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>Enhancement Funds</t>
+    </r>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="8.5"/>
+        <rFont val="游ゴシック"/>
+        <family val="2"/>
+        <charset val="128"/>
+      </rPr>
+      <t>　　</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8.5"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve">Extramural Collaborative Research
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8.5"/>
+        <rFont val="游ゴシック"/>
+        <family val="2"/>
+        <charset val="128"/>
+      </rPr>
+      <t>　　</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8.5"/>
+        <rFont val="ＭＳ Ｐゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>（</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8.5"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve">                                                     )</t>
+    </r>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="8.5"/>
+        <rFont val="ＭＳ Ｐゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>　</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8.5"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve">Share of the Grant-in-Aid
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8.5"/>
+        <rFont val="ＭＳ Ｐゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>　</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8.5"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>Affiliation of Representative</t>
+    </r>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="8.5"/>
+        <rFont val="游ゴシック"/>
+        <family val="2"/>
+        <charset val="128"/>
+      </rPr>
+      <t>　　</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8.5"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve">Delegated Research
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8.5"/>
+        <rFont val="游ゴシック"/>
+        <family val="2"/>
+        <charset val="128"/>
+      </rPr>
+      <t>　　</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8.5"/>
+        <rFont val="ＭＳ Ｐゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>（</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8.5"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve">                                                     )</t>
+    </r>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="8.5"/>
+        <rFont val="ＭＳ Ｐゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>　</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8.5"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve">(                                 </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8.5"/>
+        <rFont val="ＭＳ Ｐゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>　　　　　</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8.5"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>)</t>
+    </r>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="8.5"/>
+        <rFont val="游ゴシック"/>
+        <family val="2"/>
+        <charset val="128"/>
+      </rPr>
+      <t>　　</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8.5"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve">Commissioned Project
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8.5"/>
+        <rFont val="游ゴシック"/>
+        <family val="2"/>
+        <charset val="128"/>
+      </rPr>
+      <t>　　</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8.5"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>(                                                      )</t>
+    </r>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="8.5"/>
+        <rFont val="ＭＳ Ｐゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>　</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8.5"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve">Item
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8.5"/>
+        <rFont val="ＭＳ Ｐゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>　</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8.5"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>(                                    )</t>
+    </r>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="8.5"/>
+        <rFont val="游ゴシック"/>
+        <family val="2"/>
+        <charset val="128"/>
+      </rPr>
+      <t>　　</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8.5"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve">Foundation Grant
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8.5"/>
+        <rFont val="游ゴシック"/>
+        <family val="2"/>
+        <charset val="128"/>
+      </rPr>
+      <t>　　</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8.5"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>(                                                      )</t>
+    </r>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="8.5"/>
+        <rFont val="ＭＳ Ｐゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>　</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8.5"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve">Young Scientists
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8.5"/>
+        <rFont val="ＭＳ Ｐゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>　</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8.5"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>(                               )</t>
+    </r>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="8.5"/>
+        <rFont val="游ゴシック"/>
+        <family val="2"/>
+        <charset val="128"/>
+      </rPr>
+      <t>　　</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8.5"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve">Contributions for Encouraging Research
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8.5"/>
+        <rFont val="游ゴシック"/>
+        <family val="2"/>
+        <charset val="128"/>
+      </rPr>
+      <t>　　</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8.5"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve"> (                                                      )</t>
+    </r>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="8.5"/>
+        <rFont val="ＭＳ Ｐゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>　</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8.5"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>Research Activity Start-up</t>
+    </r>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="8.5"/>
+        <rFont val="游ゴシック"/>
+        <family val="2"/>
+        <charset val="128"/>
+      </rPr>
+      <t>　　</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8.5"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve">Mgmt of Carried-Over Research Funds
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8.5"/>
+        <rFont val="游ゴシック"/>
+        <family val="2"/>
+        <charset val="128"/>
+      </rPr>
+      <t>　　</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8.5"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>(                                                      )</t>
+    </r>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="8.5"/>
+        <rFont val="ＭＳ Ｐゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>　</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8.5"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>JSPS Fellows</t>
+    </r>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <rFont val="Segoe UI Symbol"/>
+        <family val="1"/>
+      </rPr>
+      <t>■</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>Principal Investigator (if you are a Co-Investigator)</t>
+    </r>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>Institution of PI:</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>Name of PI:</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>For Use by Division of Research</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>Notes</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <color theme="1"/>
+        <rFont val="Segoe UI Symbol"/>
+        <family val="2"/>
+      </rPr>
+      <t>■</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <color theme="1"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>Check if "Buyout System" is applicable</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <color theme="1"/>
+        <rFont val="ＭＳ ゴシック"/>
+        <family val="2"/>
+        <charset val="128"/>
+      </rPr>
+      <t>（　　　）</t>
+    </r>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <rFont val="Segoe UI Symbol"/>
+        <family val="2"/>
+      </rPr>
+      <t>■</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <rFont val="Times New Roman"/>
+        <family val="2"/>
+      </rPr>
+      <t>When setting a salary unit price other than the standard amount (fill in only if applicable) 
+Approval document No. (attach Approval document (copy))</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve">																																</t>
+    </r>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>Notification No.</t>
+  </si>
+  <si>
+    <t>FB Code</t>
+  </si>
+  <si>
+    <t>Approved by</t>
+  </si>
+  <si>
+    <t>Inspected by</t>
+  </si>
+  <si>
+    <t>Received by</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <rFont val="Arial Unicode MS"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>　　</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>MM/DD/YYYY</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <rFont val="Arial Unicode MS"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>　　</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>MM/DD/YYYY</t>
+    </r>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>区　　分</t>
+    <rPh sb="0" eb="1">
+      <t>ク</t>
+    </rPh>
+    <rPh sb="3" eb="4">
+      <t>フン</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>単　価</t>
+    <rPh sb="0" eb="1">
+      <t>タン</t>
+    </rPh>
+    <rPh sb="2" eb="3">
+      <t>アタイ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>（Regarding research assistance） ▼pull-down menu</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t xml:space="preserve"> </t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>（Regarding research assistance/Collage students or collage gradduate etc.）</t>
+    <phoneticPr fontId="21"/>
+  </si>
+  <si>
+    <t>1,200yen</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>（Regarding research assistance/Student or graduate of the first semester of a doctoral program or a master's program）</t>
+    <phoneticPr fontId="21"/>
+  </si>
+  <si>
+    <t>1,350yen</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>（Regarding research assistance/Student, graduate, or person who completed course without acquiring a degree in the second semester of a doctoral program）</t>
+    <phoneticPr fontId="21"/>
+  </si>
+  <si>
+    <t>1,600yen</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>（Regarding research assistance/Specialized work done with the qualifications of a nurse）</t>
+    <phoneticPr fontId="21"/>
+  </si>
+  <si>
+    <t>1,950yen</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>（Regarding research assistance/Specialized work such as counseling done with the qualifications of a clinical psychologist）</t>
+    <phoneticPr fontId="21"/>
+  </si>
+  <si>
+    <t>4,000yen</t>
+    <phoneticPr fontId="2"/>
+  </si>
   <si>
     <t>雇用種別</t>
   </si>
   <si>
     <t>更新の有無</t>
   </si>
   <si>
     <t>更新の判断基準</t>
   </si>
   <si>
     <t>(右下の▼から選んでください)</t>
   </si>
   <si>
     <t>能力、勤務状況・態度、従事している業務の進捗状況、契約期間満了時の業務量等</t>
   </si>
   <si>
     <t>学生アルバイト</t>
   </si>
   <si>
     <t>契約を更新することがある</t>
   </si>
   <si>
     <t>非常勤職員</t>
   </si>
   <si>
     <t>更新しない</t>
   </si>
   <si>
     <t>主な就業場所</t>
   </si>
   <si>
     <t>給与締日・支給日</t>
   </si>
   <si>
     <t>私大戦略</t>
   </si>
   <si>
     <t>衣笠</t>
   </si>
   <si>
     <t>月末締め、翌月15日支給</t>
-  </si>
-[...1 lines deleted...]
-    <t>BKC</t>
   </si>
   <si>
     <t>業務終了後、直近支払日</t>
   </si>
   <si>
     <t>システムダイナミクス</t>
   </si>
   <si>
     <t>朱雀</t>
   </si>
   <si>
     <t>給与に合算</t>
   </si>
   <si>
     <t>資料デジタル化</t>
   </si>
   <si>
     <t>京都工芸文化</t>
   </si>
   <si>
     <t>時給</t>
   </si>
   <si>
     <t>通勤手当</t>
   </si>
@@ -416,2042 +2341,92 @@
   <si>
     <t>科研費基盤</t>
   </si>
   <si>
     <t>科研費若手</t>
   </si>
   <si>
     <t>基盤研究(C)</t>
   </si>
   <si>
     <t>挑戦的萌芽研究</t>
   </si>
   <si>
     <t>S</t>
   </si>
   <si>
     <t>A</t>
   </si>
   <si>
     <t>B</t>
   </si>
   <si>
     <t>C</t>
   </si>
   <si>
-    <t>MM/DD/YYYY</t>
-[...205 lines deleted...]
-  <si>
     <r>
-      <t>Address:</t>
+      <t>Division of Research Form 0104-04_e, Rev</t>
     </r>
     <r>
       <rPr>
-        <sz val="8"/>
-[...213 lines deleted...]
-        <family val="3"/>
+        <sz val="10"/>
+        <rFont val="游ゴシック"/>
+        <family val="1"/>
         <charset val="128"/>
       </rPr>
       <t>：</t>
-    </r>
-[...115 lines deleted...]
-      <t>（</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
-      <t>Regarding research assistance</t>
-[...1413 lines deleted...]
-      <t>）</t>
+      <t>April 2026</t>
     </r>
     <phoneticPr fontId="2"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="12">
     <numFmt numFmtId="176" formatCode="[$-F800]dddd\,\ mmmm\ dd\,\ yyyy"/>
     <numFmt numFmtId="177" formatCode="[=0]&quot;&quot;;General"/>
     <numFmt numFmtId="178" formatCode="[=0]&quot;&quot;;General\ \ "/>
     <numFmt numFmtId="179" formatCode="###"/>
     <numFmt numFmtId="180" formatCode="00"/>
     <numFmt numFmtId="181" formatCode="000\-0000"/>
     <numFmt numFmtId="182" formatCode="0_ "/>
     <numFmt numFmtId="183" formatCode="h:mm;@"/>
     <numFmt numFmtId="184" formatCode="0.00_);[Red]\(0.00\)"/>
     <numFmt numFmtId="185" formatCode="#,##0_ "/>
     <numFmt numFmtId="186" formatCode="#,##0_);[Red]\(#,##0\)"/>
     <numFmt numFmtId="187" formatCode="0_);[Red]\(0\)"/>
   </numFmts>
-  <fonts count="57">
+  <fonts count="58">
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
@@ -2746,50 +2721,56 @@
       <charset val="128"/>
     </font>
     <font>
       <sz val="8.5"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="8.5"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="8.5"/>
       <name val="Times New Roman"/>
       <family val="2"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Times New Roman"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
+    <font>
+      <sz val="10"/>
+      <name val="游ゴシック"/>
+      <family val="1"/>
+      <charset val="128"/>
+    </font>
   </fonts>
   <fills count="9">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="43"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9" tint="0.59999389629810485"/>
         <bgColor indexed="64"/>
       </patternFill>
@@ -5762,50 +5743,65 @@
     </xf>
     <xf numFmtId="177" fontId="35" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="177" fontId="35" fillId="0" borderId="54" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="111" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="107" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="112" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="106" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="107" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="108" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="35" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="35" fillId="0" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="27" fillId="4" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="4" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="4" borderId="78" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="77" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -6027,70 +6023,55 @@
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="88" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="41" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="60" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="115" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="60" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="38" fillId="0" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="88" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="179" fontId="35" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="179" fontId="35" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="179" fontId="35" fillId="0" borderId="57" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="177" fontId="42" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="113" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="177" fontId="42" fillId="0" borderId="30" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
@@ -6322,63 +6303,63 @@
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="79" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="144" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="73" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="90" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="77" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="80" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="54" fillId="0" borderId="0" xfId="6" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="54" fillId="0" borderId="3" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="132" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="145" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="145" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="133" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="55" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="54" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="6" borderId="146" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="6" borderId="147" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -7096,57 +7077,57 @@
 </file>
 
 <file path=xl/ctrlProps/ctrlProp96.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp97.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp98.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp99.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>22</xdr:col>
-          <xdr:colOff>9525</xdr:colOff>
+          <xdr:colOff>12700</xdr:colOff>
           <xdr:row>51</xdr:row>
           <xdr:rowOff>209550</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>23</xdr:col>
-          <xdr:colOff>9525</xdr:colOff>
+          <xdr:colOff>12700</xdr:colOff>
           <xdr:row>52</xdr:row>
           <xdr:rowOff>400050</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1133" name="Check Box 109" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1133"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00006D040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
@@ -7163,57 +7144,57 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>5</xdr:col>
-          <xdr:colOff>9525</xdr:colOff>
+          <xdr:colOff>12700</xdr:colOff>
           <xdr:row>51</xdr:row>
           <xdr:rowOff>209550</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>6</xdr:col>
-          <xdr:colOff>9525</xdr:colOff>
+          <xdr:colOff>12700</xdr:colOff>
           <xdr:row>52</xdr:row>
           <xdr:rowOff>400050</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1132" name="Check Box 108" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1132"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00006C040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
@@ -7230,57 +7211,57 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>4</xdr:col>
-          <xdr:colOff>9525</xdr:colOff>
+          <xdr:colOff>12700</xdr:colOff>
           <xdr:row>14</xdr:row>
           <xdr:rowOff>19050</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>5</xdr:col>
-          <xdr:colOff>9525</xdr:colOff>
+          <xdr:colOff>12700</xdr:colOff>
           <xdr:row>15</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1043" name="Check Box 19" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1043"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000013040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
@@ -7297,57 +7278,57 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>21</xdr:col>
-          <xdr:colOff>9525</xdr:colOff>
+          <xdr:colOff>12700</xdr:colOff>
           <xdr:row>14</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>22</xdr:col>
-          <xdr:colOff>9525</xdr:colOff>
+          <xdr:colOff>12700</xdr:colOff>
           <xdr:row>14</xdr:row>
           <xdr:rowOff>209550</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1044" name="Check Box 20" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1044"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000014040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
@@ -7366,57 +7347,57 @@
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>15</xdr:col>
           <xdr:colOff>19050</xdr:colOff>
           <xdr:row>15</xdr:row>
-          <xdr:rowOff>9525</xdr:rowOff>
+          <xdr:rowOff>12700</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>16</xdr:col>
           <xdr:colOff>19050</xdr:colOff>
           <xdr:row>15</xdr:row>
-          <xdr:rowOff>219075</xdr:rowOff>
+          <xdr:rowOff>222250</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1047" name="Check Box 23" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1047"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000017040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -7431,59 +7412,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>18</xdr:col>
-          <xdr:colOff>142875</xdr:colOff>
+          <xdr:colOff>146050</xdr:colOff>
           <xdr:row>15</xdr:row>
-          <xdr:rowOff>9525</xdr:rowOff>
+          <xdr:rowOff>12700</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>20</xdr:col>
-          <xdr:colOff>9525</xdr:colOff>
+          <xdr:colOff>12700</xdr:colOff>
           <xdr:row>15</xdr:row>
-          <xdr:rowOff>219075</xdr:rowOff>
+          <xdr:rowOff>222250</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1048" name="Check Box 24" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1048"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000018040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -7498,59 +7479,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>22</xdr:col>
-          <xdr:colOff>9525</xdr:colOff>
+          <xdr:colOff>12700</xdr:colOff>
           <xdr:row>15</xdr:row>
-          <xdr:rowOff>9525</xdr:rowOff>
+          <xdr:rowOff>12700</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>23</xdr:col>
-          <xdr:colOff>9525</xdr:colOff>
+          <xdr:colOff>12700</xdr:colOff>
           <xdr:row>15</xdr:row>
-          <xdr:rowOff>219075</xdr:rowOff>
+          <xdr:rowOff>222250</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1049" name="Check Box 25" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1049"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000019040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -7565,59 +7546,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>17</xdr:col>
-          <xdr:colOff>9525</xdr:colOff>
+          <xdr:colOff>12700</xdr:colOff>
           <xdr:row>21</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>18</xdr:col>
-          <xdr:colOff>161925</xdr:colOff>
+          <xdr:colOff>165100</xdr:colOff>
           <xdr:row>21</xdr:row>
-          <xdr:rowOff>200025</xdr:rowOff>
+          <xdr:rowOff>203200</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1052" name="Check Box 28" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1052"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00001C040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -7632,59 +7613,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>21</xdr:col>
-          <xdr:colOff>9525</xdr:colOff>
+          <xdr:colOff>12700</xdr:colOff>
           <xdr:row>21</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>22</xdr:col>
-          <xdr:colOff>161925</xdr:colOff>
+          <xdr:colOff>165100</xdr:colOff>
           <xdr:row>21</xdr:row>
-          <xdr:rowOff>200025</xdr:rowOff>
+          <xdr:rowOff>203200</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1053" name="Check Box 29" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1053"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00001D040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -7701,57 +7682,57 @@
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>5</xdr:col>
           <xdr:colOff>19050</xdr:colOff>
           <xdr:row>53</xdr:row>
-          <xdr:rowOff>9525</xdr:rowOff>
+          <xdr:rowOff>12700</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>6</xdr:col>
           <xdr:colOff>19050</xdr:colOff>
           <xdr:row>53</xdr:row>
-          <xdr:rowOff>219075</xdr:rowOff>
+          <xdr:rowOff>222250</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1065" name="Check Box 41" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1065"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000029040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -7768,57 +7749,57 @@
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>5</xdr:col>
           <xdr:colOff>19050</xdr:colOff>
           <xdr:row>54</xdr:row>
-          <xdr:rowOff>9525</xdr:rowOff>
+          <xdr:rowOff>12700</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>6</xdr:col>
           <xdr:colOff>19050</xdr:colOff>
           <xdr:row>54</xdr:row>
-          <xdr:rowOff>219075</xdr:rowOff>
+          <xdr:rowOff>222250</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1066" name="Check Box 42" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1066"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00002A040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -7835,57 +7816,57 @@
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>5</xdr:col>
           <xdr:colOff>19050</xdr:colOff>
           <xdr:row>55</xdr:row>
-          <xdr:rowOff>9525</xdr:rowOff>
+          <xdr:rowOff>12700</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>6</xdr:col>
           <xdr:colOff>19050</xdr:colOff>
           <xdr:row>55</xdr:row>
-          <xdr:rowOff>219075</xdr:rowOff>
+          <xdr:rowOff>222250</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1067" name="Check Box 43" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1067"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00002B040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -8030,57 +8011,57 @@
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>These red characters will not appear when printed.</a:t>
           </a:r>
           <a:r>
             <a:rPr lang="en-US" sz="900" b="1">
               <a:solidFill>
                 <a:srgbClr val="FF0000"/>
               </a:solidFill>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="ＭＳ ゴシック"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>)</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData fPrintsWithSheet="0"/>
   </xdr:twoCellAnchor>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>4</xdr:col>
-          <xdr:colOff>161925</xdr:colOff>
+          <xdr:colOff>165100</xdr:colOff>
           <xdr:row>17</xdr:row>
-          <xdr:rowOff>9525</xdr:rowOff>
+          <xdr:rowOff>12700</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>5</xdr:col>
-          <xdr:colOff>161925</xdr:colOff>
+          <xdr:colOff>165100</xdr:colOff>
           <xdr:row>17</xdr:row>
           <xdr:rowOff>190500</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1073" name="Check Box 49" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1073"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000031040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
@@ -8099,51 +8080,51 @@
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>23</xdr:col>
           <xdr:colOff>0</xdr:colOff>
           <xdr:row>17</xdr:row>
-          <xdr:rowOff>9525</xdr:rowOff>
+          <xdr:rowOff>12700</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>24</xdr:col>
           <xdr:colOff>0</xdr:colOff>
           <xdr:row>17</xdr:row>
           <xdr:rowOff>190500</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1074" name="Check Box 50" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1074"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000032040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
@@ -8166,57 +8147,57 @@
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>4</xdr:col>
           <xdr:colOff>57150</xdr:colOff>
           <xdr:row>0</xdr:row>
-          <xdr:rowOff>28575</xdr:rowOff>
+          <xdr:rowOff>31750</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>5</xdr:col>
           <xdr:colOff>57150</xdr:colOff>
           <xdr:row>0</xdr:row>
-          <xdr:rowOff>238125</xdr:rowOff>
+          <xdr:rowOff>241300</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1084" name="Check Box 60" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1084"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00003C040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -8233,57 +8214,57 @@
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>17</xdr:col>
           <xdr:colOff>171450</xdr:colOff>
           <xdr:row>0</xdr:row>
-          <xdr:rowOff>28575</xdr:rowOff>
+          <xdr:rowOff>31750</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>18</xdr:col>
           <xdr:colOff>171450</xdr:colOff>
           <xdr:row>0</xdr:row>
-          <xdr:rowOff>238125</xdr:rowOff>
+          <xdr:rowOff>241300</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1085" name="Check Box 61" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1085"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00003D040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -8298,59 +8279,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>11</xdr:col>
-          <xdr:colOff>28575</xdr:colOff>
+          <xdr:colOff>31750</xdr:colOff>
           <xdr:row>15</xdr:row>
-          <xdr:rowOff>9525</xdr:rowOff>
+          <xdr:rowOff>12700</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>28575</xdr:colOff>
+          <xdr:colOff>31750</xdr:colOff>
           <xdr:row>15</xdr:row>
-          <xdr:rowOff>219075</xdr:rowOff>
+          <xdr:rowOff>222250</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1122" name="Check Box 98" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1122"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000062040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -8365,59 +8346,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>25</xdr:col>
-          <xdr:colOff>28575</xdr:colOff>
+          <xdr:colOff>31750</xdr:colOff>
           <xdr:row>15</xdr:row>
-          <xdr:rowOff>9525</xdr:rowOff>
+          <xdr:rowOff>12700</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>26</xdr:col>
-          <xdr:colOff>28575</xdr:colOff>
+          <xdr:colOff>31750</xdr:colOff>
           <xdr:row>15</xdr:row>
-          <xdr:rowOff>219075</xdr:rowOff>
+          <xdr:rowOff>222250</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1126" name="Check Box 102" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1126"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000066040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -8432,59 +8413,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>14</xdr:col>
-          <xdr:colOff>28575</xdr:colOff>
+          <xdr:colOff>31750</xdr:colOff>
           <xdr:row>45</xdr:row>
-          <xdr:rowOff>47625</xdr:rowOff>
+          <xdr:rowOff>50800</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>15</xdr:col>
-          <xdr:colOff>28575</xdr:colOff>
+          <xdr:colOff>31750</xdr:colOff>
           <xdr:row>45</xdr:row>
-          <xdr:rowOff>257175</xdr:rowOff>
+          <xdr:rowOff>260350</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1129" name="Check Box 105" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1129"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000069040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -8499,59 +8480,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>9</xdr:col>
-          <xdr:colOff>28575</xdr:colOff>
+          <xdr:colOff>31750</xdr:colOff>
           <xdr:row>45</xdr:row>
-          <xdr:rowOff>47625</xdr:rowOff>
+          <xdr:rowOff>50800</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>10</xdr:col>
-          <xdr:colOff>28575</xdr:colOff>
+          <xdr:colOff>31750</xdr:colOff>
           <xdr:row>45</xdr:row>
-          <xdr:rowOff>257175</xdr:rowOff>
+          <xdr:rowOff>260350</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1130" name="Check Box 106" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1130"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00006A040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -8566,59 +8547,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>14</xdr:col>
-          <xdr:colOff>28575</xdr:colOff>
+          <xdr:colOff>31750</xdr:colOff>
           <xdr:row>45</xdr:row>
-          <xdr:rowOff>47625</xdr:rowOff>
+          <xdr:rowOff>50800</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>15</xdr:col>
-          <xdr:colOff>28575</xdr:colOff>
+          <xdr:colOff>31750</xdr:colOff>
           <xdr:row>45</xdr:row>
-          <xdr:rowOff>257175</xdr:rowOff>
+          <xdr:rowOff>260350</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1131" name="Check Box 107" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1131"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00006B040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -8784,57 +8765,57 @@
           </a:r>
           <a:endParaRPr kumimoji="0" lang="en-US" sz="1100" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:solidFill>
               <a:sysClr val="windowText" lastClr="000000"/>
             </a:solidFill>
             <a:effectLst/>
             <a:uLnTx/>
             <a:uFillTx/>
             <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             <a:ea typeface="+mn-ea"/>
             <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
           </a:endParaRPr>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData fPrintsWithSheet="0"/>
   </xdr:twoCellAnchor>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>4</xdr:col>
-          <xdr:colOff>180975</xdr:colOff>
+          <xdr:colOff>184150</xdr:colOff>
           <xdr:row>25</xdr:row>
-          <xdr:rowOff>9525</xdr:rowOff>
+          <xdr:rowOff>12700</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>5</xdr:col>
-          <xdr:colOff>180975</xdr:colOff>
+          <xdr:colOff>184150</xdr:colOff>
           <xdr:row>25</xdr:row>
           <xdr:rowOff>190500</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1310" name="Check Box 286" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1310"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00001E050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
@@ -8851,57 +8832,57 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>4</xdr:col>
-          <xdr:colOff>180975</xdr:colOff>
+          <xdr:colOff>184150</xdr:colOff>
           <xdr:row>26</xdr:row>
-          <xdr:rowOff>9525</xdr:rowOff>
+          <xdr:rowOff>12700</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>5</xdr:col>
-          <xdr:colOff>180975</xdr:colOff>
+          <xdr:colOff>184150</xdr:colOff>
           <xdr:row>26</xdr:row>
           <xdr:rowOff>190500</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1311" name="Check Box 287" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1311"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00001F050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
@@ -8918,59 +8899,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>4</xdr:col>
-          <xdr:colOff>180975</xdr:colOff>
+          <xdr:colOff>184150</xdr:colOff>
           <xdr:row>27</xdr:row>
           <xdr:rowOff>19050</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>5</xdr:col>
-          <xdr:colOff>180975</xdr:colOff>
+          <xdr:colOff>184150</xdr:colOff>
           <xdr:row>27</xdr:row>
-          <xdr:rowOff>200025</xdr:rowOff>
+          <xdr:rowOff>203200</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1312" name="Check Box 288" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1312"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000020050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -8993,51 +8974,51 @@
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>4</xdr:col>
           <xdr:colOff>171450</xdr:colOff>
           <xdr:row>28</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>5</xdr:col>
           <xdr:colOff>171450</xdr:colOff>
           <xdr:row>28</xdr:row>
-          <xdr:rowOff>219075</xdr:rowOff>
+          <xdr:rowOff>222250</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1313" name="Check Box 289" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1313"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000021050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -9168,59 +9149,59 @@
           <a:tailEnd type="triangle"/>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </xdr:style>
     </xdr:cxnSp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>8</xdr:col>
-          <xdr:colOff>180975</xdr:colOff>
+          <xdr:colOff>184150</xdr:colOff>
           <xdr:row>30</xdr:row>
           <xdr:rowOff>57150</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>9</xdr:col>
-          <xdr:colOff>180975</xdr:colOff>
+          <xdr:colOff>184150</xdr:colOff>
           <xdr:row>30</xdr:row>
-          <xdr:rowOff>238125</xdr:rowOff>
+          <xdr:rowOff>241300</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1314" name="Check Box 290" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1314"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000022050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -9235,57 +9216,57 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>21</xdr:col>
-          <xdr:colOff>200025</xdr:colOff>
+          <xdr:colOff>203200</xdr:colOff>
           <xdr:row>30</xdr:row>
-          <xdr:rowOff>28575</xdr:rowOff>
+          <xdr:rowOff>31750</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>22</xdr:col>
-          <xdr:colOff>200025</xdr:colOff>
+          <xdr:colOff>203200</xdr:colOff>
           <xdr:row>30</xdr:row>
           <xdr:rowOff>209550</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1315" name="Check Box 291" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1315"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000023050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
@@ -9302,57 +9283,57 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>9525</xdr:colOff>
+          <xdr:colOff>12700</xdr:colOff>
           <xdr:row>69</xdr:row>
-          <xdr:rowOff>9525</xdr:rowOff>
+          <xdr:rowOff>12700</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>219075</xdr:colOff>
+          <xdr:colOff>222250</xdr:colOff>
           <xdr:row>70</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1326" name="Check Box 302" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1326"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00002E050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
@@ -9369,57 +9350,57 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>9525</xdr:colOff>
+          <xdr:colOff>12700</xdr:colOff>
           <xdr:row>70</xdr:row>
-          <xdr:rowOff>9525</xdr:rowOff>
+          <xdr:rowOff>12700</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>219075</xdr:colOff>
+          <xdr:colOff>222250</xdr:colOff>
           <xdr:row>71</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1327" name="Check Box 303" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1327"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00002F050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
@@ -9436,57 +9417,57 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>9525</xdr:colOff>
+          <xdr:colOff>12700</xdr:colOff>
           <xdr:row>71</xdr:row>
-          <xdr:rowOff>9525</xdr:rowOff>
+          <xdr:rowOff>12700</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>219075</xdr:colOff>
+          <xdr:colOff>222250</xdr:colOff>
           <xdr:row>72</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1328" name="Check Box 304" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1328"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000030050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
@@ -9503,57 +9484,57 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>9525</xdr:colOff>
+          <xdr:colOff>12700</xdr:colOff>
           <xdr:row>68</xdr:row>
-          <xdr:rowOff>9525</xdr:rowOff>
+          <xdr:rowOff>12700</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>219075</xdr:colOff>
+          <xdr:colOff>222250</xdr:colOff>
           <xdr:row>69</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1329" name="Check Box 305" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1329"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000031050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
@@ -9570,57 +9551,57 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>9525</xdr:colOff>
+          <xdr:colOff>12700</xdr:colOff>
           <xdr:row>67</xdr:row>
-          <xdr:rowOff>9525</xdr:rowOff>
+          <xdr:rowOff>12700</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>219075</xdr:colOff>
+          <xdr:colOff>222250</xdr:colOff>
           <xdr:row>68</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1330" name="Check Box 306" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1330"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000032050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
@@ -9637,57 +9618,57 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>9525</xdr:colOff>
+          <xdr:colOff>12700</xdr:colOff>
           <xdr:row>66</xdr:row>
-          <xdr:rowOff>9525</xdr:rowOff>
+          <xdr:rowOff>12700</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>219075</xdr:colOff>
+          <xdr:colOff>222250</xdr:colOff>
           <xdr:row>67</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1331" name="Check Box 307" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1331"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000033050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
@@ -9704,59 +9685,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>9525</xdr:colOff>
+          <xdr:colOff>12700</xdr:colOff>
           <xdr:row>63</xdr:row>
-          <xdr:rowOff>9525</xdr:rowOff>
+          <xdr:rowOff>12700</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>219075</xdr:colOff>
+          <xdr:colOff>222250</xdr:colOff>
           <xdr:row>63</xdr:row>
-          <xdr:rowOff>219075</xdr:rowOff>
+          <xdr:rowOff>222250</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1332" name="Check Box 308" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1332"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000034050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -9771,59 +9752,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>9525</xdr:colOff>
+          <xdr:colOff>12700</xdr:colOff>
           <xdr:row>62</xdr:row>
-          <xdr:rowOff>9525</xdr:rowOff>
+          <xdr:rowOff>12700</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>219075</xdr:colOff>
+          <xdr:colOff>222250</xdr:colOff>
           <xdr:row>62</xdr:row>
-          <xdr:rowOff>219075</xdr:rowOff>
+          <xdr:rowOff>222250</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1333" name="Check Box 309" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1333"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000035050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -9838,59 +9819,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>9525</xdr:colOff>
+          <xdr:colOff>12700</xdr:colOff>
           <xdr:row>61</xdr:row>
-          <xdr:rowOff>9525</xdr:rowOff>
+          <xdr:rowOff>12700</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>219075</xdr:colOff>
+          <xdr:colOff>222250</xdr:colOff>
           <xdr:row>61</xdr:row>
-          <xdr:rowOff>219075</xdr:rowOff>
+          <xdr:rowOff>222250</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1334" name="Check Box 310" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1334"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000036050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -9905,57 +9886,57 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>9525</xdr:colOff>
+          <xdr:colOff>12700</xdr:colOff>
           <xdr:row>68</xdr:row>
-          <xdr:rowOff>9525</xdr:rowOff>
+          <xdr:rowOff>12700</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>219075</xdr:colOff>
+          <xdr:colOff>222250</xdr:colOff>
           <xdr:row>69</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1335" name="Check Box 311" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1335"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000037050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
@@ -9972,59 +9953,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>11</xdr:col>
-          <xdr:colOff>9525</xdr:colOff>
+          <xdr:colOff>12700</xdr:colOff>
           <xdr:row>61</xdr:row>
-          <xdr:rowOff>9525</xdr:rowOff>
+          <xdr:rowOff>12700</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>28575</xdr:colOff>
+          <xdr:colOff>31750</xdr:colOff>
           <xdr:row>61</xdr:row>
-          <xdr:rowOff>219075</xdr:rowOff>
+          <xdr:rowOff>222250</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1336" name="Check Box 312" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1336"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000038050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -10039,59 +10020,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>11</xdr:col>
-          <xdr:colOff>9525</xdr:colOff>
+          <xdr:colOff>12700</xdr:colOff>
           <xdr:row>63</xdr:row>
-          <xdr:rowOff>9525</xdr:rowOff>
+          <xdr:rowOff>12700</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>28575</xdr:colOff>
+          <xdr:colOff>31750</xdr:colOff>
           <xdr:row>63</xdr:row>
-          <xdr:rowOff>219075</xdr:rowOff>
+          <xdr:rowOff>222250</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1337" name="Check Box 313" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1337"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000039050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -10106,59 +10087,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>11</xdr:col>
-          <xdr:colOff>9525</xdr:colOff>
+          <xdr:colOff>12700</xdr:colOff>
           <xdr:row>63</xdr:row>
-          <xdr:rowOff>9525</xdr:rowOff>
+          <xdr:rowOff>12700</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>28575</xdr:colOff>
+          <xdr:colOff>31750</xdr:colOff>
           <xdr:row>63</xdr:row>
-          <xdr:rowOff>219075</xdr:rowOff>
+          <xdr:rowOff>222250</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1338" name="Check Box 314" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1338"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00003A050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -10173,57 +10154,57 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>11</xdr:col>
-          <xdr:colOff>9525</xdr:colOff>
+          <xdr:colOff>12700</xdr:colOff>
           <xdr:row>65</xdr:row>
-          <xdr:rowOff>9525</xdr:rowOff>
+          <xdr:rowOff>12700</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>28575</xdr:colOff>
+          <xdr:colOff>31750</xdr:colOff>
           <xdr:row>66</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1339" name="Check Box 315" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1339"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00003B050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
@@ -10240,57 +10221,57 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>11</xdr:col>
-          <xdr:colOff>9525</xdr:colOff>
+          <xdr:colOff>12700</xdr:colOff>
           <xdr:row>66</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>28575</xdr:colOff>
+          <xdr:colOff>31750</xdr:colOff>
           <xdr:row>66</xdr:row>
           <xdr:rowOff>209550</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1340" name="Check Box 316" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1340"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00003C050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
@@ -10307,59 +10288,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>11</xdr:col>
-          <xdr:colOff>9525</xdr:colOff>
+          <xdr:colOff>12700</xdr:colOff>
           <xdr:row>64</xdr:row>
-          <xdr:rowOff>9525</xdr:rowOff>
+          <xdr:rowOff>12700</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>28575</xdr:colOff>
+          <xdr:colOff>31750</xdr:colOff>
           <xdr:row>64</xdr:row>
-          <xdr:rowOff>219075</xdr:rowOff>
+          <xdr:rowOff>222250</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1341" name="Check Box 317" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1341"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00003D050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -10374,59 +10355,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>11</xdr:col>
-          <xdr:colOff>9525</xdr:colOff>
+          <xdr:colOff>12700</xdr:colOff>
           <xdr:row>62</xdr:row>
-          <xdr:rowOff>9525</xdr:rowOff>
+          <xdr:rowOff>12700</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>28575</xdr:colOff>
+          <xdr:colOff>31750</xdr:colOff>
           <xdr:row>62</xdr:row>
-          <xdr:rowOff>219075</xdr:rowOff>
+          <xdr:rowOff>222250</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1342" name="Check Box 318" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1342"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00003E050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -10441,59 +10422,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>11</xdr:col>
-          <xdr:colOff>9525</xdr:colOff>
+          <xdr:colOff>12700</xdr:colOff>
           <xdr:row>62</xdr:row>
-          <xdr:rowOff>9525</xdr:rowOff>
+          <xdr:rowOff>12700</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>28575</xdr:colOff>
+          <xdr:colOff>31750</xdr:colOff>
           <xdr:row>62</xdr:row>
-          <xdr:rowOff>219075</xdr:rowOff>
+          <xdr:rowOff>222250</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1343" name="Check Box 319" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1343"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00003F050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -10508,59 +10489,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>11</xdr:col>
-          <xdr:colOff>9525</xdr:colOff>
+          <xdr:colOff>12700</xdr:colOff>
           <xdr:row>62</xdr:row>
-          <xdr:rowOff>9525</xdr:rowOff>
+          <xdr:rowOff>12700</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>28575</xdr:colOff>
+          <xdr:colOff>31750</xdr:colOff>
           <xdr:row>62</xdr:row>
-          <xdr:rowOff>219075</xdr:rowOff>
+          <xdr:rowOff>222250</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1344" name="Check Box 320" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1344"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000040050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -10575,59 +10556,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>11</xdr:col>
-          <xdr:colOff>9525</xdr:colOff>
+          <xdr:colOff>12700</xdr:colOff>
           <xdr:row>62</xdr:row>
-          <xdr:rowOff>9525</xdr:rowOff>
+          <xdr:rowOff>12700</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>28575</xdr:colOff>
+          <xdr:colOff>31750</xdr:colOff>
           <xdr:row>62</xdr:row>
-          <xdr:rowOff>219075</xdr:rowOff>
+          <xdr:rowOff>222250</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1345" name="Check Box 321" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1345"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000041050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -10642,59 +10623,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>11</xdr:col>
-          <xdr:colOff>9525</xdr:colOff>
+          <xdr:colOff>12700</xdr:colOff>
           <xdr:row>62</xdr:row>
-          <xdr:rowOff>9525</xdr:rowOff>
+          <xdr:rowOff>12700</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>28575</xdr:colOff>
+          <xdr:colOff>31750</xdr:colOff>
           <xdr:row>62</xdr:row>
-          <xdr:rowOff>219075</xdr:rowOff>
+          <xdr:rowOff>222250</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1346" name="Check Box 322" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1346"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000042050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -10709,59 +10690,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>11</xdr:col>
-          <xdr:colOff>9525</xdr:colOff>
+          <xdr:colOff>12700</xdr:colOff>
           <xdr:row>62</xdr:row>
-          <xdr:rowOff>9525</xdr:rowOff>
+          <xdr:rowOff>12700</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>28575</xdr:colOff>
+          <xdr:colOff>31750</xdr:colOff>
           <xdr:row>62</xdr:row>
-          <xdr:rowOff>219075</xdr:rowOff>
+          <xdr:rowOff>222250</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1347" name="Check Box 323" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1347"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000043050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -10776,59 +10757,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>11</xdr:col>
-          <xdr:colOff>9525</xdr:colOff>
+          <xdr:colOff>12700</xdr:colOff>
           <xdr:row>63</xdr:row>
-          <xdr:rowOff>9525</xdr:rowOff>
+          <xdr:rowOff>12700</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>28575</xdr:colOff>
+          <xdr:colOff>31750</xdr:colOff>
           <xdr:row>63</xdr:row>
-          <xdr:rowOff>219075</xdr:rowOff>
+          <xdr:rowOff>222250</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1348" name="Check Box 324" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1348"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000044050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -10843,57 +10824,57 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>11</xdr:col>
-          <xdr:colOff>9525</xdr:colOff>
+          <xdr:colOff>12700</xdr:colOff>
           <xdr:row>65</xdr:row>
-          <xdr:rowOff>9525</xdr:rowOff>
+          <xdr:rowOff>12700</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>28575</xdr:colOff>
+          <xdr:colOff>31750</xdr:colOff>
           <xdr:row>66</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1349" name="Check Box 325" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1349"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000045050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
@@ -10910,57 +10891,57 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>11</xdr:col>
-          <xdr:colOff>9525</xdr:colOff>
+          <xdr:colOff>12700</xdr:colOff>
           <xdr:row>66</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>28575</xdr:colOff>
+          <xdr:colOff>31750</xdr:colOff>
           <xdr:row>66</xdr:row>
           <xdr:rowOff>209550</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1350" name="Check Box 326" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1350"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000046050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
@@ -10977,59 +10958,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>11</xdr:col>
-          <xdr:colOff>9525</xdr:colOff>
+          <xdr:colOff>12700</xdr:colOff>
           <xdr:row>64</xdr:row>
-          <xdr:rowOff>9525</xdr:rowOff>
+          <xdr:rowOff>12700</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>28575</xdr:colOff>
+          <xdr:colOff>31750</xdr:colOff>
           <xdr:row>64</xdr:row>
-          <xdr:rowOff>219075</xdr:rowOff>
+          <xdr:rowOff>222250</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1351" name="Check Box 327" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1351"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000047050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -11044,59 +11025,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>11</xdr:col>
-          <xdr:colOff>9525</xdr:colOff>
+          <xdr:colOff>12700</xdr:colOff>
           <xdr:row>63</xdr:row>
-          <xdr:rowOff>9525</xdr:rowOff>
+          <xdr:rowOff>12700</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>28575</xdr:colOff>
+          <xdr:colOff>31750</xdr:colOff>
           <xdr:row>63</xdr:row>
-          <xdr:rowOff>219075</xdr:rowOff>
+          <xdr:rowOff>222250</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1352" name="Check Box 328" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1352"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000048050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -11111,59 +11092,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>11</xdr:col>
-          <xdr:colOff>9525</xdr:colOff>
+          <xdr:colOff>12700</xdr:colOff>
           <xdr:row>62</xdr:row>
-          <xdr:rowOff>9525</xdr:rowOff>
+          <xdr:rowOff>12700</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>28575</xdr:colOff>
+          <xdr:colOff>31750</xdr:colOff>
           <xdr:row>62</xdr:row>
-          <xdr:rowOff>219075</xdr:rowOff>
+          <xdr:rowOff>222250</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1353" name="Check Box 329" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1353"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000049050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -11178,59 +11159,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>11</xdr:col>
-          <xdr:colOff>9525</xdr:colOff>
+          <xdr:colOff>12700</xdr:colOff>
           <xdr:row>62</xdr:row>
-          <xdr:rowOff>9525</xdr:rowOff>
+          <xdr:rowOff>12700</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>28575</xdr:colOff>
+          <xdr:colOff>31750</xdr:colOff>
           <xdr:row>62</xdr:row>
-          <xdr:rowOff>219075</xdr:rowOff>
+          <xdr:rowOff>222250</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1354" name="Check Box 330" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1354"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00004A050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -11245,59 +11226,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>11</xdr:col>
-          <xdr:colOff>9525</xdr:colOff>
+          <xdr:colOff>12700</xdr:colOff>
           <xdr:row>62</xdr:row>
-          <xdr:rowOff>9525</xdr:rowOff>
+          <xdr:rowOff>12700</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>28575</xdr:colOff>
+          <xdr:colOff>31750</xdr:colOff>
           <xdr:row>62</xdr:row>
-          <xdr:rowOff>219075</xdr:rowOff>
+          <xdr:rowOff>222250</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1355" name="Check Box 331" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1355"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00004B050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -11312,59 +11293,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>11</xdr:col>
-          <xdr:colOff>9525</xdr:colOff>
+          <xdr:colOff>12700</xdr:colOff>
           <xdr:row>62</xdr:row>
-          <xdr:rowOff>9525</xdr:rowOff>
+          <xdr:rowOff>12700</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>28575</xdr:colOff>
+          <xdr:colOff>31750</xdr:colOff>
           <xdr:row>62</xdr:row>
-          <xdr:rowOff>219075</xdr:rowOff>
+          <xdr:rowOff>222250</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1356" name="Check Box 332" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1356"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00004C050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -11379,59 +11360,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>11</xdr:col>
-          <xdr:colOff>9525</xdr:colOff>
+          <xdr:colOff>12700</xdr:colOff>
           <xdr:row>69</xdr:row>
-          <xdr:rowOff>9525</xdr:rowOff>
+          <xdr:rowOff>12700</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>28575</xdr:colOff>
+          <xdr:colOff>31750</xdr:colOff>
           <xdr:row>69</xdr:row>
-          <xdr:rowOff>219075</xdr:rowOff>
+          <xdr:rowOff>222250</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1357" name="Check Box 333" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1357"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00004D050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -11446,59 +11427,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>11</xdr:col>
-          <xdr:colOff>9525</xdr:colOff>
+          <xdr:colOff>12700</xdr:colOff>
           <xdr:row>70</xdr:row>
-          <xdr:rowOff>9525</xdr:rowOff>
+          <xdr:rowOff>12700</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>28575</xdr:colOff>
+          <xdr:colOff>31750</xdr:colOff>
           <xdr:row>70</xdr:row>
-          <xdr:rowOff>219075</xdr:rowOff>
+          <xdr:rowOff>222250</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1358" name="Check Box 334" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1358"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00004E050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -11513,59 +11494,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>11</xdr:col>
-          <xdr:colOff>9525</xdr:colOff>
+          <xdr:colOff>12700</xdr:colOff>
           <xdr:row>70</xdr:row>
-          <xdr:rowOff>9525</xdr:rowOff>
+          <xdr:rowOff>12700</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>28575</xdr:colOff>
+          <xdr:colOff>31750</xdr:colOff>
           <xdr:row>70</xdr:row>
-          <xdr:rowOff>219075</xdr:rowOff>
+          <xdr:rowOff>222250</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1359" name="Check Box 335" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1359"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00004F050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -11580,59 +11561,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>11</xdr:col>
-          <xdr:colOff>9525</xdr:colOff>
+          <xdr:colOff>12700</xdr:colOff>
           <xdr:row>69</xdr:row>
-          <xdr:rowOff>9525</xdr:rowOff>
+          <xdr:rowOff>12700</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>28575</xdr:colOff>
+          <xdr:colOff>31750</xdr:colOff>
           <xdr:row>69</xdr:row>
-          <xdr:rowOff>219075</xdr:rowOff>
+          <xdr:rowOff>222250</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1360" name="Check Box 336" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1360"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000050050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -11647,59 +11628,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>11</xdr:col>
-          <xdr:colOff>9525</xdr:colOff>
+          <xdr:colOff>12700</xdr:colOff>
           <xdr:row>69</xdr:row>
-          <xdr:rowOff>9525</xdr:rowOff>
+          <xdr:rowOff>12700</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>28575</xdr:colOff>
+          <xdr:colOff>31750</xdr:colOff>
           <xdr:row>69</xdr:row>
-          <xdr:rowOff>219075</xdr:rowOff>
+          <xdr:rowOff>222250</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1361" name="Check Box 337" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1361"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000051050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -11714,59 +11695,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>11</xdr:col>
-          <xdr:colOff>9525</xdr:colOff>
+          <xdr:colOff>12700</xdr:colOff>
           <xdr:row>69</xdr:row>
-          <xdr:rowOff>9525</xdr:rowOff>
+          <xdr:rowOff>12700</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>28575</xdr:colOff>
+          <xdr:colOff>31750</xdr:colOff>
           <xdr:row>69</xdr:row>
-          <xdr:rowOff>219075</xdr:rowOff>
+          <xdr:rowOff>222250</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1362" name="Check Box 338" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1362"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000052050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -11781,59 +11762,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>11</xdr:col>
-          <xdr:colOff>9525</xdr:colOff>
+          <xdr:colOff>12700</xdr:colOff>
           <xdr:row>69</xdr:row>
-          <xdr:rowOff>9525</xdr:rowOff>
+          <xdr:rowOff>12700</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>28575</xdr:colOff>
+          <xdr:colOff>31750</xdr:colOff>
           <xdr:row>69</xdr:row>
-          <xdr:rowOff>219075</xdr:rowOff>
+          <xdr:rowOff>222250</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1363" name="Check Box 339" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1363"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000053050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -11848,59 +11829,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>11</xdr:col>
-          <xdr:colOff>9525</xdr:colOff>
+          <xdr:colOff>12700</xdr:colOff>
           <xdr:row>70</xdr:row>
-          <xdr:rowOff>9525</xdr:rowOff>
+          <xdr:rowOff>12700</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>28575</xdr:colOff>
+          <xdr:colOff>31750</xdr:colOff>
           <xdr:row>70</xdr:row>
-          <xdr:rowOff>219075</xdr:rowOff>
+          <xdr:rowOff>222250</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1364" name="Check Box 340" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1364"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000054050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -11915,59 +11896,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>11</xdr:col>
-          <xdr:colOff>9525</xdr:colOff>
+          <xdr:colOff>12700</xdr:colOff>
           <xdr:row>70</xdr:row>
-          <xdr:rowOff>9525</xdr:rowOff>
+          <xdr:rowOff>12700</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>28575</xdr:colOff>
+          <xdr:colOff>31750</xdr:colOff>
           <xdr:row>70</xdr:row>
-          <xdr:rowOff>219075</xdr:rowOff>
+          <xdr:rowOff>222250</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1365" name="Check Box 341" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1365"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000055050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -11982,59 +11963,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>11</xdr:col>
-          <xdr:colOff>9525</xdr:colOff>
+          <xdr:colOff>12700</xdr:colOff>
           <xdr:row>69</xdr:row>
-          <xdr:rowOff>9525</xdr:rowOff>
+          <xdr:rowOff>12700</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>28575</xdr:colOff>
+          <xdr:colOff>31750</xdr:colOff>
           <xdr:row>69</xdr:row>
-          <xdr:rowOff>219075</xdr:rowOff>
+          <xdr:rowOff>222250</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1366" name="Check Box 342" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1366"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000056050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -12049,59 +12030,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>11</xdr:col>
-          <xdr:colOff>9525</xdr:colOff>
+          <xdr:colOff>12700</xdr:colOff>
           <xdr:row>69</xdr:row>
-          <xdr:rowOff>9525</xdr:rowOff>
+          <xdr:rowOff>12700</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>28575</xdr:colOff>
+          <xdr:colOff>31750</xdr:colOff>
           <xdr:row>69</xdr:row>
-          <xdr:rowOff>219075</xdr:rowOff>
+          <xdr:rowOff>222250</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1367" name="Check Box 343" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1367"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000057050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -12116,59 +12097,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>11</xdr:col>
-          <xdr:colOff>9525</xdr:colOff>
+          <xdr:colOff>12700</xdr:colOff>
           <xdr:row>71</xdr:row>
-          <xdr:rowOff>9525</xdr:rowOff>
+          <xdr:rowOff>12700</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>28575</xdr:colOff>
+          <xdr:colOff>31750</xdr:colOff>
           <xdr:row>71</xdr:row>
-          <xdr:rowOff>219075</xdr:rowOff>
+          <xdr:rowOff>222250</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1368" name="Check Box 344" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1368"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000058050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -12183,59 +12164,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>11</xdr:col>
-          <xdr:colOff>9525</xdr:colOff>
+          <xdr:colOff>12700</xdr:colOff>
           <xdr:row>71</xdr:row>
-          <xdr:rowOff>9525</xdr:rowOff>
+          <xdr:rowOff>12700</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>28575</xdr:colOff>
+          <xdr:colOff>31750</xdr:colOff>
           <xdr:row>71</xdr:row>
-          <xdr:rowOff>219075</xdr:rowOff>
+          <xdr:rowOff>222250</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1369" name="Check Box 345" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1369"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000059050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -12252,55 +12233,55 @@
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>25</xdr:col>
           <xdr:colOff>190500</xdr:colOff>
           <xdr:row>63</xdr:row>
-          <xdr:rowOff>9525</xdr:rowOff>
+          <xdr:rowOff>12700</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>27</xdr:col>
-          <xdr:colOff>9525</xdr:colOff>
+          <xdr:colOff>12700</xdr:colOff>
           <xdr:row>64</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1370" name="Check Box 346" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1370"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00005A050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
@@ -12319,55 +12300,55 @@
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>25</xdr:col>
           <xdr:colOff>190500</xdr:colOff>
           <xdr:row>60</xdr:row>
-          <xdr:rowOff>9525</xdr:rowOff>
+          <xdr:rowOff>12700</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>27</xdr:col>
-          <xdr:colOff>9525</xdr:colOff>
+          <xdr:colOff>12700</xdr:colOff>
           <xdr:row>61</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1371" name="Check Box 347" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1371"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00005B050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
@@ -12390,53 +12371,53 @@
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>25</xdr:col>
           <xdr:colOff>190500</xdr:colOff>
           <xdr:row>65</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>27</xdr:col>
-          <xdr:colOff>9525</xdr:colOff>
+          <xdr:colOff>12700</xdr:colOff>
           <xdr:row>65</xdr:row>
-          <xdr:rowOff>219075</xdr:rowOff>
+          <xdr:rowOff>222250</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1372" name="Check Box 348" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1372"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00005C050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -12451,57 +12432,57 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>9525</xdr:colOff>
+          <xdr:colOff>12700</xdr:colOff>
           <xdr:row>86</xdr:row>
-          <xdr:rowOff>9525</xdr:rowOff>
+          <xdr:rowOff>12700</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>219075</xdr:colOff>
+          <xdr:colOff>222250</xdr:colOff>
           <xdr:row>87</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1373" name="Check Box 349" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1373"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00005D050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
@@ -12518,57 +12499,57 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>9525</xdr:colOff>
+          <xdr:colOff>12700</xdr:colOff>
           <xdr:row>87</xdr:row>
-          <xdr:rowOff>9525</xdr:rowOff>
+          <xdr:rowOff>12700</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>219075</xdr:colOff>
+          <xdr:colOff>222250</xdr:colOff>
           <xdr:row>88</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1374" name="Check Box 350" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1374"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00005E050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
@@ -12585,57 +12566,57 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>9525</xdr:colOff>
+          <xdr:colOff>12700</xdr:colOff>
           <xdr:row>88</xdr:row>
-          <xdr:rowOff>9525</xdr:rowOff>
+          <xdr:rowOff>12700</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>219075</xdr:colOff>
+          <xdr:colOff>222250</xdr:colOff>
           <xdr:row>89</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1375" name="Check Box 351" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1375"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00005F050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
@@ -12652,57 +12633,57 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>9525</xdr:colOff>
+          <xdr:colOff>12700</xdr:colOff>
           <xdr:row>85</xdr:row>
-          <xdr:rowOff>9525</xdr:rowOff>
+          <xdr:rowOff>12700</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>219075</xdr:colOff>
+          <xdr:colOff>222250</xdr:colOff>
           <xdr:row>86</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1376" name="Check Box 352" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1376"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000060050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
@@ -12719,57 +12700,57 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>9525</xdr:colOff>
+          <xdr:colOff>12700</xdr:colOff>
           <xdr:row>84</xdr:row>
-          <xdr:rowOff>9525</xdr:rowOff>
+          <xdr:rowOff>12700</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>219075</xdr:colOff>
+          <xdr:colOff>222250</xdr:colOff>
           <xdr:row>85</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1377" name="Check Box 353" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1377"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000061050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
@@ -12786,57 +12767,57 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>9525</xdr:colOff>
+          <xdr:colOff>12700</xdr:colOff>
           <xdr:row>83</xdr:row>
-          <xdr:rowOff>9525</xdr:rowOff>
+          <xdr:rowOff>12700</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>219075</xdr:colOff>
+          <xdr:colOff>222250</xdr:colOff>
           <xdr:row>84</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1378" name="Check Box 354" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1378"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000062050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
@@ -12853,59 +12834,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>9525</xdr:colOff>
+          <xdr:colOff>12700</xdr:colOff>
           <xdr:row>80</xdr:row>
-          <xdr:rowOff>9525</xdr:rowOff>
+          <xdr:rowOff>12700</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>219075</xdr:colOff>
+          <xdr:colOff>222250</xdr:colOff>
           <xdr:row>80</xdr:row>
-          <xdr:rowOff>219075</xdr:rowOff>
+          <xdr:rowOff>222250</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1379" name="Check Box 355" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1379"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000063050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -12920,59 +12901,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>9525</xdr:colOff>
+          <xdr:colOff>12700</xdr:colOff>
           <xdr:row>79</xdr:row>
-          <xdr:rowOff>9525</xdr:rowOff>
+          <xdr:rowOff>12700</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>219075</xdr:colOff>
+          <xdr:colOff>222250</xdr:colOff>
           <xdr:row>79</xdr:row>
-          <xdr:rowOff>219075</xdr:rowOff>
+          <xdr:rowOff>222250</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1380" name="Check Box 356" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1380"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000064050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -12987,59 +12968,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>9525</xdr:colOff>
+          <xdr:colOff>12700</xdr:colOff>
           <xdr:row>78</xdr:row>
-          <xdr:rowOff>9525</xdr:rowOff>
+          <xdr:rowOff>12700</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>219075</xdr:colOff>
+          <xdr:colOff>222250</xdr:colOff>
           <xdr:row>78</xdr:row>
-          <xdr:rowOff>219075</xdr:rowOff>
+          <xdr:rowOff>222250</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1381" name="Check Box 357" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1381"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000065050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -13054,57 +13035,57 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>9525</xdr:colOff>
+          <xdr:colOff>12700</xdr:colOff>
           <xdr:row>85</xdr:row>
-          <xdr:rowOff>9525</xdr:rowOff>
+          <xdr:rowOff>12700</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>219075</xdr:colOff>
+          <xdr:colOff>222250</xdr:colOff>
           <xdr:row>86</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1382" name="Check Box 358" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1382"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000066050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
@@ -13121,59 +13102,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>11</xdr:col>
-          <xdr:colOff>9525</xdr:colOff>
+          <xdr:colOff>12700</xdr:colOff>
           <xdr:row>78</xdr:row>
-          <xdr:rowOff>9525</xdr:rowOff>
+          <xdr:rowOff>12700</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>28575</xdr:colOff>
+          <xdr:colOff>31750</xdr:colOff>
           <xdr:row>78</xdr:row>
-          <xdr:rowOff>219075</xdr:rowOff>
+          <xdr:rowOff>222250</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1383" name="Check Box 359" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1383"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000067050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -13188,59 +13169,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>11</xdr:col>
-          <xdr:colOff>9525</xdr:colOff>
+          <xdr:colOff>12700</xdr:colOff>
           <xdr:row>80</xdr:row>
-          <xdr:rowOff>9525</xdr:rowOff>
+          <xdr:rowOff>12700</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>28575</xdr:colOff>
+          <xdr:colOff>31750</xdr:colOff>
           <xdr:row>80</xdr:row>
-          <xdr:rowOff>219075</xdr:rowOff>
+          <xdr:rowOff>222250</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1384" name="Check Box 360" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1384"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000068050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -13255,59 +13236,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>11</xdr:col>
-          <xdr:colOff>9525</xdr:colOff>
+          <xdr:colOff>12700</xdr:colOff>
           <xdr:row>80</xdr:row>
-          <xdr:rowOff>9525</xdr:rowOff>
+          <xdr:rowOff>12700</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>28575</xdr:colOff>
+          <xdr:colOff>31750</xdr:colOff>
           <xdr:row>80</xdr:row>
-          <xdr:rowOff>219075</xdr:rowOff>
+          <xdr:rowOff>222250</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1385" name="Check Box 361" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1385"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000069050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -13322,57 +13303,57 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>11</xdr:col>
-          <xdr:colOff>9525</xdr:colOff>
+          <xdr:colOff>12700</xdr:colOff>
           <xdr:row>82</xdr:row>
-          <xdr:rowOff>9525</xdr:rowOff>
+          <xdr:rowOff>12700</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>28575</xdr:colOff>
+          <xdr:colOff>31750</xdr:colOff>
           <xdr:row>83</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1386" name="Check Box 362" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1386"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00006A050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
@@ -13389,57 +13370,57 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>11</xdr:col>
-          <xdr:colOff>9525</xdr:colOff>
+          <xdr:colOff>12700</xdr:colOff>
           <xdr:row>83</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>28575</xdr:colOff>
+          <xdr:colOff>31750</xdr:colOff>
           <xdr:row>83</xdr:row>
           <xdr:rowOff>209550</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1387" name="Check Box 363" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1387"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00006B050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
@@ -13456,59 +13437,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>11</xdr:col>
-          <xdr:colOff>9525</xdr:colOff>
+          <xdr:colOff>12700</xdr:colOff>
           <xdr:row>81</xdr:row>
-          <xdr:rowOff>9525</xdr:rowOff>
+          <xdr:rowOff>12700</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>28575</xdr:colOff>
+          <xdr:colOff>31750</xdr:colOff>
           <xdr:row>81</xdr:row>
-          <xdr:rowOff>219075</xdr:rowOff>
+          <xdr:rowOff>222250</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1388" name="Check Box 364" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1388"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00006C050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -13523,59 +13504,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>11</xdr:col>
-          <xdr:colOff>9525</xdr:colOff>
+          <xdr:colOff>12700</xdr:colOff>
           <xdr:row>79</xdr:row>
-          <xdr:rowOff>9525</xdr:rowOff>
+          <xdr:rowOff>12700</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>28575</xdr:colOff>
+          <xdr:colOff>31750</xdr:colOff>
           <xdr:row>79</xdr:row>
-          <xdr:rowOff>219075</xdr:rowOff>
+          <xdr:rowOff>222250</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1389" name="Check Box 365" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1389"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00006D050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -13590,59 +13571,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>11</xdr:col>
-          <xdr:colOff>9525</xdr:colOff>
+          <xdr:colOff>12700</xdr:colOff>
           <xdr:row>79</xdr:row>
-          <xdr:rowOff>9525</xdr:rowOff>
+          <xdr:rowOff>12700</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>28575</xdr:colOff>
+          <xdr:colOff>31750</xdr:colOff>
           <xdr:row>79</xdr:row>
-          <xdr:rowOff>219075</xdr:rowOff>
+          <xdr:rowOff>222250</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1390" name="Check Box 366" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1390"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00006E050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -13657,59 +13638,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>11</xdr:col>
-          <xdr:colOff>9525</xdr:colOff>
+          <xdr:colOff>12700</xdr:colOff>
           <xdr:row>79</xdr:row>
-          <xdr:rowOff>9525</xdr:rowOff>
+          <xdr:rowOff>12700</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>28575</xdr:colOff>
+          <xdr:colOff>31750</xdr:colOff>
           <xdr:row>79</xdr:row>
-          <xdr:rowOff>219075</xdr:rowOff>
+          <xdr:rowOff>222250</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1391" name="Check Box 367" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1391"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00006F050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -13724,59 +13705,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>11</xdr:col>
-          <xdr:colOff>9525</xdr:colOff>
+          <xdr:colOff>12700</xdr:colOff>
           <xdr:row>79</xdr:row>
-          <xdr:rowOff>9525</xdr:rowOff>
+          <xdr:rowOff>12700</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>28575</xdr:colOff>
+          <xdr:colOff>31750</xdr:colOff>
           <xdr:row>79</xdr:row>
-          <xdr:rowOff>219075</xdr:rowOff>
+          <xdr:rowOff>222250</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1392" name="Check Box 368" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1392"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000070050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -13791,59 +13772,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>11</xdr:col>
-          <xdr:colOff>9525</xdr:colOff>
+          <xdr:colOff>12700</xdr:colOff>
           <xdr:row>79</xdr:row>
-          <xdr:rowOff>9525</xdr:rowOff>
+          <xdr:rowOff>12700</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>28575</xdr:colOff>
+          <xdr:colOff>31750</xdr:colOff>
           <xdr:row>79</xdr:row>
-          <xdr:rowOff>219075</xdr:rowOff>
+          <xdr:rowOff>222250</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1393" name="Check Box 369" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1393"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000071050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -13858,59 +13839,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>11</xdr:col>
-          <xdr:colOff>9525</xdr:colOff>
+          <xdr:colOff>12700</xdr:colOff>
           <xdr:row>79</xdr:row>
-          <xdr:rowOff>9525</xdr:rowOff>
+          <xdr:rowOff>12700</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>28575</xdr:colOff>
+          <xdr:colOff>31750</xdr:colOff>
           <xdr:row>79</xdr:row>
-          <xdr:rowOff>219075</xdr:rowOff>
+          <xdr:rowOff>222250</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1394" name="Check Box 370" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1394"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000072050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -13925,59 +13906,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>11</xdr:col>
-          <xdr:colOff>9525</xdr:colOff>
+          <xdr:colOff>12700</xdr:colOff>
           <xdr:row>80</xdr:row>
-          <xdr:rowOff>9525</xdr:rowOff>
+          <xdr:rowOff>12700</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>28575</xdr:colOff>
+          <xdr:colOff>31750</xdr:colOff>
           <xdr:row>80</xdr:row>
-          <xdr:rowOff>219075</xdr:rowOff>
+          <xdr:rowOff>222250</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1395" name="Check Box 371" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1395"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000073050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -13992,57 +13973,57 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>11</xdr:col>
-          <xdr:colOff>9525</xdr:colOff>
+          <xdr:colOff>12700</xdr:colOff>
           <xdr:row>82</xdr:row>
-          <xdr:rowOff>9525</xdr:rowOff>
+          <xdr:rowOff>12700</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>28575</xdr:colOff>
+          <xdr:colOff>31750</xdr:colOff>
           <xdr:row>83</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1396" name="Check Box 372" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1396"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000074050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
@@ -14059,57 +14040,57 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>11</xdr:col>
-          <xdr:colOff>9525</xdr:colOff>
+          <xdr:colOff>12700</xdr:colOff>
           <xdr:row>83</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>28575</xdr:colOff>
+          <xdr:colOff>31750</xdr:colOff>
           <xdr:row>83</xdr:row>
           <xdr:rowOff>209550</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1397" name="Check Box 373" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1397"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000075050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
@@ -14126,59 +14107,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>11</xdr:col>
-          <xdr:colOff>9525</xdr:colOff>
+          <xdr:colOff>12700</xdr:colOff>
           <xdr:row>81</xdr:row>
-          <xdr:rowOff>9525</xdr:rowOff>
+          <xdr:rowOff>12700</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>28575</xdr:colOff>
+          <xdr:colOff>31750</xdr:colOff>
           <xdr:row>81</xdr:row>
-          <xdr:rowOff>219075</xdr:rowOff>
+          <xdr:rowOff>222250</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1398" name="Check Box 374" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1398"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000076050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -14193,59 +14174,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>11</xdr:col>
-          <xdr:colOff>9525</xdr:colOff>
+          <xdr:colOff>12700</xdr:colOff>
           <xdr:row>80</xdr:row>
-          <xdr:rowOff>9525</xdr:rowOff>
+          <xdr:rowOff>12700</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>28575</xdr:colOff>
+          <xdr:colOff>31750</xdr:colOff>
           <xdr:row>80</xdr:row>
-          <xdr:rowOff>219075</xdr:rowOff>
+          <xdr:rowOff>222250</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1399" name="Check Box 375" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1399"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000077050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -14260,59 +14241,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>11</xdr:col>
-          <xdr:colOff>9525</xdr:colOff>
+          <xdr:colOff>12700</xdr:colOff>
           <xdr:row>79</xdr:row>
-          <xdr:rowOff>9525</xdr:rowOff>
+          <xdr:rowOff>12700</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>28575</xdr:colOff>
+          <xdr:colOff>31750</xdr:colOff>
           <xdr:row>79</xdr:row>
-          <xdr:rowOff>219075</xdr:rowOff>
+          <xdr:rowOff>222250</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1400" name="Check Box 376" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1400"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000078050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -14327,59 +14308,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>11</xdr:col>
-          <xdr:colOff>9525</xdr:colOff>
+          <xdr:colOff>12700</xdr:colOff>
           <xdr:row>79</xdr:row>
-          <xdr:rowOff>9525</xdr:rowOff>
+          <xdr:rowOff>12700</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>28575</xdr:colOff>
+          <xdr:colOff>31750</xdr:colOff>
           <xdr:row>79</xdr:row>
-          <xdr:rowOff>219075</xdr:rowOff>
+          <xdr:rowOff>222250</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1401" name="Check Box 377" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1401"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000079050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -14394,59 +14375,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>11</xdr:col>
-          <xdr:colOff>9525</xdr:colOff>
+          <xdr:colOff>12700</xdr:colOff>
           <xdr:row>79</xdr:row>
-          <xdr:rowOff>9525</xdr:rowOff>
+          <xdr:rowOff>12700</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>28575</xdr:colOff>
+          <xdr:colOff>31750</xdr:colOff>
           <xdr:row>79</xdr:row>
-          <xdr:rowOff>219075</xdr:rowOff>
+          <xdr:rowOff>222250</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1402" name="Check Box 378" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1402"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00007A050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -14461,59 +14442,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>11</xdr:col>
-          <xdr:colOff>9525</xdr:colOff>
+          <xdr:colOff>12700</xdr:colOff>
           <xdr:row>79</xdr:row>
-          <xdr:rowOff>9525</xdr:rowOff>
+          <xdr:rowOff>12700</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>28575</xdr:colOff>
+          <xdr:colOff>31750</xdr:colOff>
           <xdr:row>79</xdr:row>
-          <xdr:rowOff>219075</xdr:rowOff>
+          <xdr:rowOff>222250</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1403" name="Check Box 379" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1403"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00007B050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -14528,59 +14509,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>11</xdr:col>
-          <xdr:colOff>9525</xdr:colOff>
+          <xdr:colOff>12700</xdr:colOff>
           <xdr:row>86</xdr:row>
-          <xdr:rowOff>9525</xdr:rowOff>
+          <xdr:rowOff>12700</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>28575</xdr:colOff>
+          <xdr:colOff>31750</xdr:colOff>
           <xdr:row>86</xdr:row>
-          <xdr:rowOff>219075</xdr:rowOff>
+          <xdr:rowOff>222250</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1404" name="Check Box 380" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1404"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00007C050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -14595,59 +14576,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>11</xdr:col>
-          <xdr:colOff>9525</xdr:colOff>
+          <xdr:colOff>12700</xdr:colOff>
           <xdr:row>87</xdr:row>
-          <xdr:rowOff>9525</xdr:rowOff>
+          <xdr:rowOff>12700</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>28575</xdr:colOff>
+          <xdr:colOff>31750</xdr:colOff>
           <xdr:row>87</xdr:row>
-          <xdr:rowOff>219075</xdr:rowOff>
+          <xdr:rowOff>222250</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1405" name="Check Box 381" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1405"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00007D050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -14662,59 +14643,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>11</xdr:col>
-          <xdr:colOff>9525</xdr:colOff>
+          <xdr:colOff>12700</xdr:colOff>
           <xdr:row>87</xdr:row>
-          <xdr:rowOff>9525</xdr:rowOff>
+          <xdr:rowOff>12700</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>28575</xdr:colOff>
+          <xdr:colOff>31750</xdr:colOff>
           <xdr:row>87</xdr:row>
-          <xdr:rowOff>219075</xdr:rowOff>
+          <xdr:rowOff>222250</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1406" name="Check Box 382" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1406"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00007E050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -14729,59 +14710,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>11</xdr:col>
-          <xdr:colOff>9525</xdr:colOff>
+          <xdr:colOff>12700</xdr:colOff>
           <xdr:row>86</xdr:row>
-          <xdr:rowOff>9525</xdr:rowOff>
+          <xdr:rowOff>12700</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>28575</xdr:colOff>
+          <xdr:colOff>31750</xdr:colOff>
           <xdr:row>86</xdr:row>
-          <xdr:rowOff>219075</xdr:rowOff>
+          <xdr:rowOff>222250</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1407" name="Check Box 383" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1407"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00007F050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -14796,59 +14777,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>11</xdr:col>
-          <xdr:colOff>9525</xdr:colOff>
+          <xdr:colOff>12700</xdr:colOff>
           <xdr:row>86</xdr:row>
-          <xdr:rowOff>9525</xdr:rowOff>
+          <xdr:rowOff>12700</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>28575</xdr:colOff>
+          <xdr:colOff>31750</xdr:colOff>
           <xdr:row>86</xdr:row>
-          <xdr:rowOff>219075</xdr:rowOff>
+          <xdr:rowOff>222250</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1408" name="Check Box 384" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1408"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000080050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -14863,59 +14844,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>11</xdr:col>
-          <xdr:colOff>9525</xdr:colOff>
+          <xdr:colOff>12700</xdr:colOff>
           <xdr:row>86</xdr:row>
-          <xdr:rowOff>9525</xdr:rowOff>
+          <xdr:rowOff>12700</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>28575</xdr:colOff>
+          <xdr:colOff>31750</xdr:colOff>
           <xdr:row>86</xdr:row>
-          <xdr:rowOff>219075</xdr:rowOff>
+          <xdr:rowOff>222250</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1409" name="Check Box 385" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1409"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000081050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -14930,59 +14911,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>11</xdr:col>
-          <xdr:colOff>9525</xdr:colOff>
+          <xdr:colOff>12700</xdr:colOff>
           <xdr:row>86</xdr:row>
-          <xdr:rowOff>9525</xdr:rowOff>
+          <xdr:rowOff>12700</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>28575</xdr:colOff>
+          <xdr:colOff>31750</xdr:colOff>
           <xdr:row>86</xdr:row>
-          <xdr:rowOff>219075</xdr:rowOff>
+          <xdr:rowOff>222250</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1410" name="Check Box 386" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1410"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000082050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -14997,59 +14978,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>11</xdr:col>
-          <xdr:colOff>9525</xdr:colOff>
+          <xdr:colOff>12700</xdr:colOff>
           <xdr:row>87</xdr:row>
-          <xdr:rowOff>9525</xdr:rowOff>
+          <xdr:rowOff>12700</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>28575</xdr:colOff>
+          <xdr:colOff>31750</xdr:colOff>
           <xdr:row>87</xdr:row>
-          <xdr:rowOff>219075</xdr:rowOff>
+          <xdr:rowOff>222250</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1411" name="Check Box 387" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1411"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000083050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -15064,59 +15045,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>11</xdr:col>
-          <xdr:colOff>9525</xdr:colOff>
+          <xdr:colOff>12700</xdr:colOff>
           <xdr:row>87</xdr:row>
-          <xdr:rowOff>9525</xdr:rowOff>
+          <xdr:rowOff>12700</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>28575</xdr:colOff>
+          <xdr:colOff>31750</xdr:colOff>
           <xdr:row>87</xdr:row>
-          <xdr:rowOff>219075</xdr:rowOff>
+          <xdr:rowOff>222250</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1412" name="Check Box 388" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1412"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000084050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -15131,59 +15112,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>11</xdr:col>
-          <xdr:colOff>9525</xdr:colOff>
+          <xdr:colOff>12700</xdr:colOff>
           <xdr:row>86</xdr:row>
-          <xdr:rowOff>9525</xdr:rowOff>
+          <xdr:rowOff>12700</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>28575</xdr:colOff>
+          <xdr:colOff>31750</xdr:colOff>
           <xdr:row>86</xdr:row>
-          <xdr:rowOff>219075</xdr:rowOff>
+          <xdr:rowOff>222250</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1413" name="Check Box 389" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1413"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000085050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -15198,59 +15179,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>11</xdr:col>
-          <xdr:colOff>9525</xdr:colOff>
+          <xdr:colOff>12700</xdr:colOff>
           <xdr:row>86</xdr:row>
-          <xdr:rowOff>9525</xdr:rowOff>
+          <xdr:rowOff>12700</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>28575</xdr:colOff>
+          <xdr:colOff>31750</xdr:colOff>
           <xdr:row>86</xdr:row>
-          <xdr:rowOff>219075</xdr:rowOff>
+          <xdr:rowOff>222250</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1414" name="Check Box 390" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1414"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000086050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -15265,59 +15246,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>11</xdr:col>
-          <xdr:colOff>9525</xdr:colOff>
+          <xdr:colOff>12700</xdr:colOff>
           <xdr:row>88</xdr:row>
-          <xdr:rowOff>9525</xdr:rowOff>
+          <xdr:rowOff>12700</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>28575</xdr:colOff>
+          <xdr:colOff>31750</xdr:colOff>
           <xdr:row>88</xdr:row>
-          <xdr:rowOff>219075</xdr:rowOff>
+          <xdr:rowOff>222250</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1415" name="Check Box 391" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1415"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000087050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -15332,59 +15313,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>11</xdr:col>
-          <xdr:colOff>9525</xdr:colOff>
+          <xdr:colOff>12700</xdr:colOff>
           <xdr:row>88</xdr:row>
-          <xdr:rowOff>9525</xdr:rowOff>
+          <xdr:rowOff>12700</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>28575</xdr:colOff>
+          <xdr:colOff>31750</xdr:colOff>
           <xdr:row>88</xdr:row>
-          <xdr:rowOff>219075</xdr:rowOff>
+          <xdr:rowOff>222250</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1416" name="Check Box 392" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1416"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000088050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -15401,55 +15382,55 @@
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>25</xdr:col>
           <xdr:colOff>190500</xdr:colOff>
           <xdr:row>80</xdr:row>
-          <xdr:rowOff>9525</xdr:rowOff>
+          <xdr:rowOff>12700</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>27</xdr:col>
-          <xdr:colOff>9525</xdr:colOff>
+          <xdr:colOff>12700</xdr:colOff>
           <xdr:row>81</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1417" name="Check Box 393" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1417"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000089050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
@@ -15468,55 +15449,55 @@
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>25</xdr:col>
           <xdr:colOff>190500</xdr:colOff>
           <xdr:row>77</xdr:row>
-          <xdr:rowOff>9525</xdr:rowOff>
+          <xdr:rowOff>12700</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>27</xdr:col>
-          <xdr:colOff>9525</xdr:colOff>
+          <xdr:colOff>12700</xdr:colOff>
           <xdr:row>78</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1418" name="Check Box 394" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1418"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00008A050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
@@ -15539,53 +15520,53 @@
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>25</xdr:col>
           <xdr:colOff>190500</xdr:colOff>
           <xdr:row>82</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>27</xdr:col>
-          <xdr:colOff>9525</xdr:colOff>
+          <xdr:colOff>12700</xdr:colOff>
           <xdr:row>82</xdr:row>
-          <xdr:rowOff>219075</xdr:rowOff>
+          <xdr:rowOff>222250</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1419" name="Check Box 395" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1419"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00008B050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -15600,57 +15581,57 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>9525</xdr:colOff>
+          <xdr:colOff>12700</xdr:colOff>
           <xdr:row>103</xdr:row>
-          <xdr:rowOff>9525</xdr:rowOff>
+          <xdr:rowOff>12700</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>219075</xdr:colOff>
+          <xdr:colOff>222250</xdr:colOff>
           <xdr:row>104</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1420" name="Check Box 396" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1420"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00008C050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
@@ -15667,57 +15648,57 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>9525</xdr:colOff>
+          <xdr:colOff>12700</xdr:colOff>
           <xdr:row>104</xdr:row>
-          <xdr:rowOff>9525</xdr:rowOff>
+          <xdr:rowOff>12700</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>219075</xdr:colOff>
+          <xdr:colOff>222250</xdr:colOff>
           <xdr:row>105</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1421" name="Check Box 397" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1421"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00008D050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
@@ -15734,57 +15715,57 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>9525</xdr:colOff>
+          <xdr:colOff>12700</xdr:colOff>
           <xdr:row>105</xdr:row>
-          <xdr:rowOff>9525</xdr:rowOff>
+          <xdr:rowOff>12700</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>219075</xdr:colOff>
+          <xdr:colOff>222250</xdr:colOff>
           <xdr:row>106</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1422" name="Check Box 398" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1422"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00008E050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
@@ -15801,57 +15782,57 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>9525</xdr:colOff>
+          <xdr:colOff>12700</xdr:colOff>
           <xdr:row>102</xdr:row>
-          <xdr:rowOff>9525</xdr:rowOff>
+          <xdr:rowOff>12700</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>219075</xdr:colOff>
+          <xdr:colOff>222250</xdr:colOff>
           <xdr:row>103</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1423" name="Check Box 399" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1423"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00008F050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
@@ -15868,57 +15849,57 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>9525</xdr:colOff>
+          <xdr:colOff>12700</xdr:colOff>
           <xdr:row>101</xdr:row>
-          <xdr:rowOff>9525</xdr:rowOff>
+          <xdr:rowOff>12700</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>219075</xdr:colOff>
+          <xdr:colOff>222250</xdr:colOff>
           <xdr:row>102</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1424" name="Check Box 400" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1424"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000090050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
@@ -15935,57 +15916,57 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>9525</xdr:colOff>
+          <xdr:colOff>12700</xdr:colOff>
           <xdr:row>100</xdr:row>
-          <xdr:rowOff>9525</xdr:rowOff>
+          <xdr:rowOff>12700</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>219075</xdr:colOff>
+          <xdr:colOff>222250</xdr:colOff>
           <xdr:row>101</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1425" name="Check Box 401" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1425"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000091050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
@@ -16002,59 +15983,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>9525</xdr:colOff>
+          <xdr:colOff>12700</xdr:colOff>
           <xdr:row>97</xdr:row>
-          <xdr:rowOff>9525</xdr:rowOff>
+          <xdr:rowOff>12700</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>219075</xdr:colOff>
+          <xdr:colOff>222250</xdr:colOff>
           <xdr:row>97</xdr:row>
-          <xdr:rowOff>219075</xdr:rowOff>
+          <xdr:rowOff>222250</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1426" name="Check Box 402" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1426"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000092050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -16069,59 +16050,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>9525</xdr:colOff>
+          <xdr:colOff>12700</xdr:colOff>
           <xdr:row>96</xdr:row>
-          <xdr:rowOff>9525</xdr:rowOff>
+          <xdr:rowOff>12700</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>219075</xdr:colOff>
+          <xdr:colOff>222250</xdr:colOff>
           <xdr:row>96</xdr:row>
-          <xdr:rowOff>219075</xdr:rowOff>
+          <xdr:rowOff>222250</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1427" name="Check Box 403" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1427"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000093050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -16136,59 +16117,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>9525</xdr:colOff>
+          <xdr:colOff>12700</xdr:colOff>
           <xdr:row>95</xdr:row>
-          <xdr:rowOff>9525</xdr:rowOff>
+          <xdr:rowOff>12700</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>219075</xdr:colOff>
+          <xdr:colOff>222250</xdr:colOff>
           <xdr:row>95</xdr:row>
-          <xdr:rowOff>219075</xdr:rowOff>
+          <xdr:rowOff>222250</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1428" name="Check Box 404" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1428"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000094050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -16203,57 +16184,57 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>9525</xdr:colOff>
+          <xdr:colOff>12700</xdr:colOff>
           <xdr:row>102</xdr:row>
-          <xdr:rowOff>9525</xdr:rowOff>
+          <xdr:rowOff>12700</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>219075</xdr:colOff>
+          <xdr:colOff>222250</xdr:colOff>
           <xdr:row>103</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1429" name="Check Box 405" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1429"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000095050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
@@ -16270,59 +16251,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>11</xdr:col>
-          <xdr:colOff>9525</xdr:colOff>
+          <xdr:colOff>12700</xdr:colOff>
           <xdr:row>95</xdr:row>
-          <xdr:rowOff>9525</xdr:rowOff>
+          <xdr:rowOff>12700</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>28575</xdr:colOff>
+          <xdr:colOff>31750</xdr:colOff>
           <xdr:row>95</xdr:row>
-          <xdr:rowOff>219075</xdr:rowOff>
+          <xdr:rowOff>222250</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1430" name="Check Box 406" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1430"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000096050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -16337,59 +16318,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>11</xdr:col>
-          <xdr:colOff>9525</xdr:colOff>
+          <xdr:colOff>12700</xdr:colOff>
           <xdr:row>97</xdr:row>
-          <xdr:rowOff>9525</xdr:rowOff>
+          <xdr:rowOff>12700</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>28575</xdr:colOff>
+          <xdr:colOff>31750</xdr:colOff>
           <xdr:row>97</xdr:row>
-          <xdr:rowOff>219075</xdr:rowOff>
+          <xdr:rowOff>222250</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1431" name="Check Box 407" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1431"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000097050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -16404,59 +16385,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>11</xdr:col>
-          <xdr:colOff>9525</xdr:colOff>
+          <xdr:colOff>12700</xdr:colOff>
           <xdr:row>97</xdr:row>
-          <xdr:rowOff>9525</xdr:rowOff>
+          <xdr:rowOff>12700</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>28575</xdr:colOff>
+          <xdr:colOff>31750</xdr:colOff>
           <xdr:row>97</xdr:row>
-          <xdr:rowOff>219075</xdr:rowOff>
+          <xdr:rowOff>222250</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1432" name="Check Box 408" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1432"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000098050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -16471,57 +16452,57 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>11</xdr:col>
-          <xdr:colOff>9525</xdr:colOff>
+          <xdr:colOff>12700</xdr:colOff>
           <xdr:row>99</xdr:row>
-          <xdr:rowOff>9525</xdr:rowOff>
+          <xdr:rowOff>12700</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>28575</xdr:colOff>
+          <xdr:colOff>31750</xdr:colOff>
           <xdr:row>100</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1433" name="Check Box 409" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1433"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000099050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
@@ -16538,57 +16519,57 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>11</xdr:col>
-          <xdr:colOff>9525</xdr:colOff>
+          <xdr:colOff>12700</xdr:colOff>
           <xdr:row>100</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>28575</xdr:colOff>
+          <xdr:colOff>31750</xdr:colOff>
           <xdr:row>100</xdr:row>
           <xdr:rowOff>209550</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1434" name="Check Box 410" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1434"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00009A050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
@@ -16605,59 +16586,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>11</xdr:col>
-          <xdr:colOff>9525</xdr:colOff>
+          <xdr:colOff>12700</xdr:colOff>
           <xdr:row>98</xdr:row>
-          <xdr:rowOff>9525</xdr:rowOff>
+          <xdr:rowOff>12700</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>28575</xdr:colOff>
+          <xdr:colOff>31750</xdr:colOff>
           <xdr:row>98</xdr:row>
-          <xdr:rowOff>219075</xdr:rowOff>
+          <xdr:rowOff>222250</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1435" name="Check Box 411" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1435"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00009B050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -16672,59 +16653,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>11</xdr:col>
-          <xdr:colOff>9525</xdr:colOff>
+          <xdr:colOff>12700</xdr:colOff>
           <xdr:row>96</xdr:row>
-          <xdr:rowOff>9525</xdr:rowOff>
+          <xdr:rowOff>12700</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>28575</xdr:colOff>
+          <xdr:colOff>31750</xdr:colOff>
           <xdr:row>96</xdr:row>
-          <xdr:rowOff>219075</xdr:rowOff>
+          <xdr:rowOff>222250</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1436" name="Check Box 412" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1436"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00009C050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -16739,59 +16720,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>11</xdr:col>
-          <xdr:colOff>9525</xdr:colOff>
+          <xdr:colOff>12700</xdr:colOff>
           <xdr:row>96</xdr:row>
-          <xdr:rowOff>9525</xdr:rowOff>
+          <xdr:rowOff>12700</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>28575</xdr:colOff>
+          <xdr:colOff>31750</xdr:colOff>
           <xdr:row>96</xdr:row>
-          <xdr:rowOff>219075</xdr:rowOff>
+          <xdr:rowOff>222250</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1437" name="Check Box 413" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1437"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00009D050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -16806,59 +16787,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>11</xdr:col>
-          <xdr:colOff>9525</xdr:colOff>
+          <xdr:colOff>12700</xdr:colOff>
           <xdr:row>96</xdr:row>
-          <xdr:rowOff>9525</xdr:rowOff>
+          <xdr:rowOff>12700</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>28575</xdr:colOff>
+          <xdr:colOff>31750</xdr:colOff>
           <xdr:row>96</xdr:row>
-          <xdr:rowOff>219075</xdr:rowOff>
+          <xdr:rowOff>222250</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1438" name="Check Box 414" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1438"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00009E050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -16873,59 +16854,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>11</xdr:col>
-          <xdr:colOff>9525</xdr:colOff>
+          <xdr:colOff>12700</xdr:colOff>
           <xdr:row>96</xdr:row>
-          <xdr:rowOff>9525</xdr:rowOff>
+          <xdr:rowOff>12700</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>28575</xdr:colOff>
+          <xdr:colOff>31750</xdr:colOff>
           <xdr:row>96</xdr:row>
-          <xdr:rowOff>219075</xdr:rowOff>
+          <xdr:rowOff>222250</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1439" name="Check Box 415" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1439"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00009F050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -16940,59 +16921,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>11</xdr:col>
-          <xdr:colOff>9525</xdr:colOff>
+          <xdr:colOff>12700</xdr:colOff>
           <xdr:row>96</xdr:row>
-          <xdr:rowOff>9525</xdr:rowOff>
+          <xdr:rowOff>12700</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>28575</xdr:colOff>
+          <xdr:colOff>31750</xdr:colOff>
           <xdr:row>96</xdr:row>
-          <xdr:rowOff>219075</xdr:rowOff>
+          <xdr:rowOff>222250</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1440" name="Check Box 416" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1440"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000A0050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -17007,59 +16988,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>11</xdr:col>
-          <xdr:colOff>9525</xdr:colOff>
+          <xdr:colOff>12700</xdr:colOff>
           <xdr:row>96</xdr:row>
-          <xdr:rowOff>9525</xdr:rowOff>
+          <xdr:rowOff>12700</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>28575</xdr:colOff>
+          <xdr:colOff>31750</xdr:colOff>
           <xdr:row>96</xdr:row>
-          <xdr:rowOff>219075</xdr:rowOff>
+          <xdr:rowOff>222250</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1441" name="Check Box 417" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1441"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000A1050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -17074,59 +17055,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>11</xdr:col>
-          <xdr:colOff>9525</xdr:colOff>
+          <xdr:colOff>12700</xdr:colOff>
           <xdr:row>97</xdr:row>
-          <xdr:rowOff>9525</xdr:rowOff>
+          <xdr:rowOff>12700</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>28575</xdr:colOff>
+          <xdr:colOff>31750</xdr:colOff>
           <xdr:row>97</xdr:row>
-          <xdr:rowOff>219075</xdr:rowOff>
+          <xdr:rowOff>222250</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1442" name="Check Box 418" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1442"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000A2050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -17141,57 +17122,57 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>11</xdr:col>
-          <xdr:colOff>9525</xdr:colOff>
+          <xdr:colOff>12700</xdr:colOff>
           <xdr:row>99</xdr:row>
-          <xdr:rowOff>9525</xdr:rowOff>
+          <xdr:rowOff>12700</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>28575</xdr:colOff>
+          <xdr:colOff>31750</xdr:colOff>
           <xdr:row>100</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1443" name="Check Box 419" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1443"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000A3050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
@@ -17208,57 +17189,57 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>11</xdr:col>
-          <xdr:colOff>9525</xdr:colOff>
+          <xdr:colOff>12700</xdr:colOff>
           <xdr:row>100</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>28575</xdr:colOff>
+          <xdr:colOff>31750</xdr:colOff>
           <xdr:row>100</xdr:row>
           <xdr:rowOff>209550</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1444" name="Check Box 420" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1444"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000A4050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
@@ -17275,59 +17256,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>11</xdr:col>
-          <xdr:colOff>9525</xdr:colOff>
+          <xdr:colOff>12700</xdr:colOff>
           <xdr:row>98</xdr:row>
-          <xdr:rowOff>9525</xdr:rowOff>
+          <xdr:rowOff>12700</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>28575</xdr:colOff>
+          <xdr:colOff>31750</xdr:colOff>
           <xdr:row>98</xdr:row>
-          <xdr:rowOff>219075</xdr:rowOff>
+          <xdr:rowOff>222250</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1445" name="Check Box 421" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1445"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000A5050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -17342,59 +17323,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>11</xdr:col>
-          <xdr:colOff>9525</xdr:colOff>
+          <xdr:colOff>12700</xdr:colOff>
           <xdr:row>97</xdr:row>
-          <xdr:rowOff>9525</xdr:rowOff>
+          <xdr:rowOff>12700</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>28575</xdr:colOff>
+          <xdr:colOff>31750</xdr:colOff>
           <xdr:row>97</xdr:row>
-          <xdr:rowOff>219075</xdr:rowOff>
+          <xdr:rowOff>222250</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1446" name="Check Box 422" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1446"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000A6050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -17409,59 +17390,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>11</xdr:col>
-          <xdr:colOff>9525</xdr:colOff>
+          <xdr:colOff>12700</xdr:colOff>
           <xdr:row>96</xdr:row>
-          <xdr:rowOff>9525</xdr:rowOff>
+          <xdr:rowOff>12700</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>28575</xdr:colOff>
+          <xdr:colOff>31750</xdr:colOff>
           <xdr:row>96</xdr:row>
-          <xdr:rowOff>219075</xdr:rowOff>
+          <xdr:rowOff>222250</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1447" name="Check Box 423" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1447"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000A7050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -17476,59 +17457,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>11</xdr:col>
-          <xdr:colOff>9525</xdr:colOff>
+          <xdr:colOff>12700</xdr:colOff>
           <xdr:row>96</xdr:row>
-          <xdr:rowOff>9525</xdr:rowOff>
+          <xdr:rowOff>12700</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>28575</xdr:colOff>
+          <xdr:colOff>31750</xdr:colOff>
           <xdr:row>96</xdr:row>
-          <xdr:rowOff>219075</xdr:rowOff>
+          <xdr:rowOff>222250</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1448" name="Check Box 424" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1448"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000A8050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -17543,59 +17524,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>11</xdr:col>
-          <xdr:colOff>9525</xdr:colOff>
+          <xdr:colOff>12700</xdr:colOff>
           <xdr:row>96</xdr:row>
-          <xdr:rowOff>9525</xdr:rowOff>
+          <xdr:rowOff>12700</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>28575</xdr:colOff>
+          <xdr:colOff>31750</xdr:colOff>
           <xdr:row>96</xdr:row>
-          <xdr:rowOff>219075</xdr:rowOff>
+          <xdr:rowOff>222250</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1449" name="Check Box 425" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1449"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000A9050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -17610,59 +17591,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>11</xdr:col>
-          <xdr:colOff>9525</xdr:colOff>
+          <xdr:colOff>12700</xdr:colOff>
           <xdr:row>96</xdr:row>
-          <xdr:rowOff>9525</xdr:rowOff>
+          <xdr:rowOff>12700</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>28575</xdr:colOff>
+          <xdr:colOff>31750</xdr:colOff>
           <xdr:row>96</xdr:row>
-          <xdr:rowOff>219075</xdr:rowOff>
+          <xdr:rowOff>222250</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1450" name="Check Box 426" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1450"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000AA050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -17677,59 +17658,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>11</xdr:col>
-          <xdr:colOff>9525</xdr:colOff>
+          <xdr:colOff>12700</xdr:colOff>
           <xdr:row>103</xdr:row>
-          <xdr:rowOff>9525</xdr:rowOff>
+          <xdr:rowOff>12700</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>28575</xdr:colOff>
+          <xdr:colOff>31750</xdr:colOff>
           <xdr:row>103</xdr:row>
-          <xdr:rowOff>219075</xdr:rowOff>
+          <xdr:rowOff>222250</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1451" name="Check Box 427" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1451"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000AB050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -17744,59 +17725,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>11</xdr:col>
-          <xdr:colOff>9525</xdr:colOff>
+          <xdr:colOff>12700</xdr:colOff>
           <xdr:row>104</xdr:row>
-          <xdr:rowOff>9525</xdr:rowOff>
+          <xdr:rowOff>12700</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>28575</xdr:colOff>
+          <xdr:colOff>31750</xdr:colOff>
           <xdr:row>104</xdr:row>
-          <xdr:rowOff>219075</xdr:rowOff>
+          <xdr:rowOff>222250</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1452" name="Check Box 428" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1452"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000AC050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -17811,59 +17792,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>11</xdr:col>
-          <xdr:colOff>9525</xdr:colOff>
+          <xdr:colOff>12700</xdr:colOff>
           <xdr:row>104</xdr:row>
-          <xdr:rowOff>9525</xdr:rowOff>
+          <xdr:rowOff>12700</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>28575</xdr:colOff>
+          <xdr:colOff>31750</xdr:colOff>
           <xdr:row>104</xdr:row>
-          <xdr:rowOff>219075</xdr:rowOff>
+          <xdr:rowOff>222250</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1453" name="Check Box 429" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1453"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000AD050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -17878,59 +17859,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>11</xdr:col>
-          <xdr:colOff>9525</xdr:colOff>
+          <xdr:colOff>12700</xdr:colOff>
           <xdr:row>103</xdr:row>
-          <xdr:rowOff>9525</xdr:rowOff>
+          <xdr:rowOff>12700</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>28575</xdr:colOff>
+          <xdr:colOff>31750</xdr:colOff>
           <xdr:row>103</xdr:row>
-          <xdr:rowOff>219075</xdr:rowOff>
+          <xdr:rowOff>222250</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1454" name="Check Box 430" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1454"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000AE050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -17945,59 +17926,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>11</xdr:col>
-          <xdr:colOff>9525</xdr:colOff>
+          <xdr:colOff>12700</xdr:colOff>
           <xdr:row>103</xdr:row>
-          <xdr:rowOff>9525</xdr:rowOff>
+          <xdr:rowOff>12700</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>28575</xdr:colOff>
+          <xdr:colOff>31750</xdr:colOff>
           <xdr:row>103</xdr:row>
-          <xdr:rowOff>219075</xdr:rowOff>
+          <xdr:rowOff>222250</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1455" name="Check Box 431" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1455"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000AF050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -18012,59 +17993,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>11</xdr:col>
-          <xdr:colOff>9525</xdr:colOff>
+          <xdr:colOff>12700</xdr:colOff>
           <xdr:row>103</xdr:row>
-          <xdr:rowOff>9525</xdr:rowOff>
+          <xdr:rowOff>12700</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>28575</xdr:colOff>
+          <xdr:colOff>31750</xdr:colOff>
           <xdr:row>103</xdr:row>
-          <xdr:rowOff>219075</xdr:rowOff>
+          <xdr:rowOff>222250</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1456" name="Check Box 432" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1456"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000B0050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -18079,59 +18060,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>11</xdr:col>
-          <xdr:colOff>9525</xdr:colOff>
+          <xdr:colOff>12700</xdr:colOff>
           <xdr:row>103</xdr:row>
-          <xdr:rowOff>9525</xdr:rowOff>
+          <xdr:rowOff>12700</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>28575</xdr:colOff>
+          <xdr:colOff>31750</xdr:colOff>
           <xdr:row>103</xdr:row>
-          <xdr:rowOff>219075</xdr:rowOff>
+          <xdr:rowOff>222250</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1457" name="Check Box 433" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1457"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000B1050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -18146,59 +18127,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>11</xdr:col>
-          <xdr:colOff>9525</xdr:colOff>
+          <xdr:colOff>12700</xdr:colOff>
           <xdr:row>104</xdr:row>
-          <xdr:rowOff>9525</xdr:rowOff>
+          <xdr:rowOff>12700</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>28575</xdr:colOff>
+          <xdr:colOff>31750</xdr:colOff>
           <xdr:row>104</xdr:row>
-          <xdr:rowOff>219075</xdr:rowOff>
+          <xdr:rowOff>222250</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1458" name="Check Box 434" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1458"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000B2050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -18213,59 +18194,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>11</xdr:col>
-          <xdr:colOff>9525</xdr:colOff>
+          <xdr:colOff>12700</xdr:colOff>
           <xdr:row>104</xdr:row>
-          <xdr:rowOff>9525</xdr:rowOff>
+          <xdr:rowOff>12700</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>28575</xdr:colOff>
+          <xdr:colOff>31750</xdr:colOff>
           <xdr:row>104</xdr:row>
-          <xdr:rowOff>219075</xdr:rowOff>
+          <xdr:rowOff>222250</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1459" name="Check Box 435" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1459"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000B3050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -18280,59 +18261,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>11</xdr:col>
-          <xdr:colOff>9525</xdr:colOff>
+          <xdr:colOff>12700</xdr:colOff>
           <xdr:row>103</xdr:row>
-          <xdr:rowOff>9525</xdr:rowOff>
+          <xdr:rowOff>12700</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>28575</xdr:colOff>
+          <xdr:colOff>31750</xdr:colOff>
           <xdr:row>103</xdr:row>
-          <xdr:rowOff>219075</xdr:rowOff>
+          <xdr:rowOff>222250</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1460" name="Check Box 436" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1460"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000B4050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -18347,59 +18328,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>11</xdr:col>
-          <xdr:colOff>9525</xdr:colOff>
+          <xdr:colOff>12700</xdr:colOff>
           <xdr:row>103</xdr:row>
-          <xdr:rowOff>9525</xdr:rowOff>
+          <xdr:rowOff>12700</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>28575</xdr:colOff>
+          <xdr:colOff>31750</xdr:colOff>
           <xdr:row>103</xdr:row>
-          <xdr:rowOff>219075</xdr:rowOff>
+          <xdr:rowOff>222250</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1461" name="Check Box 437" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1461"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000B5050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -18414,59 +18395,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>11</xdr:col>
-          <xdr:colOff>9525</xdr:colOff>
+          <xdr:colOff>12700</xdr:colOff>
           <xdr:row>105</xdr:row>
-          <xdr:rowOff>9525</xdr:rowOff>
+          <xdr:rowOff>12700</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>28575</xdr:colOff>
+          <xdr:colOff>31750</xdr:colOff>
           <xdr:row>105</xdr:row>
-          <xdr:rowOff>219075</xdr:rowOff>
+          <xdr:rowOff>222250</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1462" name="Check Box 438" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1462"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000B6050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -18481,59 +18462,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>11</xdr:col>
-          <xdr:colOff>9525</xdr:colOff>
+          <xdr:colOff>12700</xdr:colOff>
           <xdr:row>105</xdr:row>
-          <xdr:rowOff>9525</xdr:rowOff>
+          <xdr:rowOff>12700</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>28575</xdr:colOff>
+          <xdr:colOff>31750</xdr:colOff>
           <xdr:row>105</xdr:row>
-          <xdr:rowOff>219075</xdr:rowOff>
+          <xdr:rowOff>222250</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1463" name="Check Box 439" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1463"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000B7050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -18550,55 +18531,55 @@
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>25</xdr:col>
           <xdr:colOff>190500</xdr:colOff>
           <xdr:row>97</xdr:row>
-          <xdr:rowOff>9525</xdr:rowOff>
+          <xdr:rowOff>12700</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>27</xdr:col>
-          <xdr:colOff>9525</xdr:colOff>
+          <xdr:colOff>12700</xdr:colOff>
           <xdr:row>98</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1464" name="Check Box 440" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1464"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000B8050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
@@ -18617,55 +18598,55 @@
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>25</xdr:col>
           <xdr:colOff>190500</xdr:colOff>
           <xdr:row>94</xdr:row>
-          <xdr:rowOff>9525</xdr:rowOff>
+          <xdr:rowOff>12700</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>27</xdr:col>
-          <xdr:colOff>9525</xdr:colOff>
+          <xdr:colOff>12700</xdr:colOff>
           <xdr:row>95</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1465" name="Check Box 441" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1465"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000B9050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
@@ -18688,53 +18669,53 @@
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>25</xdr:col>
           <xdr:colOff>190500</xdr:colOff>
           <xdr:row>99</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>27</xdr:col>
-          <xdr:colOff>9525</xdr:colOff>
+          <xdr:colOff>12700</xdr:colOff>
           <xdr:row>99</xdr:row>
-          <xdr:rowOff>219075</xdr:rowOff>
+          <xdr:rowOff>222250</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1466" name="Check Box 442" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1466"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000BA050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -19020,1726 +19001,1728 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp114.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp18.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp39.xml"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp60.xml"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp81.xml"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp135.xml"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp156.xml"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp167.xml"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp104.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp8.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp29.xml"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp50.xml"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp71.xml"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp125.xml"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp146.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp2.xml"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp92.xml"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp157.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp19.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp40.xml"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp61.xml"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp115.xml"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp136.xml"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp82.xml"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp147.xml"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp168.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp9.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp30.xml"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp105.xml"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp126.xml"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp51.xml"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp67.xml"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp72.xml"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp88.xml"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp93.xml"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp137.xml"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp142.xml"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp158.xml"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp163.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp3.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp20.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp25.xml"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp46.xml"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp111.xml"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp116.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp41.xml"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp57.xml"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp62.xml"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp78.xml"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp83.xml"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp127.xml"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp132.xml"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp148.xml"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp153.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp10.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp15.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp36.xml"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp106.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp31.xml"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp47.xml"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp52.xml"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp73.xml"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp94.xml"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp101.xml"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp117.xml"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp122.xml"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp138.xml"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp143.xml"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp164.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp4.xml"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp68.xml"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp89.xml"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp159.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp26.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp21.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp37.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp42.xml"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp63.xml"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp84.xml"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp107.xml"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp112.xml"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp128.xml"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp133.xml"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp154.xml"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp58.xml"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp79.xml"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp149.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp16.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp11.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp27.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp32.xml"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp53.xml"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp74.xml"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp97.xml"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp102.xml"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp123.xml"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp144.xml"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp165.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp5.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp48.xml"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp69.xml"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp90.xml"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp95.xml"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp118.xml"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp139.xml"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp160.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp22.xml"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp43.xml"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp64.xml"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp113.xml"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp134.xml"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp155.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp17.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp38.xml"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp59.xml"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp80.xml"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp85.xml"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp108.xml"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp129.xml"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp150.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp12.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp33.xml"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp54.xml"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp103.xml"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp124.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp7.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp28.xml"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp49.xml"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp70.xml"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp75.xml"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp91.xml"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp96.xml"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp98.xml"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp119.xml"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp140.xml"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp145.xml"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp161.xml"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp166.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp6.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp23.xml"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp44.xml"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp65.xml"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp86.xml"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp109.xml"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp130.xml"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp151.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp13.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp34.xml"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp55.xml"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp76.xml"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp99.xml"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp120.xml"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp141.xml"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp87.xml"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp162.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp24.xml"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp45.xml"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp66.xml"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp110.xml"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp131.xml"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp77.xml"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp152.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp14.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp35.xml"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp56.xml"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp100.xml"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp121.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:AS117"/>
   <sheetViews>
-    <sheetView tabSelected="1" view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" zoomScalePageLayoutView="55" workbookViewId="0"/>
+    <sheetView tabSelected="1" view="pageBreakPreview" topLeftCell="A103" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" zoomScalePageLayoutView="55" workbookViewId="0">
+      <selection activeCell="AC117" sqref="AC117:AO117"/>
+    </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="15"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="14"/>
   <cols>
-    <col min="1" max="1" width="5.875" style="32" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="42" max="42" width="11.375" style="7" customWidth="1"/>
+    <col min="1" max="1" width="5.90625" style="32" customWidth="1"/>
+    <col min="2" max="2" width="1.36328125" style="32" customWidth="1"/>
+    <col min="3" max="3" width="6.26953125" style="32" customWidth="1"/>
+    <col min="4" max="4" width="13.6328125" style="32" customWidth="1"/>
+    <col min="5" max="40" width="2.7265625" style="32" customWidth="1"/>
+    <col min="41" max="41" width="2.7265625" style="213" customWidth="1"/>
+    <col min="42" max="42" width="11.36328125" style="7" customWidth="1"/>
     <col min="43" max="16384" width="9" style="7"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:43" ht="21" customHeight="1">
       <c r="B1" s="517" t="s">
-        <v>179</v>
+        <v>0</v>
       </c>
       <c r="C1" s="518"/>
       <c r="D1" s="518"/>
       <c r="E1" s="518"/>
       <c r="F1" s="518"/>
       <c r="G1" s="518"/>
       <c r="H1" s="518"/>
       <c r="I1" s="518"/>
       <c r="J1" s="518"/>
       <c r="K1" s="518"/>
       <c r="L1" s="518"/>
       <c r="M1" s="518"/>
       <c r="N1" s="518"/>
       <c r="O1" s="518"/>
       <c r="P1" s="518"/>
       <c r="Q1" s="518"/>
       <c r="R1" s="518"/>
       <c r="S1" s="518"/>
       <c r="T1" s="518"/>
       <c r="U1" s="518"/>
       <c r="V1" s="518"/>
       <c r="W1" s="518"/>
       <c r="X1" s="518"/>
       <c r="Y1" s="518"/>
       <c r="Z1" s="518"/>
       <c r="AA1" s="518"/>
       <c r="AB1" s="518"/>
       <c r="AC1" s="518"/>
       <c r="AD1" s="518"/>
       <c r="AE1" s="518"/>
       <c r="AF1" s="518"/>
       <c r="AG1" s="518"/>
       <c r="AH1" s="518"/>
       <c r="AI1" s="518"/>
       <c r="AJ1" s="518"/>
       <c r="AK1" s="518"/>
       <c r="AL1" s="518"/>
       <c r="AM1" s="518"/>
       <c r="AN1" s="518"/>
       <c r="AO1" s="519"/>
     </row>
     <row r="2" spans="1:43" ht="33.75" customHeight="1" thickBot="1">
-      <c r="B2" s="384" t="s">
-[...40 lines deleted...]
-      <c r="AO2" s="386"/>
+      <c r="B2" s="389" t="s">
+        <v>1</v>
+      </c>
+      <c r="C2" s="390"/>
+      <c r="D2" s="390"/>
+      <c r="E2" s="390"/>
+      <c r="F2" s="390"/>
+      <c r="G2" s="390"/>
+      <c r="H2" s="390"/>
+      <c r="I2" s="390"/>
+      <c r="J2" s="390"/>
+      <c r="K2" s="390"/>
+      <c r="L2" s="390"/>
+      <c r="M2" s="390"/>
+      <c r="N2" s="390"/>
+      <c r="O2" s="390"/>
+      <c r="P2" s="390"/>
+      <c r="Q2" s="390"/>
+      <c r="R2" s="390"/>
+      <c r="S2" s="390"/>
+      <c r="T2" s="390"/>
+      <c r="U2" s="390"/>
+      <c r="V2" s="390"/>
+      <c r="W2" s="390"/>
+      <c r="X2" s="390"/>
+      <c r="Y2" s="390"/>
+      <c r="Z2" s="390"/>
+      <c r="AA2" s="390"/>
+      <c r="AB2" s="390"/>
+      <c r="AC2" s="390"/>
+      <c r="AD2" s="390"/>
+      <c r="AE2" s="390"/>
+      <c r="AF2" s="390"/>
+      <c r="AG2" s="390"/>
+      <c r="AH2" s="390"/>
+      <c r="AI2" s="390"/>
+      <c r="AJ2" s="390"/>
+      <c r="AK2" s="390"/>
+      <c r="AL2" s="390"/>
+      <c r="AM2" s="390"/>
+      <c r="AN2" s="390"/>
+      <c r="AO2" s="391"/>
       <c r="AQ2" s="9"/>
     </row>
     <row r="3" spans="1:43" s="8" customFormat="1" ht="12.75" customHeight="1">
       <c r="A3" s="32"/>
       <c r="B3" s="33"/>
       <c r="C3" s="34"/>
       <c r="D3" s="34"/>
       <c r="E3" s="35"/>
       <c r="F3" s="35"/>
       <c r="G3" s="35"/>
       <c r="H3" s="35"/>
       <c r="I3" s="35"/>
       <c r="J3" s="35"/>
       <c r="K3" s="34"/>
       <c r="L3" s="35"/>
       <c r="M3" s="35"/>
       <c r="N3" s="35"/>
       <c r="O3" s="35"/>
       <c r="P3" s="35"/>
       <c r="Q3" s="35"/>
       <c r="R3" s="35"/>
       <c r="S3" s="35"/>
       <c r="T3" s="35"/>
       <c r="U3" s="35"/>
       <c r="V3" s="35"/>
       <c r="W3" s="35"/>
       <c r="X3" s="35"/>
       <c r="Y3" s="36"/>
       <c r="Z3" s="36"/>
       <c r="AA3" s="37"/>
       <c r="AB3" s="38"/>
       <c r="AC3" s="38"/>
       <c r="AD3" s="39" t="s">
-        <v>122</v>
+        <v>2</v>
       </c>
       <c r="AE3" s="38"/>
       <c r="AF3" s="38"/>
       <c r="AG3" s="38" t="s">
-        <v>123</v>
+        <v>3</v>
       </c>
       <c r="AH3" s="38"/>
       <c r="AI3" s="38"/>
       <c r="AJ3" s="38" t="s">
-        <v>124</v>
+        <v>4</v>
       </c>
       <c r="AK3" s="38"/>
       <c r="AL3" s="38"/>
       <c r="AM3" s="38"/>
-      <c r="AN3" s="391" t="s">
-[...2 lines deleted...]
-      <c r="AO3" s="392"/>
+      <c r="AN3" s="396" t="s">
+        <v>5</v>
+      </c>
+      <c r="AO3" s="397"/>
     </row>
     <row r="4" spans="1:43" ht="11.25" customHeight="1">
       <c r="B4" s="40"/>
       <c r="C4" s="41"/>
       <c r="D4" s="41"/>
       <c r="E4" s="42"/>
       <c r="F4" s="42"/>
       <c r="G4" s="42"/>
       <c r="H4" s="42"/>
       <c r="I4" s="42"/>
       <c r="J4" s="42"/>
       <c r="K4" s="42"/>
       <c r="L4" s="42"/>
       <c r="M4" s="42"/>
       <c r="N4" s="42"/>
       <c r="O4" s="42"/>
       <c r="P4" s="42"/>
       <c r="Q4" s="42"/>
       <c r="R4" s="42"/>
       <c r="S4" s="42"/>
       <c r="T4" s="42"/>
       <c r="U4" s="42"/>
       <c r="V4" s="42"/>
       <c r="W4" s="42"/>
       <c r="X4" s="42"/>
       <c r="Y4" s="42"/>
       <c r="Z4" s="42"/>
       <c r="AA4" s="42"/>
       <c r="AB4" s="42"/>
       <c r="AC4" s="42"/>
       <c r="AD4" s="42"/>
       <c r="AE4" s="42"/>
       <c r="AF4" s="42"/>
       <c r="AG4" s="42"/>
       <c r="AH4" s="42"/>
       <c r="AI4" s="42"/>
       <c r="AJ4" s="42"/>
       <c r="AK4" s="42"/>
       <c r="AL4" s="42"/>
       <c r="AM4" s="42"/>
       <c r="AN4" s="42"/>
       <c r="AO4" s="43"/>
     </row>
     <row r="5" spans="1:43" ht="22.5" customHeight="1">
       <c r="B5" s="44" t="s">
-        <v>181</v>
+        <v>6</v>
       </c>
       <c r="C5" s="45"/>
       <c r="D5" s="45"/>
       <c r="E5" s="45"/>
       <c r="F5" s="45"/>
       <c r="G5" s="45"/>
       <c r="H5" s="45"/>
       <c r="I5" s="45"/>
       <c r="J5" s="45"/>
       <c r="K5" s="45"/>
       <c r="L5" s="45"/>
       <c r="M5" s="45"/>
       <c r="N5" s="46"/>
       <c r="O5" s="47"/>
       <c r="P5" s="45"/>
       <c r="Q5" s="45"/>
       <c r="R5" s="48" t="s">
-        <v>182</v>
+        <v>7</v>
       </c>
       <c r="S5" s="45"/>
       <c r="T5" s="45" t="s">
-        <v>62</v>
+        <v>8</v>
       </c>
       <c r="U5" s="45"/>
       <c r="V5" s="45"/>
       <c r="W5" s="45"/>
-      <c r="X5" s="394"/>
-[...15 lines deleted...]
-      <c r="AN5" s="394"/>
+      <c r="X5" s="399"/>
+      <c r="Y5" s="399"/>
+      <c r="Z5" s="399"/>
+      <c r="AA5" s="399"/>
+      <c r="AB5" s="399"/>
+      <c r="AC5" s="399"/>
+      <c r="AD5" s="399"/>
+      <c r="AE5" s="399"/>
+      <c r="AF5" s="399"/>
+      <c r="AG5" s="399"/>
+      <c r="AH5" s="399"/>
+      <c r="AI5" s="399"/>
+      <c r="AJ5" s="399"/>
+      <c r="AK5" s="399"/>
+      <c r="AL5" s="399"/>
+      <c r="AM5" s="399"/>
+      <c r="AN5" s="399"/>
       <c r="AO5" s="49"/>
     </row>
     <row r="6" spans="1:43" ht="22.5" customHeight="1">
-      <c r="B6" s="388" t="s">
-[...10 lines deleted...]
-      <c r="K6" s="387"/>
+      <c r="B6" s="393" t="s">
+        <v>9</v>
+      </c>
+      <c r="C6" s="394"/>
+      <c r="D6" s="392"/>
+      <c r="E6" s="392"/>
+      <c r="F6" s="392"/>
+      <c r="G6" s="392"/>
+      <c r="H6" s="392"/>
+      <c r="I6" s="392"/>
+      <c r="J6" s="392"/>
+      <c r="K6" s="392"/>
       <c r="L6" s="45"/>
       <c r="M6" s="45"/>
       <c r="N6" s="45"/>
       <c r="O6" s="45"/>
       <c r="P6" s="45"/>
       <c r="Q6" s="45"/>
       <c r="R6" s="45"/>
       <c r="S6" s="45"/>
       <c r="T6" s="45" t="s">
-        <v>63</v>
+        <v>10</v>
       </c>
       <c r="U6" s="45"/>
       <c r="V6" s="45"/>
       <c r="W6" s="45"/>
-      <c r="X6" s="395"/>
-[...15 lines deleted...]
-      <c r="AN6" s="395"/>
+      <c r="X6" s="400"/>
+      <c r="Y6" s="400"/>
+      <c r="Z6" s="400"/>
+      <c r="AA6" s="400"/>
+      <c r="AB6" s="400"/>
+      <c r="AC6" s="400"/>
+      <c r="AD6" s="400"/>
+      <c r="AE6" s="400"/>
+      <c r="AF6" s="400"/>
+      <c r="AG6" s="400"/>
+      <c r="AH6" s="400"/>
+      <c r="AI6" s="400"/>
+      <c r="AJ6" s="400"/>
+      <c r="AK6" s="400"/>
+      <c r="AL6" s="400"/>
+      <c r="AM6" s="400"/>
+      <c r="AN6" s="400"/>
       <c r="AO6" s="49"/>
     </row>
     <row r="7" spans="1:43" ht="22.5" customHeight="1">
       <c r="B7" s="50"/>
       <c r="C7" s="34"/>
       <c r="D7" s="34"/>
       <c r="E7" s="34"/>
       <c r="F7" s="34"/>
       <c r="G7" s="34"/>
       <c r="H7" s="34"/>
       <c r="I7" s="34"/>
       <c r="J7" s="34"/>
       <c r="K7" s="34"/>
       <c r="L7" s="34"/>
       <c r="M7" s="34"/>
       <c r="N7" s="34"/>
       <c r="O7" s="34"/>
       <c r="P7" s="34"/>
       <c r="Q7" s="34"/>
       <c r="R7" s="34"/>
       <c r="S7" s="34"/>
       <c r="T7" s="45" t="s">
-        <v>62</v>
+        <v>8</v>
       </c>
       <c r="U7" s="34"/>
       <c r="V7" s="34"/>
       <c r="W7" s="34"/>
-      <c r="X7" s="394"/>
-[...15 lines deleted...]
-      <c r="AN7" s="394"/>
+      <c r="X7" s="399"/>
+      <c r="Y7" s="399"/>
+      <c r="Z7" s="399"/>
+      <c r="AA7" s="399"/>
+      <c r="AB7" s="399"/>
+      <c r="AC7" s="399"/>
+      <c r="AD7" s="399"/>
+      <c r="AE7" s="399"/>
+      <c r="AF7" s="399"/>
+      <c r="AG7" s="399"/>
+      <c r="AH7" s="399"/>
+      <c r="AI7" s="399"/>
+      <c r="AJ7" s="399"/>
+      <c r="AK7" s="399"/>
+      <c r="AL7" s="399"/>
+      <c r="AM7" s="399"/>
+      <c r="AN7" s="399"/>
       <c r="AO7" s="49"/>
     </row>
     <row r="8" spans="1:43" ht="22.5" customHeight="1">
       <c r="B8" s="50"/>
       <c r="C8" s="34"/>
       <c r="D8" s="34"/>
       <c r="E8" s="34"/>
       <c r="F8" s="34"/>
       <c r="G8" s="34"/>
       <c r="H8" s="34"/>
       <c r="I8" s="34"/>
       <c r="J8" s="34"/>
       <c r="K8" s="34"/>
       <c r="L8" s="34"/>
       <c r="M8" s="34"/>
       <c r="N8" s="34"/>
       <c r="O8" s="34"/>
       <c r="P8" s="34"/>
       <c r="Q8" s="34"/>
       <c r="R8" s="34"/>
       <c r="S8" s="34"/>
       <c r="T8" s="45" t="s">
-        <v>63</v>
+        <v>10</v>
       </c>
       <c r="U8" s="34"/>
       <c r="V8" s="34"/>
       <c r="W8" s="34"/>
-      <c r="X8" s="395"/>
-[...15 lines deleted...]
-      <c r="AN8" s="395"/>
+      <c r="X8" s="400"/>
+      <c r="Y8" s="400"/>
+      <c r="Z8" s="400"/>
+      <c r="AA8" s="400"/>
+      <c r="AB8" s="400"/>
+      <c r="AC8" s="400"/>
+      <c r="AD8" s="400"/>
+      <c r="AE8" s="400"/>
+      <c r="AF8" s="400"/>
+      <c r="AG8" s="400"/>
+      <c r="AH8" s="400"/>
+      <c r="AI8" s="400"/>
+      <c r="AJ8" s="400"/>
+      <c r="AK8" s="400"/>
+      <c r="AL8" s="400"/>
+      <c r="AM8" s="400"/>
+      <c r="AN8" s="400"/>
       <c r="AO8" s="49"/>
     </row>
     <row r="9" spans="1:43" ht="22.5" customHeight="1">
       <c r="B9" s="50"/>
       <c r="C9" s="34"/>
       <c r="D9" s="34"/>
       <c r="E9" s="34"/>
       <c r="F9" s="34"/>
       <c r="G9" s="34"/>
       <c r="H9" s="34"/>
       <c r="I9" s="34"/>
       <c r="J9" s="34"/>
       <c r="K9" s="34"/>
       <c r="L9" s="34"/>
       <c r="M9" s="34"/>
       <c r="N9" s="34"/>
       <c r="O9" s="34"/>
       <c r="P9" s="34"/>
       <c r="Q9" s="34"/>
       <c r="R9" s="34"/>
       <c r="S9" s="34"/>
       <c r="T9" s="45" t="s">
-        <v>62</v>
+        <v>8</v>
       </c>
       <c r="U9" s="34"/>
       <c r="V9" s="34"/>
       <c r="W9" s="34"/>
-      <c r="X9" s="394"/>
-[...15 lines deleted...]
-      <c r="AN9" s="394"/>
+      <c r="X9" s="399"/>
+      <c r="Y9" s="399"/>
+      <c r="Z9" s="399"/>
+      <c r="AA9" s="399"/>
+      <c r="AB9" s="399"/>
+      <c r="AC9" s="399"/>
+      <c r="AD9" s="399"/>
+      <c r="AE9" s="399"/>
+      <c r="AF9" s="399"/>
+      <c r="AG9" s="399"/>
+      <c r="AH9" s="399"/>
+      <c r="AI9" s="399"/>
+      <c r="AJ9" s="399"/>
+      <c r="AK9" s="399"/>
+      <c r="AL9" s="399"/>
+      <c r="AM9" s="399"/>
+      <c r="AN9" s="399"/>
       <c r="AO9" s="49"/>
     </row>
     <row r="10" spans="1:43" ht="22.5" customHeight="1">
       <c r="B10" s="50"/>
       <c r="C10" s="34"/>
       <c r="D10" s="34"/>
       <c r="E10" s="34"/>
       <c r="F10" s="34"/>
       <c r="G10" s="34"/>
       <c r="H10" s="34"/>
       <c r="I10" s="34"/>
       <c r="J10" s="34"/>
       <c r="K10" s="34"/>
       <c r="L10" s="34"/>
       <c r="M10" s="34"/>
       <c r="N10" s="34"/>
       <c r="O10" s="34"/>
       <c r="P10" s="34"/>
       <c r="Q10" s="34"/>
       <c r="R10" s="34"/>
       <c r="S10" s="34"/>
       <c r="T10" s="45" t="s">
-        <v>63</v>
+        <v>10</v>
       </c>
       <c r="U10" s="34"/>
       <c r="V10" s="34"/>
       <c r="W10" s="34"/>
-      <c r="X10" s="395"/>
-[...15 lines deleted...]
-      <c r="AN10" s="395"/>
+      <c r="X10" s="400"/>
+      <c r="Y10" s="400"/>
+      <c r="Z10" s="400"/>
+      <c r="AA10" s="400"/>
+      <c r="AB10" s="400"/>
+      <c r="AC10" s="400"/>
+      <c r="AD10" s="400"/>
+      <c r="AE10" s="400"/>
+      <c r="AF10" s="400"/>
+      <c r="AG10" s="400"/>
+      <c r="AH10" s="400"/>
+      <c r="AI10" s="400"/>
+      <c r="AJ10" s="400"/>
+      <c r="AK10" s="400"/>
+      <c r="AL10" s="400"/>
+      <c r="AM10" s="400"/>
+      <c r="AN10" s="400"/>
       <c r="AO10" s="51"/>
     </row>
     <row r="11" spans="1:43" ht="4.5" customHeight="1" thickBot="1">
       <c r="B11" s="52"/>
       <c r="C11" s="53"/>
       <c r="D11" s="53"/>
       <c r="E11" s="53"/>
       <c r="F11" s="53"/>
       <c r="G11" s="53"/>
       <c r="H11" s="53"/>
       <c r="I11" s="53"/>
       <c r="J11" s="53"/>
       <c r="K11" s="53"/>
       <c r="L11" s="53"/>
       <c r="M11" s="53"/>
       <c r="N11" s="53"/>
       <c r="O11" s="53"/>
       <c r="P11" s="53"/>
       <c r="Q11" s="53"/>
       <c r="R11" s="53"/>
       <c r="S11" s="53"/>
       <c r="T11" s="53"/>
       <c r="U11" s="53"/>
       <c r="V11" s="53"/>
       <c r="W11" s="53"/>
-      <c r="X11" s="396"/>
-[...15 lines deleted...]
-      <c r="AN11" s="396"/>
+      <c r="X11" s="401"/>
+      <c r="Y11" s="401"/>
+      <c r="Z11" s="401"/>
+      <c r="AA11" s="401"/>
+      <c r="AB11" s="401"/>
+      <c r="AC11" s="401"/>
+      <c r="AD11" s="401"/>
+      <c r="AE11" s="401"/>
+      <c r="AF11" s="401"/>
+      <c r="AG11" s="401"/>
+      <c r="AH11" s="401"/>
+      <c r="AI11" s="401"/>
+      <c r="AJ11" s="401"/>
+      <c r="AK11" s="401"/>
+      <c r="AL11" s="401"/>
+      <c r="AM11" s="401"/>
+      <c r="AN11" s="401"/>
       <c r="AO11" s="54"/>
     </row>
     <row r="12" spans="1:43" ht="15.75" customHeight="1">
-      <c r="A12" s="390" t="s">
-[...4 lines deleted...]
-      <c r="D12" s="390"/>
+      <c r="A12" s="395" t="s">
+        <v>11</v>
+      </c>
+      <c r="B12" s="395"/>
+      <c r="C12" s="395"/>
+      <c r="D12" s="395"/>
       <c r="E12" s="55"/>
       <c r="F12" s="55"/>
       <c r="G12" s="55"/>
       <c r="H12" s="55"/>
       <c r="I12" s="55"/>
       <c r="J12" s="55"/>
       <c r="K12" s="55"/>
       <c r="L12" s="55"/>
       <c r="M12" s="55"/>
       <c r="N12" s="55"/>
       <c r="O12" s="55"/>
       <c r="P12" s="55"/>
       <c r="Q12" s="55"/>
       <c r="R12" s="55"/>
       <c r="S12" s="55"/>
       <c r="T12" s="55"/>
       <c r="U12" s="55"/>
       <c r="V12" s="55"/>
       <c r="W12" s="55"/>
       <c r="X12" s="55"/>
       <c r="Y12" s="55"/>
       <c r="Z12" s="55"/>
       <c r="AA12" s="55"/>
       <c r="AB12" s="55"/>
       <c r="AC12" s="55"/>
       <c r="AD12" s="55"/>
       <c r="AE12" s="55"/>
       <c r="AF12" s="55"/>
       <c r="AG12" s="55"/>
       <c r="AH12" s="55"/>
       <c r="AI12" s="55"/>
       <c r="AJ12" s="55"/>
       <c r="AK12" s="55"/>
       <c r="AL12" s="55"/>
       <c r="AM12" s="55"/>
       <c r="AN12" s="55"/>
       <c r="AO12" s="55"/>
     </row>
     <row r="13" spans="1:43" ht="17.25" customHeight="1" thickBot="1">
       <c r="A13" s="56"/>
       <c r="B13" s="35" t="s">
-        <v>148</v>
+        <v>12</v>
       </c>
       <c r="C13" s="57"/>
       <c r="D13" s="58"/>
       <c r="E13" s="59"/>
       <c r="F13" s="60"/>
       <c r="G13" s="60"/>
       <c r="H13" s="60"/>
       <c r="I13" s="60"/>
       <c r="J13" s="60"/>
       <c r="K13" s="60"/>
       <c r="L13" s="61"/>
       <c r="M13" s="60"/>
       <c r="N13" s="62"/>
       <c r="O13" s="60"/>
       <c r="P13" s="60"/>
       <c r="Q13" s="60"/>
       <c r="R13" s="60"/>
       <c r="S13" s="60"/>
       <c r="T13" s="60"/>
       <c r="U13" s="60"/>
       <c r="V13" s="61"/>
       <c r="W13" s="63"/>
       <c r="X13" s="63"/>
       <c r="Y13" s="63"/>
       <c r="Z13" s="62"/>
       <c r="AA13" s="62"/>
       <c r="AB13" s="62"/>
       <c r="AC13" s="64"/>
       <c r="AD13" s="64"/>
       <c r="AE13" s="65"/>
       <c r="AF13" s="65"/>
       <c r="AG13" s="65"/>
       <c r="AH13" s="65"/>
       <c r="AI13" s="65"/>
       <c r="AJ13" s="65"/>
       <c r="AK13" s="65"/>
       <c r="AL13" s="65"/>
       <c r="AM13" s="65"/>
       <c r="AN13" s="65"/>
       <c r="AO13" s="66"/>
     </row>
     <row r="14" spans="1:43" ht="18" customHeight="1" thickTop="1">
       <c r="A14" s="67"/>
       <c r="B14" s="68" t="s">
-        <v>64</v>
+        <v>13</v>
       </c>
       <c r="C14" s="69"/>
       <c r="D14" s="69"/>
       <c r="E14" s="70"/>
       <c r="F14" s="71"/>
       <c r="G14" s="72" t="s">
-        <v>123</v>
+        <v>3</v>
       </c>
       <c r="H14" s="73"/>
       <c r="I14" s="73"/>
       <c r="J14" s="73" t="s">
-        <v>124</v>
+        <v>4</v>
       </c>
       <c r="K14" s="72"/>
       <c r="L14" s="73"/>
       <c r="M14" s="73" t="s">
-        <v>126</v>
+        <v>5</v>
       </c>
       <c r="N14" s="72"/>
       <c r="O14" s="73"/>
       <c r="P14" s="73" t="s">
-        <v>65</v>
+        <v>14</v>
       </c>
       <c r="Q14" s="73"/>
       <c r="R14" s="73" t="s">
-        <v>123</v>
+        <v>3</v>
       </c>
       <c r="S14" s="72"/>
       <c r="T14" s="72"/>
       <c r="U14" s="73" t="s">
-        <v>124</v>
+        <v>4</v>
       </c>
       <c r="V14" s="73"/>
       <c r="W14" s="72"/>
       <c r="X14" s="73" t="s">
-        <v>126</v>
+        <v>5</v>
       </c>
       <c r="Y14" s="73"/>
       <c r="Z14" s="72"/>
       <c r="AA14" s="72"/>
       <c r="AB14" s="73"/>
       <c r="AC14" s="72"/>
       <c r="AD14" s="72"/>
       <c r="AE14" s="72"/>
       <c r="AF14" s="72"/>
       <c r="AG14" s="72"/>
       <c r="AH14" s="72"/>
       <c r="AI14" s="72"/>
       <c r="AJ14" s="72"/>
       <c r="AK14" s="72"/>
       <c r="AL14" s="72"/>
       <c r="AM14" s="72"/>
       <c r="AN14" s="72"/>
       <c r="AO14" s="74"/>
     </row>
     <row r="15" spans="1:43" ht="18" customHeight="1">
       <c r="A15" s="67"/>
       <c r="B15" s="75" t="s">
-        <v>66</v>
+        <v>15</v>
       </c>
       <c r="C15" s="76"/>
       <c r="D15" s="76"/>
       <c r="E15" s="77" t="s">
-        <v>184</v>
-[...17 lines deleted...]
-      <c r="T15" s="393"/>
+        <v>16</v>
+      </c>
+      <c r="F15" s="398" t="s">
+        <v>17</v>
+      </c>
+      <c r="G15" s="398"/>
+      <c r="H15" s="398"/>
+      <c r="I15" s="398"/>
+      <c r="J15" s="398"/>
+      <c r="K15" s="398"/>
+      <c r="L15" s="398"/>
+      <c r="M15" s="398"/>
+      <c r="N15" s="398"/>
+      <c r="O15" s="398"/>
+      <c r="P15" s="398"/>
+      <c r="Q15" s="398"/>
+      <c r="R15" s="398"/>
+      <c r="S15" s="398"/>
+      <c r="T15" s="398"/>
       <c r="U15" s="216"/>
       <c r="V15" s="216"/>
-      <c r="W15" s="393" t="s">
-[...8 lines deleted...]
-      <c r="AD15" s="393"/>
+      <c r="W15" s="398" t="s">
+        <v>18</v>
+      </c>
+      <c r="X15" s="398"/>
+      <c r="Y15" s="398"/>
+      <c r="Z15" s="398"/>
+      <c r="AA15" s="398"/>
+      <c r="AB15" s="398"/>
+      <c r="AC15" s="398"/>
+      <c r="AD15" s="398"/>
       <c r="AE15" s="78"/>
       <c r="AF15" s="78"/>
       <c r="AG15" s="78"/>
       <c r="AH15" s="78"/>
       <c r="AI15" s="78"/>
       <c r="AJ15" s="78"/>
       <c r="AK15" s="78"/>
       <c r="AL15" s="78"/>
       <c r="AM15" s="78"/>
       <c r="AN15" s="78"/>
       <c r="AO15" s="79"/>
     </row>
     <row r="16" spans="1:43" ht="18" customHeight="1">
       <c r="A16" s="80"/>
       <c r="B16" s="324" t="s">
-        <v>67</v>
+        <v>19</v>
       </c>
       <c r="C16" s="325"/>
       <c r="D16" s="326"/>
       <c r="E16" s="220" t="s">
-        <v>208</v>
+        <v>20</v>
       </c>
       <c r="F16" s="89"/>
       <c r="G16" s="89"/>
       <c r="H16" s="89"/>
       <c r="I16" s="89"/>
       <c r="J16" s="89"/>
       <c r="K16" s="89"/>
       <c r="L16" s="219"/>
       <c r="M16" s="89" t="s">
-        <v>209</v>
+        <v>21</v>
       </c>
       <c r="N16" s="89"/>
       <c r="O16" s="89"/>
       <c r="P16" s="219"/>
       <c r="Q16" s="89" t="s">
-        <v>68</v>
+        <v>22</v>
       </c>
       <c r="R16" s="89"/>
       <c r="S16" s="219"/>
       <c r="T16" s="219"/>
       <c r="U16" s="218" t="s">
-        <v>14</v>
+        <v>23</v>
       </c>
       <c r="V16" s="218"/>
       <c r="W16" s="219"/>
       <c r="X16" s="89" t="s">
-        <v>69</v>
+        <v>24</v>
       </c>
       <c r="Y16" s="215"/>
       <c r="Z16" s="215" t="s">
-        <v>134</v>
+        <v>25</v>
       </c>
       <c r="AA16" s="215"/>
       <c r="AB16" s="215"/>
       <c r="AC16" s="215"/>
       <c r="AD16" s="215"/>
       <c r="AE16" s="215"/>
       <c r="AF16" s="221"/>
       <c r="AG16" s="215"/>
       <c r="AH16" s="215"/>
       <c r="AI16" s="215"/>
       <c r="AJ16" s="215"/>
       <c r="AK16" s="215"/>
       <c r="AL16" s="215"/>
       <c r="AM16" s="215"/>
       <c r="AN16" s="215"/>
       <c r="AO16" s="83" t="s">
-        <v>207</v>
+        <v>26</v>
       </c>
     </row>
     <row r="17" spans="1:45" ht="18" customHeight="1">
       <c r="A17" s="80"/>
       <c r="B17" s="327"/>
       <c r="C17" s="328"/>
       <c r="D17" s="329"/>
       <c r="E17" s="91" t="s">
-        <v>210</v>
+        <v>27</v>
       </c>
       <c r="F17" s="222"/>
       <c r="G17" s="222"/>
       <c r="H17" s="222"/>
       <c r="I17" s="222"/>
       <c r="J17" s="222"/>
       <c r="K17" s="222"/>
       <c r="L17" s="92"/>
       <c r="M17" s="222"/>
       <c r="N17" s="222"/>
       <c r="O17" s="222"/>
       <c r="P17" s="92"/>
       <c r="Q17" s="222"/>
       <c r="R17" s="222"/>
       <c r="S17" s="92"/>
       <c r="T17" s="92"/>
       <c r="U17" s="222"/>
       <c r="V17" s="222"/>
       <c r="W17" s="92"/>
       <c r="X17" s="209"/>
       <c r="Y17" s="93"/>
       <c r="Z17" s="223"/>
       <c r="AA17" s="223"/>
       <c r="AB17" s="223"/>
       <c r="AC17" s="223"/>
       <c r="AD17" s="223"/>
       <c r="AE17" s="223"/>
       <c r="AF17" s="223"/>
       <c r="AG17" s="93"/>
       <c r="AH17" s="93"/>
       <c r="AI17" s="93"/>
       <c r="AJ17" s="93"/>
       <c r="AK17" s="93"/>
       <c r="AL17" s="93"/>
       <c r="AM17" s="93"/>
       <c r="AN17" s="93"/>
       <c r="AO17" s="224"/>
     </row>
     <row r="18" spans="1:45" ht="18" customHeight="1">
       <c r="A18" s="67"/>
       <c r="B18" s="324" t="s">
-        <v>71</v>
+        <v>28</v>
       </c>
       <c r="C18" s="325"/>
       <c r="D18" s="326"/>
       <c r="E18" s="227"/>
       <c r="F18" s="228"/>
       <c r="G18" s="229" t="s">
-        <v>155</v>
+        <v>29</v>
       </c>
       <c r="H18" s="89"/>
       <c r="I18" s="89"/>
       <c r="J18" s="89"/>
       <c r="K18" s="215"/>
       <c r="L18" s="215"/>
       <c r="M18" s="215"/>
       <c r="N18" s="215"/>
       <c r="O18" s="89"/>
       <c r="P18" s="89"/>
       <c r="Q18" s="89"/>
       <c r="R18" s="89"/>
       <c r="S18" s="215"/>
       <c r="T18" s="229"/>
       <c r="U18" s="229"/>
       <c r="V18" s="215"/>
       <c r="W18" s="215"/>
       <c r="X18" s="215"/>
-      <c r="Y18" s="429" t="s">
-[...16 lines deleted...]
-      <c r="AN18" s="429"/>
+      <c r="Y18" s="434" t="s">
+        <v>30</v>
+      </c>
+      <c r="Z18" s="434"/>
+      <c r="AA18" s="434"/>
+      <c r="AB18" s="434"/>
+      <c r="AC18" s="434"/>
+      <c r="AD18" s="434"/>
+      <c r="AE18" s="434"/>
+      <c r="AF18" s="434"/>
+      <c r="AG18" s="434"/>
+      <c r="AH18" s="434"/>
+      <c r="AI18" s="434"/>
+      <c r="AJ18" s="434"/>
+      <c r="AK18" s="434"/>
+      <c r="AL18" s="434"/>
+      <c r="AM18" s="434"/>
+      <c r="AN18" s="434"/>
       <c r="AO18" s="230"/>
       <c r="AP18" s="267"/>
       <c r="AQ18" s="268"/>
       <c r="AR18" s="268"/>
       <c r="AS18" s="268"/>
     </row>
     <row r="19" spans="1:45" ht="18" customHeight="1">
       <c r="A19" s="225"/>
       <c r="B19" s="327"/>
       <c r="C19" s="328"/>
       <c r="D19" s="329"/>
       <c r="E19" s="363" t="s">
-        <v>213</v>
+        <v>31</v>
       </c>
       <c r="F19" s="364"/>
       <c r="G19" s="364"/>
       <c r="H19" s="364"/>
       <c r="I19" s="364"/>
       <c r="J19" s="364"/>
       <c r="K19" s="364"/>
       <c r="L19" s="364"/>
       <c r="M19" s="364"/>
       <c r="N19" s="364"/>
       <c r="O19" s="364"/>
       <c r="P19" s="364"/>
       <c r="Q19" s="364"/>
       <c r="R19" s="364"/>
       <c r="S19" s="364"/>
       <c r="T19" s="364"/>
       <c r="U19" s="364"/>
       <c r="V19" s="364"/>
       <c r="W19" s="364"/>
       <c r="X19" s="364"/>
       <c r="Y19" s="364"/>
       <c r="Z19" s="364"/>
       <c r="AA19" s="364"/>
       <c r="AB19" s="364"/>
       <c r="AC19" s="364"/>
       <c r="AD19" s="364"/>
       <c r="AE19" s="364"/>
       <c r="AF19" s="364"/>
       <c r="AG19" s="364"/>
       <c r="AH19" s="364"/>
       <c r="AI19" s="364"/>
       <c r="AJ19" s="364"/>
       <c r="AK19" s="364"/>
       <c r="AL19" s="364"/>
       <c r="AM19" s="364"/>
       <c r="AN19" s="364"/>
       <c r="AO19" s="365"/>
       <c r="AP19" s="214"/>
       <c r="AQ19" s="214"/>
       <c r="AR19" s="214"/>
       <c r="AS19" s="214"/>
     </row>
     <row r="20" spans="1:45" ht="18" customHeight="1">
       <c r="A20" s="522"/>
       <c r="B20" s="305" t="s">
-        <v>72</v>
+        <v>32</v>
       </c>
       <c r="C20" s="306"/>
       <c r="D20" s="307"/>
       <c r="E20" s="340" t="s">
-        <v>73</v>
+        <v>33</v>
       </c>
       <c r="F20" s="341"/>
       <c r="G20" s="341"/>
       <c r="H20" s="341"/>
       <c r="I20" s="84"/>
       <c r="J20" s="299"/>
       <c r="K20" s="299"/>
       <c r="L20" s="63" t="s">
-        <v>154</v>
+        <v>34</v>
       </c>
       <c r="M20" s="300"/>
       <c r="N20" s="300"/>
       <c r="O20" s="86"/>
       <c r="P20" s="63" t="s">
-        <v>132</v>
+        <v>35</v>
       </c>
       <c r="Q20" s="299"/>
       <c r="R20" s="299"/>
       <c r="S20" s="63" t="s">
-        <v>154</v>
+        <v>34</v>
       </c>
       <c r="T20" s="300"/>
       <c r="U20" s="300"/>
       <c r="V20" s="86" t="s">
-        <v>153</v>
+        <v>36</v>
       </c>
       <c r="W20" s="86"/>
       <c r="X20" s="63"/>
       <c r="Y20" s="63"/>
       <c r="Z20" s="87"/>
       <c r="AA20" s="88"/>
       <c r="AB20" s="88"/>
       <c r="AC20" s="84"/>
       <c r="AD20" s="62"/>
       <c r="AE20" s="62"/>
       <c r="AF20" s="62"/>
       <c r="AG20" s="62"/>
       <c r="AH20" s="62"/>
       <c r="AI20" s="62"/>
       <c r="AJ20" s="62"/>
       <c r="AK20" s="62"/>
       <c r="AL20" s="62"/>
       <c r="AM20" s="62"/>
       <c r="AN20" s="62"/>
       <c r="AO20" s="226"/>
       <c r="AP20" s="19"/>
       <c r="AQ20" s="20"/>
       <c r="AR20" s="19"/>
       <c r="AS20" s="21"/>
     </row>
     <row r="21" spans="1:45" ht="21.75" customHeight="1">
       <c r="A21" s="523"/>
       <c r="B21" s="308"/>
       <c r="C21" s="309"/>
       <c r="D21" s="310"/>
       <c r="E21" s="90"/>
       <c r="F21" s="301" t="s">
-        <v>185</v>
+        <v>37</v>
       </c>
       <c r="G21" s="301"/>
       <c r="H21" s="301"/>
       <c r="I21" s="301"/>
       <c r="J21" s="301"/>
       <c r="K21" s="301"/>
       <c r="L21" s="301"/>
       <c r="M21" s="301"/>
       <c r="N21" s="301"/>
       <c r="O21" s="301"/>
       <c r="P21" s="301"/>
       <c r="Q21" s="301"/>
       <c r="R21" s="301"/>
       <c r="S21" s="301"/>
       <c r="T21" s="301"/>
       <c r="U21" s="301"/>
       <c r="V21" s="301"/>
       <c r="W21" s="301"/>
       <c r="X21" s="301"/>
       <c r="Y21" s="301"/>
       <c r="Z21" s="301"/>
       <c r="AA21" s="301"/>
       <c r="AB21" s="301"/>
       <c r="AC21" s="301"/>
       <c r="AD21" s="301"/>
       <c r="AE21" s="301"/>
       <c r="AF21" s="301"/>
       <c r="AG21" s="301"/>
       <c r="AH21" s="301"/>
       <c r="AI21" s="301"/>
       <c r="AJ21" s="301"/>
       <c r="AK21" s="301"/>
       <c r="AL21" s="301"/>
       <c r="AM21" s="301"/>
       <c r="AN21" s="301"/>
       <c r="AO21" s="302"/>
       <c r="AP21" s="19"/>
       <c r="AQ21" s="20"/>
       <c r="AR21" s="19"/>
       <c r="AS21" s="21"/>
     </row>
     <row r="22" spans="1:45" ht="18" customHeight="1">
       <c r="A22" s="524"/>
       <c r="B22" s="311"/>
       <c r="C22" s="312"/>
       <c r="D22" s="313"/>
       <c r="E22" s="91" t="s">
-        <v>75</v>
+        <v>38</v>
       </c>
       <c r="F22" s="92"/>
       <c r="G22" s="93"/>
       <c r="H22" s="93"/>
       <c r="I22" s="93"/>
       <c r="J22" s="93"/>
       <c r="K22" s="93"/>
       <c r="L22" s="93"/>
       <c r="M22" s="93"/>
       <c r="N22" s="94"/>
       <c r="O22" s="94"/>
       <c r="P22" s="95"/>
       <c r="Q22" s="94"/>
       <c r="R22" s="94"/>
       <c r="S22" s="95" t="s">
-        <v>76</v>
+        <v>39</v>
       </c>
       <c r="T22" s="95"/>
       <c r="U22" s="95"/>
       <c r="V22" s="94"/>
       <c r="W22" s="95" t="s">
-        <v>77</v>
+        <v>40</v>
       </c>
       <c r="X22" s="303"/>
       <c r="Y22" s="303"/>
       <c r="Z22" s="303"/>
       <c r="AA22" s="303"/>
       <c r="AB22" s="303"/>
       <c r="AC22" s="303"/>
       <c r="AD22" s="303"/>
       <c r="AE22" s="303"/>
       <c r="AF22" s="303"/>
       <c r="AG22" s="303"/>
       <c r="AH22" s="303"/>
       <c r="AI22" s="303"/>
       <c r="AJ22" s="303"/>
       <c r="AK22" s="303"/>
       <c r="AL22" s="303"/>
       <c r="AM22" s="303"/>
       <c r="AN22" s="303"/>
       <c r="AO22" s="304"/>
       <c r="AP22" s="19"/>
       <c r="AQ22" s="21"/>
       <c r="AR22" s="19"/>
       <c r="AS22" s="21"/>
     </row>
     <row r="23" spans="1:45" ht="18" customHeight="1">
       <c r="A23" s="80"/>
       <c r="B23" s="319" t="s">
-        <v>78</v>
+        <v>41</v>
       </c>
       <c r="C23" s="320"/>
       <c r="D23" s="321"/>
       <c r="E23" s="96"/>
       <c r="F23" s="82" t="s">
-        <v>143</v>
+        <v>42</v>
       </c>
       <c r="G23" s="76"/>
       <c r="H23" s="76"/>
       <c r="I23" s="76"/>
       <c r="J23" s="76"/>
       <c r="K23" s="82"/>
       <c r="L23" s="81" t="s">
-        <v>74</v>
+        <v>43</v>
       </c>
       <c r="M23" s="76" t="s">
-        <v>141</v>
+        <v>44</v>
       </c>
       <c r="N23" s="76"/>
       <c r="O23" s="76"/>
       <c r="P23" s="342" t="s">
-        <v>144</v>
+        <v>45</v>
       </c>
       <c r="Q23" s="338"/>
       <c r="R23" s="338"/>
       <c r="S23" s="338"/>
       <c r="T23" s="338"/>
       <c r="U23" s="82" t="s">
-        <v>142</v>
+        <v>46</v>
       </c>
       <c r="V23" s="76"/>
       <c r="W23" s="82"/>
       <c r="X23" s="82"/>
       <c r="Y23" s="97"/>
       <c r="Z23" s="82"/>
       <c r="AA23" s="82"/>
       <c r="AB23" s="82"/>
       <c r="AC23" s="82"/>
       <c r="AD23" s="82"/>
       <c r="AE23" s="82"/>
       <c r="AF23" s="82"/>
       <c r="AG23" s="82"/>
       <c r="AH23" s="82"/>
       <c r="AI23" s="82"/>
       <c r="AJ23" s="82"/>
       <c r="AK23" s="82"/>
       <c r="AL23" s="82"/>
       <c r="AM23" s="82"/>
       <c r="AN23" s="82"/>
       <c r="AO23" s="98"/>
       <c r="AP23" s="22"/>
       <c r="AQ23" s="21"/>
       <c r="AR23" s="23"/>
       <c r="AS23" s="24"/>
     </row>
     <row r="24" spans="1:45" ht="18" customHeight="1">
       <c r="A24" s="67"/>
       <c r="B24" s="337" t="s">
-        <v>79</v>
+        <v>47</v>
       </c>
       <c r="C24" s="338"/>
       <c r="D24" s="339"/>
       <c r="E24" s="99"/>
       <c r="F24" s="82" t="s">
-        <v>80</v>
+        <v>48</v>
       </c>
       <c r="G24" s="82"/>
       <c r="H24" s="76"/>
       <c r="I24" s="76"/>
       <c r="J24" s="76"/>
       <c r="K24" s="82"/>
       <c r="L24" s="82" t="s">
-        <v>145</v>
+        <v>49</v>
       </c>
       <c r="M24" s="82"/>
       <c r="N24" s="82"/>
       <c r="O24" s="82"/>
       <c r="P24" s="82"/>
       <c r="Q24" s="82"/>
       <c r="R24" s="82"/>
       <c r="S24" s="82"/>
       <c r="T24" s="82"/>
       <c r="U24" s="76"/>
       <c r="V24" s="76"/>
       <c r="W24" s="76"/>
       <c r="X24" s="76"/>
       <c r="Y24" s="76"/>
       <c r="Z24" s="76"/>
       <c r="AA24" s="76"/>
       <c r="AB24" s="76"/>
       <c r="AC24" s="76"/>
       <c r="AD24" s="76"/>
       <c r="AE24" s="76"/>
       <c r="AF24" s="76"/>
       <c r="AG24" s="76"/>
       <c r="AH24" s="76"/>
       <c r="AI24" s="76"/>
       <c r="AJ24" s="76"/>
       <c r="AK24" s="76"/>
       <c r="AL24" s="76"/>
       <c r="AM24" s="76"/>
       <c r="AN24" s="76"/>
       <c r="AO24" s="100"/>
       <c r="AP24" s="19"/>
       <c r="AQ24" s="25"/>
       <c r="AR24" s="26"/>
       <c r="AS24" s="27"/>
     </row>
     <row r="25" spans="1:45" ht="18" customHeight="1">
       <c r="A25" s="101"/>
       <c r="B25" s="330" t="s">
-        <v>81</v>
+        <v>50</v>
       </c>
       <c r="C25" s="331"/>
       <c r="D25" s="332"/>
       <c r="E25" s="316" t="s">
-        <v>82</v>
+        <v>51</v>
       </c>
       <c r="F25" s="317"/>
       <c r="G25" s="318"/>
       <c r="H25" s="318"/>
       <c r="I25" s="318"/>
       <c r="J25" s="318"/>
       <c r="K25" s="318"/>
       <c r="L25" s="102" t="s">
-        <v>83</v>
+        <v>52</v>
       </c>
       <c r="M25" s="102"/>
       <c r="N25" s="103"/>
       <c r="O25" s="103"/>
       <c r="P25" s="103"/>
       <c r="Q25" s="104"/>
       <c r="R25" s="104"/>
       <c r="S25" s="104"/>
       <c r="T25" s="104"/>
       <c r="U25" s="104"/>
       <c r="V25" s="104"/>
       <c r="W25" s="104"/>
       <c r="X25" s="104"/>
       <c r="Y25" s="104"/>
       <c r="AO25" s="105"/>
       <c r="AP25" s="19"/>
       <c r="AQ25" s="26"/>
       <c r="AR25" s="26"/>
       <c r="AS25" s="26"/>
     </row>
     <row r="26" spans="1:45" ht="18" customHeight="1">
       <c r="A26" s="106"/>
       <c r="B26" s="333"/>
       <c r="C26" s="334"/>
       <c r="D26" s="335"/>
       <c r="E26" s="107"/>
       <c r="F26" s="34"/>
       <c r="G26" s="355" t="s">
-        <v>250</v>
+        <v>53</v>
       </c>
       <c r="H26" s="355"/>
       <c r="I26" s="355"/>
       <c r="J26" s="355"/>
       <c r="K26" s="355"/>
       <c r="L26" s="355"/>
       <c r="M26" s="355"/>
       <c r="N26" s="355"/>
       <c r="O26" s="355"/>
       <c r="P26" s="355"/>
       <c r="Q26" s="355"/>
       <c r="R26" s="355"/>
       <c r="S26" s="355"/>
       <c r="T26" s="108"/>
       <c r="U26" s="108"/>
       <c r="V26" s="109"/>
       <c r="W26" s="109"/>
       <c r="X26" s="109"/>
       <c r="Y26" s="109"/>
       <c r="Z26" s="109"/>
-      <c r="AA26" s="426" t="s">
-[...15 lines deleted...]
-      <c r="AO26" s="428"/>
+      <c r="AA26" s="431" t="s">
+        <v>54</v>
+      </c>
+      <c r="AB26" s="432"/>
+      <c r="AC26" s="432"/>
+      <c r="AD26" s="432"/>
+      <c r="AE26" s="432"/>
+      <c r="AF26" s="432"/>
+      <c r="AG26" s="432"/>
+      <c r="AH26" s="432"/>
+      <c r="AI26" s="432"/>
+      <c r="AJ26" s="432"/>
+      <c r="AK26" s="432"/>
+      <c r="AL26" s="432"/>
+      <c r="AM26" s="432"/>
+      <c r="AN26" s="432"/>
+      <c r="AO26" s="433"/>
       <c r="AP26" s="23"/>
       <c r="AQ26" s="28"/>
       <c r="AR26" s="23"/>
       <c r="AS26" s="29"/>
     </row>
     <row r="27" spans="1:45" ht="18" customHeight="1">
       <c r="A27" s="106"/>
       <c r="B27" s="333"/>
       <c r="C27" s="334"/>
       <c r="D27" s="335"/>
       <c r="E27" s="107"/>
       <c r="F27" s="34"/>
       <c r="G27" s="353" t="str">
         <f>VLOOKUP(J27,Table!A:B,2,0)</f>
         <v xml:space="preserve"> </v>
       </c>
       <c r="H27" s="353"/>
       <c r="I27" s="353"/>
       <c r="J27" s="353" t="s">
-        <v>186</v>
+        <v>55</v>
       </c>
       <c r="K27" s="353"/>
       <c r="L27" s="353"/>
       <c r="M27" s="353"/>
       <c r="N27" s="353"/>
       <c r="O27" s="353"/>
       <c r="P27" s="353"/>
       <c r="Q27" s="353"/>
       <c r="R27" s="353"/>
       <c r="S27" s="353"/>
       <c r="T27" s="353"/>
       <c r="U27" s="353"/>
       <c r="V27" s="353"/>
       <c r="W27" s="353"/>
       <c r="X27" s="353"/>
       <c r="Y27" s="353"/>
       <c r="Z27" s="354"/>
       <c r="AA27" s="344"/>
       <c r="AB27" s="345"/>
       <c r="AC27" s="345"/>
       <c r="AD27" s="345"/>
       <c r="AE27" s="345"/>
       <c r="AF27" s="345"/>
       <c r="AG27" s="345"/>
       <c r="AH27" s="345"/>
       <c r="AI27" s="345"/>
       <c r="AJ27" s="345"/>
       <c r="AK27" s="345"/>
       <c r="AL27" s="345"/>
       <c r="AM27" s="345"/>
       <c r="AN27" s="345"/>
       <c r="AO27" s="346"/>
       <c r="AP27" s="19"/>
       <c r="AQ27" s="30"/>
       <c r="AR27" s="30"/>
       <c r="AS27" s="31"/>
     </row>
     <row r="28" spans="1:45" ht="18" customHeight="1">
       <c r="A28" s="106"/>
       <c r="B28" s="333"/>
       <c r="C28" s="334"/>
       <c r="D28" s="335"/>
       <c r="E28" s="107"/>
       <c r="F28" s="34"/>
       <c r="G28" s="353" t="s">
-        <v>251</v>
+        <v>56</v>
       </c>
       <c r="H28" s="353"/>
       <c r="I28" s="353"/>
       <c r="J28" s="353"/>
       <c r="K28" s="353"/>
       <c r="L28" s="353"/>
       <c r="M28" s="353"/>
       <c r="N28" s="353"/>
       <c r="O28" s="353"/>
       <c r="P28" s="353"/>
       <c r="Q28" s="353"/>
       <c r="R28" s="110"/>
       <c r="S28" s="111"/>
       <c r="T28" s="111"/>
       <c r="U28" s="111"/>
       <c r="V28" s="112"/>
       <c r="W28" s="112"/>
       <c r="X28" s="112"/>
       <c r="Y28" s="112"/>
       <c r="Z28" s="112"/>
       <c r="AA28" s="347"/>
       <c r="AB28" s="348"/>
       <c r="AC28" s="348"/>
       <c r="AD28" s="348"/>
       <c r="AE28" s="348"/>
       <c r="AF28" s="348"/>
       <c r="AG28" s="348"/>
       <c r="AH28" s="348"/>
       <c r="AI28" s="348"/>
       <c r="AJ28" s="348"/>
       <c r="AK28" s="348"/>
       <c r="AL28" s="348"/>
       <c r="AM28" s="348"/>
       <c r="AN28" s="348"/>
       <c r="AO28" s="349"/>
     </row>
     <row r="29" spans="1:45" ht="18" customHeight="1">
       <c r="A29" s="106"/>
       <c r="B29" s="333"/>
       <c r="C29" s="334"/>
       <c r="D29" s="335"/>
       <c r="E29" s="107"/>
       <c r="F29" s="34"/>
       <c r="G29" s="357" t="s">
-        <v>159</v>
+        <v>57</v>
       </c>
       <c r="H29" s="357"/>
       <c r="I29" s="357"/>
       <c r="J29" s="357"/>
       <c r="K29" s="357"/>
       <c r="L29" s="357"/>
       <c r="M29" s="357"/>
       <c r="N29" s="357"/>
       <c r="O29" s="357"/>
       <c r="P29" s="357"/>
       <c r="Q29" s="357"/>
       <c r="R29" s="357"/>
       <c r="S29" s="356" t="s">
-        <v>187</v>
+        <v>58</v>
       </c>
       <c r="T29" s="356"/>
       <c r="U29" s="356"/>
       <c r="V29" s="356"/>
       <c r="W29" s="314" t="s">
-        <v>157</v>
+        <v>59</v>
       </c>
       <c r="X29" s="315"/>
       <c r="Y29" s="112"/>
       <c r="Z29" s="112"/>
       <c r="AA29" s="350"/>
       <c r="AB29" s="351"/>
       <c r="AC29" s="351"/>
       <c r="AD29" s="351"/>
       <c r="AE29" s="351"/>
       <c r="AF29" s="351"/>
       <c r="AG29" s="351"/>
       <c r="AH29" s="351"/>
       <c r="AI29" s="351"/>
       <c r="AJ29" s="351"/>
       <c r="AK29" s="351"/>
       <c r="AL29" s="351"/>
       <c r="AM29" s="351"/>
       <c r="AN29" s="351"/>
       <c r="AO29" s="352"/>
     </row>
     <row r="30" spans="1:45" ht="18" customHeight="1">
       <c r="A30" s="106"/>
       <c r="B30" s="333"/>
       <c r="C30" s="334"/>
       <c r="D30" s="335"/>
       <c r="E30" s="520" t="s">
-        <v>84</v>
+        <v>60</v>
       </c>
       <c r="F30" s="521"/>
       <c r="G30" s="521"/>
       <c r="H30" s="521"/>
       <c r="I30" s="521"/>
       <c r="J30" s="521"/>
       <c r="K30" s="322" t="s">
-        <v>162</v>
+        <v>61</v>
       </c>
       <c r="L30" s="323"/>
       <c r="M30" s="323"/>
       <c r="N30" s="323"/>
       <c r="O30" s="323"/>
       <c r="P30" s="323"/>
       <c r="Q30" s="323"/>
       <c r="R30" s="323"/>
       <c r="S30" s="323"/>
       <c r="T30" s="323"/>
       <c r="U30" s="323"/>
       <c r="V30" s="323"/>
       <c r="W30" s="323"/>
       <c r="X30" s="323"/>
       <c r="Y30" s="323"/>
       <c r="Z30" s="323"/>
       <c r="AA30" s="323"/>
       <c r="AB30" s="323"/>
       <c r="AD30" s="113"/>
       <c r="AE30" s="113"/>
       <c r="AF30" s="113"/>
       <c r="AG30" s="113"/>
       <c r="AH30" s="113"/>
       <c r="AI30" s="113"/>
       <c r="AJ30" s="113"/>
       <c r="AK30" s="113"/>
       <c r="AL30" s="113"/>
       <c r="AM30" s="113"/>
       <c r="AN30" s="113"/>
       <c r="AO30" s="114"/>
     </row>
     <row r="31" spans="1:45" ht="22.5" customHeight="1">
       <c r="A31" s="106"/>
       <c r="B31" s="333"/>
       <c r="C31" s="334"/>
       <c r="D31" s="335"/>
       <c r="E31" s="358" t="s">
-        <v>178</v>
+        <v>62</v>
       </c>
       <c r="F31" s="359"/>
       <c r="G31" s="359"/>
       <c r="H31" s="359"/>
       <c r="I31" s="359"/>
       <c r="J31" s="115"/>
       <c r="K31" s="116" t="s">
-        <v>152</v>
+        <v>63</v>
       </c>
       <c r="L31" s="117"/>
       <c r="M31" s="117"/>
       <c r="N31" s="117"/>
       <c r="O31" s="117"/>
       <c r="P31" s="117"/>
       <c r="Q31" s="117"/>
       <c r="R31" s="117"/>
       <c r="S31" s="117"/>
       <c r="T31" s="117"/>
       <c r="U31" s="117"/>
       <c r="V31" s="117"/>
       <c r="W31" s="117"/>
       <c r="X31" s="116" t="s">
-        <v>177</v>
+        <v>64</v>
       </c>
       <c r="Y31" s="117"/>
       <c r="Z31" s="117"/>
       <c r="AB31" s="117"/>
       <c r="AC31" s="117"/>
       <c r="AD31" s="109"/>
       <c r="AE31" s="109"/>
       <c r="AF31" s="109"/>
       <c r="AG31" s="109"/>
       <c r="AH31" s="109"/>
       <c r="AI31" s="360" t="s">
-        <v>194</v>
+        <v>65</v>
       </c>
       <c r="AJ31" s="361"/>
       <c r="AK31" s="361"/>
       <c r="AL31" s="361"/>
       <c r="AM31" s="361"/>
       <c r="AN31" s="361"/>
       <c r="AO31" s="362"/>
     </row>
     <row r="32" spans="1:45" ht="18" customHeight="1">
       <c r="A32" s="118"/>
       <c r="B32" s="336"/>
       <c r="C32" s="294"/>
       <c r="D32" s="295"/>
       <c r="E32" s="343" t="s">
-        <v>85</v>
+        <v>66</v>
       </c>
       <c r="F32" s="297"/>
       <c r="G32" s="297"/>
       <c r="H32" s="297"/>
       <c r="I32" s="297"/>
       <c r="J32" s="297"/>
       <c r="K32" s="297"/>
       <c r="L32" s="297"/>
       <c r="M32" s="296" t="s">
-        <v>86</v>
+        <v>67</v>
       </c>
       <c r="N32" s="297"/>
       <c r="O32" s="297"/>
       <c r="P32" s="297"/>
       <c r="Q32" s="297"/>
       <c r="R32" s="297"/>
       <c r="S32" s="297"/>
       <c r="T32" s="119"/>
       <c r="U32" s="296" t="s">
-        <v>87</v>
+        <v>68</v>
       </c>
       <c r="V32" s="297"/>
       <c r="W32" s="297"/>
       <c r="X32" s="297"/>
       <c r="Y32" s="297"/>
       <c r="Z32" s="297"/>
       <c r="AA32" s="297"/>
       <c r="AB32" s="297"/>
       <c r="AC32" s="297"/>
       <c r="AD32" s="297"/>
       <c r="AE32" s="297"/>
       <c r="AF32" s="297"/>
       <c r="AG32" s="297"/>
       <c r="AH32" s="297"/>
       <c r="AI32" s="297"/>
       <c r="AJ32" s="297"/>
       <c r="AK32" s="297"/>
       <c r="AL32" s="297"/>
       <c r="AM32" s="297"/>
       <c r="AN32" s="297"/>
       <c r="AO32" s="298"/>
     </row>
     <row r="33" spans="1:41" ht="24" customHeight="1">
       <c r="A33" s="80"/>
-      <c r="B33" s="430" t="s">
-[...9 lines deleted...]
-      <c r="H33" s="425"/>
+      <c r="B33" s="435" t="s">
+        <v>69</v>
+      </c>
+      <c r="C33" s="436"/>
+      <c r="D33" s="437"/>
+      <c r="E33" s="429" t="s">
+        <v>70</v>
+      </c>
+      <c r="F33" s="430"/>
+      <c r="G33" s="430"/>
+      <c r="H33" s="430"/>
       <c r="I33" s="554" t="s">
-        <v>202</v>
+        <v>71</v>
       </c>
       <c r="J33" s="555"/>
       <c r="K33" s="555"/>
       <c r="L33" s="555"/>
       <c r="M33" s="555"/>
       <c r="N33" s="555"/>
       <c r="O33" s="555"/>
       <c r="P33" s="555"/>
       <c r="Q33" s="62"/>
       <c r="R33" s="481" t="s">
-        <v>146</v>
+        <v>72</v>
       </c>
       <c r="S33" s="481"/>
       <c r="T33" s="481"/>
       <c r="U33" s="481"/>
       <c r="V33" s="217"/>
       <c r="W33" s="482" t="s">
-        <v>201</v>
+        <v>73</v>
       </c>
       <c r="X33" s="482"/>
       <c r="Y33" s="482"/>
       <c r="Z33" s="482"/>
       <c r="AA33" s="76"/>
       <c r="AB33" s="76" t="s">
-        <v>188</v>
+        <v>74</v>
       </c>
       <c r="AC33" s="76"/>
       <c r="AD33" s="62"/>
       <c r="AE33" s="62"/>
       <c r="AF33" s="62"/>
       <c r="AG33" s="62"/>
       <c r="AH33" s="76"/>
       <c r="AI33" s="76"/>
       <c r="AJ33" s="76"/>
       <c r="AK33" s="76"/>
       <c r="AL33" s="76"/>
       <c r="AM33" s="76"/>
       <c r="AN33" s="76"/>
       <c r="AO33" s="100"/>
     </row>
     <row r="34" spans="1:41" ht="24" customHeight="1" thickBot="1">
       <c r="A34" s="80"/>
       <c r="B34" s="381" t="s">
-        <v>128</v>
+        <v>75</v>
       </c>
       <c r="C34" s="382"/>
       <c r="D34" s="383"/>
       <c r="E34" s="369" t="s">
-        <v>135</v>
+        <v>76</v>
       </c>
       <c r="F34" s="370"/>
       <c r="G34" s="370"/>
       <c r="H34" s="370"/>
       <c r="I34" s="370"/>
       <c r="J34" s="370"/>
       <c r="K34" s="366"/>
       <c r="L34" s="366"/>
       <c r="M34" s="366"/>
       <c r="N34" s="366"/>
       <c r="O34" s="366"/>
       <c r="P34" s="366"/>
       <c r="Q34" s="366"/>
       <c r="R34" s="366" t="s">
-        <v>63</v>
+        <v>10</v>
       </c>
       <c r="S34" s="366"/>
       <c r="T34" s="120"/>
       <c r="U34" s="366"/>
       <c r="V34" s="366"/>
       <c r="W34" s="366"/>
       <c r="X34" s="366"/>
       <c r="Y34" s="366"/>
       <c r="Z34" s="366"/>
       <c r="AA34" s="366"/>
       <c r="AB34" s="367" t="s">
-        <v>136</v>
+        <v>77</v>
       </c>
       <c r="AC34" s="367"/>
       <c r="AD34" s="367"/>
       <c r="AE34" s="367"/>
       <c r="AF34" s="367"/>
       <c r="AG34" s="368"/>
       <c r="AH34" s="378"/>
       <c r="AI34" s="379"/>
       <c r="AJ34" s="379"/>
       <c r="AK34" s="379"/>
       <c r="AL34" s="379"/>
       <c r="AM34" s="379"/>
       <c r="AN34" s="379"/>
       <c r="AO34" s="380"/>
     </row>
     <row r="35" spans="1:41" ht="15.75" customHeight="1" thickTop="1">
       <c r="B35" s="269" t="s">
-        <v>195</v>
+        <v>78</v>
       </c>
       <c r="C35" s="269"/>
       <c r="D35" s="269"/>
       <c r="E35" s="269"/>
       <c r="F35" s="269"/>
       <c r="G35" s="269"/>
       <c r="H35" s="269"/>
       <c r="I35" s="269"/>
       <c r="J35" s="269"/>
       <c r="K35" s="269"/>
       <c r="L35" s="269"/>
       <c r="M35" s="269"/>
       <c r="N35" s="269"/>
       <c r="O35" s="269"/>
       <c r="P35" s="269"/>
       <c r="Q35" s="269"/>
       <c r="R35" s="269"/>
       <c r="S35" s="269"/>
       <c r="T35" s="269"/>
       <c r="U35" s="269"/>
       <c r="V35" s="269"/>
       <c r="W35" s="269"/>
       <c r="X35" s="269"/>
       <c r="Y35" s="269"/>
       <c r="Z35" s="269"/>
@@ -20781,754 +20764,754 @@
       <c r="T36" s="62"/>
       <c r="U36" s="62"/>
       <c r="V36" s="62"/>
       <c r="W36" s="62"/>
       <c r="X36" s="62"/>
       <c r="Y36" s="62"/>
       <c r="Z36" s="62"/>
       <c r="AA36" s="62"/>
       <c r="AB36" s="62"/>
       <c r="AC36" s="62"/>
       <c r="AD36" s="62"/>
       <c r="AE36" s="62"/>
       <c r="AF36" s="62"/>
       <c r="AG36" s="62"/>
       <c r="AH36" s="62"/>
       <c r="AI36" s="62"/>
       <c r="AJ36" s="62"/>
       <c r="AK36" s="62"/>
       <c r="AL36" s="62"/>
       <c r="AM36" s="62"/>
       <c r="AN36" s="62"/>
       <c r="AO36" s="62"/>
     </row>
     <row r="37" spans="1:41" ht="19.5" customHeight="1" thickBot="1">
       <c r="B37" s="121" t="s">
-        <v>149</v>
+        <v>79</v>
       </c>
       <c r="C37" s="84"/>
       <c r="D37" s="84"/>
       <c r="E37" s="122"/>
       <c r="F37" s="123"/>
       <c r="G37" s="123"/>
       <c r="H37" s="123"/>
       <c r="I37" s="123"/>
       <c r="J37" s="123"/>
       <c r="K37" s="123"/>
       <c r="L37" s="123"/>
       <c r="M37" s="123"/>
       <c r="N37" s="123"/>
       <c r="O37" s="123"/>
       <c r="P37" s="123"/>
       <c r="Q37" s="123"/>
       <c r="R37" s="123"/>
       <c r="S37" s="123"/>
       <c r="T37" s="123"/>
       <c r="U37" s="123"/>
       <c r="V37" s="123"/>
       <c r="W37" s="123"/>
       <c r="X37" s="123"/>
       <c r="Y37" s="123"/>
       <c r="Z37" s="123"/>
       <c r="AA37" s="123"/>
       <c r="AB37" s="123"/>
       <c r="AC37" s="123"/>
       <c r="AD37" s="123"/>
       <c r="AE37" s="123"/>
       <c r="AF37" s="123"/>
       <c r="AG37" s="123"/>
       <c r="AH37" s="123"/>
       <c r="AI37" s="123"/>
       <c r="AJ37" s="123"/>
       <c r="AK37" s="123"/>
       <c r="AL37" s="123"/>
       <c r="AM37" s="123"/>
       <c r="AN37" s="123"/>
       <c r="AO37" s="123"/>
     </row>
     <row r="38" spans="1:41" ht="18" customHeight="1">
       <c r="A38" s="525"/>
       <c r="B38" s="290" t="s">
-        <v>90</v>
+        <v>80</v>
       </c>
       <c r="C38" s="291"/>
       <c r="D38" s="292"/>
       <c r="E38" s="270" t="s">
-        <v>91</v>
+        <v>81</v>
       </c>
       <c r="F38" s="271"/>
       <c r="G38" s="272"/>
       <c r="H38" s="273"/>
       <c r="I38" s="274"/>
       <c r="J38" s="274"/>
       <c r="K38" s="274"/>
       <c r="L38" s="274"/>
       <c r="M38" s="274"/>
       <c r="N38" s="274"/>
       <c r="O38" s="274"/>
       <c r="P38" s="274"/>
       <c r="Q38" s="274"/>
       <c r="R38" s="274"/>
       <c r="S38" s="274"/>
       <c r="T38" s="274"/>
       <c r="U38" s="274"/>
       <c r="V38" s="274"/>
       <c r="W38" s="274"/>
       <c r="X38" s="274"/>
       <c r="Y38" s="274"/>
       <c r="Z38" s="274"/>
       <c r="AA38" s="274"/>
       <c r="AB38" s="275"/>
       <c r="AC38" s="276" t="s">
-        <v>92</v>
+        <v>82</v>
       </c>
       <c r="AD38" s="277"/>
       <c r="AE38" s="277"/>
       <c r="AF38" s="277"/>
       <c r="AG38" s="278"/>
       <c r="AH38" s="284" t="s">
-        <v>93</v>
+        <v>83</v>
       </c>
       <c r="AI38" s="285"/>
       <c r="AJ38" s="286" t="s">
-        <v>160</v>
+        <v>84</v>
       </c>
       <c r="AK38" s="287"/>
       <c r="AL38" s="287"/>
       <c r="AM38" s="124"/>
       <c r="AN38" s="288"/>
       <c r="AO38" s="289"/>
     </row>
     <row r="39" spans="1:41" ht="24" customHeight="1">
       <c r="A39" s="525"/>
       <c r="B39" s="293"/>
       <c r="C39" s="294"/>
       <c r="D39" s="295"/>
       <c r="E39" s="372" t="s">
-        <v>94</v>
+        <v>85</v>
       </c>
       <c r="F39" s="373"/>
       <c r="G39" s="374"/>
       <c r="H39" s="375"/>
       <c r="I39" s="376"/>
       <c r="J39" s="376"/>
       <c r="K39" s="376"/>
       <c r="L39" s="376"/>
       <c r="M39" s="376"/>
       <c r="N39" s="376"/>
       <c r="O39" s="376"/>
       <c r="P39" s="376"/>
       <c r="Q39" s="376"/>
       <c r="R39" s="376"/>
       <c r="S39" s="376"/>
       <c r="T39" s="376"/>
       <c r="U39" s="376"/>
       <c r="V39" s="376"/>
       <c r="W39" s="376"/>
       <c r="X39" s="376"/>
       <c r="Y39" s="376"/>
       <c r="Z39" s="376"/>
       <c r="AA39" s="376"/>
       <c r="AB39" s="377"/>
       <c r="AC39" s="279"/>
       <c r="AD39" s="280"/>
       <c r="AE39" s="280"/>
       <c r="AF39" s="280"/>
       <c r="AG39" s="281"/>
       <c r="AH39" s="282" t="s">
-        <v>160</v>
+        <v>84</v>
       </c>
       <c r="AI39" s="283"/>
-      <c r="AJ39" s="471" t="s">
-[...6 lines deleted...]
-      <c r="AO39" s="472"/>
+      <c r="AJ39" s="387" t="s">
+        <v>86</v>
+      </c>
+      <c r="AK39" s="387"/>
+      <c r="AL39" s="387"/>
+      <c r="AM39" s="387"/>
+      <c r="AN39" s="387"/>
+      <c r="AO39" s="388"/>
     </row>
     <row r="40" spans="1:41" ht="24" customHeight="1">
       <c r="A40" s="522"/>
       <c r="B40" s="484" t="s">
-        <v>95</v>
+        <v>87</v>
       </c>
       <c r="C40" s="331"/>
       <c r="D40" s="332"/>
       <c r="E40" s="125" t="s">
-        <v>129</v>
+        <v>88</v>
       </c>
       <c r="F40" s="126"/>
       <c r="G40" s="126"/>
       <c r="H40" s="512"/>
       <c r="I40" s="512"/>
       <c r="J40" s="512"/>
       <c r="K40" s="512"/>
       <c r="L40" s="512"/>
       <c r="M40" s="513"/>
       <c r="N40" s="513"/>
       <c r="O40" s="513"/>
       <c r="P40" s="513"/>
       <c r="Q40" s="513"/>
       <c r="R40" s="513"/>
       <c r="S40" s="513"/>
       <c r="T40" s="513"/>
       <c r="U40" s="513"/>
       <c r="V40" s="513"/>
       <c r="W40" s="513"/>
       <c r="X40" s="513"/>
       <c r="Y40" s="513"/>
       <c r="Z40" s="513"/>
       <c r="AA40" s="513"/>
       <c r="AB40" s="513"/>
       <c r="AC40" s="513"/>
       <c r="AD40" s="513"/>
       <c r="AE40" s="513"/>
       <c r="AF40" s="513"/>
       <c r="AG40" s="513"/>
       <c r="AH40" s="513"/>
       <c r="AI40" s="513"/>
       <c r="AJ40" s="513"/>
       <c r="AK40" s="513"/>
       <c r="AL40" s="513"/>
       <c r="AM40" s="513"/>
       <c r="AN40" s="513"/>
       <c r="AO40" s="514"/>
     </row>
     <row r="41" spans="1:41" ht="18" customHeight="1">
       <c r="A41" s="524"/>
       <c r="B41" s="293"/>
       <c r="C41" s="294"/>
       <c r="D41" s="295"/>
       <c r="E41" s="127" t="s">
-        <v>96</v>
+        <v>89</v>
       </c>
       <c r="F41" s="128"/>
       <c r="G41" s="128"/>
       <c r="H41" s="128"/>
       <c r="I41" s="128"/>
       <c r="J41" s="128"/>
       <c r="K41" s="129"/>
       <c r="L41" s="129"/>
       <c r="M41" s="129"/>
       <c r="N41" s="130"/>
       <c r="O41" s="130"/>
       <c r="P41" s="130"/>
       <c r="Q41" s="130"/>
       <c r="R41" s="130"/>
       <c r="S41" s="130"/>
       <c r="T41" s="130"/>
       <c r="U41" s="130"/>
       <c r="V41" s="131"/>
       <c r="W41" s="515" t="s">
-        <v>97</v>
+        <v>90</v>
       </c>
       <c r="X41" s="516"/>
       <c r="Y41" s="516"/>
-      <c r="Z41" s="466"/>
-[...14 lines deleted...]
-      <c r="AO41" s="468"/>
+      <c r="Z41" s="384"/>
+      <c r="AA41" s="385"/>
+      <c r="AB41" s="385"/>
+      <c r="AC41" s="385"/>
+      <c r="AD41" s="385"/>
+      <c r="AE41" s="385"/>
+      <c r="AF41" s="385"/>
+      <c r="AG41" s="385"/>
+      <c r="AH41" s="385"/>
+      <c r="AI41" s="385"/>
+      <c r="AJ41" s="385"/>
+      <c r="AK41" s="385"/>
+      <c r="AL41" s="385"/>
+      <c r="AM41" s="385"/>
+      <c r="AN41" s="385"/>
+      <c r="AO41" s="386"/>
     </row>
     <row r="42" spans="1:41" ht="18" customHeight="1">
       <c r="A42" s="526"/>
       <c r="B42" s="485" t="s">
-        <v>98</v>
+        <v>91</v>
       </c>
       <c r="C42" s="486"/>
       <c r="D42" s="487"/>
       <c r="E42" s="132"/>
-      <c r="F42" s="436"/>
-      <c r="G42" s="436"/>
+      <c r="F42" s="441"/>
+      <c r="G42" s="441"/>
       <c r="H42" s="133" t="s">
-        <v>131</v>
+        <v>92</v>
       </c>
       <c r="I42" s="133"/>
-      <c r="J42" s="436"/>
-      <c r="K42" s="436"/>
+      <c r="J42" s="441"/>
+      <c r="K42" s="441"/>
       <c r="L42" s="133" t="s">
-        <v>125</v>
+        <v>93</v>
       </c>
       <c r="M42" s="133"/>
       <c r="N42" s="133"/>
       <c r="O42" s="134" t="s">
-        <v>127</v>
+        <v>94</v>
       </c>
       <c r="P42" s="135" t="s">
-        <v>65</v>
-[...2 lines deleted...]
-      <c r="R42" s="436"/>
+        <v>14</v>
+      </c>
+      <c r="Q42" s="441"/>
+      <c r="R42" s="441"/>
       <c r="S42" s="133" t="s">
-        <v>131</v>
+        <v>92</v>
       </c>
       <c r="T42" s="133"/>
-      <c r="U42" s="436"/>
-      <c r="V42" s="436"/>
+      <c r="U42" s="441"/>
+      <c r="V42" s="441"/>
       <c r="W42" s="133" t="s">
-        <v>125</v>
+        <v>93</v>
       </c>
       <c r="X42" s="133"/>
       <c r="Y42" s="133"/>
       <c r="Z42" s="134" t="s">
-        <v>127</v>
+        <v>94</v>
       </c>
       <c r="AA42" s="62"/>
       <c r="AB42" s="133" t="s">
-        <v>99</v>
+        <v>95</v>
       </c>
       <c r="AC42" s="136"/>
       <c r="AD42" s="136"/>
       <c r="AE42" s="136"/>
       <c r="AF42" s="136"/>
       <c r="AG42" s="136"/>
-      <c r="AH42" s="434"/>
-[...3 lines deleted...]
-      <c r="AL42" s="434"/>
+      <c r="AH42" s="439"/>
+      <c r="AI42" s="439"/>
+      <c r="AJ42" s="439"/>
+      <c r="AK42" s="439"/>
+      <c r="AL42" s="439"/>
       <c r="AM42" s="137"/>
       <c r="AN42" s="135" t="s">
-        <v>70</v>
+        <v>96</v>
       </c>
       <c r="AO42" s="138"/>
     </row>
     <row r="43" spans="1:41" ht="18" customHeight="1">
       <c r="A43" s="527"/>
       <c r="B43" s="488"/>
       <c r="C43" s="489"/>
       <c r="D43" s="490"/>
       <c r="E43" s="139"/>
-      <c r="F43" s="433"/>
-      <c r="G43" s="433"/>
+      <c r="F43" s="438"/>
+      <c r="G43" s="438"/>
       <c r="H43" s="140" t="s">
-        <v>131</v>
+        <v>92</v>
       </c>
       <c r="I43" s="140"/>
-      <c r="J43" s="433"/>
-      <c r="K43" s="433"/>
+      <c r="J43" s="438"/>
+      <c r="K43" s="438"/>
       <c r="L43" s="141" t="s">
-        <v>125</v>
+        <v>93</v>
       </c>
       <c r="M43" s="140"/>
       <c r="N43" s="371" t="s">
-        <v>127</v>
+        <v>94</v>
       </c>
       <c r="O43" s="371"/>
       <c r="P43" s="141" t="s">
-        <v>65</v>
-[...2 lines deleted...]
-      <c r="R43" s="433"/>
+        <v>14</v>
+      </c>
+      <c r="Q43" s="438"/>
+      <c r="R43" s="438"/>
       <c r="S43" s="140" t="s">
-        <v>131</v>
+        <v>92</v>
       </c>
       <c r="T43" s="140"/>
-      <c r="U43" s="433"/>
-      <c r="V43" s="433"/>
+      <c r="U43" s="438"/>
+      <c r="V43" s="438"/>
       <c r="W43" s="141" t="s">
-        <v>125</v>
+        <v>93</v>
       </c>
       <c r="X43" s="140"/>
       <c r="Y43" s="371" t="s">
-        <v>127</v>
+        <v>94</v>
       </c>
       <c r="Z43" s="371"/>
       <c r="AA43" s="142"/>
       <c r="AB43" s="140" t="s">
-        <v>99</v>
+        <v>95</v>
       </c>
       <c r="AC43" s="143"/>
       <c r="AD43" s="143"/>
       <c r="AE43" s="143"/>
       <c r="AF43" s="143"/>
       <c r="AG43" s="143"/>
-      <c r="AH43" s="435"/>
-[...3 lines deleted...]
-      <c r="AL43" s="435"/>
+      <c r="AH43" s="440"/>
+      <c r="AI43" s="440"/>
+      <c r="AJ43" s="440"/>
+      <c r="AK43" s="440"/>
+      <c r="AL43" s="440"/>
       <c r="AM43" s="144"/>
       <c r="AN43" s="141" t="s">
-        <v>70</v>
+        <v>96</v>
       </c>
       <c r="AO43" s="145"/>
     </row>
     <row r="44" spans="1:41" ht="18" customHeight="1">
       <c r="A44" s="528"/>
       <c r="B44" s="491"/>
       <c r="C44" s="492"/>
       <c r="D44" s="493"/>
       <c r="E44" s="146"/>
-      <c r="F44" s="458"/>
-      <c r="G44" s="458"/>
+      <c r="F44" s="463"/>
+      <c r="G44" s="463"/>
       <c r="H44" s="147" t="s">
-        <v>131</v>
+        <v>92</v>
       </c>
       <c r="I44" s="147"/>
-      <c r="J44" s="458"/>
-      <c r="K44" s="458"/>
+      <c r="J44" s="463"/>
+      <c r="K44" s="463"/>
       <c r="L44" s="148" t="s">
-        <v>125</v>
+        <v>93</v>
       </c>
       <c r="M44" s="148"/>
       <c r="N44" s="148"/>
       <c r="O44" s="149" t="s">
-        <v>127</v>
+        <v>94</v>
       </c>
       <c r="P44" s="148" t="s">
-        <v>65</v>
-[...2 lines deleted...]
-      <c r="R44" s="458"/>
+        <v>14</v>
+      </c>
+      <c r="Q44" s="463"/>
+      <c r="R44" s="463"/>
       <c r="S44" s="147" t="s">
-        <v>131</v>
+        <v>92</v>
       </c>
       <c r="T44" s="147"/>
-      <c r="U44" s="458"/>
-      <c r="V44" s="458"/>
+      <c r="U44" s="463"/>
+      <c r="V44" s="463"/>
       <c r="W44" s="148" t="s">
-        <v>125</v>
+        <v>93</v>
       </c>
       <c r="X44" s="148"/>
       <c r="Y44" s="148"/>
       <c r="Z44" s="149" t="s">
-        <v>127</v>
+        <v>94</v>
       </c>
       <c r="AA44" s="150"/>
       <c r="AB44" s="147" t="s">
-        <v>99</v>
+        <v>95</v>
       </c>
       <c r="AC44" s="151"/>
       <c r="AD44" s="151"/>
       <c r="AE44" s="151"/>
       <c r="AF44" s="151"/>
       <c r="AG44" s="151"/>
-      <c r="AH44" s="469"/>
-[...3 lines deleted...]
-      <c r="AL44" s="469"/>
+      <c r="AH44" s="471"/>
+      <c r="AI44" s="471"/>
+      <c r="AJ44" s="471"/>
+      <c r="AK44" s="471"/>
+      <c r="AL44" s="471"/>
       <c r="AM44" s="152"/>
       <c r="AN44" s="148" t="s">
-        <v>70</v>
+        <v>96</v>
       </c>
       <c r="AO44" s="153"/>
     </row>
     <row r="45" spans="1:41" ht="24" customHeight="1">
       <c r="A45" s="67"/>
       <c r="B45" s="511" t="s">
-        <v>100</v>
-[...2 lines deleted...]
-      <c r="D45" s="432"/>
+        <v>97</v>
+      </c>
+      <c r="C45" s="436"/>
+      <c r="D45" s="437"/>
       <c r="E45" s="473"/>
       <c r="F45" s="474"/>
       <c r="G45" s="474"/>
       <c r="H45" s="474"/>
       <c r="I45" s="474"/>
       <c r="J45" s="474"/>
       <c r="K45" s="474"/>
       <c r="L45" s="475"/>
       <c r="M45" s="507" t="s">
-        <v>101</v>
+        <v>98</v>
       </c>
       <c r="N45" s="508"/>
       <c r="O45" s="508"/>
       <c r="P45" s="508"/>
       <c r="Q45" s="508"/>
       <c r="R45" s="508"/>
       <c r="S45" s="508"/>
       <c r="T45" s="508"/>
       <c r="U45" s="508"/>
       <c r="V45" s="508"/>
       <c r="W45" s="508"/>
       <c r="X45" s="508"/>
       <c r="Y45" s="508"/>
       <c r="Z45" s="508"/>
       <c r="AA45" s="508"/>
       <c r="AB45" s="508"/>
       <c r="AC45" s="508"/>
       <c r="AD45" s="508"/>
       <c r="AE45" s="508"/>
       <c r="AF45" s="508"/>
       <c r="AG45" s="508"/>
       <c r="AH45" s="508"/>
       <c r="AI45" s="508"/>
       <c r="AJ45" s="508"/>
       <c r="AK45" s="508"/>
       <c r="AL45" s="508"/>
       <c r="AM45" s="508"/>
       <c r="AN45" s="508"/>
       <c r="AO45" s="509"/>
     </row>
     <row r="46" spans="1:41" ht="24" customHeight="1">
       <c r="A46" s="80"/>
       <c r="B46" s="494" t="s">
-        <v>130</v>
-[...8 lines deleted...]
-      <c r="H46" s="449"/>
+        <v>99</v>
+      </c>
+      <c r="C46" s="436"/>
+      <c r="D46" s="437"/>
+      <c r="E46" s="453" t="s">
+        <v>100</v>
+      </c>
+      <c r="F46" s="454"/>
+      <c r="G46" s="454"/>
+      <c r="H46" s="454"/>
       <c r="I46" s="97"/>
       <c r="J46" s="76"/>
       <c r="K46" s="76" t="s">
-        <v>103</v>
+        <v>101</v>
       </c>
       <c r="L46" s="76"/>
       <c r="M46" s="76"/>
       <c r="O46" s="76"/>
       <c r="P46" s="540" t="s">
-        <v>104</v>
+        <v>102</v>
       </c>
       <c r="Q46" s="540"/>
       <c r="R46" s="154"/>
       <c r="S46" s="154"/>
       <c r="T46" s="154"/>
       <c r="U46" s="154"/>
       <c r="V46" s="154"/>
       <c r="W46" s="82" t="s">
-        <v>70</v>
+        <v>96</v>
       </c>
       <c r="X46" s="481" t="s">
-        <v>105</v>
+        <v>103</v>
       </c>
       <c r="Y46" s="481"/>
       <c r="Z46" s="481"/>
-      <c r="AA46" s="459" t="s">
-[...2 lines deleted...]
-      <c r="AB46" s="459"/>
+      <c r="AA46" s="464" t="s">
+        <v>104</v>
+      </c>
+      <c r="AB46" s="464"/>
       <c r="AC46" s="155"/>
       <c r="AD46" s="156"/>
-      <c r="AE46" s="459" t="s">
-[...3 lines deleted...]
-      <c r="AG46" s="459"/>
+      <c r="AE46" s="464" t="s">
+        <v>92</v>
+      </c>
+      <c r="AF46" s="464"/>
+      <c r="AG46" s="464"/>
       <c r="AH46" s="157"/>
-      <c r="AI46" s="459" t="s">
-[...2 lines deleted...]
-      <c r="AJ46" s="459"/>
+      <c r="AI46" s="464" t="s">
+        <v>93</v>
+      </c>
+      <c r="AJ46" s="464"/>
       <c r="AK46" s="157"/>
       <c r="AL46" s="76"/>
       <c r="AM46" s="76"/>
       <c r="AN46" s="158" t="s">
-        <v>126</v>
+        <v>5</v>
       </c>
       <c r="AO46" s="159"/>
     </row>
     <row r="47" spans="1:41" ht="24" customHeight="1">
       <c r="A47" s="525"/>
       <c r="B47" s="495" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="C47" s="496"/>
       <c r="D47" s="497"/>
       <c r="E47" s="476" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="F47" s="265"/>
       <c r="G47" s="265"/>
       <c r="H47" s="265"/>
       <c r="I47" s="265"/>
       <c r="J47" s="265"/>
       <c r="K47" s="265"/>
       <c r="L47" s="477"/>
       <c r="M47" s="477"/>
       <c r="N47" s="477"/>
       <c r="O47" s="477"/>
       <c r="P47" s="477"/>
       <c r="Q47" s="477"/>
       <c r="R47" s="477"/>
       <c r="S47" s="102" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="T47" s="102"/>
       <c r="U47" s="102"/>
       <c r="V47" s="102"/>
       <c r="W47" s="265" t="s">
-        <v>147</v>
+        <v>108</v>
       </c>
       <c r="X47" s="265"/>
       <c r="Y47" s="265"/>
       <c r="Z47" s="265"/>
       <c r="AA47" s="265"/>
       <c r="AB47" s="265"/>
       <c r="AC47" s="265"/>
       <c r="AD47" s="541"/>
       <c r="AE47" s="160"/>
       <c r="AF47" s="161"/>
       <c r="AG47" s="162"/>
       <c r="AH47" s="163"/>
       <c r="AI47" s="164"/>
       <c r="AJ47" s="165"/>
       <c r="AK47" s="165"/>
       <c r="AL47" s="165"/>
       <c r="AM47" s="166"/>
       <c r="AN47" s="166"/>
       <c r="AO47" s="167"/>
     </row>
     <row r="48" spans="1:41" ht="24" customHeight="1">
       <c r="A48" s="525"/>
       <c r="B48" s="498" t="s">
-        <v>196</v>
+        <v>109</v>
       </c>
       <c r="C48" s="499"/>
       <c r="D48" s="500"/>
-      <c r="E48" s="470" t="s">
-        <v>189</v>
+      <c r="E48" s="472" t="s">
+        <v>110</v>
       </c>
       <c r="F48" s="323"/>
       <c r="G48" s="323"/>
       <c r="H48" s="323"/>
       <c r="I48" s="323"/>
       <c r="J48" s="323"/>
       <c r="K48" s="323"/>
       <c r="L48" s="168"/>
       <c r="M48" s="168"/>
       <c r="N48" s="168"/>
       <c r="O48" s="168"/>
       <c r="P48" s="168"/>
       <c r="Q48" s="168"/>
       <c r="R48" s="169"/>
       <c r="S48" s="170" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="T48" s="170"/>
       <c r="U48" s="170"/>
       <c r="V48" s="170"/>
       <c r="W48" s="171" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="X48" s="172"/>
       <c r="Y48" s="172"/>
       <c r="Z48" s="172"/>
       <c r="AA48" s="172"/>
       <c r="AB48" s="172"/>
       <c r="AC48" s="173"/>
       <c r="AD48" s="174"/>
       <c r="AE48" s="175"/>
       <c r="AF48" s="176"/>
       <c r="AG48" s="177"/>
       <c r="AH48" s="178"/>
       <c r="AI48" s="179"/>
       <c r="AJ48" s="179"/>
       <c r="AK48" s="180"/>
       <c r="AL48" s="181"/>
       <c r="AM48" s="181"/>
       <c r="AN48" s="181"/>
       <c r="AO48" s="182"/>
     </row>
     <row r="49" spans="1:42" ht="18" customHeight="1">
       <c r="A49" s="525"/>
       <c r="B49" s="501"/>
       <c r="C49" s="502"/>
       <c r="D49" s="503"/>
       <c r="E49" s="183" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="F49" s="116"/>
       <c r="G49" s="116"/>
       <c r="H49" s="170"/>
       <c r="I49" s="170"/>
       <c r="J49" s="172"/>
       <c r="K49" s="116"/>
       <c r="L49" s="542" t="s">
-        <v>138</v>
+        <v>114</v>
       </c>
       <c r="M49" s="542"/>
       <c r="N49" s="542"/>
       <c r="O49" s="542"/>
       <c r="P49" s="542"/>
       <c r="Q49" s="542"/>
       <c r="R49" s="542"/>
       <c r="S49" s="542"/>
       <c r="T49" s="542"/>
       <c r="U49" s="542"/>
       <c r="V49" s="542"/>
       <c r="W49" s="116"/>
       <c r="X49" s="116"/>
       <c r="Y49" s="184"/>
       <c r="Z49" s="116"/>
       <c r="AA49" s="116"/>
       <c r="AB49" s="116"/>
       <c r="AC49" s="170"/>
       <c r="AD49" s="170"/>
       <c r="AE49" s="170"/>
       <c r="AF49" s="170"/>
       <c r="AG49" s="169"/>
       <c r="AH49" s="169"/>
       <c r="AI49" s="169"/>
       <c r="AJ49" s="169"/>
       <c r="AK49" s="169"/>
       <c r="AL49" s="169"/>
       <c r="AM49" s="169"/>
       <c r="AN49" s="169"/>
       <c r="AO49" s="185"/>
     </row>
     <row r="50" spans="1:42" ht="18" customHeight="1" thickBot="1">
       <c r="A50" s="525"/>
       <c r="B50" s="504"/>
       <c r="C50" s="505"/>
       <c r="D50" s="506"/>
       <c r="E50" s="478" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="F50" s="479"/>
       <c r="G50" s="479"/>
       <c r="H50" s="479"/>
       <c r="I50" s="479"/>
       <c r="J50" s="479"/>
       <c r="K50" s="479"/>
       <c r="L50" s="186"/>
       <c r="M50" s="186"/>
       <c r="N50" s="186"/>
       <c r="O50" s="186"/>
       <c r="P50" s="186"/>
       <c r="Q50" s="186"/>
       <c r="R50" s="186"/>
       <c r="S50" s="510" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="T50" s="510"/>
       <c r="U50" s="510"/>
       <c r="V50" s="510"/>
       <c r="W50" s="187"/>
       <c r="X50" s="480"/>
       <c r="Y50" s="480"/>
       <c r="Z50" s="480"/>
       <c r="AA50" s="480"/>
       <c r="AB50" s="480"/>
       <c r="AC50" s="480"/>
       <c r="AD50" s="480"/>
       <c r="AE50" s="480"/>
       <c r="AF50" s="480"/>
       <c r="AG50" s="480"/>
       <c r="AH50" s="480"/>
       <c r="AI50" s="480"/>
       <c r="AJ50" s="480"/>
       <c r="AK50" s="480"/>
       <c r="AL50" s="480"/>
       <c r="AM50" s="480"/>
       <c r="AN50" s="480"/>
       <c r="AO50" s="188"/>
     </row>
     <row r="51" spans="1:42" ht="11.25" customHeight="1">
@@ -21553,1091 +21536,1091 @@
       <c r="T51" s="191"/>
       <c r="U51" s="191"/>
       <c r="V51" s="191"/>
       <c r="W51" s="191"/>
       <c r="X51" s="190"/>
       <c r="Y51" s="190"/>
       <c r="Z51" s="190"/>
       <c r="AA51" s="190"/>
       <c r="AB51" s="190"/>
       <c r="AC51" s="190"/>
       <c r="AD51" s="190"/>
       <c r="AE51" s="190"/>
       <c r="AF51" s="190"/>
       <c r="AG51" s="190"/>
       <c r="AH51" s="190"/>
       <c r="AI51" s="190"/>
       <c r="AJ51" s="190"/>
       <c r="AK51" s="190"/>
       <c r="AL51" s="190"/>
       <c r="AM51" s="190"/>
       <c r="AN51" s="190"/>
       <c r="AO51" s="189"/>
     </row>
     <row r="52" spans="1:42" ht="17.25" customHeight="1" thickBot="1">
       <c r="B52" s="549" t="s">
-        <v>150</v>
+        <v>117</v>
       </c>
       <c r="C52" s="549"/>
       <c r="D52" s="549"/>
       <c r="E52" s="550"/>
       <c r="F52" s="550"/>
       <c r="G52" s="550"/>
       <c r="H52" s="550"/>
       <c r="I52" s="550"/>
       <c r="J52" s="550"/>
       <c r="K52" s="550"/>
       <c r="L52" s="550"/>
       <c r="M52" s="550"/>
       <c r="N52" s="550"/>
       <c r="O52" s="550"/>
       <c r="P52" s="550"/>
       <c r="Q52" s="550"/>
       <c r="R52" s="550"/>
       <c r="S52" s="550"/>
       <c r="T52" s="550"/>
       <c r="U52" s="550"/>
       <c r="V52" s="550"/>
       <c r="W52" s="550"/>
       <c r="X52" s="550"/>
       <c r="Y52" s="550"/>
       <c r="Z52" s="550"/>
       <c r="AA52" s="550"/>
       <c r="AB52" s="550"/>
       <c r="AC52" s="550"/>
       <c r="AD52" s="550"/>
       <c r="AE52" s="550"/>
       <c r="AF52" s="550"/>
       <c r="AG52" s="550"/>
       <c r="AH52" s="550"/>
       <c r="AI52" s="550"/>
       <c r="AJ52" s="550"/>
       <c r="AK52" s="550"/>
       <c r="AL52" s="550"/>
       <c r="AM52" s="550"/>
       <c r="AN52" s="550"/>
       <c r="AO52" s="550"/>
     </row>
     <row r="53" spans="1:42" ht="33" customHeight="1">
       <c r="A53" s="546"/>
       <c r="B53" s="535" t="s">
-        <v>139</v>
+        <v>118</v>
       </c>
       <c r="C53" s="536"/>
       <c r="D53" s="537"/>
       <c r="E53" s="192"/>
       <c r="F53" s="192"/>
-      <c r="G53" s="465" t="s">
-[...8 lines deleted...]
-      <c r="N53" s="465"/>
+      <c r="G53" s="470" t="s">
+        <v>119</v>
+      </c>
+      <c r="H53" s="470"/>
+      <c r="I53" s="470"/>
+      <c r="J53" s="470"/>
+      <c r="K53" s="470"/>
+      <c r="L53" s="470"/>
+      <c r="M53" s="470"/>
+      <c r="N53" s="470"/>
       <c r="O53" s="193"/>
       <c r="P53" s="193"/>
       <c r="Q53" s="193"/>
       <c r="R53" s="193"/>
       <c r="S53" s="193"/>
       <c r="T53" s="193"/>
       <c r="U53" s="193"/>
       <c r="V53" s="192" t="s">
-        <v>70</v>
+        <v>96</v>
       </c>
       <c r="W53" s="192"/>
       <c r="X53" s="192" t="s">
-        <v>204</v>
+        <v>120</v>
       </c>
       <c r="Y53" s="194"/>
       <c r="Z53" s="194"/>
       <c r="AA53" s="194"/>
       <c r="AB53" s="194"/>
       <c r="AC53" s="194"/>
       <c r="AD53" s="194"/>
       <c r="AE53" s="192"/>
       <c r="AF53" s="192"/>
       <c r="AG53" s="192"/>
       <c r="AH53" s="195"/>
       <c r="AI53" s="196"/>
       <c r="AJ53" s="194"/>
-      <c r="AK53" s="460" t="s">
-[...5 lines deleted...]
-      <c r="AO53" s="461"/>
+      <c r="AK53" s="465" t="s">
+        <v>121</v>
+      </c>
+      <c r="AL53" s="465"/>
+      <c r="AM53" s="465"/>
+      <c r="AN53" s="465"/>
+      <c r="AO53" s="466"/>
     </row>
     <row r="54" spans="1:42" ht="24" customHeight="1">
       <c r="A54" s="547"/>
       <c r="B54" s="538"/>
       <c r="C54" s="303"/>
       <c r="D54" s="539"/>
       <c r="E54" s="119"/>
       <c r="F54" s="119"/>
       <c r="G54" s="297" t="s">
-        <v>205</v>
+        <v>122</v>
       </c>
       <c r="H54" s="297"/>
       <c r="I54" s="297"/>
       <c r="J54" s="297"/>
       <c r="K54" s="297"/>
       <c r="L54" s="297"/>
       <c r="M54" s="297"/>
       <c r="N54" s="297"/>
       <c r="O54" s="297"/>
       <c r="P54" s="297"/>
       <c r="Q54" s="297"/>
       <c r="R54" s="297"/>
       <c r="S54" s="297"/>
       <c r="T54" s="297"/>
       <c r="U54" s="297"/>
       <c r="V54" s="297"/>
       <c r="W54" s="297"/>
       <c r="X54" s="297"/>
       <c r="Y54" s="297"/>
       <c r="Z54" s="297"/>
       <c r="AA54" s="297"/>
       <c r="AB54" s="297"/>
       <c r="AC54" s="297"/>
       <c r="AD54" s="297"/>
       <c r="AE54" s="297"/>
       <c r="AF54" s="297"/>
       <c r="AG54" s="297"/>
       <c r="AH54" s="297"/>
       <c r="AI54" s="62"/>
       <c r="AJ54" s="197"/>
-      <c r="AK54" s="462" t="s">
-[...5 lines deleted...]
-      <c r="AO54" s="464"/>
+      <c r="AK54" s="467" t="s">
+        <v>123</v>
+      </c>
+      <c r="AL54" s="468"/>
+      <c r="AM54" s="468"/>
+      <c r="AN54" s="468"/>
+      <c r="AO54" s="469"/>
     </row>
     <row r="55" spans="1:42" ht="24" customHeight="1">
       <c r="A55" s="548"/>
       <c r="B55" s="551" t="s">
-        <v>140</v>
+        <v>124</v>
       </c>
       <c r="C55" s="552"/>
       <c r="D55" s="553"/>
       <c r="E55" s="89"/>
       <c r="F55" s="89"/>
       <c r="G55" s="317" t="s">
-        <v>206</v>
+        <v>125</v>
       </c>
       <c r="H55" s="317"/>
       <c r="I55" s="317"/>
       <c r="J55" s="317"/>
       <c r="K55" s="317"/>
       <c r="L55" s="317"/>
-      <c r="M55" s="457"/>
-[...7 lines deleted...]
-      <c r="U55" s="457"/>
+      <c r="M55" s="462"/>
+      <c r="N55" s="462"/>
+      <c r="O55" s="462"/>
+      <c r="P55" s="462"/>
+      <c r="Q55" s="462"/>
+      <c r="R55" s="462"/>
+      <c r="S55" s="462"/>
+      <c r="T55" s="462"/>
+      <c r="U55" s="462"/>
       <c r="V55" s="85" t="s">
-        <v>70</v>
+        <v>96</v>
       </c>
       <c r="W55" s="265" t="s">
-        <v>197</v>
+        <v>126</v>
       </c>
       <c r="X55" s="265"/>
       <c r="Y55" s="265"/>
       <c r="Z55" s="265"/>
       <c r="AA55" s="265"/>
       <c r="AB55" s="265"/>
       <c r="AC55" s="265"/>
       <c r="AD55" s="265"/>
       <c r="AE55" s="265"/>
       <c r="AF55" s="265"/>
       <c r="AG55" s="265"/>
       <c r="AH55" s="265"/>
       <c r="AI55" s="265"/>
       <c r="AJ55" s="265"/>
       <c r="AK55" s="265"/>
       <c r="AL55" s="265"/>
       <c r="AM55" s="265"/>
       <c r="AN55" s="265"/>
       <c r="AO55" s="266"/>
     </row>
     <row r="56" spans="1:42" ht="18" customHeight="1" thickBot="1">
       <c r="A56" s="548"/>
       <c r="B56" s="198" t="s">
-        <v>114</v>
+        <v>127</v>
       </c>
       <c r="C56" s="199"/>
       <c r="D56" s="199"/>
       <c r="E56" s="200"/>
       <c r="F56" s="201"/>
       <c r="G56" s="543" t="s">
-        <v>115</v>
+        <v>128</v>
       </c>
       <c r="H56" s="543"/>
       <c r="I56" s="543"/>
       <c r="J56" s="543"/>
       <c r="K56" s="543"/>
       <c r="L56" s="544" t="s">
-        <v>198</v>
+        <v>129</v>
       </c>
       <c r="M56" s="544"/>
       <c r="N56" s="544"/>
       <c r="O56" s="544"/>
       <c r="P56" s="544"/>
       <c r="Q56" s="544"/>
       <c r="R56" s="544"/>
       <c r="S56" s="544"/>
       <c r="T56" s="544"/>
       <c r="U56" s="544"/>
       <c r="V56" s="544"/>
       <c r="W56" s="544"/>
       <c r="X56" s="544"/>
       <c r="Y56" s="544"/>
       <c r="Z56" s="544"/>
       <c r="AA56" s="544"/>
       <c r="AB56" s="544"/>
       <c r="AC56" s="544"/>
       <c r="AD56" s="544"/>
       <c r="AE56" s="544"/>
       <c r="AF56" s="544"/>
       <c r="AG56" s="544"/>
       <c r="AH56" s="544"/>
       <c r="AI56" s="544"/>
       <c r="AJ56" s="544"/>
       <c r="AK56" s="544"/>
       <c r="AL56" s="544"/>
       <c r="AM56" s="544"/>
       <c r="AN56" s="544"/>
       <c r="AO56" s="545"/>
     </row>
     <row r="57" spans="1:42" ht="18" customHeight="1" thickBot="1">
       <c r="B57" s="202" t="s">
-        <v>151</v>
+        <v>130</v>
       </c>
       <c r="C57" s="57"/>
       <c r="D57" s="57"/>
       <c r="E57" s="59"/>
       <c r="F57" s="57"/>
       <c r="G57" s="62"/>
       <c r="H57" s="62"/>
       <c r="I57" s="62"/>
       <c r="J57" s="63"/>
       <c r="K57" s="63"/>
       <c r="L57" s="63"/>
       <c r="M57" s="63"/>
       <c r="N57" s="63"/>
       <c r="O57" s="63"/>
       <c r="P57" s="62"/>
       <c r="Q57" s="62"/>
       <c r="R57" s="63"/>
       <c r="S57" s="63"/>
       <c r="T57" s="63"/>
       <c r="U57" s="63"/>
       <c r="V57" s="63"/>
       <c r="W57" s="60"/>
       <c r="X57" s="60"/>
       <c r="Y57" s="60"/>
       <c r="Z57" s="60"/>
       <c r="AA57" s="60"/>
       <c r="AB57" s="60"/>
       <c r="AC57" s="62"/>
       <c r="AD57" s="62"/>
       <c r="AE57" s="63"/>
       <c r="AF57" s="63"/>
       <c r="AG57" s="63"/>
       <c r="AH57" s="203"/>
       <c r="AI57" s="203"/>
       <c r="AJ57" s="203"/>
       <c r="AK57" s="84"/>
       <c r="AL57" s="203"/>
       <c r="AM57" s="203"/>
       <c r="AN57" s="203"/>
       <c r="AO57" s="64"/>
     </row>
-    <row r="58" spans="1:42" s="8" customFormat="1" ht="21.95" customHeight="1">
+    <row r="58" spans="1:42" s="8" customFormat="1" ht="22" customHeight="1">
       <c r="A58" s="574"/>
       <c r="B58" s="529" t="s">
-        <v>246</v>
+        <v>131</v>
       </c>
       <c r="C58" s="530"/>
       <c r="D58" s="530"/>
       <c r="E58" s="530"/>
       <c r="F58" s="530"/>
       <c r="G58" s="530"/>
       <c r="H58" s="530"/>
       <c r="I58" s="530"/>
       <c r="J58" s="530"/>
       <c r="K58" s="530"/>
       <c r="L58" s="530"/>
       <c r="M58" s="530"/>
       <c r="N58" s="530"/>
       <c r="O58" s="530"/>
       <c r="P58" s="530"/>
       <c r="Q58" s="530"/>
       <c r="R58" s="530"/>
       <c r="S58" s="530"/>
       <c r="T58" s="530"/>
       <c r="U58" s="530"/>
       <c r="V58" s="530"/>
       <c r="W58" s="530"/>
       <c r="X58" s="530"/>
       <c r="Y58" s="530"/>
       <c r="Z58" s="530"/>
       <c r="AA58" s="530"/>
       <c r="AB58" s="530"/>
       <c r="AC58" s="530"/>
       <c r="AD58" s="530"/>
       <c r="AE58" s="530"/>
       <c r="AF58" s="530"/>
       <c r="AG58" s="530"/>
       <c r="AH58" s="530"/>
       <c r="AI58" s="530"/>
       <c r="AJ58" s="530"/>
       <c r="AK58" s="530"/>
       <c r="AL58" s="530"/>
       <c r="AM58" s="530"/>
       <c r="AN58" s="530"/>
       <c r="AO58" s="559"/>
       <c r="AP58" s="7"/>
     </row>
-    <row r="59" spans="1:42" s="8" customFormat="1" ht="21.95" customHeight="1">
+    <row r="59" spans="1:42" s="8" customFormat="1" ht="22" customHeight="1">
       <c r="A59" s="575"/>
       <c r="B59" s="531" t="s">
-        <v>244</v>
+        <v>132</v>
       </c>
       <c r="C59" s="532"/>
       <c r="D59" s="532"/>
       <c r="E59" s="532"/>
       <c r="F59" s="532"/>
       <c r="G59" s="532"/>
       <c r="H59" s="532"/>
       <c r="I59" s="532"/>
       <c r="J59" s="532"/>
       <c r="K59" s="533"/>
       <c r="L59" s="532" t="s">
-        <v>245</v>
+        <v>133</v>
       </c>
       <c r="M59" s="532"/>
       <c r="N59" s="532"/>
       <c r="O59" s="532"/>
       <c r="P59" s="532"/>
       <c r="Q59" s="532"/>
       <c r="R59" s="532"/>
       <c r="S59" s="532"/>
       <c r="T59" s="532"/>
       <c r="U59" s="532"/>
       <c r="V59" s="532"/>
       <c r="W59" s="532"/>
       <c r="X59" s="532"/>
       <c r="Y59" s="532"/>
       <c r="Z59" s="532"/>
       <c r="AA59" s="532"/>
       <c r="AB59" s="532"/>
       <c r="AC59" s="532"/>
       <c r="AD59" s="532"/>
       <c r="AE59" s="532"/>
       <c r="AF59" s="532"/>
       <c r="AG59" s="532"/>
       <c r="AH59" s="532"/>
       <c r="AI59" s="532"/>
       <c r="AJ59" s="532"/>
       <c r="AK59" s="532"/>
       <c r="AL59" s="532"/>
       <c r="AM59" s="532"/>
       <c r="AN59" s="532"/>
       <c r="AO59" s="534"/>
     </row>
-    <row r="60" spans="1:42" s="8" customFormat="1" ht="21.95" customHeight="1">
+    <row r="60" spans="1:42" s="8" customFormat="1" ht="22" customHeight="1">
       <c r="A60" s="575"/>
       <c r="B60" s="563" t="s">
-        <v>243</v>
+        <v>134</v>
       </c>
       <c r="C60" s="560"/>
       <c r="D60" s="560"/>
       <c r="E60" s="560"/>
       <c r="F60" s="560"/>
       <c r="G60" s="560"/>
       <c r="H60" s="560" t="s">
-        <v>241</v>
+        <v>135</v>
       </c>
       <c r="I60" s="560"/>
       <c r="J60" s="560" t="s">
-        <v>242</v>
+        <v>136</v>
       </c>
       <c r="K60" s="562"/>
       <c r="L60" s="560" t="s">
-        <v>243</v>
+        <v>134</v>
       </c>
       <c r="M60" s="560"/>
       <c r="N60" s="560"/>
       <c r="O60" s="560"/>
       <c r="P60" s="560"/>
       <c r="Q60" s="560"/>
       <c r="R60" s="560"/>
       <c r="S60" s="560"/>
       <c r="T60" s="560"/>
       <c r="U60" s="560"/>
       <c r="V60" s="560"/>
       <c r="W60" s="560" t="s">
-        <v>241</v>
+        <v>135</v>
       </c>
       <c r="X60" s="560"/>
       <c r="Y60" s="560" t="s">
-        <v>242</v>
+        <v>136</v>
       </c>
       <c r="Z60" s="560"/>
       <c r="AA60" s="560" t="s">
-        <v>243</v>
+        <v>134</v>
       </c>
       <c r="AB60" s="560"/>
       <c r="AC60" s="560"/>
       <c r="AD60" s="560"/>
       <c r="AE60" s="560"/>
       <c r="AF60" s="560"/>
       <c r="AG60" s="560"/>
       <c r="AH60" s="560"/>
       <c r="AI60" s="560"/>
       <c r="AJ60" s="560"/>
       <c r="AK60" s="560"/>
       <c r="AL60" s="560" t="s">
-        <v>241</v>
+        <v>135</v>
       </c>
       <c r="AM60" s="560"/>
       <c r="AN60" s="560" t="s">
-        <v>242</v>
+        <v>136</v>
       </c>
       <c r="AO60" s="561"/>
     </row>
-    <row r="61" spans="1:42" s="8" customFormat="1" ht="21.95" customHeight="1">
+    <row r="61" spans="1:42" s="8" customFormat="1" ht="22" customHeight="1">
       <c r="A61" s="575"/>
       <c r="B61" s="231"/>
       <c r="C61" s="241" t="s">
-        <v>215</v>
+        <v>137</v>
       </c>
       <c r="D61" s="242"/>
       <c r="E61" s="232"/>
       <c r="F61" s="232"/>
       <c r="G61" s="232"/>
       <c r="H61" s="558"/>
       <c r="I61" s="533"/>
-      <c r="J61" s="407"/>
-      <c r="K61" s="406"/>
+      <c r="J61" s="412"/>
+      <c r="K61" s="411"/>
       <c r="L61" s="257"/>
       <c r="M61" s="233" t="s">
-        <v>226</v>
+        <v>138</v>
       </c>
       <c r="N61" s="235"/>
       <c r="O61" s="233"/>
       <c r="P61" s="258"/>
       <c r="Q61" s="235"/>
       <c r="R61" s="258"/>
       <c r="S61" s="258"/>
       <c r="T61" s="258"/>
       <c r="U61" s="235"/>
       <c r="V61" s="253"/>
       <c r="W61" s="558"/>
       <c r="X61" s="533"/>
       <c r="Y61" s="532"/>
       <c r="Z61" s="533"/>
       <c r="AA61" s="238"/>
-      <c r="AB61" s="566" t="s">
-[...10 lines deleted...]
-      <c r="AK61" s="566"/>
+      <c r="AB61" s="567" t="s">
+        <v>139</v>
+      </c>
+      <c r="AC61" s="567"/>
+      <c r="AD61" s="567"/>
+      <c r="AE61" s="567"/>
+      <c r="AF61" s="567"/>
+      <c r="AG61" s="567"/>
+      <c r="AH61" s="567"/>
+      <c r="AI61" s="567"/>
+      <c r="AJ61" s="567"/>
+      <c r="AK61" s="567"/>
       <c r="AL61" s="558"/>
       <c r="AM61" s="533"/>
       <c r="AN61" s="532"/>
       <c r="AO61" s="534"/>
     </row>
-    <row r="62" spans="1:42" s="8" customFormat="1" ht="21.95" customHeight="1">
+    <row r="62" spans="1:42" s="8" customFormat="1" ht="22" customHeight="1">
       <c r="A62" s="575"/>
       <c r="B62" s="231"/>
-      <c r="C62" s="403" t="s">
-[...9 lines deleted...]
-      <c r="K62" s="406"/>
+      <c r="C62" s="408" t="s">
+        <v>140</v>
+      </c>
+      <c r="D62" s="409"/>
+      <c r="E62" s="409"/>
+      <c r="F62" s="409"/>
+      <c r="G62" s="409"/>
+      <c r="H62" s="410"/>
+      <c r="I62" s="411"/>
+      <c r="J62" s="412"/>
+      <c r="K62" s="411"/>
       <c r="L62" s="234"/>
       <c r="M62" s="483" t="s">
-        <v>227</v>
+        <v>141</v>
       </c>
       <c r="N62" s="483"/>
       <c r="O62" s="483"/>
       <c r="P62" s="483"/>
       <c r="Q62" s="483"/>
       <c r="R62" s="483"/>
       <c r="S62" s="483"/>
       <c r="T62" s="483"/>
       <c r="U62" s="483"/>
       <c r="V62" s="232"/>
-      <c r="W62" s="405"/>
-[...2 lines deleted...]
-      <c r="Z62" s="406"/>
+      <c r="W62" s="410"/>
+      <c r="X62" s="411"/>
+      <c r="Y62" s="412"/>
+      <c r="Z62" s="411"/>
       <c r="AA62" s="239"/>
       <c r="AB62" s="240"/>
       <c r="AC62" s="245"/>
       <c r="AD62" s="245"/>
       <c r="AE62" s="245"/>
       <c r="AF62" s="245"/>
       <c r="AG62" s="245"/>
       <c r="AH62" s="245"/>
       <c r="AI62" s="249"/>
       <c r="AJ62" s="34"/>
       <c r="AK62" s="232"/>
-      <c r="AL62" s="405"/>
-[...2 lines deleted...]
-      <c r="AO62" s="567"/>
+      <c r="AL62" s="410"/>
+      <c r="AM62" s="411"/>
+      <c r="AN62" s="412"/>
+      <c r="AO62" s="564"/>
     </row>
-    <row r="63" spans="1:42" s="8" customFormat="1" ht="21.95" customHeight="1">
+    <row r="63" spans="1:42" s="8" customFormat="1" ht="22" customHeight="1">
       <c r="A63" s="575"/>
       <c r="B63" s="231"/>
-      <c r="C63" s="403" t="s">
-[...9 lines deleted...]
-      <c r="K63" s="406"/>
+      <c r="C63" s="408" t="s">
+        <v>142</v>
+      </c>
+      <c r="D63" s="409"/>
+      <c r="E63" s="409"/>
+      <c r="F63" s="409"/>
+      <c r="G63" s="409"/>
+      <c r="H63" s="410"/>
+      <c r="I63" s="411"/>
+      <c r="J63" s="412"/>
+      <c r="K63" s="411"/>
       <c r="L63" s="234"/>
       <c r="M63" s="483" t="s">
-        <v>228</v>
+        <v>143</v>
       </c>
       <c r="N63" s="483"/>
       <c r="O63" s="483"/>
       <c r="P63" s="483"/>
       <c r="Q63" s="483"/>
       <c r="R63" s="483"/>
       <c r="S63" s="483"/>
       <c r="T63" s="483"/>
       <c r="U63" s="247"/>
       <c r="V63" s="232"/>
-      <c r="W63" s="405"/>
-[...2 lines deleted...]
-      <c r="Z63" s="406"/>
+      <c r="W63" s="410"/>
+      <c r="X63" s="411"/>
+      <c r="Y63" s="412"/>
+      <c r="Z63" s="411"/>
       <c r="AA63" s="239"/>
       <c r="AB63" s="250"/>
       <c r="AC63" s="245"/>
       <c r="AD63" s="245"/>
       <c r="AE63" s="246"/>
       <c r="AF63" s="246"/>
       <c r="AG63" s="251"/>
       <c r="AH63" s="251"/>
       <c r="AI63" s="252"/>
       <c r="AJ63" s="34"/>
       <c r="AK63" s="232"/>
-      <c r="AL63" s="405"/>
-[...2 lines deleted...]
-      <c r="AO63" s="567"/>
+      <c r="AL63" s="410"/>
+      <c r="AM63" s="411"/>
+      <c r="AN63" s="412"/>
+      <c r="AO63" s="564"/>
     </row>
-    <row r="64" spans="1:42" s="8" customFormat="1" ht="21.95" customHeight="1">
+    <row r="64" spans="1:42" s="8" customFormat="1" ht="22" customHeight="1">
       <c r="A64" s="575"/>
       <c r="B64" s="231"/>
-      <c r="C64" s="403" t="s">
-[...9 lines deleted...]
-      <c r="K64" s="406"/>
+      <c r="C64" s="408" t="s">
+        <v>144</v>
+      </c>
+      <c r="D64" s="409"/>
+      <c r="E64" s="409"/>
+      <c r="F64" s="409"/>
+      <c r="G64" s="409"/>
+      <c r="H64" s="410"/>
+      <c r="I64" s="411"/>
+      <c r="J64" s="412"/>
+      <c r="K64" s="411"/>
       <c r="L64" s="234"/>
       <c r="M64" s="483" t="s">
-        <v>229</v>
+        <v>145</v>
       </c>
       <c r="N64" s="483"/>
       <c r="O64" s="483"/>
       <c r="P64" s="483"/>
       <c r="Q64" s="483"/>
       <c r="R64" s="483"/>
       <c r="S64" s="483"/>
       <c r="T64" s="483"/>
       <c r="U64" s="244"/>
       <c r="V64" s="232"/>
-      <c r="W64" s="405"/>
-[...2 lines deleted...]
-      <c r="Z64" s="406"/>
+      <c r="W64" s="410"/>
+      <c r="X64" s="411"/>
+      <c r="Y64" s="412"/>
+      <c r="Z64" s="411"/>
       <c r="AA64" s="239"/>
       <c r="AB64" s="483" t="s">
-        <v>239</v>
+        <v>146</v>
       </c>
       <c r="AC64" s="483"/>
       <c r="AD64" s="483"/>
       <c r="AE64" s="483"/>
       <c r="AF64" s="483"/>
       <c r="AG64" s="483"/>
       <c r="AH64" s="483"/>
       <c r="AI64" s="483"/>
       <c r="AJ64" s="483"/>
       <c r="AK64" s="483"/>
-      <c r="AL64" s="405"/>
-[...2 lines deleted...]
-      <c r="AO64" s="567"/>
+      <c r="AL64" s="410"/>
+      <c r="AM64" s="411"/>
+      <c r="AN64" s="412"/>
+      <c r="AO64" s="564"/>
     </row>
-    <row r="65" spans="1:42" s="8" customFormat="1" ht="21.95" customHeight="1">
+    <row r="65" spans="1:42" s="8" customFormat="1" ht="22" customHeight="1">
       <c r="A65" s="575"/>
       <c r="B65" s="231"/>
       <c r="C65" s="243"/>
       <c r="D65" s="244"/>
       <c r="E65" s="232"/>
       <c r="F65" s="232"/>
       <c r="G65" s="232"/>
-      <c r="H65" s="405"/>
-[...2 lines deleted...]
-      <c r="K65" s="406"/>
+      <c r="H65" s="410"/>
+      <c r="I65" s="411"/>
+      <c r="J65" s="412"/>
+      <c r="K65" s="411"/>
       <c r="L65" s="234"/>
       <c r="M65" s="483" t="s">
-        <v>230</v>
+        <v>147</v>
       </c>
       <c r="N65" s="483"/>
       <c r="O65" s="483"/>
       <c r="P65" s="483"/>
       <c r="Q65" s="483"/>
       <c r="R65" s="483"/>
       <c r="S65" s="483"/>
       <c r="T65" s="483"/>
       <c r="U65" s="244"/>
       <c r="V65" s="232"/>
-      <c r="W65" s="405"/>
-[...2 lines deleted...]
-      <c r="Z65" s="406"/>
+      <c r="W65" s="410"/>
+      <c r="X65" s="411"/>
+      <c r="Y65" s="412"/>
+      <c r="Z65" s="411"/>
       <c r="AA65" s="239"/>
       <c r="AB65" s="250"/>
       <c r="AC65" s="245"/>
       <c r="AD65" s="245"/>
       <c r="AE65" s="246"/>
       <c r="AF65" s="246"/>
       <c r="AG65" s="251"/>
       <c r="AH65" s="251"/>
       <c r="AI65" s="252"/>
       <c r="AJ65" s="34"/>
       <c r="AK65" s="232"/>
-      <c r="AL65" s="405"/>
-[...2 lines deleted...]
-      <c r="AO65" s="567"/>
+      <c r="AL65" s="410"/>
+      <c r="AM65" s="411"/>
+      <c r="AN65" s="412"/>
+      <c r="AO65" s="564"/>
     </row>
-    <row r="66" spans="1:42" s="8" customFormat="1" ht="21.95" customHeight="1">
+    <row r="66" spans="1:42" s="8" customFormat="1" ht="22" customHeight="1">
       <c r="A66" s="575"/>
       <c r="B66" s="231"/>
       <c r="C66" s="556" t="s">
-        <v>220</v>
+        <v>148</v>
       </c>
       <c r="D66" s="557"/>
       <c r="E66" s="557"/>
       <c r="F66" s="557"/>
       <c r="G66" s="557"/>
-      <c r="H66" s="405"/>
-[...2 lines deleted...]
-      <c r="K66" s="406"/>
+      <c r="H66" s="410"/>
+      <c r="I66" s="411"/>
+      <c r="J66" s="412"/>
+      <c r="K66" s="411"/>
       <c r="L66" s="234"/>
       <c r="M66" s="483" t="s">
-        <v>231</v>
+        <v>149</v>
       </c>
       <c r="N66" s="483"/>
       <c r="O66" s="483"/>
       <c r="P66" s="483"/>
       <c r="Q66" s="483"/>
       <c r="R66" s="483"/>
       <c r="S66" s="483"/>
       <c r="T66" s="483"/>
       <c r="U66" s="244"/>
       <c r="V66" s="232"/>
-      <c r="W66" s="405"/>
-[...2 lines deleted...]
-      <c r="Z66" s="406"/>
+      <c r="W66" s="410"/>
+      <c r="X66" s="411"/>
+      <c r="Y66" s="412"/>
+      <c r="Z66" s="411"/>
       <c r="AA66" s="239"/>
       <c r="AB66" s="483" t="s">
-        <v>240</v>
+        <v>150</v>
       </c>
       <c r="AC66" s="483"/>
       <c r="AD66" s="483"/>
       <c r="AE66" s="483"/>
       <c r="AF66" s="483"/>
       <c r="AG66" s="483"/>
       <c r="AH66" s="483"/>
       <c r="AI66" s="483"/>
       <c r="AJ66" s="483"/>
       <c r="AK66" s="483"/>
-      <c r="AL66" s="405"/>
-[...2 lines deleted...]
-      <c r="AO66" s="567"/>
+      <c r="AL66" s="410"/>
+      <c r="AM66" s="411"/>
+      <c r="AN66" s="412"/>
+      <c r="AO66" s="564"/>
     </row>
-    <row r="67" spans="1:42" s="8" customFormat="1" ht="21.95" customHeight="1">
+    <row r="67" spans="1:42" s="8" customFormat="1" ht="22" customHeight="1">
       <c r="A67" s="575"/>
       <c r="B67" s="231"/>
-      <c r="C67" s="403" t="s">
-[...9 lines deleted...]
-      <c r="K67" s="406"/>
+      <c r="C67" s="408" t="s">
+        <v>151</v>
+      </c>
+      <c r="D67" s="409"/>
+      <c r="E67" s="409"/>
+      <c r="F67" s="409"/>
+      <c r="G67" s="409"/>
+      <c r="H67" s="410"/>
+      <c r="I67" s="411"/>
+      <c r="J67" s="412"/>
+      <c r="K67" s="411"/>
       <c r="L67" s="234"/>
       <c r="M67" s="483" t="s">
-        <v>232</v>
+        <v>152</v>
       </c>
       <c r="N67" s="483"/>
       <c r="O67" s="483"/>
       <c r="P67" s="483"/>
       <c r="Q67" s="483"/>
       <c r="R67" s="483"/>
       <c r="S67" s="483"/>
       <c r="T67" s="483"/>
       <c r="U67" s="244"/>
       <c r="V67" s="232"/>
-      <c r="W67" s="405"/>
-[...2 lines deleted...]
-      <c r="Z67" s="406"/>
+      <c r="W67" s="410"/>
+      <c r="X67" s="411"/>
+      <c r="Y67" s="412"/>
+      <c r="Z67" s="411"/>
       <c r="AA67" s="256"/>
       <c r="AB67" s="232"/>
       <c r="AC67" s="232"/>
       <c r="AD67" s="232"/>
       <c r="AE67" s="232"/>
       <c r="AF67" s="232"/>
       <c r="AG67" s="232"/>
       <c r="AH67" s="232"/>
       <c r="AI67" s="232"/>
       <c r="AJ67" s="232"/>
       <c r="AK67" s="232"/>
-      <c r="AL67" s="405"/>
-[...2 lines deleted...]
-      <c r="AO67" s="567"/>
+      <c r="AL67" s="410"/>
+      <c r="AM67" s="411"/>
+      <c r="AN67" s="412"/>
+      <c r="AO67" s="564"/>
     </row>
-    <row r="68" spans="1:42" s="8" customFormat="1" ht="21.95" customHeight="1">
+    <row r="68" spans="1:42" s="8" customFormat="1" ht="22" customHeight="1">
       <c r="A68" s="575"/>
       <c r="B68" s="231"/>
-      <c r="C68" s="403" t="s">
-[...9 lines deleted...]
-      <c r="K68" s="406"/>
+      <c r="C68" s="408" t="s">
+        <v>153</v>
+      </c>
+      <c r="D68" s="409"/>
+      <c r="E68" s="409"/>
+      <c r="F68" s="409"/>
+      <c r="G68" s="409"/>
+      <c r="H68" s="410"/>
+      <c r="I68" s="411"/>
+      <c r="J68" s="412"/>
+      <c r="K68" s="411"/>
       <c r="L68" s="234"/>
-      <c r="M68" s="565" t="s">
-[...8 lines deleted...]
-      <c r="T68" s="565"/>
+      <c r="M68" s="566" t="s">
+        <v>154</v>
+      </c>
+      <c r="N68" s="566"/>
+      <c r="O68" s="566"/>
+      <c r="P68" s="566"/>
+      <c r="Q68" s="566"/>
+      <c r="R68" s="566"/>
+      <c r="S68" s="566"/>
+      <c r="T68" s="566"/>
       <c r="U68" s="244"/>
       <c r="V68" s="232"/>
-      <c r="W68" s="405"/>
-[...2 lines deleted...]
-      <c r="Z68" s="406"/>
+      <c r="W68" s="410"/>
+      <c r="X68" s="411"/>
+      <c r="Y68" s="412"/>
+      <c r="Z68" s="411"/>
       <c r="AA68" s="256"/>
       <c r="AB68" s="232"/>
       <c r="AC68" s="232"/>
       <c r="AD68" s="232"/>
       <c r="AE68" s="232"/>
       <c r="AF68" s="232"/>
       <c r="AG68" s="232"/>
       <c r="AH68" s="232"/>
       <c r="AI68" s="232"/>
       <c r="AJ68" s="232"/>
       <c r="AK68" s="232"/>
-      <c r="AL68" s="405"/>
-[...2 lines deleted...]
-      <c r="AO68" s="567"/>
+      <c r="AL68" s="410"/>
+      <c r="AM68" s="411"/>
+      <c r="AN68" s="412"/>
+      <c r="AO68" s="564"/>
     </row>
-    <row r="69" spans="1:42" s="8" customFormat="1" ht="21.95" customHeight="1">
+    <row r="69" spans="1:42" s="8" customFormat="1" ht="22" customHeight="1">
       <c r="A69" s="575"/>
       <c r="B69" s="231"/>
-      <c r="C69" s="403" t="s">
-[...9 lines deleted...]
-      <c r="K69" s="406"/>
+      <c r="C69" s="408" t="s">
+        <v>155</v>
+      </c>
+      <c r="D69" s="409"/>
+      <c r="E69" s="409"/>
+      <c r="F69" s="409"/>
+      <c r="G69" s="409"/>
+      <c r="H69" s="410"/>
+      <c r="I69" s="411"/>
+      <c r="J69" s="412"/>
+      <c r="K69" s="411"/>
       <c r="L69" s="234"/>
       <c r="M69" s="483" t="s">
-        <v>234</v>
+        <v>156</v>
       </c>
       <c r="N69" s="483"/>
       <c r="O69" s="483"/>
       <c r="P69" s="483"/>
       <c r="Q69" s="483"/>
       <c r="R69" s="483"/>
       <c r="S69" s="483"/>
       <c r="T69" s="483"/>
       <c r="U69" s="244"/>
       <c r="V69" s="232"/>
-      <c r="W69" s="405"/>
-[...2 lines deleted...]
-      <c r="Z69" s="406"/>
+      <c r="W69" s="410"/>
+      <c r="X69" s="411"/>
+      <c r="Y69" s="412"/>
+      <c r="Z69" s="411"/>
       <c r="AA69" s="256"/>
       <c r="AB69" s="232"/>
       <c r="AC69" s="232"/>
       <c r="AD69" s="232"/>
       <c r="AE69" s="232"/>
       <c r="AF69" s="232"/>
       <c r="AG69" s="232"/>
       <c r="AH69" s="232"/>
       <c r="AI69" s="232"/>
       <c r="AJ69" s="232"/>
       <c r="AK69" s="232"/>
-      <c r="AL69" s="405"/>
-[...2 lines deleted...]
-      <c r="AO69" s="567"/>
+      <c r="AL69" s="410"/>
+      <c r="AM69" s="411"/>
+      <c r="AN69" s="412"/>
+      <c r="AO69" s="564"/>
     </row>
-    <row r="70" spans="1:42" s="8" customFormat="1" ht="21.95" customHeight="1">
+    <row r="70" spans="1:42" s="8" customFormat="1" ht="22" customHeight="1">
       <c r="A70" s="575"/>
       <c r="B70" s="231"/>
-      <c r="C70" s="403" t="s">
-[...9 lines deleted...]
-      <c r="K70" s="406"/>
+      <c r="C70" s="408" t="s">
+        <v>157</v>
+      </c>
+      <c r="D70" s="409"/>
+      <c r="E70" s="409"/>
+      <c r="F70" s="409"/>
+      <c r="G70" s="409"/>
+      <c r="H70" s="410"/>
+      <c r="I70" s="411"/>
+      <c r="J70" s="412"/>
+      <c r="K70" s="411"/>
       <c r="L70" s="234"/>
       <c r="M70" s="483" t="s">
-        <v>235</v>
+        <v>158</v>
       </c>
       <c r="N70" s="483"/>
       <c r="O70" s="483"/>
       <c r="P70" s="483"/>
       <c r="Q70" s="483"/>
       <c r="R70" s="483"/>
       <c r="S70" s="483"/>
       <c r="T70" s="483"/>
       <c r="U70" s="247"/>
       <c r="V70" s="232"/>
-      <c r="W70" s="405"/>
-[...2 lines deleted...]
-      <c r="Z70" s="406"/>
+      <c r="W70" s="410"/>
+      <c r="X70" s="411"/>
+      <c r="Y70" s="412"/>
+      <c r="Z70" s="411"/>
       <c r="AA70" s="256"/>
       <c r="AB70" s="232"/>
       <c r="AC70" s="232"/>
       <c r="AD70" s="232"/>
       <c r="AE70" s="232"/>
       <c r="AF70" s="232"/>
       <c r="AG70" s="232"/>
       <c r="AH70" s="232"/>
       <c r="AI70" s="232"/>
       <c r="AJ70" s="232"/>
       <c r="AK70" s="232"/>
-      <c r="AL70" s="405"/>
-[...2 lines deleted...]
-      <c r="AO70" s="567"/>
+      <c r="AL70" s="410"/>
+      <c r="AM70" s="411"/>
+      <c r="AN70" s="412"/>
+      <c r="AO70" s="564"/>
     </row>
-    <row r="71" spans="1:42" s="8" customFormat="1" ht="21.95" customHeight="1">
+    <row r="71" spans="1:42" s="8" customFormat="1" ht="22" customHeight="1">
       <c r="A71" s="575"/>
       <c r="B71" s="231"/>
-      <c r="C71" s="403" t="s">
-[...9 lines deleted...]
-      <c r="K71" s="406"/>
+      <c r="C71" s="408" t="s">
+        <v>159</v>
+      </c>
+      <c r="D71" s="409"/>
+      <c r="E71" s="409"/>
+      <c r="F71" s="409"/>
+      <c r="G71" s="409"/>
+      <c r="H71" s="410"/>
+      <c r="I71" s="411"/>
+      <c r="J71" s="412"/>
+      <c r="K71" s="411"/>
       <c r="L71" s="234"/>
       <c r="M71" s="247" t="s">
-        <v>236</v>
+        <v>160</v>
       </c>
       <c r="N71" s="248"/>
       <c r="O71" s="247"/>
       <c r="P71" s="247"/>
       <c r="Q71" s="247"/>
       <c r="R71" s="247"/>
       <c r="S71" s="247"/>
       <c r="T71" s="247"/>
       <c r="U71" s="247"/>
       <c r="V71" s="232"/>
-      <c r="W71" s="405"/>
-[...2 lines deleted...]
-      <c r="Z71" s="406"/>
+      <c r="W71" s="410"/>
+      <c r="X71" s="411"/>
+      <c r="Y71" s="412"/>
+      <c r="Z71" s="411"/>
       <c r="AA71" s="256"/>
       <c r="AB71" s="232"/>
       <c r="AC71" s="232"/>
       <c r="AD71" s="232"/>
       <c r="AE71" s="232"/>
       <c r="AF71" s="232"/>
       <c r="AG71" s="232"/>
       <c r="AH71" s="232"/>
       <c r="AI71" s="232"/>
       <c r="AJ71" s="232"/>
       <c r="AK71" s="232"/>
-      <c r="AL71" s="405"/>
-[...2 lines deleted...]
-      <c r="AO71" s="567"/>
+      <c r="AL71" s="410"/>
+      <c r="AM71" s="411"/>
+      <c r="AN71" s="412"/>
+      <c r="AO71" s="564"/>
     </row>
-    <row r="72" spans="1:42" s="8" customFormat="1" ht="21.95" customHeight="1">
+    <row r="72" spans="1:42" s="8" customFormat="1" ht="22" customHeight="1">
       <c r="A72" s="575"/>
       <c r="B72" s="261"/>
       <c r="C72" s="572" t="s">
-        <v>225</v>
+        <v>161</v>
       </c>
       <c r="D72" s="573"/>
       <c r="E72" s="573"/>
       <c r="F72" s="573"/>
       <c r="G72" s="573"/>
-      <c r="H72" s="564"/>
+      <c r="H72" s="565"/>
       <c r="I72" s="562"/>
       <c r="J72" s="560"/>
       <c r="K72" s="562"/>
       <c r="L72" s="236"/>
       <c r="M72" s="237" t="s">
-        <v>237</v>
+        <v>162</v>
       </c>
       <c r="N72" s="259"/>
       <c r="O72" s="237"/>
       <c r="P72" s="237"/>
       <c r="Q72" s="237"/>
       <c r="R72" s="237"/>
       <c r="S72" s="237"/>
       <c r="T72" s="237"/>
       <c r="U72" s="237"/>
       <c r="V72" s="255"/>
-      <c r="W72" s="564"/>
+      <c r="W72" s="565"/>
       <c r="X72" s="562"/>
       <c r="Y72" s="560"/>
       <c r="Z72" s="562"/>
       <c r="AA72" s="254"/>
       <c r="AB72" s="255"/>
       <c r="AC72" s="255"/>
       <c r="AD72" s="255"/>
       <c r="AE72" s="255"/>
       <c r="AF72" s="255"/>
       <c r="AG72" s="255"/>
       <c r="AH72" s="255"/>
       <c r="AI72" s="255"/>
       <c r="AJ72" s="255"/>
       <c r="AK72" s="255"/>
-      <c r="AL72" s="564"/>
+      <c r="AL72" s="565"/>
       <c r="AM72" s="562"/>
       <c r="AN72" s="560"/>
       <c r="AO72" s="561"/>
     </row>
-    <row r="73" spans="1:42" s="8" customFormat="1" ht="21.95" customHeight="1" thickBot="1">
+    <row r="73" spans="1:42" s="8" customFormat="1" ht="22" customHeight="1" thickBot="1">
       <c r="A73" s="576"/>
       <c r="B73" s="568" t="s">
-        <v>247</v>
+        <v>163</v>
       </c>
       <c r="C73" s="569"/>
       <c r="D73" s="569"/>
       <c r="E73" s="569"/>
       <c r="F73" s="570" t="s">
-        <v>248</v>
+        <v>164</v>
       </c>
       <c r="G73" s="570"/>
       <c r="H73" s="570"/>
       <c r="I73" s="570"/>
       <c r="J73" s="570"/>
       <c r="K73" s="570"/>
       <c r="L73" s="570"/>
       <c r="M73" s="570"/>
       <c r="N73" s="570"/>
       <c r="O73" s="570"/>
       <c r="P73" s="570"/>
       <c r="Q73" s="570"/>
       <c r="R73" s="570"/>
       <c r="S73" s="570"/>
       <c r="T73" s="570"/>
       <c r="U73" s="570"/>
       <c r="V73" s="570"/>
       <c r="W73" s="570"/>
       <c r="X73" s="570"/>
       <c r="Y73" s="570"/>
       <c r="Z73" s="570"/>
       <c r="AA73" s="570" t="s">
-        <v>249</v>
+        <v>165</v>
       </c>
       <c r="AB73" s="570"/>
       <c r="AC73" s="570"/>
       <c r="AD73" s="570"/>
       <c r="AE73" s="570"/>
       <c r="AF73" s="570"/>
       <c r="AG73" s="570"/>
       <c r="AH73" s="570"/>
       <c r="AI73" s="570"/>
       <c r="AJ73" s="570"/>
       <c r="AK73" s="570"/>
       <c r="AL73" s="570"/>
       <c r="AM73" s="570"/>
       <c r="AN73" s="570"/>
       <c r="AO73" s="571"/>
     </row>
     <row r="74" spans="1:42" s="8" customFormat="1" ht="15" customHeight="1" thickBot="1">
       <c r="A74" s="262"/>
       <c r="B74" s="204"/>
       <c r="C74" s="204"/>
       <c r="D74" s="260"/>
       <c r="E74" s="260"/>
       <c r="F74" s="260"/>
       <c r="G74" s="205"/>
       <c r="H74" s="205"/>
@@ -22653,805 +22636,805 @@
       <c r="R74" s="206"/>
       <c r="S74" s="206"/>
       <c r="T74" s="206"/>
       <c r="U74" s="206"/>
       <c r="V74" s="206"/>
       <c r="W74" s="205"/>
       <c r="X74" s="205"/>
       <c r="Y74" s="205"/>
       <c r="Z74" s="205"/>
       <c r="AA74" s="206"/>
       <c r="AB74" s="206"/>
       <c r="AC74" s="206"/>
       <c r="AD74" s="206"/>
       <c r="AE74" s="206"/>
       <c r="AF74" s="206"/>
       <c r="AG74" s="206"/>
       <c r="AH74" s="206"/>
       <c r="AI74" s="206"/>
       <c r="AJ74" s="206"/>
       <c r="AK74" s="206"/>
       <c r="AL74" s="206"/>
       <c r="AM74" s="206"/>
       <c r="AN74" s="206"/>
       <c r="AO74" s="206"/>
     </row>
-    <row r="75" spans="1:42" s="8" customFormat="1" ht="21.95" customHeight="1">
+    <row r="75" spans="1:42" s="8" customFormat="1" ht="22" customHeight="1">
       <c r="A75" s="574"/>
       <c r="B75" s="529" t="s">
-        <v>246</v>
+        <v>131</v>
       </c>
       <c r="C75" s="530"/>
       <c r="D75" s="530"/>
       <c r="E75" s="530"/>
       <c r="F75" s="530"/>
       <c r="G75" s="530"/>
       <c r="H75" s="530"/>
       <c r="I75" s="530"/>
       <c r="J75" s="530"/>
       <c r="K75" s="530"/>
       <c r="L75" s="530"/>
       <c r="M75" s="530"/>
       <c r="N75" s="530"/>
       <c r="O75" s="530"/>
       <c r="P75" s="530"/>
       <c r="Q75" s="530"/>
       <c r="R75" s="530"/>
       <c r="S75" s="530"/>
       <c r="T75" s="530"/>
       <c r="U75" s="530"/>
       <c r="V75" s="530"/>
       <c r="W75" s="530"/>
       <c r="X75" s="530"/>
       <c r="Y75" s="530"/>
       <c r="Z75" s="530"/>
       <c r="AA75" s="530"/>
       <c r="AB75" s="530"/>
       <c r="AC75" s="530"/>
       <c r="AD75" s="530"/>
       <c r="AE75" s="530"/>
       <c r="AF75" s="530"/>
       <c r="AG75" s="530"/>
       <c r="AH75" s="530"/>
       <c r="AI75" s="530"/>
       <c r="AJ75" s="530"/>
       <c r="AK75" s="530"/>
       <c r="AL75" s="530"/>
       <c r="AM75" s="530"/>
       <c r="AN75" s="530"/>
       <c r="AO75" s="559"/>
       <c r="AP75" s="7"/>
     </row>
-    <row r="76" spans="1:42" s="8" customFormat="1" ht="21.95" customHeight="1">
+    <row r="76" spans="1:42" s="8" customFormat="1" ht="22" customHeight="1">
       <c r="A76" s="575"/>
       <c r="B76" s="531" t="s">
-        <v>244</v>
+        <v>132</v>
       </c>
       <c r="C76" s="532"/>
       <c r="D76" s="532"/>
       <c r="E76" s="532"/>
       <c r="F76" s="532"/>
       <c r="G76" s="532"/>
       <c r="H76" s="532"/>
       <c r="I76" s="532"/>
       <c r="J76" s="532"/>
       <c r="K76" s="533"/>
       <c r="L76" s="532" t="s">
-        <v>245</v>
+        <v>133</v>
       </c>
       <c r="M76" s="532"/>
       <c r="N76" s="532"/>
       <c r="O76" s="532"/>
       <c r="P76" s="532"/>
       <c r="Q76" s="532"/>
       <c r="R76" s="532"/>
       <c r="S76" s="532"/>
       <c r="T76" s="532"/>
       <c r="U76" s="532"/>
       <c r="V76" s="532"/>
       <c r="W76" s="532"/>
       <c r="X76" s="532"/>
       <c r="Y76" s="532"/>
       <c r="Z76" s="532"/>
       <c r="AA76" s="532"/>
       <c r="AB76" s="532"/>
       <c r="AC76" s="532"/>
       <c r="AD76" s="532"/>
       <c r="AE76" s="532"/>
       <c r="AF76" s="532"/>
       <c r="AG76" s="532"/>
       <c r="AH76" s="532"/>
       <c r="AI76" s="532"/>
       <c r="AJ76" s="532"/>
       <c r="AK76" s="532"/>
       <c r="AL76" s="532"/>
       <c r="AM76" s="532"/>
       <c r="AN76" s="532"/>
       <c r="AO76" s="534"/>
     </row>
-    <row r="77" spans="1:42" s="8" customFormat="1" ht="21.95" customHeight="1">
+    <row r="77" spans="1:42" s="8" customFormat="1" ht="22" customHeight="1">
       <c r="A77" s="575"/>
       <c r="B77" s="563" t="s">
-        <v>243</v>
+        <v>134</v>
       </c>
       <c r="C77" s="560"/>
       <c r="D77" s="560"/>
       <c r="E77" s="560"/>
       <c r="F77" s="560"/>
       <c r="G77" s="560"/>
       <c r="H77" s="560" t="s">
-        <v>241</v>
+        <v>135</v>
       </c>
       <c r="I77" s="560"/>
       <c r="J77" s="560" t="s">
-        <v>242</v>
+        <v>136</v>
       </c>
       <c r="K77" s="562"/>
       <c r="L77" s="560" t="s">
-        <v>243</v>
+        <v>134</v>
       </c>
       <c r="M77" s="560"/>
       <c r="N77" s="560"/>
       <c r="O77" s="560"/>
       <c r="P77" s="560"/>
       <c r="Q77" s="560"/>
       <c r="R77" s="560"/>
       <c r="S77" s="560"/>
       <c r="T77" s="560"/>
       <c r="U77" s="560"/>
       <c r="V77" s="560"/>
       <c r="W77" s="560" t="s">
-        <v>241</v>
+        <v>135</v>
       </c>
       <c r="X77" s="560"/>
       <c r="Y77" s="560" t="s">
-        <v>242</v>
+        <v>136</v>
       </c>
       <c r="Z77" s="560"/>
       <c r="AA77" s="560" t="s">
-        <v>243</v>
+        <v>134</v>
       </c>
       <c r="AB77" s="560"/>
       <c r="AC77" s="560"/>
       <c r="AD77" s="560"/>
       <c r="AE77" s="560"/>
       <c r="AF77" s="560"/>
       <c r="AG77" s="560"/>
       <c r="AH77" s="560"/>
       <c r="AI77" s="560"/>
       <c r="AJ77" s="560"/>
       <c r="AK77" s="560"/>
       <c r="AL77" s="560" t="s">
-        <v>241</v>
+        <v>135</v>
       </c>
       <c r="AM77" s="560"/>
       <c r="AN77" s="560" t="s">
-        <v>242</v>
+        <v>136</v>
       </c>
       <c r="AO77" s="561"/>
     </row>
-    <row r="78" spans="1:42" s="8" customFormat="1" ht="21.95" customHeight="1">
+    <row r="78" spans="1:42" s="8" customFormat="1" ht="22" customHeight="1">
       <c r="A78" s="575"/>
       <c r="B78" s="231"/>
       <c r="C78" s="241" t="s">
-        <v>215</v>
+        <v>137</v>
       </c>
       <c r="D78" s="242"/>
       <c r="E78" s="232"/>
       <c r="F78" s="232"/>
       <c r="G78" s="232"/>
       <c r="H78" s="558"/>
       <c r="I78" s="533"/>
-      <c r="J78" s="407"/>
-      <c r="K78" s="406"/>
+      <c r="J78" s="412"/>
+      <c r="K78" s="411"/>
       <c r="L78" s="257"/>
       <c r="M78" s="233" t="s">
-        <v>226</v>
+        <v>138</v>
       </c>
       <c r="N78" s="235"/>
       <c r="O78" s="233"/>
       <c r="P78" s="258"/>
       <c r="Q78" s="235"/>
       <c r="R78" s="258"/>
       <c r="S78" s="258"/>
       <c r="T78" s="258"/>
       <c r="U78" s="235"/>
       <c r="V78" s="253"/>
       <c r="W78" s="558"/>
       <c r="X78" s="533"/>
       <c r="Y78" s="532"/>
       <c r="Z78" s="533"/>
       <c r="AA78" s="238"/>
-      <c r="AB78" s="566" t="s">
-[...10 lines deleted...]
-      <c r="AK78" s="566"/>
+      <c r="AB78" s="567" t="s">
+        <v>139</v>
+      </c>
+      <c r="AC78" s="567"/>
+      <c r="AD78" s="567"/>
+      <c r="AE78" s="567"/>
+      <c r="AF78" s="567"/>
+      <c r="AG78" s="567"/>
+      <c r="AH78" s="567"/>
+      <c r="AI78" s="567"/>
+      <c r="AJ78" s="567"/>
+      <c r="AK78" s="567"/>
       <c r="AL78" s="558"/>
       <c r="AM78" s="533"/>
       <c r="AN78" s="532"/>
       <c r="AO78" s="534"/>
     </row>
-    <row r="79" spans="1:42" s="8" customFormat="1" ht="21.95" customHeight="1">
+    <row r="79" spans="1:42" s="8" customFormat="1" ht="22" customHeight="1">
       <c r="A79" s="575"/>
       <c r="B79" s="231"/>
-      <c r="C79" s="403" t="s">
-[...9 lines deleted...]
-      <c r="K79" s="406"/>
+      <c r="C79" s="408" t="s">
+        <v>140</v>
+      </c>
+      <c r="D79" s="409"/>
+      <c r="E79" s="409"/>
+      <c r="F79" s="409"/>
+      <c r="G79" s="409"/>
+      <c r="H79" s="410"/>
+      <c r="I79" s="411"/>
+      <c r="J79" s="412"/>
+      <c r="K79" s="411"/>
       <c r="L79" s="234"/>
       <c r="M79" s="483" t="s">
-        <v>227</v>
+        <v>141</v>
       </c>
       <c r="N79" s="483"/>
       <c r="O79" s="483"/>
       <c r="P79" s="483"/>
       <c r="Q79" s="483"/>
       <c r="R79" s="483"/>
       <c r="S79" s="483"/>
       <c r="T79" s="483"/>
       <c r="U79" s="483"/>
       <c r="V79" s="232"/>
-      <c r="W79" s="405"/>
-[...2 lines deleted...]
-      <c r="Z79" s="406"/>
+      <c r="W79" s="410"/>
+      <c r="X79" s="411"/>
+      <c r="Y79" s="412"/>
+      <c r="Z79" s="411"/>
       <c r="AA79" s="239"/>
       <c r="AB79" s="240"/>
       <c r="AC79" s="245"/>
       <c r="AD79" s="245"/>
       <c r="AE79" s="245"/>
       <c r="AF79" s="245"/>
       <c r="AG79" s="245"/>
       <c r="AH79" s="245"/>
       <c r="AI79" s="249"/>
       <c r="AJ79" s="34"/>
       <c r="AK79" s="232"/>
-      <c r="AL79" s="405"/>
-[...2 lines deleted...]
-      <c r="AO79" s="567"/>
+      <c r="AL79" s="410"/>
+      <c r="AM79" s="411"/>
+      <c r="AN79" s="412"/>
+      <c r="AO79" s="564"/>
     </row>
-    <row r="80" spans="1:42" s="8" customFormat="1" ht="21.95" customHeight="1">
+    <row r="80" spans="1:42" s="8" customFormat="1" ht="22" customHeight="1">
       <c r="A80" s="575"/>
       <c r="B80" s="231"/>
-      <c r="C80" s="403" t="s">
-[...9 lines deleted...]
-      <c r="K80" s="406"/>
+      <c r="C80" s="408" t="s">
+        <v>142</v>
+      </c>
+      <c r="D80" s="409"/>
+      <c r="E80" s="409"/>
+      <c r="F80" s="409"/>
+      <c r="G80" s="409"/>
+      <c r="H80" s="410"/>
+      <c r="I80" s="411"/>
+      <c r="J80" s="412"/>
+      <c r="K80" s="411"/>
       <c r="L80" s="234"/>
       <c r="M80" s="483" t="s">
-        <v>228</v>
+        <v>143</v>
       </c>
       <c r="N80" s="483"/>
       <c r="O80" s="483"/>
       <c r="P80" s="483"/>
       <c r="Q80" s="483"/>
       <c r="R80" s="483"/>
       <c r="S80" s="483"/>
       <c r="T80" s="483"/>
       <c r="U80" s="247"/>
       <c r="V80" s="232"/>
-      <c r="W80" s="405"/>
-[...2 lines deleted...]
-      <c r="Z80" s="406"/>
+      <c r="W80" s="410"/>
+      <c r="X80" s="411"/>
+      <c r="Y80" s="412"/>
+      <c r="Z80" s="411"/>
       <c r="AA80" s="239"/>
       <c r="AB80" s="250"/>
       <c r="AC80" s="245"/>
       <c r="AD80" s="245"/>
       <c r="AE80" s="246"/>
       <c r="AF80" s="246"/>
       <c r="AG80" s="251"/>
       <c r="AH80" s="251"/>
       <c r="AI80" s="252"/>
       <c r="AJ80" s="34"/>
       <c r="AK80" s="232"/>
-      <c r="AL80" s="405"/>
-[...2 lines deleted...]
-      <c r="AO80" s="567"/>
+      <c r="AL80" s="410"/>
+      <c r="AM80" s="411"/>
+      <c r="AN80" s="412"/>
+      <c r="AO80" s="564"/>
     </row>
-    <row r="81" spans="1:42" s="8" customFormat="1" ht="21.95" customHeight="1">
+    <row r="81" spans="1:42" s="8" customFormat="1" ht="22" customHeight="1">
       <c r="A81" s="575"/>
       <c r="B81" s="231"/>
-      <c r="C81" s="403" t="s">
-[...9 lines deleted...]
-      <c r="K81" s="406"/>
+      <c r="C81" s="408" t="s">
+        <v>144</v>
+      </c>
+      <c r="D81" s="409"/>
+      <c r="E81" s="409"/>
+      <c r="F81" s="409"/>
+      <c r="G81" s="409"/>
+      <c r="H81" s="410"/>
+      <c r="I81" s="411"/>
+      <c r="J81" s="412"/>
+      <c r="K81" s="411"/>
       <c r="L81" s="234"/>
       <c r="M81" s="483" t="s">
-        <v>229</v>
+        <v>145</v>
       </c>
       <c r="N81" s="483"/>
       <c r="O81" s="483"/>
       <c r="P81" s="483"/>
       <c r="Q81" s="483"/>
       <c r="R81" s="483"/>
       <c r="S81" s="483"/>
       <c r="T81" s="483"/>
       <c r="U81" s="244"/>
       <c r="V81" s="232"/>
-      <c r="W81" s="405"/>
-[...2 lines deleted...]
-      <c r="Z81" s="406"/>
+      <c r="W81" s="410"/>
+      <c r="X81" s="411"/>
+      <c r="Y81" s="412"/>
+      <c r="Z81" s="411"/>
       <c r="AA81" s="239"/>
       <c r="AB81" s="483" t="s">
-        <v>239</v>
+        <v>146</v>
       </c>
       <c r="AC81" s="483"/>
       <c r="AD81" s="483"/>
       <c r="AE81" s="483"/>
       <c r="AF81" s="483"/>
       <c r="AG81" s="483"/>
       <c r="AH81" s="483"/>
       <c r="AI81" s="483"/>
       <c r="AJ81" s="483"/>
       <c r="AK81" s="483"/>
-      <c r="AL81" s="405"/>
-[...2 lines deleted...]
-      <c r="AO81" s="567"/>
+      <c r="AL81" s="410"/>
+      <c r="AM81" s="411"/>
+      <c r="AN81" s="412"/>
+      <c r="AO81" s="564"/>
     </row>
-    <row r="82" spans="1:42" s="8" customFormat="1" ht="21.95" customHeight="1">
+    <row r="82" spans="1:42" s="8" customFormat="1" ht="22" customHeight="1">
       <c r="A82" s="575"/>
       <c r="B82" s="231"/>
       <c r="C82" s="243"/>
       <c r="D82" s="244"/>
       <c r="E82" s="232"/>
       <c r="F82" s="232"/>
       <c r="G82" s="232"/>
-      <c r="H82" s="405"/>
-[...2 lines deleted...]
-      <c r="K82" s="406"/>
+      <c r="H82" s="410"/>
+      <c r="I82" s="411"/>
+      <c r="J82" s="412"/>
+      <c r="K82" s="411"/>
       <c r="L82" s="234"/>
       <c r="M82" s="483" t="s">
-        <v>230</v>
+        <v>147</v>
       </c>
       <c r="N82" s="483"/>
       <c r="O82" s="483"/>
       <c r="P82" s="483"/>
       <c r="Q82" s="483"/>
       <c r="R82" s="483"/>
       <c r="S82" s="483"/>
       <c r="T82" s="483"/>
       <c r="U82" s="244"/>
       <c r="V82" s="232"/>
-      <c r="W82" s="405"/>
-[...2 lines deleted...]
-      <c r="Z82" s="406"/>
+      <c r="W82" s="410"/>
+      <c r="X82" s="411"/>
+      <c r="Y82" s="412"/>
+      <c r="Z82" s="411"/>
       <c r="AA82" s="239"/>
       <c r="AB82" s="250"/>
       <c r="AC82" s="245"/>
       <c r="AD82" s="245"/>
       <c r="AE82" s="246"/>
       <c r="AF82" s="246"/>
       <c r="AG82" s="251"/>
       <c r="AH82" s="251"/>
       <c r="AI82" s="252"/>
       <c r="AJ82" s="34"/>
       <c r="AK82" s="232"/>
-      <c r="AL82" s="405"/>
-[...2 lines deleted...]
-      <c r="AO82" s="567"/>
+      <c r="AL82" s="410"/>
+      <c r="AM82" s="411"/>
+      <c r="AN82" s="412"/>
+      <c r="AO82" s="564"/>
     </row>
-    <row r="83" spans="1:42" s="8" customFormat="1" ht="21.95" customHeight="1">
+    <row r="83" spans="1:42" s="8" customFormat="1" ht="22" customHeight="1">
       <c r="A83" s="575"/>
       <c r="B83" s="231"/>
       <c r="C83" s="556" t="s">
-        <v>220</v>
+        <v>148</v>
       </c>
       <c r="D83" s="557"/>
       <c r="E83" s="557"/>
       <c r="F83" s="557"/>
       <c r="G83" s="557"/>
-      <c r="H83" s="405"/>
-[...2 lines deleted...]
-      <c r="K83" s="406"/>
+      <c r="H83" s="410"/>
+      <c r="I83" s="411"/>
+      <c r="J83" s="412"/>
+      <c r="K83" s="411"/>
       <c r="L83" s="234"/>
       <c r="M83" s="483" t="s">
-        <v>231</v>
+        <v>149</v>
       </c>
       <c r="N83" s="483"/>
       <c r="O83" s="483"/>
       <c r="P83" s="483"/>
       <c r="Q83" s="483"/>
       <c r="R83" s="483"/>
       <c r="S83" s="483"/>
       <c r="T83" s="483"/>
       <c r="U83" s="244"/>
       <c r="V83" s="232"/>
-      <c r="W83" s="405"/>
-[...2 lines deleted...]
-      <c r="Z83" s="406"/>
+      <c r="W83" s="410"/>
+      <c r="X83" s="411"/>
+      <c r="Y83" s="412"/>
+      <c r="Z83" s="411"/>
       <c r="AA83" s="239"/>
       <c r="AB83" s="483" t="s">
-        <v>240</v>
+        <v>150</v>
       </c>
       <c r="AC83" s="483"/>
       <c r="AD83" s="483"/>
       <c r="AE83" s="483"/>
       <c r="AF83" s="483"/>
       <c r="AG83" s="483"/>
       <c r="AH83" s="483"/>
       <c r="AI83" s="483"/>
       <c r="AJ83" s="483"/>
       <c r="AK83" s="483"/>
-      <c r="AL83" s="405"/>
-[...2 lines deleted...]
-      <c r="AO83" s="567"/>
+      <c r="AL83" s="410"/>
+      <c r="AM83" s="411"/>
+      <c r="AN83" s="412"/>
+      <c r="AO83" s="564"/>
     </row>
-    <row r="84" spans="1:42" s="8" customFormat="1" ht="21.95" customHeight="1">
+    <row r="84" spans="1:42" s="8" customFormat="1" ht="22" customHeight="1">
       <c r="A84" s="575"/>
       <c r="B84" s="231"/>
-      <c r="C84" s="403" t="s">
-[...9 lines deleted...]
-      <c r="K84" s="406"/>
+      <c r="C84" s="408" t="s">
+        <v>151</v>
+      </c>
+      <c r="D84" s="409"/>
+      <c r="E84" s="409"/>
+      <c r="F84" s="409"/>
+      <c r="G84" s="409"/>
+      <c r="H84" s="410"/>
+      <c r="I84" s="411"/>
+      <c r="J84" s="412"/>
+      <c r="K84" s="411"/>
       <c r="L84" s="234"/>
       <c r="M84" s="483" t="s">
-        <v>232</v>
+        <v>152</v>
       </c>
       <c r="N84" s="483"/>
       <c r="O84" s="483"/>
       <c r="P84" s="483"/>
       <c r="Q84" s="483"/>
       <c r="R84" s="483"/>
       <c r="S84" s="483"/>
       <c r="T84" s="483"/>
       <c r="U84" s="244"/>
       <c r="V84" s="232"/>
-      <c r="W84" s="405"/>
-[...2 lines deleted...]
-      <c r="Z84" s="406"/>
+      <c r="W84" s="410"/>
+      <c r="X84" s="411"/>
+      <c r="Y84" s="412"/>
+      <c r="Z84" s="411"/>
       <c r="AA84" s="256"/>
       <c r="AB84" s="232"/>
       <c r="AC84" s="232"/>
       <c r="AD84" s="232"/>
       <c r="AE84" s="232"/>
       <c r="AF84" s="232"/>
       <c r="AG84" s="232"/>
       <c r="AH84" s="232"/>
       <c r="AI84" s="232"/>
       <c r="AJ84" s="232"/>
       <c r="AK84" s="232"/>
-      <c r="AL84" s="405"/>
-[...2 lines deleted...]
-      <c r="AO84" s="567"/>
+      <c r="AL84" s="410"/>
+      <c r="AM84" s="411"/>
+      <c r="AN84" s="412"/>
+      <c r="AO84" s="564"/>
     </row>
-    <row r="85" spans="1:42" s="8" customFormat="1" ht="21.95" customHeight="1">
+    <row r="85" spans="1:42" s="8" customFormat="1" ht="22" customHeight="1">
       <c r="A85" s="575"/>
       <c r="B85" s="231"/>
-      <c r="C85" s="403" t="s">
-[...9 lines deleted...]
-      <c r="K85" s="406"/>
+      <c r="C85" s="408" t="s">
+        <v>153</v>
+      </c>
+      <c r="D85" s="409"/>
+      <c r="E85" s="409"/>
+      <c r="F85" s="409"/>
+      <c r="G85" s="409"/>
+      <c r="H85" s="410"/>
+      <c r="I85" s="411"/>
+      <c r="J85" s="412"/>
+      <c r="K85" s="411"/>
       <c r="L85" s="234"/>
-      <c r="M85" s="565" t="s">
-[...8 lines deleted...]
-      <c r="T85" s="565"/>
+      <c r="M85" s="566" t="s">
+        <v>154</v>
+      </c>
+      <c r="N85" s="566"/>
+      <c r="O85" s="566"/>
+      <c r="P85" s="566"/>
+      <c r="Q85" s="566"/>
+      <c r="R85" s="566"/>
+      <c r="S85" s="566"/>
+      <c r="T85" s="566"/>
       <c r="U85" s="244"/>
       <c r="V85" s="232"/>
-      <c r="W85" s="405"/>
-[...2 lines deleted...]
-      <c r="Z85" s="406"/>
+      <c r="W85" s="410"/>
+      <c r="X85" s="411"/>
+      <c r="Y85" s="412"/>
+      <c r="Z85" s="411"/>
       <c r="AA85" s="256"/>
       <c r="AB85" s="232"/>
       <c r="AC85" s="232"/>
       <c r="AD85" s="232"/>
       <c r="AE85" s="232"/>
       <c r="AF85" s="232"/>
       <c r="AG85" s="232"/>
       <c r="AH85" s="232"/>
       <c r="AI85" s="232"/>
       <c r="AJ85" s="232"/>
       <c r="AK85" s="232"/>
-      <c r="AL85" s="405"/>
-[...2 lines deleted...]
-      <c r="AO85" s="567"/>
+      <c r="AL85" s="410"/>
+      <c r="AM85" s="411"/>
+      <c r="AN85" s="412"/>
+      <c r="AO85" s="564"/>
     </row>
-    <row r="86" spans="1:42" s="8" customFormat="1" ht="21.95" customHeight="1">
+    <row r="86" spans="1:42" s="8" customFormat="1" ht="22" customHeight="1">
       <c r="A86" s="575"/>
       <c r="B86" s="231"/>
-      <c r="C86" s="403" t="s">
-[...9 lines deleted...]
-      <c r="K86" s="406"/>
+      <c r="C86" s="408" t="s">
+        <v>155</v>
+      </c>
+      <c r="D86" s="409"/>
+      <c r="E86" s="409"/>
+      <c r="F86" s="409"/>
+      <c r="G86" s="409"/>
+      <c r="H86" s="410"/>
+      <c r="I86" s="411"/>
+      <c r="J86" s="412"/>
+      <c r="K86" s="411"/>
       <c r="L86" s="234"/>
       <c r="M86" s="483" t="s">
-        <v>234</v>
+        <v>156</v>
       </c>
       <c r="N86" s="483"/>
       <c r="O86" s="483"/>
       <c r="P86" s="483"/>
       <c r="Q86" s="483"/>
       <c r="R86" s="483"/>
       <c r="S86" s="483"/>
       <c r="T86" s="483"/>
       <c r="U86" s="244"/>
       <c r="V86" s="232"/>
-      <c r="W86" s="405"/>
-[...2 lines deleted...]
-      <c r="Z86" s="406"/>
+      <c r="W86" s="410"/>
+      <c r="X86" s="411"/>
+      <c r="Y86" s="412"/>
+      <c r="Z86" s="411"/>
       <c r="AA86" s="256"/>
       <c r="AB86" s="232"/>
       <c r="AC86" s="232"/>
       <c r="AD86" s="232"/>
       <c r="AE86" s="232"/>
       <c r="AF86" s="232"/>
       <c r="AG86" s="232"/>
       <c r="AH86" s="232"/>
       <c r="AI86" s="232"/>
       <c r="AJ86" s="232"/>
       <c r="AK86" s="232"/>
-      <c r="AL86" s="405"/>
-[...2 lines deleted...]
-      <c r="AO86" s="567"/>
+      <c r="AL86" s="410"/>
+      <c r="AM86" s="411"/>
+      <c r="AN86" s="412"/>
+      <c r="AO86" s="564"/>
     </row>
-    <row r="87" spans="1:42" s="8" customFormat="1" ht="21.95" customHeight="1">
+    <row r="87" spans="1:42" s="8" customFormat="1" ht="22" customHeight="1">
       <c r="A87" s="575"/>
       <c r="B87" s="231"/>
-      <c r="C87" s="403" t="s">
-[...9 lines deleted...]
-      <c r="K87" s="406"/>
+      <c r="C87" s="408" t="s">
+        <v>157</v>
+      </c>
+      <c r="D87" s="409"/>
+      <c r="E87" s="409"/>
+      <c r="F87" s="409"/>
+      <c r="G87" s="409"/>
+      <c r="H87" s="410"/>
+      <c r="I87" s="411"/>
+      <c r="J87" s="412"/>
+      <c r="K87" s="411"/>
       <c r="L87" s="234"/>
       <c r="M87" s="483" t="s">
-        <v>235</v>
+        <v>158</v>
       </c>
       <c r="N87" s="483"/>
       <c r="O87" s="483"/>
       <c r="P87" s="483"/>
       <c r="Q87" s="483"/>
       <c r="R87" s="483"/>
       <c r="S87" s="483"/>
       <c r="T87" s="483"/>
       <c r="U87" s="247"/>
       <c r="V87" s="232"/>
-      <c r="W87" s="405"/>
-[...2 lines deleted...]
-      <c r="Z87" s="406"/>
+      <c r="W87" s="410"/>
+      <c r="X87" s="411"/>
+      <c r="Y87" s="412"/>
+      <c r="Z87" s="411"/>
       <c r="AA87" s="256"/>
       <c r="AB87" s="232"/>
       <c r="AC87" s="232"/>
       <c r="AD87" s="232"/>
       <c r="AE87" s="232"/>
       <c r="AF87" s="232"/>
       <c r="AG87" s="232"/>
       <c r="AH87" s="232"/>
       <c r="AI87" s="232"/>
       <c r="AJ87" s="232"/>
       <c r="AK87" s="232"/>
-      <c r="AL87" s="405"/>
-[...2 lines deleted...]
-      <c r="AO87" s="567"/>
+      <c r="AL87" s="410"/>
+      <c r="AM87" s="411"/>
+      <c r="AN87" s="412"/>
+      <c r="AO87" s="564"/>
     </row>
-    <row r="88" spans="1:42" s="8" customFormat="1" ht="21.95" customHeight="1">
+    <row r="88" spans="1:42" s="8" customFormat="1" ht="22" customHeight="1">
       <c r="A88" s="575"/>
       <c r="B88" s="231"/>
-      <c r="C88" s="403" t="s">
-[...9 lines deleted...]
-      <c r="K88" s="406"/>
+      <c r="C88" s="408" t="s">
+        <v>159</v>
+      </c>
+      <c r="D88" s="409"/>
+      <c r="E88" s="409"/>
+      <c r="F88" s="409"/>
+      <c r="G88" s="409"/>
+      <c r="H88" s="410"/>
+      <c r="I88" s="411"/>
+      <c r="J88" s="412"/>
+      <c r="K88" s="411"/>
       <c r="L88" s="234"/>
       <c r="M88" s="247" t="s">
-        <v>236</v>
+        <v>160</v>
       </c>
       <c r="N88" s="248"/>
       <c r="O88" s="247"/>
       <c r="P88" s="247"/>
       <c r="Q88" s="247"/>
       <c r="R88" s="247"/>
       <c r="S88" s="247"/>
       <c r="T88" s="247"/>
       <c r="U88" s="247"/>
       <c r="V88" s="232"/>
-      <c r="W88" s="405"/>
-[...2 lines deleted...]
-      <c r="Z88" s="406"/>
+      <c r="W88" s="410"/>
+      <c r="X88" s="411"/>
+      <c r="Y88" s="412"/>
+      <c r="Z88" s="411"/>
       <c r="AA88" s="256"/>
       <c r="AB88" s="232"/>
       <c r="AC88" s="232"/>
       <c r="AD88" s="232"/>
       <c r="AE88" s="232"/>
       <c r="AF88" s="232"/>
       <c r="AG88" s="232"/>
       <c r="AH88" s="232"/>
       <c r="AI88" s="232"/>
       <c r="AJ88" s="232"/>
       <c r="AK88" s="232"/>
-      <c r="AL88" s="405"/>
-[...2 lines deleted...]
-      <c r="AO88" s="567"/>
+      <c r="AL88" s="410"/>
+      <c r="AM88" s="411"/>
+      <c r="AN88" s="412"/>
+      <c r="AO88" s="564"/>
     </row>
-    <row r="89" spans="1:42" s="8" customFormat="1" ht="21.95" customHeight="1">
+    <row r="89" spans="1:42" s="8" customFormat="1" ht="22" customHeight="1">
       <c r="A89" s="575"/>
       <c r="B89" s="261"/>
       <c r="C89" s="572" t="s">
-        <v>225</v>
+        <v>161</v>
       </c>
       <c r="D89" s="573"/>
       <c r="E89" s="573"/>
       <c r="F89" s="573"/>
       <c r="G89" s="573"/>
-      <c r="H89" s="564"/>
+      <c r="H89" s="565"/>
       <c r="I89" s="562"/>
       <c r="J89" s="560"/>
       <c r="K89" s="562"/>
       <c r="L89" s="236"/>
       <c r="M89" s="237" t="s">
-        <v>237</v>
+        <v>162</v>
       </c>
       <c r="N89" s="259"/>
       <c r="O89" s="237"/>
       <c r="P89" s="237"/>
       <c r="Q89" s="237"/>
       <c r="R89" s="237"/>
       <c r="S89" s="237"/>
       <c r="T89" s="237"/>
       <c r="U89" s="237"/>
       <c r="V89" s="255"/>
-      <c r="W89" s="564"/>
+      <c r="W89" s="565"/>
       <c r="X89" s="562"/>
       <c r="Y89" s="560"/>
       <c r="Z89" s="562"/>
       <c r="AA89" s="254"/>
       <c r="AB89" s="255"/>
       <c r="AC89" s="255"/>
       <c r="AD89" s="255"/>
       <c r="AE89" s="255"/>
       <c r="AF89" s="255"/>
       <c r="AG89" s="255"/>
       <c r="AH89" s="255"/>
       <c r="AI89" s="255"/>
       <c r="AJ89" s="255"/>
       <c r="AK89" s="255"/>
-      <c r="AL89" s="564"/>
+      <c r="AL89" s="565"/>
       <c r="AM89" s="562"/>
       <c r="AN89" s="560"/>
       <c r="AO89" s="561"/>
     </row>
-    <row r="90" spans="1:42" s="8" customFormat="1" ht="21.95" customHeight="1" thickBot="1">
+    <row r="90" spans="1:42" s="8" customFormat="1" ht="22" customHeight="1" thickBot="1">
       <c r="A90" s="576"/>
       <c r="B90" s="568" t="s">
-        <v>247</v>
+        <v>163</v>
       </c>
       <c r="C90" s="569"/>
       <c r="D90" s="569"/>
       <c r="E90" s="569"/>
       <c r="F90" s="570" t="s">
-        <v>248</v>
+        <v>164</v>
       </c>
       <c r="G90" s="570"/>
       <c r="H90" s="570"/>
       <c r="I90" s="570"/>
       <c r="J90" s="570"/>
       <c r="K90" s="570"/>
       <c r="L90" s="570"/>
       <c r="M90" s="570"/>
       <c r="N90" s="570"/>
       <c r="O90" s="570"/>
       <c r="P90" s="570"/>
       <c r="Q90" s="570"/>
       <c r="R90" s="570"/>
       <c r="S90" s="570"/>
       <c r="T90" s="570"/>
       <c r="U90" s="570"/>
       <c r="V90" s="570"/>
       <c r="W90" s="570"/>
       <c r="X90" s="570"/>
       <c r="Y90" s="570"/>
       <c r="Z90" s="570"/>
       <c r="AA90" s="570" t="s">
-        <v>249</v>
+        <v>165</v>
       </c>
       <c r="AB90" s="570"/>
       <c r="AC90" s="570"/>
       <c r="AD90" s="570"/>
       <c r="AE90" s="570"/>
       <c r="AF90" s="570"/>
       <c r="AG90" s="570"/>
       <c r="AH90" s="570"/>
       <c r="AI90" s="570"/>
       <c r="AJ90" s="570"/>
       <c r="AK90" s="570"/>
       <c r="AL90" s="570"/>
       <c r="AM90" s="570"/>
       <c r="AN90" s="570"/>
       <c r="AO90" s="571"/>
     </row>
     <row r="91" spans="1:42" ht="15" customHeight="1" thickBot="1">
       <c r="A91" s="263"/>
       <c r="B91" s="57"/>
       <c r="C91" s="57"/>
       <c r="D91" s="57"/>
       <c r="E91" s="62"/>
       <c r="F91" s="62"/>
       <c r="G91" s="62"/>
       <c r="H91" s="62"/>
@@ -23468,805 +23451,805 @@
       <c r="S91" s="62"/>
       <c r="T91" s="62"/>
       <c r="U91" s="62"/>
       <c r="V91" s="62"/>
       <c r="W91" s="62"/>
       <c r="X91" s="62"/>
       <c r="Y91" s="62"/>
       <c r="Z91" s="62"/>
       <c r="AA91" s="62"/>
       <c r="AB91" s="62"/>
       <c r="AC91" s="62"/>
       <c r="AD91" s="62"/>
       <c r="AE91" s="62"/>
       <c r="AF91" s="62"/>
       <c r="AG91" s="62"/>
       <c r="AH91" s="62"/>
       <c r="AI91" s="62"/>
       <c r="AJ91" s="62"/>
       <c r="AK91" s="62"/>
       <c r="AL91" s="62"/>
       <c r="AM91" s="62"/>
       <c r="AN91" s="62"/>
       <c r="AO91" s="62"/>
       <c r="AP91" s="8"/>
     </row>
-    <row r="92" spans="1:42" s="8" customFormat="1" ht="21.95" customHeight="1">
+    <row r="92" spans="1:42" s="8" customFormat="1" ht="22" customHeight="1">
       <c r="A92" s="574"/>
       <c r="B92" s="529" t="s">
-        <v>246</v>
+        <v>131</v>
       </c>
       <c r="C92" s="530"/>
       <c r="D92" s="530"/>
       <c r="E92" s="530"/>
       <c r="F92" s="530"/>
       <c r="G92" s="530"/>
       <c r="H92" s="530"/>
       <c r="I92" s="530"/>
       <c r="J92" s="530"/>
       <c r="K92" s="530"/>
       <c r="L92" s="530"/>
       <c r="M92" s="530"/>
       <c r="N92" s="530"/>
       <c r="O92" s="530"/>
       <c r="P92" s="530"/>
       <c r="Q92" s="530"/>
       <c r="R92" s="530"/>
       <c r="S92" s="530"/>
       <c r="T92" s="530"/>
       <c r="U92" s="530"/>
       <c r="V92" s="530"/>
       <c r="W92" s="530"/>
       <c r="X92" s="530"/>
       <c r="Y92" s="530"/>
       <c r="Z92" s="530"/>
       <c r="AA92" s="530"/>
       <c r="AB92" s="530"/>
       <c r="AC92" s="530"/>
       <c r="AD92" s="530"/>
       <c r="AE92" s="530"/>
       <c r="AF92" s="530"/>
       <c r="AG92" s="530"/>
       <c r="AH92" s="530"/>
       <c r="AI92" s="530"/>
       <c r="AJ92" s="530"/>
       <c r="AK92" s="530"/>
       <c r="AL92" s="530"/>
       <c r="AM92" s="530"/>
       <c r="AN92" s="530"/>
       <c r="AO92" s="559"/>
       <c r="AP92" s="7"/>
     </row>
-    <row r="93" spans="1:42" s="8" customFormat="1" ht="21.95" customHeight="1">
+    <row r="93" spans="1:42" s="8" customFormat="1" ht="22" customHeight="1">
       <c r="A93" s="575"/>
       <c r="B93" s="531" t="s">
-        <v>244</v>
+        <v>132</v>
       </c>
       <c r="C93" s="532"/>
       <c r="D93" s="532"/>
       <c r="E93" s="532"/>
       <c r="F93" s="532"/>
       <c r="G93" s="532"/>
       <c r="H93" s="532"/>
       <c r="I93" s="532"/>
       <c r="J93" s="532"/>
       <c r="K93" s="533"/>
       <c r="L93" s="532" t="s">
-        <v>245</v>
+        <v>133</v>
       </c>
       <c r="M93" s="532"/>
       <c r="N93" s="532"/>
       <c r="O93" s="532"/>
       <c r="P93" s="532"/>
       <c r="Q93" s="532"/>
       <c r="R93" s="532"/>
       <c r="S93" s="532"/>
       <c r="T93" s="532"/>
       <c r="U93" s="532"/>
       <c r="V93" s="532"/>
       <c r="W93" s="532"/>
       <c r="X93" s="532"/>
       <c r="Y93" s="532"/>
       <c r="Z93" s="532"/>
       <c r="AA93" s="532"/>
       <c r="AB93" s="532"/>
       <c r="AC93" s="532"/>
       <c r="AD93" s="532"/>
       <c r="AE93" s="532"/>
       <c r="AF93" s="532"/>
       <c r="AG93" s="532"/>
       <c r="AH93" s="532"/>
       <c r="AI93" s="532"/>
       <c r="AJ93" s="532"/>
       <c r="AK93" s="532"/>
       <c r="AL93" s="532"/>
       <c r="AM93" s="532"/>
       <c r="AN93" s="532"/>
       <c r="AO93" s="534"/>
     </row>
-    <row r="94" spans="1:42" s="8" customFormat="1" ht="21.95" customHeight="1">
+    <row r="94" spans="1:42" s="8" customFormat="1" ht="22" customHeight="1">
       <c r="A94" s="575"/>
       <c r="B94" s="563" t="s">
-        <v>243</v>
+        <v>134</v>
       </c>
       <c r="C94" s="560"/>
       <c r="D94" s="560"/>
       <c r="E94" s="560"/>
       <c r="F94" s="560"/>
       <c r="G94" s="560"/>
       <c r="H94" s="560" t="s">
-        <v>241</v>
+        <v>135</v>
       </c>
       <c r="I94" s="560"/>
       <c r="J94" s="560" t="s">
-        <v>242</v>
+        <v>136</v>
       </c>
       <c r="K94" s="562"/>
       <c r="L94" s="560" t="s">
-        <v>243</v>
+        <v>134</v>
       </c>
       <c r="M94" s="560"/>
       <c r="N94" s="560"/>
       <c r="O94" s="560"/>
       <c r="P94" s="560"/>
       <c r="Q94" s="560"/>
       <c r="R94" s="560"/>
       <c r="S94" s="560"/>
       <c r="T94" s="560"/>
       <c r="U94" s="560"/>
       <c r="V94" s="560"/>
       <c r="W94" s="560" t="s">
-        <v>241</v>
+        <v>135</v>
       </c>
       <c r="X94" s="560"/>
       <c r="Y94" s="560" t="s">
-        <v>242</v>
+        <v>136</v>
       </c>
       <c r="Z94" s="560"/>
       <c r="AA94" s="560" t="s">
-        <v>243</v>
+        <v>134</v>
       </c>
       <c r="AB94" s="560"/>
       <c r="AC94" s="560"/>
       <c r="AD94" s="560"/>
       <c r="AE94" s="560"/>
       <c r="AF94" s="560"/>
       <c r="AG94" s="560"/>
       <c r="AH94" s="560"/>
       <c r="AI94" s="560"/>
       <c r="AJ94" s="560"/>
       <c r="AK94" s="560"/>
       <c r="AL94" s="560" t="s">
-        <v>241</v>
+        <v>135</v>
       </c>
       <c r="AM94" s="560"/>
       <c r="AN94" s="560" t="s">
-        <v>242</v>
+        <v>136</v>
       </c>
       <c r="AO94" s="561"/>
     </row>
-    <row r="95" spans="1:42" s="8" customFormat="1" ht="21.95" customHeight="1">
+    <row r="95" spans="1:42" s="8" customFormat="1" ht="22" customHeight="1">
       <c r="A95" s="575"/>
       <c r="B95" s="231"/>
       <c r="C95" s="241" t="s">
-        <v>215</v>
+        <v>137</v>
       </c>
       <c r="D95" s="242"/>
       <c r="E95" s="232"/>
       <c r="F95" s="232"/>
       <c r="G95" s="232"/>
       <c r="H95" s="558"/>
       <c r="I95" s="533"/>
-      <c r="J95" s="407"/>
-      <c r="K95" s="406"/>
+      <c r="J95" s="412"/>
+      <c r="K95" s="411"/>
       <c r="L95" s="257"/>
       <c r="M95" s="233" t="s">
-        <v>226</v>
+        <v>138</v>
       </c>
       <c r="N95" s="235"/>
       <c r="O95" s="233"/>
       <c r="P95" s="258"/>
       <c r="Q95" s="235"/>
       <c r="R95" s="258"/>
       <c r="S95" s="258"/>
       <c r="T95" s="258"/>
       <c r="U95" s="235"/>
       <c r="V95" s="253"/>
       <c r="W95" s="558"/>
       <c r="X95" s="533"/>
       <c r="Y95" s="532"/>
       <c r="Z95" s="533"/>
       <c r="AA95" s="238"/>
-      <c r="AB95" s="566" t="s">
-[...10 lines deleted...]
-      <c r="AK95" s="566"/>
+      <c r="AB95" s="567" t="s">
+        <v>139</v>
+      </c>
+      <c r="AC95" s="567"/>
+      <c r="AD95" s="567"/>
+      <c r="AE95" s="567"/>
+      <c r="AF95" s="567"/>
+      <c r="AG95" s="567"/>
+      <c r="AH95" s="567"/>
+      <c r="AI95" s="567"/>
+      <c r="AJ95" s="567"/>
+      <c r="AK95" s="567"/>
       <c r="AL95" s="558"/>
       <c r="AM95" s="533"/>
       <c r="AN95" s="532"/>
       <c r="AO95" s="534"/>
     </row>
-    <row r="96" spans="1:42" s="8" customFormat="1" ht="21.95" customHeight="1">
+    <row r="96" spans="1:42" s="8" customFormat="1" ht="22" customHeight="1">
       <c r="A96" s="575"/>
       <c r="B96" s="231"/>
-      <c r="C96" s="403" t="s">
-[...9 lines deleted...]
-      <c r="K96" s="406"/>
+      <c r="C96" s="408" t="s">
+        <v>140</v>
+      </c>
+      <c r="D96" s="409"/>
+      <c r="E96" s="409"/>
+      <c r="F96" s="409"/>
+      <c r="G96" s="409"/>
+      <c r="H96" s="410"/>
+      <c r="I96" s="411"/>
+      <c r="J96" s="412"/>
+      <c r="K96" s="411"/>
       <c r="L96" s="234"/>
       <c r="M96" s="483" t="s">
-        <v>227</v>
+        <v>141</v>
       </c>
       <c r="N96" s="483"/>
       <c r="O96" s="483"/>
       <c r="P96" s="483"/>
       <c r="Q96" s="483"/>
       <c r="R96" s="483"/>
       <c r="S96" s="483"/>
       <c r="T96" s="483"/>
       <c r="U96" s="483"/>
       <c r="V96" s="232"/>
-      <c r="W96" s="405"/>
-[...2 lines deleted...]
-      <c r="Z96" s="406"/>
+      <c r="W96" s="410"/>
+      <c r="X96" s="411"/>
+      <c r="Y96" s="412"/>
+      <c r="Z96" s="411"/>
       <c r="AA96" s="239"/>
       <c r="AB96" s="240"/>
       <c r="AC96" s="245"/>
       <c r="AD96" s="245"/>
       <c r="AE96" s="245"/>
       <c r="AF96" s="245"/>
       <c r="AG96" s="245"/>
       <c r="AH96" s="245"/>
       <c r="AI96" s="249"/>
       <c r="AJ96" s="34"/>
       <c r="AK96" s="232"/>
-      <c r="AL96" s="405"/>
-[...2 lines deleted...]
-      <c r="AO96" s="567"/>
+      <c r="AL96" s="410"/>
+      <c r="AM96" s="411"/>
+      <c r="AN96" s="412"/>
+      <c r="AO96" s="564"/>
     </row>
-    <row r="97" spans="1:41" s="8" customFormat="1" ht="21.95" customHeight="1">
+    <row r="97" spans="1:41" s="8" customFormat="1" ht="22" customHeight="1">
       <c r="A97" s="575"/>
       <c r="B97" s="231"/>
-      <c r="C97" s="403" t="s">
-[...9 lines deleted...]
-      <c r="K97" s="406"/>
+      <c r="C97" s="408" t="s">
+        <v>142</v>
+      </c>
+      <c r="D97" s="409"/>
+      <c r="E97" s="409"/>
+      <c r="F97" s="409"/>
+      <c r="G97" s="409"/>
+      <c r="H97" s="410"/>
+      <c r="I97" s="411"/>
+      <c r="J97" s="412"/>
+      <c r="K97" s="411"/>
       <c r="L97" s="234"/>
       <c r="M97" s="483" t="s">
-        <v>228</v>
+        <v>143</v>
       </c>
       <c r="N97" s="483"/>
       <c r="O97" s="483"/>
       <c r="P97" s="483"/>
       <c r="Q97" s="483"/>
       <c r="R97" s="483"/>
       <c r="S97" s="483"/>
       <c r="T97" s="483"/>
       <c r="U97" s="247"/>
       <c r="V97" s="232"/>
-      <c r="W97" s="405"/>
-[...2 lines deleted...]
-      <c r="Z97" s="406"/>
+      <c r="W97" s="410"/>
+      <c r="X97" s="411"/>
+      <c r="Y97" s="412"/>
+      <c r="Z97" s="411"/>
       <c r="AA97" s="239"/>
       <c r="AB97" s="250"/>
       <c r="AC97" s="245"/>
       <c r="AD97" s="245"/>
       <c r="AE97" s="246"/>
       <c r="AF97" s="246"/>
       <c r="AG97" s="251"/>
       <c r="AH97" s="251"/>
       <c r="AI97" s="252"/>
       <c r="AJ97" s="34"/>
       <c r="AK97" s="232"/>
-      <c r="AL97" s="405"/>
-[...2 lines deleted...]
-      <c r="AO97" s="567"/>
+      <c r="AL97" s="410"/>
+      <c r="AM97" s="411"/>
+      <c r="AN97" s="412"/>
+      <c r="AO97" s="564"/>
     </row>
-    <row r="98" spans="1:41" s="8" customFormat="1" ht="21.95" customHeight="1">
+    <row r="98" spans="1:41" s="8" customFormat="1" ht="22" customHeight="1">
       <c r="A98" s="575"/>
       <c r="B98" s="231"/>
-      <c r="C98" s="403" t="s">
-[...9 lines deleted...]
-      <c r="K98" s="406"/>
+      <c r="C98" s="408" t="s">
+        <v>144</v>
+      </c>
+      <c r="D98" s="409"/>
+      <c r="E98" s="409"/>
+      <c r="F98" s="409"/>
+      <c r="G98" s="409"/>
+      <c r="H98" s="410"/>
+      <c r="I98" s="411"/>
+      <c r="J98" s="412"/>
+      <c r="K98" s="411"/>
       <c r="L98" s="234"/>
       <c r="M98" s="483" t="s">
-        <v>229</v>
+        <v>145</v>
       </c>
       <c r="N98" s="483"/>
       <c r="O98" s="483"/>
       <c r="P98" s="483"/>
       <c r="Q98" s="483"/>
       <c r="R98" s="483"/>
       <c r="S98" s="483"/>
       <c r="T98" s="483"/>
       <c r="U98" s="244"/>
       <c r="V98" s="232"/>
-      <c r="W98" s="405"/>
-[...2 lines deleted...]
-      <c r="Z98" s="406"/>
+      <c r="W98" s="410"/>
+      <c r="X98" s="411"/>
+      <c r="Y98" s="412"/>
+      <c r="Z98" s="411"/>
       <c r="AA98" s="239"/>
       <c r="AB98" s="483" t="s">
-        <v>239</v>
+        <v>146</v>
       </c>
       <c r="AC98" s="483"/>
       <c r="AD98" s="483"/>
       <c r="AE98" s="483"/>
       <c r="AF98" s="483"/>
       <c r="AG98" s="483"/>
       <c r="AH98" s="483"/>
       <c r="AI98" s="483"/>
       <c r="AJ98" s="483"/>
       <c r="AK98" s="483"/>
-      <c r="AL98" s="405"/>
-[...2 lines deleted...]
-      <c r="AO98" s="567"/>
+      <c r="AL98" s="410"/>
+      <c r="AM98" s="411"/>
+      <c r="AN98" s="412"/>
+      <c r="AO98" s="564"/>
     </row>
-    <row r="99" spans="1:41" s="8" customFormat="1" ht="21.95" customHeight="1">
+    <row r="99" spans="1:41" s="8" customFormat="1" ht="22" customHeight="1">
       <c r="A99" s="575"/>
       <c r="B99" s="231"/>
       <c r="C99" s="243"/>
       <c r="D99" s="244"/>
       <c r="E99" s="232"/>
       <c r="F99" s="232"/>
       <c r="G99" s="232"/>
-      <c r="H99" s="405"/>
-[...2 lines deleted...]
-      <c r="K99" s="406"/>
+      <c r="H99" s="410"/>
+      <c r="I99" s="411"/>
+      <c r="J99" s="412"/>
+      <c r="K99" s="411"/>
       <c r="L99" s="234"/>
       <c r="M99" s="483" t="s">
-        <v>230</v>
+        <v>147</v>
       </c>
       <c r="N99" s="483"/>
       <c r="O99" s="483"/>
       <c r="P99" s="483"/>
       <c r="Q99" s="483"/>
       <c r="R99" s="483"/>
       <c r="S99" s="483"/>
       <c r="T99" s="483"/>
       <c r="U99" s="244"/>
       <c r="V99" s="232"/>
-      <c r="W99" s="405"/>
-[...2 lines deleted...]
-      <c r="Z99" s="406"/>
+      <c r="W99" s="410"/>
+      <c r="X99" s="411"/>
+      <c r="Y99" s="412"/>
+      <c r="Z99" s="411"/>
       <c r="AA99" s="239"/>
       <c r="AB99" s="250"/>
       <c r="AC99" s="245"/>
       <c r="AD99" s="245"/>
       <c r="AE99" s="246"/>
       <c r="AF99" s="246"/>
       <c r="AG99" s="251"/>
       <c r="AH99" s="251"/>
       <c r="AI99" s="252"/>
       <c r="AJ99" s="34"/>
       <c r="AK99" s="232"/>
-      <c r="AL99" s="405"/>
-[...2 lines deleted...]
-      <c r="AO99" s="567"/>
+      <c r="AL99" s="410"/>
+      <c r="AM99" s="411"/>
+      <c r="AN99" s="412"/>
+      <c r="AO99" s="564"/>
     </row>
-    <row r="100" spans="1:41" s="8" customFormat="1" ht="21.95" customHeight="1">
+    <row r="100" spans="1:41" s="8" customFormat="1" ht="22" customHeight="1">
       <c r="A100" s="575"/>
       <c r="B100" s="231"/>
       <c r="C100" s="556" t="s">
-        <v>220</v>
+        <v>148</v>
       </c>
       <c r="D100" s="557"/>
       <c r="E100" s="557"/>
       <c r="F100" s="557"/>
       <c r="G100" s="557"/>
-      <c r="H100" s="405"/>
-[...2 lines deleted...]
-      <c r="K100" s="406"/>
+      <c r="H100" s="410"/>
+      <c r="I100" s="411"/>
+      <c r="J100" s="412"/>
+      <c r="K100" s="411"/>
       <c r="L100" s="234"/>
       <c r="M100" s="483" t="s">
-        <v>231</v>
+        <v>149</v>
       </c>
       <c r="N100" s="483"/>
       <c r="O100" s="483"/>
       <c r="P100" s="483"/>
       <c r="Q100" s="483"/>
       <c r="R100" s="483"/>
       <c r="S100" s="483"/>
       <c r="T100" s="483"/>
       <c r="U100" s="244"/>
       <c r="V100" s="232"/>
-      <c r="W100" s="405"/>
-[...2 lines deleted...]
-      <c r="Z100" s="406"/>
+      <c r="W100" s="410"/>
+      <c r="X100" s="411"/>
+      <c r="Y100" s="412"/>
+      <c r="Z100" s="411"/>
       <c r="AA100" s="239"/>
       <c r="AB100" s="483" t="s">
-        <v>240</v>
+        <v>150</v>
       </c>
       <c r="AC100" s="483"/>
       <c r="AD100" s="483"/>
       <c r="AE100" s="483"/>
       <c r="AF100" s="483"/>
       <c r="AG100" s="483"/>
       <c r="AH100" s="483"/>
       <c r="AI100" s="483"/>
       <c r="AJ100" s="483"/>
       <c r="AK100" s="483"/>
-      <c r="AL100" s="405"/>
-[...2 lines deleted...]
-      <c r="AO100" s="567"/>
+      <c r="AL100" s="410"/>
+      <c r="AM100" s="411"/>
+      <c r="AN100" s="412"/>
+      <c r="AO100" s="564"/>
     </row>
-    <row r="101" spans="1:41" s="8" customFormat="1" ht="21.95" customHeight="1">
+    <row r="101" spans="1:41" s="8" customFormat="1" ht="22" customHeight="1">
       <c r="A101" s="575"/>
       <c r="B101" s="231"/>
-      <c r="C101" s="403" t="s">
-[...9 lines deleted...]
-      <c r="K101" s="406"/>
+      <c r="C101" s="408" t="s">
+        <v>151</v>
+      </c>
+      <c r="D101" s="409"/>
+      <c r="E101" s="409"/>
+      <c r="F101" s="409"/>
+      <c r="G101" s="409"/>
+      <c r="H101" s="410"/>
+      <c r="I101" s="411"/>
+      <c r="J101" s="412"/>
+      <c r="K101" s="411"/>
       <c r="L101" s="234"/>
       <c r="M101" s="483" t="s">
-        <v>232</v>
+        <v>152</v>
       </c>
       <c r="N101" s="483"/>
       <c r="O101" s="483"/>
       <c r="P101" s="483"/>
       <c r="Q101" s="483"/>
       <c r="R101" s="483"/>
       <c r="S101" s="483"/>
       <c r="T101" s="483"/>
       <c r="U101" s="244"/>
       <c r="V101" s="232"/>
-      <c r="W101" s="405"/>
-[...2 lines deleted...]
-      <c r="Z101" s="406"/>
+      <c r="W101" s="410"/>
+      <c r="X101" s="411"/>
+      <c r="Y101" s="412"/>
+      <c r="Z101" s="411"/>
       <c r="AA101" s="256"/>
       <c r="AB101" s="232"/>
       <c r="AC101" s="232"/>
       <c r="AD101" s="232"/>
       <c r="AE101" s="232"/>
       <c r="AF101" s="232"/>
       <c r="AG101" s="232"/>
       <c r="AH101" s="232"/>
       <c r="AI101" s="232"/>
       <c r="AJ101" s="232"/>
       <c r="AK101" s="232"/>
-      <c r="AL101" s="405"/>
-[...2 lines deleted...]
-      <c r="AO101" s="567"/>
+      <c r="AL101" s="410"/>
+      <c r="AM101" s="411"/>
+      <c r="AN101" s="412"/>
+      <c r="AO101" s="564"/>
     </row>
-    <row r="102" spans="1:41" s="8" customFormat="1" ht="21.95" customHeight="1">
+    <row r="102" spans="1:41" s="8" customFormat="1" ht="22" customHeight="1">
       <c r="A102" s="575"/>
       <c r="B102" s="231"/>
-      <c r="C102" s="403" t="s">
-[...9 lines deleted...]
-      <c r="K102" s="406"/>
+      <c r="C102" s="408" t="s">
+        <v>153</v>
+      </c>
+      <c r="D102" s="409"/>
+      <c r="E102" s="409"/>
+      <c r="F102" s="409"/>
+      <c r="G102" s="409"/>
+      <c r="H102" s="410"/>
+      <c r="I102" s="411"/>
+      <c r="J102" s="412"/>
+      <c r="K102" s="411"/>
       <c r="L102" s="234"/>
-      <c r="M102" s="565" t="s">
-[...8 lines deleted...]
-      <c r="T102" s="565"/>
+      <c r="M102" s="566" t="s">
+        <v>154</v>
+      </c>
+      <c r="N102" s="566"/>
+      <c r="O102" s="566"/>
+      <c r="P102" s="566"/>
+      <c r="Q102" s="566"/>
+      <c r="R102" s="566"/>
+      <c r="S102" s="566"/>
+      <c r="T102" s="566"/>
       <c r="U102" s="244"/>
       <c r="V102" s="232"/>
-      <c r="W102" s="405"/>
-[...2 lines deleted...]
-      <c r="Z102" s="406"/>
+      <c r="W102" s="410"/>
+      <c r="X102" s="411"/>
+      <c r="Y102" s="412"/>
+      <c r="Z102" s="411"/>
       <c r="AA102" s="256"/>
       <c r="AB102" s="232"/>
       <c r="AC102" s="232"/>
       <c r="AD102" s="232"/>
       <c r="AE102" s="232"/>
       <c r="AF102" s="232"/>
       <c r="AG102" s="232"/>
       <c r="AH102" s="232"/>
       <c r="AI102" s="232"/>
       <c r="AJ102" s="232"/>
       <c r="AK102" s="232"/>
-      <c r="AL102" s="405"/>
-[...2 lines deleted...]
-      <c r="AO102" s="567"/>
+      <c r="AL102" s="410"/>
+      <c r="AM102" s="411"/>
+      <c r="AN102" s="412"/>
+      <c r="AO102" s="564"/>
     </row>
-    <row r="103" spans="1:41" s="8" customFormat="1" ht="21.95" customHeight="1">
+    <row r="103" spans="1:41" s="8" customFormat="1" ht="22" customHeight="1">
       <c r="A103" s="575"/>
       <c r="B103" s="231"/>
-      <c r="C103" s="403" t="s">
-[...9 lines deleted...]
-      <c r="K103" s="406"/>
+      <c r="C103" s="408" t="s">
+        <v>155</v>
+      </c>
+      <c r="D103" s="409"/>
+      <c r="E103" s="409"/>
+      <c r="F103" s="409"/>
+      <c r="G103" s="409"/>
+      <c r="H103" s="410"/>
+      <c r="I103" s="411"/>
+      <c r="J103" s="412"/>
+      <c r="K103" s="411"/>
       <c r="L103" s="234"/>
       <c r="M103" s="483" t="s">
-        <v>234</v>
+        <v>156</v>
       </c>
       <c r="N103" s="483"/>
       <c r="O103" s="483"/>
       <c r="P103" s="483"/>
       <c r="Q103" s="483"/>
       <c r="R103" s="483"/>
       <c r="S103" s="483"/>
       <c r="T103" s="483"/>
       <c r="U103" s="244"/>
       <c r="V103" s="232"/>
-      <c r="W103" s="405"/>
-[...2 lines deleted...]
-      <c r="Z103" s="406"/>
+      <c r="W103" s="410"/>
+      <c r="X103" s="411"/>
+      <c r="Y103" s="412"/>
+      <c r="Z103" s="411"/>
       <c r="AA103" s="256"/>
       <c r="AB103" s="232"/>
       <c r="AC103" s="232"/>
       <c r="AD103" s="232"/>
       <c r="AE103" s="232"/>
       <c r="AF103" s="232"/>
       <c r="AG103" s="232"/>
       <c r="AH103" s="232"/>
       <c r="AI103" s="232"/>
       <c r="AJ103" s="232"/>
       <c r="AK103" s="232"/>
-      <c r="AL103" s="405"/>
-[...2 lines deleted...]
-      <c r="AO103" s="567"/>
+      <c r="AL103" s="410"/>
+      <c r="AM103" s="411"/>
+      <c r="AN103" s="412"/>
+      <c r="AO103" s="564"/>
     </row>
-    <row r="104" spans="1:41" s="8" customFormat="1" ht="21.95" customHeight="1">
+    <row r="104" spans="1:41" s="8" customFormat="1" ht="22" customHeight="1">
       <c r="A104" s="575"/>
       <c r="B104" s="231"/>
-      <c r="C104" s="403" t="s">
-[...9 lines deleted...]
-      <c r="K104" s="406"/>
+      <c r="C104" s="408" t="s">
+        <v>157</v>
+      </c>
+      <c r="D104" s="409"/>
+      <c r="E104" s="409"/>
+      <c r="F104" s="409"/>
+      <c r="G104" s="409"/>
+      <c r="H104" s="410"/>
+      <c r="I104" s="411"/>
+      <c r="J104" s="412"/>
+      <c r="K104" s="411"/>
       <c r="L104" s="234"/>
       <c r="M104" s="483" t="s">
-        <v>235</v>
+        <v>158</v>
       </c>
       <c r="N104" s="483"/>
       <c r="O104" s="483"/>
       <c r="P104" s="483"/>
       <c r="Q104" s="483"/>
       <c r="R104" s="483"/>
       <c r="S104" s="483"/>
       <c r="T104" s="483"/>
       <c r="U104" s="247"/>
       <c r="V104" s="232"/>
-      <c r="W104" s="405"/>
-[...2 lines deleted...]
-      <c r="Z104" s="406"/>
+      <c r="W104" s="410"/>
+      <c r="X104" s="411"/>
+      <c r="Y104" s="412"/>
+      <c r="Z104" s="411"/>
       <c r="AA104" s="256"/>
       <c r="AB104" s="232"/>
       <c r="AC104" s="232"/>
       <c r="AD104" s="232"/>
       <c r="AE104" s="232"/>
       <c r="AF104" s="232"/>
       <c r="AG104" s="232"/>
       <c r="AH104" s="232"/>
       <c r="AI104" s="232"/>
       <c r="AJ104" s="232"/>
       <c r="AK104" s="232"/>
-      <c r="AL104" s="405"/>
-[...2 lines deleted...]
-      <c r="AO104" s="567"/>
+      <c r="AL104" s="410"/>
+      <c r="AM104" s="411"/>
+      <c r="AN104" s="412"/>
+      <c r="AO104" s="564"/>
     </row>
-    <row r="105" spans="1:41" s="8" customFormat="1" ht="21.95" customHeight="1">
+    <row r="105" spans="1:41" s="8" customFormat="1" ht="22" customHeight="1">
       <c r="A105" s="575"/>
       <c r="B105" s="231"/>
-      <c r="C105" s="403" t="s">
-[...9 lines deleted...]
-      <c r="K105" s="406"/>
+      <c r="C105" s="408" t="s">
+        <v>159</v>
+      </c>
+      <c r="D105" s="409"/>
+      <c r="E105" s="409"/>
+      <c r="F105" s="409"/>
+      <c r="G105" s="409"/>
+      <c r="H105" s="410"/>
+      <c r="I105" s="411"/>
+      <c r="J105" s="412"/>
+      <c r="K105" s="411"/>
       <c r="L105" s="234"/>
       <c r="M105" s="247" t="s">
-        <v>236</v>
+        <v>160</v>
       </c>
       <c r="N105" s="248"/>
       <c r="O105" s="247"/>
       <c r="P105" s="247"/>
       <c r="Q105" s="247"/>
       <c r="R105" s="247"/>
       <c r="S105" s="247"/>
       <c r="T105" s="247"/>
       <c r="U105" s="247"/>
       <c r="V105" s="232"/>
-      <c r="W105" s="405"/>
-[...2 lines deleted...]
-      <c r="Z105" s="406"/>
+      <c r="W105" s="410"/>
+      <c r="X105" s="411"/>
+      <c r="Y105" s="412"/>
+      <c r="Z105" s="411"/>
       <c r="AA105" s="256"/>
       <c r="AB105" s="232"/>
       <c r="AC105" s="232"/>
       <c r="AD105" s="232"/>
       <c r="AE105" s="232"/>
       <c r="AF105" s="232"/>
       <c r="AG105" s="232"/>
       <c r="AH105" s="232"/>
       <c r="AI105" s="232"/>
       <c r="AJ105" s="232"/>
       <c r="AK105" s="232"/>
-      <c r="AL105" s="405"/>
-[...2 lines deleted...]
-      <c r="AO105" s="567"/>
+      <c r="AL105" s="410"/>
+      <c r="AM105" s="411"/>
+      <c r="AN105" s="412"/>
+      <c r="AO105" s="564"/>
     </row>
-    <row r="106" spans="1:41" s="8" customFormat="1" ht="21.95" customHeight="1">
+    <row r="106" spans="1:41" s="8" customFormat="1" ht="22" customHeight="1">
       <c r="A106" s="575"/>
       <c r="B106" s="261"/>
       <c r="C106" s="572" t="s">
-        <v>225</v>
+        <v>161</v>
       </c>
       <c r="D106" s="573"/>
       <c r="E106" s="573"/>
       <c r="F106" s="573"/>
       <c r="G106" s="573"/>
-      <c r="H106" s="564"/>
+      <c r="H106" s="565"/>
       <c r="I106" s="562"/>
       <c r="J106" s="560"/>
       <c r="K106" s="562"/>
       <c r="L106" s="236"/>
       <c r="M106" s="237" t="s">
-        <v>237</v>
+        <v>162</v>
       </c>
       <c r="N106" s="259"/>
       <c r="O106" s="237"/>
       <c r="P106" s="237"/>
       <c r="Q106" s="237"/>
       <c r="R106" s="237"/>
       <c r="S106" s="237"/>
       <c r="T106" s="237"/>
       <c r="U106" s="237"/>
       <c r="V106" s="255"/>
-      <c r="W106" s="564"/>
+      <c r="W106" s="565"/>
       <c r="X106" s="562"/>
       <c r="Y106" s="560"/>
       <c r="Z106" s="562"/>
       <c r="AA106" s="254"/>
       <c r="AB106" s="255"/>
       <c r="AC106" s="255"/>
       <c r="AD106" s="255"/>
       <c r="AE106" s="255"/>
       <c r="AF106" s="255"/>
       <c r="AG106" s="255"/>
       <c r="AH106" s="255"/>
       <c r="AI106" s="255"/>
       <c r="AJ106" s="255"/>
       <c r="AK106" s="255"/>
-      <c r="AL106" s="564"/>
+      <c r="AL106" s="565"/>
       <c r="AM106" s="562"/>
       <c r="AN106" s="560"/>
       <c r="AO106" s="561"/>
     </row>
-    <row r="107" spans="1:41" s="8" customFormat="1" ht="21.95" customHeight="1" thickBot="1">
+    <row r="107" spans="1:41" s="8" customFormat="1" ht="22" customHeight="1" thickBot="1">
       <c r="A107" s="576"/>
       <c r="B107" s="568" t="s">
-        <v>247</v>
+        <v>163</v>
       </c>
       <c r="C107" s="569"/>
       <c r="D107" s="569"/>
       <c r="E107" s="569"/>
       <c r="F107" s="570" t="s">
-        <v>248</v>
+        <v>164</v>
       </c>
       <c r="G107" s="570"/>
       <c r="H107" s="570"/>
       <c r="I107" s="570"/>
       <c r="J107" s="570"/>
       <c r="K107" s="570"/>
       <c r="L107" s="570"/>
       <c r="M107" s="570"/>
       <c r="N107" s="570"/>
       <c r="O107" s="570"/>
       <c r="P107" s="570"/>
       <c r="Q107" s="570"/>
       <c r="R107" s="570"/>
       <c r="S107" s="570"/>
       <c r="T107" s="570"/>
       <c r="U107" s="570"/>
       <c r="V107" s="570"/>
       <c r="W107" s="570"/>
       <c r="X107" s="570"/>
       <c r="Y107" s="570"/>
       <c r="Z107" s="570"/>
       <c r="AA107" s="570" t="s">
-        <v>249</v>
+        <v>165</v>
       </c>
       <c r="AB107" s="570"/>
       <c r="AC107" s="570"/>
       <c r="AD107" s="570"/>
       <c r="AE107" s="570"/>
       <c r="AF107" s="570"/>
       <c r="AG107" s="570"/>
       <c r="AH107" s="570"/>
       <c r="AI107" s="570"/>
       <c r="AJ107" s="570"/>
       <c r="AK107" s="570"/>
       <c r="AL107" s="570"/>
       <c r="AM107" s="570"/>
       <c r="AN107" s="570"/>
       <c r="AO107" s="571"/>
     </row>
     <row r="108" spans="1:41" s="8" customFormat="1" ht="15.75" customHeight="1">
       <c r="A108" s="32"/>
       <c r="B108" s="207"/>
       <c r="C108" s="207"/>
       <c r="D108" s="207"/>
       <c r="E108" s="208"/>
       <c r="F108" s="208"/>
       <c r="G108" s="208"/>
       <c r="H108" s="208"/>
@@ -24284,415 +24267,415 @@
       <c r="T108" s="206"/>
       <c r="U108" s="206"/>
       <c r="V108" s="206"/>
       <c r="W108" s="208"/>
       <c r="X108" s="208"/>
       <c r="Y108" s="208"/>
       <c r="Z108" s="208"/>
       <c r="AA108" s="206"/>
       <c r="AB108" s="206"/>
       <c r="AC108" s="206"/>
       <c r="AD108" s="206"/>
       <c r="AE108" s="206"/>
       <c r="AF108" s="206"/>
       <c r="AG108" s="206"/>
       <c r="AH108" s="206"/>
       <c r="AI108" s="206"/>
       <c r="AJ108" s="206"/>
       <c r="AK108" s="206"/>
       <c r="AL108" s="206"/>
       <c r="AM108" s="206"/>
       <c r="AN108" s="206"/>
       <c r="AO108" s="206"/>
     </row>
     <row r="109" spans="1:41" ht="18" customHeight="1">
       <c r="B109" s="202" t="s">
-        <v>199</v>
+        <v>166</v>
       </c>
       <c r="C109" s="57"/>
       <c r="D109" s="57"/>
       <c r="E109" s="209"/>
       <c r="F109" s="209"/>
       <c r="G109" s="209"/>
       <c r="H109" s="209"/>
       <c r="I109" s="209"/>
       <c r="J109" s="209"/>
       <c r="K109" s="209"/>
       <c r="L109" s="209"/>
       <c r="M109" s="209"/>
       <c r="N109" s="209"/>
       <c r="O109" s="209"/>
       <c r="P109" s="209"/>
       <c r="Q109" s="209"/>
       <c r="R109" s="209"/>
       <c r="S109" s="209"/>
       <c r="T109" s="209"/>
       <c r="U109" s="209"/>
       <c r="V109" s="209"/>
       <c r="W109" s="209"/>
       <c r="X109" s="209"/>
       <c r="Y109" s="209"/>
       <c r="Z109" s="209"/>
       <c r="AA109" s="209"/>
       <c r="AB109" s="209"/>
       <c r="AC109" s="209"/>
       <c r="AD109" s="209"/>
       <c r="AE109" s="209"/>
       <c r="AF109" s="209"/>
       <c r="AG109" s="209"/>
       <c r="AH109" s="209"/>
       <c r="AI109" s="209"/>
       <c r="AJ109" s="209"/>
       <c r="AK109" s="209"/>
       <c r="AL109" s="209"/>
       <c r="AM109" s="209"/>
       <c r="AN109" s="209"/>
       <c r="AO109" s="209"/>
     </row>
     <row r="110" spans="1:41" ht="24" customHeight="1">
-      <c r="B110" s="411" t="s">
-[...40 lines deleted...]
-      <c r="AO110" s="422"/>
+      <c r="B110" s="416" t="s">
+        <v>167</v>
+      </c>
+      <c r="C110" s="417"/>
+      <c r="D110" s="418"/>
+      <c r="E110" s="425"/>
+      <c r="F110" s="426"/>
+      <c r="G110" s="426"/>
+      <c r="H110" s="426"/>
+      <c r="I110" s="426"/>
+      <c r="J110" s="426"/>
+      <c r="K110" s="426"/>
+      <c r="L110" s="426"/>
+      <c r="M110" s="426"/>
+      <c r="N110" s="426"/>
+      <c r="O110" s="426"/>
+      <c r="P110" s="426"/>
+      <c r="Q110" s="426"/>
+      <c r="R110" s="426"/>
+      <c r="S110" s="426"/>
+      <c r="T110" s="426"/>
+      <c r="U110" s="426"/>
+      <c r="V110" s="426"/>
+      <c r="W110" s="426"/>
+      <c r="X110" s="426"/>
+      <c r="Y110" s="426"/>
+      <c r="Z110" s="426"/>
+      <c r="AA110" s="426"/>
+      <c r="AB110" s="426"/>
+      <c r="AC110" s="426"/>
+      <c r="AD110" s="426"/>
+      <c r="AE110" s="426"/>
+      <c r="AF110" s="426"/>
+      <c r="AG110" s="426"/>
+      <c r="AH110" s="426"/>
+      <c r="AI110" s="426"/>
+      <c r="AJ110" s="426"/>
+      <c r="AK110" s="426"/>
+      <c r="AL110" s="426"/>
+      <c r="AM110" s="426"/>
+      <c r="AN110" s="426"/>
+      <c r="AO110" s="427"/>
     </row>
     <row r="111" spans="1:41" ht="24" customHeight="1">
-      <c r="B111" s="414"/>
-[...38 lines deleted...]
-      <c r="AO111" s="399"/>
+      <c r="B111" s="419"/>
+      <c r="C111" s="420"/>
+      <c r="D111" s="421"/>
+      <c r="E111" s="428"/>
+      <c r="F111" s="403"/>
+      <c r="G111" s="403"/>
+      <c r="H111" s="403"/>
+      <c r="I111" s="403"/>
+      <c r="J111" s="403"/>
+      <c r="K111" s="403"/>
+      <c r="L111" s="403"/>
+      <c r="M111" s="403"/>
+      <c r="N111" s="403"/>
+      <c r="O111" s="403"/>
+      <c r="P111" s="403"/>
+      <c r="Q111" s="403"/>
+      <c r="R111" s="403"/>
+      <c r="S111" s="403"/>
+      <c r="T111" s="403"/>
+      <c r="U111" s="403"/>
+      <c r="V111" s="403"/>
+      <c r="W111" s="403"/>
+      <c r="X111" s="403"/>
+      <c r="Y111" s="403"/>
+      <c r="Z111" s="403"/>
+      <c r="AA111" s="403"/>
+      <c r="AB111" s="403"/>
+      <c r="AC111" s="403"/>
+      <c r="AD111" s="403"/>
+      <c r="AE111" s="403"/>
+      <c r="AF111" s="403"/>
+      <c r="AG111" s="403"/>
+      <c r="AH111" s="403"/>
+      <c r="AI111" s="403"/>
+      <c r="AJ111" s="403"/>
+      <c r="AK111" s="403"/>
+      <c r="AL111" s="403"/>
+      <c r="AM111" s="403"/>
+      <c r="AN111" s="403"/>
+      <c r="AO111" s="404"/>
     </row>
     <row r="112" spans="1:41" ht="24" customHeight="1">
-      <c r="B112" s="414"/>
-[...40 lines deleted...]
-      <c r="AO112" s="410"/>
+      <c r="B112" s="419"/>
+      <c r="C112" s="420"/>
+      <c r="D112" s="421"/>
+      <c r="E112" s="413" t="s">
+        <v>168</v>
+      </c>
+      <c r="F112" s="414"/>
+      <c r="G112" s="414"/>
+      <c r="H112" s="414"/>
+      <c r="I112" s="414"/>
+      <c r="J112" s="414"/>
+      <c r="K112" s="414"/>
+      <c r="L112" s="414"/>
+      <c r="M112" s="414"/>
+      <c r="N112" s="414"/>
+      <c r="O112" s="414"/>
+      <c r="P112" s="414"/>
+      <c r="Q112" s="414"/>
+      <c r="R112" s="414"/>
+      <c r="S112" s="414"/>
+      <c r="T112" s="414"/>
+      <c r="U112" s="414"/>
+      <c r="V112" s="414"/>
+      <c r="W112" s="414"/>
+      <c r="X112" s="414"/>
+      <c r="Y112" s="414"/>
+      <c r="Z112" s="414"/>
+      <c r="AA112" s="414"/>
+      <c r="AB112" s="414"/>
+      <c r="AC112" s="414"/>
+      <c r="AD112" s="414"/>
+      <c r="AE112" s="414"/>
+      <c r="AF112" s="414"/>
+      <c r="AG112" s="414"/>
+      <c r="AH112" s="414"/>
+      <c r="AI112" s="414"/>
+      <c r="AJ112" s="414"/>
+      <c r="AK112" s="414"/>
+      <c r="AL112" s="414"/>
+      <c r="AM112" s="414"/>
+      <c r="AN112" s="414"/>
+      <c r="AO112" s="415"/>
     </row>
     <row r="113" spans="2:41" ht="24" customHeight="1">
-      <c r="B113" s="414"/>
-[...40 lines deleted...]
-      <c r="AO113" s="399"/>
+      <c r="B113" s="419"/>
+      <c r="C113" s="420"/>
+      <c r="D113" s="421"/>
+      <c r="E113" s="402" t="s">
+        <v>169</v>
+      </c>
+      <c r="F113" s="403"/>
+      <c r="G113" s="403"/>
+      <c r="H113" s="403"/>
+      <c r="I113" s="403"/>
+      <c r="J113" s="403"/>
+      <c r="K113" s="403"/>
+      <c r="L113" s="403"/>
+      <c r="M113" s="403"/>
+      <c r="N113" s="403"/>
+      <c r="O113" s="403"/>
+      <c r="P113" s="403"/>
+      <c r="Q113" s="403"/>
+      <c r="R113" s="403"/>
+      <c r="S113" s="403"/>
+      <c r="T113" s="403"/>
+      <c r="U113" s="403"/>
+      <c r="V113" s="403"/>
+      <c r="W113" s="403"/>
+      <c r="X113" s="403"/>
+      <c r="Y113" s="403"/>
+      <c r="Z113" s="403"/>
+      <c r="AA113" s="403"/>
+      <c r="AB113" s="403"/>
+      <c r="AC113" s="403"/>
+      <c r="AD113" s="403"/>
+      <c r="AE113" s="403"/>
+      <c r="AF113" s="403"/>
+      <c r="AG113" s="403"/>
+      <c r="AH113" s="403"/>
+      <c r="AI113" s="403"/>
+      <c r="AJ113" s="403"/>
+      <c r="AK113" s="403"/>
+      <c r="AL113" s="403"/>
+      <c r="AM113" s="403"/>
+      <c r="AN113" s="403"/>
+      <c r="AO113" s="404"/>
     </row>
     <row r="114" spans="2:41" ht="24" customHeight="1" thickBot="1">
-      <c r="B114" s="414"/>
-[...38 lines deleted...]
-      <c r="AO114" s="402"/>
+      <c r="B114" s="419"/>
+      <c r="C114" s="420"/>
+      <c r="D114" s="421"/>
+      <c r="E114" s="405"/>
+      <c r="F114" s="406"/>
+      <c r="G114" s="406"/>
+      <c r="H114" s="406"/>
+      <c r="I114" s="406"/>
+      <c r="J114" s="406"/>
+      <c r="K114" s="406"/>
+      <c r="L114" s="406"/>
+      <c r="M114" s="406"/>
+      <c r="N114" s="406"/>
+      <c r="O114" s="406"/>
+      <c r="P114" s="406"/>
+      <c r="Q114" s="406"/>
+      <c r="R114" s="406"/>
+      <c r="S114" s="406"/>
+      <c r="T114" s="406"/>
+      <c r="U114" s="406"/>
+      <c r="V114" s="406"/>
+      <c r="W114" s="406"/>
+      <c r="X114" s="406"/>
+      <c r="Y114" s="406"/>
+      <c r="Z114" s="406"/>
+      <c r="AA114" s="406"/>
+      <c r="AB114" s="406"/>
+      <c r="AC114" s="406"/>
+      <c r="AD114" s="406"/>
+      <c r="AE114" s="406"/>
+      <c r="AF114" s="406"/>
+      <c r="AG114" s="406"/>
+      <c r="AH114" s="406"/>
+      <c r="AI114" s="406"/>
+      <c r="AJ114" s="406"/>
+      <c r="AK114" s="406"/>
+      <c r="AL114" s="406"/>
+      <c r="AM114" s="406"/>
+      <c r="AN114" s="406"/>
+      <c r="AO114" s="407"/>
     </row>
     <row r="115" spans="2:41" ht="21" customHeight="1">
-      <c r="B115" s="414"/>
-[...20 lines deleted...]
-      <c r="S115" s="450"/>
+      <c r="B115" s="419"/>
+      <c r="C115" s="420"/>
+      <c r="D115" s="421"/>
+      <c r="E115" s="452" t="s">
+        <v>170</v>
+      </c>
+      <c r="F115" s="452"/>
+      <c r="G115" s="452"/>
+      <c r="H115" s="452"/>
+      <c r="I115" s="452"/>
+      <c r="J115" s="452"/>
+      <c r="K115" s="452"/>
+      <c r="L115" s="452"/>
+      <c r="M115" s="453" t="s">
+        <v>171</v>
+      </c>
+      <c r="N115" s="454"/>
+      <c r="O115" s="454"/>
+      <c r="P115" s="454"/>
+      <c r="Q115" s="454"/>
+      <c r="R115" s="454"/>
+      <c r="S115" s="455"/>
       <c r="T115" s="63"/>
       <c r="U115" s="62"/>
-      <c r="V115" s="451" t="s">
-[...24 lines deleted...]
-      <c r="AO115" s="456"/>
+      <c r="V115" s="456" t="s">
+        <v>172</v>
+      </c>
+      <c r="W115" s="457"/>
+      <c r="X115" s="457"/>
+      <c r="Y115" s="457"/>
+      <c r="Z115" s="457"/>
+      <c r="AA115" s="457"/>
+      <c r="AB115" s="458" t="s">
+        <v>173</v>
+      </c>
+      <c r="AC115" s="457"/>
+      <c r="AD115" s="457"/>
+      <c r="AE115" s="457"/>
+      <c r="AF115" s="457"/>
+      <c r="AG115" s="457"/>
+      <c r="AH115" s="459"/>
+      <c r="AI115" s="460" t="s">
+        <v>174</v>
+      </c>
+      <c r="AJ115" s="457"/>
+      <c r="AK115" s="457"/>
+      <c r="AL115" s="457"/>
+      <c r="AM115" s="457"/>
+      <c r="AN115" s="457"/>
+      <c r="AO115" s="461"/>
     </row>
     <row r="116" spans="2:41" ht="68.25" customHeight="1" thickBot="1">
-      <c r="B116" s="417"/>
-[...16 lines deleted...]
-      <c r="S116" s="440"/>
+      <c r="B116" s="422"/>
+      <c r="C116" s="423"/>
+      <c r="D116" s="424"/>
+      <c r="E116" s="442"/>
+      <c r="F116" s="442"/>
+      <c r="G116" s="442"/>
+      <c r="H116" s="442"/>
+      <c r="I116" s="442"/>
+      <c r="J116" s="442"/>
+      <c r="K116" s="442"/>
+      <c r="L116" s="442"/>
+      <c r="M116" s="443"/>
+      <c r="N116" s="444"/>
+      <c r="O116" s="444"/>
+      <c r="P116" s="444"/>
+      <c r="Q116" s="444"/>
+      <c r="R116" s="444"/>
+      <c r="S116" s="445"/>
       <c r="T116" s="210"/>
       <c r="U116" s="209"/>
-      <c r="V116" s="441" t="s">
-[...24 lines deleted...]
-      <c r="AO116" s="446"/>
+      <c r="V116" s="446" t="s">
+        <v>175</v>
+      </c>
+      <c r="W116" s="447"/>
+      <c r="X116" s="447"/>
+      <c r="Y116" s="447"/>
+      <c r="Z116" s="447"/>
+      <c r="AA116" s="447"/>
+      <c r="AB116" s="448" t="s">
+        <v>176</v>
+      </c>
+      <c r="AC116" s="447"/>
+      <c r="AD116" s="447"/>
+      <c r="AE116" s="447"/>
+      <c r="AF116" s="447"/>
+      <c r="AG116" s="447"/>
+      <c r="AH116" s="449"/>
+      <c r="AI116" s="450" t="s">
+        <v>175</v>
+      </c>
+      <c r="AJ116" s="447"/>
+      <c r="AK116" s="447"/>
+      <c r="AL116" s="447"/>
+      <c r="AM116" s="447"/>
+      <c r="AN116" s="447"/>
+      <c r="AO116" s="451"/>
     </row>
-    <row r="117" spans="2:41">
+    <row r="117" spans="2:41" ht="16.5">
       <c r="B117" s="211"/>
       <c r="C117" s="211"/>
       <c r="D117" s="211"/>
       <c r="AB117" s="212"/>
       <c r="AC117" s="264" t="s">
-        <v>214</v>
+        <v>251</v>
       </c>
       <c r="AD117" s="264"/>
       <c r="AE117" s="264"/>
       <c r="AF117" s="264"/>
       <c r="AG117" s="264"/>
       <c r="AH117" s="264"/>
       <c r="AI117" s="264"/>
       <c r="AJ117" s="264"/>
       <c r="AK117" s="264"/>
       <c r="AL117" s="264"/>
       <c r="AM117" s="264"/>
       <c r="AN117" s="264"/>
       <c r="AO117" s="264"/>
     </row>
   </sheetData>
   <mergeCells count="494">
     <mergeCell ref="B107:E107"/>
     <mergeCell ref="F107:O107"/>
     <mergeCell ref="P107:Z107"/>
     <mergeCell ref="AA107:AD107"/>
     <mergeCell ref="AE107:AO107"/>
     <mergeCell ref="A92:A107"/>
     <mergeCell ref="C105:G105"/>
     <mergeCell ref="H105:I105"/>
     <mergeCell ref="J105:K105"/>
@@ -24903,85 +24886,85 @@
     <mergeCell ref="J77:K77"/>
     <mergeCell ref="L77:V77"/>
     <mergeCell ref="W77:X77"/>
     <mergeCell ref="Y77:Z77"/>
     <mergeCell ref="AA77:AK77"/>
     <mergeCell ref="AL77:AM77"/>
     <mergeCell ref="AN77:AO77"/>
     <mergeCell ref="AL69:AM69"/>
     <mergeCell ref="AN69:AO69"/>
     <mergeCell ref="AL70:AM70"/>
     <mergeCell ref="AN70:AO70"/>
     <mergeCell ref="AL71:AM71"/>
     <mergeCell ref="AN71:AO71"/>
     <mergeCell ref="AL72:AM72"/>
     <mergeCell ref="AN72:AO72"/>
     <mergeCell ref="B73:E73"/>
     <mergeCell ref="F73:O73"/>
     <mergeCell ref="P73:Z73"/>
     <mergeCell ref="AA73:AD73"/>
     <mergeCell ref="AE73:AO73"/>
     <mergeCell ref="W71:X71"/>
     <mergeCell ref="Y71:Z71"/>
     <mergeCell ref="W72:X72"/>
     <mergeCell ref="Y72:Z72"/>
     <mergeCell ref="C72:G72"/>
+    <mergeCell ref="W69:X69"/>
+    <mergeCell ref="Y69:Z69"/>
+    <mergeCell ref="W70:X70"/>
+    <mergeCell ref="Y70:Z70"/>
+    <mergeCell ref="J69:K69"/>
+    <mergeCell ref="H70:I70"/>
     <mergeCell ref="AL64:AM64"/>
     <mergeCell ref="AN64:AO64"/>
     <mergeCell ref="AL65:AM65"/>
     <mergeCell ref="AN65:AO65"/>
     <mergeCell ref="AL66:AM66"/>
     <mergeCell ref="AN66:AO66"/>
     <mergeCell ref="AL67:AM67"/>
     <mergeCell ref="AN67:AO67"/>
     <mergeCell ref="AL68:AM68"/>
     <mergeCell ref="AN68:AO68"/>
     <mergeCell ref="AB64:AK64"/>
     <mergeCell ref="AB61:AK61"/>
     <mergeCell ref="AB66:AK66"/>
     <mergeCell ref="W66:X66"/>
     <mergeCell ref="Y66:Z66"/>
     <mergeCell ref="W67:X67"/>
     <mergeCell ref="Y67:Z67"/>
     <mergeCell ref="W68:X68"/>
     <mergeCell ref="Y68:Z68"/>
-    <mergeCell ref="W69:X69"/>
-[...2 lines deleted...]
-    <mergeCell ref="Y70:Z70"/>
     <mergeCell ref="W61:X61"/>
     <mergeCell ref="Y61:Z61"/>
     <mergeCell ref="W62:X62"/>
     <mergeCell ref="Y62:Z62"/>
     <mergeCell ref="W63:X63"/>
     <mergeCell ref="Y63:Z63"/>
     <mergeCell ref="W64:X64"/>
     <mergeCell ref="Y64:Z64"/>
     <mergeCell ref="W65:X65"/>
     <mergeCell ref="Y65:Z65"/>
-    <mergeCell ref="J69:K69"/>
-    <mergeCell ref="H70:I70"/>
     <mergeCell ref="J70:K70"/>
     <mergeCell ref="H71:I71"/>
     <mergeCell ref="J71:K71"/>
     <mergeCell ref="H72:I72"/>
     <mergeCell ref="J72:K72"/>
     <mergeCell ref="M62:U62"/>
     <mergeCell ref="M63:T63"/>
     <mergeCell ref="M64:T64"/>
     <mergeCell ref="M65:T65"/>
     <mergeCell ref="M66:T66"/>
     <mergeCell ref="M67:T67"/>
     <mergeCell ref="M68:T68"/>
     <mergeCell ref="M69:T69"/>
     <mergeCell ref="M70:T70"/>
     <mergeCell ref="L58:AO58"/>
     <mergeCell ref="AN60:AO60"/>
     <mergeCell ref="AL60:AM60"/>
     <mergeCell ref="AA60:AK60"/>
     <mergeCell ref="Y60:Z60"/>
     <mergeCell ref="W60:X60"/>
     <mergeCell ref="L60:V60"/>
     <mergeCell ref="C62:G62"/>
     <mergeCell ref="C63:G63"/>
     <mergeCell ref="J60:K60"/>
     <mergeCell ref="H60:I60"/>
@@ -25201,4258 +25184,4268 @@
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.70866141732283472" bottom="0.39370078740157483" header="0.51181102362204722" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="61" fitToHeight="0" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddHeader>&amp;L&amp;"Arial,標準"&amp;12Submitted to:  Research Office</oddHeader>
     <oddFooter xml:space="preserve">&amp;R&amp;"Arial,標準"Research Division Form 3-1-3, April 2023
 </oddFooter>
   </headerFooter>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="56" max="16383" man="1"/>
   </rowBreaks>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="41" max="1048575" man="1"/>
   </colBreaks>
   <drawing r:id="rId2"/>
   <legacyDrawing r:id="rId3"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x14">
       <controls>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1133" r:id="rId4" name="Check Box 109">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>22</xdr:col>
-                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:colOff>12700</xdr:colOff>
                     <xdr:row>51</xdr:row>
                     <xdr:rowOff>209550</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>23</xdr:col>
-                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:colOff>12700</xdr:colOff>
                     <xdr:row>52</xdr:row>
                     <xdr:rowOff>400050</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1132" r:id="rId5" name="Check Box 108">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>5</xdr:col>
-                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:colOff>12700</xdr:colOff>
                     <xdr:row>51</xdr:row>
                     <xdr:rowOff>209550</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>6</xdr:col>
-                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:colOff>12700</xdr:colOff>
                     <xdr:row>52</xdr:row>
                     <xdr:rowOff>400050</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1043" r:id="rId6" name="Check Box 19">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>4</xdr:col>
-                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:colOff>12700</xdr:colOff>
                     <xdr:row>14</xdr:row>
                     <xdr:rowOff>19050</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>5</xdr:col>
-                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:colOff>12700</xdr:colOff>
                     <xdr:row>15</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1044" r:id="rId7" name="Check Box 20">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>21</xdr:col>
-                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:colOff>12700</xdr:colOff>
                     <xdr:row>14</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>22</xdr:col>
-                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:colOff>12700</xdr:colOff>
                     <xdr:row>14</xdr:row>
                     <xdr:rowOff>209550</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1047" r:id="rId8" name="Check Box 23">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>15</xdr:col>
                     <xdr:colOff>19050</xdr:colOff>
                     <xdr:row>15</xdr:row>
-                    <xdr:rowOff>9525</xdr:rowOff>
+                    <xdr:rowOff>12700</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>16</xdr:col>
                     <xdr:colOff>19050</xdr:colOff>
                     <xdr:row>15</xdr:row>
-                    <xdr:rowOff>219075</xdr:rowOff>
+                    <xdr:rowOff>222250</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1048" r:id="rId9" name="Check Box 24">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>18</xdr:col>
-                    <xdr:colOff>142875</xdr:colOff>
+                    <xdr:colOff>146050</xdr:colOff>
                     <xdr:row>15</xdr:row>
-                    <xdr:rowOff>9525</xdr:rowOff>
+                    <xdr:rowOff>12700</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>20</xdr:col>
-                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:colOff>12700</xdr:colOff>
                     <xdr:row>15</xdr:row>
-                    <xdr:rowOff>219075</xdr:rowOff>
+                    <xdr:rowOff>222250</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1049" r:id="rId10" name="Check Box 25">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>22</xdr:col>
-                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:colOff>12700</xdr:colOff>
                     <xdr:row>15</xdr:row>
-                    <xdr:rowOff>9525</xdr:rowOff>
+                    <xdr:rowOff>12700</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>23</xdr:col>
-                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:colOff>12700</xdr:colOff>
                     <xdr:row>15</xdr:row>
-                    <xdr:rowOff>219075</xdr:rowOff>
+                    <xdr:rowOff>222250</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1052" r:id="rId11" name="Check Box 28">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>17</xdr:col>
-                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:colOff>12700</xdr:colOff>
                     <xdr:row>21</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>18</xdr:col>
-                    <xdr:colOff>161925</xdr:colOff>
+                    <xdr:colOff>165100</xdr:colOff>
                     <xdr:row>21</xdr:row>
-                    <xdr:rowOff>200025</xdr:rowOff>
+                    <xdr:rowOff>203200</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1053" r:id="rId12" name="Check Box 29">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>21</xdr:col>
-                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:colOff>12700</xdr:colOff>
                     <xdr:row>21</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>22</xdr:col>
-                    <xdr:colOff>161925</xdr:colOff>
+                    <xdr:colOff>165100</xdr:colOff>
                     <xdr:row>21</xdr:row>
-                    <xdr:rowOff>200025</xdr:rowOff>
+                    <xdr:rowOff>203200</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1065" r:id="rId13" name="Check Box 41">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>5</xdr:col>
                     <xdr:colOff>19050</xdr:colOff>
                     <xdr:row>53</xdr:row>
-                    <xdr:rowOff>9525</xdr:rowOff>
+                    <xdr:rowOff>12700</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>6</xdr:col>
                     <xdr:colOff>19050</xdr:colOff>
                     <xdr:row>53</xdr:row>
-                    <xdr:rowOff>219075</xdr:rowOff>
+                    <xdr:rowOff>222250</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1066" r:id="rId14" name="Check Box 42">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>5</xdr:col>
                     <xdr:colOff>19050</xdr:colOff>
                     <xdr:row>54</xdr:row>
-                    <xdr:rowOff>9525</xdr:rowOff>
+                    <xdr:rowOff>12700</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>6</xdr:col>
                     <xdr:colOff>19050</xdr:colOff>
                     <xdr:row>54</xdr:row>
-                    <xdr:rowOff>219075</xdr:rowOff>
+                    <xdr:rowOff>222250</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1067" r:id="rId15" name="Check Box 43">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>5</xdr:col>
                     <xdr:colOff>19050</xdr:colOff>
                     <xdr:row>55</xdr:row>
-                    <xdr:rowOff>9525</xdr:rowOff>
+                    <xdr:rowOff>12700</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>6</xdr:col>
                     <xdr:colOff>19050</xdr:colOff>
                     <xdr:row>55</xdr:row>
-                    <xdr:rowOff>219075</xdr:rowOff>
+                    <xdr:rowOff>222250</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1073" r:id="rId16" name="Check Box 49">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>4</xdr:col>
-                    <xdr:colOff>161925</xdr:colOff>
+                    <xdr:colOff>165100</xdr:colOff>
                     <xdr:row>17</xdr:row>
-                    <xdr:rowOff>9525</xdr:rowOff>
+                    <xdr:rowOff>12700</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>5</xdr:col>
-                    <xdr:colOff>161925</xdr:colOff>
+                    <xdr:colOff>165100</xdr:colOff>
                     <xdr:row>17</xdr:row>
                     <xdr:rowOff>190500</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1074" r:id="rId17" name="Check Box 50">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>23</xdr:col>
                     <xdr:colOff>0</xdr:colOff>
                     <xdr:row>17</xdr:row>
-                    <xdr:rowOff>9525</xdr:rowOff>
+                    <xdr:rowOff>12700</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>24</xdr:col>
                     <xdr:colOff>0</xdr:colOff>
                     <xdr:row>17</xdr:row>
                     <xdr:rowOff>190500</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1084" r:id="rId18" name="Check Box 60">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>4</xdr:col>
                     <xdr:colOff>57150</xdr:colOff>
                     <xdr:row>0</xdr:row>
-                    <xdr:rowOff>28575</xdr:rowOff>
+                    <xdr:rowOff>31750</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>5</xdr:col>
                     <xdr:colOff>57150</xdr:colOff>
                     <xdr:row>0</xdr:row>
-                    <xdr:rowOff>238125</xdr:rowOff>
+                    <xdr:rowOff>241300</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1085" r:id="rId19" name="Check Box 61">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>17</xdr:col>
                     <xdr:colOff>171450</xdr:colOff>
                     <xdr:row>0</xdr:row>
-                    <xdr:rowOff>28575</xdr:rowOff>
+                    <xdr:rowOff>31750</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>18</xdr:col>
                     <xdr:colOff>171450</xdr:colOff>
                     <xdr:row>0</xdr:row>
-                    <xdr:rowOff>238125</xdr:rowOff>
+                    <xdr:rowOff>241300</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1122" r:id="rId20" name="Check Box 98">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>11</xdr:col>
-                    <xdr:colOff>28575</xdr:colOff>
+                    <xdr:colOff>31750</xdr:colOff>
                     <xdr:row>15</xdr:row>
-                    <xdr:rowOff>9525</xdr:rowOff>
+                    <xdr:rowOff>12700</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>28575</xdr:colOff>
+                    <xdr:colOff>31750</xdr:colOff>
                     <xdr:row>15</xdr:row>
-                    <xdr:rowOff>219075</xdr:rowOff>
+                    <xdr:rowOff>222250</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1126" r:id="rId21" name="Check Box 102">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>25</xdr:col>
-                    <xdr:colOff>28575</xdr:colOff>
+                    <xdr:colOff>31750</xdr:colOff>
                     <xdr:row>15</xdr:row>
-                    <xdr:rowOff>9525</xdr:rowOff>
+                    <xdr:rowOff>12700</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>26</xdr:col>
-                    <xdr:colOff>28575</xdr:colOff>
+                    <xdr:colOff>31750</xdr:colOff>
                     <xdr:row>15</xdr:row>
-                    <xdr:rowOff>219075</xdr:rowOff>
+                    <xdr:rowOff>222250</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1129" r:id="rId22" name="Check Box 105">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>14</xdr:col>
-                    <xdr:colOff>28575</xdr:colOff>
+                    <xdr:colOff>31750</xdr:colOff>
                     <xdr:row>45</xdr:row>
-                    <xdr:rowOff>47625</xdr:rowOff>
+                    <xdr:rowOff>50800</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>15</xdr:col>
-                    <xdr:colOff>28575</xdr:colOff>
+                    <xdr:colOff>31750</xdr:colOff>
                     <xdr:row>45</xdr:row>
-                    <xdr:rowOff>257175</xdr:rowOff>
+                    <xdr:rowOff>260350</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1130" r:id="rId23" name="Check Box 106">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>9</xdr:col>
-                    <xdr:colOff>28575</xdr:colOff>
+                    <xdr:colOff>31750</xdr:colOff>
                     <xdr:row>45</xdr:row>
-                    <xdr:rowOff>47625</xdr:rowOff>
+                    <xdr:rowOff>50800</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>10</xdr:col>
-                    <xdr:colOff>28575</xdr:colOff>
+                    <xdr:colOff>31750</xdr:colOff>
                     <xdr:row>45</xdr:row>
-                    <xdr:rowOff>257175</xdr:rowOff>
+                    <xdr:rowOff>260350</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1131" r:id="rId24" name="Check Box 107">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>14</xdr:col>
-                    <xdr:colOff>28575</xdr:colOff>
+                    <xdr:colOff>31750</xdr:colOff>
                     <xdr:row>45</xdr:row>
-                    <xdr:rowOff>47625</xdr:rowOff>
+                    <xdr:rowOff>50800</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>15</xdr:col>
-                    <xdr:colOff>28575</xdr:colOff>
+                    <xdr:colOff>31750</xdr:colOff>
                     <xdr:row>45</xdr:row>
-                    <xdr:rowOff>257175</xdr:rowOff>
+                    <xdr:rowOff>260350</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1310" r:id="rId25" name="Check Box 286">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>4</xdr:col>
-                    <xdr:colOff>180975</xdr:colOff>
+                    <xdr:colOff>184150</xdr:colOff>
                     <xdr:row>25</xdr:row>
-                    <xdr:rowOff>9525</xdr:rowOff>
+                    <xdr:rowOff>12700</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>5</xdr:col>
-                    <xdr:colOff>180975</xdr:colOff>
+                    <xdr:colOff>184150</xdr:colOff>
                     <xdr:row>25</xdr:row>
                     <xdr:rowOff>190500</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1311" r:id="rId26" name="Check Box 287">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>4</xdr:col>
-                    <xdr:colOff>180975</xdr:colOff>
+                    <xdr:colOff>184150</xdr:colOff>
                     <xdr:row>26</xdr:row>
-                    <xdr:rowOff>9525</xdr:rowOff>
+                    <xdr:rowOff>12700</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>5</xdr:col>
-                    <xdr:colOff>180975</xdr:colOff>
+                    <xdr:colOff>184150</xdr:colOff>
                     <xdr:row>26</xdr:row>
                     <xdr:rowOff>190500</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1312" r:id="rId27" name="Check Box 288">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>4</xdr:col>
-                    <xdr:colOff>180975</xdr:colOff>
+                    <xdr:colOff>184150</xdr:colOff>
                     <xdr:row>27</xdr:row>
                     <xdr:rowOff>19050</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>5</xdr:col>
-                    <xdr:colOff>180975</xdr:colOff>
+                    <xdr:colOff>184150</xdr:colOff>
                     <xdr:row>27</xdr:row>
-                    <xdr:rowOff>200025</xdr:rowOff>
+                    <xdr:rowOff>203200</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1313" r:id="rId28" name="Check Box 289">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>4</xdr:col>
                     <xdr:colOff>171450</xdr:colOff>
                     <xdr:row>28</xdr:row>
                     <xdr:rowOff>38100</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>5</xdr:col>
                     <xdr:colOff>171450</xdr:colOff>
                     <xdr:row>28</xdr:row>
-                    <xdr:rowOff>219075</xdr:rowOff>
+                    <xdr:rowOff>222250</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1314" r:id="rId29" name="Check Box 290">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>8</xdr:col>
-                    <xdr:colOff>180975</xdr:colOff>
+                    <xdr:colOff>184150</xdr:colOff>
                     <xdr:row>30</xdr:row>
                     <xdr:rowOff>57150</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>9</xdr:col>
-                    <xdr:colOff>180975</xdr:colOff>
+                    <xdr:colOff>184150</xdr:colOff>
                     <xdr:row>30</xdr:row>
-                    <xdr:rowOff>238125</xdr:rowOff>
+                    <xdr:rowOff>241300</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1315" r:id="rId30" name="Check Box 291">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>21</xdr:col>
-                    <xdr:colOff>200025</xdr:colOff>
+                    <xdr:colOff>203200</xdr:colOff>
                     <xdr:row>30</xdr:row>
-                    <xdr:rowOff>28575</xdr:rowOff>
+                    <xdr:rowOff>31750</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>22</xdr:col>
-                    <xdr:colOff>200025</xdr:colOff>
+                    <xdr:colOff>203200</xdr:colOff>
                     <xdr:row>30</xdr:row>
                     <xdr:rowOff>209550</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1326" r:id="rId31" name="Check Box 302">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>2</xdr:col>
-                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:colOff>12700</xdr:colOff>
                     <xdr:row>69</xdr:row>
-                    <xdr:rowOff>9525</xdr:rowOff>
+                    <xdr:rowOff>12700</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>2</xdr:col>
-                    <xdr:colOff>219075</xdr:colOff>
+                    <xdr:colOff>222250</xdr:colOff>
                     <xdr:row>70</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1327" r:id="rId32" name="Check Box 303">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>2</xdr:col>
-                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:colOff>12700</xdr:colOff>
                     <xdr:row>70</xdr:row>
-                    <xdr:rowOff>9525</xdr:rowOff>
+                    <xdr:rowOff>12700</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>2</xdr:col>
-                    <xdr:colOff>219075</xdr:colOff>
+                    <xdr:colOff>222250</xdr:colOff>
                     <xdr:row>71</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1328" r:id="rId33" name="Check Box 304">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>2</xdr:col>
-                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:colOff>12700</xdr:colOff>
                     <xdr:row>71</xdr:row>
-                    <xdr:rowOff>9525</xdr:rowOff>
+                    <xdr:rowOff>12700</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>2</xdr:col>
-                    <xdr:colOff>219075</xdr:colOff>
+                    <xdr:colOff>222250</xdr:colOff>
                     <xdr:row>72</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1329" r:id="rId34" name="Check Box 305">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>2</xdr:col>
-                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:colOff>12700</xdr:colOff>
                     <xdr:row>68</xdr:row>
-                    <xdr:rowOff>9525</xdr:rowOff>
+                    <xdr:rowOff>12700</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>2</xdr:col>
-                    <xdr:colOff>219075</xdr:colOff>
+                    <xdr:colOff>222250</xdr:colOff>
                     <xdr:row>69</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1330" r:id="rId35" name="Check Box 306">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>2</xdr:col>
-                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:colOff>12700</xdr:colOff>
                     <xdr:row>67</xdr:row>
-                    <xdr:rowOff>9525</xdr:rowOff>
+                    <xdr:rowOff>12700</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>2</xdr:col>
-                    <xdr:colOff>219075</xdr:colOff>
+                    <xdr:colOff>222250</xdr:colOff>
                     <xdr:row>68</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1331" r:id="rId36" name="Check Box 307">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>2</xdr:col>
-                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:colOff>12700</xdr:colOff>
                     <xdr:row>66</xdr:row>
-                    <xdr:rowOff>9525</xdr:rowOff>
+                    <xdr:rowOff>12700</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>2</xdr:col>
-                    <xdr:colOff>219075</xdr:colOff>
+                    <xdr:colOff>222250</xdr:colOff>
                     <xdr:row>67</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1332" r:id="rId37" name="Check Box 308">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>2</xdr:col>
-                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:colOff>12700</xdr:colOff>
                     <xdr:row>63</xdr:row>
-                    <xdr:rowOff>9525</xdr:rowOff>
+                    <xdr:rowOff>12700</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>2</xdr:col>
-                    <xdr:colOff>219075</xdr:colOff>
+                    <xdr:colOff>222250</xdr:colOff>
                     <xdr:row>63</xdr:row>
-                    <xdr:rowOff>219075</xdr:rowOff>
+                    <xdr:rowOff>222250</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1333" r:id="rId38" name="Check Box 309">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>2</xdr:col>
-                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:colOff>12700</xdr:colOff>
                     <xdr:row>62</xdr:row>
-                    <xdr:rowOff>9525</xdr:rowOff>
+                    <xdr:rowOff>12700</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>2</xdr:col>
-                    <xdr:colOff>219075</xdr:colOff>
+                    <xdr:colOff>222250</xdr:colOff>
                     <xdr:row>62</xdr:row>
-                    <xdr:rowOff>219075</xdr:rowOff>
+                    <xdr:rowOff>222250</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1334" r:id="rId39" name="Check Box 310">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>2</xdr:col>
-                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:colOff>12700</xdr:colOff>
                     <xdr:row>61</xdr:row>
-                    <xdr:rowOff>9525</xdr:rowOff>
+                    <xdr:rowOff>12700</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>2</xdr:col>
-                    <xdr:colOff>219075</xdr:colOff>
+                    <xdr:colOff>222250</xdr:colOff>
                     <xdr:row>61</xdr:row>
-                    <xdr:rowOff>219075</xdr:rowOff>
+                    <xdr:rowOff>222250</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1335" r:id="rId40" name="Check Box 311">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>2</xdr:col>
-                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:colOff>12700</xdr:colOff>
                     <xdr:row>68</xdr:row>
-                    <xdr:rowOff>9525</xdr:rowOff>
+                    <xdr:rowOff>12700</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>2</xdr:col>
-                    <xdr:colOff>219075</xdr:colOff>
+                    <xdr:colOff>222250</xdr:colOff>
                     <xdr:row>69</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1336" r:id="rId41" name="Check Box 312">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>11</xdr:col>
-                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:colOff>12700</xdr:colOff>
                     <xdr:row>61</xdr:row>
-                    <xdr:rowOff>9525</xdr:rowOff>
+                    <xdr:rowOff>12700</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>28575</xdr:colOff>
+                    <xdr:colOff>31750</xdr:colOff>
                     <xdr:row>61</xdr:row>
-                    <xdr:rowOff>219075</xdr:rowOff>
+                    <xdr:rowOff>222250</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1337" r:id="rId42" name="Check Box 313">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>11</xdr:col>
-                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:colOff>12700</xdr:colOff>
                     <xdr:row>63</xdr:row>
-                    <xdr:rowOff>9525</xdr:rowOff>
+                    <xdr:rowOff>12700</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>28575</xdr:colOff>
+                    <xdr:colOff>31750</xdr:colOff>
                     <xdr:row>63</xdr:row>
-                    <xdr:rowOff>219075</xdr:rowOff>
+                    <xdr:rowOff>222250</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1338" r:id="rId43" name="Check Box 314">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>11</xdr:col>
-                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:colOff>12700</xdr:colOff>
                     <xdr:row>63</xdr:row>
-                    <xdr:rowOff>9525</xdr:rowOff>
+                    <xdr:rowOff>12700</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>28575</xdr:colOff>
+                    <xdr:colOff>31750</xdr:colOff>
                     <xdr:row>63</xdr:row>
-                    <xdr:rowOff>219075</xdr:rowOff>
+                    <xdr:rowOff>222250</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1339" r:id="rId44" name="Check Box 315">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>11</xdr:col>
-                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:colOff>12700</xdr:colOff>
                     <xdr:row>65</xdr:row>
-                    <xdr:rowOff>9525</xdr:rowOff>
+                    <xdr:rowOff>12700</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>28575</xdr:colOff>
+                    <xdr:colOff>31750</xdr:colOff>
                     <xdr:row>66</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1340" r:id="rId45" name="Check Box 316">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>11</xdr:col>
-                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:colOff>12700</xdr:colOff>
                     <xdr:row>66</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>28575</xdr:colOff>
+                    <xdr:colOff>31750</xdr:colOff>
                     <xdr:row>66</xdr:row>
                     <xdr:rowOff>209550</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1341" r:id="rId46" name="Check Box 317">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>11</xdr:col>
-                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:colOff>12700</xdr:colOff>
                     <xdr:row>64</xdr:row>
-                    <xdr:rowOff>9525</xdr:rowOff>
+                    <xdr:rowOff>12700</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>28575</xdr:colOff>
+                    <xdr:colOff>31750</xdr:colOff>
                     <xdr:row>64</xdr:row>
-                    <xdr:rowOff>219075</xdr:rowOff>
+                    <xdr:rowOff>222250</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1342" r:id="rId47" name="Check Box 318">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>11</xdr:col>
-                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:colOff>12700</xdr:colOff>
                     <xdr:row>62</xdr:row>
-                    <xdr:rowOff>9525</xdr:rowOff>
+                    <xdr:rowOff>12700</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>28575</xdr:colOff>
+                    <xdr:colOff>31750</xdr:colOff>
                     <xdr:row>62</xdr:row>
-                    <xdr:rowOff>219075</xdr:rowOff>
+                    <xdr:rowOff>222250</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1343" r:id="rId48" name="Check Box 319">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>11</xdr:col>
-                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:colOff>12700</xdr:colOff>
                     <xdr:row>62</xdr:row>
-                    <xdr:rowOff>9525</xdr:rowOff>
+                    <xdr:rowOff>12700</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>28575</xdr:colOff>
+                    <xdr:colOff>31750</xdr:colOff>
                     <xdr:row>62</xdr:row>
-                    <xdr:rowOff>219075</xdr:rowOff>
+                    <xdr:rowOff>222250</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1344" r:id="rId49" name="Check Box 320">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>11</xdr:col>
-                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:colOff>12700</xdr:colOff>
                     <xdr:row>62</xdr:row>
-                    <xdr:rowOff>9525</xdr:rowOff>
+                    <xdr:rowOff>12700</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>28575</xdr:colOff>
+                    <xdr:colOff>31750</xdr:colOff>
                     <xdr:row>62</xdr:row>
-                    <xdr:rowOff>219075</xdr:rowOff>
+                    <xdr:rowOff>222250</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1345" r:id="rId50" name="Check Box 321">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>11</xdr:col>
-                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:colOff>12700</xdr:colOff>
                     <xdr:row>62</xdr:row>
-                    <xdr:rowOff>9525</xdr:rowOff>
+                    <xdr:rowOff>12700</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>28575</xdr:colOff>
+                    <xdr:colOff>31750</xdr:colOff>
                     <xdr:row>62</xdr:row>
-                    <xdr:rowOff>219075</xdr:rowOff>
+                    <xdr:rowOff>222250</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1346" r:id="rId51" name="Check Box 322">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>11</xdr:col>
-                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:colOff>12700</xdr:colOff>
                     <xdr:row>62</xdr:row>
-                    <xdr:rowOff>9525</xdr:rowOff>
+                    <xdr:rowOff>12700</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>28575</xdr:colOff>
+                    <xdr:colOff>31750</xdr:colOff>
                     <xdr:row>62</xdr:row>
-                    <xdr:rowOff>219075</xdr:rowOff>
+                    <xdr:rowOff>222250</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1347" r:id="rId52" name="Check Box 323">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>11</xdr:col>
-                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:colOff>12700</xdr:colOff>
                     <xdr:row>62</xdr:row>
-                    <xdr:rowOff>9525</xdr:rowOff>
+                    <xdr:rowOff>12700</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>28575</xdr:colOff>
+                    <xdr:colOff>31750</xdr:colOff>
                     <xdr:row>62</xdr:row>
-                    <xdr:rowOff>219075</xdr:rowOff>
+                    <xdr:rowOff>222250</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1348" r:id="rId53" name="Check Box 324">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>11</xdr:col>
-                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:colOff>12700</xdr:colOff>
                     <xdr:row>63</xdr:row>
-                    <xdr:rowOff>9525</xdr:rowOff>
+                    <xdr:rowOff>12700</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>28575</xdr:colOff>
+                    <xdr:colOff>31750</xdr:colOff>
                     <xdr:row>63</xdr:row>
-                    <xdr:rowOff>219075</xdr:rowOff>
+                    <xdr:rowOff>222250</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1349" r:id="rId54" name="Check Box 325">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>11</xdr:col>
-                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:colOff>12700</xdr:colOff>
                     <xdr:row>65</xdr:row>
-                    <xdr:rowOff>9525</xdr:rowOff>
+                    <xdr:rowOff>12700</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>28575</xdr:colOff>
+                    <xdr:colOff>31750</xdr:colOff>
                     <xdr:row>66</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1350" r:id="rId55" name="Check Box 326">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>11</xdr:col>
-                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:colOff>12700</xdr:colOff>
                     <xdr:row>66</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>28575</xdr:colOff>
+                    <xdr:colOff>31750</xdr:colOff>
                     <xdr:row>66</xdr:row>
                     <xdr:rowOff>209550</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1351" r:id="rId56" name="Check Box 327">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>11</xdr:col>
-                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:colOff>12700</xdr:colOff>
                     <xdr:row>64</xdr:row>
-                    <xdr:rowOff>9525</xdr:rowOff>
+                    <xdr:rowOff>12700</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>28575</xdr:colOff>
+                    <xdr:colOff>31750</xdr:colOff>
                     <xdr:row>64</xdr:row>
-                    <xdr:rowOff>219075</xdr:rowOff>
+                    <xdr:rowOff>222250</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1352" r:id="rId57" name="Check Box 328">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>11</xdr:col>
-                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:colOff>12700</xdr:colOff>
                     <xdr:row>63</xdr:row>
-                    <xdr:rowOff>9525</xdr:rowOff>
+                    <xdr:rowOff>12700</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>28575</xdr:colOff>
+                    <xdr:colOff>31750</xdr:colOff>
                     <xdr:row>63</xdr:row>
-                    <xdr:rowOff>219075</xdr:rowOff>
+                    <xdr:rowOff>222250</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1353" r:id="rId58" name="Check Box 329">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>11</xdr:col>
-                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:colOff>12700</xdr:colOff>
                     <xdr:row>62</xdr:row>
-                    <xdr:rowOff>9525</xdr:rowOff>
+                    <xdr:rowOff>12700</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>28575</xdr:colOff>
+                    <xdr:colOff>31750</xdr:colOff>
                     <xdr:row>62</xdr:row>
-                    <xdr:rowOff>219075</xdr:rowOff>
+                    <xdr:rowOff>222250</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1354" r:id="rId59" name="Check Box 330">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>11</xdr:col>
-                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:colOff>12700</xdr:colOff>
                     <xdr:row>62</xdr:row>
-                    <xdr:rowOff>9525</xdr:rowOff>
+                    <xdr:rowOff>12700</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>28575</xdr:colOff>
+                    <xdr:colOff>31750</xdr:colOff>
                     <xdr:row>62</xdr:row>
-                    <xdr:rowOff>219075</xdr:rowOff>
+                    <xdr:rowOff>222250</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1355" r:id="rId60" name="Check Box 331">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>11</xdr:col>
-                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:colOff>12700</xdr:colOff>
                     <xdr:row>62</xdr:row>
-                    <xdr:rowOff>9525</xdr:rowOff>
+                    <xdr:rowOff>12700</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>28575</xdr:colOff>
+                    <xdr:colOff>31750</xdr:colOff>
                     <xdr:row>62</xdr:row>
-                    <xdr:rowOff>219075</xdr:rowOff>
+                    <xdr:rowOff>222250</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1356" r:id="rId61" name="Check Box 332">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>11</xdr:col>
-                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:colOff>12700</xdr:colOff>
                     <xdr:row>62</xdr:row>
-                    <xdr:rowOff>9525</xdr:rowOff>
+                    <xdr:rowOff>12700</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>28575</xdr:colOff>
+                    <xdr:colOff>31750</xdr:colOff>
                     <xdr:row>62</xdr:row>
-                    <xdr:rowOff>219075</xdr:rowOff>
+                    <xdr:rowOff>222250</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1357" r:id="rId62" name="Check Box 333">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>11</xdr:col>
-                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:colOff>12700</xdr:colOff>
                     <xdr:row>69</xdr:row>
-                    <xdr:rowOff>9525</xdr:rowOff>
+                    <xdr:rowOff>12700</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>28575</xdr:colOff>
+                    <xdr:colOff>31750</xdr:colOff>
                     <xdr:row>69</xdr:row>
-                    <xdr:rowOff>219075</xdr:rowOff>
+                    <xdr:rowOff>222250</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1358" r:id="rId63" name="Check Box 334">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>11</xdr:col>
-                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:colOff>12700</xdr:colOff>
                     <xdr:row>70</xdr:row>
-                    <xdr:rowOff>9525</xdr:rowOff>
+                    <xdr:rowOff>12700</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>28575</xdr:colOff>
+                    <xdr:colOff>31750</xdr:colOff>
                     <xdr:row>70</xdr:row>
-                    <xdr:rowOff>219075</xdr:rowOff>
+                    <xdr:rowOff>222250</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1359" r:id="rId64" name="Check Box 335">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>11</xdr:col>
-                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:colOff>12700</xdr:colOff>
                     <xdr:row>70</xdr:row>
-                    <xdr:rowOff>9525</xdr:rowOff>
+                    <xdr:rowOff>12700</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>28575</xdr:colOff>
+                    <xdr:colOff>31750</xdr:colOff>
                     <xdr:row>70</xdr:row>
-                    <xdr:rowOff>219075</xdr:rowOff>
+                    <xdr:rowOff>222250</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1360" r:id="rId65" name="Check Box 336">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>11</xdr:col>
-                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:colOff>12700</xdr:colOff>
                     <xdr:row>69</xdr:row>
-                    <xdr:rowOff>9525</xdr:rowOff>
+                    <xdr:rowOff>12700</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>28575</xdr:colOff>
+                    <xdr:colOff>31750</xdr:colOff>
                     <xdr:row>69</xdr:row>
-                    <xdr:rowOff>219075</xdr:rowOff>
+                    <xdr:rowOff>222250</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1361" r:id="rId66" name="Check Box 337">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>11</xdr:col>
-                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:colOff>12700</xdr:colOff>
                     <xdr:row>69</xdr:row>
-                    <xdr:rowOff>9525</xdr:rowOff>
+                    <xdr:rowOff>12700</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>28575</xdr:colOff>
+                    <xdr:colOff>31750</xdr:colOff>
                     <xdr:row>69</xdr:row>
-                    <xdr:rowOff>219075</xdr:rowOff>
+                    <xdr:rowOff>222250</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1362" r:id="rId67" name="Check Box 338">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>11</xdr:col>
-                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:colOff>12700</xdr:colOff>
                     <xdr:row>69</xdr:row>
-                    <xdr:rowOff>9525</xdr:rowOff>
+                    <xdr:rowOff>12700</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>28575</xdr:colOff>
+                    <xdr:colOff>31750</xdr:colOff>
                     <xdr:row>69</xdr:row>
-                    <xdr:rowOff>219075</xdr:rowOff>
+                    <xdr:rowOff>222250</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1363" r:id="rId68" name="Check Box 339">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>11</xdr:col>
-                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:colOff>12700</xdr:colOff>
                     <xdr:row>69</xdr:row>
-                    <xdr:rowOff>9525</xdr:rowOff>
+                    <xdr:rowOff>12700</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>28575</xdr:colOff>
+                    <xdr:colOff>31750</xdr:colOff>
                     <xdr:row>69</xdr:row>
-                    <xdr:rowOff>219075</xdr:rowOff>
+                    <xdr:rowOff>222250</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1364" r:id="rId69" name="Check Box 340">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>11</xdr:col>
-                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:colOff>12700</xdr:colOff>
                     <xdr:row>70</xdr:row>
-                    <xdr:rowOff>9525</xdr:rowOff>
+                    <xdr:rowOff>12700</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>28575</xdr:colOff>
+                    <xdr:colOff>31750</xdr:colOff>
                     <xdr:row>70</xdr:row>
-                    <xdr:rowOff>219075</xdr:rowOff>
+                    <xdr:rowOff>222250</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1365" r:id="rId70" name="Check Box 341">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>11</xdr:col>
-                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:colOff>12700</xdr:colOff>
                     <xdr:row>70</xdr:row>
-                    <xdr:rowOff>9525</xdr:rowOff>
+                    <xdr:rowOff>12700</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>28575</xdr:colOff>
+                    <xdr:colOff>31750</xdr:colOff>
                     <xdr:row>70</xdr:row>
-                    <xdr:rowOff>219075</xdr:rowOff>
+                    <xdr:rowOff>222250</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1366" r:id="rId71" name="Check Box 342">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>11</xdr:col>
-                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:colOff>12700</xdr:colOff>
                     <xdr:row>69</xdr:row>
-                    <xdr:rowOff>9525</xdr:rowOff>
+                    <xdr:rowOff>12700</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>28575</xdr:colOff>
+                    <xdr:colOff>31750</xdr:colOff>
                     <xdr:row>69</xdr:row>
-                    <xdr:rowOff>219075</xdr:rowOff>
+                    <xdr:rowOff>222250</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1367" r:id="rId72" name="Check Box 343">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>11</xdr:col>
-                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:colOff>12700</xdr:colOff>
                     <xdr:row>69</xdr:row>
-                    <xdr:rowOff>9525</xdr:rowOff>
+                    <xdr:rowOff>12700</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>28575</xdr:colOff>
+                    <xdr:colOff>31750</xdr:colOff>
                     <xdr:row>69</xdr:row>
-                    <xdr:rowOff>219075</xdr:rowOff>
+                    <xdr:rowOff>222250</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1368" r:id="rId73" name="Check Box 344">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>11</xdr:col>
-                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:colOff>12700</xdr:colOff>
                     <xdr:row>71</xdr:row>
-                    <xdr:rowOff>9525</xdr:rowOff>
+                    <xdr:rowOff>12700</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>28575</xdr:colOff>
+                    <xdr:colOff>31750</xdr:colOff>
                     <xdr:row>71</xdr:row>
-                    <xdr:rowOff>219075</xdr:rowOff>
+                    <xdr:rowOff>222250</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1369" r:id="rId74" name="Check Box 345">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>11</xdr:col>
-                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:colOff>12700</xdr:colOff>
                     <xdr:row>71</xdr:row>
-                    <xdr:rowOff>9525</xdr:rowOff>
+                    <xdr:rowOff>12700</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>28575</xdr:colOff>
+                    <xdr:colOff>31750</xdr:colOff>
                     <xdr:row>71</xdr:row>
-                    <xdr:rowOff>219075</xdr:rowOff>
+                    <xdr:rowOff>222250</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1370" r:id="rId75" name="Check Box 346">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>25</xdr:col>
                     <xdr:colOff>190500</xdr:colOff>
                     <xdr:row>63</xdr:row>
-                    <xdr:rowOff>9525</xdr:rowOff>
+                    <xdr:rowOff>12700</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>27</xdr:col>
-                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:colOff>12700</xdr:colOff>
                     <xdr:row>64</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1371" r:id="rId76" name="Check Box 347">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>25</xdr:col>
                     <xdr:colOff>190500</xdr:colOff>
                     <xdr:row>60</xdr:row>
-                    <xdr:rowOff>9525</xdr:rowOff>
+                    <xdr:rowOff>12700</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>27</xdr:col>
-                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:colOff>12700</xdr:colOff>
                     <xdr:row>61</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1372" r:id="rId77" name="Check Box 348">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>25</xdr:col>
                     <xdr:colOff>190500</xdr:colOff>
                     <xdr:row>65</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>27</xdr:col>
-                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:colOff>12700</xdr:colOff>
                     <xdr:row>65</xdr:row>
-                    <xdr:rowOff>219075</xdr:rowOff>
+                    <xdr:rowOff>222250</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1373" r:id="rId78" name="Check Box 349">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>2</xdr:col>
-                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:colOff>12700</xdr:colOff>
                     <xdr:row>86</xdr:row>
-                    <xdr:rowOff>9525</xdr:rowOff>
+                    <xdr:rowOff>12700</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>2</xdr:col>
-                    <xdr:colOff>219075</xdr:colOff>
+                    <xdr:colOff>222250</xdr:colOff>
                     <xdr:row>87</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1374" r:id="rId79" name="Check Box 350">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>2</xdr:col>
-                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:colOff>12700</xdr:colOff>
                     <xdr:row>87</xdr:row>
-                    <xdr:rowOff>9525</xdr:rowOff>
+                    <xdr:rowOff>12700</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>2</xdr:col>
-                    <xdr:colOff>219075</xdr:colOff>
+                    <xdr:colOff>222250</xdr:colOff>
                     <xdr:row>88</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1375" r:id="rId80" name="Check Box 351">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>2</xdr:col>
-                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:colOff>12700</xdr:colOff>
                     <xdr:row>88</xdr:row>
-                    <xdr:rowOff>9525</xdr:rowOff>
+                    <xdr:rowOff>12700</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>2</xdr:col>
-                    <xdr:colOff>219075</xdr:colOff>
+                    <xdr:colOff>222250</xdr:colOff>
                     <xdr:row>89</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1376" r:id="rId81" name="Check Box 352">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>2</xdr:col>
-                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:colOff>12700</xdr:colOff>
                     <xdr:row>85</xdr:row>
-                    <xdr:rowOff>9525</xdr:rowOff>
+                    <xdr:rowOff>12700</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>2</xdr:col>
-                    <xdr:colOff>219075</xdr:colOff>
+                    <xdr:colOff>222250</xdr:colOff>
                     <xdr:row>86</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1377" r:id="rId82" name="Check Box 353">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>2</xdr:col>
-                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:colOff>12700</xdr:colOff>
                     <xdr:row>84</xdr:row>
-                    <xdr:rowOff>9525</xdr:rowOff>
+                    <xdr:rowOff>12700</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>2</xdr:col>
-                    <xdr:colOff>219075</xdr:colOff>
+                    <xdr:colOff>222250</xdr:colOff>
                     <xdr:row>85</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1378" r:id="rId83" name="Check Box 354">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>2</xdr:col>
-                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:colOff>12700</xdr:colOff>
                     <xdr:row>83</xdr:row>
-                    <xdr:rowOff>9525</xdr:rowOff>
+                    <xdr:rowOff>12700</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>2</xdr:col>
-                    <xdr:colOff>219075</xdr:colOff>
+                    <xdr:colOff>222250</xdr:colOff>
                     <xdr:row>84</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1379" r:id="rId84" name="Check Box 355">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>2</xdr:col>
-                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:colOff>12700</xdr:colOff>
                     <xdr:row>80</xdr:row>
-                    <xdr:rowOff>9525</xdr:rowOff>
+                    <xdr:rowOff>12700</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>2</xdr:col>
-                    <xdr:colOff>219075</xdr:colOff>
+                    <xdr:colOff>222250</xdr:colOff>
                     <xdr:row>80</xdr:row>
-                    <xdr:rowOff>219075</xdr:rowOff>
+                    <xdr:rowOff>222250</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1380" r:id="rId85" name="Check Box 356">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>2</xdr:col>
-                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:colOff>12700</xdr:colOff>
                     <xdr:row>79</xdr:row>
-                    <xdr:rowOff>9525</xdr:rowOff>
+                    <xdr:rowOff>12700</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>2</xdr:col>
-                    <xdr:colOff>219075</xdr:colOff>
+                    <xdr:colOff>222250</xdr:colOff>
                     <xdr:row>79</xdr:row>
-                    <xdr:rowOff>219075</xdr:rowOff>
+                    <xdr:rowOff>222250</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1381" r:id="rId86" name="Check Box 357">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>2</xdr:col>
-                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:colOff>12700</xdr:colOff>
                     <xdr:row>78</xdr:row>
-                    <xdr:rowOff>9525</xdr:rowOff>
+                    <xdr:rowOff>12700</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>2</xdr:col>
-                    <xdr:colOff>219075</xdr:colOff>
+                    <xdr:colOff>222250</xdr:colOff>
                     <xdr:row>78</xdr:row>
-                    <xdr:rowOff>219075</xdr:rowOff>
+                    <xdr:rowOff>222250</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1382" r:id="rId87" name="Check Box 358">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>2</xdr:col>
-                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:colOff>12700</xdr:colOff>
                     <xdr:row>85</xdr:row>
-                    <xdr:rowOff>9525</xdr:rowOff>
+                    <xdr:rowOff>12700</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>2</xdr:col>
-                    <xdr:colOff>219075</xdr:colOff>
+                    <xdr:colOff>222250</xdr:colOff>
                     <xdr:row>86</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1383" r:id="rId88" name="Check Box 359">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>11</xdr:col>
-                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:colOff>12700</xdr:colOff>
                     <xdr:row>78</xdr:row>
-                    <xdr:rowOff>9525</xdr:rowOff>
+                    <xdr:rowOff>12700</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>28575</xdr:colOff>
+                    <xdr:colOff>31750</xdr:colOff>
                     <xdr:row>78</xdr:row>
-                    <xdr:rowOff>219075</xdr:rowOff>
+                    <xdr:rowOff>222250</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1384" r:id="rId89" name="Check Box 360">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>11</xdr:col>
-                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:colOff>12700</xdr:colOff>
                     <xdr:row>80</xdr:row>
-                    <xdr:rowOff>9525</xdr:rowOff>
+                    <xdr:rowOff>12700</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>28575</xdr:colOff>
+                    <xdr:colOff>31750</xdr:colOff>
                     <xdr:row>80</xdr:row>
-                    <xdr:rowOff>219075</xdr:rowOff>
+                    <xdr:rowOff>222250</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1385" r:id="rId90" name="Check Box 361">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>11</xdr:col>
-                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:colOff>12700</xdr:colOff>
                     <xdr:row>80</xdr:row>
-                    <xdr:rowOff>9525</xdr:rowOff>
+                    <xdr:rowOff>12700</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>28575</xdr:colOff>
+                    <xdr:colOff>31750</xdr:colOff>
                     <xdr:row>80</xdr:row>
-                    <xdr:rowOff>219075</xdr:rowOff>
+                    <xdr:rowOff>222250</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1386" r:id="rId91" name="Check Box 362">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>11</xdr:col>
-                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:colOff>12700</xdr:colOff>
                     <xdr:row>82</xdr:row>
-                    <xdr:rowOff>9525</xdr:rowOff>
+                    <xdr:rowOff>12700</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>28575</xdr:colOff>
+                    <xdr:colOff>31750</xdr:colOff>
                     <xdr:row>83</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1387" r:id="rId92" name="Check Box 363">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>11</xdr:col>
-                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:colOff>12700</xdr:colOff>
                     <xdr:row>83</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>28575</xdr:colOff>
+                    <xdr:colOff>31750</xdr:colOff>
                     <xdr:row>83</xdr:row>
                     <xdr:rowOff>209550</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1388" r:id="rId93" name="Check Box 364">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>11</xdr:col>
-                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:colOff>12700</xdr:colOff>
                     <xdr:row>81</xdr:row>
-                    <xdr:rowOff>9525</xdr:rowOff>
+                    <xdr:rowOff>12700</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>28575</xdr:colOff>
+                    <xdr:colOff>31750</xdr:colOff>
                     <xdr:row>81</xdr:row>
-                    <xdr:rowOff>219075</xdr:rowOff>
+                    <xdr:rowOff>222250</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1389" r:id="rId94" name="Check Box 365">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>11</xdr:col>
-                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:colOff>12700</xdr:colOff>
                     <xdr:row>79</xdr:row>
-                    <xdr:rowOff>9525</xdr:rowOff>
+                    <xdr:rowOff>12700</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>28575</xdr:colOff>
+                    <xdr:colOff>31750</xdr:colOff>
                     <xdr:row>79</xdr:row>
-                    <xdr:rowOff>219075</xdr:rowOff>
+                    <xdr:rowOff>222250</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1390" r:id="rId95" name="Check Box 366">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>11</xdr:col>
-                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:colOff>12700</xdr:colOff>
                     <xdr:row>79</xdr:row>
-                    <xdr:rowOff>9525</xdr:rowOff>
+                    <xdr:rowOff>12700</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>28575</xdr:colOff>
+                    <xdr:colOff>31750</xdr:colOff>
                     <xdr:row>79</xdr:row>
-                    <xdr:rowOff>219075</xdr:rowOff>
+                    <xdr:rowOff>222250</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1391" r:id="rId96" name="Check Box 367">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>11</xdr:col>
-                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:colOff>12700</xdr:colOff>
                     <xdr:row>79</xdr:row>
-                    <xdr:rowOff>9525</xdr:rowOff>
+                    <xdr:rowOff>12700</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>28575</xdr:colOff>
+                    <xdr:colOff>31750</xdr:colOff>
                     <xdr:row>79</xdr:row>
-                    <xdr:rowOff>219075</xdr:rowOff>
+                    <xdr:rowOff>222250</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1392" r:id="rId97" name="Check Box 368">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>11</xdr:col>
-                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:colOff>12700</xdr:colOff>
                     <xdr:row>79</xdr:row>
-                    <xdr:rowOff>9525</xdr:rowOff>
+                    <xdr:rowOff>12700</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>28575</xdr:colOff>
+                    <xdr:colOff>31750</xdr:colOff>
                     <xdr:row>79</xdr:row>
-                    <xdr:rowOff>219075</xdr:rowOff>
+                    <xdr:rowOff>222250</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1393" r:id="rId98" name="Check Box 369">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>11</xdr:col>
-                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:colOff>12700</xdr:colOff>
                     <xdr:row>79</xdr:row>
-                    <xdr:rowOff>9525</xdr:rowOff>
+                    <xdr:rowOff>12700</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>28575</xdr:colOff>
+                    <xdr:colOff>31750</xdr:colOff>
                     <xdr:row>79</xdr:row>
-                    <xdr:rowOff>219075</xdr:rowOff>
+                    <xdr:rowOff>222250</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1394" r:id="rId99" name="Check Box 370">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>11</xdr:col>
-                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:colOff>12700</xdr:colOff>
                     <xdr:row>79</xdr:row>
-                    <xdr:rowOff>9525</xdr:rowOff>
+                    <xdr:rowOff>12700</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>28575</xdr:colOff>
+                    <xdr:colOff>31750</xdr:colOff>
                     <xdr:row>79</xdr:row>
-                    <xdr:rowOff>219075</xdr:rowOff>
+                    <xdr:rowOff>222250</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1395" r:id="rId100" name="Check Box 371">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>11</xdr:col>
-                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:colOff>12700</xdr:colOff>
                     <xdr:row>80</xdr:row>
-                    <xdr:rowOff>9525</xdr:rowOff>
+                    <xdr:rowOff>12700</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>28575</xdr:colOff>
+                    <xdr:colOff>31750</xdr:colOff>
                     <xdr:row>80</xdr:row>
-                    <xdr:rowOff>219075</xdr:rowOff>
+                    <xdr:rowOff>222250</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1396" r:id="rId101" name="Check Box 372">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>11</xdr:col>
-                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:colOff>12700</xdr:colOff>
                     <xdr:row>82</xdr:row>
-                    <xdr:rowOff>9525</xdr:rowOff>
+                    <xdr:rowOff>12700</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>28575</xdr:colOff>
+                    <xdr:colOff>31750</xdr:colOff>
                     <xdr:row>83</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1397" r:id="rId102" name="Check Box 373">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>11</xdr:col>
-                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:colOff>12700</xdr:colOff>
                     <xdr:row>83</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>28575</xdr:colOff>
+                    <xdr:colOff>31750</xdr:colOff>
                     <xdr:row>83</xdr:row>
                     <xdr:rowOff>209550</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1398" r:id="rId103" name="Check Box 374">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>11</xdr:col>
-                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:colOff>12700</xdr:colOff>
                     <xdr:row>81</xdr:row>
-                    <xdr:rowOff>9525</xdr:rowOff>
+                    <xdr:rowOff>12700</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>28575</xdr:colOff>
+                    <xdr:colOff>31750</xdr:colOff>
                     <xdr:row>81</xdr:row>
-                    <xdr:rowOff>219075</xdr:rowOff>
+                    <xdr:rowOff>222250</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1399" r:id="rId104" name="Check Box 375">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>11</xdr:col>
-                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:colOff>12700</xdr:colOff>
                     <xdr:row>80</xdr:row>
-                    <xdr:rowOff>9525</xdr:rowOff>
+                    <xdr:rowOff>12700</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>28575</xdr:colOff>
+                    <xdr:colOff>31750</xdr:colOff>
                     <xdr:row>80</xdr:row>
-                    <xdr:rowOff>219075</xdr:rowOff>
+                    <xdr:rowOff>222250</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1400" r:id="rId105" name="Check Box 376">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>11</xdr:col>
-                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:colOff>12700</xdr:colOff>
                     <xdr:row>79</xdr:row>
-                    <xdr:rowOff>9525</xdr:rowOff>
+                    <xdr:rowOff>12700</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>28575</xdr:colOff>
+                    <xdr:colOff>31750</xdr:colOff>
                     <xdr:row>79</xdr:row>
-                    <xdr:rowOff>219075</xdr:rowOff>
+                    <xdr:rowOff>222250</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1401" r:id="rId106" name="Check Box 377">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>11</xdr:col>
-                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:colOff>12700</xdr:colOff>
                     <xdr:row>79</xdr:row>
-                    <xdr:rowOff>9525</xdr:rowOff>
+                    <xdr:rowOff>12700</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>28575</xdr:colOff>
+                    <xdr:colOff>31750</xdr:colOff>
                     <xdr:row>79</xdr:row>
-                    <xdr:rowOff>219075</xdr:rowOff>
+                    <xdr:rowOff>222250</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1402" r:id="rId107" name="Check Box 378">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>11</xdr:col>
-                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:colOff>12700</xdr:colOff>
                     <xdr:row>79</xdr:row>
-                    <xdr:rowOff>9525</xdr:rowOff>
+                    <xdr:rowOff>12700</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>28575</xdr:colOff>
+                    <xdr:colOff>31750</xdr:colOff>
                     <xdr:row>79</xdr:row>
-                    <xdr:rowOff>219075</xdr:rowOff>
+                    <xdr:rowOff>222250</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1403" r:id="rId108" name="Check Box 379">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>11</xdr:col>
-                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:colOff>12700</xdr:colOff>
                     <xdr:row>79</xdr:row>
-                    <xdr:rowOff>9525</xdr:rowOff>
+                    <xdr:rowOff>12700</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>28575</xdr:colOff>
+                    <xdr:colOff>31750</xdr:colOff>
                     <xdr:row>79</xdr:row>
-                    <xdr:rowOff>219075</xdr:rowOff>
+                    <xdr:rowOff>222250</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1404" r:id="rId109" name="Check Box 380">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>11</xdr:col>
-                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:colOff>12700</xdr:colOff>
                     <xdr:row>86</xdr:row>
-                    <xdr:rowOff>9525</xdr:rowOff>
+                    <xdr:rowOff>12700</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>28575</xdr:colOff>
+                    <xdr:colOff>31750</xdr:colOff>
                     <xdr:row>86</xdr:row>
-                    <xdr:rowOff>219075</xdr:rowOff>
+                    <xdr:rowOff>222250</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1405" r:id="rId110" name="Check Box 381">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>11</xdr:col>
-                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:colOff>12700</xdr:colOff>
                     <xdr:row>87</xdr:row>
-                    <xdr:rowOff>9525</xdr:rowOff>
+                    <xdr:rowOff>12700</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>28575</xdr:colOff>
+                    <xdr:colOff>31750</xdr:colOff>
                     <xdr:row>87</xdr:row>
-                    <xdr:rowOff>219075</xdr:rowOff>
+                    <xdr:rowOff>222250</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1406" r:id="rId111" name="Check Box 382">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>11</xdr:col>
-                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:colOff>12700</xdr:colOff>
                     <xdr:row>87</xdr:row>
-                    <xdr:rowOff>9525</xdr:rowOff>
+                    <xdr:rowOff>12700</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>28575</xdr:colOff>
+                    <xdr:colOff>31750</xdr:colOff>
                     <xdr:row>87</xdr:row>
-                    <xdr:rowOff>219075</xdr:rowOff>
+                    <xdr:rowOff>222250</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1407" r:id="rId112" name="Check Box 383">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>11</xdr:col>
-                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:colOff>12700</xdr:colOff>
                     <xdr:row>86</xdr:row>
-                    <xdr:rowOff>9525</xdr:rowOff>
+                    <xdr:rowOff>12700</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>28575</xdr:colOff>
+                    <xdr:colOff>31750</xdr:colOff>
                     <xdr:row>86</xdr:row>
-                    <xdr:rowOff>219075</xdr:rowOff>
+                    <xdr:rowOff>222250</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1408" r:id="rId113" name="Check Box 384">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>11</xdr:col>
-                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:colOff>12700</xdr:colOff>
                     <xdr:row>86</xdr:row>
-                    <xdr:rowOff>9525</xdr:rowOff>
+                    <xdr:rowOff>12700</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>28575</xdr:colOff>
+                    <xdr:colOff>31750</xdr:colOff>
                     <xdr:row>86</xdr:row>
-                    <xdr:rowOff>219075</xdr:rowOff>
+                    <xdr:rowOff>222250</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1409" r:id="rId114" name="Check Box 385">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>11</xdr:col>
-                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:colOff>12700</xdr:colOff>
                     <xdr:row>86</xdr:row>
-                    <xdr:rowOff>9525</xdr:rowOff>
+                    <xdr:rowOff>12700</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>28575</xdr:colOff>
+                    <xdr:colOff>31750</xdr:colOff>
                     <xdr:row>86</xdr:row>
-                    <xdr:rowOff>219075</xdr:rowOff>
+                    <xdr:rowOff>222250</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1410" r:id="rId115" name="Check Box 386">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>11</xdr:col>
-                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:colOff>12700</xdr:colOff>
                     <xdr:row>86</xdr:row>
-                    <xdr:rowOff>9525</xdr:rowOff>
+                    <xdr:rowOff>12700</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>28575</xdr:colOff>
+                    <xdr:colOff>31750</xdr:colOff>
                     <xdr:row>86</xdr:row>
-                    <xdr:rowOff>219075</xdr:rowOff>
+                    <xdr:rowOff>222250</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1411" r:id="rId116" name="Check Box 387">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>11</xdr:col>
-                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:colOff>12700</xdr:colOff>
                     <xdr:row>87</xdr:row>
-                    <xdr:rowOff>9525</xdr:rowOff>
+                    <xdr:rowOff>12700</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>28575</xdr:colOff>
+                    <xdr:colOff>31750</xdr:colOff>
                     <xdr:row>87</xdr:row>
-                    <xdr:rowOff>219075</xdr:rowOff>
+                    <xdr:rowOff>222250</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1412" r:id="rId117" name="Check Box 388">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>11</xdr:col>
-                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:colOff>12700</xdr:colOff>
                     <xdr:row>87</xdr:row>
-                    <xdr:rowOff>9525</xdr:rowOff>
+                    <xdr:rowOff>12700</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>28575</xdr:colOff>
+                    <xdr:colOff>31750</xdr:colOff>
                     <xdr:row>87</xdr:row>
-                    <xdr:rowOff>219075</xdr:rowOff>
+                    <xdr:rowOff>222250</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1413" r:id="rId118" name="Check Box 389">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>11</xdr:col>
-                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:colOff>12700</xdr:colOff>
                     <xdr:row>86</xdr:row>
-                    <xdr:rowOff>9525</xdr:rowOff>
+                    <xdr:rowOff>12700</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>28575</xdr:colOff>
+                    <xdr:colOff>31750</xdr:colOff>
                     <xdr:row>86</xdr:row>
-                    <xdr:rowOff>219075</xdr:rowOff>
+                    <xdr:rowOff>222250</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1414" r:id="rId119" name="Check Box 390">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>11</xdr:col>
-                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:colOff>12700</xdr:colOff>
                     <xdr:row>86</xdr:row>
-                    <xdr:rowOff>9525</xdr:rowOff>
+                    <xdr:rowOff>12700</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>28575</xdr:colOff>
+                    <xdr:colOff>31750</xdr:colOff>
                     <xdr:row>86</xdr:row>
-                    <xdr:rowOff>219075</xdr:rowOff>
+                    <xdr:rowOff>222250</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1415" r:id="rId120" name="Check Box 391">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>11</xdr:col>
-                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:colOff>12700</xdr:colOff>
                     <xdr:row>88</xdr:row>
-                    <xdr:rowOff>9525</xdr:rowOff>
+                    <xdr:rowOff>12700</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>28575</xdr:colOff>
+                    <xdr:colOff>31750</xdr:colOff>
                     <xdr:row>88</xdr:row>
-                    <xdr:rowOff>219075</xdr:rowOff>
+                    <xdr:rowOff>222250</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1416" r:id="rId121" name="Check Box 392">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>11</xdr:col>
-                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:colOff>12700</xdr:colOff>
                     <xdr:row>88</xdr:row>
-                    <xdr:rowOff>9525</xdr:rowOff>
+                    <xdr:rowOff>12700</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>28575</xdr:colOff>
+                    <xdr:colOff>31750</xdr:colOff>
                     <xdr:row>88</xdr:row>
-                    <xdr:rowOff>219075</xdr:rowOff>
+                    <xdr:rowOff>222250</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1417" r:id="rId122" name="Check Box 393">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>25</xdr:col>
                     <xdr:colOff>190500</xdr:colOff>
                     <xdr:row>80</xdr:row>
-                    <xdr:rowOff>9525</xdr:rowOff>
+                    <xdr:rowOff>12700</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>27</xdr:col>
-                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:colOff>12700</xdr:colOff>
                     <xdr:row>81</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1418" r:id="rId123" name="Check Box 394">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>25</xdr:col>
                     <xdr:colOff>190500</xdr:colOff>
                     <xdr:row>77</xdr:row>
-                    <xdr:rowOff>9525</xdr:rowOff>
+                    <xdr:rowOff>12700</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>27</xdr:col>
-                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:colOff>12700</xdr:colOff>
                     <xdr:row>78</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1419" r:id="rId124" name="Check Box 395">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>25</xdr:col>
                     <xdr:colOff>190500</xdr:colOff>
                     <xdr:row>82</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>27</xdr:col>
-                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:colOff>12700</xdr:colOff>
                     <xdr:row>82</xdr:row>
-                    <xdr:rowOff>219075</xdr:rowOff>
+                    <xdr:rowOff>222250</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1420" r:id="rId125" name="Check Box 396">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>2</xdr:col>
-                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:colOff>12700</xdr:colOff>
                     <xdr:row>103</xdr:row>
-                    <xdr:rowOff>9525</xdr:rowOff>
+                    <xdr:rowOff>12700</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>2</xdr:col>
-                    <xdr:colOff>219075</xdr:colOff>
+                    <xdr:colOff>222250</xdr:colOff>
                     <xdr:row>104</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1421" r:id="rId126" name="Check Box 397">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>2</xdr:col>
-                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:colOff>12700</xdr:colOff>
                     <xdr:row>104</xdr:row>
-                    <xdr:rowOff>9525</xdr:rowOff>
+                    <xdr:rowOff>12700</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>2</xdr:col>
-                    <xdr:colOff>219075</xdr:colOff>
+                    <xdr:colOff>222250</xdr:colOff>
                     <xdr:row>105</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1422" r:id="rId127" name="Check Box 398">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>2</xdr:col>
-                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:colOff>12700</xdr:colOff>
                     <xdr:row>105</xdr:row>
-                    <xdr:rowOff>9525</xdr:rowOff>
+                    <xdr:rowOff>12700</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>2</xdr:col>
-                    <xdr:colOff>219075</xdr:colOff>
+                    <xdr:colOff>222250</xdr:colOff>
                     <xdr:row>106</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1423" r:id="rId128" name="Check Box 399">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>2</xdr:col>
-                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:colOff>12700</xdr:colOff>
                     <xdr:row>102</xdr:row>
-                    <xdr:rowOff>9525</xdr:rowOff>
+                    <xdr:rowOff>12700</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>2</xdr:col>
-                    <xdr:colOff>219075</xdr:colOff>
+                    <xdr:colOff>222250</xdr:colOff>
                     <xdr:row>103</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1424" r:id="rId129" name="Check Box 400">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>2</xdr:col>
-                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:colOff>12700</xdr:colOff>
                     <xdr:row>101</xdr:row>
-                    <xdr:rowOff>9525</xdr:rowOff>
+                    <xdr:rowOff>12700</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>2</xdr:col>
-                    <xdr:colOff>219075</xdr:colOff>
+                    <xdr:colOff>222250</xdr:colOff>
                     <xdr:row>102</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1425" r:id="rId130" name="Check Box 401">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>2</xdr:col>
-                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:colOff>12700</xdr:colOff>
                     <xdr:row>100</xdr:row>
-                    <xdr:rowOff>9525</xdr:rowOff>
+                    <xdr:rowOff>12700</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>2</xdr:col>
-                    <xdr:colOff>219075</xdr:colOff>
+                    <xdr:colOff>222250</xdr:colOff>
                     <xdr:row>101</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1426" r:id="rId131" name="Check Box 402">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>2</xdr:col>
-                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:colOff>12700</xdr:colOff>
                     <xdr:row>97</xdr:row>
-                    <xdr:rowOff>9525</xdr:rowOff>
+                    <xdr:rowOff>12700</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>2</xdr:col>
-                    <xdr:colOff>219075</xdr:colOff>
+                    <xdr:colOff>222250</xdr:colOff>
                     <xdr:row>97</xdr:row>
-                    <xdr:rowOff>219075</xdr:rowOff>
+                    <xdr:rowOff>222250</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1427" r:id="rId132" name="Check Box 403">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>2</xdr:col>
-                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:colOff>12700</xdr:colOff>
                     <xdr:row>96</xdr:row>
-                    <xdr:rowOff>9525</xdr:rowOff>
+                    <xdr:rowOff>12700</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>2</xdr:col>
-                    <xdr:colOff>219075</xdr:colOff>
+                    <xdr:colOff>222250</xdr:colOff>
                     <xdr:row>96</xdr:row>
-                    <xdr:rowOff>219075</xdr:rowOff>
+                    <xdr:rowOff>222250</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1428" r:id="rId133" name="Check Box 404">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>2</xdr:col>
-                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:colOff>12700</xdr:colOff>
                     <xdr:row>95</xdr:row>
-                    <xdr:rowOff>9525</xdr:rowOff>
+                    <xdr:rowOff>12700</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>2</xdr:col>
-                    <xdr:colOff>219075</xdr:colOff>
+                    <xdr:colOff>222250</xdr:colOff>
                     <xdr:row>95</xdr:row>
-                    <xdr:rowOff>219075</xdr:rowOff>
+                    <xdr:rowOff>222250</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1429" r:id="rId134" name="Check Box 405">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>2</xdr:col>
-                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:colOff>12700</xdr:colOff>
                     <xdr:row>102</xdr:row>
-                    <xdr:rowOff>9525</xdr:rowOff>
+                    <xdr:rowOff>12700</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>2</xdr:col>
-                    <xdr:colOff>219075</xdr:colOff>
+                    <xdr:colOff>222250</xdr:colOff>
                     <xdr:row>103</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1430" r:id="rId135" name="Check Box 406">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>11</xdr:col>
-                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:colOff>12700</xdr:colOff>
                     <xdr:row>95</xdr:row>
-                    <xdr:rowOff>9525</xdr:rowOff>
+                    <xdr:rowOff>12700</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>28575</xdr:colOff>
+                    <xdr:colOff>31750</xdr:colOff>
                     <xdr:row>95</xdr:row>
-                    <xdr:rowOff>219075</xdr:rowOff>
+                    <xdr:rowOff>222250</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1431" r:id="rId136" name="Check Box 407">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>11</xdr:col>
-                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:colOff>12700</xdr:colOff>
                     <xdr:row>97</xdr:row>
-                    <xdr:rowOff>9525</xdr:rowOff>
+                    <xdr:rowOff>12700</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>28575</xdr:colOff>
+                    <xdr:colOff>31750</xdr:colOff>
                     <xdr:row>97</xdr:row>
-                    <xdr:rowOff>219075</xdr:rowOff>
+                    <xdr:rowOff>222250</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1432" r:id="rId137" name="Check Box 408">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>11</xdr:col>
-                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:colOff>12700</xdr:colOff>
                     <xdr:row>97</xdr:row>
-                    <xdr:rowOff>9525</xdr:rowOff>
+                    <xdr:rowOff>12700</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>28575</xdr:colOff>
+                    <xdr:colOff>31750</xdr:colOff>
                     <xdr:row>97</xdr:row>
-                    <xdr:rowOff>219075</xdr:rowOff>
+                    <xdr:rowOff>222250</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1433" r:id="rId138" name="Check Box 409">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>11</xdr:col>
-                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:colOff>12700</xdr:colOff>
                     <xdr:row>99</xdr:row>
-                    <xdr:rowOff>9525</xdr:rowOff>
+                    <xdr:rowOff>12700</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>28575</xdr:colOff>
+                    <xdr:colOff>31750</xdr:colOff>
                     <xdr:row>100</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1434" r:id="rId139" name="Check Box 410">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>11</xdr:col>
-                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:colOff>12700</xdr:colOff>
                     <xdr:row>100</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>28575</xdr:colOff>
+                    <xdr:colOff>31750</xdr:colOff>
                     <xdr:row>100</xdr:row>
                     <xdr:rowOff>209550</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1435" r:id="rId140" name="Check Box 411">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>11</xdr:col>
-                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:colOff>12700</xdr:colOff>
                     <xdr:row>98</xdr:row>
-                    <xdr:rowOff>9525</xdr:rowOff>
+                    <xdr:rowOff>12700</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>28575</xdr:colOff>
+                    <xdr:colOff>31750</xdr:colOff>
                     <xdr:row>98</xdr:row>
-                    <xdr:rowOff>219075</xdr:rowOff>
+                    <xdr:rowOff>222250</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1436" r:id="rId141" name="Check Box 412">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>11</xdr:col>
-                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:colOff>12700</xdr:colOff>
                     <xdr:row>96</xdr:row>
-                    <xdr:rowOff>9525</xdr:rowOff>
+                    <xdr:rowOff>12700</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>28575</xdr:colOff>
+                    <xdr:colOff>31750</xdr:colOff>
                     <xdr:row>96</xdr:row>
-                    <xdr:rowOff>219075</xdr:rowOff>
+                    <xdr:rowOff>222250</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1437" r:id="rId142" name="Check Box 413">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>11</xdr:col>
-                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:colOff>12700</xdr:colOff>
                     <xdr:row>96</xdr:row>
-                    <xdr:rowOff>9525</xdr:rowOff>
+                    <xdr:rowOff>12700</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>28575</xdr:colOff>
+                    <xdr:colOff>31750</xdr:colOff>
                     <xdr:row>96</xdr:row>
-                    <xdr:rowOff>219075</xdr:rowOff>
+                    <xdr:rowOff>222250</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1438" r:id="rId143" name="Check Box 414">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>11</xdr:col>
-                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:colOff>12700</xdr:colOff>
                     <xdr:row>96</xdr:row>
-                    <xdr:rowOff>9525</xdr:rowOff>
+                    <xdr:rowOff>12700</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>28575</xdr:colOff>
+                    <xdr:colOff>31750</xdr:colOff>
                     <xdr:row>96</xdr:row>
-                    <xdr:rowOff>219075</xdr:rowOff>
+                    <xdr:rowOff>222250</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1439" r:id="rId144" name="Check Box 415">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>11</xdr:col>
-                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:colOff>12700</xdr:colOff>
                     <xdr:row>96</xdr:row>
-                    <xdr:rowOff>9525</xdr:rowOff>
+                    <xdr:rowOff>12700</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>28575</xdr:colOff>
+                    <xdr:colOff>31750</xdr:colOff>
                     <xdr:row>96</xdr:row>
-                    <xdr:rowOff>219075</xdr:rowOff>
+                    <xdr:rowOff>222250</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1440" r:id="rId145" name="Check Box 416">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>11</xdr:col>
-                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:colOff>12700</xdr:colOff>
                     <xdr:row>96</xdr:row>
-                    <xdr:rowOff>9525</xdr:rowOff>
+                    <xdr:rowOff>12700</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>28575</xdr:colOff>
+                    <xdr:colOff>31750</xdr:colOff>
                     <xdr:row>96</xdr:row>
-                    <xdr:rowOff>219075</xdr:rowOff>
+                    <xdr:rowOff>222250</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1441" r:id="rId146" name="Check Box 417">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>11</xdr:col>
-                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:colOff>12700</xdr:colOff>
                     <xdr:row>96</xdr:row>
-                    <xdr:rowOff>9525</xdr:rowOff>
+                    <xdr:rowOff>12700</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>28575</xdr:colOff>
+                    <xdr:colOff>31750</xdr:colOff>
                     <xdr:row>96</xdr:row>
-                    <xdr:rowOff>219075</xdr:rowOff>
+                    <xdr:rowOff>222250</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1442" r:id="rId147" name="Check Box 418">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>11</xdr:col>
-                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:colOff>12700</xdr:colOff>
                     <xdr:row>97</xdr:row>
-                    <xdr:rowOff>9525</xdr:rowOff>
+                    <xdr:rowOff>12700</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>28575</xdr:colOff>
+                    <xdr:colOff>31750</xdr:colOff>
                     <xdr:row>97</xdr:row>
-                    <xdr:rowOff>219075</xdr:rowOff>
+                    <xdr:rowOff>222250</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1443" r:id="rId148" name="Check Box 419">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>11</xdr:col>
-                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:colOff>12700</xdr:colOff>
                     <xdr:row>99</xdr:row>
-                    <xdr:rowOff>9525</xdr:rowOff>
+                    <xdr:rowOff>12700</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>28575</xdr:colOff>
+                    <xdr:colOff>31750</xdr:colOff>
                     <xdr:row>100</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1444" r:id="rId149" name="Check Box 420">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>11</xdr:col>
-                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:colOff>12700</xdr:colOff>
                     <xdr:row>100</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>28575</xdr:colOff>
+                    <xdr:colOff>31750</xdr:colOff>
                     <xdr:row>100</xdr:row>
                     <xdr:rowOff>209550</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1445" r:id="rId150" name="Check Box 421">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>11</xdr:col>
-                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:colOff>12700</xdr:colOff>
                     <xdr:row>98</xdr:row>
-                    <xdr:rowOff>9525</xdr:rowOff>
+                    <xdr:rowOff>12700</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>28575</xdr:colOff>
+                    <xdr:colOff>31750</xdr:colOff>
                     <xdr:row>98</xdr:row>
-                    <xdr:rowOff>219075</xdr:rowOff>
+                    <xdr:rowOff>222250</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1446" r:id="rId151" name="Check Box 422">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>11</xdr:col>
-                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:colOff>12700</xdr:colOff>
                     <xdr:row>97</xdr:row>
-                    <xdr:rowOff>9525</xdr:rowOff>
+                    <xdr:rowOff>12700</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>28575</xdr:colOff>
+                    <xdr:colOff>31750</xdr:colOff>
                     <xdr:row>97</xdr:row>
-                    <xdr:rowOff>219075</xdr:rowOff>
+                    <xdr:rowOff>222250</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1447" r:id="rId152" name="Check Box 423">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>11</xdr:col>
-                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:colOff>12700</xdr:colOff>
                     <xdr:row>96</xdr:row>
-                    <xdr:rowOff>9525</xdr:rowOff>
+                    <xdr:rowOff>12700</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>28575</xdr:colOff>
+                    <xdr:colOff>31750</xdr:colOff>
                     <xdr:row>96</xdr:row>
-                    <xdr:rowOff>219075</xdr:rowOff>
+                    <xdr:rowOff>222250</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1448" r:id="rId153" name="Check Box 424">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>11</xdr:col>
-                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:colOff>12700</xdr:colOff>
                     <xdr:row>96</xdr:row>
-                    <xdr:rowOff>9525</xdr:rowOff>
+                    <xdr:rowOff>12700</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>28575</xdr:colOff>
+                    <xdr:colOff>31750</xdr:colOff>
                     <xdr:row>96</xdr:row>
-                    <xdr:rowOff>219075</xdr:rowOff>
+                    <xdr:rowOff>222250</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1449" r:id="rId154" name="Check Box 425">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>11</xdr:col>
-                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:colOff>12700</xdr:colOff>
                     <xdr:row>96</xdr:row>
-                    <xdr:rowOff>9525</xdr:rowOff>
+                    <xdr:rowOff>12700</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>28575</xdr:colOff>
+                    <xdr:colOff>31750</xdr:colOff>
                     <xdr:row>96</xdr:row>
-                    <xdr:rowOff>219075</xdr:rowOff>
+                    <xdr:rowOff>222250</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1450" r:id="rId155" name="Check Box 426">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>11</xdr:col>
-                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:colOff>12700</xdr:colOff>
                     <xdr:row>96</xdr:row>
-                    <xdr:rowOff>9525</xdr:rowOff>
+                    <xdr:rowOff>12700</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>28575</xdr:colOff>
+                    <xdr:colOff>31750</xdr:colOff>
                     <xdr:row>96</xdr:row>
-                    <xdr:rowOff>219075</xdr:rowOff>
+                    <xdr:rowOff>222250</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1451" r:id="rId156" name="Check Box 427">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>11</xdr:col>
-                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:colOff>12700</xdr:colOff>
                     <xdr:row>103</xdr:row>
-                    <xdr:rowOff>9525</xdr:rowOff>
+                    <xdr:rowOff>12700</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>28575</xdr:colOff>
+                    <xdr:colOff>31750</xdr:colOff>
                     <xdr:row>103</xdr:row>
-                    <xdr:rowOff>219075</xdr:rowOff>
+                    <xdr:rowOff>222250</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1452" r:id="rId157" name="Check Box 428">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>11</xdr:col>
-                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:colOff>12700</xdr:colOff>
                     <xdr:row>104</xdr:row>
-                    <xdr:rowOff>9525</xdr:rowOff>
+                    <xdr:rowOff>12700</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>28575</xdr:colOff>
+                    <xdr:colOff>31750</xdr:colOff>
                     <xdr:row>104</xdr:row>
-                    <xdr:rowOff>219075</xdr:rowOff>
+                    <xdr:rowOff>222250</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1453" r:id="rId158" name="Check Box 429">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>11</xdr:col>
-                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:colOff>12700</xdr:colOff>
                     <xdr:row>104</xdr:row>
-                    <xdr:rowOff>9525</xdr:rowOff>
+                    <xdr:rowOff>12700</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>28575</xdr:colOff>
+                    <xdr:colOff>31750</xdr:colOff>
                     <xdr:row>104</xdr:row>
-                    <xdr:rowOff>219075</xdr:rowOff>
+                    <xdr:rowOff>222250</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1454" r:id="rId159" name="Check Box 430">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>11</xdr:col>
-                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:colOff>12700</xdr:colOff>
                     <xdr:row>103</xdr:row>
-                    <xdr:rowOff>9525</xdr:rowOff>
+                    <xdr:rowOff>12700</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>28575</xdr:colOff>
+                    <xdr:colOff>31750</xdr:colOff>
                     <xdr:row>103</xdr:row>
-                    <xdr:rowOff>219075</xdr:rowOff>
+                    <xdr:rowOff>222250</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1455" r:id="rId160" name="Check Box 431">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>11</xdr:col>
-                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:colOff>12700</xdr:colOff>
                     <xdr:row>103</xdr:row>
-                    <xdr:rowOff>9525</xdr:rowOff>
+                    <xdr:rowOff>12700</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>28575</xdr:colOff>
+                    <xdr:colOff>31750</xdr:colOff>
                     <xdr:row>103</xdr:row>
-                    <xdr:rowOff>219075</xdr:rowOff>
+                    <xdr:rowOff>222250</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1456" r:id="rId161" name="Check Box 432">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>11</xdr:col>
-                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:colOff>12700</xdr:colOff>
                     <xdr:row>103</xdr:row>
-                    <xdr:rowOff>9525</xdr:rowOff>
+                    <xdr:rowOff>12700</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>28575</xdr:colOff>
+                    <xdr:colOff>31750</xdr:colOff>
                     <xdr:row>103</xdr:row>
-                    <xdr:rowOff>219075</xdr:rowOff>
+                    <xdr:rowOff>222250</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1457" r:id="rId162" name="Check Box 433">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>11</xdr:col>
-                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:colOff>12700</xdr:colOff>
                     <xdr:row>103</xdr:row>
-                    <xdr:rowOff>9525</xdr:rowOff>
+                    <xdr:rowOff>12700</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>28575</xdr:colOff>
+                    <xdr:colOff>31750</xdr:colOff>
                     <xdr:row>103</xdr:row>
-                    <xdr:rowOff>219075</xdr:rowOff>
+                    <xdr:rowOff>222250</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1458" r:id="rId163" name="Check Box 434">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>11</xdr:col>
-                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:colOff>12700</xdr:colOff>
                     <xdr:row>104</xdr:row>
-                    <xdr:rowOff>9525</xdr:rowOff>
+                    <xdr:rowOff>12700</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>28575</xdr:colOff>
+                    <xdr:colOff>31750</xdr:colOff>
                     <xdr:row>104</xdr:row>
-                    <xdr:rowOff>219075</xdr:rowOff>
+                    <xdr:rowOff>222250</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1459" r:id="rId164" name="Check Box 435">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>11</xdr:col>
-                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:colOff>12700</xdr:colOff>
                     <xdr:row>104</xdr:row>
-                    <xdr:rowOff>9525</xdr:rowOff>
+                    <xdr:rowOff>12700</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>28575</xdr:colOff>
+                    <xdr:colOff>31750</xdr:colOff>
                     <xdr:row>104</xdr:row>
-                    <xdr:rowOff>219075</xdr:rowOff>
+                    <xdr:rowOff>222250</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1460" r:id="rId165" name="Check Box 436">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>11</xdr:col>
-                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:colOff>12700</xdr:colOff>
                     <xdr:row>103</xdr:row>
-                    <xdr:rowOff>9525</xdr:rowOff>
+                    <xdr:rowOff>12700</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>28575</xdr:colOff>
+                    <xdr:colOff>31750</xdr:colOff>
                     <xdr:row>103</xdr:row>
-                    <xdr:rowOff>219075</xdr:rowOff>
+                    <xdr:rowOff>222250</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1461" r:id="rId166" name="Check Box 437">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>11</xdr:col>
-                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:colOff>12700</xdr:colOff>
                     <xdr:row>103</xdr:row>
-                    <xdr:rowOff>9525</xdr:rowOff>
+                    <xdr:rowOff>12700</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>28575</xdr:colOff>
+                    <xdr:colOff>31750</xdr:colOff>
                     <xdr:row>103</xdr:row>
-                    <xdr:rowOff>219075</xdr:rowOff>
+                    <xdr:rowOff>222250</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1462" r:id="rId167" name="Check Box 438">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>11</xdr:col>
-                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:colOff>12700</xdr:colOff>
                     <xdr:row>105</xdr:row>
-                    <xdr:rowOff>9525</xdr:rowOff>
+                    <xdr:rowOff>12700</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>28575</xdr:colOff>
+                    <xdr:colOff>31750</xdr:colOff>
                     <xdr:row>105</xdr:row>
-                    <xdr:rowOff>219075</xdr:rowOff>
+                    <xdr:rowOff>222250</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1463" r:id="rId168" name="Check Box 439">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>11</xdr:col>
-                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:colOff>12700</xdr:colOff>
                     <xdr:row>105</xdr:row>
-                    <xdr:rowOff>9525</xdr:rowOff>
+                    <xdr:rowOff>12700</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>28575</xdr:colOff>
+                    <xdr:colOff>31750</xdr:colOff>
                     <xdr:row>105</xdr:row>
-                    <xdr:rowOff>219075</xdr:rowOff>
+                    <xdr:rowOff>222250</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1464" r:id="rId169" name="Check Box 440">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>25</xdr:col>
                     <xdr:colOff>190500</xdr:colOff>
                     <xdr:row>97</xdr:row>
-                    <xdr:rowOff>9525</xdr:rowOff>
+                    <xdr:rowOff>12700</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>27</xdr:col>
-                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:colOff>12700</xdr:colOff>
                     <xdr:row>98</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1465" r:id="rId170" name="Check Box 441">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>25</xdr:col>
                     <xdr:colOff>190500</xdr:colOff>
                     <xdr:row>94</xdr:row>
-                    <xdr:rowOff>9525</xdr:rowOff>
+                    <xdr:rowOff>12700</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>27</xdr:col>
-                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:colOff>12700</xdr:colOff>
                     <xdr:row>95</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1466" r:id="rId171" name="Check Box 442">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>25</xdr:col>
                     <xdr:colOff>190500</xdr:colOff>
                     <xdr:row>99</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>27</xdr:col>
-                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:colOff>12700</xdr:colOff>
                     <xdr:row>99</xdr:row>
-                    <xdr:rowOff>219075</xdr:rowOff>
+                    <xdr:rowOff>222250</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
       </controls>
     </mc:Choice>
   </mc:AlternateContent>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
       <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="1">
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{AE966313-5E2D-4DF0-9545-E862CBA194F2}">
           <x14:formula1>
             <xm:f>Table!$A$2:$A$7</xm:f>
           </x14:formula1>
           <xm:sqref>J27</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2047EEE8-B41B-4B91-A038-3AF35DFDF50F}">
   <dimension ref="A1:B7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B8" sqref="B8"/>
+      <selection activeCell="B7" sqref="B7"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.5"/>
+  <sheetFormatPr defaultRowHeight="13"/>
   <cols>
-    <col min="1" max="1" width="47.125" customWidth="1"/>
-    <col min="2" max="2" width="33.125" customWidth="1"/>
+    <col min="1" max="1" width="47.08984375" customWidth="1"/>
+    <col min="2" max="2" width="33.08984375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" ht="24.75" customHeight="1">
       <c r="A1" s="10" t="s">
-        <v>163</v>
+        <v>177</v>
       </c>
       <c r="B1" s="11" t="s">
-        <v>164</v>
+        <v>178</v>
       </c>
     </row>
     <row r="2" spans="1:2" ht="28.5" customHeight="1" thickBot="1">
       <c r="A2" s="18" t="s">
-        <v>171</v>
+        <v>179</v>
       </c>
       <c r="B2" s="12" t="s">
-        <v>165</v>
+        <v>180</v>
       </c>
     </row>
     <row r="3" spans="1:2" ht="64.5" customHeight="1">
       <c r="A3" s="13" t="s">
-        <v>166</v>
+        <v>181</v>
       </c>
       <c r="B3" s="14" t="s">
-        <v>172</v>
+        <v>182</v>
       </c>
     </row>
     <row r="4" spans="1:2" ht="64.5" customHeight="1">
       <c r="A4" s="15" t="s">
-        <v>167</v>
+        <v>183</v>
       </c>
       <c r="B4" s="14" t="s">
-        <v>173</v>
+        <v>184</v>
       </c>
     </row>
     <row r="5" spans="1:2" ht="64.5" customHeight="1">
       <c r="A5" s="15" t="s">
-        <v>168</v>
+        <v>185</v>
       </c>
       <c r="B5" s="14" t="s">
-        <v>174</v>
+        <v>186</v>
       </c>
     </row>
     <row r="6" spans="1:2" ht="64.5" customHeight="1">
       <c r="A6" s="15" t="s">
-        <v>169</v>
+        <v>187</v>
       </c>
       <c r="B6" s="14" t="s">
-        <v>175</v>
+        <v>188</v>
       </c>
     </row>
     <row r="7" spans="1:2" ht="64.5" customHeight="1" thickBot="1">
       <c r="A7" s="16" t="s">
-        <v>170</v>
+        <v>189</v>
       </c>
       <c r="B7" s="17" t="s">
-        <v>176</v>
+        <v>190</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="2"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:E34"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="E3" sqref="E3"/>
+      <selection activeCell="A12" sqref="A12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="18" customHeight="1"/>
   <cols>
-    <col min="1" max="1" width="13.75" style="1" bestFit="1" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="8" max="8" width="6.25" style="1" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="13.7265625" style="1" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="3.08984375" style="1" customWidth="1"/>
+    <col min="3" max="3" width="21.26953125" style="1" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="3.08984375" style="1" customWidth="1"/>
+    <col min="5" max="5" width="63.7265625" style="6" customWidth="1"/>
+    <col min="6" max="6" width="17.90625" style="1" customWidth="1"/>
+    <col min="7" max="7" width="16.7265625" style="1" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="6.26953125" style="1" bestFit="1" customWidth="1"/>
     <col min="9" max="16384" width="9" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="18" customHeight="1">
       <c r="A1" s="2" t="s">
-        <v>0</v>
+        <v>191</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>1</v>
+        <v>192</v>
       </c>
       <c r="E1" s="5" t="s">
-        <v>2</v>
+        <v>193</v>
       </c>
     </row>
     <row r="2" spans="1:5" ht="18" customHeight="1">
       <c r="A2" s="1" t="s">
-        <v>3</v>
+        <v>194</v>
       </c>
       <c r="C2" s="1" t="s">
-        <v>3</v>
+        <v>194</v>
       </c>
       <c r="E2" s="1" t="s">
-        <v>4</v>
+        <v>195</v>
       </c>
     </row>
     <row r="3" spans="1:5" ht="18" customHeight="1">
       <c r="A3" s="1" t="s">
-        <v>5</v>
+        <v>196</v>
       </c>
       <c r="C3" s="1" t="s">
-        <v>6</v>
+        <v>197</v>
       </c>
     </row>
     <row r="4" spans="1:5" ht="18" customHeight="1">
       <c r="A4" s="1" t="s">
-        <v>7</v>
+        <v>198</v>
       </c>
       <c r="C4" s="1" t="s">
-        <v>8</v>
+        <v>199</v>
       </c>
       <c r="E4" s="1"/>
     </row>
     <row r="6" spans="1:5" ht="18" customHeight="1">
       <c r="A6" s="2" t="s">
-        <v>9</v>
+        <v>200</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>10</v>
+        <v>201</v>
       </c>
       <c r="E6" s="5" t="s">
-        <v>11</v>
+        <v>202</v>
       </c>
     </row>
     <row r="7" spans="1:5" ht="18" customHeight="1">
       <c r="A7" s="1" t="s">
-        <v>12</v>
+        <v>203</v>
       </c>
       <c r="C7" s="6" t="s">
-        <v>13</v>
+        <v>204</v>
       </c>
       <c r="E7" s="1" t="s">
-        <v>3</v>
+        <v>194</v>
       </c>
     </row>
     <row r="8" spans="1:5" ht="18" customHeight="1">
       <c r="A8" s="1" t="s">
-        <v>14</v>
+        <v>23</v>
       </c>
       <c r="C8" s="6" t="s">
-        <v>15</v>
+        <v>205</v>
       </c>
       <c r="E8" s="6" t="s">
-        <v>16</v>
+        <v>206</v>
       </c>
     </row>
     <row r="9" spans="1:5" ht="18" customHeight="1">
       <c r="A9" s="1" t="s">
-        <v>17</v>
+        <v>207</v>
       </c>
       <c r="C9" s="1" t="s">
-        <v>18</v>
+        <v>208</v>
       </c>
       <c r="E9" s="6" t="s">
-        <v>19</v>
+        <v>209</v>
       </c>
     </row>
     <row r="10" spans="1:5" ht="18" customHeight="1">
       <c r="E10" s="6" t="s">
-        <v>20</v>
+        <v>210</v>
       </c>
     </row>
     <row r="11" spans="1:5" ht="18" customHeight="1">
       <c r="A11" s="2" t="s">
-        <v>21</v>
+        <v>211</v>
       </c>
       <c r="C11" s="2" t="s">
-        <v>22</v>
+        <v>212</v>
       </c>
       <c r="E11" s="6" t="s">
-        <v>23</v>
+        <v>213</v>
       </c>
     </row>
     <row r="12" spans="1:5" ht="18" customHeight="1">
       <c r="A12" s="3">
         <v>800</v>
       </c>
       <c r="B12" s="4"/>
       <c r="C12" s="1" t="s">
-        <v>3</v>
+        <v>194</v>
       </c>
       <c r="E12" s="6" t="s">
-        <v>24</v>
+        <v>214</v>
       </c>
     </row>
     <row r="13" spans="1:5" ht="18" customHeight="1">
       <c r="A13" s="3">
         <v>950</v>
       </c>
       <c r="B13" s="4"/>
       <c r="C13" s="1" t="s">
-        <v>25</v>
+        <v>215</v>
       </c>
       <c r="E13" s="6" t="s">
-        <v>26</v>
+        <v>216</v>
       </c>
     </row>
     <row r="14" spans="1:5" ht="18" customHeight="1">
       <c r="A14" s="3">
         <v>1200</v>
       </c>
       <c r="B14" s="4"/>
       <c r="C14" s="1" t="s">
-        <v>27</v>
+        <v>217</v>
       </c>
       <c r="E14" s="6" t="s">
-        <v>28</v>
+        <v>218</v>
       </c>
     </row>
     <row r="15" spans="1:5" ht="18" customHeight="1">
       <c r="E15" s="6" t="s">
-        <v>29</v>
+        <v>219</v>
       </c>
     </row>
     <row r="16" spans="1:5" ht="18" customHeight="1">
       <c r="E16" s="6" t="s">
-        <v>30</v>
+        <v>220</v>
       </c>
     </row>
     <row r="17" spans="1:5" ht="18" customHeight="1">
       <c r="A17" s="2" t="s">
-        <v>31</v>
+        <v>221</v>
       </c>
       <c r="C17" s="2" t="s">
-        <v>32</v>
+        <v>222</v>
       </c>
       <c r="E17" s="6" t="s">
-        <v>33</v>
+        <v>223</v>
       </c>
     </row>
     <row r="18" spans="1:5" ht="18" customHeight="1">
       <c r="A18" s="1" t="s">
-        <v>3</v>
+        <v>194</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>3</v>
+        <v>194</v>
       </c>
       <c r="E18" s="6" t="s">
-        <v>34</v>
+        <v>224</v>
       </c>
     </row>
     <row r="19" spans="1:5" ht="18" customHeight="1">
       <c r="A19" s="1" t="s">
-        <v>35</v>
+        <v>225</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>36</v>
+        <v>226</v>
       </c>
       <c r="E19" s="6" t="s">
-        <v>37</v>
+        <v>227</v>
       </c>
     </row>
     <row r="20" spans="1:5" ht="18" customHeight="1">
       <c r="A20" s="1" t="s">
-        <v>38</v>
+        <v>228</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>39</v>
+        <v>229</v>
       </c>
       <c r="E20" s="6" t="s">
-        <v>40</v>
+        <v>230</v>
       </c>
     </row>
     <row r="21" spans="1:5" ht="18" customHeight="1">
       <c r="C21" s="1" t="s">
-        <v>41</v>
+        <v>231</v>
       </c>
       <c r="E21" s="1"/>
     </row>
     <row r="22" spans="1:5" ht="18" customHeight="1">
       <c r="E22" s="1"/>
     </row>
     <row r="23" spans="1:5" ht="18" customHeight="1">
       <c r="A23" s="2" t="s">
-        <v>42</v>
+        <v>232</v>
       </c>
       <c r="C23" s="2" t="s">
-        <v>43</v>
+        <v>233</v>
       </c>
       <c r="E23" s="2" t="s">
-        <v>44</v>
+        <v>234</v>
       </c>
     </row>
     <row r="24" spans="1:5" ht="18" customHeight="1">
       <c r="A24" s="1" t="s">
-        <v>45</v>
+        <v>235</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>3</v>
+        <v>194</v>
       </c>
       <c r="E24" s="1" t="s">
-        <v>3</v>
+        <v>194</v>
       </c>
     </row>
     <row r="25" spans="1:5" ht="18" customHeight="1">
       <c r="A25" s="1" t="s">
-        <v>46</v>
+        <v>236</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>47</v>
+        <v>237</v>
       </c>
       <c r="E25" s="1" t="s">
-        <v>48</v>
+        <v>238</v>
       </c>
     </row>
     <row r="26" spans="1:5" ht="18" customHeight="1">
       <c r="C26" s="1" t="s">
-        <v>15</v>
+        <v>205</v>
       </c>
       <c r="E26" s="1" t="s">
-        <v>49</v>
+        <v>239</v>
       </c>
     </row>
     <row r="27" spans="1:5" ht="18" customHeight="1">
       <c r="C27" s="1" t="s">
-        <v>50</v>
+        <v>240</v>
       </c>
       <c r="E27" s="1" t="s">
-        <v>51</v>
+        <v>241</v>
       </c>
     </row>
     <row r="28" spans="1:5" ht="18" customHeight="1">
       <c r="E28" s="1" t="s">
-        <v>52</v>
+        <v>242</v>
       </c>
     </row>
     <row r="29" spans="1:5" ht="18" customHeight="1">
       <c r="A29" s="2" t="s">
-        <v>53</v>
+        <v>243</v>
       </c>
       <c r="C29" s="2" t="s">
-        <v>54</v>
+        <v>244</v>
       </c>
       <c r="E29" s="1" t="s">
-        <v>55</v>
+        <v>245</v>
       </c>
     </row>
     <row r="30" spans="1:5" ht="18" customHeight="1">
       <c r="A30" s="1" t="s">
-        <v>3</v>
+        <v>194</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>3</v>
+        <v>194</v>
       </c>
       <c r="E30" s="1" t="s">
-        <v>56</v>
+        <v>246</v>
       </c>
     </row>
     <row r="31" spans="1:5" ht="18" customHeight="1">
       <c r="A31" s="1" t="s">
-        <v>57</v>
+        <v>247</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>58</v>
+        <v>248</v>
       </c>
     </row>
     <row r="32" spans="1:5" ht="18" customHeight="1">
       <c r="A32" s="1" t="s">
-        <v>58</v>
+        <v>248</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>59</v>
+        <v>249</v>
       </c>
     </row>
     <row r="33" spans="1:1" ht="18" customHeight="1">
       <c r="A33" s="1" t="s">
-        <v>59</v>
+        <v>249</v>
       </c>
     </row>
     <row r="34" spans="1:1" ht="18" customHeight="1">
       <c r="A34" s="1" t="s">
-        <v>60</v>
+        <v>250</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection password="CCE3" sheet="1" objects="1" scenarios="1"/>
   <phoneticPr fontId="2"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.51200000000000001" footer="0.51200000000000001"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="ドキュメント" ma:contentTypeID="0x0101009A233E28BD83AC468057AD77D8F9F8F3" ma:contentTypeVersion="7" ma:contentTypeDescription="新しいドキュメントを作成します。" ma:contentTypeScope="" ma:versionID="86881c36c8640aee3712625ba380411b">
-[...2 lines deleted...]
-    <xsd:import namespace="c6a19f74-b748-488d-993c-93fe6c9916f3"/>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="ドキュメント" ma:contentTypeID="0x01010056EBE366D3DC79489D49093BFC85E815" ma:contentTypeVersion="11" ma:contentTypeDescription="新しいドキュメントを作成します。" ma:contentTypeScope="" ma:versionID="52157cf6b1771fd9346200ffa80bc2fb">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="017663da-ba06-4c96-8f40-e9e8c2359512" xmlns:ns3="baee070b-a18a-4b1c-8186-f8f149ede11c" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="cf96f965e62efabfbec688f16ada963c" ns2:_="" ns3:_="">
+    <xsd:import namespace="017663da-ba06-4c96-8f40-e9e8c2359512"/>
+    <xsd:import namespace="baee070b-a18a-4b1c-8186-f8f149ede11c"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
-                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
-[...5 lines deleted...]
-                <xsd:element ref="ns4:MediaServiceKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="d708cb48-a321-49fb-aebf-90c9ee5d02bc" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="017663da-ba06-4c96-8f40-e9e8c2359512" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="SharedWithUsers" ma:index="8" nillable="true" ma:displayName="共有相手" ma:internalName="SharedWithUsers" ma:readOnly="true">
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="11" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="13" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="画像タグ" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="54849669-9eef-462d-b5a2-b47f93d0b3f8" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
-        <xsd:complexContent>
-[...13 lines deleted...]
-        </xsd:complexContent>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="SharedWithDetails" ma:index="9" nillable="true" ma:displayName="共有相手の詳細情報" ma:internalName="SharedWithDetails" ma:readOnly="true">
+    <xsd:element name="MediaServiceDateTaken" ma:index="15" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="16" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="SharingHintHash" ma:index="10" nillable="true" ma:displayName="共有のヒントのハッシュ" ma:hidden="true" ma:internalName="SharingHintHash" ma:readOnly="true">
+    <xsd:element name="MediaServiceGenerationTime" ma:index="17" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="18" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="c6a19f74-b748-488d-993c-93fe6c9916f3" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="baee070b-a18a-4b1c-8186-f8f149ede11c" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="MediaServiceMetadata" ma:index="11" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
-[...19 lines deleted...]
-      </xsd:simpleType>
+    <xsd:element name="TaxCatchAll" ma:index="14" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{55c39264-9df1-4dcb-abfe-429ff30dca5e}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="baee070b-a18a-4b1c-8186-f8f149ede11c">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="コンテンツ タイプ"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="タイトル"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
@@ -29512,96 +29505,100 @@
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-  <documentManagement/>
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="017663da-ba06-4c96-8f40-e9e8c2359512">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="baee070b-a18a-4b1c-8186-f8f149ede11c" xsi:nil="true"/>
+  </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DC7F8A9E-E801-4FF7-9EB9-7E5424D28FF5}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{768393E9-F129-4FF6-B209-8688C6E0AD14}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
-    <ds:schemaRef ds:uri="http://www.w3.org/2000/xmlns/"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
-    <ds:schemaRef ds:uri="d708cb48-a321-49fb-aebf-90c9ee5d02bc"/>
-    <ds:schemaRef ds:uri="c6a19f74-b748-488d-993c-93fe6c9916f3"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="017663da-ba06-4c96-8f40-e9e8c2359512"/>
+    <ds:schemaRef ds:uri="baee070b-a18a-4b1c-8186-f8f149ede11c"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9BA90868-33FC-4E99-A550-560A497A1DA2}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <ds:schemaRef ds:uri="c6a19f74-b748-488d-993c-93fe6c9916f3"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="baee070b-a18a-4b1c-8186-f8f149ede11c"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="017663da-ba06-4c96-8f40-e9e8c2359512"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4BD980F0-81EB-4FE1-9CBA-45CE24AACDD0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{e296e639-91e9-4bb7-a1e8-7ae7de7d97ca}" enabled="1" method="Privileged" siteId="{a449438d-3606-490b-844f-c4e15e535fca}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
@@ -29621,50 +29618,61 @@
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="20" baseType="lpstr">
       <vt:lpstr>3-1-3 Employment Application</vt:lpstr>
       <vt:lpstr>Table</vt:lpstr>
       <vt:lpstr>テーブル</vt:lpstr>
       <vt:lpstr>'3-1-3 Employment Application'!Print_Area</vt:lpstr>
       <vt:lpstr>テーブル!ボックス</vt:lpstr>
       <vt:lpstr>科研費基盤</vt:lpstr>
       <vt:lpstr>科研費若手</vt:lpstr>
       <vt:lpstr>科研費分担金</vt:lpstr>
       <vt:lpstr>給与締日・支払日</vt:lpstr>
       <vt:lpstr>雇用種別</vt:lpstr>
       <vt:lpstr>更新の判断基準</vt:lpstr>
       <vt:lpstr>更新の有無</vt:lpstr>
       <vt:lpstr>私大戦略</vt:lpstr>
       <vt:lpstr>時給</vt:lpstr>
       <vt:lpstr>主な就業場所1</vt:lpstr>
       <vt:lpstr>主な就業場所2</vt:lpstr>
       <vt:lpstr>身分</vt:lpstr>
       <vt:lpstr>通勤手当</vt:lpstr>
       <vt:lpstr>締日</vt:lpstr>
       <vt:lpstr>有無</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
+  <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
+  <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy/>
-  <cp:lastPrinted></cp:lastPrinted>
+  <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <cp:category/>
+  <cp:contentStatus/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x0101009A233E28BD83AC468057AD77D8F9F8F3</vt:lpwstr>
+    <vt:lpwstr>0x01010056EBE366D3DC79489D49093BFC85E815</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
   </property>
 </Properties>
 </file>