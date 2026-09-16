--- v1 (2026-07-14)
+++ v2 (2026-09-16)
@@ -176,99 +176,96 @@
   <Override PartName="/xl/ctrlProps/ctrlProp161.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp162.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp163.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp164.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp165.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp166.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp167.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp168.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="27932"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30326"/>
   <workbookPr filterPrivacy="1"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{3208CD87-B565-4BED-81C3-70E1192E542D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{7C6DDB39-84BA-470F-886C-92F8B698B253}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="667" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="28680" yWindow="165" windowWidth="29040" windowHeight="15720" tabRatio="667" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="3-1-3 Employment Application" sheetId="16" r:id="rId1"/>
     <sheet name="Table" sheetId="17" state="hidden" r:id="rId2"/>
     <sheet name="テーブル" sheetId="13" state="hidden" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_1900年1月25日">#REF!</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'3-1-3 Employment Application'!$A$1:$AO$117</definedName>
     <definedName name="ボックス" localSheetId="2">テーブル!$A$24:$A$25</definedName>
     <definedName name="科研費基盤">テーブル!$A$30:$A$34</definedName>
     <definedName name="科研費若手">テーブル!$C$30:$C$32</definedName>
     <definedName name="科研費分担金">テーブル!$E$24:$E$30</definedName>
     <definedName name="給与締日・支払日">テーブル!$C$7:$C$8</definedName>
     <definedName name="雇用種別">テーブル!$A$2:$A$4</definedName>
     <definedName name="更新の判断基準">テーブル!$E$2:$E$2</definedName>
     <definedName name="更新の有無">テーブル!$C$2:$C$4</definedName>
     <definedName name="私大戦略">テーブル!$E$7:$E$20</definedName>
     <definedName name="時給">テーブル!$A$12:$A$14</definedName>
     <definedName name="主な就業場所1">テーブル!$A$7:$A$10</definedName>
     <definedName name="主な就業場所2">テーブル!$A$10:$A$10</definedName>
     <definedName name="身分">テーブル!$C$18:$C$21</definedName>
     <definedName name="通勤手当">テーブル!$C$12:$C$14</definedName>
     <definedName name="締日">テーブル!$C$25:$C$27</definedName>
     <definedName name="有無">テーブル!$A$18:$A$20</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
-    </ext>
-[...1 lines deleted...]
-      <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="G27" i="16" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="395" uniqueCount="252">
   <si>
     <t>New application/Contract renewal      Alteration (of budget, address, etc.)</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>Adjunct Administrative Staff Member(Research Assistance/Faculty Secretary)</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>Date of Application</t>
     <phoneticPr fontId="2"/>
   </si>
@@ -500,118 +497,54 @@
   </si>
   <si>
     <t>day)</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>Vacation</t>
   </si>
   <si>
     <t>Annual paid vacation</t>
   </si>
   <si>
     <t>_________days</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>Salary/Payment Date</t>
   </si>
   <si>
     <t>Salary:</t>
   </si>
   <si>
     <t>yen/one hour of work</t>
   </si>
   <si>
-    <r>
-[...30 lines deleted...]
-  <si>
     <t>Reasons for setting a salary other than the basic</t>
   </si>
   <si>
     <t>（Regarding research assistance） ▼pull-down menu</t>
-  </si>
-[...30 lines deleted...]
-    <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>When setting a salary other than the above</t>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="ＭＳ Ｐゴシック"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
       <t>（　　　　　　　）</t>
     </r>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>yen</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>Commuting allowance:</t>
   </si>
   <si>
     <t xml:space="preserve">As specified in Article 11, Regulations concerning salaries of hourly non-teaching staff </t>
@@ -2125,76 +2058,60 @@
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>単　価</t>
     <rPh sb="0" eb="1">
       <t>タン</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>アタイ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>（Regarding research assistance） ▼pull-down menu</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t xml:space="preserve"> </t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>（Regarding research assistance/Collage students or collage gradduate etc.）</t>
     <phoneticPr fontId="21"/>
   </si>
   <si>
-    <t>1,200yen</t>
-[...2 lines deleted...]
-  <si>
     <t>（Regarding research assistance/Student or graduate of the first semester of a doctoral program or a master's program）</t>
     <phoneticPr fontId="21"/>
-  </si>
-[...2 lines deleted...]
-    <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>（Regarding research assistance/Student, graduate, or person who completed course without acquiring a degree in the second semester of a doctoral program）</t>
     <phoneticPr fontId="21"/>
   </si>
   <si>
-    <t>1,600yen</t>
-[...2 lines deleted...]
-  <si>
     <t>（Regarding research assistance/Specialized work done with the qualifications of a nurse）</t>
     <phoneticPr fontId="21"/>
-  </si>
-[...2 lines deleted...]
-    <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>（Regarding research assistance/Specialized work such as counseling done with the qualifications of a clinical psychologist）</t>
     <phoneticPr fontId="21"/>
   </si>
   <si>
     <t>4,000yen</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>雇用種別</t>
   </si>
   <si>
     <t>更新の有無</t>
   </si>
   <si>
     <t>更新の判断基準</t>
   </si>
   <si>
     <t>(右下の▼から選んでください)</t>
   </si>
   <si>
     <t>能力、勤務状況・態度、従事している業務の進捗状況、契約期間満了時の業務量等</t>
   </si>
   <si>
@@ -2361,50 +2278,130 @@
   </si>
   <si>
     <t>C</t>
   </si>
   <si>
     <r>
       <t>Division of Research Form 0104-04_e, Rev</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="游ゴシック"/>
         <family val="1"/>
         <charset val="128"/>
       </rPr>
       <t>：</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>April 2026</t>
     </r>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <r>
+      <t>1,250yen</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="ＭＳ Ｐゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>（</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>Research administrative assistance</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="ＭＳ Ｐゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>）　</t>
+    </r>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <r>
+      <t>1,250yen</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="ＭＳ Ｐゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>（</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>Faculty Secretary</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="ＭＳ Ｐゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>）</t>
+    </r>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>1,250yen</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>1,400yen</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>1,650yen</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>2,000yen</t>
     <phoneticPr fontId="2"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="12">
     <numFmt numFmtId="176" formatCode="[$-F800]dddd\,\ mmmm\ dd\,\ yyyy"/>
     <numFmt numFmtId="177" formatCode="[=0]&quot;&quot;;General"/>
     <numFmt numFmtId="178" formatCode="[=0]&quot;&quot;;General\ \ "/>
     <numFmt numFmtId="179" formatCode="###"/>
     <numFmt numFmtId="180" formatCode="00"/>
     <numFmt numFmtId="181" formatCode="000\-0000"/>
     <numFmt numFmtId="182" formatCode="0_ "/>
     <numFmt numFmtId="183" formatCode="h:mm;@"/>
     <numFmt numFmtId="184" formatCode="0.00_);[Red]\(0.00\)"/>
     <numFmt numFmtId="185" formatCode="#,##0_ "/>
     <numFmt numFmtId="186" formatCode="#,##0_);[Red]\(#,##0\)"/>
     <numFmt numFmtId="187" formatCode="0_);[Red]\(0\)"/>
   </numFmts>
   <fonts count="58">
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
@@ -6851,51 +6848,51 @@
 <file path=xl/ctrlProps/ctrlProp44.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp45.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp46.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp47.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp48.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp49.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp5.xml><?xml version="1.0" encoding="utf-8"?>
-<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" checked="Checked" lockText="1" noThreeD="1"/>
+<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp50.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp51.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp52.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp53.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp54.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp55.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
@@ -7077,57 +7074,57 @@
 </file>
 
 <file path=xl/ctrlProps/ctrlProp96.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp97.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp98.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp99.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>22</xdr:col>
-          <xdr:colOff>12700</xdr:colOff>
+          <xdr:colOff>9525</xdr:colOff>
           <xdr:row>51</xdr:row>
           <xdr:rowOff>209550</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>23</xdr:col>
-          <xdr:colOff>12700</xdr:colOff>
+          <xdr:colOff>9525</xdr:colOff>
           <xdr:row>52</xdr:row>
           <xdr:rowOff>400050</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1133" name="Check Box 109" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1133"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00006D040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
@@ -7144,57 +7141,57 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>5</xdr:col>
-          <xdr:colOff>12700</xdr:colOff>
+          <xdr:colOff>9525</xdr:colOff>
           <xdr:row>51</xdr:row>
           <xdr:rowOff>209550</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>6</xdr:col>
-          <xdr:colOff>12700</xdr:colOff>
+          <xdr:colOff>9525</xdr:colOff>
           <xdr:row>52</xdr:row>
           <xdr:rowOff>400050</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1132" name="Check Box 108" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1132"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00006C040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
@@ -7211,57 +7208,57 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>4</xdr:col>
-          <xdr:colOff>12700</xdr:colOff>
+          <xdr:colOff>9525</xdr:colOff>
           <xdr:row>14</xdr:row>
           <xdr:rowOff>19050</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>5</xdr:col>
-          <xdr:colOff>12700</xdr:colOff>
+          <xdr:colOff>9525</xdr:colOff>
           <xdr:row>15</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1043" name="Check Box 19" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1043"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000013040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
@@ -7278,57 +7275,57 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>21</xdr:col>
-          <xdr:colOff>12700</xdr:colOff>
+          <xdr:colOff>9525</xdr:colOff>
           <xdr:row>14</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>22</xdr:col>
-          <xdr:colOff>12700</xdr:colOff>
+          <xdr:colOff>9525</xdr:colOff>
           <xdr:row>14</xdr:row>
           <xdr:rowOff>209550</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1044" name="Check Box 20" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1044"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000014040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
@@ -7347,57 +7344,57 @@
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>15</xdr:col>
           <xdr:colOff>19050</xdr:colOff>
           <xdr:row>15</xdr:row>
-          <xdr:rowOff>12700</xdr:rowOff>
+          <xdr:rowOff>9525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>16</xdr:col>
           <xdr:colOff>19050</xdr:colOff>
           <xdr:row>15</xdr:row>
-          <xdr:rowOff>222250</xdr:rowOff>
+          <xdr:rowOff>219075</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1047" name="Check Box 23" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1047"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000017040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -7412,59 +7409,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>18</xdr:col>
-          <xdr:colOff>146050</xdr:colOff>
+          <xdr:colOff>142875</xdr:colOff>
           <xdr:row>15</xdr:row>
-          <xdr:rowOff>12700</xdr:rowOff>
+          <xdr:rowOff>9525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>20</xdr:col>
-          <xdr:colOff>12700</xdr:colOff>
+          <xdr:colOff>9525</xdr:colOff>
           <xdr:row>15</xdr:row>
-          <xdr:rowOff>222250</xdr:rowOff>
+          <xdr:rowOff>219075</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1048" name="Check Box 24" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1048"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000018040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -7479,59 +7476,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>22</xdr:col>
-          <xdr:colOff>12700</xdr:colOff>
+          <xdr:colOff>9525</xdr:colOff>
           <xdr:row>15</xdr:row>
-          <xdr:rowOff>12700</xdr:rowOff>
+          <xdr:rowOff>9525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>23</xdr:col>
-          <xdr:colOff>12700</xdr:colOff>
+          <xdr:colOff>9525</xdr:colOff>
           <xdr:row>15</xdr:row>
-          <xdr:rowOff>222250</xdr:rowOff>
+          <xdr:rowOff>219075</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1049" name="Check Box 25" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1049"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000019040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -7546,59 +7543,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>17</xdr:col>
-          <xdr:colOff>12700</xdr:colOff>
+          <xdr:colOff>9525</xdr:colOff>
           <xdr:row>21</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>18</xdr:col>
-          <xdr:colOff>165100</xdr:colOff>
+          <xdr:colOff>161925</xdr:colOff>
           <xdr:row>21</xdr:row>
-          <xdr:rowOff>203200</xdr:rowOff>
+          <xdr:rowOff>200025</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1052" name="Check Box 28" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1052"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00001C040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -7613,59 +7610,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>21</xdr:col>
-          <xdr:colOff>12700</xdr:colOff>
+          <xdr:colOff>9525</xdr:colOff>
           <xdr:row>21</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>22</xdr:col>
-          <xdr:colOff>165100</xdr:colOff>
+          <xdr:colOff>161925</xdr:colOff>
           <xdr:row>21</xdr:row>
-          <xdr:rowOff>203200</xdr:rowOff>
+          <xdr:rowOff>200025</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1053" name="Check Box 29" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1053"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00001D040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -7682,57 +7679,57 @@
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>5</xdr:col>
           <xdr:colOff>19050</xdr:colOff>
           <xdr:row>53</xdr:row>
-          <xdr:rowOff>12700</xdr:rowOff>
+          <xdr:rowOff>9525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>6</xdr:col>
           <xdr:colOff>19050</xdr:colOff>
           <xdr:row>53</xdr:row>
-          <xdr:rowOff>222250</xdr:rowOff>
+          <xdr:rowOff>219075</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1065" name="Check Box 41" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1065"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000029040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -7749,57 +7746,57 @@
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>5</xdr:col>
           <xdr:colOff>19050</xdr:colOff>
           <xdr:row>54</xdr:row>
-          <xdr:rowOff>12700</xdr:rowOff>
+          <xdr:rowOff>9525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>6</xdr:col>
           <xdr:colOff>19050</xdr:colOff>
           <xdr:row>54</xdr:row>
-          <xdr:rowOff>222250</xdr:rowOff>
+          <xdr:rowOff>219075</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1066" name="Check Box 42" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1066"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00002A040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -7816,57 +7813,57 @@
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>5</xdr:col>
           <xdr:colOff>19050</xdr:colOff>
           <xdr:row>55</xdr:row>
-          <xdr:rowOff>12700</xdr:rowOff>
+          <xdr:rowOff>9525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>6</xdr:col>
           <xdr:colOff>19050</xdr:colOff>
           <xdr:row>55</xdr:row>
-          <xdr:rowOff>222250</xdr:rowOff>
+          <xdr:rowOff>219075</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1067" name="Check Box 43" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1067"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00002B040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -8011,57 +8008,57 @@
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>These red characters will not appear when printed.</a:t>
           </a:r>
           <a:r>
             <a:rPr lang="en-US" sz="900" b="1">
               <a:solidFill>
                 <a:srgbClr val="FF0000"/>
               </a:solidFill>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="ＭＳ ゴシック"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>)</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData fPrintsWithSheet="0"/>
   </xdr:twoCellAnchor>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>4</xdr:col>
-          <xdr:colOff>165100</xdr:colOff>
+          <xdr:colOff>161925</xdr:colOff>
           <xdr:row>17</xdr:row>
-          <xdr:rowOff>12700</xdr:rowOff>
+          <xdr:rowOff>9525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>5</xdr:col>
-          <xdr:colOff>165100</xdr:colOff>
+          <xdr:colOff>161925</xdr:colOff>
           <xdr:row>17</xdr:row>
           <xdr:rowOff>190500</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1073" name="Check Box 49" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1073"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000031040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
@@ -8080,51 +8077,51 @@
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>23</xdr:col>
           <xdr:colOff>0</xdr:colOff>
           <xdr:row>17</xdr:row>
-          <xdr:rowOff>12700</xdr:rowOff>
+          <xdr:rowOff>9525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>24</xdr:col>
           <xdr:colOff>0</xdr:colOff>
           <xdr:row>17</xdr:row>
           <xdr:rowOff>190500</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1074" name="Check Box 50" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1074"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000032040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
@@ -8147,57 +8144,57 @@
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>4</xdr:col>
           <xdr:colOff>57150</xdr:colOff>
           <xdr:row>0</xdr:row>
-          <xdr:rowOff>31750</xdr:rowOff>
+          <xdr:rowOff>28575</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>5</xdr:col>
           <xdr:colOff>57150</xdr:colOff>
           <xdr:row>0</xdr:row>
-          <xdr:rowOff>241300</xdr:rowOff>
+          <xdr:rowOff>238125</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1084" name="Check Box 60" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1084"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00003C040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -8214,57 +8211,57 @@
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>17</xdr:col>
           <xdr:colOff>171450</xdr:colOff>
           <xdr:row>0</xdr:row>
-          <xdr:rowOff>31750</xdr:rowOff>
+          <xdr:rowOff>28575</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>18</xdr:col>
           <xdr:colOff>171450</xdr:colOff>
           <xdr:row>0</xdr:row>
-          <xdr:rowOff>241300</xdr:rowOff>
+          <xdr:rowOff>238125</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1085" name="Check Box 61" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1085"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00003D040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -8279,59 +8276,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>11</xdr:col>
-          <xdr:colOff>31750</xdr:colOff>
+          <xdr:colOff>28575</xdr:colOff>
           <xdr:row>15</xdr:row>
-          <xdr:rowOff>12700</xdr:rowOff>
+          <xdr:rowOff>9525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>31750</xdr:colOff>
+          <xdr:colOff>28575</xdr:colOff>
           <xdr:row>15</xdr:row>
-          <xdr:rowOff>222250</xdr:rowOff>
+          <xdr:rowOff>219075</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1122" name="Check Box 98" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1122"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000062040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -8346,59 +8343,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>25</xdr:col>
-          <xdr:colOff>31750</xdr:colOff>
+          <xdr:colOff>28575</xdr:colOff>
           <xdr:row>15</xdr:row>
-          <xdr:rowOff>12700</xdr:rowOff>
+          <xdr:rowOff>9525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>26</xdr:col>
-          <xdr:colOff>31750</xdr:colOff>
+          <xdr:colOff>28575</xdr:colOff>
           <xdr:row>15</xdr:row>
-          <xdr:rowOff>222250</xdr:rowOff>
+          <xdr:rowOff>219075</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1126" name="Check Box 102" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1126"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000066040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -8413,59 +8410,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>14</xdr:col>
-          <xdr:colOff>31750</xdr:colOff>
+          <xdr:colOff>28575</xdr:colOff>
           <xdr:row>45</xdr:row>
-          <xdr:rowOff>50800</xdr:rowOff>
+          <xdr:rowOff>47625</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>15</xdr:col>
-          <xdr:colOff>31750</xdr:colOff>
+          <xdr:colOff>28575</xdr:colOff>
           <xdr:row>45</xdr:row>
-          <xdr:rowOff>260350</xdr:rowOff>
+          <xdr:rowOff>257175</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1129" name="Check Box 105" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1129"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000069040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -8480,59 +8477,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>9</xdr:col>
-          <xdr:colOff>31750</xdr:colOff>
+          <xdr:colOff>28575</xdr:colOff>
           <xdr:row>45</xdr:row>
-          <xdr:rowOff>50800</xdr:rowOff>
+          <xdr:rowOff>47625</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>10</xdr:col>
-          <xdr:colOff>31750</xdr:colOff>
+          <xdr:colOff>28575</xdr:colOff>
           <xdr:row>45</xdr:row>
-          <xdr:rowOff>260350</xdr:rowOff>
+          <xdr:rowOff>257175</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1130" name="Check Box 106" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1130"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00006A040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -8547,59 +8544,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>14</xdr:col>
-          <xdr:colOff>31750</xdr:colOff>
+          <xdr:colOff>28575</xdr:colOff>
           <xdr:row>45</xdr:row>
-          <xdr:rowOff>50800</xdr:rowOff>
+          <xdr:rowOff>47625</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>15</xdr:col>
-          <xdr:colOff>31750</xdr:colOff>
+          <xdr:colOff>28575</xdr:colOff>
           <xdr:row>45</xdr:row>
-          <xdr:rowOff>260350</xdr:rowOff>
+          <xdr:rowOff>257175</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1131" name="Check Box 107" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1131"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00006B040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -8765,57 +8762,57 @@
           </a:r>
           <a:endParaRPr kumimoji="0" lang="en-US" sz="1100" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:solidFill>
               <a:sysClr val="windowText" lastClr="000000"/>
             </a:solidFill>
             <a:effectLst/>
             <a:uLnTx/>
             <a:uFillTx/>
             <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             <a:ea typeface="+mn-ea"/>
             <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
           </a:endParaRPr>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData fPrintsWithSheet="0"/>
   </xdr:twoCellAnchor>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>4</xdr:col>
-          <xdr:colOff>184150</xdr:colOff>
+          <xdr:colOff>180975</xdr:colOff>
           <xdr:row>25</xdr:row>
-          <xdr:rowOff>12700</xdr:rowOff>
+          <xdr:rowOff>9525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>5</xdr:col>
-          <xdr:colOff>184150</xdr:colOff>
+          <xdr:colOff>180975</xdr:colOff>
           <xdr:row>25</xdr:row>
           <xdr:rowOff>190500</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1310" name="Check Box 286" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1310"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00001E050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
@@ -8832,57 +8829,57 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>4</xdr:col>
-          <xdr:colOff>184150</xdr:colOff>
+          <xdr:colOff>180975</xdr:colOff>
           <xdr:row>26</xdr:row>
-          <xdr:rowOff>12700</xdr:rowOff>
+          <xdr:rowOff>9525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>5</xdr:col>
-          <xdr:colOff>184150</xdr:colOff>
+          <xdr:colOff>180975</xdr:colOff>
           <xdr:row>26</xdr:row>
           <xdr:rowOff>190500</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1311" name="Check Box 287" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1311"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00001F050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
@@ -8899,59 +8896,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>4</xdr:col>
-          <xdr:colOff>184150</xdr:colOff>
+          <xdr:colOff>180975</xdr:colOff>
           <xdr:row>27</xdr:row>
           <xdr:rowOff>19050</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>5</xdr:col>
-          <xdr:colOff>184150</xdr:colOff>
+          <xdr:colOff>180975</xdr:colOff>
           <xdr:row>27</xdr:row>
-          <xdr:rowOff>203200</xdr:rowOff>
+          <xdr:rowOff>200025</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1312" name="Check Box 288" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1312"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000020050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -8974,51 +8971,51 @@
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>4</xdr:col>
           <xdr:colOff>171450</xdr:colOff>
           <xdr:row>28</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>5</xdr:col>
           <xdr:colOff>171450</xdr:colOff>
           <xdr:row>28</xdr:row>
-          <xdr:rowOff>222250</xdr:rowOff>
+          <xdr:rowOff>219075</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1313" name="Check Box 289" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1313"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000021050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -9149,59 +9146,59 @@
           <a:tailEnd type="triangle"/>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </xdr:style>
     </xdr:cxnSp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>8</xdr:col>
-          <xdr:colOff>184150</xdr:colOff>
+          <xdr:colOff>180975</xdr:colOff>
           <xdr:row>30</xdr:row>
           <xdr:rowOff>57150</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>9</xdr:col>
-          <xdr:colOff>184150</xdr:colOff>
+          <xdr:colOff>180975</xdr:colOff>
           <xdr:row>30</xdr:row>
-          <xdr:rowOff>241300</xdr:rowOff>
+          <xdr:rowOff>238125</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1314" name="Check Box 290" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1314"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000022050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -9216,57 +9213,57 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>21</xdr:col>
-          <xdr:colOff>203200</xdr:colOff>
+          <xdr:colOff>200025</xdr:colOff>
           <xdr:row>30</xdr:row>
-          <xdr:rowOff>31750</xdr:rowOff>
+          <xdr:rowOff>28575</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>22</xdr:col>
-          <xdr:colOff>203200</xdr:colOff>
+          <xdr:colOff>200025</xdr:colOff>
           <xdr:row>30</xdr:row>
           <xdr:rowOff>209550</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1315" name="Check Box 291" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1315"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000023050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
@@ -9283,57 +9280,57 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>12700</xdr:colOff>
+          <xdr:colOff>9525</xdr:colOff>
           <xdr:row>69</xdr:row>
-          <xdr:rowOff>12700</xdr:rowOff>
+          <xdr:rowOff>9525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>222250</xdr:colOff>
+          <xdr:colOff>219075</xdr:colOff>
           <xdr:row>70</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1326" name="Check Box 302" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1326"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00002E050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
@@ -9350,57 +9347,57 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>12700</xdr:colOff>
+          <xdr:colOff>9525</xdr:colOff>
           <xdr:row>70</xdr:row>
-          <xdr:rowOff>12700</xdr:rowOff>
+          <xdr:rowOff>9525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>222250</xdr:colOff>
+          <xdr:colOff>219075</xdr:colOff>
           <xdr:row>71</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1327" name="Check Box 303" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1327"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00002F050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
@@ -9417,57 +9414,57 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>12700</xdr:colOff>
+          <xdr:colOff>9525</xdr:colOff>
           <xdr:row>71</xdr:row>
-          <xdr:rowOff>12700</xdr:rowOff>
+          <xdr:rowOff>9525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>222250</xdr:colOff>
+          <xdr:colOff>219075</xdr:colOff>
           <xdr:row>72</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1328" name="Check Box 304" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1328"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000030050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
@@ -9484,57 +9481,57 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>12700</xdr:colOff>
+          <xdr:colOff>9525</xdr:colOff>
           <xdr:row>68</xdr:row>
-          <xdr:rowOff>12700</xdr:rowOff>
+          <xdr:rowOff>9525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>222250</xdr:colOff>
+          <xdr:colOff>219075</xdr:colOff>
           <xdr:row>69</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1329" name="Check Box 305" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1329"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000031050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
@@ -9551,57 +9548,57 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>12700</xdr:colOff>
+          <xdr:colOff>9525</xdr:colOff>
           <xdr:row>67</xdr:row>
-          <xdr:rowOff>12700</xdr:rowOff>
+          <xdr:rowOff>9525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>222250</xdr:colOff>
+          <xdr:colOff>219075</xdr:colOff>
           <xdr:row>68</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1330" name="Check Box 306" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1330"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000032050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
@@ -9618,57 +9615,57 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>12700</xdr:colOff>
+          <xdr:colOff>9525</xdr:colOff>
           <xdr:row>66</xdr:row>
-          <xdr:rowOff>12700</xdr:rowOff>
+          <xdr:rowOff>9525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>222250</xdr:colOff>
+          <xdr:colOff>219075</xdr:colOff>
           <xdr:row>67</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1331" name="Check Box 307" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1331"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000033050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
@@ -9685,59 +9682,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>12700</xdr:colOff>
+          <xdr:colOff>9525</xdr:colOff>
           <xdr:row>63</xdr:row>
-          <xdr:rowOff>12700</xdr:rowOff>
+          <xdr:rowOff>9525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>222250</xdr:colOff>
+          <xdr:colOff>219075</xdr:colOff>
           <xdr:row>63</xdr:row>
-          <xdr:rowOff>222250</xdr:rowOff>
+          <xdr:rowOff>219075</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1332" name="Check Box 308" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1332"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000034050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -9752,59 +9749,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>12700</xdr:colOff>
+          <xdr:colOff>9525</xdr:colOff>
           <xdr:row>62</xdr:row>
-          <xdr:rowOff>12700</xdr:rowOff>
+          <xdr:rowOff>9525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>222250</xdr:colOff>
+          <xdr:colOff>219075</xdr:colOff>
           <xdr:row>62</xdr:row>
-          <xdr:rowOff>222250</xdr:rowOff>
+          <xdr:rowOff>219075</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1333" name="Check Box 309" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1333"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000035050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -9819,59 +9816,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>12700</xdr:colOff>
+          <xdr:colOff>9525</xdr:colOff>
           <xdr:row>61</xdr:row>
-          <xdr:rowOff>12700</xdr:rowOff>
+          <xdr:rowOff>9525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>222250</xdr:colOff>
+          <xdr:colOff>219075</xdr:colOff>
           <xdr:row>61</xdr:row>
-          <xdr:rowOff>222250</xdr:rowOff>
+          <xdr:rowOff>219075</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1334" name="Check Box 310" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1334"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000036050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -9886,57 +9883,57 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>12700</xdr:colOff>
+          <xdr:colOff>9525</xdr:colOff>
           <xdr:row>68</xdr:row>
-          <xdr:rowOff>12700</xdr:rowOff>
+          <xdr:rowOff>9525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>222250</xdr:colOff>
+          <xdr:colOff>219075</xdr:colOff>
           <xdr:row>69</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1335" name="Check Box 311" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1335"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000037050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
@@ -9953,59 +9950,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>11</xdr:col>
-          <xdr:colOff>12700</xdr:colOff>
+          <xdr:colOff>9525</xdr:colOff>
           <xdr:row>61</xdr:row>
-          <xdr:rowOff>12700</xdr:rowOff>
+          <xdr:rowOff>9525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>31750</xdr:colOff>
+          <xdr:colOff>28575</xdr:colOff>
           <xdr:row>61</xdr:row>
-          <xdr:rowOff>222250</xdr:rowOff>
+          <xdr:rowOff>219075</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1336" name="Check Box 312" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1336"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000038050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -10020,59 +10017,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>11</xdr:col>
-          <xdr:colOff>12700</xdr:colOff>
+          <xdr:colOff>9525</xdr:colOff>
           <xdr:row>63</xdr:row>
-          <xdr:rowOff>12700</xdr:rowOff>
+          <xdr:rowOff>9525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>31750</xdr:colOff>
+          <xdr:colOff>28575</xdr:colOff>
           <xdr:row>63</xdr:row>
-          <xdr:rowOff>222250</xdr:rowOff>
+          <xdr:rowOff>219075</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1337" name="Check Box 313" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1337"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000039050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -10087,59 +10084,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>11</xdr:col>
-          <xdr:colOff>12700</xdr:colOff>
+          <xdr:colOff>9525</xdr:colOff>
           <xdr:row>63</xdr:row>
-          <xdr:rowOff>12700</xdr:rowOff>
+          <xdr:rowOff>9525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>31750</xdr:colOff>
+          <xdr:colOff>28575</xdr:colOff>
           <xdr:row>63</xdr:row>
-          <xdr:rowOff>222250</xdr:rowOff>
+          <xdr:rowOff>219075</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1338" name="Check Box 314" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1338"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00003A050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -10154,57 +10151,57 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>11</xdr:col>
-          <xdr:colOff>12700</xdr:colOff>
+          <xdr:colOff>9525</xdr:colOff>
           <xdr:row>65</xdr:row>
-          <xdr:rowOff>12700</xdr:rowOff>
+          <xdr:rowOff>9525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>31750</xdr:colOff>
+          <xdr:colOff>28575</xdr:colOff>
           <xdr:row>66</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1339" name="Check Box 315" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1339"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00003B050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
@@ -10221,57 +10218,57 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>11</xdr:col>
-          <xdr:colOff>12700</xdr:colOff>
+          <xdr:colOff>9525</xdr:colOff>
           <xdr:row>66</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>31750</xdr:colOff>
+          <xdr:colOff>28575</xdr:colOff>
           <xdr:row>66</xdr:row>
           <xdr:rowOff>209550</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1340" name="Check Box 316" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1340"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00003C050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
@@ -10288,59 +10285,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>11</xdr:col>
-          <xdr:colOff>12700</xdr:colOff>
+          <xdr:colOff>9525</xdr:colOff>
           <xdr:row>64</xdr:row>
-          <xdr:rowOff>12700</xdr:rowOff>
+          <xdr:rowOff>9525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>31750</xdr:colOff>
+          <xdr:colOff>28575</xdr:colOff>
           <xdr:row>64</xdr:row>
-          <xdr:rowOff>222250</xdr:rowOff>
+          <xdr:rowOff>219075</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1341" name="Check Box 317" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1341"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00003D050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -10355,59 +10352,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>11</xdr:col>
-          <xdr:colOff>12700</xdr:colOff>
+          <xdr:colOff>9525</xdr:colOff>
           <xdr:row>62</xdr:row>
-          <xdr:rowOff>12700</xdr:rowOff>
+          <xdr:rowOff>9525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>31750</xdr:colOff>
+          <xdr:colOff>28575</xdr:colOff>
           <xdr:row>62</xdr:row>
-          <xdr:rowOff>222250</xdr:rowOff>
+          <xdr:rowOff>219075</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1342" name="Check Box 318" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1342"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00003E050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -10422,59 +10419,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>11</xdr:col>
-          <xdr:colOff>12700</xdr:colOff>
+          <xdr:colOff>9525</xdr:colOff>
           <xdr:row>62</xdr:row>
-          <xdr:rowOff>12700</xdr:rowOff>
+          <xdr:rowOff>9525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>31750</xdr:colOff>
+          <xdr:colOff>28575</xdr:colOff>
           <xdr:row>62</xdr:row>
-          <xdr:rowOff>222250</xdr:rowOff>
+          <xdr:rowOff>219075</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1343" name="Check Box 319" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1343"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00003F050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -10489,59 +10486,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>11</xdr:col>
-          <xdr:colOff>12700</xdr:colOff>
+          <xdr:colOff>9525</xdr:colOff>
           <xdr:row>62</xdr:row>
-          <xdr:rowOff>12700</xdr:rowOff>
+          <xdr:rowOff>9525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>31750</xdr:colOff>
+          <xdr:colOff>28575</xdr:colOff>
           <xdr:row>62</xdr:row>
-          <xdr:rowOff>222250</xdr:rowOff>
+          <xdr:rowOff>219075</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1344" name="Check Box 320" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1344"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000040050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -10556,59 +10553,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>11</xdr:col>
-          <xdr:colOff>12700</xdr:colOff>
+          <xdr:colOff>9525</xdr:colOff>
           <xdr:row>62</xdr:row>
-          <xdr:rowOff>12700</xdr:rowOff>
+          <xdr:rowOff>9525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>31750</xdr:colOff>
+          <xdr:colOff>28575</xdr:colOff>
           <xdr:row>62</xdr:row>
-          <xdr:rowOff>222250</xdr:rowOff>
+          <xdr:rowOff>219075</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1345" name="Check Box 321" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1345"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000041050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -10623,59 +10620,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>11</xdr:col>
-          <xdr:colOff>12700</xdr:colOff>
+          <xdr:colOff>9525</xdr:colOff>
           <xdr:row>62</xdr:row>
-          <xdr:rowOff>12700</xdr:rowOff>
+          <xdr:rowOff>9525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>31750</xdr:colOff>
+          <xdr:colOff>28575</xdr:colOff>
           <xdr:row>62</xdr:row>
-          <xdr:rowOff>222250</xdr:rowOff>
+          <xdr:rowOff>219075</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1346" name="Check Box 322" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1346"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000042050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -10690,59 +10687,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>11</xdr:col>
-          <xdr:colOff>12700</xdr:colOff>
+          <xdr:colOff>9525</xdr:colOff>
           <xdr:row>62</xdr:row>
-          <xdr:rowOff>12700</xdr:rowOff>
+          <xdr:rowOff>9525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>31750</xdr:colOff>
+          <xdr:colOff>28575</xdr:colOff>
           <xdr:row>62</xdr:row>
-          <xdr:rowOff>222250</xdr:rowOff>
+          <xdr:rowOff>219075</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1347" name="Check Box 323" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1347"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000043050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -10757,59 +10754,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>11</xdr:col>
-          <xdr:colOff>12700</xdr:colOff>
+          <xdr:colOff>9525</xdr:colOff>
           <xdr:row>63</xdr:row>
-          <xdr:rowOff>12700</xdr:rowOff>
+          <xdr:rowOff>9525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>31750</xdr:colOff>
+          <xdr:colOff>28575</xdr:colOff>
           <xdr:row>63</xdr:row>
-          <xdr:rowOff>222250</xdr:rowOff>
+          <xdr:rowOff>219075</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1348" name="Check Box 324" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1348"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000044050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -10824,57 +10821,57 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>11</xdr:col>
-          <xdr:colOff>12700</xdr:colOff>
+          <xdr:colOff>9525</xdr:colOff>
           <xdr:row>65</xdr:row>
-          <xdr:rowOff>12700</xdr:rowOff>
+          <xdr:rowOff>9525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>31750</xdr:colOff>
+          <xdr:colOff>28575</xdr:colOff>
           <xdr:row>66</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1349" name="Check Box 325" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1349"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000045050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
@@ -10891,57 +10888,57 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>11</xdr:col>
-          <xdr:colOff>12700</xdr:colOff>
+          <xdr:colOff>9525</xdr:colOff>
           <xdr:row>66</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>31750</xdr:colOff>
+          <xdr:colOff>28575</xdr:colOff>
           <xdr:row>66</xdr:row>
           <xdr:rowOff>209550</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1350" name="Check Box 326" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1350"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000046050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
@@ -10958,59 +10955,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>11</xdr:col>
-          <xdr:colOff>12700</xdr:colOff>
+          <xdr:colOff>9525</xdr:colOff>
           <xdr:row>64</xdr:row>
-          <xdr:rowOff>12700</xdr:rowOff>
+          <xdr:rowOff>9525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>31750</xdr:colOff>
+          <xdr:colOff>28575</xdr:colOff>
           <xdr:row>64</xdr:row>
-          <xdr:rowOff>222250</xdr:rowOff>
+          <xdr:rowOff>219075</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1351" name="Check Box 327" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1351"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000047050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -11025,59 +11022,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>11</xdr:col>
-          <xdr:colOff>12700</xdr:colOff>
+          <xdr:colOff>9525</xdr:colOff>
           <xdr:row>63</xdr:row>
-          <xdr:rowOff>12700</xdr:rowOff>
+          <xdr:rowOff>9525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>31750</xdr:colOff>
+          <xdr:colOff>28575</xdr:colOff>
           <xdr:row>63</xdr:row>
-          <xdr:rowOff>222250</xdr:rowOff>
+          <xdr:rowOff>219075</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1352" name="Check Box 328" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1352"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000048050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -11092,59 +11089,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>11</xdr:col>
-          <xdr:colOff>12700</xdr:colOff>
+          <xdr:colOff>9525</xdr:colOff>
           <xdr:row>62</xdr:row>
-          <xdr:rowOff>12700</xdr:rowOff>
+          <xdr:rowOff>9525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>31750</xdr:colOff>
+          <xdr:colOff>28575</xdr:colOff>
           <xdr:row>62</xdr:row>
-          <xdr:rowOff>222250</xdr:rowOff>
+          <xdr:rowOff>219075</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1353" name="Check Box 329" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1353"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000049050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -11159,59 +11156,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>11</xdr:col>
-          <xdr:colOff>12700</xdr:colOff>
+          <xdr:colOff>9525</xdr:colOff>
           <xdr:row>62</xdr:row>
-          <xdr:rowOff>12700</xdr:rowOff>
+          <xdr:rowOff>9525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>31750</xdr:colOff>
+          <xdr:colOff>28575</xdr:colOff>
           <xdr:row>62</xdr:row>
-          <xdr:rowOff>222250</xdr:rowOff>
+          <xdr:rowOff>219075</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1354" name="Check Box 330" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1354"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00004A050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -11226,59 +11223,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>11</xdr:col>
-          <xdr:colOff>12700</xdr:colOff>
+          <xdr:colOff>9525</xdr:colOff>
           <xdr:row>62</xdr:row>
-          <xdr:rowOff>12700</xdr:rowOff>
+          <xdr:rowOff>9525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>31750</xdr:colOff>
+          <xdr:colOff>28575</xdr:colOff>
           <xdr:row>62</xdr:row>
-          <xdr:rowOff>222250</xdr:rowOff>
+          <xdr:rowOff>219075</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1355" name="Check Box 331" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1355"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00004B050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -11293,59 +11290,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>11</xdr:col>
-          <xdr:colOff>12700</xdr:colOff>
+          <xdr:colOff>9525</xdr:colOff>
           <xdr:row>62</xdr:row>
-          <xdr:rowOff>12700</xdr:rowOff>
+          <xdr:rowOff>9525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>31750</xdr:colOff>
+          <xdr:colOff>28575</xdr:colOff>
           <xdr:row>62</xdr:row>
-          <xdr:rowOff>222250</xdr:rowOff>
+          <xdr:rowOff>219075</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1356" name="Check Box 332" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1356"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00004C050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -11360,59 +11357,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>11</xdr:col>
-          <xdr:colOff>12700</xdr:colOff>
+          <xdr:colOff>9525</xdr:colOff>
           <xdr:row>69</xdr:row>
-          <xdr:rowOff>12700</xdr:rowOff>
+          <xdr:rowOff>9525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>31750</xdr:colOff>
+          <xdr:colOff>28575</xdr:colOff>
           <xdr:row>69</xdr:row>
-          <xdr:rowOff>222250</xdr:rowOff>
+          <xdr:rowOff>219075</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1357" name="Check Box 333" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1357"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00004D050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -11427,59 +11424,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>11</xdr:col>
-          <xdr:colOff>12700</xdr:colOff>
+          <xdr:colOff>9525</xdr:colOff>
           <xdr:row>70</xdr:row>
-          <xdr:rowOff>12700</xdr:rowOff>
+          <xdr:rowOff>9525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>31750</xdr:colOff>
+          <xdr:colOff>28575</xdr:colOff>
           <xdr:row>70</xdr:row>
-          <xdr:rowOff>222250</xdr:rowOff>
+          <xdr:rowOff>219075</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1358" name="Check Box 334" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1358"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00004E050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -11494,59 +11491,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>11</xdr:col>
-          <xdr:colOff>12700</xdr:colOff>
+          <xdr:colOff>9525</xdr:colOff>
           <xdr:row>70</xdr:row>
-          <xdr:rowOff>12700</xdr:rowOff>
+          <xdr:rowOff>9525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>31750</xdr:colOff>
+          <xdr:colOff>28575</xdr:colOff>
           <xdr:row>70</xdr:row>
-          <xdr:rowOff>222250</xdr:rowOff>
+          <xdr:rowOff>219075</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1359" name="Check Box 335" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1359"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00004F050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -11561,59 +11558,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>11</xdr:col>
-          <xdr:colOff>12700</xdr:colOff>
+          <xdr:colOff>9525</xdr:colOff>
           <xdr:row>69</xdr:row>
-          <xdr:rowOff>12700</xdr:rowOff>
+          <xdr:rowOff>9525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>31750</xdr:colOff>
+          <xdr:colOff>28575</xdr:colOff>
           <xdr:row>69</xdr:row>
-          <xdr:rowOff>222250</xdr:rowOff>
+          <xdr:rowOff>219075</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1360" name="Check Box 336" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1360"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000050050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -11628,59 +11625,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>11</xdr:col>
-          <xdr:colOff>12700</xdr:colOff>
+          <xdr:colOff>9525</xdr:colOff>
           <xdr:row>69</xdr:row>
-          <xdr:rowOff>12700</xdr:rowOff>
+          <xdr:rowOff>9525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>31750</xdr:colOff>
+          <xdr:colOff>28575</xdr:colOff>
           <xdr:row>69</xdr:row>
-          <xdr:rowOff>222250</xdr:rowOff>
+          <xdr:rowOff>219075</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1361" name="Check Box 337" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1361"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000051050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -11695,59 +11692,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>11</xdr:col>
-          <xdr:colOff>12700</xdr:colOff>
+          <xdr:colOff>9525</xdr:colOff>
           <xdr:row>69</xdr:row>
-          <xdr:rowOff>12700</xdr:rowOff>
+          <xdr:rowOff>9525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>31750</xdr:colOff>
+          <xdr:colOff>28575</xdr:colOff>
           <xdr:row>69</xdr:row>
-          <xdr:rowOff>222250</xdr:rowOff>
+          <xdr:rowOff>219075</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1362" name="Check Box 338" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1362"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000052050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -11762,59 +11759,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>11</xdr:col>
-          <xdr:colOff>12700</xdr:colOff>
+          <xdr:colOff>9525</xdr:colOff>
           <xdr:row>69</xdr:row>
-          <xdr:rowOff>12700</xdr:rowOff>
+          <xdr:rowOff>9525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>31750</xdr:colOff>
+          <xdr:colOff>28575</xdr:colOff>
           <xdr:row>69</xdr:row>
-          <xdr:rowOff>222250</xdr:rowOff>
+          <xdr:rowOff>219075</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1363" name="Check Box 339" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1363"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000053050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -11829,59 +11826,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>11</xdr:col>
-          <xdr:colOff>12700</xdr:colOff>
+          <xdr:colOff>9525</xdr:colOff>
           <xdr:row>70</xdr:row>
-          <xdr:rowOff>12700</xdr:rowOff>
+          <xdr:rowOff>9525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>31750</xdr:colOff>
+          <xdr:colOff>28575</xdr:colOff>
           <xdr:row>70</xdr:row>
-          <xdr:rowOff>222250</xdr:rowOff>
+          <xdr:rowOff>219075</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1364" name="Check Box 340" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1364"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000054050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -11896,59 +11893,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>11</xdr:col>
-          <xdr:colOff>12700</xdr:colOff>
+          <xdr:colOff>9525</xdr:colOff>
           <xdr:row>70</xdr:row>
-          <xdr:rowOff>12700</xdr:rowOff>
+          <xdr:rowOff>9525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>31750</xdr:colOff>
+          <xdr:colOff>28575</xdr:colOff>
           <xdr:row>70</xdr:row>
-          <xdr:rowOff>222250</xdr:rowOff>
+          <xdr:rowOff>219075</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1365" name="Check Box 341" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1365"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000055050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -11963,59 +11960,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>11</xdr:col>
-          <xdr:colOff>12700</xdr:colOff>
+          <xdr:colOff>9525</xdr:colOff>
           <xdr:row>69</xdr:row>
-          <xdr:rowOff>12700</xdr:rowOff>
+          <xdr:rowOff>9525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>31750</xdr:colOff>
+          <xdr:colOff>28575</xdr:colOff>
           <xdr:row>69</xdr:row>
-          <xdr:rowOff>222250</xdr:rowOff>
+          <xdr:rowOff>219075</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1366" name="Check Box 342" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1366"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000056050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -12030,59 +12027,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>11</xdr:col>
-          <xdr:colOff>12700</xdr:colOff>
+          <xdr:colOff>9525</xdr:colOff>
           <xdr:row>69</xdr:row>
-          <xdr:rowOff>12700</xdr:rowOff>
+          <xdr:rowOff>9525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>31750</xdr:colOff>
+          <xdr:colOff>28575</xdr:colOff>
           <xdr:row>69</xdr:row>
-          <xdr:rowOff>222250</xdr:rowOff>
+          <xdr:rowOff>219075</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1367" name="Check Box 343" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1367"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000057050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -12097,59 +12094,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>11</xdr:col>
-          <xdr:colOff>12700</xdr:colOff>
+          <xdr:colOff>9525</xdr:colOff>
           <xdr:row>71</xdr:row>
-          <xdr:rowOff>12700</xdr:rowOff>
+          <xdr:rowOff>9525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>31750</xdr:colOff>
+          <xdr:colOff>28575</xdr:colOff>
           <xdr:row>71</xdr:row>
-          <xdr:rowOff>222250</xdr:rowOff>
+          <xdr:rowOff>219075</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1368" name="Check Box 344" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1368"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000058050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -12164,59 +12161,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>11</xdr:col>
-          <xdr:colOff>12700</xdr:colOff>
+          <xdr:colOff>9525</xdr:colOff>
           <xdr:row>71</xdr:row>
-          <xdr:rowOff>12700</xdr:rowOff>
+          <xdr:rowOff>9525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>31750</xdr:colOff>
+          <xdr:colOff>28575</xdr:colOff>
           <xdr:row>71</xdr:row>
-          <xdr:rowOff>222250</xdr:rowOff>
+          <xdr:rowOff>219075</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1369" name="Check Box 345" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1369"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000059050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -12233,55 +12230,55 @@
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>25</xdr:col>
           <xdr:colOff>190500</xdr:colOff>
           <xdr:row>63</xdr:row>
-          <xdr:rowOff>12700</xdr:rowOff>
+          <xdr:rowOff>9525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>27</xdr:col>
-          <xdr:colOff>12700</xdr:colOff>
+          <xdr:colOff>9525</xdr:colOff>
           <xdr:row>64</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1370" name="Check Box 346" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1370"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00005A050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
@@ -12300,55 +12297,55 @@
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>25</xdr:col>
           <xdr:colOff>190500</xdr:colOff>
           <xdr:row>60</xdr:row>
-          <xdr:rowOff>12700</xdr:rowOff>
+          <xdr:rowOff>9525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>27</xdr:col>
-          <xdr:colOff>12700</xdr:colOff>
+          <xdr:colOff>9525</xdr:colOff>
           <xdr:row>61</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1371" name="Check Box 347" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1371"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00005B050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
@@ -12371,53 +12368,53 @@
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>25</xdr:col>
           <xdr:colOff>190500</xdr:colOff>
           <xdr:row>65</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>27</xdr:col>
-          <xdr:colOff>12700</xdr:colOff>
+          <xdr:colOff>9525</xdr:colOff>
           <xdr:row>65</xdr:row>
-          <xdr:rowOff>222250</xdr:rowOff>
+          <xdr:rowOff>219075</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1372" name="Check Box 348" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1372"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00005C050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -12432,57 +12429,57 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>12700</xdr:colOff>
+          <xdr:colOff>9525</xdr:colOff>
           <xdr:row>86</xdr:row>
-          <xdr:rowOff>12700</xdr:rowOff>
+          <xdr:rowOff>9525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>222250</xdr:colOff>
+          <xdr:colOff>219075</xdr:colOff>
           <xdr:row>87</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1373" name="Check Box 349" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1373"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00005D050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
@@ -12499,57 +12496,57 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>12700</xdr:colOff>
+          <xdr:colOff>9525</xdr:colOff>
           <xdr:row>87</xdr:row>
-          <xdr:rowOff>12700</xdr:rowOff>
+          <xdr:rowOff>9525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>222250</xdr:colOff>
+          <xdr:colOff>219075</xdr:colOff>
           <xdr:row>88</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1374" name="Check Box 350" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1374"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00005E050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
@@ -12566,57 +12563,57 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>12700</xdr:colOff>
+          <xdr:colOff>9525</xdr:colOff>
           <xdr:row>88</xdr:row>
-          <xdr:rowOff>12700</xdr:rowOff>
+          <xdr:rowOff>9525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>222250</xdr:colOff>
+          <xdr:colOff>219075</xdr:colOff>
           <xdr:row>89</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1375" name="Check Box 351" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1375"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00005F050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
@@ -12633,57 +12630,57 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>12700</xdr:colOff>
+          <xdr:colOff>9525</xdr:colOff>
           <xdr:row>85</xdr:row>
-          <xdr:rowOff>12700</xdr:rowOff>
+          <xdr:rowOff>9525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>222250</xdr:colOff>
+          <xdr:colOff>219075</xdr:colOff>
           <xdr:row>86</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1376" name="Check Box 352" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1376"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000060050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
@@ -12700,57 +12697,57 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>12700</xdr:colOff>
+          <xdr:colOff>9525</xdr:colOff>
           <xdr:row>84</xdr:row>
-          <xdr:rowOff>12700</xdr:rowOff>
+          <xdr:rowOff>9525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>222250</xdr:colOff>
+          <xdr:colOff>219075</xdr:colOff>
           <xdr:row>85</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1377" name="Check Box 353" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1377"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000061050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
@@ -12767,57 +12764,57 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>12700</xdr:colOff>
+          <xdr:colOff>9525</xdr:colOff>
           <xdr:row>83</xdr:row>
-          <xdr:rowOff>12700</xdr:rowOff>
+          <xdr:rowOff>9525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>222250</xdr:colOff>
+          <xdr:colOff>219075</xdr:colOff>
           <xdr:row>84</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1378" name="Check Box 354" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1378"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000062050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
@@ -12834,59 +12831,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>12700</xdr:colOff>
+          <xdr:colOff>9525</xdr:colOff>
           <xdr:row>80</xdr:row>
-          <xdr:rowOff>12700</xdr:rowOff>
+          <xdr:rowOff>9525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>222250</xdr:colOff>
+          <xdr:colOff>219075</xdr:colOff>
           <xdr:row>80</xdr:row>
-          <xdr:rowOff>222250</xdr:rowOff>
+          <xdr:rowOff>219075</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1379" name="Check Box 355" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1379"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000063050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -12901,59 +12898,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>12700</xdr:colOff>
+          <xdr:colOff>9525</xdr:colOff>
           <xdr:row>79</xdr:row>
-          <xdr:rowOff>12700</xdr:rowOff>
+          <xdr:rowOff>9525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>222250</xdr:colOff>
+          <xdr:colOff>219075</xdr:colOff>
           <xdr:row>79</xdr:row>
-          <xdr:rowOff>222250</xdr:rowOff>
+          <xdr:rowOff>219075</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1380" name="Check Box 356" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1380"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000064050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -12968,59 +12965,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>12700</xdr:colOff>
+          <xdr:colOff>9525</xdr:colOff>
           <xdr:row>78</xdr:row>
-          <xdr:rowOff>12700</xdr:rowOff>
+          <xdr:rowOff>9525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>222250</xdr:colOff>
+          <xdr:colOff>219075</xdr:colOff>
           <xdr:row>78</xdr:row>
-          <xdr:rowOff>222250</xdr:rowOff>
+          <xdr:rowOff>219075</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1381" name="Check Box 357" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1381"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000065050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -13035,57 +13032,57 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>12700</xdr:colOff>
+          <xdr:colOff>9525</xdr:colOff>
           <xdr:row>85</xdr:row>
-          <xdr:rowOff>12700</xdr:rowOff>
+          <xdr:rowOff>9525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>222250</xdr:colOff>
+          <xdr:colOff>219075</xdr:colOff>
           <xdr:row>86</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1382" name="Check Box 358" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1382"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000066050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
@@ -13102,59 +13099,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>11</xdr:col>
-          <xdr:colOff>12700</xdr:colOff>
+          <xdr:colOff>9525</xdr:colOff>
           <xdr:row>78</xdr:row>
-          <xdr:rowOff>12700</xdr:rowOff>
+          <xdr:rowOff>9525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>31750</xdr:colOff>
+          <xdr:colOff>28575</xdr:colOff>
           <xdr:row>78</xdr:row>
-          <xdr:rowOff>222250</xdr:rowOff>
+          <xdr:rowOff>219075</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1383" name="Check Box 359" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1383"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000067050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -13169,59 +13166,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>11</xdr:col>
-          <xdr:colOff>12700</xdr:colOff>
+          <xdr:colOff>9525</xdr:colOff>
           <xdr:row>80</xdr:row>
-          <xdr:rowOff>12700</xdr:rowOff>
+          <xdr:rowOff>9525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>31750</xdr:colOff>
+          <xdr:colOff>28575</xdr:colOff>
           <xdr:row>80</xdr:row>
-          <xdr:rowOff>222250</xdr:rowOff>
+          <xdr:rowOff>219075</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1384" name="Check Box 360" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1384"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000068050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -13236,59 +13233,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>11</xdr:col>
-          <xdr:colOff>12700</xdr:colOff>
+          <xdr:colOff>9525</xdr:colOff>
           <xdr:row>80</xdr:row>
-          <xdr:rowOff>12700</xdr:rowOff>
+          <xdr:rowOff>9525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>31750</xdr:colOff>
+          <xdr:colOff>28575</xdr:colOff>
           <xdr:row>80</xdr:row>
-          <xdr:rowOff>222250</xdr:rowOff>
+          <xdr:rowOff>219075</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1385" name="Check Box 361" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1385"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000069050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -13303,57 +13300,57 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>11</xdr:col>
-          <xdr:colOff>12700</xdr:colOff>
+          <xdr:colOff>9525</xdr:colOff>
           <xdr:row>82</xdr:row>
-          <xdr:rowOff>12700</xdr:rowOff>
+          <xdr:rowOff>9525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>31750</xdr:colOff>
+          <xdr:colOff>28575</xdr:colOff>
           <xdr:row>83</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1386" name="Check Box 362" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1386"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00006A050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
@@ -13370,57 +13367,57 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>11</xdr:col>
-          <xdr:colOff>12700</xdr:colOff>
+          <xdr:colOff>9525</xdr:colOff>
           <xdr:row>83</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>31750</xdr:colOff>
+          <xdr:colOff>28575</xdr:colOff>
           <xdr:row>83</xdr:row>
           <xdr:rowOff>209550</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1387" name="Check Box 363" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1387"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00006B050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
@@ -13437,59 +13434,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>11</xdr:col>
-          <xdr:colOff>12700</xdr:colOff>
+          <xdr:colOff>9525</xdr:colOff>
           <xdr:row>81</xdr:row>
-          <xdr:rowOff>12700</xdr:rowOff>
+          <xdr:rowOff>9525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>31750</xdr:colOff>
+          <xdr:colOff>28575</xdr:colOff>
           <xdr:row>81</xdr:row>
-          <xdr:rowOff>222250</xdr:rowOff>
+          <xdr:rowOff>219075</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1388" name="Check Box 364" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1388"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00006C050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -13504,59 +13501,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>11</xdr:col>
-          <xdr:colOff>12700</xdr:colOff>
+          <xdr:colOff>9525</xdr:colOff>
           <xdr:row>79</xdr:row>
-          <xdr:rowOff>12700</xdr:rowOff>
+          <xdr:rowOff>9525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>31750</xdr:colOff>
+          <xdr:colOff>28575</xdr:colOff>
           <xdr:row>79</xdr:row>
-          <xdr:rowOff>222250</xdr:rowOff>
+          <xdr:rowOff>219075</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1389" name="Check Box 365" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1389"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00006D050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -13571,59 +13568,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>11</xdr:col>
-          <xdr:colOff>12700</xdr:colOff>
+          <xdr:colOff>9525</xdr:colOff>
           <xdr:row>79</xdr:row>
-          <xdr:rowOff>12700</xdr:rowOff>
+          <xdr:rowOff>9525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>31750</xdr:colOff>
+          <xdr:colOff>28575</xdr:colOff>
           <xdr:row>79</xdr:row>
-          <xdr:rowOff>222250</xdr:rowOff>
+          <xdr:rowOff>219075</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1390" name="Check Box 366" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1390"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00006E050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -13638,59 +13635,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>11</xdr:col>
-          <xdr:colOff>12700</xdr:colOff>
+          <xdr:colOff>9525</xdr:colOff>
           <xdr:row>79</xdr:row>
-          <xdr:rowOff>12700</xdr:rowOff>
+          <xdr:rowOff>9525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>31750</xdr:colOff>
+          <xdr:colOff>28575</xdr:colOff>
           <xdr:row>79</xdr:row>
-          <xdr:rowOff>222250</xdr:rowOff>
+          <xdr:rowOff>219075</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1391" name="Check Box 367" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1391"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00006F050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -13705,59 +13702,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>11</xdr:col>
-          <xdr:colOff>12700</xdr:colOff>
+          <xdr:colOff>9525</xdr:colOff>
           <xdr:row>79</xdr:row>
-          <xdr:rowOff>12700</xdr:rowOff>
+          <xdr:rowOff>9525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>31750</xdr:colOff>
+          <xdr:colOff>28575</xdr:colOff>
           <xdr:row>79</xdr:row>
-          <xdr:rowOff>222250</xdr:rowOff>
+          <xdr:rowOff>219075</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1392" name="Check Box 368" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1392"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000070050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -13772,59 +13769,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>11</xdr:col>
-          <xdr:colOff>12700</xdr:colOff>
+          <xdr:colOff>9525</xdr:colOff>
           <xdr:row>79</xdr:row>
-          <xdr:rowOff>12700</xdr:rowOff>
+          <xdr:rowOff>9525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>31750</xdr:colOff>
+          <xdr:colOff>28575</xdr:colOff>
           <xdr:row>79</xdr:row>
-          <xdr:rowOff>222250</xdr:rowOff>
+          <xdr:rowOff>219075</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1393" name="Check Box 369" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1393"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000071050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -13839,59 +13836,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>11</xdr:col>
-          <xdr:colOff>12700</xdr:colOff>
+          <xdr:colOff>9525</xdr:colOff>
           <xdr:row>79</xdr:row>
-          <xdr:rowOff>12700</xdr:rowOff>
+          <xdr:rowOff>9525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>31750</xdr:colOff>
+          <xdr:colOff>28575</xdr:colOff>
           <xdr:row>79</xdr:row>
-          <xdr:rowOff>222250</xdr:rowOff>
+          <xdr:rowOff>219075</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1394" name="Check Box 370" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1394"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000072050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -13906,59 +13903,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>11</xdr:col>
-          <xdr:colOff>12700</xdr:colOff>
+          <xdr:colOff>9525</xdr:colOff>
           <xdr:row>80</xdr:row>
-          <xdr:rowOff>12700</xdr:rowOff>
+          <xdr:rowOff>9525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>31750</xdr:colOff>
+          <xdr:colOff>28575</xdr:colOff>
           <xdr:row>80</xdr:row>
-          <xdr:rowOff>222250</xdr:rowOff>
+          <xdr:rowOff>219075</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1395" name="Check Box 371" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1395"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000073050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -13973,57 +13970,57 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>11</xdr:col>
-          <xdr:colOff>12700</xdr:colOff>
+          <xdr:colOff>9525</xdr:colOff>
           <xdr:row>82</xdr:row>
-          <xdr:rowOff>12700</xdr:rowOff>
+          <xdr:rowOff>9525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>31750</xdr:colOff>
+          <xdr:colOff>28575</xdr:colOff>
           <xdr:row>83</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1396" name="Check Box 372" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1396"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000074050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
@@ -14040,57 +14037,57 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>11</xdr:col>
-          <xdr:colOff>12700</xdr:colOff>
+          <xdr:colOff>9525</xdr:colOff>
           <xdr:row>83</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>31750</xdr:colOff>
+          <xdr:colOff>28575</xdr:colOff>
           <xdr:row>83</xdr:row>
           <xdr:rowOff>209550</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1397" name="Check Box 373" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1397"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000075050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
@@ -14107,59 +14104,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>11</xdr:col>
-          <xdr:colOff>12700</xdr:colOff>
+          <xdr:colOff>9525</xdr:colOff>
           <xdr:row>81</xdr:row>
-          <xdr:rowOff>12700</xdr:rowOff>
+          <xdr:rowOff>9525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>31750</xdr:colOff>
+          <xdr:colOff>28575</xdr:colOff>
           <xdr:row>81</xdr:row>
-          <xdr:rowOff>222250</xdr:rowOff>
+          <xdr:rowOff>219075</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1398" name="Check Box 374" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1398"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000076050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -14174,59 +14171,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>11</xdr:col>
-          <xdr:colOff>12700</xdr:colOff>
+          <xdr:colOff>9525</xdr:colOff>
           <xdr:row>80</xdr:row>
-          <xdr:rowOff>12700</xdr:rowOff>
+          <xdr:rowOff>9525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>31750</xdr:colOff>
+          <xdr:colOff>28575</xdr:colOff>
           <xdr:row>80</xdr:row>
-          <xdr:rowOff>222250</xdr:rowOff>
+          <xdr:rowOff>219075</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1399" name="Check Box 375" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1399"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000077050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -14241,59 +14238,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>11</xdr:col>
-          <xdr:colOff>12700</xdr:colOff>
+          <xdr:colOff>9525</xdr:colOff>
           <xdr:row>79</xdr:row>
-          <xdr:rowOff>12700</xdr:rowOff>
+          <xdr:rowOff>9525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>31750</xdr:colOff>
+          <xdr:colOff>28575</xdr:colOff>
           <xdr:row>79</xdr:row>
-          <xdr:rowOff>222250</xdr:rowOff>
+          <xdr:rowOff>219075</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1400" name="Check Box 376" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1400"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000078050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -14308,59 +14305,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>11</xdr:col>
-          <xdr:colOff>12700</xdr:colOff>
+          <xdr:colOff>9525</xdr:colOff>
           <xdr:row>79</xdr:row>
-          <xdr:rowOff>12700</xdr:rowOff>
+          <xdr:rowOff>9525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>31750</xdr:colOff>
+          <xdr:colOff>28575</xdr:colOff>
           <xdr:row>79</xdr:row>
-          <xdr:rowOff>222250</xdr:rowOff>
+          <xdr:rowOff>219075</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1401" name="Check Box 377" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1401"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000079050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -14375,59 +14372,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>11</xdr:col>
-          <xdr:colOff>12700</xdr:colOff>
+          <xdr:colOff>9525</xdr:colOff>
           <xdr:row>79</xdr:row>
-          <xdr:rowOff>12700</xdr:rowOff>
+          <xdr:rowOff>9525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>31750</xdr:colOff>
+          <xdr:colOff>28575</xdr:colOff>
           <xdr:row>79</xdr:row>
-          <xdr:rowOff>222250</xdr:rowOff>
+          <xdr:rowOff>219075</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1402" name="Check Box 378" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1402"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00007A050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -14442,59 +14439,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>11</xdr:col>
-          <xdr:colOff>12700</xdr:colOff>
+          <xdr:colOff>9525</xdr:colOff>
           <xdr:row>79</xdr:row>
-          <xdr:rowOff>12700</xdr:rowOff>
+          <xdr:rowOff>9525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>31750</xdr:colOff>
+          <xdr:colOff>28575</xdr:colOff>
           <xdr:row>79</xdr:row>
-          <xdr:rowOff>222250</xdr:rowOff>
+          <xdr:rowOff>219075</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1403" name="Check Box 379" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1403"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00007B050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -14509,59 +14506,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>11</xdr:col>
-          <xdr:colOff>12700</xdr:colOff>
+          <xdr:colOff>9525</xdr:colOff>
           <xdr:row>86</xdr:row>
-          <xdr:rowOff>12700</xdr:rowOff>
+          <xdr:rowOff>9525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>31750</xdr:colOff>
+          <xdr:colOff>28575</xdr:colOff>
           <xdr:row>86</xdr:row>
-          <xdr:rowOff>222250</xdr:rowOff>
+          <xdr:rowOff>219075</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1404" name="Check Box 380" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1404"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00007C050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -14576,59 +14573,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>11</xdr:col>
-          <xdr:colOff>12700</xdr:colOff>
+          <xdr:colOff>9525</xdr:colOff>
           <xdr:row>87</xdr:row>
-          <xdr:rowOff>12700</xdr:rowOff>
+          <xdr:rowOff>9525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>31750</xdr:colOff>
+          <xdr:colOff>28575</xdr:colOff>
           <xdr:row>87</xdr:row>
-          <xdr:rowOff>222250</xdr:rowOff>
+          <xdr:rowOff>219075</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1405" name="Check Box 381" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1405"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00007D050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -14643,59 +14640,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>11</xdr:col>
-          <xdr:colOff>12700</xdr:colOff>
+          <xdr:colOff>9525</xdr:colOff>
           <xdr:row>87</xdr:row>
-          <xdr:rowOff>12700</xdr:rowOff>
+          <xdr:rowOff>9525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>31750</xdr:colOff>
+          <xdr:colOff>28575</xdr:colOff>
           <xdr:row>87</xdr:row>
-          <xdr:rowOff>222250</xdr:rowOff>
+          <xdr:rowOff>219075</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1406" name="Check Box 382" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1406"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00007E050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -14710,59 +14707,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>11</xdr:col>
-          <xdr:colOff>12700</xdr:colOff>
+          <xdr:colOff>9525</xdr:colOff>
           <xdr:row>86</xdr:row>
-          <xdr:rowOff>12700</xdr:rowOff>
+          <xdr:rowOff>9525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>31750</xdr:colOff>
+          <xdr:colOff>28575</xdr:colOff>
           <xdr:row>86</xdr:row>
-          <xdr:rowOff>222250</xdr:rowOff>
+          <xdr:rowOff>219075</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1407" name="Check Box 383" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1407"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00007F050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -14777,59 +14774,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>11</xdr:col>
-          <xdr:colOff>12700</xdr:colOff>
+          <xdr:colOff>9525</xdr:colOff>
           <xdr:row>86</xdr:row>
-          <xdr:rowOff>12700</xdr:rowOff>
+          <xdr:rowOff>9525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>31750</xdr:colOff>
+          <xdr:colOff>28575</xdr:colOff>
           <xdr:row>86</xdr:row>
-          <xdr:rowOff>222250</xdr:rowOff>
+          <xdr:rowOff>219075</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1408" name="Check Box 384" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1408"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000080050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -14844,59 +14841,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>11</xdr:col>
-          <xdr:colOff>12700</xdr:colOff>
+          <xdr:colOff>9525</xdr:colOff>
           <xdr:row>86</xdr:row>
-          <xdr:rowOff>12700</xdr:rowOff>
+          <xdr:rowOff>9525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>31750</xdr:colOff>
+          <xdr:colOff>28575</xdr:colOff>
           <xdr:row>86</xdr:row>
-          <xdr:rowOff>222250</xdr:rowOff>
+          <xdr:rowOff>219075</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1409" name="Check Box 385" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1409"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000081050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -14911,59 +14908,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>11</xdr:col>
-          <xdr:colOff>12700</xdr:colOff>
+          <xdr:colOff>9525</xdr:colOff>
           <xdr:row>86</xdr:row>
-          <xdr:rowOff>12700</xdr:rowOff>
+          <xdr:rowOff>9525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>31750</xdr:colOff>
+          <xdr:colOff>28575</xdr:colOff>
           <xdr:row>86</xdr:row>
-          <xdr:rowOff>222250</xdr:rowOff>
+          <xdr:rowOff>219075</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1410" name="Check Box 386" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1410"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000082050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -14978,59 +14975,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>11</xdr:col>
-          <xdr:colOff>12700</xdr:colOff>
+          <xdr:colOff>9525</xdr:colOff>
           <xdr:row>87</xdr:row>
-          <xdr:rowOff>12700</xdr:rowOff>
+          <xdr:rowOff>9525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>31750</xdr:colOff>
+          <xdr:colOff>28575</xdr:colOff>
           <xdr:row>87</xdr:row>
-          <xdr:rowOff>222250</xdr:rowOff>
+          <xdr:rowOff>219075</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1411" name="Check Box 387" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1411"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000083050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -15045,59 +15042,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>11</xdr:col>
-          <xdr:colOff>12700</xdr:colOff>
+          <xdr:colOff>9525</xdr:colOff>
           <xdr:row>87</xdr:row>
-          <xdr:rowOff>12700</xdr:rowOff>
+          <xdr:rowOff>9525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>31750</xdr:colOff>
+          <xdr:colOff>28575</xdr:colOff>
           <xdr:row>87</xdr:row>
-          <xdr:rowOff>222250</xdr:rowOff>
+          <xdr:rowOff>219075</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1412" name="Check Box 388" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1412"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000084050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -15112,59 +15109,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>11</xdr:col>
-          <xdr:colOff>12700</xdr:colOff>
+          <xdr:colOff>9525</xdr:colOff>
           <xdr:row>86</xdr:row>
-          <xdr:rowOff>12700</xdr:rowOff>
+          <xdr:rowOff>9525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>31750</xdr:colOff>
+          <xdr:colOff>28575</xdr:colOff>
           <xdr:row>86</xdr:row>
-          <xdr:rowOff>222250</xdr:rowOff>
+          <xdr:rowOff>219075</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1413" name="Check Box 389" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1413"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000085050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -15179,59 +15176,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>11</xdr:col>
-          <xdr:colOff>12700</xdr:colOff>
+          <xdr:colOff>9525</xdr:colOff>
           <xdr:row>86</xdr:row>
-          <xdr:rowOff>12700</xdr:rowOff>
+          <xdr:rowOff>9525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>31750</xdr:colOff>
+          <xdr:colOff>28575</xdr:colOff>
           <xdr:row>86</xdr:row>
-          <xdr:rowOff>222250</xdr:rowOff>
+          <xdr:rowOff>219075</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1414" name="Check Box 390" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1414"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000086050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -15246,59 +15243,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>11</xdr:col>
-          <xdr:colOff>12700</xdr:colOff>
+          <xdr:colOff>9525</xdr:colOff>
           <xdr:row>88</xdr:row>
-          <xdr:rowOff>12700</xdr:rowOff>
+          <xdr:rowOff>9525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>31750</xdr:colOff>
+          <xdr:colOff>28575</xdr:colOff>
           <xdr:row>88</xdr:row>
-          <xdr:rowOff>222250</xdr:rowOff>
+          <xdr:rowOff>219075</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1415" name="Check Box 391" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1415"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000087050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -15313,59 +15310,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>11</xdr:col>
-          <xdr:colOff>12700</xdr:colOff>
+          <xdr:colOff>9525</xdr:colOff>
           <xdr:row>88</xdr:row>
-          <xdr:rowOff>12700</xdr:rowOff>
+          <xdr:rowOff>9525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>31750</xdr:colOff>
+          <xdr:colOff>28575</xdr:colOff>
           <xdr:row>88</xdr:row>
-          <xdr:rowOff>222250</xdr:rowOff>
+          <xdr:rowOff>219075</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1416" name="Check Box 392" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1416"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000088050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -15382,55 +15379,55 @@
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>25</xdr:col>
           <xdr:colOff>190500</xdr:colOff>
           <xdr:row>80</xdr:row>
-          <xdr:rowOff>12700</xdr:rowOff>
+          <xdr:rowOff>9525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>27</xdr:col>
-          <xdr:colOff>12700</xdr:colOff>
+          <xdr:colOff>9525</xdr:colOff>
           <xdr:row>81</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1417" name="Check Box 393" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1417"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000089050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
@@ -15449,55 +15446,55 @@
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>25</xdr:col>
           <xdr:colOff>190500</xdr:colOff>
           <xdr:row>77</xdr:row>
-          <xdr:rowOff>12700</xdr:rowOff>
+          <xdr:rowOff>9525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>27</xdr:col>
-          <xdr:colOff>12700</xdr:colOff>
+          <xdr:colOff>9525</xdr:colOff>
           <xdr:row>78</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1418" name="Check Box 394" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1418"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00008A050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
@@ -15520,53 +15517,53 @@
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>25</xdr:col>
           <xdr:colOff>190500</xdr:colOff>
           <xdr:row>82</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>27</xdr:col>
-          <xdr:colOff>12700</xdr:colOff>
+          <xdr:colOff>9525</xdr:colOff>
           <xdr:row>82</xdr:row>
-          <xdr:rowOff>222250</xdr:rowOff>
+          <xdr:rowOff>219075</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1419" name="Check Box 395" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1419"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00008B050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -15581,57 +15578,57 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>12700</xdr:colOff>
+          <xdr:colOff>9525</xdr:colOff>
           <xdr:row>103</xdr:row>
-          <xdr:rowOff>12700</xdr:rowOff>
+          <xdr:rowOff>9525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>222250</xdr:colOff>
+          <xdr:colOff>219075</xdr:colOff>
           <xdr:row>104</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1420" name="Check Box 396" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1420"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00008C050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
@@ -15648,57 +15645,57 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>12700</xdr:colOff>
+          <xdr:colOff>9525</xdr:colOff>
           <xdr:row>104</xdr:row>
-          <xdr:rowOff>12700</xdr:rowOff>
+          <xdr:rowOff>9525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>222250</xdr:colOff>
+          <xdr:colOff>219075</xdr:colOff>
           <xdr:row>105</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1421" name="Check Box 397" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1421"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00008D050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
@@ -15715,57 +15712,57 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>12700</xdr:colOff>
+          <xdr:colOff>9525</xdr:colOff>
           <xdr:row>105</xdr:row>
-          <xdr:rowOff>12700</xdr:rowOff>
+          <xdr:rowOff>9525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>222250</xdr:colOff>
+          <xdr:colOff>219075</xdr:colOff>
           <xdr:row>106</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1422" name="Check Box 398" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1422"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00008E050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
@@ -15782,57 +15779,57 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>12700</xdr:colOff>
+          <xdr:colOff>9525</xdr:colOff>
           <xdr:row>102</xdr:row>
-          <xdr:rowOff>12700</xdr:rowOff>
+          <xdr:rowOff>9525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>222250</xdr:colOff>
+          <xdr:colOff>219075</xdr:colOff>
           <xdr:row>103</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1423" name="Check Box 399" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1423"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00008F050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
@@ -15849,57 +15846,57 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>12700</xdr:colOff>
+          <xdr:colOff>9525</xdr:colOff>
           <xdr:row>101</xdr:row>
-          <xdr:rowOff>12700</xdr:rowOff>
+          <xdr:rowOff>9525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>222250</xdr:colOff>
+          <xdr:colOff>219075</xdr:colOff>
           <xdr:row>102</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1424" name="Check Box 400" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1424"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000090050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
@@ -15916,57 +15913,57 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>12700</xdr:colOff>
+          <xdr:colOff>9525</xdr:colOff>
           <xdr:row>100</xdr:row>
-          <xdr:rowOff>12700</xdr:rowOff>
+          <xdr:rowOff>9525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>222250</xdr:colOff>
+          <xdr:colOff>219075</xdr:colOff>
           <xdr:row>101</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1425" name="Check Box 401" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1425"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000091050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
@@ -15983,59 +15980,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>12700</xdr:colOff>
+          <xdr:colOff>9525</xdr:colOff>
           <xdr:row>97</xdr:row>
-          <xdr:rowOff>12700</xdr:rowOff>
+          <xdr:rowOff>9525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>222250</xdr:colOff>
+          <xdr:colOff>219075</xdr:colOff>
           <xdr:row>97</xdr:row>
-          <xdr:rowOff>222250</xdr:rowOff>
+          <xdr:rowOff>219075</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1426" name="Check Box 402" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1426"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000092050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -16050,59 +16047,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>12700</xdr:colOff>
+          <xdr:colOff>9525</xdr:colOff>
           <xdr:row>96</xdr:row>
-          <xdr:rowOff>12700</xdr:rowOff>
+          <xdr:rowOff>9525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>222250</xdr:colOff>
+          <xdr:colOff>219075</xdr:colOff>
           <xdr:row>96</xdr:row>
-          <xdr:rowOff>222250</xdr:rowOff>
+          <xdr:rowOff>219075</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1427" name="Check Box 403" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1427"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000093050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -16117,59 +16114,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>12700</xdr:colOff>
+          <xdr:colOff>9525</xdr:colOff>
           <xdr:row>95</xdr:row>
-          <xdr:rowOff>12700</xdr:rowOff>
+          <xdr:rowOff>9525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>222250</xdr:colOff>
+          <xdr:colOff>219075</xdr:colOff>
           <xdr:row>95</xdr:row>
-          <xdr:rowOff>222250</xdr:rowOff>
+          <xdr:rowOff>219075</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1428" name="Check Box 404" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1428"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000094050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -16184,57 +16181,57 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>12700</xdr:colOff>
+          <xdr:colOff>9525</xdr:colOff>
           <xdr:row>102</xdr:row>
-          <xdr:rowOff>12700</xdr:rowOff>
+          <xdr:rowOff>9525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>222250</xdr:colOff>
+          <xdr:colOff>219075</xdr:colOff>
           <xdr:row>103</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1429" name="Check Box 405" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1429"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000095050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
@@ -16251,59 +16248,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>11</xdr:col>
-          <xdr:colOff>12700</xdr:colOff>
+          <xdr:colOff>9525</xdr:colOff>
           <xdr:row>95</xdr:row>
-          <xdr:rowOff>12700</xdr:rowOff>
+          <xdr:rowOff>9525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>31750</xdr:colOff>
+          <xdr:colOff>28575</xdr:colOff>
           <xdr:row>95</xdr:row>
-          <xdr:rowOff>222250</xdr:rowOff>
+          <xdr:rowOff>219075</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1430" name="Check Box 406" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1430"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000096050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -16318,59 +16315,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>11</xdr:col>
-          <xdr:colOff>12700</xdr:colOff>
+          <xdr:colOff>9525</xdr:colOff>
           <xdr:row>97</xdr:row>
-          <xdr:rowOff>12700</xdr:rowOff>
+          <xdr:rowOff>9525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>31750</xdr:colOff>
+          <xdr:colOff>28575</xdr:colOff>
           <xdr:row>97</xdr:row>
-          <xdr:rowOff>222250</xdr:rowOff>
+          <xdr:rowOff>219075</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1431" name="Check Box 407" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1431"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000097050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -16385,59 +16382,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>11</xdr:col>
-          <xdr:colOff>12700</xdr:colOff>
+          <xdr:colOff>9525</xdr:colOff>
           <xdr:row>97</xdr:row>
-          <xdr:rowOff>12700</xdr:rowOff>
+          <xdr:rowOff>9525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>31750</xdr:colOff>
+          <xdr:colOff>28575</xdr:colOff>
           <xdr:row>97</xdr:row>
-          <xdr:rowOff>222250</xdr:rowOff>
+          <xdr:rowOff>219075</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1432" name="Check Box 408" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1432"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000098050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -16452,57 +16449,57 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>11</xdr:col>
-          <xdr:colOff>12700</xdr:colOff>
+          <xdr:colOff>9525</xdr:colOff>
           <xdr:row>99</xdr:row>
-          <xdr:rowOff>12700</xdr:rowOff>
+          <xdr:rowOff>9525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>31750</xdr:colOff>
+          <xdr:colOff>28575</xdr:colOff>
           <xdr:row>100</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1433" name="Check Box 409" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1433"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000099050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
@@ -16519,57 +16516,57 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>11</xdr:col>
-          <xdr:colOff>12700</xdr:colOff>
+          <xdr:colOff>9525</xdr:colOff>
           <xdr:row>100</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>31750</xdr:colOff>
+          <xdr:colOff>28575</xdr:colOff>
           <xdr:row>100</xdr:row>
           <xdr:rowOff>209550</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1434" name="Check Box 410" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1434"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00009A050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
@@ -16586,59 +16583,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>11</xdr:col>
-          <xdr:colOff>12700</xdr:colOff>
+          <xdr:colOff>9525</xdr:colOff>
           <xdr:row>98</xdr:row>
-          <xdr:rowOff>12700</xdr:rowOff>
+          <xdr:rowOff>9525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>31750</xdr:colOff>
+          <xdr:colOff>28575</xdr:colOff>
           <xdr:row>98</xdr:row>
-          <xdr:rowOff>222250</xdr:rowOff>
+          <xdr:rowOff>219075</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1435" name="Check Box 411" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1435"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00009B050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -16653,59 +16650,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>11</xdr:col>
-          <xdr:colOff>12700</xdr:colOff>
+          <xdr:colOff>9525</xdr:colOff>
           <xdr:row>96</xdr:row>
-          <xdr:rowOff>12700</xdr:rowOff>
+          <xdr:rowOff>9525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>31750</xdr:colOff>
+          <xdr:colOff>28575</xdr:colOff>
           <xdr:row>96</xdr:row>
-          <xdr:rowOff>222250</xdr:rowOff>
+          <xdr:rowOff>219075</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1436" name="Check Box 412" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1436"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00009C050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -16720,59 +16717,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>11</xdr:col>
-          <xdr:colOff>12700</xdr:colOff>
+          <xdr:colOff>9525</xdr:colOff>
           <xdr:row>96</xdr:row>
-          <xdr:rowOff>12700</xdr:rowOff>
+          <xdr:rowOff>9525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>31750</xdr:colOff>
+          <xdr:colOff>28575</xdr:colOff>
           <xdr:row>96</xdr:row>
-          <xdr:rowOff>222250</xdr:rowOff>
+          <xdr:rowOff>219075</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1437" name="Check Box 413" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1437"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00009D050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -16787,59 +16784,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>11</xdr:col>
-          <xdr:colOff>12700</xdr:colOff>
+          <xdr:colOff>9525</xdr:colOff>
           <xdr:row>96</xdr:row>
-          <xdr:rowOff>12700</xdr:rowOff>
+          <xdr:rowOff>9525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>31750</xdr:colOff>
+          <xdr:colOff>28575</xdr:colOff>
           <xdr:row>96</xdr:row>
-          <xdr:rowOff>222250</xdr:rowOff>
+          <xdr:rowOff>219075</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1438" name="Check Box 414" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1438"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00009E050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -16854,59 +16851,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>11</xdr:col>
-          <xdr:colOff>12700</xdr:colOff>
+          <xdr:colOff>9525</xdr:colOff>
           <xdr:row>96</xdr:row>
-          <xdr:rowOff>12700</xdr:rowOff>
+          <xdr:rowOff>9525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>31750</xdr:colOff>
+          <xdr:colOff>28575</xdr:colOff>
           <xdr:row>96</xdr:row>
-          <xdr:rowOff>222250</xdr:rowOff>
+          <xdr:rowOff>219075</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1439" name="Check Box 415" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1439"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00009F050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -16921,59 +16918,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>11</xdr:col>
-          <xdr:colOff>12700</xdr:colOff>
+          <xdr:colOff>9525</xdr:colOff>
           <xdr:row>96</xdr:row>
-          <xdr:rowOff>12700</xdr:rowOff>
+          <xdr:rowOff>9525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>31750</xdr:colOff>
+          <xdr:colOff>28575</xdr:colOff>
           <xdr:row>96</xdr:row>
-          <xdr:rowOff>222250</xdr:rowOff>
+          <xdr:rowOff>219075</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1440" name="Check Box 416" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1440"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000A0050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -16988,59 +16985,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>11</xdr:col>
-          <xdr:colOff>12700</xdr:colOff>
+          <xdr:colOff>9525</xdr:colOff>
           <xdr:row>96</xdr:row>
-          <xdr:rowOff>12700</xdr:rowOff>
+          <xdr:rowOff>9525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>31750</xdr:colOff>
+          <xdr:colOff>28575</xdr:colOff>
           <xdr:row>96</xdr:row>
-          <xdr:rowOff>222250</xdr:rowOff>
+          <xdr:rowOff>219075</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1441" name="Check Box 417" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1441"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000A1050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -17055,59 +17052,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>11</xdr:col>
-          <xdr:colOff>12700</xdr:colOff>
+          <xdr:colOff>9525</xdr:colOff>
           <xdr:row>97</xdr:row>
-          <xdr:rowOff>12700</xdr:rowOff>
+          <xdr:rowOff>9525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>31750</xdr:colOff>
+          <xdr:colOff>28575</xdr:colOff>
           <xdr:row>97</xdr:row>
-          <xdr:rowOff>222250</xdr:rowOff>
+          <xdr:rowOff>219075</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1442" name="Check Box 418" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1442"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000A2050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -17122,57 +17119,57 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>11</xdr:col>
-          <xdr:colOff>12700</xdr:colOff>
+          <xdr:colOff>9525</xdr:colOff>
           <xdr:row>99</xdr:row>
-          <xdr:rowOff>12700</xdr:rowOff>
+          <xdr:rowOff>9525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>31750</xdr:colOff>
+          <xdr:colOff>28575</xdr:colOff>
           <xdr:row>100</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1443" name="Check Box 419" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1443"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000A3050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
@@ -17189,57 +17186,57 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>11</xdr:col>
-          <xdr:colOff>12700</xdr:colOff>
+          <xdr:colOff>9525</xdr:colOff>
           <xdr:row>100</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>31750</xdr:colOff>
+          <xdr:colOff>28575</xdr:colOff>
           <xdr:row>100</xdr:row>
           <xdr:rowOff>209550</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1444" name="Check Box 420" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1444"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000A4050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
@@ -17256,59 +17253,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>11</xdr:col>
-          <xdr:colOff>12700</xdr:colOff>
+          <xdr:colOff>9525</xdr:colOff>
           <xdr:row>98</xdr:row>
-          <xdr:rowOff>12700</xdr:rowOff>
+          <xdr:rowOff>9525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>31750</xdr:colOff>
+          <xdr:colOff>28575</xdr:colOff>
           <xdr:row>98</xdr:row>
-          <xdr:rowOff>222250</xdr:rowOff>
+          <xdr:rowOff>219075</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1445" name="Check Box 421" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1445"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000A5050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -17323,59 +17320,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>11</xdr:col>
-          <xdr:colOff>12700</xdr:colOff>
+          <xdr:colOff>9525</xdr:colOff>
           <xdr:row>97</xdr:row>
-          <xdr:rowOff>12700</xdr:rowOff>
+          <xdr:rowOff>9525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>31750</xdr:colOff>
+          <xdr:colOff>28575</xdr:colOff>
           <xdr:row>97</xdr:row>
-          <xdr:rowOff>222250</xdr:rowOff>
+          <xdr:rowOff>219075</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1446" name="Check Box 422" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1446"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000A6050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -17390,59 +17387,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>11</xdr:col>
-          <xdr:colOff>12700</xdr:colOff>
+          <xdr:colOff>9525</xdr:colOff>
           <xdr:row>96</xdr:row>
-          <xdr:rowOff>12700</xdr:rowOff>
+          <xdr:rowOff>9525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>31750</xdr:colOff>
+          <xdr:colOff>28575</xdr:colOff>
           <xdr:row>96</xdr:row>
-          <xdr:rowOff>222250</xdr:rowOff>
+          <xdr:rowOff>219075</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1447" name="Check Box 423" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1447"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000A7050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -17457,59 +17454,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>11</xdr:col>
-          <xdr:colOff>12700</xdr:colOff>
+          <xdr:colOff>9525</xdr:colOff>
           <xdr:row>96</xdr:row>
-          <xdr:rowOff>12700</xdr:rowOff>
+          <xdr:rowOff>9525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>31750</xdr:colOff>
+          <xdr:colOff>28575</xdr:colOff>
           <xdr:row>96</xdr:row>
-          <xdr:rowOff>222250</xdr:rowOff>
+          <xdr:rowOff>219075</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1448" name="Check Box 424" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1448"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000A8050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -17524,59 +17521,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>11</xdr:col>
-          <xdr:colOff>12700</xdr:colOff>
+          <xdr:colOff>9525</xdr:colOff>
           <xdr:row>96</xdr:row>
-          <xdr:rowOff>12700</xdr:rowOff>
+          <xdr:rowOff>9525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>31750</xdr:colOff>
+          <xdr:colOff>28575</xdr:colOff>
           <xdr:row>96</xdr:row>
-          <xdr:rowOff>222250</xdr:rowOff>
+          <xdr:rowOff>219075</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1449" name="Check Box 425" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1449"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000A9050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -17591,59 +17588,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>11</xdr:col>
-          <xdr:colOff>12700</xdr:colOff>
+          <xdr:colOff>9525</xdr:colOff>
           <xdr:row>96</xdr:row>
-          <xdr:rowOff>12700</xdr:rowOff>
+          <xdr:rowOff>9525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>31750</xdr:colOff>
+          <xdr:colOff>28575</xdr:colOff>
           <xdr:row>96</xdr:row>
-          <xdr:rowOff>222250</xdr:rowOff>
+          <xdr:rowOff>219075</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1450" name="Check Box 426" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1450"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000AA050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -17658,59 +17655,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>11</xdr:col>
-          <xdr:colOff>12700</xdr:colOff>
+          <xdr:colOff>9525</xdr:colOff>
           <xdr:row>103</xdr:row>
-          <xdr:rowOff>12700</xdr:rowOff>
+          <xdr:rowOff>9525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>31750</xdr:colOff>
+          <xdr:colOff>28575</xdr:colOff>
           <xdr:row>103</xdr:row>
-          <xdr:rowOff>222250</xdr:rowOff>
+          <xdr:rowOff>219075</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1451" name="Check Box 427" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1451"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000AB050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -17725,59 +17722,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>11</xdr:col>
-          <xdr:colOff>12700</xdr:colOff>
+          <xdr:colOff>9525</xdr:colOff>
           <xdr:row>104</xdr:row>
-          <xdr:rowOff>12700</xdr:rowOff>
+          <xdr:rowOff>9525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>31750</xdr:colOff>
+          <xdr:colOff>28575</xdr:colOff>
           <xdr:row>104</xdr:row>
-          <xdr:rowOff>222250</xdr:rowOff>
+          <xdr:rowOff>219075</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1452" name="Check Box 428" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1452"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000AC050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -17792,59 +17789,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>11</xdr:col>
-          <xdr:colOff>12700</xdr:colOff>
+          <xdr:colOff>9525</xdr:colOff>
           <xdr:row>104</xdr:row>
-          <xdr:rowOff>12700</xdr:rowOff>
+          <xdr:rowOff>9525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>31750</xdr:colOff>
+          <xdr:colOff>28575</xdr:colOff>
           <xdr:row>104</xdr:row>
-          <xdr:rowOff>222250</xdr:rowOff>
+          <xdr:rowOff>219075</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1453" name="Check Box 429" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1453"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000AD050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -17859,59 +17856,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>11</xdr:col>
-          <xdr:colOff>12700</xdr:colOff>
+          <xdr:colOff>9525</xdr:colOff>
           <xdr:row>103</xdr:row>
-          <xdr:rowOff>12700</xdr:rowOff>
+          <xdr:rowOff>9525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>31750</xdr:colOff>
+          <xdr:colOff>28575</xdr:colOff>
           <xdr:row>103</xdr:row>
-          <xdr:rowOff>222250</xdr:rowOff>
+          <xdr:rowOff>219075</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1454" name="Check Box 430" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1454"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000AE050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -17926,59 +17923,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>11</xdr:col>
-          <xdr:colOff>12700</xdr:colOff>
+          <xdr:colOff>9525</xdr:colOff>
           <xdr:row>103</xdr:row>
-          <xdr:rowOff>12700</xdr:rowOff>
+          <xdr:rowOff>9525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>31750</xdr:colOff>
+          <xdr:colOff>28575</xdr:colOff>
           <xdr:row>103</xdr:row>
-          <xdr:rowOff>222250</xdr:rowOff>
+          <xdr:rowOff>219075</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1455" name="Check Box 431" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1455"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000AF050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -17993,59 +17990,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>11</xdr:col>
-          <xdr:colOff>12700</xdr:colOff>
+          <xdr:colOff>9525</xdr:colOff>
           <xdr:row>103</xdr:row>
-          <xdr:rowOff>12700</xdr:rowOff>
+          <xdr:rowOff>9525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>31750</xdr:colOff>
+          <xdr:colOff>28575</xdr:colOff>
           <xdr:row>103</xdr:row>
-          <xdr:rowOff>222250</xdr:rowOff>
+          <xdr:rowOff>219075</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1456" name="Check Box 432" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1456"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000B0050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -18060,59 +18057,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>11</xdr:col>
-          <xdr:colOff>12700</xdr:colOff>
+          <xdr:colOff>9525</xdr:colOff>
           <xdr:row>103</xdr:row>
-          <xdr:rowOff>12700</xdr:rowOff>
+          <xdr:rowOff>9525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>31750</xdr:colOff>
+          <xdr:colOff>28575</xdr:colOff>
           <xdr:row>103</xdr:row>
-          <xdr:rowOff>222250</xdr:rowOff>
+          <xdr:rowOff>219075</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1457" name="Check Box 433" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1457"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000B1050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -18127,59 +18124,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>11</xdr:col>
-          <xdr:colOff>12700</xdr:colOff>
+          <xdr:colOff>9525</xdr:colOff>
           <xdr:row>104</xdr:row>
-          <xdr:rowOff>12700</xdr:rowOff>
+          <xdr:rowOff>9525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>31750</xdr:colOff>
+          <xdr:colOff>28575</xdr:colOff>
           <xdr:row>104</xdr:row>
-          <xdr:rowOff>222250</xdr:rowOff>
+          <xdr:rowOff>219075</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1458" name="Check Box 434" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1458"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000B2050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -18194,59 +18191,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>11</xdr:col>
-          <xdr:colOff>12700</xdr:colOff>
+          <xdr:colOff>9525</xdr:colOff>
           <xdr:row>104</xdr:row>
-          <xdr:rowOff>12700</xdr:rowOff>
+          <xdr:rowOff>9525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>31750</xdr:colOff>
+          <xdr:colOff>28575</xdr:colOff>
           <xdr:row>104</xdr:row>
-          <xdr:rowOff>222250</xdr:rowOff>
+          <xdr:rowOff>219075</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1459" name="Check Box 435" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1459"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000B3050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -18261,59 +18258,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>11</xdr:col>
-          <xdr:colOff>12700</xdr:colOff>
+          <xdr:colOff>9525</xdr:colOff>
           <xdr:row>103</xdr:row>
-          <xdr:rowOff>12700</xdr:rowOff>
+          <xdr:rowOff>9525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>31750</xdr:colOff>
+          <xdr:colOff>28575</xdr:colOff>
           <xdr:row>103</xdr:row>
-          <xdr:rowOff>222250</xdr:rowOff>
+          <xdr:rowOff>219075</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1460" name="Check Box 436" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1460"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000B4050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -18328,59 +18325,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>11</xdr:col>
-          <xdr:colOff>12700</xdr:colOff>
+          <xdr:colOff>9525</xdr:colOff>
           <xdr:row>103</xdr:row>
-          <xdr:rowOff>12700</xdr:rowOff>
+          <xdr:rowOff>9525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>31750</xdr:colOff>
+          <xdr:colOff>28575</xdr:colOff>
           <xdr:row>103</xdr:row>
-          <xdr:rowOff>222250</xdr:rowOff>
+          <xdr:rowOff>219075</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1461" name="Check Box 437" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1461"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000B5050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -18395,59 +18392,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>11</xdr:col>
-          <xdr:colOff>12700</xdr:colOff>
+          <xdr:colOff>9525</xdr:colOff>
           <xdr:row>105</xdr:row>
-          <xdr:rowOff>12700</xdr:rowOff>
+          <xdr:rowOff>9525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>31750</xdr:colOff>
+          <xdr:colOff>28575</xdr:colOff>
           <xdr:row>105</xdr:row>
-          <xdr:rowOff>222250</xdr:rowOff>
+          <xdr:rowOff>219075</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1462" name="Check Box 438" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1462"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000B6050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -18462,59 +18459,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>11</xdr:col>
-          <xdr:colOff>12700</xdr:colOff>
+          <xdr:colOff>9525</xdr:colOff>
           <xdr:row>105</xdr:row>
-          <xdr:rowOff>12700</xdr:rowOff>
+          <xdr:rowOff>9525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>31750</xdr:colOff>
+          <xdr:colOff>28575</xdr:colOff>
           <xdr:row>105</xdr:row>
-          <xdr:rowOff>222250</xdr:rowOff>
+          <xdr:rowOff>219075</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1463" name="Check Box 439" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1463"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000B7050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -18531,55 +18528,55 @@
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>25</xdr:col>
           <xdr:colOff>190500</xdr:colOff>
           <xdr:row>97</xdr:row>
-          <xdr:rowOff>12700</xdr:rowOff>
+          <xdr:rowOff>9525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>27</xdr:col>
-          <xdr:colOff>12700</xdr:colOff>
+          <xdr:colOff>9525</xdr:colOff>
           <xdr:row>98</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1464" name="Check Box 440" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1464"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000B8050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
@@ -18598,55 +18595,55 @@
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>25</xdr:col>
           <xdr:colOff>190500</xdr:colOff>
           <xdr:row>94</xdr:row>
-          <xdr:rowOff>12700</xdr:rowOff>
+          <xdr:rowOff>9525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>27</xdr:col>
-          <xdr:colOff>12700</xdr:colOff>
+          <xdr:colOff>9525</xdr:colOff>
           <xdr:row>95</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1465" name="Check Box 441" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1465"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000B9050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
@@ -18669,53 +18666,53 @@
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>25</xdr:col>
           <xdr:colOff>190500</xdr:colOff>
           <xdr:row>99</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>27</xdr:col>
-          <xdr:colOff>12700</xdr:colOff>
+          <xdr:colOff>9525</xdr:colOff>
           <xdr:row>99</xdr:row>
-          <xdr:rowOff>222250</xdr:rowOff>
+          <xdr:rowOff>219075</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1466" name="Check Box 442" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1466"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000BA050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -18999,65 +18996,68 @@
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp114.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp18.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp39.xml"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp60.xml"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp81.xml"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp135.xml"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp156.xml"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp167.xml"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp104.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp8.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp29.xml"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp50.xml"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp71.xml"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp125.xml"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp146.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp2.xml"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp92.xml"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp157.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp19.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp40.xml"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp61.xml"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp115.xml"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp136.xml"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp82.xml"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp147.xml"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp168.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp9.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp30.xml"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp105.xml"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp126.xml"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp51.xml"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp67.xml"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp72.xml"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp88.xml"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp93.xml"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp137.xml"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp142.xml"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp158.xml"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp163.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp3.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp20.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp25.xml"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp46.xml"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp111.xml"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp116.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp41.xml"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp57.xml"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp62.xml"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp78.xml"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp83.xml"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp127.xml"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp132.xml"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp148.xml"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp153.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp10.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp15.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp36.xml"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp106.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp31.xml"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp47.xml"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp52.xml"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp73.xml"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp94.xml"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp101.xml"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp117.xml"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp122.xml"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp138.xml"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp143.xml"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp164.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp4.xml"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp68.xml"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp89.xml"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp159.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp26.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp21.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp37.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp42.xml"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp63.xml"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp84.xml"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp107.xml"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp112.xml"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp128.xml"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp133.xml"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp154.xml"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp58.xml"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp79.xml"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp149.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp16.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp11.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp27.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp32.xml"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp53.xml"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp74.xml"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp97.xml"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp102.xml"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp123.xml"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp144.xml"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp165.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp5.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp48.xml"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp69.xml"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp90.xml"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp95.xml"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp118.xml"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp139.xml"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp160.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp22.xml"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp43.xml"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp64.xml"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp113.xml"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp134.xml"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp155.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp17.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp38.xml"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp59.xml"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp80.xml"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp85.xml"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp108.xml"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp129.xml"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp150.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp12.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp33.xml"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp54.xml"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp103.xml"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp124.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp7.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp28.xml"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp49.xml"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp70.xml"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp75.xml"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp91.xml"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp96.xml"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp98.xml"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp119.xml"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp140.xml"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp145.xml"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp161.xml"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp166.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp6.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp23.xml"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp44.xml"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp65.xml"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp86.xml"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp109.xml"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp130.xml"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp151.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp13.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp34.xml"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp55.xml"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp76.xml"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp99.xml"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp120.xml"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp141.xml"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp87.xml"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp162.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp24.xml"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp45.xml"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp66.xml"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp110.xml"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp131.xml"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp77.xml"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp152.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp14.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp35.xml"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp56.xml"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp100.xml"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp121.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+  <sheetPr>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
   <dimension ref="A1:AS117"/>
   <sheetViews>
-    <sheetView tabSelected="1" view="pageBreakPreview" topLeftCell="A103" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" zoomScalePageLayoutView="55" workbookViewId="0">
-      <selection activeCell="AC117" sqref="AC117:AO117"/>
+    <sheetView tabSelected="1" view="pageBreakPreview" topLeftCell="A15" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" zoomScalePageLayoutView="55" workbookViewId="0">
+      <selection activeCell="J27" sqref="J27:Z27"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="14"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="5.90625" style="32" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="42" max="42" width="11.36328125" style="7" customWidth="1"/>
+    <col min="1" max="1" width="5.875" style="32" customWidth="1"/>
+    <col min="2" max="2" width="1.375" style="32" customWidth="1"/>
+    <col min="3" max="3" width="6.25" style="32" customWidth="1"/>
+    <col min="4" max="4" width="13.625" style="32" customWidth="1"/>
+    <col min="5" max="40" width="2.75" style="32" customWidth="1"/>
+    <col min="41" max="41" width="2.75" style="213" customWidth="1"/>
+    <col min="42" max="42" width="11.375" style="7" customWidth="1"/>
     <col min="43" max="16384" width="9" style="7"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:43" ht="21" customHeight="1">
       <c r="B1" s="517" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="518"/>
       <c r="D1" s="518"/>
       <c r="E1" s="518"/>
       <c r="F1" s="518"/>
       <c r="G1" s="518"/>
       <c r="H1" s="518"/>
       <c r="I1" s="518"/>
       <c r="J1" s="518"/>
       <c r="K1" s="518"/>
       <c r="L1" s="518"/>
       <c r="M1" s="518"/>
       <c r="N1" s="518"/>
       <c r="O1" s="518"/>
       <c r="P1" s="518"/>
       <c r="Q1" s="518"/>
       <c r="R1" s="518"/>
       <c r="S1" s="518"/>
       <c r="T1" s="518"/>
@@ -20236,493 +20236,493 @@
       <c r="O25" s="103"/>
       <c r="P25" s="103"/>
       <c r="Q25" s="104"/>
       <c r="R25" s="104"/>
       <c r="S25" s="104"/>
       <c r="T25" s="104"/>
       <c r="U25" s="104"/>
       <c r="V25" s="104"/>
       <c r="W25" s="104"/>
       <c r="X25" s="104"/>
       <c r="Y25" s="104"/>
       <c r="AO25" s="105"/>
       <c r="AP25" s="19"/>
       <c r="AQ25" s="26"/>
       <c r="AR25" s="26"/>
       <c r="AS25" s="26"/>
     </row>
     <row r="26" spans="1:45" ht="18" customHeight="1">
       <c r="A26" s="106"/>
       <c r="B26" s="333"/>
       <c r="C26" s="334"/>
       <c r="D26" s="335"/>
       <c r="E26" s="107"/>
       <c r="F26" s="34"/>
       <c r="G26" s="355" t="s">
-        <v>53</v>
+        <v>246</v>
       </c>
       <c r="H26" s="355"/>
       <c r="I26" s="355"/>
       <c r="J26" s="355"/>
       <c r="K26" s="355"/>
       <c r="L26" s="355"/>
       <c r="M26" s="355"/>
       <c r="N26" s="355"/>
       <c r="O26" s="355"/>
       <c r="P26" s="355"/>
       <c r="Q26" s="355"/>
       <c r="R26" s="355"/>
       <c r="S26" s="355"/>
       <c r="T26" s="108"/>
       <c r="U26" s="108"/>
       <c r="V26" s="109"/>
       <c r="W26" s="109"/>
       <c r="X26" s="109"/>
       <c r="Y26" s="109"/>
       <c r="Z26" s="109"/>
       <c r="AA26" s="431" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="AB26" s="432"/>
       <c r="AC26" s="432"/>
       <c r="AD26" s="432"/>
       <c r="AE26" s="432"/>
       <c r="AF26" s="432"/>
       <c r="AG26" s="432"/>
       <c r="AH26" s="432"/>
       <c r="AI26" s="432"/>
       <c r="AJ26" s="432"/>
       <c r="AK26" s="432"/>
       <c r="AL26" s="432"/>
       <c r="AM26" s="432"/>
       <c r="AN26" s="432"/>
       <c r="AO26" s="433"/>
       <c r="AP26" s="23"/>
       <c r="AQ26" s="28"/>
       <c r="AR26" s="23"/>
       <c r="AS26" s="29"/>
     </row>
     <row r="27" spans="1:45" ht="18" customHeight="1">
       <c r="A27" s="106"/>
       <c r="B27" s="333"/>
       <c r="C27" s="334"/>
       <c r="D27" s="335"/>
       <c r="E27" s="107"/>
       <c r="F27" s="34"/>
       <c r="G27" s="353" t="str">
         <f>VLOOKUP(J27,Table!A:B,2,0)</f>
         <v xml:space="preserve"> </v>
       </c>
       <c r="H27" s="353"/>
       <c r="I27" s="353"/>
       <c r="J27" s="353" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="K27" s="353"/>
       <c r="L27" s="353"/>
       <c r="M27" s="353"/>
       <c r="N27" s="353"/>
       <c r="O27" s="353"/>
       <c r="P27" s="353"/>
       <c r="Q27" s="353"/>
       <c r="R27" s="353"/>
       <c r="S27" s="353"/>
       <c r="T27" s="353"/>
       <c r="U27" s="353"/>
       <c r="V27" s="353"/>
       <c r="W27" s="353"/>
       <c r="X27" s="353"/>
       <c r="Y27" s="353"/>
       <c r="Z27" s="354"/>
       <c r="AA27" s="344"/>
       <c r="AB27" s="345"/>
       <c r="AC27" s="345"/>
       <c r="AD27" s="345"/>
       <c r="AE27" s="345"/>
       <c r="AF27" s="345"/>
       <c r="AG27" s="345"/>
       <c r="AH27" s="345"/>
       <c r="AI27" s="345"/>
       <c r="AJ27" s="345"/>
       <c r="AK27" s="345"/>
       <c r="AL27" s="345"/>
       <c r="AM27" s="345"/>
       <c r="AN27" s="345"/>
       <c r="AO27" s="346"/>
       <c r="AP27" s="19"/>
       <c r="AQ27" s="30"/>
       <c r="AR27" s="30"/>
       <c r="AS27" s="31"/>
     </row>
     <row r="28" spans="1:45" ht="18" customHeight="1">
       <c r="A28" s="106"/>
       <c r="B28" s="333"/>
       <c r="C28" s="334"/>
       <c r="D28" s="335"/>
       <c r="E28" s="107"/>
       <c r="F28" s="34"/>
       <c r="G28" s="353" t="s">
-        <v>56</v>
+        <v>247</v>
       </c>
       <c r="H28" s="353"/>
       <c r="I28" s="353"/>
       <c r="J28" s="353"/>
       <c r="K28" s="353"/>
       <c r="L28" s="353"/>
       <c r="M28" s="353"/>
       <c r="N28" s="353"/>
       <c r="O28" s="353"/>
       <c r="P28" s="353"/>
       <c r="Q28" s="353"/>
       <c r="R28" s="110"/>
       <c r="S28" s="111"/>
       <c r="T28" s="111"/>
       <c r="U28" s="111"/>
       <c r="V28" s="112"/>
       <c r="W28" s="112"/>
       <c r="X28" s="112"/>
       <c r="Y28" s="112"/>
       <c r="Z28" s="112"/>
       <c r="AA28" s="347"/>
       <c r="AB28" s="348"/>
       <c r="AC28" s="348"/>
       <c r="AD28" s="348"/>
       <c r="AE28" s="348"/>
       <c r="AF28" s="348"/>
       <c r="AG28" s="348"/>
       <c r="AH28" s="348"/>
       <c r="AI28" s="348"/>
       <c r="AJ28" s="348"/>
       <c r="AK28" s="348"/>
       <c r="AL28" s="348"/>
       <c r="AM28" s="348"/>
       <c r="AN28" s="348"/>
       <c r="AO28" s="349"/>
     </row>
     <row r="29" spans="1:45" ht="18" customHeight="1">
       <c r="A29" s="106"/>
       <c r="B29" s="333"/>
       <c r="C29" s="334"/>
       <c r="D29" s="335"/>
       <c r="E29" s="107"/>
       <c r="F29" s="34"/>
       <c r="G29" s="357" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="H29" s="357"/>
       <c r="I29" s="357"/>
       <c r="J29" s="357"/>
       <c r="K29" s="357"/>
       <c r="L29" s="357"/>
       <c r="M29" s="357"/>
       <c r="N29" s="357"/>
       <c r="O29" s="357"/>
       <c r="P29" s="357"/>
       <c r="Q29" s="357"/>
       <c r="R29" s="357"/>
       <c r="S29" s="356" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="T29" s="356"/>
       <c r="U29" s="356"/>
       <c r="V29" s="356"/>
       <c r="W29" s="314" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="X29" s="315"/>
       <c r="Y29" s="112"/>
       <c r="Z29" s="112"/>
       <c r="AA29" s="350"/>
       <c r="AB29" s="351"/>
       <c r="AC29" s="351"/>
       <c r="AD29" s="351"/>
       <c r="AE29" s="351"/>
       <c r="AF29" s="351"/>
       <c r="AG29" s="351"/>
       <c r="AH29" s="351"/>
       <c r="AI29" s="351"/>
       <c r="AJ29" s="351"/>
       <c r="AK29" s="351"/>
       <c r="AL29" s="351"/>
       <c r="AM29" s="351"/>
       <c r="AN29" s="351"/>
       <c r="AO29" s="352"/>
     </row>
     <row r="30" spans="1:45" ht="18" customHeight="1">
       <c r="A30" s="106"/>
       <c r="B30" s="333"/>
       <c r="C30" s="334"/>
       <c r="D30" s="335"/>
       <c r="E30" s="520" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="F30" s="521"/>
       <c r="G30" s="521"/>
       <c r="H30" s="521"/>
       <c r="I30" s="521"/>
       <c r="J30" s="521"/>
       <c r="K30" s="322" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="L30" s="323"/>
       <c r="M30" s="323"/>
       <c r="N30" s="323"/>
       <c r="O30" s="323"/>
       <c r="P30" s="323"/>
       <c r="Q30" s="323"/>
       <c r="R30" s="323"/>
       <c r="S30" s="323"/>
       <c r="T30" s="323"/>
       <c r="U30" s="323"/>
       <c r="V30" s="323"/>
       <c r="W30" s="323"/>
       <c r="X30" s="323"/>
       <c r="Y30" s="323"/>
       <c r="Z30" s="323"/>
       <c r="AA30" s="323"/>
       <c r="AB30" s="323"/>
       <c r="AD30" s="113"/>
       <c r="AE30" s="113"/>
       <c r="AF30" s="113"/>
       <c r="AG30" s="113"/>
       <c r="AH30" s="113"/>
       <c r="AI30" s="113"/>
       <c r="AJ30" s="113"/>
       <c r="AK30" s="113"/>
       <c r="AL30" s="113"/>
       <c r="AM30" s="113"/>
       <c r="AN30" s="113"/>
       <c r="AO30" s="114"/>
     </row>
     <row r="31" spans="1:45" ht="22.5" customHeight="1">
       <c r="A31" s="106"/>
       <c r="B31" s="333"/>
       <c r="C31" s="334"/>
       <c r="D31" s="335"/>
       <c r="E31" s="358" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="F31" s="359"/>
       <c r="G31" s="359"/>
       <c r="H31" s="359"/>
       <c r="I31" s="359"/>
       <c r="J31" s="115"/>
       <c r="K31" s="116" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="L31" s="117"/>
       <c r="M31" s="117"/>
       <c r="N31" s="117"/>
       <c r="O31" s="117"/>
       <c r="P31" s="117"/>
       <c r="Q31" s="117"/>
       <c r="R31" s="117"/>
       <c r="S31" s="117"/>
       <c r="T31" s="117"/>
       <c r="U31" s="117"/>
       <c r="V31" s="117"/>
       <c r="W31" s="117"/>
       <c r="X31" s="116" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="Y31" s="117"/>
       <c r="Z31" s="117"/>
       <c r="AB31" s="117"/>
       <c r="AC31" s="117"/>
       <c r="AD31" s="109"/>
       <c r="AE31" s="109"/>
       <c r="AF31" s="109"/>
       <c r="AG31" s="109"/>
       <c r="AH31" s="109"/>
       <c r="AI31" s="360" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
       <c r="AJ31" s="361"/>
       <c r="AK31" s="361"/>
       <c r="AL31" s="361"/>
       <c r="AM31" s="361"/>
       <c r="AN31" s="361"/>
       <c r="AO31" s="362"/>
     </row>
     <row r="32" spans="1:45" ht="18" customHeight="1">
       <c r="A32" s="118"/>
       <c r="B32" s="336"/>
       <c r="C32" s="294"/>
       <c r="D32" s="295"/>
       <c r="E32" s="343" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="F32" s="297"/>
       <c r="G32" s="297"/>
       <c r="H32" s="297"/>
       <c r="I32" s="297"/>
       <c r="J32" s="297"/>
       <c r="K32" s="297"/>
       <c r="L32" s="297"/>
       <c r="M32" s="296" t="s">
-        <v>67</v>
+        <v>65</v>
       </c>
       <c r="N32" s="297"/>
       <c r="O32" s="297"/>
       <c r="P32" s="297"/>
       <c r="Q32" s="297"/>
       <c r="R32" s="297"/>
       <c r="S32" s="297"/>
       <c r="T32" s="119"/>
       <c r="U32" s="296" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="V32" s="297"/>
       <c r="W32" s="297"/>
       <c r="X32" s="297"/>
       <c r="Y32" s="297"/>
       <c r="Z32" s="297"/>
       <c r="AA32" s="297"/>
       <c r="AB32" s="297"/>
       <c r="AC32" s="297"/>
       <c r="AD32" s="297"/>
       <c r="AE32" s="297"/>
       <c r="AF32" s="297"/>
       <c r="AG32" s="297"/>
       <c r="AH32" s="297"/>
       <c r="AI32" s="297"/>
       <c r="AJ32" s="297"/>
       <c r="AK32" s="297"/>
       <c r="AL32" s="297"/>
       <c r="AM32" s="297"/>
       <c r="AN32" s="297"/>
       <c r="AO32" s="298"/>
     </row>
     <row r="33" spans="1:41" ht="24" customHeight="1">
       <c r="A33" s="80"/>
       <c r="B33" s="435" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="C33" s="436"/>
       <c r="D33" s="437"/>
       <c r="E33" s="429" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="F33" s="430"/>
       <c r="G33" s="430"/>
       <c r="H33" s="430"/>
       <c r="I33" s="554" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
       <c r="J33" s="555"/>
       <c r="K33" s="555"/>
       <c r="L33" s="555"/>
       <c r="M33" s="555"/>
       <c r="N33" s="555"/>
       <c r="O33" s="555"/>
       <c r="P33" s="555"/>
       <c r="Q33" s="62"/>
       <c r="R33" s="481" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="S33" s="481"/>
       <c r="T33" s="481"/>
       <c r="U33" s="481"/>
       <c r="V33" s="217"/>
       <c r="W33" s="482" t="s">
-        <v>73</v>
+        <v>71</v>
       </c>
       <c r="X33" s="482"/>
       <c r="Y33" s="482"/>
       <c r="Z33" s="482"/>
       <c r="AA33" s="76"/>
       <c r="AB33" s="76" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="AC33" s="76"/>
       <c r="AD33" s="62"/>
       <c r="AE33" s="62"/>
       <c r="AF33" s="62"/>
       <c r="AG33" s="62"/>
       <c r="AH33" s="76"/>
       <c r="AI33" s="76"/>
       <c r="AJ33" s="76"/>
       <c r="AK33" s="76"/>
       <c r="AL33" s="76"/>
       <c r="AM33" s="76"/>
       <c r="AN33" s="76"/>
       <c r="AO33" s="100"/>
     </row>
     <row r="34" spans="1:41" ht="24" customHeight="1" thickBot="1">
       <c r="A34" s="80"/>
       <c r="B34" s="381" t="s">
-        <v>75</v>
+        <v>73</v>
       </c>
       <c r="C34" s="382"/>
       <c r="D34" s="383"/>
       <c r="E34" s="369" t="s">
-        <v>76</v>
+        <v>74</v>
       </c>
       <c r="F34" s="370"/>
       <c r="G34" s="370"/>
       <c r="H34" s="370"/>
       <c r="I34" s="370"/>
       <c r="J34" s="370"/>
       <c r="K34" s="366"/>
       <c r="L34" s="366"/>
       <c r="M34" s="366"/>
       <c r="N34" s="366"/>
       <c r="O34" s="366"/>
       <c r="P34" s="366"/>
       <c r="Q34" s="366"/>
       <c r="R34" s="366" t="s">
         <v>10</v>
       </c>
       <c r="S34" s="366"/>
       <c r="T34" s="120"/>
       <c r="U34" s="366"/>
       <c r="V34" s="366"/>
       <c r="W34" s="366"/>
       <c r="X34" s="366"/>
       <c r="Y34" s="366"/>
       <c r="Z34" s="366"/>
       <c r="AA34" s="366"/>
       <c r="AB34" s="367" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="AC34" s="367"/>
       <c r="AD34" s="367"/>
       <c r="AE34" s="367"/>
       <c r="AF34" s="367"/>
       <c r="AG34" s="368"/>
       <c r="AH34" s="378"/>
       <c r="AI34" s="379"/>
       <c r="AJ34" s="379"/>
       <c r="AK34" s="379"/>
       <c r="AL34" s="379"/>
       <c r="AM34" s="379"/>
       <c r="AN34" s="379"/>
       <c r="AO34" s="380"/>
     </row>
     <row r="35" spans="1:41" ht="15.75" customHeight="1" thickTop="1">
       <c r="B35" s="269" t="s">
-        <v>78</v>
+        <v>76</v>
       </c>
       <c r="C35" s="269"/>
       <c r="D35" s="269"/>
       <c r="E35" s="269"/>
       <c r="F35" s="269"/>
       <c r="G35" s="269"/>
       <c r="H35" s="269"/>
       <c r="I35" s="269"/>
       <c r="J35" s="269"/>
       <c r="K35" s="269"/>
       <c r="L35" s="269"/>
       <c r="M35" s="269"/>
       <c r="N35" s="269"/>
       <c r="O35" s="269"/>
       <c r="P35" s="269"/>
       <c r="Q35" s="269"/>
       <c r="R35" s="269"/>
       <c r="S35" s="269"/>
       <c r="T35" s="269"/>
       <c r="U35" s="269"/>
       <c r="V35" s="269"/>
       <c r="W35" s="269"/>
       <c r="X35" s="269"/>
       <c r="Y35" s="269"/>
       <c r="Z35" s="269"/>
@@ -20764,754 +20764,754 @@
       <c r="T36" s="62"/>
       <c r="U36" s="62"/>
       <c r="V36" s="62"/>
       <c r="W36" s="62"/>
       <c r="X36" s="62"/>
       <c r="Y36" s="62"/>
       <c r="Z36" s="62"/>
       <c r="AA36" s="62"/>
       <c r="AB36" s="62"/>
       <c r="AC36" s="62"/>
       <c r="AD36" s="62"/>
       <c r="AE36" s="62"/>
       <c r="AF36" s="62"/>
       <c r="AG36" s="62"/>
       <c r="AH36" s="62"/>
       <c r="AI36" s="62"/>
       <c r="AJ36" s="62"/>
       <c r="AK36" s="62"/>
       <c r="AL36" s="62"/>
       <c r="AM36" s="62"/>
       <c r="AN36" s="62"/>
       <c r="AO36" s="62"/>
     </row>
     <row r="37" spans="1:41" ht="19.5" customHeight="1" thickBot="1">
       <c r="B37" s="121" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="C37" s="84"/>
       <c r="D37" s="84"/>
       <c r="E37" s="122"/>
       <c r="F37" s="123"/>
       <c r="G37" s="123"/>
       <c r="H37" s="123"/>
       <c r="I37" s="123"/>
       <c r="J37" s="123"/>
       <c r="K37" s="123"/>
       <c r="L37" s="123"/>
       <c r="M37" s="123"/>
       <c r="N37" s="123"/>
       <c r="O37" s="123"/>
       <c r="P37" s="123"/>
       <c r="Q37" s="123"/>
       <c r="R37" s="123"/>
       <c r="S37" s="123"/>
       <c r="T37" s="123"/>
       <c r="U37" s="123"/>
       <c r="V37" s="123"/>
       <c r="W37" s="123"/>
       <c r="X37" s="123"/>
       <c r="Y37" s="123"/>
       <c r="Z37" s="123"/>
       <c r="AA37" s="123"/>
       <c r="AB37" s="123"/>
       <c r="AC37" s="123"/>
       <c r="AD37" s="123"/>
       <c r="AE37" s="123"/>
       <c r="AF37" s="123"/>
       <c r="AG37" s="123"/>
       <c r="AH37" s="123"/>
       <c r="AI37" s="123"/>
       <c r="AJ37" s="123"/>
       <c r="AK37" s="123"/>
       <c r="AL37" s="123"/>
       <c r="AM37" s="123"/>
       <c r="AN37" s="123"/>
       <c r="AO37" s="123"/>
     </row>
     <row r="38" spans="1:41" ht="18" customHeight="1">
       <c r="A38" s="525"/>
       <c r="B38" s="290" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="C38" s="291"/>
       <c r="D38" s="292"/>
       <c r="E38" s="270" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="F38" s="271"/>
       <c r="G38" s="272"/>
       <c r="H38" s="273"/>
       <c r="I38" s="274"/>
       <c r="J38" s="274"/>
       <c r="K38" s="274"/>
       <c r="L38" s="274"/>
       <c r="M38" s="274"/>
       <c r="N38" s="274"/>
       <c r="O38" s="274"/>
       <c r="P38" s="274"/>
       <c r="Q38" s="274"/>
       <c r="R38" s="274"/>
       <c r="S38" s="274"/>
       <c r="T38" s="274"/>
       <c r="U38" s="274"/>
       <c r="V38" s="274"/>
       <c r="W38" s="274"/>
       <c r="X38" s="274"/>
       <c r="Y38" s="274"/>
       <c r="Z38" s="274"/>
       <c r="AA38" s="274"/>
       <c r="AB38" s="275"/>
       <c r="AC38" s="276" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="AD38" s="277"/>
       <c r="AE38" s="277"/>
       <c r="AF38" s="277"/>
       <c r="AG38" s="278"/>
       <c r="AH38" s="284" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="AI38" s="285"/>
       <c r="AJ38" s="286" t="s">
-        <v>84</v>
+        <v>82</v>
       </c>
       <c r="AK38" s="287"/>
       <c r="AL38" s="287"/>
       <c r="AM38" s="124"/>
       <c r="AN38" s="288"/>
       <c r="AO38" s="289"/>
     </row>
     <row r="39" spans="1:41" ht="24" customHeight="1">
       <c r="A39" s="525"/>
       <c r="B39" s="293"/>
       <c r="C39" s="294"/>
       <c r="D39" s="295"/>
       <c r="E39" s="372" t="s">
-        <v>85</v>
+        <v>83</v>
       </c>
       <c r="F39" s="373"/>
       <c r="G39" s="374"/>
       <c r="H39" s="375"/>
       <c r="I39" s="376"/>
       <c r="J39" s="376"/>
       <c r="K39" s="376"/>
       <c r="L39" s="376"/>
       <c r="M39" s="376"/>
       <c r="N39" s="376"/>
       <c r="O39" s="376"/>
       <c r="P39" s="376"/>
       <c r="Q39" s="376"/>
       <c r="R39" s="376"/>
       <c r="S39" s="376"/>
       <c r="T39" s="376"/>
       <c r="U39" s="376"/>
       <c r="V39" s="376"/>
       <c r="W39" s="376"/>
       <c r="X39" s="376"/>
       <c r="Y39" s="376"/>
       <c r="Z39" s="376"/>
       <c r="AA39" s="376"/>
       <c r="AB39" s="377"/>
       <c r="AC39" s="279"/>
       <c r="AD39" s="280"/>
       <c r="AE39" s="280"/>
       <c r="AF39" s="280"/>
       <c r="AG39" s="281"/>
       <c r="AH39" s="282" t="s">
-        <v>84</v>
+        <v>82</v>
       </c>
       <c r="AI39" s="283"/>
       <c r="AJ39" s="387" t="s">
-        <v>86</v>
+        <v>84</v>
       </c>
       <c r="AK39" s="387"/>
       <c r="AL39" s="387"/>
       <c r="AM39" s="387"/>
       <c r="AN39" s="387"/>
       <c r="AO39" s="388"/>
     </row>
     <row r="40" spans="1:41" ht="24" customHeight="1">
       <c r="A40" s="522"/>
       <c r="B40" s="484" t="s">
-        <v>87</v>
+        <v>85</v>
       </c>
       <c r="C40" s="331"/>
       <c r="D40" s="332"/>
       <c r="E40" s="125" t="s">
-        <v>88</v>
+        <v>86</v>
       </c>
       <c r="F40" s="126"/>
       <c r="G40" s="126"/>
       <c r="H40" s="512"/>
       <c r="I40" s="512"/>
       <c r="J40" s="512"/>
       <c r="K40" s="512"/>
       <c r="L40" s="512"/>
       <c r="M40" s="513"/>
       <c r="N40" s="513"/>
       <c r="O40" s="513"/>
       <c r="P40" s="513"/>
       <c r="Q40" s="513"/>
       <c r="R40" s="513"/>
       <c r="S40" s="513"/>
       <c r="T40" s="513"/>
       <c r="U40" s="513"/>
       <c r="V40" s="513"/>
       <c r="W40" s="513"/>
       <c r="X40" s="513"/>
       <c r="Y40" s="513"/>
       <c r="Z40" s="513"/>
       <c r="AA40" s="513"/>
       <c r="AB40" s="513"/>
       <c r="AC40" s="513"/>
       <c r="AD40" s="513"/>
       <c r="AE40" s="513"/>
       <c r="AF40" s="513"/>
       <c r="AG40" s="513"/>
       <c r="AH40" s="513"/>
       <c r="AI40" s="513"/>
       <c r="AJ40" s="513"/>
       <c r="AK40" s="513"/>
       <c r="AL40" s="513"/>
       <c r="AM40" s="513"/>
       <c r="AN40" s="513"/>
       <c r="AO40" s="514"/>
     </row>
     <row r="41" spans="1:41" ht="18" customHeight="1">
       <c r="A41" s="524"/>
       <c r="B41" s="293"/>
       <c r="C41" s="294"/>
       <c r="D41" s="295"/>
       <c r="E41" s="127" t="s">
-        <v>89</v>
+        <v>87</v>
       </c>
       <c r="F41" s="128"/>
       <c r="G41" s="128"/>
       <c r="H41" s="128"/>
       <c r="I41" s="128"/>
       <c r="J41" s="128"/>
       <c r="K41" s="129"/>
       <c r="L41" s="129"/>
       <c r="M41" s="129"/>
       <c r="N41" s="130"/>
       <c r="O41" s="130"/>
       <c r="P41" s="130"/>
       <c r="Q41" s="130"/>
       <c r="R41" s="130"/>
       <c r="S41" s="130"/>
       <c r="T41" s="130"/>
       <c r="U41" s="130"/>
       <c r="V41" s="131"/>
       <c r="W41" s="515" t="s">
-        <v>90</v>
+        <v>88</v>
       </c>
       <c r="X41" s="516"/>
       <c r="Y41" s="516"/>
       <c r="Z41" s="384"/>
       <c r="AA41" s="385"/>
       <c r="AB41" s="385"/>
       <c r="AC41" s="385"/>
       <c r="AD41" s="385"/>
       <c r="AE41" s="385"/>
       <c r="AF41" s="385"/>
       <c r="AG41" s="385"/>
       <c r="AH41" s="385"/>
       <c r="AI41" s="385"/>
       <c r="AJ41" s="385"/>
       <c r="AK41" s="385"/>
       <c r="AL41" s="385"/>
       <c r="AM41" s="385"/>
       <c r="AN41" s="385"/>
       <c r="AO41" s="386"/>
     </row>
     <row r="42" spans="1:41" ht="18" customHeight="1">
       <c r="A42" s="526"/>
       <c r="B42" s="485" t="s">
-        <v>91</v>
+        <v>89</v>
       </c>
       <c r="C42" s="486"/>
       <c r="D42" s="487"/>
       <c r="E42" s="132"/>
       <c r="F42" s="441"/>
       <c r="G42" s="441"/>
       <c r="H42" s="133" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="I42" s="133"/>
       <c r="J42" s="441"/>
       <c r="K42" s="441"/>
       <c r="L42" s="133" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="M42" s="133"/>
       <c r="N42" s="133"/>
       <c r="O42" s="134" t="s">
-        <v>94</v>
+        <v>92</v>
       </c>
       <c r="P42" s="135" t="s">
         <v>14</v>
       </c>
       <c r="Q42" s="441"/>
       <c r="R42" s="441"/>
       <c r="S42" s="133" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="T42" s="133"/>
       <c r="U42" s="441"/>
       <c r="V42" s="441"/>
       <c r="W42" s="133" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="X42" s="133"/>
       <c r="Y42" s="133"/>
       <c r="Z42" s="134" t="s">
-        <v>94</v>
+        <v>92</v>
       </c>
       <c r="AA42" s="62"/>
       <c r="AB42" s="133" t="s">
-        <v>95</v>
+        <v>93</v>
       </c>
       <c r="AC42" s="136"/>
       <c r="AD42" s="136"/>
       <c r="AE42" s="136"/>
       <c r="AF42" s="136"/>
       <c r="AG42" s="136"/>
       <c r="AH42" s="439"/>
       <c r="AI42" s="439"/>
       <c r="AJ42" s="439"/>
       <c r="AK42" s="439"/>
       <c r="AL42" s="439"/>
       <c r="AM42" s="137"/>
       <c r="AN42" s="135" t="s">
-        <v>96</v>
+        <v>94</v>
       </c>
       <c r="AO42" s="138"/>
     </row>
     <row r="43" spans="1:41" ht="18" customHeight="1">
       <c r="A43" s="527"/>
       <c r="B43" s="488"/>
       <c r="C43" s="489"/>
       <c r="D43" s="490"/>
       <c r="E43" s="139"/>
       <c r="F43" s="438"/>
       <c r="G43" s="438"/>
       <c r="H43" s="140" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="I43" s="140"/>
       <c r="J43" s="438"/>
       <c r="K43" s="438"/>
       <c r="L43" s="141" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="M43" s="140"/>
       <c r="N43" s="371" t="s">
-        <v>94</v>
+        <v>92</v>
       </c>
       <c r="O43" s="371"/>
       <c r="P43" s="141" t="s">
         <v>14</v>
       </c>
       <c r="Q43" s="438"/>
       <c r="R43" s="438"/>
       <c r="S43" s="140" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="T43" s="140"/>
       <c r="U43" s="438"/>
       <c r="V43" s="438"/>
       <c r="W43" s="141" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="X43" s="140"/>
       <c r="Y43" s="371" t="s">
-        <v>94</v>
+        <v>92</v>
       </c>
       <c r="Z43" s="371"/>
       <c r="AA43" s="142"/>
       <c r="AB43" s="140" t="s">
-        <v>95</v>
+        <v>93</v>
       </c>
       <c r="AC43" s="143"/>
       <c r="AD43" s="143"/>
       <c r="AE43" s="143"/>
       <c r="AF43" s="143"/>
       <c r="AG43" s="143"/>
       <c r="AH43" s="440"/>
       <c r="AI43" s="440"/>
       <c r="AJ43" s="440"/>
       <c r="AK43" s="440"/>
       <c r="AL43" s="440"/>
       <c r="AM43" s="144"/>
       <c r="AN43" s="141" t="s">
-        <v>96</v>
+        <v>94</v>
       </c>
       <c r="AO43" s="145"/>
     </row>
     <row r="44" spans="1:41" ht="18" customHeight="1">
       <c r="A44" s="528"/>
       <c r="B44" s="491"/>
       <c r="C44" s="492"/>
       <c r="D44" s="493"/>
       <c r="E44" s="146"/>
       <c r="F44" s="463"/>
       <c r="G44" s="463"/>
       <c r="H44" s="147" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="I44" s="147"/>
       <c r="J44" s="463"/>
       <c r="K44" s="463"/>
       <c r="L44" s="148" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="M44" s="148"/>
       <c r="N44" s="148"/>
       <c r="O44" s="149" t="s">
-        <v>94</v>
+        <v>92</v>
       </c>
       <c r="P44" s="148" t="s">
         <v>14</v>
       </c>
       <c r="Q44" s="463"/>
       <c r="R44" s="463"/>
       <c r="S44" s="147" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="T44" s="147"/>
       <c r="U44" s="463"/>
       <c r="V44" s="463"/>
       <c r="W44" s="148" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="X44" s="148"/>
       <c r="Y44" s="148"/>
       <c r="Z44" s="149" t="s">
-        <v>94</v>
+        <v>92</v>
       </c>
       <c r="AA44" s="150"/>
       <c r="AB44" s="147" t="s">
-        <v>95</v>
+        <v>93</v>
       </c>
       <c r="AC44" s="151"/>
       <c r="AD44" s="151"/>
       <c r="AE44" s="151"/>
       <c r="AF44" s="151"/>
       <c r="AG44" s="151"/>
       <c r="AH44" s="471"/>
       <c r="AI44" s="471"/>
       <c r="AJ44" s="471"/>
       <c r="AK44" s="471"/>
       <c r="AL44" s="471"/>
       <c r="AM44" s="152"/>
       <c r="AN44" s="148" t="s">
-        <v>96</v>
+        <v>94</v>
       </c>
       <c r="AO44" s="153"/>
     </row>
     <row r="45" spans="1:41" ht="24" customHeight="1">
       <c r="A45" s="67"/>
       <c r="B45" s="511" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="C45" s="436"/>
       <c r="D45" s="437"/>
       <c r="E45" s="473"/>
       <c r="F45" s="474"/>
       <c r="G45" s="474"/>
       <c r="H45" s="474"/>
       <c r="I45" s="474"/>
       <c r="J45" s="474"/>
       <c r="K45" s="474"/>
       <c r="L45" s="475"/>
       <c r="M45" s="507" t="s">
-        <v>98</v>
+        <v>96</v>
       </c>
       <c r="N45" s="508"/>
       <c r="O45" s="508"/>
       <c r="P45" s="508"/>
       <c r="Q45" s="508"/>
       <c r="R45" s="508"/>
       <c r="S45" s="508"/>
       <c r="T45" s="508"/>
       <c r="U45" s="508"/>
       <c r="V45" s="508"/>
       <c r="W45" s="508"/>
       <c r="X45" s="508"/>
       <c r="Y45" s="508"/>
       <c r="Z45" s="508"/>
       <c r="AA45" s="508"/>
       <c r="AB45" s="508"/>
       <c r="AC45" s="508"/>
       <c r="AD45" s="508"/>
       <c r="AE45" s="508"/>
       <c r="AF45" s="508"/>
       <c r="AG45" s="508"/>
       <c r="AH45" s="508"/>
       <c r="AI45" s="508"/>
       <c r="AJ45" s="508"/>
       <c r="AK45" s="508"/>
       <c r="AL45" s="508"/>
       <c r="AM45" s="508"/>
       <c r="AN45" s="508"/>
       <c r="AO45" s="509"/>
     </row>
     <row r="46" spans="1:41" ht="24" customHeight="1">
       <c r="A46" s="80"/>
       <c r="B46" s="494" t="s">
-        <v>99</v>
+        <v>97</v>
       </c>
       <c r="C46" s="436"/>
       <c r="D46" s="437"/>
       <c r="E46" s="453" t="s">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="F46" s="454"/>
       <c r="G46" s="454"/>
       <c r="H46" s="454"/>
       <c r="I46" s="97"/>
       <c r="J46" s="76"/>
       <c r="K46" s="76" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="L46" s="76"/>
       <c r="M46" s="76"/>
       <c r="O46" s="76"/>
       <c r="P46" s="540" t="s">
-        <v>102</v>
+        <v>100</v>
       </c>
       <c r="Q46" s="540"/>
       <c r="R46" s="154"/>
       <c r="S46" s="154"/>
       <c r="T46" s="154"/>
       <c r="U46" s="154"/>
       <c r="V46" s="154"/>
       <c r="W46" s="82" t="s">
-        <v>96</v>
+        <v>94</v>
       </c>
       <c r="X46" s="481" t="s">
-        <v>103</v>
+        <v>101</v>
       </c>
       <c r="Y46" s="481"/>
       <c r="Z46" s="481"/>
       <c r="AA46" s="464" t="s">
-        <v>104</v>
+        <v>102</v>
       </c>
       <c r="AB46" s="464"/>
       <c r="AC46" s="155"/>
       <c r="AD46" s="156"/>
       <c r="AE46" s="464" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="AF46" s="464"/>
       <c r="AG46" s="464"/>
       <c r="AH46" s="157"/>
       <c r="AI46" s="464" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="AJ46" s="464"/>
       <c r="AK46" s="157"/>
       <c r="AL46" s="76"/>
       <c r="AM46" s="76"/>
       <c r="AN46" s="158" t="s">
         <v>5</v>
       </c>
       <c r="AO46" s="159"/>
     </row>
     <row r="47" spans="1:41" ht="24" customHeight="1">
       <c r="A47" s="525"/>
       <c r="B47" s="495" t="s">
-        <v>105</v>
+        <v>103</v>
       </c>
       <c r="C47" s="496"/>
       <c r="D47" s="497"/>
       <c r="E47" s="476" t="s">
-        <v>106</v>
+        <v>104</v>
       </c>
       <c r="F47" s="265"/>
       <c r="G47" s="265"/>
       <c r="H47" s="265"/>
       <c r="I47" s="265"/>
       <c r="J47" s="265"/>
       <c r="K47" s="265"/>
       <c r="L47" s="477"/>
       <c r="M47" s="477"/>
       <c r="N47" s="477"/>
       <c r="O47" s="477"/>
       <c r="P47" s="477"/>
       <c r="Q47" s="477"/>
       <c r="R47" s="477"/>
       <c r="S47" s="102" t="s">
-        <v>107</v>
+        <v>105</v>
       </c>
       <c r="T47" s="102"/>
       <c r="U47" s="102"/>
       <c r="V47" s="102"/>
       <c r="W47" s="265" t="s">
-        <v>108</v>
+        <v>106</v>
       </c>
       <c r="X47" s="265"/>
       <c r="Y47" s="265"/>
       <c r="Z47" s="265"/>
       <c r="AA47" s="265"/>
       <c r="AB47" s="265"/>
       <c r="AC47" s="265"/>
       <c r="AD47" s="541"/>
       <c r="AE47" s="160"/>
       <c r="AF47" s="161"/>
       <c r="AG47" s="162"/>
       <c r="AH47" s="163"/>
       <c r="AI47" s="164"/>
       <c r="AJ47" s="165"/>
       <c r="AK47" s="165"/>
       <c r="AL47" s="165"/>
       <c r="AM47" s="166"/>
       <c r="AN47" s="166"/>
       <c r="AO47" s="167"/>
     </row>
     <row r="48" spans="1:41" ht="24" customHeight="1">
       <c r="A48" s="525"/>
       <c r="B48" s="498" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
       <c r="C48" s="499"/>
       <c r="D48" s="500"/>
       <c r="E48" s="472" t="s">
-        <v>110</v>
+        <v>108</v>
       </c>
       <c r="F48" s="323"/>
       <c r="G48" s="323"/>
       <c r="H48" s="323"/>
       <c r="I48" s="323"/>
       <c r="J48" s="323"/>
       <c r="K48" s="323"/>
       <c r="L48" s="168"/>
       <c r="M48" s="168"/>
       <c r="N48" s="168"/>
       <c r="O48" s="168"/>
       <c r="P48" s="168"/>
       <c r="Q48" s="168"/>
       <c r="R48" s="169"/>
       <c r="S48" s="170" t="s">
-        <v>111</v>
+        <v>109</v>
       </c>
       <c r="T48" s="170"/>
       <c r="U48" s="170"/>
       <c r="V48" s="170"/>
       <c r="W48" s="171" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="X48" s="172"/>
       <c r="Y48" s="172"/>
       <c r="Z48" s="172"/>
       <c r="AA48" s="172"/>
       <c r="AB48" s="172"/>
       <c r="AC48" s="173"/>
       <c r="AD48" s="174"/>
       <c r="AE48" s="175"/>
       <c r="AF48" s="176"/>
       <c r="AG48" s="177"/>
       <c r="AH48" s="178"/>
       <c r="AI48" s="179"/>
       <c r="AJ48" s="179"/>
       <c r="AK48" s="180"/>
       <c r="AL48" s="181"/>
       <c r="AM48" s="181"/>
       <c r="AN48" s="181"/>
       <c r="AO48" s="182"/>
     </row>
     <row r="49" spans="1:42" ht="18" customHeight="1">
       <c r="A49" s="525"/>
       <c r="B49" s="501"/>
       <c r="C49" s="502"/>
       <c r="D49" s="503"/>
       <c r="E49" s="183" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F49" s="116"/>
       <c r="G49" s="116"/>
       <c r="H49" s="170"/>
       <c r="I49" s="170"/>
       <c r="J49" s="172"/>
       <c r="K49" s="116"/>
       <c r="L49" s="542" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="M49" s="542"/>
       <c r="N49" s="542"/>
       <c r="O49" s="542"/>
       <c r="P49" s="542"/>
       <c r="Q49" s="542"/>
       <c r="R49" s="542"/>
       <c r="S49" s="542"/>
       <c r="T49" s="542"/>
       <c r="U49" s="542"/>
       <c r="V49" s="542"/>
       <c r="W49" s="116"/>
       <c r="X49" s="116"/>
       <c r="Y49" s="184"/>
       <c r="Z49" s="116"/>
       <c r="AA49" s="116"/>
       <c r="AB49" s="116"/>
       <c r="AC49" s="170"/>
       <c r="AD49" s="170"/>
       <c r="AE49" s="170"/>
       <c r="AF49" s="170"/>
       <c r="AG49" s="169"/>
       <c r="AH49" s="169"/>
       <c r="AI49" s="169"/>
       <c r="AJ49" s="169"/>
       <c r="AK49" s="169"/>
       <c r="AL49" s="169"/>
       <c r="AM49" s="169"/>
       <c r="AN49" s="169"/>
       <c r="AO49" s="185"/>
     </row>
     <row r="50" spans="1:42" ht="18" customHeight="1" thickBot="1">
       <c r="A50" s="525"/>
       <c r="B50" s="504"/>
       <c r="C50" s="505"/>
       <c r="D50" s="506"/>
       <c r="E50" s="478" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="F50" s="479"/>
       <c r="G50" s="479"/>
       <c r="H50" s="479"/>
       <c r="I50" s="479"/>
       <c r="J50" s="479"/>
       <c r="K50" s="479"/>
       <c r="L50" s="186"/>
       <c r="M50" s="186"/>
       <c r="N50" s="186"/>
       <c r="O50" s="186"/>
       <c r="P50" s="186"/>
       <c r="Q50" s="186"/>
       <c r="R50" s="186"/>
       <c r="S50" s="510" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="T50" s="510"/>
       <c r="U50" s="510"/>
       <c r="V50" s="510"/>
       <c r="W50" s="187"/>
       <c r="X50" s="480"/>
       <c r="Y50" s="480"/>
       <c r="Z50" s="480"/>
       <c r="AA50" s="480"/>
       <c r="AB50" s="480"/>
       <c r="AC50" s="480"/>
       <c r="AD50" s="480"/>
       <c r="AE50" s="480"/>
       <c r="AF50" s="480"/>
       <c r="AG50" s="480"/>
       <c r="AH50" s="480"/>
       <c r="AI50" s="480"/>
       <c r="AJ50" s="480"/>
       <c r="AK50" s="480"/>
       <c r="AL50" s="480"/>
       <c r="AM50" s="480"/>
       <c r="AN50" s="480"/>
       <c r="AO50" s="188"/>
     </row>
     <row r="51" spans="1:42" ht="11.25" customHeight="1">
@@ -21536,1091 +21536,1091 @@
       <c r="T51" s="191"/>
       <c r="U51" s="191"/>
       <c r="V51" s="191"/>
       <c r="W51" s="191"/>
       <c r="X51" s="190"/>
       <c r="Y51" s="190"/>
       <c r="Z51" s="190"/>
       <c r="AA51" s="190"/>
       <c r="AB51" s="190"/>
       <c r="AC51" s="190"/>
       <c r="AD51" s="190"/>
       <c r="AE51" s="190"/>
       <c r="AF51" s="190"/>
       <c r="AG51" s="190"/>
       <c r="AH51" s="190"/>
       <c r="AI51" s="190"/>
       <c r="AJ51" s="190"/>
       <c r="AK51" s="190"/>
       <c r="AL51" s="190"/>
       <c r="AM51" s="190"/>
       <c r="AN51" s="190"/>
       <c r="AO51" s="189"/>
     </row>
     <row r="52" spans="1:42" ht="17.25" customHeight="1" thickBot="1">
       <c r="B52" s="549" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="C52" s="549"/>
       <c r="D52" s="549"/>
       <c r="E52" s="550"/>
       <c r="F52" s="550"/>
       <c r="G52" s="550"/>
       <c r="H52" s="550"/>
       <c r="I52" s="550"/>
       <c r="J52" s="550"/>
       <c r="K52" s="550"/>
       <c r="L52" s="550"/>
       <c r="M52" s="550"/>
       <c r="N52" s="550"/>
       <c r="O52" s="550"/>
       <c r="P52" s="550"/>
       <c r="Q52" s="550"/>
       <c r="R52" s="550"/>
       <c r="S52" s="550"/>
       <c r="T52" s="550"/>
       <c r="U52" s="550"/>
       <c r="V52" s="550"/>
       <c r="W52" s="550"/>
       <c r="X52" s="550"/>
       <c r="Y52" s="550"/>
       <c r="Z52" s="550"/>
       <c r="AA52" s="550"/>
       <c r="AB52" s="550"/>
       <c r="AC52" s="550"/>
       <c r="AD52" s="550"/>
       <c r="AE52" s="550"/>
       <c r="AF52" s="550"/>
       <c r="AG52" s="550"/>
       <c r="AH52" s="550"/>
       <c r="AI52" s="550"/>
       <c r="AJ52" s="550"/>
       <c r="AK52" s="550"/>
       <c r="AL52" s="550"/>
       <c r="AM52" s="550"/>
       <c r="AN52" s="550"/>
       <c r="AO52" s="550"/>
     </row>
     <row r="53" spans="1:42" ht="33" customHeight="1">
       <c r="A53" s="546"/>
       <c r="B53" s="535" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="C53" s="536"/>
       <c r="D53" s="537"/>
       <c r="E53" s="192"/>
       <c r="F53" s="192"/>
       <c r="G53" s="470" t="s">
-        <v>119</v>
+        <v>117</v>
       </c>
       <c r="H53" s="470"/>
       <c r="I53" s="470"/>
       <c r="J53" s="470"/>
       <c r="K53" s="470"/>
       <c r="L53" s="470"/>
       <c r="M53" s="470"/>
       <c r="N53" s="470"/>
       <c r="O53" s="193"/>
       <c r="P53" s="193"/>
       <c r="Q53" s="193"/>
       <c r="R53" s="193"/>
       <c r="S53" s="193"/>
       <c r="T53" s="193"/>
       <c r="U53" s="193"/>
       <c r="V53" s="192" t="s">
-        <v>96</v>
+        <v>94</v>
       </c>
       <c r="W53" s="192"/>
       <c r="X53" s="192" t="s">
-        <v>120</v>
+        <v>118</v>
       </c>
       <c r="Y53" s="194"/>
       <c r="Z53" s="194"/>
       <c r="AA53" s="194"/>
       <c r="AB53" s="194"/>
       <c r="AC53" s="194"/>
       <c r="AD53" s="194"/>
       <c r="AE53" s="192"/>
       <c r="AF53" s="192"/>
       <c r="AG53" s="192"/>
       <c r="AH53" s="195"/>
       <c r="AI53" s="196"/>
       <c r="AJ53" s="194"/>
       <c r="AK53" s="465" t="s">
-        <v>121</v>
+        <v>119</v>
       </c>
       <c r="AL53" s="465"/>
       <c r="AM53" s="465"/>
       <c r="AN53" s="465"/>
       <c r="AO53" s="466"/>
     </row>
     <row r="54" spans="1:42" ht="24" customHeight="1">
       <c r="A54" s="547"/>
       <c r="B54" s="538"/>
       <c r="C54" s="303"/>
       <c r="D54" s="539"/>
       <c r="E54" s="119"/>
       <c r="F54" s="119"/>
       <c r="G54" s="297" t="s">
-        <v>122</v>
+        <v>120</v>
       </c>
       <c r="H54" s="297"/>
       <c r="I54" s="297"/>
       <c r="J54" s="297"/>
       <c r="K54" s="297"/>
       <c r="L54" s="297"/>
       <c r="M54" s="297"/>
       <c r="N54" s="297"/>
       <c r="O54" s="297"/>
       <c r="P54" s="297"/>
       <c r="Q54" s="297"/>
       <c r="R54" s="297"/>
       <c r="S54" s="297"/>
       <c r="T54" s="297"/>
       <c r="U54" s="297"/>
       <c r="V54" s="297"/>
       <c r="W54" s="297"/>
       <c r="X54" s="297"/>
       <c r="Y54" s="297"/>
       <c r="Z54" s="297"/>
       <c r="AA54" s="297"/>
       <c r="AB54" s="297"/>
       <c r="AC54" s="297"/>
       <c r="AD54" s="297"/>
       <c r="AE54" s="297"/>
       <c r="AF54" s="297"/>
       <c r="AG54" s="297"/>
       <c r="AH54" s="297"/>
       <c r="AI54" s="62"/>
       <c r="AJ54" s="197"/>
       <c r="AK54" s="467" t="s">
-        <v>123</v>
+        <v>121</v>
       </c>
       <c r="AL54" s="468"/>
       <c r="AM54" s="468"/>
       <c r="AN54" s="468"/>
       <c r="AO54" s="469"/>
     </row>
     <row r="55" spans="1:42" ht="24" customHeight="1">
       <c r="A55" s="548"/>
       <c r="B55" s="551" t="s">
-        <v>124</v>
+        <v>122</v>
       </c>
       <c r="C55" s="552"/>
       <c r="D55" s="553"/>
       <c r="E55" s="89"/>
       <c r="F55" s="89"/>
       <c r="G55" s="317" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="H55" s="317"/>
       <c r="I55" s="317"/>
       <c r="J55" s="317"/>
       <c r="K55" s="317"/>
       <c r="L55" s="317"/>
       <c r="M55" s="462"/>
       <c r="N55" s="462"/>
       <c r="O55" s="462"/>
       <c r="P55" s="462"/>
       <c r="Q55" s="462"/>
       <c r="R55" s="462"/>
       <c r="S55" s="462"/>
       <c r="T55" s="462"/>
       <c r="U55" s="462"/>
       <c r="V55" s="85" t="s">
-        <v>96</v>
+        <v>94</v>
       </c>
       <c r="W55" s="265" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="X55" s="265"/>
       <c r="Y55" s="265"/>
       <c r="Z55" s="265"/>
       <c r="AA55" s="265"/>
       <c r="AB55" s="265"/>
       <c r="AC55" s="265"/>
       <c r="AD55" s="265"/>
       <c r="AE55" s="265"/>
       <c r="AF55" s="265"/>
       <c r="AG55" s="265"/>
       <c r="AH55" s="265"/>
       <c r="AI55" s="265"/>
       <c r="AJ55" s="265"/>
       <c r="AK55" s="265"/>
       <c r="AL55" s="265"/>
       <c r="AM55" s="265"/>
       <c r="AN55" s="265"/>
       <c r="AO55" s="266"/>
     </row>
     <row r="56" spans="1:42" ht="18" customHeight="1" thickBot="1">
       <c r="A56" s="548"/>
       <c r="B56" s="198" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
       <c r="C56" s="199"/>
       <c r="D56" s="199"/>
       <c r="E56" s="200"/>
       <c r="F56" s="201"/>
       <c r="G56" s="543" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="H56" s="543"/>
       <c r="I56" s="543"/>
       <c r="J56" s="543"/>
       <c r="K56" s="543"/>
       <c r="L56" s="544" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="M56" s="544"/>
       <c r="N56" s="544"/>
       <c r="O56" s="544"/>
       <c r="P56" s="544"/>
       <c r="Q56" s="544"/>
       <c r="R56" s="544"/>
       <c r="S56" s="544"/>
       <c r="T56" s="544"/>
       <c r="U56" s="544"/>
       <c r="V56" s="544"/>
       <c r="W56" s="544"/>
       <c r="X56" s="544"/>
       <c r="Y56" s="544"/>
       <c r="Z56" s="544"/>
       <c r="AA56" s="544"/>
       <c r="AB56" s="544"/>
       <c r="AC56" s="544"/>
       <c r="AD56" s="544"/>
       <c r="AE56" s="544"/>
       <c r="AF56" s="544"/>
       <c r="AG56" s="544"/>
       <c r="AH56" s="544"/>
       <c r="AI56" s="544"/>
       <c r="AJ56" s="544"/>
       <c r="AK56" s="544"/>
       <c r="AL56" s="544"/>
       <c r="AM56" s="544"/>
       <c r="AN56" s="544"/>
       <c r="AO56" s="545"/>
     </row>
     <row r="57" spans="1:42" ht="18" customHeight="1" thickBot="1">
       <c r="B57" s="202" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="C57" s="57"/>
       <c r="D57" s="57"/>
       <c r="E57" s="59"/>
       <c r="F57" s="57"/>
       <c r="G57" s="62"/>
       <c r="H57" s="62"/>
       <c r="I57" s="62"/>
       <c r="J57" s="63"/>
       <c r="K57" s="63"/>
       <c r="L57" s="63"/>
       <c r="M57" s="63"/>
       <c r="N57" s="63"/>
       <c r="O57" s="63"/>
       <c r="P57" s="62"/>
       <c r="Q57" s="62"/>
       <c r="R57" s="63"/>
       <c r="S57" s="63"/>
       <c r="T57" s="63"/>
       <c r="U57" s="63"/>
       <c r="V57" s="63"/>
       <c r="W57" s="60"/>
       <c r="X57" s="60"/>
       <c r="Y57" s="60"/>
       <c r="Z57" s="60"/>
       <c r="AA57" s="60"/>
       <c r="AB57" s="60"/>
       <c r="AC57" s="62"/>
       <c r="AD57" s="62"/>
       <c r="AE57" s="63"/>
       <c r="AF57" s="63"/>
       <c r="AG57" s="63"/>
       <c r="AH57" s="203"/>
       <c r="AI57" s="203"/>
       <c r="AJ57" s="203"/>
       <c r="AK57" s="84"/>
       <c r="AL57" s="203"/>
       <c r="AM57" s="203"/>
       <c r="AN57" s="203"/>
       <c r="AO57" s="64"/>
     </row>
-    <row r="58" spans="1:42" s="8" customFormat="1" ht="22" customHeight="1">
+    <row r="58" spans="1:42" s="8" customFormat="1" ht="21.95" customHeight="1">
       <c r="A58" s="574"/>
       <c r="B58" s="529" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
       <c r="C58" s="530"/>
       <c r="D58" s="530"/>
       <c r="E58" s="530"/>
       <c r="F58" s="530"/>
       <c r="G58" s="530"/>
       <c r="H58" s="530"/>
       <c r="I58" s="530"/>
       <c r="J58" s="530"/>
       <c r="K58" s="530"/>
       <c r="L58" s="530"/>
       <c r="M58" s="530"/>
       <c r="N58" s="530"/>
       <c r="O58" s="530"/>
       <c r="P58" s="530"/>
       <c r="Q58" s="530"/>
       <c r="R58" s="530"/>
       <c r="S58" s="530"/>
       <c r="T58" s="530"/>
       <c r="U58" s="530"/>
       <c r="V58" s="530"/>
       <c r="W58" s="530"/>
       <c r="X58" s="530"/>
       <c r="Y58" s="530"/>
       <c r="Z58" s="530"/>
       <c r="AA58" s="530"/>
       <c r="AB58" s="530"/>
       <c r="AC58" s="530"/>
       <c r="AD58" s="530"/>
       <c r="AE58" s="530"/>
       <c r="AF58" s="530"/>
       <c r="AG58" s="530"/>
       <c r="AH58" s="530"/>
       <c r="AI58" s="530"/>
       <c r="AJ58" s="530"/>
       <c r="AK58" s="530"/>
       <c r="AL58" s="530"/>
       <c r="AM58" s="530"/>
       <c r="AN58" s="530"/>
       <c r="AO58" s="559"/>
       <c r="AP58" s="7"/>
     </row>
-    <row r="59" spans="1:42" s="8" customFormat="1" ht="22" customHeight="1">
+    <row r="59" spans="1:42" s="8" customFormat="1" ht="21.95" customHeight="1">
       <c r="A59" s="575"/>
       <c r="B59" s="531" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="C59" s="532"/>
       <c r="D59" s="532"/>
       <c r="E59" s="532"/>
       <c r="F59" s="532"/>
       <c r="G59" s="532"/>
       <c r="H59" s="532"/>
       <c r="I59" s="532"/>
       <c r="J59" s="532"/>
       <c r="K59" s="533"/>
       <c r="L59" s="532" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="M59" s="532"/>
       <c r="N59" s="532"/>
       <c r="O59" s="532"/>
       <c r="P59" s="532"/>
       <c r="Q59" s="532"/>
       <c r="R59" s="532"/>
       <c r="S59" s="532"/>
       <c r="T59" s="532"/>
       <c r="U59" s="532"/>
       <c r="V59" s="532"/>
       <c r="W59" s="532"/>
       <c r="X59" s="532"/>
       <c r="Y59" s="532"/>
       <c r="Z59" s="532"/>
       <c r="AA59" s="532"/>
       <c r="AB59" s="532"/>
       <c r="AC59" s="532"/>
       <c r="AD59" s="532"/>
       <c r="AE59" s="532"/>
       <c r="AF59" s="532"/>
       <c r="AG59" s="532"/>
       <c r="AH59" s="532"/>
       <c r="AI59" s="532"/>
       <c r="AJ59" s="532"/>
       <c r="AK59" s="532"/>
       <c r="AL59" s="532"/>
       <c r="AM59" s="532"/>
       <c r="AN59" s="532"/>
       <c r="AO59" s="534"/>
     </row>
-    <row r="60" spans="1:42" s="8" customFormat="1" ht="22" customHeight="1">
+    <row r="60" spans="1:42" s="8" customFormat="1" ht="21.95" customHeight="1">
       <c r="A60" s="575"/>
       <c r="B60" s="563" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="C60" s="560"/>
       <c r="D60" s="560"/>
       <c r="E60" s="560"/>
       <c r="F60" s="560"/>
       <c r="G60" s="560"/>
       <c r="H60" s="560" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
       <c r="I60" s="560"/>
       <c r="J60" s="560" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="K60" s="562"/>
       <c r="L60" s="560" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="M60" s="560"/>
       <c r="N60" s="560"/>
       <c r="O60" s="560"/>
       <c r="P60" s="560"/>
       <c r="Q60" s="560"/>
       <c r="R60" s="560"/>
       <c r="S60" s="560"/>
       <c r="T60" s="560"/>
       <c r="U60" s="560"/>
       <c r="V60" s="560"/>
       <c r="W60" s="560" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
       <c r="X60" s="560"/>
       <c r="Y60" s="560" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="Z60" s="560"/>
       <c r="AA60" s="560" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="AB60" s="560"/>
       <c r="AC60" s="560"/>
       <c r="AD60" s="560"/>
       <c r="AE60" s="560"/>
       <c r="AF60" s="560"/>
       <c r="AG60" s="560"/>
       <c r="AH60" s="560"/>
       <c r="AI60" s="560"/>
       <c r="AJ60" s="560"/>
       <c r="AK60" s="560"/>
       <c r="AL60" s="560" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
       <c r="AM60" s="560"/>
       <c r="AN60" s="560" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="AO60" s="561"/>
     </row>
-    <row r="61" spans="1:42" s="8" customFormat="1" ht="22" customHeight="1">
+    <row r="61" spans="1:42" s="8" customFormat="1" ht="21.95" customHeight="1">
       <c r="A61" s="575"/>
       <c r="B61" s="231"/>
       <c r="C61" s="241" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="D61" s="242"/>
       <c r="E61" s="232"/>
       <c r="F61" s="232"/>
       <c r="G61" s="232"/>
       <c r="H61" s="558"/>
       <c r="I61" s="533"/>
       <c r="J61" s="412"/>
       <c r="K61" s="411"/>
       <c r="L61" s="257"/>
       <c r="M61" s="233" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="N61" s="235"/>
       <c r="O61" s="233"/>
       <c r="P61" s="258"/>
       <c r="Q61" s="235"/>
       <c r="R61" s="258"/>
       <c r="S61" s="258"/>
       <c r="T61" s="258"/>
       <c r="U61" s="235"/>
       <c r="V61" s="253"/>
       <c r="W61" s="558"/>
       <c r="X61" s="533"/>
       <c r="Y61" s="532"/>
       <c r="Z61" s="533"/>
       <c r="AA61" s="238"/>
       <c r="AB61" s="567" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
       <c r="AC61" s="567"/>
       <c r="AD61" s="567"/>
       <c r="AE61" s="567"/>
       <c r="AF61" s="567"/>
       <c r="AG61" s="567"/>
       <c r="AH61" s="567"/>
       <c r="AI61" s="567"/>
       <c r="AJ61" s="567"/>
       <c r="AK61" s="567"/>
       <c r="AL61" s="558"/>
       <c r="AM61" s="533"/>
       <c r="AN61" s="532"/>
       <c r="AO61" s="534"/>
     </row>
-    <row r="62" spans="1:42" s="8" customFormat="1" ht="22" customHeight="1">
+    <row r="62" spans="1:42" s="8" customFormat="1" ht="21.95" customHeight="1">
       <c r="A62" s="575"/>
       <c r="B62" s="231"/>
       <c r="C62" s="408" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="D62" s="409"/>
       <c r="E62" s="409"/>
       <c r="F62" s="409"/>
       <c r="G62" s="409"/>
       <c r="H62" s="410"/>
       <c r="I62" s="411"/>
       <c r="J62" s="412"/>
       <c r="K62" s="411"/>
       <c r="L62" s="234"/>
       <c r="M62" s="483" t="s">
-        <v>141</v>
+        <v>139</v>
       </c>
       <c r="N62" s="483"/>
       <c r="O62" s="483"/>
       <c r="P62" s="483"/>
       <c r="Q62" s="483"/>
       <c r="R62" s="483"/>
       <c r="S62" s="483"/>
       <c r="T62" s="483"/>
       <c r="U62" s="483"/>
       <c r="V62" s="232"/>
       <c r="W62" s="410"/>
       <c r="X62" s="411"/>
       <c r="Y62" s="412"/>
       <c r="Z62" s="411"/>
       <c r="AA62" s="239"/>
       <c r="AB62" s="240"/>
       <c r="AC62" s="245"/>
       <c r="AD62" s="245"/>
       <c r="AE62" s="245"/>
       <c r="AF62" s="245"/>
       <c r="AG62" s="245"/>
       <c r="AH62" s="245"/>
       <c r="AI62" s="249"/>
       <c r="AJ62" s="34"/>
       <c r="AK62" s="232"/>
       <c r="AL62" s="410"/>
       <c r="AM62" s="411"/>
       <c r="AN62" s="412"/>
       <c r="AO62" s="564"/>
     </row>
-    <row r="63" spans="1:42" s="8" customFormat="1" ht="22" customHeight="1">
+    <row r="63" spans="1:42" s="8" customFormat="1" ht="21.95" customHeight="1">
       <c r="A63" s="575"/>
       <c r="B63" s="231"/>
       <c r="C63" s="408" t="s">
-        <v>142</v>
+        <v>140</v>
       </c>
       <c r="D63" s="409"/>
       <c r="E63" s="409"/>
       <c r="F63" s="409"/>
       <c r="G63" s="409"/>
       <c r="H63" s="410"/>
       <c r="I63" s="411"/>
       <c r="J63" s="412"/>
       <c r="K63" s="411"/>
       <c r="L63" s="234"/>
       <c r="M63" s="483" t="s">
-        <v>143</v>
+        <v>141</v>
       </c>
       <c r="N63" s="483"/>
       <c r="O63" s="483"/>
       <c r="P63" s="483"/>
       <c r="Q63" s="483"/>
       <c r="R63" s="483"/>
       <c r="S63" s="483"/>
       <c r="T63" s="483"/>
       <c r="U63" s="247"/>
       <c r="V63" s="232"/>
       <c r="W63" s="410"/>
       <c r="X63" s="411"/>
       <c r="Y63" s="412"/>
       <c r="Z63" s="411"/>
       <c r="AA63" s="239"/>
       <c r="AB63" s="250"/>
       <c r="AC63" s="245"/>
       <c r="AD63" s="245"/>
       <c r="AE63" s="246"/>
       <c r="AF63" s="246"/>
       <c r="AG63" s="251"/>
       <c r="AH63" s="251"/>
       <c r="AI63" s="252"/>
       <c r="AJ63" s="34"/>
       <c r="AK63" s="232"/>
       <c r="AL63" s="410"/>
       <c r="AM63" s="411"/>
       <c r="AN63" s="412"/>
       <c r="AO63" s="564"/>
     </row>
-    <row r="64" spans="1:42" s="8" customFormat="1" ht="22" customHeight="1">
+    <row r="64" spans="1:42" s="8" customFormat="1" ht="21.95" customHeight="1">
       <c r="A64" s="575"/>
       <c r="B64" s="231"/>
       <c r="C64" s="408" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="D64" s="409"/>
       <c r="E64" s="409"/>
       <c r="F64" s="409"/>
       <c r="G64" s="409"/>
       <c r="H64" s="410"/>
       <c r="I64" s="411"/>
       <c r="J64" s="412"/>
       <c r="K64" s="411"/>
       <c r="L64" s="234"/>
       <c r="M64" s="483" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="N64" s="483"/>
       <c r="O64" s="483"/>
       <c r="P64" s="483"/>
       <c r="Q64" s="483"/>
       <c r="R64" s="483"/>
       <c r="S64" s="483"/>
       <c r="T64" s="483"/>
       <c r="U64" s="244"/>
       <c r="V64" s="232"/>
       <c r="W64" s="410"/>
       <c r="X64" s="411"/>
       <c r="Y64" s="412"/>
       <c r="Z64" s="411"/>
       <c r="AA64" s="239"/>
       <c r="AB64" s="483" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
       <c r="AC64" s="483"/>
       <c r="AD64" s="483"/>
       <c r="AE64" s="483"/>
       <c r="AF64" s="483"/>
       <c r="AG64" s="483"/>
       <c r="AH64" s="483"/>
       <c r="AI64" s="483"/>
       <c r="AJ64" s="483"/>
       <c r="AK64" s="483"/>
       <c r="AL64" s="410"/>
       <c r="AM64" s="411"/>
       <c r="AN64" s="412"/>
       <c r="AO64" s="564"/>
     </row>
-    <row r="65" spans="1:42" s="8" customFormat="1" ht="22" customHeight="1">
+    <row r="65" spans="1:42" s="8" customFormat="1" ht="21.95" customHeight="1">
       <c r="A65" s="575"/>
       <c r="B65" s="231"/>
       <c r="C65" s="243"/>
       <c r="D65" s="244"/>
       <c r="E65" s="232"/>
       <c r="F65" s="232"/>
       <c r="G65" s="232"/>
       <c r="H65" s="410"/>
       <c r="I65" s="411"/>
       <c r="J65" s="412"/>
       <c r="K65" s="411"/>
       <c r="L65" s="234"/>
       <c r="M65" s="483" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="N65" s="483"/>
       <c r="O65" s="483"/>
       <c r="P65" s="483"/>
       <c r="Q65" s="483"/>
       <c r="R65" s="483"/>
       <c r="S65" s="483"/>
       <c r="T65" s="483"/>
       <c r="U65" s="244"/>
       <c r="V65" s="232"/>
       <c r="W65" s="410"/>
       <c r="X65" s="411"/>
       <c r="Y65" s="412"/>
       <c r="Z65" s="411"/>
       <c r="AA65" s="239"/>
       <c r="AB65" s="250"/>
       <c r="AC65" s="245"/>
       <c r="AD65" s="245"/>
       <c r="AE65" s="246"/>
       <c r="AF65" s="246"/>
       <c r="AG65" s="251"/>
       <c r="AH65" s="251"/>
       <c r="AI65" s="252"/>
       <c r="AJ65" s="34"/>
       <c r="AK65" s="232"/>
       <c r="AL65" s="410"/>
       <c r="AM65" s="411"/>
       <c r="AN65" s="412"/>
       <c r="AO65" s="564"/>
     </row>
-    <row r="66" spans="1:42" s="8" customFormat="1" ht="22" customHeight="1">
+    <row r="66" spans="1:42" s="8" customFormat="1" ht="21.95" customHeight="1">
       <c r="A66" s="575"/>
       <c r="B66" s="231"/>
       <c r="C66" s="556" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="D66" s="557"/>
       <c r="E66" s="557"/>
       <c r="F66" s="557"/>
       <c r="G66" s="557"/>
       <c r="H66" s="410"/>
       <c r="I66" s="411"/>
       <c r="J66" s="412"/>
       <c r="K66" s="411"/>
       <c r="L66" s="234"/>
       <c r="M66" s="483" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="N66" s="483"/>
       <c r="O66" s="483"/>
       <c r="P66" s="483"/>
       <c r="Q66" s="483"/>
       <c r="R66" s="483"/>
       <c r="S66" s="483"/>
       <c r="T66" s="483"/>
       <c r="U66" s="244"/>
       <c r="V66" s="232"/>
       <c r="W66" s="410"/>
       <c r="X66" s="411"/>
       <c r="Y66" s="412"/>
       <c r="Z66" s="411"/>
       <c r="AA66" s="239"/>
       <c r="AB66" s="483" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
       <c r="AC66" s="483"/>
       <c r="AD66" s="483"/>
       <c r="AE66" s="483"/>
       <c r="AF66" s="483"/>
       <c r="AG66" s="483"/>
       <c r="AH66" s="483"/>
       <c r="AI66" s="483"/>
       <c r="AJ66" s="483"/>
       <c r="AK66" s="483"/>
       <c r="AL66" s="410"/>
       <c r="AM66" s="411"/>
       <c r="AN66" s="412"/>
       <c r="AO66" s="564"/>
     </row>
-    <row r="67" spans="1:42" s="8" customFormat="1" ht="22" customHeight="1">
+    <row r="67" spans="1:42" s="8" customFormat="1" ht="21.95" customHeight="1">
       <c r="A67" s="575"/>
       <c r="B67" s="231"/>
       <c r="C67" s="408" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="D67" s="409"/>
       <c r="E67" s="409"/>
       <c r="F67" s="409"/>
       <c r="G67" s="409"/>
       <c r="H67" s="410"/>
       <c r="I67" s="411"/>
       <c r="J67" s="412"/>
       <c r="K67" s="411"/>
       <c r="L67" s="234"/>
       <c r="M67" s="483" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="N67" s="483"/>
       <c r="O67" s="483"/>
       <c r="P67" s="483"/>
       <c r="Q67" s="483"/>
       <c r="R67" s="483"/>
       <c r="S67" s="483"/>
       <c r="T67" s="483"/>
       <c r="U67" s="244"/>
       <c r="V67" s="232"/>
       <c r="W67" s="410"/>
       <c r="X67" s="411"/>
       <c r="Y67" s="412"/>
       <c r="Z67" s="411"/>
       <c r="AA67" s="256"/>
       <c r="AB67" s="232"/>
       <c r="AC67" s="232"/>
       <c r="AD67" s="232"/>
       <c r="AE67" s="232"/>
       <c r="AF67" s="232"/>
       <c r="AG67" s="232"/>
       <c r="AH67" s="232"/>
       <c r="AI67" s="232"/>
       <c r="AJ67" s="232"/>
       <c r="AK67" s="232"/>
       <c r="AL67" s="410"/>
       <c r="AM67" s="411"/>
       <c r="AN67" s="412"/>
       <c r="AO67" s="564"/>
     </row>
-    <row r="68" spans="1:42" s="8" customFormat="1" ht="22" customHeight="1">
+    <row r="68" spans="1:42" s="8" customFormat="1" ht="21.95" customHeight="1">
       <c r="A68" s="575"/>
       <c r="B68" s="231"/>
       <c r="C68" s="408" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="D68" s="409"/>
       <c r="E68" s="409"/>
       <c r="F68" s="409"/>
       <c r="G68" s="409"/>
       <c r="H68" s="410"/>
       <c r="I68" s="411"/>
       <c r="J68" s="412"/>
       <c r="K68" s="411"/>
       <c r="L68" s="234"/>
       <c r="M68" s="566" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="N68" s="566"/>
       <c r="O68" s="566"/>
       <c r="P68" s="566"/>
       <c r="Q68" s="566"/>
       <c r="R68" s="566"/>
       <c r="S68" s="566"/>
       <c r="T68" s="566"/>
       <c r="U68" s="244"/>
       <c r="V68" s="232"/>
       <c r="W68" s="410"/>
       <c r="X68" s="411"/>
       <c r="Y68" s="412"/>
       <c r="Z68" s="411"/>
       <c r="AA68" s="256"/>
       <c r="AB68" s="232"/>
       <c r="AC68" s="232"/>
       <c r="AD68" s="232"/>
       <c r="AE68" s="232"/>
       <c r="AF68" s="232"/>
       <c r="AG68" s="232"/>
       <c r="AH68" s="232"/>
       <c r="AI68" s="232"/>
       <c r="AJ68" s="232"/>
       <c r="AK68" s="232"/>
       <c r="AL68" s="410"/>
       <c r="AM68" s="411"/>
       <c r="AN68" s="412"/>
       <c r="AO68" s="564"/>
     </row>
-    <row r="69" spans="1:42" s="8" customFormat="1" ht="22" customHeight="1">
+    <row r="69" spans="1:42" s="8" customFormat="1" ht="21.95" customHeight="1">
       <c r="A69" s="575"/>
       <c r="B69" s="231"/>
       <c r="C69" s="408" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="D69" s="409"/>
       <c r="E69" s="409"/>
       <c r="F69" s="409"/>
       <c r="G69" s="409"/>
       <c r="H69" s="410"/>
       <c r="I69" s="411"/>
       <c r="J69" s="412"/>
       <c r="K69" s="411"/>
       <c r="L69" s="234"/>
       <c r="M69" s="483" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="N69" s="483"/>
       <c r="O69" s="483"/>
       <c r="P69" s="483"/>
       <c r="Q69" s="483"/>
       <c r="R69" s="483"/>
       <c r="S69" s="483"/>
       <c r="T69" s="483"/>
       <c r="U69" s="244"/>
       <c r="V69" s="232"/>
       <c r="W69" s="410"/>
       <c r="X69" s="411"/>
       <c r="Y69" s="412"/>
       <c r="Z69" s="411"/>
       <c r="AA69" s="256"/>
       <c r="AB69" s="232"/>
       <c r="AC69" s="232"/>
       <c r="AD69" s="232"/>
       <c r="AE69" s="232"/>
       <c r="AF69" s="232"/>
       <c r="AG69" s="232"/>
       <c r="AH69" s="232"/>
       <c r="AI69" s="232"/>
       <c r="AJ69" s="232"/>
       <c r="AK69" s="232"/>
       <c r="AL69" s="410"/>
       <c r="AM69" s="411"/>
       <c r="AN69" s="412"/>
       <c r="AO69" s="564"/>
     </row>
-    <row r="70" spans="1:42" s="8" customFormat="1" ht="22" customHeight="1">
+    <row r="70" spans="1:42" s="8" customFormat="1" ht="21.95" customHeight="1">
       <c r="A70" s="575"/>
       <c r="B70" s="231"/>
       <c r="C70" s="408" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="D70" s="409"/>
       <c r="E70" s="409"/>
       <c r="F70" s="409"/>
       <c r="G70" s="409"/>
       <c r="H70" s="410"/>
       <c r="I70" s="411"/>
       <c r="J70" s="412"/>
       <c r="K70" s="411"/>
       <c r="L70" s="234"/>
       <c r="M70" s="483" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
       <c r="N70" s="483"/>
       <c r="O70" s="483"/>
       <c r="P70" s="483"/>
       <c r="Q70" s="483"/>
       <c r="R70" s="483"/>
       <c r="S70" s="483"/>
       <c r="T70" s="483"/>
       <c r="U70" s="247"/>
       <c r="V70" s="232"/>
       <c r="W70" s="410"/>
       <c r="X70" s="411"/>
       <c r="Y70" s="412"/>
       <c r="Z70" s="411"/>
       <c r="AA70" s="256"/>
       <c r="AB70" s="232"/>
       <c r="AC70" s="232"/>
       <c r="AD70" s="232"/>
       <c r="AE70" s="232"/>
       <c r="AF70" s="232"/>
       <c r="AG70" s="232"/>
       <c r="AH70" s="232"/>
       <c r="AI70" s="232"/>
       <c r="AJ70" s="232"/>
       <c r="AK70" s="232"/>
       <c r="AL70" s="410"/>
       <c r="AM70" s="411"/>
       <c r="AN70" s="412"/>
       <c r="AO70" s="564"/>
     </row>
-    <row r="71" spans="1:42" s="8" customFormat="1" ht="22" customHeight="1">
+    <row r="71" spans="1:42" s="8" customFormat="1" ht="21.95" customHeight="1">
       <c r="A71" s="575"/>
       <c r="B71" s="231"/>
       <c r="C71" s="408" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="D71" s="409"/>
       <c r="E71" s="409"/>
       <c r="F71" s="409"/>
       <c r="G71" s="409"/>
       <c r="H71" s="410"/>
       <c r="I71" s="411"/>
       <c r="J71" s="412"/>
       <c r="K71" s="411"/>
       <c r="L71" s="234"/>
       <c r="M71" s="247" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="N71" s="248"/>
       <c r="O71" s="247"/>
       <c r="P71" s="247"/>
       <c r="Q71" s="247"/>
       <c r="R71" s="247"/>
       <c r="S71" s="247"/>
       <c r="T71" s="247"/>
       <c r="U71" s="247"/>
       <c r="V71" s="232"/>
       <c r="W71" s="410"/>
       <c r="X71" s="411"/>
       <c r="Y71" s="412"/>
       <c r="Z71" s="411"/>
       <c r="AA71" s="256"/>
       <c r="AB71" s="232"/>
       <c r="AC71" s="232"/>
       <c r="AD71" s="232"/>
       <c r="AE71" s="232"/>
       <c r="AF71" s="232"/>
       <c r="AG71" s="232"/>
       <c r="AH71" s="232"/>
       <c r="AI71" s="232"/>
       <c r="AJ71" s="232"/>
       <c r="AK71" s="232"/>
       <c r="AL71" s="410"/>
       <c r="AM71" s="411"/>
       <c r="AN71" s="412"/>
       <c r="AO71" s="564"/>
     </row>
-    <row r="72" spans="1:42" s="8" customFormat="1" ht="22" customHeight="1">
+    <row r="72" spans="1:42" s="8" customFormat="1" ht="21.95" customHeight="1">
       <c r="A72" s="575"/>
       <c r="B72" s="261"/>
       <c r="C72" s="572" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
       <c r="D72" s="573"/>
       <c r="E72" s="573"/>
       <c r="F72" s="573"/>
       <c r="G72" s="573"/>
       <c r="H72" s="565"/>
       <c r="I72" s="562"/>
       <c r="J72" s="560"/>
       <c r="K72" s="562"/>
       <c r="L72" s="236"/>
       <c r="M72" s="237" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="N72" s="259"/>
       <c r="O72" s="237"/>
       <c r="P72" s="237"/>
       <c r="Q72" s="237"/>
       <c r="R72" s="237"/>
       <c r="S72" s="237"/>
       <c r="T72" s="237"/>
       <c r="U72" s="237"/>
       <c r="V72" s="255"/>
       <c r="W72" s="565"/>
       <c r="X72" s="562"/>
       <c r="Y72" s="560"/>
       <c r="Z72" s="562"/>
       <c r="AA72" s="254"/>
       <c r="AB72" s="255"/>
       <c r="AC72" s="255"/>
       <c r="AD72" s="255"/>
       <c r="AE72" s="255"/>
       <c r="AF72" s="255"/>
       <c r="AG72" s="255"/>
       <c r="AH72" s="255"/>
       <c r="AI72" s="255"/>
       <c r="AJ72" s="255"/>
       <c r="AK72" s="255"/>
       <c r="AL72" s="565"/>
       <c r="AM72" s="562"/>
       <c r="AN72" s="560"/>
       <c r="AO72" s="561"/>
     </row>
-    <row r="73" spans="1:42" s="8" customFormat="1" ht="22" customHeight="1" thickBot="1">
+    <row r="73" spans="1:42" s="8" customFormat="1" ht="21.95" customHeight="1" thickBot="1">
       <c r="A73" s="576"/>
       <c r="B73" s="568" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="C73" s="569"/>
       <c r="D73" s="569"/>
       <c r="E73" s="569"/>
       <c r="F73" s="570" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
       <c r="G73" s="570"/>
       <c r="H73" s="570"/>
       <c r="I73" s="570"/>
       <c r="J73" s="570"/>
       <c r="K73" s="570"/>
       <c r="L73" s="570"/>
       <c r="M73" s="570"/>
       <c r="N73" s="570"/>
       <c r="O73" s="570"/>
       <c r="P73" s="570"/>
       <c r="Q73" s="570"/>
       <c r="R73" s="570"/>
       <c r="S73" s="570"/>
       <c r="T73" s="570"/>
       <c r="U73" s="570"/>
       <c r="V73" s="570"/>
       <c r="W73" s="570"/>
       <c r="X73" s="570"/>
       <c r="Y73" s="570"/>
       <c r="Z73" s="570"/>
       <c r="AA73" s="570" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="AB73" s="570"/>
       <c r="AC73" s="570"/>
       <c r="AD73" s="570"/>
       <c r="AE73" s="570"/>
       <c r="AF73" s="570"/>
       <c r="AG73" s="570"/>
       <c r="AH73" s="570"/>
       <c r="AI73" s="570"/>
       <c r="AJ73" s="570"/>
       <c r="AK73" s="570"/>
       <c r="AL73" s="570"/>
       <c r="AM73" s="570"/>
       <c r="AN73" s="570"/>
       <c r="AO73" s="571"/>
     </row>
     <row r="74" spans="1:42" s="8" customFormat="1" ht="15" customHeight="1" thickBot="1">
       <c r="A74" s="262"/>
       <c r="B74" s="204"/>
       <c r="C74" s="204"/>
       <c r="D74" s="260"/>
       <c r="E74" s="260"/>
       <c r="F74" s="260"/>
       <c r="G74" s="205"/>
       <c r="H74" s="205"/>
@@ -22636,805 +22636,805 @@
       <c r="R74" s="206"/>
       <c r="S74" s="206"/>
       <c r="T74" s="206"/>
       <c r="U74" s="206"/>
       <c r="V74" s="206"/>
       <c r="W74" s="205"/>
       <c r="X74" s="205"/>
       <c r="Y74" s="205"/>
       <c r="Z74" s="205"/>
       <c r="AA74" s="206"/>
       <c r="AB74" s="206"/>
       <c r="AC74" s="206"/>
       <c r="AD74" s="206"/>
       <c r="AE74" s="206"/>
       <c r="AF74" s="206"/>
       <c r="AG74" s="206"/>
       <c r="AH74" s="206"/>
       <c r="AI74" s="206"/>
       <c r="AJ74" s="206"/>
       <c r="AK74" s="206"/>
       <c r="AL74" s="206"/>
       <c r="AM74" s="206"/>
       <c r="AN74" s="206"/>
       <c r="AO74" s="206"/>
     </row>
-    <row r="75" spans="1:42" s="8" customFormat="1" ht="22" customHeight="1">
+    <row r="75" spans="1:42" s="8" customFormat="1" ht="21.95" customHeight="1">
       <c r="A75" s="574"/>
       <c r="B75" s="529" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
       <c r="C75" s="530"/>
       <c r="D75" s="530"/>
       <c r="E75" s="530"/>
       <c r="F75" s="530"/>
       <c r="G75" s="530"/>
       <c r="H75" s="530"/>
       <c r="I75" s="530"/>
       <c r="J75" s="530"/>
       <c r="K75" s="530"/>
       <c r="L75" s="530"/>
       <c r="M75" s="530"/>
       <c r="N75" s="530"/>
       <c r="O75" s="530"/>
       <c r="P75" s="530"/>
       <c r="Q75" s="530"/>
       <c r="R75" s="530"/>
       <c r="S75" s="530"/>
       <c r="T75" s="530"/>
       <c r="U75" s="530"/>
       <c r="V75" s="530"/>
       <c r="W75" s="530"/>
       <c r="X75" s="530"/>
       <c r="Y75" s="530"/>
       <c r="Z75" s="530"/>
       <c r="AA75" s="530"/>
       <c r="AB75" s="530"/>
       <c r="AC75" s="530"/>
       <c r="AD75" s="530"/>
       <c r="AE75" s="530"/>
       <c r="AF75" s="530"/>
       <c r="AG75" s="530"/>
       <c r="AH75" s="530"/>
       <c r="AI75" s="530"/>
       <c r="AJ75" s="530"/>
       <c r="AK75" s="530"/>
       <c r="AL75" s="530"/>
       <c r="AM75" s="530"/>
       <c r="AN75" s="530"/>
       <c r="AO75" s="559"/>
       <c r="AP75" s="7"/>
     </row>
-    <row r="76" spans="1:42" s="8" customFormat="1" ht="22" customHeight="1">
+    <row r="76" spans="1:42" s="8" customFormat="1" ht="21.95" customHeight="1">
       <c r="A76" s="575"/>
       <c r="B76" s="531" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="C76" s="532"/>
       <c r="D76" s="532"/>
       <c r="E76" s="532"/>
       <c r="F76" s="532"/>
       <c r="G76" s="532"/>
       <c r="H76" s="532"/>
       <c r="I76" s="532"/>
       <c r="J76" s="532"/>
       <c r="K76" s="533"/>
       <c r="L76" s="532" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="M76" s="532"/>
       <c r="N76" s="532"/>
       <c r="O76" s="532"/>
       <c r="P76" s="532"/>
       <c r="Q76" s="532"/>
       <c r="R76" s="532"/>
       <c r="S76" s="532"/>
       <c r="T76" s="532"/>
       <c r="U76" s="532"/>
       <c r="V76" s="532"/>
       <c r="W76" s="532"/>
       <c r="X76" s="532"/>
       <c r="Y76" s="532"/>
       <c r="Z76" s="532"/>
       <c r="AA76" s="532"/>
       <c r="AB76" s="532"/>
       <c r="AC76" s="532"/>
       <c r="AD76" s="532"/>
       <c r="AE76" s="532"/>
       <c r="AF76" s="532"/>
       <c r="AG76" s="532"/>
       <c r="AH76" s="532"/>
       <c r="AI76" s="532"/>
       <c r="AJ76" s="532"/>
       <c r="AK76" s="532"/>
       <c r="AL76" s="532"/>
       <c r="AM76" s="532"/>
       <c r="AN76" s="532"/>
       <c r="AO76" s="534"/>
     </row>
-    <row r="77" spans="1:42" s="8" customFormat="1" ht="22" customHeight="1">
+    <row r="77" spans="1:42" s="8" customFormat="1" ht="21.95" customHeight="1">
       <c r="A77" s="575"/>
       <c r="B77" s="563" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="C77" s="560"/>
       <c r="D77" s="560"/>
       <c r="E77" s="560"/>
       <c r="F77" s="560"/>
       <c r="G77" s="560"/>
       <c r="H77" s="560" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
       <c r="I77" s="560"/>
       <c r="J77" s="560" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="K77" s="562"/>
       <c r="L77" s="560" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="M77" s="560"/>
       <c r="N77" s="560"/>
       <c r="O77" s="560"/>
       <c r="P77" s="560"/>
       <c r="Q77" s="560"/>
       <c r="R77" s="560"/>
       <c r="S77" s="560"/>
       <c r="T77" s="560"/>
       <c r="U77" s="560"/>
       <c r="V77" s="560"/>
       <c r="W77" s="560" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
       <c r="X77" s="560"/>
       <c r="Y77" s="560" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="Z77" s="560"/>
       <c r="AA77" s="560" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="AB77" s="560"/>
       <c r="AC77" s="560"/>
       <c r="AD77" s="560"/>
       <c r="AE77" s="560"/>
       <c r="AF77" s="560"/>
       <c r="AG77" s="560"/>
       <c r="AH77" s="560"/>
       <c r="AI77" s="560"/>
       <c r="AJ77" s="560"/>
       <c r="AK77" s="560"/>
       <c r="AL77" s="560" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
       <c r="AM77" s="560"/>
       <c r="AN77" s="560" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="AO77" s="561"/>
     </row>
-    <row r="78" spans="1:42" s="8" customFormat="1" ht="22" customHeight="1">
+    <row r="78" spans="1:42" s="8" customFormat="1" ht="21.95" customHeight="1">
       <c r="A78" s="575"/>
       <c r="B78" s="231"/>
       <c r="C78" s="241" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="D78" s="242"/>
       <c r="E78" s="232"/>
       <c r="F78" s="232"/>
       <c r="G78" s="232"/>
       <c r="H78" s="558"/>
       <c r="I78" s="533"/>
       <c r="J78" s="412"/>
       <c r="K78" s="411"/>
       <c r="L78" s="257"/>
       <c r="M78" s="233" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="N78" s="235"/>
       <c r="O78" s="233"/>
       <c r="P78" s="258"/>
       <c r="Q78" s="235"/>
       <c r="R78" s="258"/>
       <c r="S78" s="258"/>
       <c r="T78" s="258"/>
       <c r="U78" s="235"/>
       <c r="V78" s="253"/>
       <c r="W78" s="558"/>
       <c r="X78" s="533"/>
       <c r="Y78" s="532"/>
       <c r="Z78" s="533"/>
       <c r="AA78" s="238"/>
       <c r="AB78" s="567" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
       <c r="AC78" s="567"/>
       <c r="AD78" s="567"/>
       <c r="AE78" s="567"/>
       <c r="AF78" s="567"/>
       <c r="AG78" s="567"/>
       <c r="AH78" s="567"/>
       <c r="AI78" s="567"/>
       <c r="AJ78" s="567"/>
       <c r="AK78" s="567"/>
       <c r="AL78" s="558"/>
       <c r="AM78" s="533"/>
       <c r="AN78" s="532"/>
       <c r="AO78" s="534"/>
     </row>
-    <row r="79" spans="1:42" s="8" customFormat="1" ht="22" customHeight="1">
+    <row r="79" spans="1:42" s="8" customFormat="1" ht="21.95" customHeight="1">
       <c r="A79" s="575"/>
       <c r="B79" s="231"/>
       <c r="C79" s="408" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="D79" s="409"/>
       <c r="E79" s="409"/>
       <c r="F79" s="409"/>
       <c r="G79" s="409"/>
       <c r="H79" s="410"/>
       <c r="I79" s="411"/>
       <c r="J79" s="412"/>
       <c r="K79" s="411"/>
       <c r="L79" s="234"/>
       <c r="M79" s="483" t="s">
-        <v>141</v>
+        <v>139</v>
       </c>
       <c r="N79" s="483"/>
       <c r="O79" s="483"/>
       <c r="P79" s="483"/>
       <c r="Q79" s="483"/>
       <c r="R79" s="483"/>
       <c r="S79" s="483"/>
       <c r="T79" s="483"/>
       <c r="U79" s="483"/>
       <c r="V79" s="232"/>
       <c r="W79" s="410"/>
       <c r="X79" s="411"/>
       <c r="Y79" s="412"/>
       <c r="Z79" s="411"/>
       <c r="AA79" s="239"/>
       <c r="AB79" s="240"/>
       <c r="AC79" s="245"/>
       <c r="AD79" s="245"/>
       <c r="AE79" s="245"/>
       <c r="AF79" s="245"/>
       <c r="AG79" s="245"/>
       <c r="AH79" s="245"/>
       <c r="AI79" s="249"/>
       <c r="AJ79" s="34"/>
       <c r="AK79" s="232"/>
       <c r="AL79" s="410"/>
       <c r="AM79" s="411"/>
       <c r="AN79" s="412"/>
       <c r="AO79" s="564"/>
     </row>
-    <row r="80" spans="1:42" s="8" customFormat="1" ht="22" customHeight="1">
+    <row r="80" spans="1:42" s="8" customFormat="1" ht="21.95" customHeight="1">
       <c r="A80" s="575"/>
       <c r="B80" s="231"/>
       <c r="C80" s="408" t="s">
-        <v>142</v>
+        <v>140</v>
       </c>
       <c r="D80" s="409"/>
       <c r="E80" s="409"/>
       <c r="F80" s="409"/>
       <c r="G80" s="409"/>
       <c r="H80" s="410"/>
       <c r="I80" s="411"/>
       <c r="J80" s="412"/>
       <c r="K80" s="411"/>
       <c r="L80" s="234"/>
       <c r="M80" s="483" t="s">
-        <v>143</v>
+        <v>141</v>
       </c>
       <c r="N80" s="483"/>
       <c r="O80" s="483"/>
       <c r="P80" s="483"/>
       <c r="Q80" s="483"/>
       <c r="R80" s="483"/>
       <c r="S80" s="483"/>
       <c r="T80" s="483"/>
       <c r="U80" s="247"/>
       <c r="V80" s="232"/>
       <c r="W80" s="410"/>
       <c r="X80" s="411"/>
       <c r="Y80" s="412"/>
       <c r="Z80" s="411"/>
       <c r="AA80" s="239"/>
       <c r="AB80" s="250"/>
       <c r="AC80" s="245"/>
       <c r="AD80" s="245"/>
       <c r="AE80" s="246"/>
       <c r="AF80" s="246"/>
       <c r="AG80" s="251"/>
       <c r="AH80" s="251"/>
       <c r="AI80" s="252"/>
       <c r="AJ80" s="34"/>
       <c r="AK80" s="232"/>
       <c r="AL80" s="410"/>
       <c r="AM80" s="411"/>
       <c r="AN80" s="412"/>
       <c r="AO80" s="564"/>
     </row>
-    <row r="81" spans="1:42" s="8" customFormat="1" ht="22" customHeight="1">
+    <row r="81" spans="1:42" s="8" customFormat="1" ht="21.95" customHeight="1">
       <c r="A81" s="575"/>
       <c r="B81" s="231"/>
       <c r="C81" s="408" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="D81" s="409"/>
       <c r="E81" s="409"/>
       <c r="F81" s="409"/>
       <c r="G81" s="409"/>
       <c r="H81" s="410"/>
       <c r="I81" s="411"/>
       <c r="J81" s="412"/>
       <c r="K81" s="411"/>
       <c r="L81" s="234"/>
       <c r="M81" s="483" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="N81" s="483"/>
       <c r="O81" s="483"/>
       <c r="P81" s="483"/>
       <c r="Q81" s="483"/>
       <c r="R81" s="483"/>
       <c r="S81" s="483"/>
       <c r="T81" s="483"/>
       <c r="U81" s="244"/>
       <c r="V81" s="232"/>
       <c r="W81" s="410"/>
       <c r="X81" s="411"/>
       <c r="Y81" s="412"/>
       <c r="Z81" s="411"/>
       <c r="AA81" s="239"/>
       <c r="AB81" s="483" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
       <c r="AC81" s="483"/>
       <c r="AD81" s="483"/>
       <c r="AE81" s="483"/>
       <c r="AF81" s="483"/>
       <c r="AG81" s="483"/>
       <c r="AH81" s="483"/>
       <c r="AI81" s="483"/>
       <c r="AJ81" s="483"/>
       <c r="AK81" s="483"/>
       <c r="AL81" s="410"/>
       <c r="AM81" s="411"/>
       <c r="AN81" s="412"/>
       <c r="AO81" s="564"/>
     </row>
-    <row r="82" spans="1:42" s="8" customFormat="1" ht="22" customHeight="1">
+    <row r="82" spans="1:42" s="8" customFormat="1" ht="21.95" customHeight="1">
       <c r="A82" s="575"/>
       <c r="B82" s="231"/>
       <c r="C82" s="243"/>
       <c r="D82" s="244"/>
       <c r="E82" s="232"/>
       <c r="F82" s="232"/>
       <c r="G82" s="232"/>
       <c r="H82" s="410"/>
       <c r="I82" s="411"/>
       <c r="J82" s="412"/>
       <c r="K82" s="411"/>
       <c r="L82" s="234"/>
       <c r="M82" s="483" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="N82" s="483"/>
       <c r="O82" s="483"/>
       <c r="P82" s="483"/>
       <c r="Q82" s="483"/>
       <c r="R82" s="483"/>
       <c r="S82" s="483"/>
       <c r="T82" s="483"/>
       <c r="U82" s="244"/>
       <c r="V82" s="232"/>
       <c r="W82" s="410"/>
       <c r="X82" s="411"/>
       <c r="Y82" s="412"/>
       <c r="Z82" s="411"/>
       <c r="AA82" s="239"/>
       <c r="AB82" s="250"/>
       <c r="AC82" s="245"/>
       <c r="AD82" s="245"/>
       <c r="AE82" s="246"/>
       <c r="AF82" s="246"/>
       <c r="AG82" s="251"/>
       <c r="AH82" s="251"/>
       <c r="AI82" s="252"/>
       <c r="AJ82" s="34"/>
       <c r="AK82" s="232"/>
       <c r="AL82" s="410"/>
       <c r="AM82" s="411"/>
       <c r="AN82" s="412"/>
       <c r="AO82" s="564"/>
     </row>
-    <row r="83" spans="1:42" s="8" customFormat="1" ht="22" customHeight="1">
+    <row r="83" spans="1:42" s="8" customFormat="1" ht="21.95" customHeight="1">
       <c r="A83" s="575"/>
       <c r="B83" s="231"/>
       <c r="C83" s="556" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="D83" s="557"/>
       <c r="E83" s="557"/>
       <c r="F83" s="557"/>
       <c r="G83" s="557"/>
       <c r="H83" s="410"/>
       <c r="I83" s="411"/>
       <c r="J83" s="412"/>
       <c r="K83" s="411"/>
       <c r="L83" s="234"/>
       <c r="M83" s="483" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="N83" s="483"/>
       <c r="O83" s="483"/>
       <c r="P83" s="483"/>
       <c r="Q83" s="483"/>
       <c r="R83" s="483"/>
       <c r="S83" s="483"/>
       <c r="T83" s="483"/>
       <c r="U83" s="244"/>
       <c r="V83" s="232"/>
       <c r="W83" s="410"/>
       <c r="X83" s="411"/>
       <c r="Y83" s="412"/>
       <c r="Z83" s="411"/>
       <c r="AA83" s="239"/>
       <c r="AB83" s="483" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
       <c r="AC83" s="483"/>
       <c r="AD83" s="483"/>
       <c r="AE83" s="483"/>
       <c r="AF83" s="483"/>
       <c r="AG83" s="483"/>
       <c r="AH83" s="483"/>
       <c r="AI83" s="483"/>
       <c r="AJ83" s="483"/>
       <c r="AK83" s="483"/>
       <c r="AL83" s="410"/>
       <c r="AM83" s="411"/>
       <c r="AN83" s="412"/>
       <c r="AO83" s="564"/>
     </row>
-    <row r="84" spans="1:42" s="8" customFormat="1" ht="22" customHeight="1">
+    <row r="84" spans="1:42" s="8" customFormat="1" ht="21.95" customHeight="1">
       <c r="A84" s="575"/>
       <c r="B84" s="231"/>
       <c r="C84" s="408" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="D84" s="409"/>
       <c r="E84" s="409"/>
       <c r="F84" s="409"/>
       <c r="G84" s="409"/>
       <c r="H84" s="410"/>
       <c r="I84" s="411"/>
       <c r="J84" s="412"/>
       <c r="K84" s="411"/>
       <c r="L84" s="234"/>
       <c r="M84" s="483" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="N84" s="483"/>
       <c r="O84" s="483"/>
       <c r="P84" s="483"/>
       <c r="Q84" s="483"/>
       <c r="R84" s="483"/>
       <c r="S84" s="483"/>
       <c r="T84" s="483"/>
       <c r="U84" s="244"/>
       <c r="V84" s="232"/>
       <c r="W84" s="410"/>
       <c r="X84" s="411"/>
       <c r="Y84" s="412"/>
       <c r="Z84" s="411"/>
       <c r="AA84" s="256"/>
       <c r="AB84" s="232"/>
       <c r="AC84" s="232"/>
       <c r="AD84" s="232"/>
       <c r="AE84" s="232"/>
       <c r="AF84" s="232"/>
       <c r="AG84" s="232"/>
       <c r="AH84" s="232"/>
       <c r="AI84" s="232"/>
       <c r="AJ84" s="232"/>
       <c r="AK84" s="232"/>
       <c r="AL84" s="410"/>
       <c r="AM84" s="411"/>
       <c r="AN84" s="412"/>
       <c r="AO84" s="564"/>
     </row>
-    <row r="85" spans="1:42" s="8" customFormat="1" ht="22" customHeight="1">
+    <row r="85" spans="1:42" s="8" customFormat="1" ht="21.95" customHeight="1">
       <c r="A85" s="575"/>
       <c r="B85" s="231"/>
       <c r="C85" s="408" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="D85" s="409"/>
       <c r="E85" s="409"/>
       <c r="F85" s="409"/>
       <c r="G85" s="409"/>
       <c r="H85" s="410"/>
       <c r="I85" s="411"/>
       <c r="J85" s="412"/>
       <c r="K85" s="411"/>
       <c r="L85" s="234"/>
       <c r="M85" s="566" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="N85" s="566"/>
       <c r="O85" s="566"/>
       <c r="P85" s="566"/>
       <c r="Q85" s="566"/>
       <c r="R85" s="566"/>
       <c r="S85" s="566"/>
       <c r="T85" s="566"/>
       <c r="U85" s="244"/>
       <c r="V85" s="232"/>
       <c r="W85" s="410"/>
       <c r="X85" s="411"/>
       <c r="Y85" s="412"/>
       <c r="Z85" s="411"/>
       <c r="AA85" s="256"/>
       <c r="AB85" s="232"/>
       <c r="AC85" s="232"/>
       <c r="AD85" s="232"/>
       <c r="AE85" s="232"/>
       <c r="AF85" s="232"/>
       <c r="AG85" s="232"/>
       <c r="AH85" s="232"/>
       <c r="AI85" s="232"/>
       <c r="AJ85" s="232"/>
       <c r="AK85" s="232"/>
       <c r="AL85" s="410"/>
       <c r="AM85" s="411"/>
       <c r="AN85" s="412"/>
       <c r="AO85" s="564"/>
     </row>
-    <row r="86" spans="1:42" s="8" customFormat="1" ht="22" customHeight="1">
+    <row r="86" spans="1:42" s="8" customFormat="1" ht="21.95" customHeight="1">
       <c r="A86" s="575"/>
       <c r="B86" s="231"/>
       <c r="C86" s="408" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="D86" s="409"/>
       <c r="E86" s="409"/>
       <c r="F86" s="409"/>
       <c r="G86" s="409"/>
       <c r="H86" s="410"/>
       <c r="I86" s="411"/>
       <c r="J86" s="412"/>
       <c r="K86" s="411"/>
       <c r="L86" s="234"/>
       <c r="M86" s="483" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="N86" s="483"/>
       <c r="O86" s="483"/>
       <c r="P86" s="483"/>
       <c r="Q86" s="483"/>
       <c r="R86" s="483"/>
       <c r="S86" s="483"/>
       <c r="T86" s="483"/>
       <c r="U86" s="244"/>
       <c r="V86" s="232"/>
       <c r="W86" s="410"/>
       <c r="X86" s="411"/>
       <c r="Y86" s="412"/>
       <c r="Z86" s="411"/>
       <c r="AA86" s="256"/>
       <c r="AB86" s="232"/>
       <c r="AC86" s="232"/>
       <c r="AD86" s="232"/>
       <c r="AE86" s="232"/>
       <c r="AF86" s="232"/>
       <c r="AG86" s="232"/>
       <c r="AH86" s="232"/>
       <c r="AI86" s="232"/>
       <c r="AJ86" s="232"/>
       <c r="AK86" s="232"/>
       <c r="AL86" s="410"/>
       <c r="AM86" s="411"/>
       <c r="AN86" s="412"/>
       <c r="AO86" s="564"/>
     </row>
-    <row r="87" spans="1:42" s="8" customFormat="1" ht="22" customHeight="1">
+    <row r="87" spans="1:42" s="8" customFormat="1" ht="21.95" customHeight="1">
       <c r="A87" s="575"/>
       <c r="B87" s="231"/>
       <c r="C87" s="408" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="D87" s="409"/>
       <c r="E87" s="409"/>
       <c r="F87" s="409"/>
       <c r="G87" s="409"/>
       <c r="H87" s="410"/>
       <c r="I87" s="411"/>
       <c r="J87" s="412"/>
       <c r="K87" s="411"/>
       <c r="L87" s="234"/>
       <c r="M87" s="483" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
       <c r="N87" s="483"/>
       <c r="O87" s="483"/>
       <c r="P87" s="483"/>
       <c r="Q87" s="483"/>
       <c r="R87" s="483"/>
       <c r="S87" s="483"/>
       <c r="T87" s="483"/>
       <c r="U87" s="247"/>
       <c r="V87" s="232"/>
       <c r="W87" s="410"/>
       <c r="X87" s="411"/>
       <c r="Y87" s="412"/>
       <c r="Z87" s="411"/>
       <c r="AA87" s="256"/>
       <c r="AB87" s="232"/>
       <c r="AC87" s="232"/>
       <c r="AD87" s="232"/>
       <c r="AE87" s="232"/>
       <c r="AF87" s="232"/>
       <c r="AG87" s="232"/>
       <c r="AH87" s="232"/>
       <c r="AI87" s="232"/>
       <c r="AJ87" s="232"/>
       <c r="AK87" s="232"/>
       <c r="AL87" s="410"/>
       <c r="AM87" s="411"/>
       <c r="AN87" s="412"/>
       <c r="AO87" s="564"/>
     </row>
-    <row r="88" spans="1:42" s="8" customFormat="1" ht="22" customHeight="1">
+    <row r="88" spans="1:42" s="8" customFormat="1" ht="21.95" customHeight="1">
       <c r="A88" s="575"/>
       <c r="B88" s="231"/>
       <c r="C88" s="408" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="D88" s="409"/>
       <c r="E88" s="409"/>
       <c r="F88" s="409"/>
       <c r="G88" s="409"/>
       <c r="H88" s="410"/>
       <c r="I88" s="411"/>
       <c r="J88" s="412"/>
       <c r="K88" s="411"/>
       <c r="L88" s="234"/>
       <c r="M88" s="247" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="N88" s="248"/>
       <c r="O88" s="247"/>
       <c r="P88" s="247"/>
       <c r="Q88" s="247"/>
       <c r="R88" s="247"/>
       <c r="S88" s="247"/>
       <c r="T88" s="247"/>
       <c r="U88" s="247"/>
       <c r="V88" s="232"/>
       <c r="W88" s="410"/>
       <c r="X88" s="411"/>
       <c r="Y88" s="412"/>
       <c r="Z88" s="411"/>
       <c r="AA88" s="256"/>
       <c r="AB88" s="232"/>
       <c r="AC88" s="232"/>
       <c r="AD88" s="232"/>
       <c r="AE88" s="232"/>
       <c r="AF88" s="232"/>
       <c r="AG88" s="232"/>
       <c r="AH88" s="232"/>
       <c r="AI88" s="232"/>
       <c r="AJ88" s="232"/>
       <c r="AK88" s="232"/>
       <c r="AL88" s="410"/>
       <c r="AM88" s="411"/>
       <c r="AN88" s="412"/>
       <c r="AO88" s="564"/>
     </row>
-    <row r="89" spans="1:42" s="8" customFormat="1" ht="22" customHeight="1">
+    <row r="89" spans="1:42" s="8" customFormat="1" ht="21.95" customHeight="1">
       <c r="A89" s="575"/>
       <c r="B89" s="261"/>
       <c r="C89" s="572" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
       <c r="D89" s="573"/>
       <c r="E89" s="573"/>
       <c r="F89" s="573"/>
       <c r="G89" s="573"/>
       <c r="H89" s="565"/>
       <c r="I89" s="562"/>
       <c r="J89" s="560"/>
       <c r="K89" s="562"/>
       <c r="L89" s="236"/>
       <c r="M89" s="237" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="N89" s="259"/>
       <c r="O89" s="237"/>
       <c r="P89" s="237"/>
       <c r="Q89" s="237"/>
       <c r="R89" s="237"/>
       <c r="S89" s="237"/>
       <c r="T89" s="237"/>
       <c r="U89" s="237"/>
       <c r="V89" s="255"/>
       <c r="W89" s="565"/>
       <c r="X89" s="562"/>
       <c r="Y89" s="560"/>
       <c r="Z89" s="562"/>
       <c r="AA89" s="254"/>
       <c r="AB89" s="255"/>
       <c r="AC89" s="255"/>
       <c r="AD89" s="255"/>
       <c r="AE89" s="255"/>
       <c r="AF89" s="255"/>
       <c r="AG89" s="255"/>
       <c r="AH89" s="255"/>
       <c r="AI89" s="255"/>
       <c r="AJ89" s="255"/>
       <c r="AK89" s="255"/>
       <c r="AL89" s="565"/>
       <c r="AM89" s="562"/>
       <c r="AN89" s="560"/>
       <c r="AO89" s="561"/>
     </row>
-    <row r="90" spans="1:42" s="8" customFormat="1" ht="22" customHeight="1" thickBot="1">
+    <row r="90" spans="1:42" s="8" customFormat="1" ht="21.95" customHeight="1" thickBot="1">
       <c r="A90" s="576"/>
       <c r="B90" s="568" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="C90" s="569"/>
       <c r="D90" s="569"/>
       <c r="E90" s="569"/>
       <c r="F90" s="570" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
       <c r="G90" s="570"/>
       <c r="H90" s="570"/>
       <c r="I90" s="570"/>
       <c r="J90" s="570"/>
       <c r="K90" s="570"/>
       <c r="L90" s="570"/>
       <c r="M90" s="570"/>
       <c r="N90" s="570"/>
       <c r="O90" s="570"/>
       <c r="P90" s="570"/>
       <c r="Q90" s="570"/>
       <c r="R90" s="570"/>
       <c r="S90" s="570"/>
       <c r="T90" s="570"/>
       <c r="U90" s="570"/>
       <c r="V90" s="570"/>
       <c r="W90" s="570"/>
       <c r="X90" s="570"/>
       <c r="Y90" s="570"/>
       <c r="Z90" s="570"/>
       <c r="AA90" s="570" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="AB90" s="570"/>
       <c r="AC90" s="570"/>
       <c r="AD90" s="570"/>
       <c r="AE90" s="570"/>
       <c r="AF90" s="570"/>
       <c r="AG90" s="570"/>
       <c r="AH90" s="570"/>
       <c r="AI90" s="570"/>
       <c r="AJ90" s="570"/>
       <c r="AK90" s="570"/>
       <c r="AL90" s="570"/>
       <c r="AM90" s="570"/>
       <c r="AN90" s="570"/>
       <c r="AO90" s="571"/>
     </row>
     <row r="91" spans="1:42" ht="15" customHeight="1" thickBot="1">
       <c r="A91" s="263"/>
       <c r="B91" s="57"/>
       <c r="C91" s="57"/>
       <c r="D91" s="57"/>
       <c r="E91" s="62"/>
       <c r="F91" s="62"/>
       <c r="G91" s="62"/>
       <c r="H91" s="62"/>
@@ -23451,805 +23451,805 @@
       <c r="S91" s="62"/>
       <c r="T91" s="62"/>
       <c r="U91" s="62"/>
       <c r="V91" s="62"/>
       <c r="W91" s="62"/>
       <c r="X91" s="62"/>
       <c r="Y91" s="62"/>
       <c r="Z91" s="62"/>
       <c r="AA91" s="62"/>
       <c r="AB91" s="62"/>
       <c r="AC91" s="62"/>
       <c r="AD91" s="62"/>
       <c r="AE91" s="62"/>
       <c r="AF91" s="62"/>
       <c r="AG91" s="62"/>
       <c r="AH91" s="62"/>
       <c r="AI91" s="62"/>
       <c r="AJ91" s="62"/>
       <c r="AK91" s="62"/>
       <c r="AL91" s="62"/>
       <c r="AM91" s="62"/>
       <c r="AN91" s="62"/>
       <c r="AO91" s="62"/>
       <c r="AP91" s="8"/>
     </row>
-    <row r="92" spans="1:42" s="8" customFormat="1" ht="22" customHeight="1">
+    <row r="92" spans="1:42" s="8" customFormat="1" ht="21.95" customHeight="1">
       <c r="A92" s="574"/>
       <c r="B92" s="529" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
       <c r="C92" s="530"/>
       <c r="D92" s="530"/>
       <c r="E92" s="530"/>
       <c r="F92" s="530"/>
       <c r="G92" s="530"/>
       <c r="H92" s="530"/>
       <c r="I92" s="530"/>
       <c r="J92" s="530"/>
       <c r="K92" s="530"/>
       <c r="L92" s="530"/>
       <c r="M92" s="530"/>
       <c r="N92" s="530"/>
       <c r="O92" s="530"/>
       <c r="P92" s="530"/>
       <c r="Q92" s="530"/>
       <c r="R92" s="530"/>
       <c r="S92" s="530"/>
       <c r="T92" s="530"/>
       <c r="U92" s="530"/>
       <c r="V92" s="530"/>
       <c r="W92" s="530"/>
       <c r="X92" s="530"/>
       <c r="Y92" s="530"/>
       <c r="Z92" s="530"/>
       <c r="AA92" s="530"/>
       <c r="AB92" s="530"/>
       <c r="AC92" s="530"/>
       <c r="AD92" s="530"/>
       <c r="AE92" s="530"/>
       <c r="AF92" s="530"/>
       <c r="AG92" s="530"/>
       <c r="AH92" s="530"/>
       <c r="AI92" s="530"/>
       <c r="AJ92" s="530"/>
       <c r="AK92" s="530"/>
       <c r="AL92" s="530"/>
       <c r="AM92" s="530"/>
       <c r="AN92" s="530"/>
       <c r="AO92" s="559"/>
       <c r="AP92" s="7"/>
     </row>
-    <row r="93" spans="1:42" s="8" customFormat="1" ht="22" customHeight="1">
+    <row r="93" spans="1:42" s="8" customFormat="1" ht="21.95" customHeight="1">
       <c r="A93" s="575"/>
       <c r="B93" s="531" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="C93" s="532"/>
       <c r="D93" s="532"/>
       <c r="E93" s="532"/>
       <c r="F93" s="532"/>
       <c r="G93" s="532"/>
       <c r="H93" s="532"/>
       <c r="I93" s="532"/>
       <c r="J93" s="532"/>
       <c r="K93" s="533"/>
       <c r="L93" s="532" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="M93" s="532"/>
       <c r="N93" s="532"/>
       <c r="O93" s="532"/>
       <c r="P93" s="532"/>
       <c r="Q93" s="532"/>
       <c r="R93" s="532"/>
       <c r="S93" s="532"/>
       <c r="T93" s="532"/>
       <c r="U93" s="532"/>
       <c r="V93" s="532"/>
       <c r="W93" s="532"/>
       <c r="X93" s="532"/>
       <c r="Y93" s="532"/>
       <c r="Z93" s="532"/>
       <c r="AA93" s="532"/>
       <c r="AB93" s="532"/>
       <c r="AC93" s="532"/>
       <c r="AD93" s="532"/>
       <c r="AE93" s="532"/>
       <c r="AF93" s="532"/>
       <c r="AG93" s="532"/>
       <c r="AH93" s="532"/>
       <c r="AI93" s="532"/>
       <c r="AJ93" s="532"/>
       <c r="AK93" s="532"/>
       <c r="AL93" s="532"/>
       <c r="AM93" s="532"/>
       <c r="AN93" s="532"/>
       <c r="AO93" s="534"/>
     </row>
-    <row r="94" spans="1:42" s="8" customFormat="1" ht="22" customHeight="1">
+    <row r="94" spans="1:42" s="8" customFormat="1" ht="21.95" customHeight="1">
       <c r="A94" s="575"/>
       <c r="B94" s="563" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="C94" s="560"/>
       <c r="D94" s="560"/>
       <c r="E94" s="560"/>
       <c r="F94" s="560"/>
       <c r="G94" s="560"/>
       <c r="H94" s="560" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
       <c r="I94" s="560"/>
       <c r="J94" s="560" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="K94" s="562"/>
       <c r="L94" s="560" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="M94" s="560"/>
       <c r="N94" s="560"/>
       <c r="O94" s="560"/>
       <c r="P94" s="560"/>
       <c r="Q94" s="560"/>
       <c r="R94" s="560"/>
       <c r="S94" s="560"/>
       <c r="T94" s="560"/>
       <c r="U94" s="560"/>
       <c r="V94" s="560"/>
       <c r="W94" s="560" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
       <c r="X94" s="560"/>
       <c r="Y94" s="560" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="Z94" s="560"/>
       <c r="AA94" s="560" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="AB94" s="560"/>
       <c r="AC94" s="560"/>
       <c r="AD94" s="560"/>
       <c r="AE94" s="560"/>
       <c r="AF94" s="560"/>
       <c r="AG94" s="560"/>
       <c r="AH94" s="560"/>
       <c r="AI94" s="560"/>
       <c r="AJ94" s="560"/>
       <c r="AK94" s="560"/>
       <c r="AL94" s="560" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
       <c r="AM94" s="560"/>
       <c r="AN94" s="560" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="AO94" s="561"/>
     </row>
-    <row r="95" spans="1:42" s="8" customFormat="1" ht="22" customHeight="1">
+    <row r="95" spans="1:42" s="8" customFormat="1" ht="21.95" customHeight="1">
       <c r="A95" s="575"/>
       <c r="B95" s="231"/>
       <c r="C95" s="241" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="D95" s="242"/>
       <c r="E95" s="232"/>
       <c r="F95" s="232"/>
       <c r="G95" s="232"/>
       <c r="H95" s="558"/>
       <c r="I95" s="533"/>
       <c r="J95" s="412"/>
       <c r="K95" s="411"/>
       <c r="L95" s="257"/>
       <c r="M95" s="233" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="N95" s="235"/>
       <c r="O95" s="233"/>
       <c r="P95" s="258"/>
       <c r="Q95" s="235"/>
       <c r="R95" s="258"/>
       <c r="S95" s="258"/>
       <c r="T95" s="258"/>
       <c r="U95" s="235"/>
       <c r="V95" s="253"/>
       <c r="W95" s="558"/>
       <c r="X95" s="533"/>
       <c r="Y95" s="532"/>
       <c r="Z95" s="533"/>
       <c r="AA95" s="238"/>
       <c r="AB95" s="567" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
       <c r="AC95" s="567"/>
       <c r="AD95" s="567"/>
       <c r="AE95" s="567"/>
       <c r="AF95" s="567"/>
       <c r="AG95" s="567"/>
       <c r="AH95" s="567"/>
       <c r="AI95" s="567"/>
       <c r="AJ95" s="567"/>
       <c r="AK95" s="567"/>
       <c r="AL95" s="558"/>
       <c r="AM95" s="533"/>
       <c r="AN95" s="532"/>
       <c r="AO95" s="534"/>
     </row>
-    <row r="96" spans="1:42" s="8" customFormat="1" ht="22" customHeight="1">
+    <row r="96" spans="1:42" s="8" customFormat="1" ht="21.95" customHeight="1">
       <c r="A96" s="575"/>
       <c r="B96" s="231"/>
       <c r="C96" s="408" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="D96" s="409"/>
       <c r="E96" s="409"/>
       <c r="F96" s="409"/>
       <c r="G96" s="409"/>
       <c r="H96" s="410"/>
       <c r="I96" s="411"/>
       <c r="J96" s="412"/>
       <c r="K96" s="411"/>
       <c r="L96" s="234"/>
       <c r="M96" s="483" t="s">
-        <v>141</v>
+        <v>139</v>
       </c>
       <c r="N96" s="483"/>
       <c r="O96" s="483"/>
       <c r="P96" s="483"/>
       <c r="Q96" s="483"/>
       <c r="R96" s="483"/>
       <c r="S96" s="483"/>
       <c r="T96" s="483"/>
       <c r="U96" s="483"/>
       <c r="V96" s="232"/>
       <c r="W96" s="410"/>
       <c r="X96" s="411"/>
       <c r="Y96" s="412"/>
       <c r="Z96" s="411"/>
       <c r="AA96" s="239"/>
       <c r="AB96" s="240"/>
       <c r="AC96" s="245"/>
       <c r="AD96" s="245"/>
       <c r="AE96" s="245"/>
       <c r="AF96" s="245"/>
       <c r="AG96" s="245"/>
       <c r="AH96" s="245"/>
       <c r="AI96" s="249"/>
       <c r="AJ96" s="34"/>
       <c r="AK96" s="232"/>
       <c r="AL96" s="410"/>
       <c r="AM96" s="411"/>
       <c r="AN96" s="412"/>
       <c r="AO96" s="564"/>
     </row>
-    <row r="97" spans="1:41" s="8" customFormat="1" ht="22" customHeight="1">
+    <row r="97" spans="1:41" s="8" customFormat="1" ht="21.95" customHeight="1">
       <c r="A97" s="575"/>
       <c r="B97" s="231"/>
       <c r="C97" s="408" t="s">
-        <v>142</v>
+        <v>140</v>
       </c>
       <c r="D97" s="409"/>
       <c r="E97" s="409"/>
       <c r="F97" s="409"/>
       <c r="G97" s="409"/>
       <c r="H97" s="410"/>
       <c r="I97" s="411"/>
       <c r="J97" s="412"/>
       <c r="K97" s="411"/>
       <c r="L97" s="234"/>
       <c r="M97" s="483" t="s">
-        <v>143</v>
+        <v>141</v>
       </c>
       <c r="N97" s="483"/>
       <c r="O97" s="483"/>
       <c r="P97" s="483"/>
       <c r="Q97" s="483"/>
       <c r="R97" s="483"/>
       <c r="S97" s="483"/>
       <c r="T97" s="483"/>
       <c r="U97" s="247"/>
       <c r="V97" s="232"/>
       <c r="W97" s="410"/>
       <c r="X97" s="411"/>
       <c r="Y97" s="412"/>
       <c r="Z97" s="411"/>
       <c r="AA97" s="239"/>
       <c r="AB97" s="250"/>
       <c r="AC97" s="245"/>
       <c r="AD97" s="245"/>
       <c r="AE97" s="246"/>
       <c r="AF97" s="246"/>
       <c r="AG97" s="251"/>
       <c r="AH97" s="251"/>
       <c r="AI97" s="252"/>
       <c r="AJ97" s="34"/>
       <c r="AK97" s="232"/>
       <c r="AL97" s="410"/>
       <c r="AM97" s="411"/>
       <c r="AN97" s="412"/>
       <c r="AO97" s="564"/>
     </row>
-    <row r="98" spans="1:41" s="8" customFormat="1" ht="22" customHeight="1">
+    <row r="98" spans="1:41" s="8" customFormat="1" ht="21.95" customHeight="1">
       <c r="A98" s="575"/>
       <c r="B98" s="231"/>
       <c r="C98" s="408" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="D98" s="409"/>
       <c r="E98" s="409"/>
       <c r="F98" s="409"/>
       <c r="G98" s="409"/>
       <c r="H98" s="410"/>
       <c r="I98" s="411"/>
       <c r="J98" s="412"/>
       <c r="K98" s="411"/>
       <c r="L98" s="234"/>
       <c r="M98" s="483" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="N98" s="483"/>
       <c r="O98" s="483"/>
       <c r="P98" s="483"/>
       <c r="Q98" s="483"/>
       <c r="R98" s="483"/>
       <c r="S98" s="483"/>
       <c r="T98" s="483"/>
       <c r="U98" s="244"/>
       <c r="V98" s="232"/>
       <c r="W98" s="410"/>
       <c r="X98" s="411"/>
       <c r="Y98" s="412"/>
       <c r="Z98" s="411"/>
       <c r="AA98" s="239"/>
       <c r="AB98" s="483" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
       <c r="AC98" s="483"/>
       <c r="AD98" s="483"/>
       <c r="AE98" s="483"/>
       <c r="AF98" s="483"/>
       <c r="AG98" s="483"/>
       <c r="AH98" s="483"/>
       <c r="AI98" s="483"/>
       <c r="AJ98" s="483"/>
       <c r="AK98" s="483"/>
       <c r="AL98" s="410"/>
       <c r="AM98" s="411"/>
       <c r="AN98" s="412"/>
       <c r="AO98" s="564"/>
     </row>
-    <row r="99" spans="1:41" s="8" customFormat="1" ht="22" customHeight="1">
+    <row r="99" spans="1:41" s="8" customFormat="1" ht="21.95" customHeight="1">
       <c r="A99" s="575"/>
       <c r="B99" s="231"/>
       <c r="C99" s="243"/>
       <c r="D99" s="244"/>
       <c r="E99" s="232"/>
       <c r="F99" s="232"/>
       <c r="G99" s="232"/>
       <c r="H99" s="410"/>
       <c r="I99" s="411"/>
       <c r="J99" s="412"/>
       <c r="K99" s="411"/>
       <c r="L99" s="234"/>
       <c r="M99" s="483" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="N99" s="483"/>
       <c r="O99" s="483"/>
       <c r="P99" s="483"/>
       <c r="Q99" s="483"/>
       <c r="R99" s="483"/>
       <c r="S99" s="483"/>
       <c r="T99" s="483"/>
       <c r="U99" s="244"/>
       <c r="V99" s="232"/>
       <c r="W99" s="410"/>
       <c r="X99" s="411"/>
       <c r="Y99" s="412"/>
       <c r="Z99" s="411"/>
       <c r="AA99" s="239"/>
       <c r="AB99" s="250"/>
       <c r="AC99" s="245"/>
       <c r="AD99" s="245"/>
       <c r="AE99" s="246"/>
       <c r="AF99" s="246"/>
       <c r="AG99" s="251"/>
       <c r="AH99" s="251"/>
       <c r="AI99" s="252"/>
       <c r="AJ99" s="34"/>
       <c r="AK99" s="232"/>
       <c r="AL99" s="410"/>
       <c r="AM99" s="411"/>
       <c r="AN99" s="412"/>
       <c r="AO99" s="564"/>
     </row>
-    <row r="100" spans="1:41" s="8" customFormat="1" ht="22" customHeight="1">
+    <row r="100" spans="1:41" s="8" customFormat="1" ht="21.95" customHeight="1">
       <c r="A100" s="575"/>
       <c r="B100" s="231"/>
       <c r="C100" s="556" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="D100" s="557"/>
       <c r="E100" s="557"/>
       <c r="F100" s="557"/>
       <c r="G100" s="557"/>
       <c r="H100" s="410"/>
       <c r="I100" s="411"/>
       <c r="J100" s="412"/>
       <c r="K100" s="411"/>
       <c r="L100" s="234"/>
       <c r="M100" s="483" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="N100" s="483"/>
       <c r="O100" s="483"/>
       <c r="P100" s="483"/>
       <c r="Q100" s="483"/>
       <c r="R100" s="483"/>
       <c r="S100" s="483"/>
       <c r="T100" s="483"/>
       <c r="U100" s="244"/>
       <c r="V100" s="232"/>
       <c r="W100" s="410"/>
       <c r="X100" s="411"/>
       <c r="Y100" s="412"/>
       <c r="Z100" s="411"/>
       <c r="AA100" s="239"/>
       <c r="AB100" s="483" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
       <c r="AC100" s="483"/>
       <c r="AD100" s="483"/>
       <c r="AE100" s="483"/>
       <c r="AF100" s="483"/>
       <c r="AG100" s="483"/>
       <c r="AH100" s="483"/>
       <c r="AI100" s="483"/>
       <c r="AJ100" s="483"/>
       <c r="AK100" s="483"/>
       <c r="AL100" s="410"/>
       <c r="AM100" s="411"/>
       <c r="AN100" s="412"/>
       <c r="AO100" s="564"/>
     </row>
-    <row r="101" spans="1:41" s="8" customFormat="1" ht="22" customHeight="1">
+    <row r="101" spans="1:41" s="8" customFormat="1" ht="21.95" customHeight="1">
       <c r="A101" s="575"/>
       <c r="B101" s="231"/>
       <c r="C101" s="408" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="D101" s="409"/>
       <c r="E101" s="409"/>
       <c r="F101" s="409"/>
       <c r="G101" s="409"/>
       <c r="H101" s="410"/>
       <c r="I101" s="411"/>
       <c r="J101" s="412"/>
       <c r="K101" s="411"/>
       <c r="L101" s="234"/>
       <c r="M101" s="483" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="N101" s="483"/>
       <c r="O101" s="483"/>
       <c r="P101" s="483"/>
       <c r="Q101" s="483"/>
       <c r="R101" s="483"/>
       <c r="S101" s="483"/>
       <c r="T101" s="483"/>
       <c r="U101" s="244"/>
       <c r="V101" s="232"/>
       <c r="W101" s="410"/>
       <c r="X101" s="411"/>
       <c r="Y101" s="412"/>
       <c r="Z101" s="411"/>
       <c r="AA101" s="256"/>
       <c r="AB101" s="232"/>
       <c r="AC101" s="232"/>
       <c r="AD101" s="232"/>
       <c r="AE101" s="232"/>
       <c r="AF101" s="232"/>
       <c r="AG101" s="232"/>
       <c r="AH101" s="232"/>
       <c r="AI101" s="232"/>
       <c r="AJ101" s="232"/>
       <c r="AK101" s="232"/>
       <c r="AL101" s="410"/>
       <c r="AM101" s="411"/>
       <c r="AN101" s="412"/>
       <c r="AO101" s="564"/>
     </row>
-    <row r="102" spans="1:41" s="8" customFormat="1" ht="22" customHeight="1">
+    <row r="102" spans="1:41" s="8" customFormat="1" ht="21.95" customHeight="1">
       <c r="A102" s="575"/>
       <c r="B102" s="231"/>
       <c r="C102" s="408" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="D102" s="409"/>
       <c r="E102" s="409"/>
       <c r="F102" s="409"/>
       <c r="G102" s="409"/>
       <c r="H102" s="410"/>
       <c r="I102" s="411"/>
       <c r="J102" s="412"/>
       <c r="K102" s="411"/>
       <c r="L102" s="234"/>
       <c r="M102" s="566" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="N102" s="566"/>
       <c r="O102" s="566"/>
       <c r="P102" s="566"/>
       <c r="Q102" s="566"/>
       <c r="R102" s="566"/>
       <c r="S102" s="566"/>
       <c r="T102" s="566"/>
       <c r="U102" s="244"/>
       <c r="V102" s="232"/>
       <c r="W102" s="410"/>
       <c r="X102" s="411"/>
       <c r="Y102" s="412"/>
       <c r="Z102" s="411"/>
       <c r="AA102" s="256"/>
       <c r="AB102" s="232"/>
       <c r="AC102" s="232"/>
       <c r="AD102" s="232"/>
       <c r="AE102" s="232"/>
       <c r="AF102" s="232"/>
       <c r="AG102" s="232"/>
       <c r="AH102" s="232"/>
       <c r="AI102" s="232"/>
       <c r="AJ102" s="232"/>
       <c r="AK102" s="232"/>
       <c r="AL102" s="410"/>
       <c r="AM102" s="411"/>
       <c r="AN102" s="412"/>
       <c r="AO102" s="564"/>
     </row>
-    <row r="103" spans="1:41" s="8" customFormat="1" ht="22" customHeight="1">
+    <row r="103" spans="1:41" s="8" customFormat="1" ht="21.95" customHeight="1">
       <c r="A103" s="575"/>
       <c r="B103" s="231"/>
       <c r="C103" s="408" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="D103" s="409"/>
       <c r="E103" s="409"/>
       <c r="F103" s="409"/>
       <c r="G103" s="409"/>
       <c r="H103" s="410"/>
       <c r="I103" s="411"/>
       <c r="J103" s="412"/>
       <c r="K103" s="411"/>
       <c r="L103" s="234"/>
       <c r="M103" s="483" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="N103" s="483"/>
       <c r="O103" s="483"/>
       <c r="P103" s="483"/>
       <c r="Q103" s="483"/>
       <c r="R103" s="483"/>
       <c r="S103" s="483"/>
       <c r="T103" s="483"/>
       <c r="U103" s="244"/>
       <c r="V103" s="232"/>
       <c r="W103" s="410"/>
       <c r="X103" s="411"/>
       <c r="Y103" s="412"/>
       <c r="Z103" s="411"/>
       <c r="AA103" s="256"/>
       <c r="AB103" s="232"/>
       <c r="AC103" s="232"/>
       <c r="AD103" s="232"/>
       <c r="AE103" s="232"/>
       <c r="AF103" s="232"/>
       <c r="AG103" s="232"/>
       <c r="AH103" s="232"/>
       <c r="AI103" s="232"/>
       <c r="AJ103" s="232"/>
       <c r="AK103" s="232"/>
       <c r="AL103" s="410"/>
       <c r="AM103" s="411"/>
       <c r="AN103" s="412"/>
       <c r="AO103" s="564"/>
     </row>
-    <row r="104" spans="1:41" s="8" customFormat="1" ht="22" customHeight="1">
+    <row r="104" spans="1:41" s="8" customFormat="1" ht="21.95" customHeight="1">
       <c r="A104" s="575"/>
       <c r="B104" s="231"/>
       <c r="C104" s="408" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="D104" s="409"/>
       <c r="E104" s="409"/>
       <c r="F104" s="409"/>
       <c r="G104" s="409"/>
       <c r="H104" s="410"/>
       <c r="I104" s="411"/>
       <c r="J104" s="412"/>
       <c r="K104" s="411"/>
       <c r="L104" s="234"/>
       <c r="M104" s="483" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
       <c r="N104" s="483"/>
       <c r="O104" s="483"/>
       <c r="P104" s="483"/>
       <c r="Q104" s="483"/>
       <c r="R104" s="483"/>
       <c r="S104" s="483"/>
       <c r="T104" s="483"/>
       <c r="U104" s="247"/>
       <c r="V104" s="232"/>
       <c r="W104" s="410"/>
       <c r="X104" s="411"/>
       <c r="Y104" s="412"/>
       <c r="Z104" s="411"/>
       <c r="AA104" s="256"/>
       <c r="AB104" s="232"/>
       <c r="AC104" s="232"/>
       <c r="AD104" s="232"/>
       <c r="AE104" s="232"/>
       <c r="AF104" s="232"/>
       <c r="AG104" s="232"/>
       <c r="AH104" s="232"/>
       <c r="AI104" s="232"/>
       <c r="AJ104" s="232"/>
       <c r="AK104" s="232"/>
       <c r="AL104" s="410"/>
       <c r="AM104" s="411"/>
       <c r="AN104" s="412"/>
       <c r="AO104" s="564"/>
     </row>
-    <row r="105" spans="1:41" s="8" customFormat="1" ht="22" customHeight="1">
+    <row r="105" spans="1:41" s="8" customFormat="1" ht="21.95" customHeight="1">
       <c r="A105" s="575"/>
       <c r="B105" s="231"/>
       <c r="C105" s="408" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="D105" s="409"/>
       <c r="E105" s="409"/>
       <c r="F105" s="409"/>
       <c r="G105" s="409"/>
       <c r="H105" s="410"/>
       <c r="I105" s="411"/>
       <c r="J105" s="412"/>
       <c r="K105" s="411"/>
       <c r="L105" s="234"/>
       <c r="M105" s="247" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="N105" s="248"/>
       <c r="O105" s="247"/>
       <c r="P105" s="247"/>
       <c r="Q105" s="247"/>
       <c r="R105" s="247"/>
       <c r="S105" s="247"/>
       <c r="T105" s="247"/>
       <c r="U105" s="247"/>
       <c r="V105" s="232"/>
       <c r="W105" s="410"/>
       <c r="X105" s="411"/>
       <c r="Y105" s="412"/>
       <c r="Z105" s="411"/>
       <c r="AA105" s="256"/>
       <c r="AB105" s="232"/>
       <c r="AC105" s="232"/>
       <c r="AD105" s="232"/>
       <c r="AE105" s="232"/>
       <c r="AF105" s="232"/>
       <c r="AG105" s="232"/>
       <c r="AH105" s="232"/>
       <c r="AI105" s="232"/>
       <c r="AJ105" s="232"/>
       <c r="AK105" s="232"/>
       <c r="AL105" s="410"/>
       <c r="AM105" s="411"/>
       <c r="AN105" s="412"/>
       <c r="AO105" s="564"/>
     </row>
-    <row r="106" spans="1:41" s="8" customFormat="1" ht="22" customHeight="1">
+    <row r="106" spans="1:41" s="8" customFormat="1" ht="21.95" customHeight="1">
       <c r="A106" s="575"/>
       <c r="B106" s="261"/>
       <c r="C106" s="572" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
       <c r="D106" s="573"/>
       <c r="E106" s="573"/>
       <c r="F106" s="573"/>
       <c r="G106" s="573"/>
       <c r="H106" s="565"/>
       <c r="I106" s="562"/>
       <c r="J106" s="560"/>
       <c r="K106" s="562"/>
       <c r="L106" s="236"/>
       <c r="M106" s="237" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="N106" s="259"/>
       <c r="O106" s="237"/>
       <c r="P106" s="237"/>
       <c r="Q106" s="237"/>
       <c r="R106" s="237"/>
       <c r="S106" s="237"/>
       <c r="T106" s="237"/>
       <c r="U106" s="237"/>
       <c r="V106" s="255"/>
       <c r="W106" s="565"/>
       <c r="X106" s="562"/>
       <c r="Y106" s="560"/>
       <c r="Z106" s="562"/>
       <c r="AA106" s="254"/>
       <c r="AB106" s="255"/>
       <c r="AC106" s="255"/>
       <c r="AD106" s="255"/>
       <c r="AE106" s="255"/>
       <c r="AF106" s="255"/>
       <c r="AG106" s="255"/>
       <c r="AH106" s="255"/>
       <c r="AI106" s="255"/>
       <c r="AJ106" s="255"/>
       <c r="AK106" s="255"/>
       <c r="AL106" s="565"/>
       <c r="AM106" s="562"/>
       <c r="AN106" s="560"/>
       <c r="AO106" s="561"/>
     </row>
-    <row r="107" spans="1:41" s="8" customFormat="1" ht="22" customHeight="1" thickBot="1">
+    <row r="107" spans="1:41" s="8" customFormat="1" ht="21.95" customHeight="1" thickBot="1">
       <c r="A107" s="576"/>
       <c r="B107" s="568" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="C107" s="569"/>
       <c r="D107" s="569"/>
       <c r="E107" s="569"/>
       <c r="F107" s="570" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
       <c r="G107" s="570"/>
       <c r="H107" s="570"/>
       <c r="I107" s="570"/>
       <c r="J107" s="570"/>
       <c r="K107" s="570"/>
       <c r="L107" s="570"/>
       <c r="M107" s="570"/>
       <c r="N107" s="570"/>
       <c r="O107" s="570"/>
       <c r="P107" s="570"/>
       <c r="Q107" s="570"/>
       <c r="R107" s="570"/>
       <c r="S107" s="570"/>
       <c r="T107" s="570"/>
       <c r="U107" s="570"/>
       <c r="V107" s="570"/>
       <c r="W107" s="570"/>
       <c r="X107" s="570"/>
       <c r="Y107" s="570"/>
       <c r="Z107" s="570"/>
       <c r="AA107" s="570" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="AB107" s="570"/>
       <c r="AC107" s="570"/>
       <c r="AD107" s="570"/>
       <c r="AE107" s="570"/>
       <c r="AF107" s="570"/>
       <c r="AG107" s="570"/>
       <c r="AH107" s="570"/>
       <c r="AI107" s="570"/>
       <c r="AJ107" s="570"/>
       <c r="AK107" s="570"/>
       <c r="AL107" s="570"/>
       <c r="AM107" s="570"/>
       <c r="AN107" s="570"/>
       <c r="AO107" s="571"/>
     </row>
     <row r="108" spans="1:41" s="8" customFormat="1" ht="15.75" customHeight="1">
       <c r="A108" s="32"/>
       <c r="B108" s="207"/>
       <c r="C108" s="207"/>
       <c r="D108" s="207"/>
       <c r="E108" s="208"/>
       <c r="F108" s="208"/>
       <c r="G108" s="208"/>
       <c r="H108" s="208"/>
@@ -24267,95 +24267,95 @@
       <c r="T108" s="206"/>
       <c r="U108" s="206"/>
       <c r="V108" s="206"/>
       <c r="W108" s="208"/>
       <c r="X108" s="208"/>
       <c r="Y108" s="208"/>
       <c r="Z108" s="208"/>
       <c r="AA108" s="206"/>
       <c r="AB108" s="206"/>
       <c r="AC108" s="206"/>
       <c r="AD108" s="206"/>
       <c r="AE108" s="206"/>
       <c r="AF108" s="206"/>
       <c r="AG108" s="206"/>
       <c r="AH108" s="206"/>
       <c r="AI108" s="206"/>
       <c r="AJ108" s="206"/>
       <c r="AK108" s="206"/>
       <c r="AL108" s="206"/>
       <c r="AM108" s="206"/>
       <c r="AN108" s="206"/>
       <c r="AO108" s="206"/>
     </row>
     <row r="109" spans="1:41" ht="18" customHeight="1">
       <c r="B109" s="202" t="s">
-        <v>166</v>
+        <v>164</v>
       </c>
       <c r="C109" s="57"/>
       <c r="D109" s="57"/>
       <c r="E109" s="209"/>
       <c r="F109" s="209"/>
       <c r="G109" s="209"/>
       <c r="H109" s="209"/>
       <c r="I109" s="209"/>
       <c r="J109" s="209"/>
       <c r="K109" s="209"/>
       <c r="L109" s="209"/>
       <c r="M109" s="209"/>
       <c r="N109" s="209"/>
       <c r="O109" s="209"/>
       <c r="P109" s="209"/>
       <c r="Q109" s="209"/>
       <c r="R109" s="209"/>
       <c r="S109" s="209"/>
       <c r="T109" s="209"/>
       <c r="U109" s="209"/>
       <c r="V109" s="209"/>
       <c r="W109" s="209"/>
       <c r="X109" s="209"/>
       <c r="Y109" s="209"/>
       <c r="Z109" s="209"/>
       <c r="AA109" s="209"/>
       <c r="AB109" s="209"/>
       <c r="AC109" s="209"/>
       <c r="AD109" s="209"/>
       <c r="AE109" s="209"/>
       <c r="AF109" s="209"/>
       <c r="AG109" s="209"/>
       <c r="AH109" s="209"/>
       <c r="AI109" s="209"/>
       <c r="AJ109" s="209"/>
       <c r="AK109" s="209"/>
       <c r="AL109" s="209"/>
       <c r="AM109" s="209"/>
       <c r="AN109" s="209"/>
       <c r="AO109" s="209"/>
     </row>
     <row r="110" spans="1:41" ht="24" customHeight="1">
       <c r="B110" s="416" t="s">
-        <v>167</v>
+        <v>165</v>
       </c>
       <c r="C110" s="417"/>
       <c r="D110" s="418"/>
       <c r="E110" s="425"/>
       <c r="F110" s="426"/>
       <c r="G110" s="426"/>
       <c r="H110" s="426"/>
       <c r="I110" s="426"/>
       <c r="J110" s="426"/>
       <c r="K110" s="426"/>
       <c r="L110" s="426"/>
       <c r="M110" s="426"/>
       <c r="N110" s="426"/>
       <c r="O110" s="426"/>
       <c r="P110" s="426"/>
       <c r="Q110" s="426"/>
       <c r="R110" s="426"/>
       <c r="S110" s="426"/>
       <c r="T110" s="426"/>
       <c r="U110" s="426"/>
       <c r="V110" s="426"/>
       <c r="W110" s="426"/>
       <c r="X110" s="426"/>
       <c r="Y110" s="426"/>
       <c r="Z110" s="426"/>
@@ -24400,95 +24400,95 @@
       <c r="W111" s="403"/>
       <c r="X111" s="403"/>
       <c r="Y111" s="403"/>
       <c r="Z111" s="403"/>
       <c r="AA111" s="403"/>
       <c r="AB111" s="403"/>
       <c r="AC111" s="403"/>
       <c r="AD111" s="403"/>
       <c r="AE111" s="403"/>
       <c r="AF111" s="403"/>
       <c r="AG111" s="403"/>
       <c r="AH111" s="403"/>
       <c r="AI111" s="403"/>
       <c r="AJ111" s="403"/>
       <c r="AK111" s="403"/>
       <c r="AL111" s="403"/>
       <c r="AM111" s="403"/>
       <c r="AN111" s="403"/>
       <c r="AO111" s="404"/>
     </row>
     <row r="112" spans="1:41" ht="24" customHeight="1">
       <c r="B112" s="419"/>
       <c r="C112" s="420"/>
       <c r="D112" s="421"/>
       <c r="E112" s="413" t="s">
-        <v>168</v>
+        <v>166</v>
       </c>
       <c r="F112" s="414"/>
       <c r="G112" s="414"/>
       <c r="H112" s="414"/>
       <c r="I112" s="414"/>
       <c r="J112" s="414"/>
       <c r="K112" s="414"/>
       <c r="L112" s="414"/>
       <c r="M112" s="414"/>
       <c r="N112" s="414"/>
       <c r="O112" s="414"/>
       <c r="P112" s="414"/>
       <c r="Q112" s="414"/>
       <c r="R112" s="414"/>
       <c r="S112" s="414"/>
       <c r="T112" s="414"/>
       <c r="U112" s="414"/>
       <c r="V112" s="414"/>
       <c r="W112" s="414"/>
       <c r="X112" s="414"/>
       <c r="Y112" s="414"/>
       <c r="Z112" s="414"/>
       <c r="AA112" s="414"/>
       <c r="AB112" s="414"/>
       <c r="AC112" s="414"/>
       <c r="AD112" s="414"/>
       <c r="AE112" s="414"/>
       <c r="AF112" s="414"/>
       <c r="AG112" s="414"/>
       <c r="AH112" s="414"/>
       <c r="AI112" s="414"/>
       <c r="AJ112" s="414"/>
       <c r="AK112" s="414"/>
       <c r="AL112" s="414"/>
       <c r="AM112" s="414"/>
       <c r="AN112" s="414"/>
       <c r="AO112" s="415"/>
     </row>
     <row r="113" spans="2:41" ht="24" customHeight="1">
       <c r="B113" s="419"/>
       <c r="C113" s="420"/>
       <c r="D113" s="421"/>
       <c r="E113" s="402" t="s">
-        <v>169</v>
+        <v>167</v>
       </c>
       <c r="F113" s="403"/>
       <c r="G113" s="403"/>
       <c r="H113" s="403"/>
       <c r="I113" s="403"/>
       <c r="J113" s="403"/>
       <c r="K113" s="403"/>
       <c r="L113" s="403"/>
       <c r="M113" s="403"/>
       <c r="N113" s="403"/>
       <c r="O113" s="403"/>
       <c r="P113" s="403"/>
       <c r="Q113" s="403"/>
       <c r="R113" s="403"/>
       <c r="S113" s="403"/>
       <c r="T113" s="403"/>
       <c r="U113" s="403"/>
       <c r="V113" s="403"/>
       <c r="W113" s="403"/>
       <c r="X113" s="403"/>
       <c r="Y113" s="403"/>
       <c r="Z113" s="403"/>
       <c r="AA113" s="403"/>
       <c r="AB113" s="403"/>
       <c r="AC113" s="403"/>
@@ -24530,152 +24530,152 @@
       <c r="W114" s="406"/>
       <c r="X114" s="406"/>
       <c r="Y114" s="406"/>
       <c r="Z114" s="406"/>
       <c r="AA114" s="406"/>
       <c r="AB114" s="406"/>
       <c r="AC114" s="406"/>
       <c r="AD114" s="406"/>
       <c r="AE114" s="406"/>
       <c r="AF114" s="406"/>
       <c r="AG114" s="406"/>
       <c r="AH114" s="406"/>
       <c r="AI114" s="406"/>
       <c r="AJ114" s="406"/>
       <c r="AK114" s="406"/>
       <c r="AL114" s="406"/>
       <c r="AM114" s="406"/>
       <c r="AN114" s="406"/>
       <c r="AO114" s="407"/>
     </row>
     <row r="115" spans="2:41" ht="21" customHeight="1">
       <c r="B115" s="419"/>
       <c r="C115" s="420"/>
       <c r="D115" s="421"/>
       <c r="E115" s="452" t="s">
-        <v>170</v>
+        <v>168</v>
       </c>
       <c r="F115" s="452"/>
       <c r="G115" s="452"/>
       <c r="H115" s="452"/>
       <c r="I115" s="452"/>
       <c r="J115" s="452"/>
       <c r="K115" s="452"/>
       <c r="L115" s="452"/>
       <c r="M115" s="453" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="N115" s="454"/>
       <c r="O115" s="454"/>
       <c r="P115" s="454"/>
       <c r="Q115" s="454"/>
       <c r="R115" s="454"/>
       <c r="S115" s="455"/>
       <c r="T115" s="63"/>
       <c r="U115" s="62"/>
       <c r="V115" s="456" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="W115" s="457"/>
       <c r="X115" s="457"/>
       <c r="Y115" s="457"/>
       <c r="Z115" s="457"/>
       <c r="AA115" s="457"/>
       <c r="AB115" s="458" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
       <c r="AC115" s="457"/>
       <c r="AD115" s="457"/>
       <c r="AE115" s="457"/>
       <c r="AF115" s="457"/>
       <c r="AG115" s="457"/>
       <c r="AH115" s="459"/>
       <c r="AI115" s="460" t="s">
-        <v>174</v>
+        <v>172</v>
       </c>
       <c r="AJ115" s="457"/>
       <c r="AK115" s="457"/>
       <c r="AL115" s="457"/>
       <c r="AM115" s="457"/>
       <c r="AN115" s="457"/>
       <c r="AO115" s="461"/>
     </row>
     <row r="116" spans="2:41" ht="68.25" customHeight="1" thickBot="1">
       <c r="B116" s="422"/>
       <c r="C116" s="423"/>
       <c r="D116" s="424"/>
       <c r="E116" s="442"/>
       <c r="F116" s="442"/>
       <c r="G116" s="442"/>
       <c r="H116" s="442"/>
       <c r="I116" s="442"/>
       <c r="J116" s="442"/>
       <c r="K116" s="442"/>
       <c r="L116" s="442"/>
       <c r="M116" s="443"/>
       <c r="N116" s="444"/>
       <c r="O116" s="444"/>
       <c r="P116" s="444"/>
       <c r="Q116" s="444"/>
       <c r="R116" s="444"/>
       <c r="S116" s="445"/>
       <c r="T116" s="210"/>
       <c r="U116" s="209"/>
       <c r="V116" s="446" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="W116" s="447"/>
       <c r="X116" s="447"/>
       <c r="Y116" s="447"/>
       <c r="Z116" s="447"/>
       <c r="AA116" s="447"/>
       <c r="AB116" s="448" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="AC116" s="447"/>
       <c r="AD116" s="447"/>
       <c r="AE116" s="447"/>
       <c r="AF116" s="447"/>
       <c r="AG116" s="447"/>
       <c r="AH116" s="449"/>
       <c r="AI116" s="450" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="AJ116" s="447"/>
       <c r="AK116" s="447"/>
       <c r="AL116" s="447"/>
       <c r="AM116" s="447"/>
       <c r="AN116" s="447"/>
       <c r="AO116" s="451"/>
     </row>
     <row r="117" spans="2:41" ht="16.5">
       <c r="B117" s="211"/>
       <c r="C117" s="211"/>
       <c r="D117" s="211"/>
       <c r="AB117" s="212"/>
       <c r="AC117" s="264" t="s">
-        <v>251</v>
+        <v>245</v>
       </c>
       <c r="AD117" s="264"/>
       <c r="AE117" s="264"/>
       <c r="AF117" s="264"/>
       <c r="AG117" s="264"/>
       <c r="AH117" s="264"/>
       <c r="AI117" s="264"/>
       <c r="AJ117" s="264"/>
       <c r="AK117" s="264"/>
       <c r="AL117" s="264"/>
       <c r="AM117" s="264"/>
       <c r="AN117" s="264"/>
       <c r="AO117" s="264"/>
     </row>
   </sheetData>
   <mergeCells count="494">
     <mergeCell ref="B107:E107"/>
     <mergeCell ref="F107:O107"/>
     <mergeCell ref="P107:Z107"/>
     <mergeCell ref="AA107:AD107"/>
     <mergeCell ref="AE107:AO107"/>
     <mergeCell ref="A92:A107"/>
     <mergeCell ref="C105:G105"/>
     <mergeCell ref="H105:I105"/>
     <mergeCell ref="J105:K105"/>
@@ -25160,4176 +25160,4176 @@
     <mergeCell ref="F21:AO21"/>
     <mergeCell ref="X22:AO22"/>
     <mergeCell ref="B20:D22"/>
     <mergeCell ref="W29:X29"/>
     <mergeCell ref="E25:F25"/>
     <mergeCell ref="G25:K25"/>
     <mergeCell ref="B23:D23"/>
   </mergeCells>
   <phoneticPr fontId="2"/>
   <conditionalFormatting sqref="S48:T48">
     <cfRule type="expression" dxfId="2" priority="3">
       <formula>$G$50="本店"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="AS21">
     <cfRule type="expression" dxfId="1" priority="2">
       <formula>$AO$21&gt;6</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="AS27">
     <cfRule type="expression" dxfId="0" priority="1">
       <formula>$AO$27="error"</formula>
     </cfRule>
   </conditionalFormatting>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.70866141732283472" bottom="0.39370078740157483" header="0.51181102362204722" footer="0.23622047244094491"/>
-  <pageSetup paperSize="9" scale="61" fitToHeight="0" orientation="portrait" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="74" fitToHeight="0" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddHeader>&amp;L&amp;"Arial,標準"&amp;12Submitted to:  Research Office</oddHeader>
     <oddFooter xml:space="preserve">&amp;R&amp;"Arial,標準"Research Division Form 3-1-3, April 2023
 </oddFooter>
   </headerFooter>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="56" max="16383" man="1"/>
   </rowBreaks>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="41" max="1048575" man="1"/>
   </colBreaks>
   <drawing r:id="rId2"/>
   <legacyDrawing r:id="rId3"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x14">
       <controls>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1133" r:id="rId4" name="Check Box 109">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>22</xdr:col>
-                    <xdr:colOff>12700</xdr:colOff>
+                    <xdr:colOff>9525</xdr:colOff>
                     <xdr:row>51</xdr:row>
                     <xdr:rowOff>209550</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>23</xdr:col>
-                    <xdr:colOff>12700</xdr:colOff>
+                    <xdr:colOff>9525</xdr:colOff>
                     <xdr:row>52</xdr:row>
                     <xdr:rowOff>400050</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1132" r:id="rId5" name="Check Box 108">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>5</xdr:col>
-                    <xdr:colOff>12700</xdr:colOff>
+                    <xdr:colOff>9525</xdr:colOff>
                     <xdr:row>51</xdr:row>
                     <xdr:rowOff>209550</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>6</xdr:col>
-                    <xdr:colOff>12700</xdr:colOff>
+                    <xdr:colOff>9525</xdr:colOff>
                     <xdr:row>52</xdr:row>
                     <xdr:rowOff>400050</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1043" r:id="rId6" name="Check Box 19">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>4</xdr:col>
-                    <xdr:colOff>12700</xdr:colOff>
+                    <xdr:colOff>9525</xdr:colOff>
                     <xdr:row>14</xdr:row>
                     <xdr:rowOff>19050</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>5</xdr:col>
-                    <xdr:colOff>12700</xdr:colOff>
+                    <xdr:colOff>9525</xdr:colOff>
                     <xdr:row>15</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1044" r:id="rId7" name="Check Box 20">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>21</xdr:col>
-                    <xdr:colOff>12700</xdr:colOff>
+                    <xdr:colOff>9525</xdr:colOff>
                     <xdr:row>14</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>22</xdr:col>
-                    <xdr:colOff>12700</xdr:colOff>
+                    <xdr:colOff>9525</xdr:colOff>
                     <xdr:row>14</xdr:row>
                     <xdr:rowOff>209550</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1047" r:id="rId8" name="Check Box 23">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>15</xdr:col>
                     <xdr:colOff>19050</xdr:colOff>
                     <xdr:row>15</xdr:row>
-                    <xdr:rowOff>12700</xdr:rowOff>
+                    <xdr:rowOff>9525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>16</xdr:col>
                     <xdr:colOff>19050</xdr:colOff>
                     <xdr:row>15</xdr:row>
-                    <xdr:rowOff>222250</xdr:rowOff>
+                    <xdr:rowOff>219075</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1048" r:id="rId9" name="Check Box 24">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>18</xdr:col>
-                    <xdr:colOff>146050</xdr:colOff>
+                    <xdr:colOff>142875</xdr:colOff>
                     <xdr:row>15</xdr:row>
-                    <xdr:rowOff>12700</xdr:rowOff>
+                    <xdr:rowOff>9525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>20</xdr:col>
-                    <xdr:colOff>12700</xdr:colOff>
+                    <xdr:colOff>9525</xdr:colOff>
                     <xdr:row>15</xdr:row>
-                    <xdr:rowOff>222250</xdr:rowOff>
+                    <xdr:rowOff>219075</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1049" r:id="rId10" name="Check Box 25">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>22</xdr:col>
-                    <xdr:colOff>12700</xdr:colOff>
+                    <xdr:colOff>9525</xdr:colOff>
                     <xdr:row>15</xdr:row>
-                    <xdr:rowOff>12700</xdr:rowOff>
+                    <xdr:rowOff>9525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>23</xdr:col>
-                    <xdr:colOff>12700</xdr:colOff>
+                    <xdr:colOff>9525</xdr:colOff>
                     <xdr:row>15</xdr:row>
-                    <xdr:rowOff>222250</xdr:rowOff>
+                    <xdr:rowOff>219075</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1052" r:id="rId11" name="Check Box 28">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>17</xdr:col>
-                    <xdr:colOff>12700</xdr:colOff>
+                    <xdr:colOff>9525</xdr:colOff>
                     <xdr:row>21</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>18</xdr:col>
-                    <xdr:colOff>165100</xdr:colOff>
+                    <xdr:colOff>161925</xdr:colOff>
                     <xdr:row>21</xdr:row>
-                    <xdr:rowOff>203200</xdr:rowOff>
+                    <xdr:rowOff>200025</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1053" r:id="rId12" name="Check Box 29">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>21</xdr:col>
-                    <xdr:colOff>12700</xdr:colOff>
+                    <xdr:colOff>9525</xdr:colOff>
                     <xdr:row>21</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>22</xdr:col>
-                    <xdr:colOff>165100</xdr:colOff>
+                    <xdr:colOff>161925</xdr:colOff>
                     <xdr:row>21</xdr:row>
-                    <xdr:rowOff>203200</xdr:rowOff>
+                    <xdr:rowOff>200025</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1065" r:id="rId13" name="Check Box 41">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>5</xdr:col>
                     <xdr:colOff>19050</xdr:colOff>
                     <xdr:row>53</xdr:row>
-                    <xdr:rowOff>12700</xdr:rowOff>
+                    <xdr:rowOff>9525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>6</xdr:col>
                     <xdr:colOff>19050</xdr:colOff>
                     <xdr:row>53</xdr:row>
-                    <xdr:rowOff>222250</xdr:rowOff>
+                    <xdr:rowOff>219075</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1066" r:id="rId14" name="Check Box 42">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>5</xdr:col>
                     <xdr:colOff>19050</xdr:colOff>
                     <xdr:row>54</xdr:row>
-                    <xdr:rowOff>12700</xdr:rowOff>
+                    <xdr:rowOff>9525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>6</xdr:col>
                     <xdr:colOff>19050</xdr:colOff>
                     <xdr:row>54</xdr:row>
-                    <xdr:rowOff>222250</xdr:rowOff>
+                    <xdr:rowOff>219075</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1067" r:id="rId15" name="Check Box 43">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>5</xdr:col>
                     <xdr:colOff>19050</xdr:colOff>
                     <xdr:row>55</xdr:row>
-                    <xdr:rowOff>12700</xdr:rowOff>
+                    <xdr:rowOff>9525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>6</xdr:col>
                     <xdr:colOff>19050</xdr:colOff>
                     <xdr:row>55</xdr:row>
-                    <xdr:rowOff>222250</xdr:rowOff>
+                    <xdr:rowOff>219075</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1073" r:id="rId16" name="Check Box 49">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>4</xdr:col>
-                    <xdr:colOff>165100</xdr:colOff>
+                    <xdr:colOff>161925</xdr:colOff>
                     <xdr:row>17</xdr:row>
-                    <xdr:rowOff>12700</xdr:rowOff>
+                    <xdr:rowOff>9525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>5</xdr:col>
-                    <xdr:colOff>165100</xdr:colOff>
+                    <xdr:colOff>161925</xdr:colOff>
                     <xdr:row>17</xdr:row>
                     <xdr:rowOff>190500</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1074" r:id="rId17" name="Check Box 50">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>23</xdr:col>
                     <xdr:colOff>0</xdr:colOff>
                     <xdr:row>17</xdr:row>
-                    <xdr:rowOff>12700</xdr:rowOff>
+                    <xdr:rowOff>9525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>24</xdr:col>
                     <xdr:colOff>0</xdr:colOff>
                     <xdr:row>17</xdr:row>
                     <xdr:rowOff>190500</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1084" r:id="rId18" name="Check Box 60">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>4</xdr:col>
                     <xdr:colOff>57150</xdr:colOff>
                     <xdr:row>0</xdr:row>
-                    <xdr:rowOff>31750</xdr:rowOff>
+                    <xdr:rowOff>28575</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>5</xdr:col>
                     <xdr:colOff>57150</xdr:colOff>
                     <xdr:row>0</xdr:row>
-                    <xdr:rowOff>241300</xdr:rowOff>
+                    <xdr:rowOff>238125</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1085" r:id="rId19" name="Check Box 61">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>17</xdr:col>
                     <xdr:colOff>171450</xdr:colOff>
                     <xdr:row>0</xdr:row>
-                    <xdr:rowOff>31750</xdr:rowOff>
+                    <xdr:rowOff>28575</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>18</xdr:col>
                     <xdr:colOff>171450</xdr:colOff>
                     <xdr:row>0</xdr:row>
-                    <xdr:rowOff>241300</xdr:rowOff>
+                    <xdr:rowOff>238125</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1122" r:id="rId20" name="Check Box 98">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>11</xdr:col>
-                    <xdr:colOff>31750</xdr:colOff>
+                    <xdr:colOff>28575</xdr:colOff>
                     <xdr:row>15</xdr:row>
-                    <xdr:rowOff>12700</xdr:rowOff>
+                    <xdr:rowOff>9525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>31750</xdr:colOff>
+                    <xdr:colOff>28575</xdr:colOff>
                     <xdr:row>15</xdr:row>
-                    <xdr:rowOff>222250</xdr:rowOff>
+                    <xdr:rowOff>219075</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1126" r:id="rId21" name="Check Box 102">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>25</xdr:col>
-                    <xdr:colOff>31750</xdr:colOff>
+                    <xdr:colOff>28575</xdr:colOff>
                     <xdr:row>15</xdr:row>
-                    <xdr:rowOff>12700</xdr:rowOff>
+                    <xdr:rowOff>9525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>26</xdr:col>
-                    <xdr:colOff>31750</xdr:colOff>
+                    <xdr:colOff>28575</xdr:colOff>
                     <xdr:row>15</xdr:row>
-                    <xdr:rowOff>222250</xdr:rowOff>
+                    <xdr:rowOff>219075</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1129" r:id="rId22" name="Check Box 105">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>14</xdr:col>
-                    <xdr:colOff>31750</xdr:colOff>
+                    <xdr:colOff>28575</xdr:colOff>
                     <xdr:row>45</xdr:row>
-                    <xdr:rowOff>50800</xdr:rowOff>
+                    <xdr:rowOff>47625</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>15</xdr:col>
-                    <xdr:colOff>31750</xdr:colOff>
+                    <xdr:colOff>28575</xdr:colOff>
                     <xdr:row>45</xdr:row>
-                    <xdr:rowOff>260350</xdr:rowOff>
+                    <xdr:rowOff>257175</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1130" r:id="rId23" name="Check Box 106">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>9</xdr:col>
-                    <xdr:colOff>31750</xdr:colOff>
+                    <xdr:colOff>28575</xdr:colOff>
                     <xdr:row>45</xdr:row>
-                    <xdr:rowOff>50800</xdr:rowOff>
+                    <xdr:rowOff>47625</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>10</xdr:col>
-                    <xdr:colOff>31750</xdr:colOff>
+                    <xdr:colOff>28575</xdr:colOff>
                     <xdr:row>45</xdr:row>
-                    <xdr:rowOff>260350</xdr:rowOff>
+                    <xdr:rowOff>257175</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1131" r:id="rId24" name="Check Box 107">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>14</xdr:col>
-                    <xdr:colOff>31750</xdr:colOff>
+                    <xdr:colOff>28575</xdr:colOff>
                     <xdr:row>45</xdr:row>
-                    <xdr:rowOff>50800</xdr:rowOff>
+                    <xdr:rowOff>47625</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>15</xdr:col>
-                    <xdr:colOff>31750</xdr:colOff>
+                    <xdr:colOff>28575</xdr:colOff>
                     <xdr:row>45</xdr:row>
-                    <xdr:rowOff>260350</xdr:rowOff>
+                    <xdr:rowOff>257175</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1310" r:id="rId25" name="Check Box 286">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>4</xdr:col>
-                    <xdr:colOff>184150</xdr:colOff>
+                    <xdr:colOff>180975</xdr:colOff>
                     <xdr:row>25</xdr:row>
-                    <xdr:rowOff>12700</xdr:rowOff>
+                    <xdr:rowOff>9525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>5</xdr:col>
-                    <xdr:colOff>184150</xdr:colOff>
+                    <xdr:colOff>180975</xdr:colOff>
                     <xdr:row>25</xdr:row>
                     <xdr:rowOff>190500</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1311" r:id="rId26" name="Check Box 287">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>4</xdr:col>
-                    <xdr:colOff>184150</xdr:colOff>
+                    <xdr:colOff>180975</xdr:colOff>
                     <xdr:row>26</xdr:row>
-                    <xdr:rowOff>12700</xdr:rowOff>
+                    <xdr:rowOff>9525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>5</xdr:col>
-                    <xdr:colOff>184150</xdr:colOff>
+                    <xdr:colOff>180975</xdr:colOff>
                     <xdr:row>26</xdr:row>
                     <xdr:rowOff>190500</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1312" r:id="rId27" name="Check Box 288">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>4</xdr:col>
-                    <xdr:colOff>184150</xdr:colOff>
+                    <xdr:colOff>180975</xdr:colOff>
                     <xdr:row>27</xdr:row>
                     <xdr:rowOff>19050</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>5</xdr:col>
-                    <xdr:colOff>184150</xdr:colOff>
+                    <xdr:colOff>180975</xdr:colOff>
                     <xdr:row>27</xdr:row>
-                    <xdr:rowOff>203200</xdr:rowOff>
+                    <xdr:rowOff>200025</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1313" r:id="rId28" name="Check Box 289">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>4</xdr:col>
                     <xdr:colOff>171450</xdr:colOff>
                     <xdr:row>28</xdr:row>
                     <xdr:rowOff>38100</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>5</xdr:col>
                     <xdr:colOff>171450</xdr:colOff>
                     <xdr:row>28</xdr:row>
-                    <xdr:rowOff>222250</xdr:rowOff>
+                    <xdr:rowOff>219075</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1314" r:id="rId29" name="Check Box 290">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>8</xdr:col>
-                    <xdr:colOff>184150</xdr:colOff>
+                    <xdr:colOff>180975</xdr:colOff>
                     <xdr:row>30</xdr:row>
                     <xdr:rowOff>57150</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>9</xdr:col>
-                    <xdr:colOff>184150</xdr:colOff>
+                    <xdr:colOff>180975</xdr:colOff>
                     <xdr:row>30</xdr:row>
-                    <xdr:rowOff>241300</xdr:rowOff>
+                    <xdr:rowOff>238125</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1315" r:id="rId30" name="Check Box 291">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>21</xdr:col>
-                    <xdr:colOff>203200</xdr:colOff>
+                    <xdr:colOff>200025</xdr:colOff>
                     <xdr:row>30</xdr:row>
-                    <xdr:rowOff>31750</xdr:rowOff>
+                    <xdr:rowOff>28575</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>22</xdr:col>
-                    <xdr:colOff>203200</xdr:colOff>
+                    <xdr:colOff>200025</xdr:colOff>
                     <xdr:row>30</xdr:row>
                     <xdr:rowOff>209550</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1326" r:id="rId31" name="Check Box 302">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>2</xdr:col>
-                    <xdr:colOff>12700</xdr:colOff>
+                    <xdr:colOff>9525</xdr:colOff>
                     <xdr:row>69</xdr:row>
-                    <xdr:rowOff>12700</xdr:rowOff>
+                    <xdr:rowOff>9525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>2</xdr:col>
-                    <xdr:colOff>222250</xdr:colOff>
+                    <xdr:colOff>219075</xdr:colOff>
                     <xdr:row>70</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1327" r:id="rId32" name="Check Box 303">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>2</xdr:col>
-                    <xdr:colOff>12700</xdr:colOff>
+                    <xdr:colOff>9525</xdr:colOff>
                     <xdr:row>70</xdr:row>
-                    <xdr:rowOff>12700</xdr:rowOff>
+                    <xdr:rowOff>9525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>2</xdr:col>
-                    <xdr:colOff>222250</xdr:colOff>
+                    <xdr:colOff>219075</xdr:colOff>
                     <xdr:row>71</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1328" r:id="rId33" name="Check Box 304">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>2</xdr:col>
-                    <xdr:colOff>12700</xdr:colOff>
+                    <xdr:colOff>9525</xdr:colOff>
                     <xdr:row>71</xdr:row>
-                    <xdr:rowOff>12700</xdr:rowOff>
+                    <xdr:rowOff>9525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>2</xdr:col>
-                    <xdr:colOff>222250</xdr:colOff>
+                    <xdr:colOff>219075</xdr:colOff>
                     <xdr:row>72</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1329" r:id="rId34" name="Check Box 305">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>2</xdr:col>
-                    <xdr:colOff>12700</xdr:colOff>
+                    <xdr:colOff>9525</xdr:colOff>
                     <xdr:row>68</xdr:row>
-                    <xdr:rowOff>12700</xdr:rowOff>
+                    <xdr:rowOff>9525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>2</xdr:col>
-                    <xdr:colOff>222250</xdr:colOff>
+                    <xdr:colOff>219075</xdr:colOff>
                     <xdr:row>69</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1330" r:id="rId35" name="Check Box 306">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>2</xdr:col>
-                    <xdr:colOff>12700</xdr:colOff>
+                    <xdr:colOff>9525</xdr:colOff>
                     <xdr:row>67</xdr:row>
-                    <xdr:rowOff>12700</xdr:rowOff>
+                    <xdr:rowOff>9525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>2</xdr:col>
-                    <xdr:colOff>222250</xdr:colOff>
+                    <xdr:colOff>219075</xdr:colOff>
                     <xdr:row>68</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1331" r:id="rId36" name="Check Box 307">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>2</xdr:col>
-                    <xdr:colOff>12700</xdr:colOff>
+                    <xdr:colOff>9525</xdr:colOff>
                     <xdr:row>66</xdr:row>
-                    <xdr:rowOff>12700</xdr:rowOff>
+                    <xdr:rowOff>9525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>2</xdr:col>
-                    <xdr:colOff>222250</xdr:colOff>
+                    <xdr:colOff>219075</xdr:colOff>
                     <xdr:row>67</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1332" r:id="rId37" name="Check Box 308">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>2</xdr:col>
-                    <xdr:colOff>12700</xdr:colOff>
+                    <xdr:colOff>9525</xdr:colOff>
                     <xdr:row>63</xdr:row>
-                    <xdr:rowOff>12700</xdr:rowOff>
+                    <xdr:rowOff>9525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>2</xdr:col>
-                    <xdr:colOff>222250</xdr:colOff>
+                    <xdr:colOff>219075</xdr:colOff>
                     <xdr:row>63</xdr:row>
-                    <xdr:rowOff>222250</xdr:rowOff>
+                    <xdr:rowOff>219075</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1333" r:id="rId38" name="Check Box 309">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>2</xdr:col>
-                    <xdr:colOff>12700</xdr:colOff>
+                    <xdr:colOff>9525</xdr:colOff>
                     <xdr:row>62</xdr:row>
-                    <xdr:rowOff>12700</xdr:rowOff>
+                    <xdr:rowOff>9525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>2</xdr:col>
-                    <xdr:colOff>222250</xdr:colOff>
+                    <xdr:colOff>219075</xdr:colOff>
                     <xdr:row>62</xdr:row>
-                    <xdr:rowOff>222250</xdr:rowOff>
+                    <xdr:rowOff>219075</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1334" r:id="rId39" name="Check Box 310">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>2</xdr:col>
-                    <xdr:colOff>12700</xdr:colOff>
+                    <xdr:colOff>9525</xdr:colOff>
                     <xdr:row>61</xdr:row>
-                    <xdr:rowOff>12700</xdr:rowOff>
+                    <xdr:rowOff>9525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>2</xdr:col>
-                    <xdr:colOff>222250</xdr:colOff>
+                    <xdr:colOff>219075</xdr:colOff>
                     <xdr:row>61</xdr:row>
-                    <xdr:rowOff>222250</xdr:rowOff>
+                    <xdr:rowOff>219075</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1335" r:id="rId40" name="Check Box 311">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>2</xdr:col>
-                    <xdr:colOff>12700</xdr:colOff>
+                    <xdr:colOff>9525</xdr:colOff>
                     <xdr:row>68</xdr:row>
-                    <xdr:rowOff>12700</xdr:rowOff>
+                    <xdr:rowOff>9525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>2</xdr:col>
-                    <xdr:colOff>222250</xdr:colOff>
+                    <xdr:colOff>219075</xdr:colOff>
                     <xdr:row>69</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1336" r:id="rId41" name="Check Box 312">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>11</xdr:col>
-                    <xdr:colOff>12700</xdr:colOff>
+                    <xdr:colOff>9525</xdr:colOff>
                     <xdr:row>61</xdr:row>
-                    <xdr:rowOff>12700</xdr:rowOff>
+                    <xdr:rowOff>9525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>31750</xdr:colOff>
+                    <xdr:colOff>28575</xdr:colOff>
                     <xdr:row>61</xdr:row>
-                    <xdr:rowOff>222250</xdr:rowOff>
+                    <xdr:rowOff>219075</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1337" r:id="rId42" name="Check Box 313">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>11</xdr:col>
-                    <xdr:colOff>12700</xdr:colOff>
+                    <xdr:colOff>9525</xdr:colOff>
                     <xdr:row>63</xdr:row>
-                    <xdr:rowOff>12700</xdr:rowOff>
+                    <xdr:rowOff>9525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>31750</xdr:colOff>
+                    <xdr:colOff>28575</xdr:colOff>
                     <xdr:row>63</xdr:row>
-                    <xdr:rowOff>222250</xdr:rowOff>
+                    <xdr:rowOff>219075</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1338" r:id="rId43" name="Check Box 314">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>11</xdr:col>
-                    <xdr:colOff>12700</xdr:colOff>
+                    <xdr:colOff>9525</xdr:colOff>
                     <xdr:row>63</xdr:row>
-                    <xdr:rowOff>12700</xdr:rowOff>
+                    <xdr:rowOff>9525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>31750</xdr:colOff>
+                    <xdr:colOff>28575</xdr:colOff>
                     <xdr:row>63</xdr:row>
-                    <xdr:rowOff>222250</xdr:rowOff>
+                    <xdr:rowOff>219075</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1339" r:id="rId44" name="Check Box 315">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>11</xdr:col>
-                    <xdr:colOff>12700</xdr:colOff>
+                    <xdr:colOff>9525</xdr:colOff>
                     <xdr:row>65</xdr:row>
-                    <xdr:rowOff>12700</xdr:rowOff>
+                    <xdr:rowOff>9525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>31750</xdr:colOff>
+                    <xdr:colOff>28575</xdr:colOff>
                     <xdr:row>66</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1340" r:id="rId45" name="Check Box 316">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>11</xdr:col>
-                    <xdr:colOff>12700</xdr:colOff>
+                    <xdr:colOff>9525</xdr:colOff>
                     <xdr:row>66</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>31750</xdr:colOff>
+                    <xdr:colOff>28575</xdr:colOff>
                     <xdr:row>66</xdr:row>
                     <xdr:rowOff>209550</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1341" r:id="rId46" name="Check Box 317">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>11</xdr:col>
-                    <xdr:colOff>12700</xdr:colOff>
+                    <xdr:colOff>9525</xdr:colOff>
                     <xdr:row>64</xdr:row>
-                    <xdr:rowOff>12700</xdr:rowOff>
+                    <xdr:rowOff>9525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>31750</xdr:colOff>
+                    <xdr:colOff>28575</xdr:colOff>
                     <xdr:row>64</xdr:row>
-                    <xdr:rowOff>222250</xdr:rowOff>
+                    <xdr:rowOff>219075</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1342" r:id="rId47" name="Check Box 318">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>11</xdr:col>
-                    <xdr:colOff>12700</xdr:colOff>
+                    <xdr:colOff>9525</xdr:colOff>
                     <xdr:row>62</xdr:row>
-                    <xdr:rowOff>12700</xdr:rowOff>
+                    <xdr:rowOff>9525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>31750</xdr:colOff>
+                    <xdr:colOff>28575</xdr:colOff>
                     <xdr:row>62</xdr:row>
-                    <xdr:rowOff>222250</xdr:rowOff>
+                    <xdr:rowOff>219075</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1343" r:id="rId48" name="Check Box 319">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>11</xdr:col>
-                    <xdr:colOff>12700</xdr:colOff>
+                    <xdr:colOff>9525</xdr:colOff>
                     <xdr:row>62</xdr:row>
-                    <xdr:rowOff>12700</xdr:rowOff>
+                    <xdr:rowOff>9525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>31750</xdr:colOff>
+                    <xdr:colOff>28575</xdr:colOff>
                     <xdr:row>62</xdr:row>
-                    <xdr:rowOff>222250</xdr:rowOff>
+                    <xdr:rowOff>219075</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1344" r:id="rId49" name="Check Box 320">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>11</xdr:col>
-                    <xdr:colOff>12700</xdr:colOff>
+                    <xdr:colOff>9525</xdr:colOff>
                     <xdr:row>62</xdr:row>
-                    <xdr:rowOff>12700</xdr:rowOff>
+                    <xdr:rowOff>9525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>31750</xdr:colOff>
+                    <xdr:colOff>28575</xdr:colOff>
                     <xdr:row>62</xdr:row>
-                    <xdr:rowOff>222250</xdr:rowOff>
+                    <xdr:rowOff>219075</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1345" r:id="rId50" name="Check Box 321">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>11</xdr:col>
-                    <xdr:colOff>12700</xdr:colOff>
+                    <xdr:colOff>9525</xdr:colOff>
                     <xdr:row>62</xdr:row>
-                    <xdr:rowOff>12700</xdr:rowOff>
+                    <xdr:rowOff>9525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>31750</xdr:colOff>
+                    <xdr:colOff>28575</xdr:colOff>
                     <xdr:row>62</xdr:row>
-                    <xdr:rowOff>222250</xdr:rowOff>
+                    <xdr:rowOff>219075</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1346" r:id="rId51" name="Check Box 322">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>11</xdr:col>
-                    <xdr:colOff>12700</xdr:colOff>
+                    <xdr:colOff>9525</xdr:colOff>
                     <xdr:row>62</xdr:row>
-                    <xdr:rowOff>12700</xdr:rowOff>
+                    <xdr:rowOff>9525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>31750</xdr:colOff>
+                    <xdr:colOff>28575</xdr:colOff>
                     <xdr:row>62</xdr:row>
-                    <xdr:rowOff>222250</xdr:rowOff>
+                    <xdr:rowOff>219075</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1347" r:id="rId52" name="Check Box 323">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>11</xdr:col>
-                    <xdr:colOff>12700</xdr:colOff>
+                    <xdr:colOff>9525</xdr:colOff>
                     <xdr:row>62</xdr:row>
-                    <xdr:rowOff>12700</xdr:rowOff>
+                    <xdr:rowOff>9525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>31750</xdr:colOff>
+                    <xdr:colOff>28575</xdr:colOff>
                     <xdr:row>62</xdr:row>
-                    <xdr:rowOff>222250</xdr:rowOff>
+                    <xdr:rowOff>219075</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1348" r:id="rId53" name="Check Box 324">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>11</xdr:col>
-                    <xdr:colOff>12700</xdr:colOff>
+                    <xdr:colOff>9525</xdr:colOff>
                     <xdr:row>63</xdr:row>
-                    <xdr:rowOff>12700</xdr:rowOff>
+                    <xdr:rowOff>9525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>31750</xdr:colOff>
+                    <xdr:colOff>28575</xdr:colOff>
                     <xdr:row>63</xdr:row>
-                    <xdr:rowOff>222250</xdr:rowOff>
+                    <xdr:rowOff>219075</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1349" r:id="rId54" name="Check Box 325">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>11</xdr:col>
-                    <xdr:colOff>12700</xdr:colOff>
+                    <xdr:colOff>9525</xdr:colOff>
                     <xdr:row>65</xdr:row>
-                    <xdr:rowOff>12700</xdr:rowOff>
+                    <xdr:rowOff>9525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>31750</xdr:colOff>
+                    <xdr:colOff>28575</xdr:colOff>
                     <xdr:row>66</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1350" r:id="rId55" name="Check Box 326">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>11</xdr:col>
-                    <xdr:colOff>12700</xdr:colOff>
+                    <xdr:colOff>9525</xdr:colOff>
                     <xdr:row>66</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>31750</xdr:colOff>
+                    <xdr:colOff>28575</xdr:colOff>
                     <xdr:row>66</xdr:row>
                     <xdr:rowOff>209550</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1351" r:id="rId56" name="Check Box 327">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>11</xdr:col>
-                    <xdr:colOff>12700</xdr:colOff>
+                    <xdr:colOff>9525</xdr:colOff>
                     <xdr:row>64</xdr:row>
-                    <xdr:rowOff>12700</xdr:rowOff>
+                    <xdr:rowOff>9525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>31750</xdr:colOff>
+                    <xdr:colOff>28575</xdr:colOff>
                     <xdr:row>64</xdr:row>
-                    <xdr:rowOff>222250</xdr:rowOff>
+                    <xdr:rowOff>219075</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1352" r:id="rId57" name="Check Box 328">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>11</xdr:col>
-                    <xdr:colOff>12700</xdr:colOff>
+                    <xdr:colOff>9525</xdr:colOff>
                     <xdr:row>63</xdr:row>
-                    <xdr:rowOff>12700</xdr:rowOff>
+                    <xdr:rowOff>9525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>31750</xdr:colOff>
+                    <xdr:colOff>28575</xdr:colOff>
                     <xdr:row>63</xdr:row>
-                    <xdr:rowOff>222250</xdr:rowOff>
+                    <xdr:rowOff>219075</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1353" r:id="rId58" name="Check Box 329">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>11</xdr:col>
-                    <xdr:colOff>12700</xdr:colOff>
+                    <xdr:colOff>9525</xdr:colOff>
                     <xdr:row>62</xdr:row>
-                    <xdr:rowOff>12700</xdr:rowOff>
+                    <xdr:rowOff>9525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>31750</xdr:colOff>
+                    <xdr:colOff>28575</xdr:colOff>
                     <xdr:row>62</xdr:row>
-                    <xdr:rowOff>222250</xdr:rowOff>
+                    <xdr:rowOff>219075</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1354" r:id="rId59" name="Check Box 330">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>11</xdr:col>
-                    <xdr:colOff>12700</xdr:colOff>
+                    <xdr:colOff>9525</xdr:colOff>
                     <xdr:row>62</xdr:row>
-                    <xdr:rowOff>12700</xdr:rowOff>
+                    <xdr:rowOff>9525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>31750</xdr:colOff>
+                    <xdr:colOff>28575</xdr:colOff>
                     <xdr:row>62</xdr:row>
-                    <xdr:rowOff>222250</xdr:rowOff>
+                    <xdr:rowOff>219075</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1355" r:id="rId60" name="Check Box 331">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>11</xdr:col>
-                    <xdr:colOff>12700</xdr:colOff>
+                    <xdr:colOff>9525</xdr:colOff>
                     <xdr:row>62</xdr:row>
-                    <xdr:rowOff>12700</xdr:rowOff>
+                    <xdr:rowOff>9525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>31750</xdr:colOff>
+                    <xdr:colOff>28575</xdr:colOff>
                     <xdr:row>62</xdr:row>
-                    <xdr:rowOff>222250</xdr:rowOff>
+                    <xdr:rowOff>219075</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1356" r:id="rId61" name="Check Box 332">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>11</xdr:col>
-                    <xdr:colOff>12700</xdr:colOff>
+                    <xdr:colOff>9525</xdr:colOff>
                     <xdr:row>62</xdr:row>
-                    <xdr:rowOff>12700</xdr:rowOff>
+                    <xdr:rowOff>9525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>31750</xdr:colOff>
+                    <xdr:colOff>28575</xdr:colOff>
                     <xdr:row>62</xdr:row>
-                    <xdr:rowOff>222250</xdr:rowOff>
+                    <xdr:rowOff>219075</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1357" r:id="rId62" name="Check Box 333">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>11</xdr:col>
-                    <xdr:colOff>12700</xdr:colOff>
+                    <xdr:colOff>9525</xdr:colOff>
                     <xdr:row>69</xdr:row>
-                    <xdr:rowOff>12700</xdr:rowOff>
+                    <xdr:rowOff>9525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>31750</xdr:colOff>
+                    <xdr:colOff>28575</xdr:colOff>
                     <xdr:row>69</xdr:row>
-                    <xdr:rowOff>222250</xdr:rowOff>
+                    <xdr:rowOff>219075</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1358" r:id="rId63" name="Check Box 334">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>11</xdr:col>
-                    <xdr:colOff>12700</xdr:colOff>
+                    <xdr:colOff>9525</xdr:colOff>
                     <xdr:row>70</xdr:row>
-                    <xdr:rowOff>12700</xdr:rowOff>
+                    <xdr:rowOff>9525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>31750</xdr:colOff>
+                    <xdr:colOff>28575</xdr:colOff>
                     <xdr:row>70</xdr:row>
-                    <xdr:rowOff>222250</xdr:rowOff>
+                    <xdr:rowOff>219075</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1359" r:id="rId64" name="Check Box 335">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>11</xdr:col>
-                    <xdr:colOff>12700</xdr:colOff>
+                    <xdr:colOff>9525</xdr:colOff>
                     <xdr:row>70</xdr:row>
-                    <xdr:rowOff>12700</xdr:rowOff>
+                    <xdr:rowOff>9525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>31750</xdr:colOff>
+                    <xdr:colOff>28575</xdr:colOff>
                     <xdr:row>70</xdr:row>
-                    <xdr:rowOff>222250</xdr:rowOff>
+                    <xdr:rowOff>219075</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1360" r:id="rId65" name="Check Box 336">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>11</xdr:col>
-                    <xdr:colOff>12700</xdr:colOff>
+                    <xdr:colOff>9525</xdr:colOff>
                     <xdr:row>69</xdr:row>
-                    <xdr:rowOff>12700</xdr:rowOff>
+                    <xdr:rowOff>9525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>31750</xdr:colOff>
+                    <xdr:colOff>28575</xdr:colOff>
                     <xdr:row>69</xdr:row>
-                    <xdr:rowOff>222250</xdr:rowOff>
+                    <xdr:rowOff>219075</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1361" r:id="rId66" name="Check Box 337">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>11</xdr:col>
-                    <xdr:colOff>12700</xdr:colOff>
+                    <xdr:colOff>9525</xdr:colOff>
                     <xdr:row>69</xdr:row>
-                    <xdr:rowOff>12700</xdr:rowOff>
+                    <xdr:rowOff>9525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>31750</xdr:colOff>
+                    <xdr:colOff>28575</xdr:colOff>
                     <xdr:row>69</xdr:row>
-                    <xdr:rowOff>222250</xdr:rowOff>
+                    <xdr:rowOff>219075</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1362" r:id="rId67" name="Check Box 338">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>11</xdr:col>
-                    <xdr:colOff>12700</xdr:colOff>
+                    <xdr:colOff>9525</xdr:colOff>
                     <xdr:row>69</xdr:row>
-                    <xdr:rowOff>12700</xdr:rowOff>
+                    <xdr:rowOff>9525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>31750</xdr:colOff>
+                    <xdr:colOff>28575</xdr:colOff>
                     <xdr:row>69</xdr:row>
-                    <xdr:rowOff>222250</xdr:rowOff>
+                    <xdr:rowOff>219075</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1363" r:id="rId68" name="Check Box 339">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>11</xdr:col>
-                    <xdr:colOff>12700</xdr:colOff>
+                    <xdr:colOff>9525</xdr:colOff>
                     <xdr:row>69</xdr:row>
-                    <xdr:rowOff>12700</xdr:rowOff>
+                    <xdr:rowOff>9525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>31750</xdr:colOff>
+                    <xdr:colOff>28575</xdr:colOff>
                     <xdr:row>69</xdr:row>
-                    <xdr:rowOff>222250</xdr:rowOff>
+                    <xdr:rowOff>219075</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1364" r:id="rId69" name="Check Box 340">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>11</xdr:col>
-                    <xdr:colOff>12700</xdr:colOff>
+                    <xdr:colOff>9525</xdr:colOff>
                     <xdr:row>70</xdr:row>
-                    <xdr:rowOff>12700</xdr:rowOff>
+                    <xdr:rowOff>9525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>31750</xdr:colOff>
+                    <xdr:colOff>28575</xdr:colOff>
                     <xdr:row>70</xdr:row>
-                    <xdr:rowOff>222250</xdr:rowOff>
+                    <xdr:rowOff>219075</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1365" r:id="rId70" name="Check Box 341">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>11</xdr:col>
-                    <xdr:colOff>12700</xdr:colOff>
+                    <xdr:colOff>9525</xdr:colOff>
                     <xdr:row>70</xdr:row>
-                    <xdr:rowOff>12700</xdr:rowOff>
+                    <xdr:rowOff>9525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>31750</xdr:colOff>
+                    <xdr:colOff>28575</xdr:colOff>
                     <xdr:row>70</xdr:row>
-                    <xdr:rowOff>222250</xdr:rowOff>
+                    <xdr:rowOff>219075</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1366" r:id="rId71" name="Check Box 342">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>11</xdr:col>
-                    <xdr:colOff>12700</xdr:colOff>
+                    <xdr:colOff>9525</xdr:colOff>
                     <xdr:row>69</xdr:row>
-                    <xdr:rowOff>12700</xdr:rowOff>
+                    <xdr:rowOff>9525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>31750</xdr:colOff>
+                    <xdr:colOff>28575</xdr:colOff>
                     <xdr:row>69</xdr:row>
-                    <xdr:rowOff>222250</xdr:rowOff>
+                    <xdr:rowOff>219075</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1367" r:id="rId72" name="Check Box 343">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>11</xdr:col>
-                    <xdr:colOff>12700</xdr:colOff>
+                    <xdr:colOff>9525</xdr:colOff>
                     <xdr:row>69</xdr:row>
-                    <xdr:rowOff>12700</xdr:rowOff>
+                    <xdr:rowOff>9525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>31750</xdr:colOff>
+                    <xdr:colOff>28575</xdr:colOff>
                     <xdr:row>69</xdr:row>
-                    <xdr:rowOff>222250</xdr:rowOff>
+                    <xdr:rowOff>219075</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1368" r:id="rId73" name="Check Box 344">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>11</xdr:col>
-                    <xdr:colOff>12700</xdr:colOff>
+                    <xdr:colOff>9525</xdr:colOff>
                     <xdr:row>71</xdr:row>
-                    <xdr:rowOff>12700</xdr:rowOff>
+                    <xdr:rowOff>9525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>31750</xdr:colOff>
+                    <xdr:colOff>28575</xdr:colOff>
                     <xdr:row>71</xdr:row>
-                    <xdr:rowOff>222250</xdr:rowOff>
+                    <xdr:rowOff>219075</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1369" r:id="rId74" name="Check Box 345">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>11</xdr:col>
-                    <xdr:colOff>12700</xdr:colOff>
+                    <xdr:colOff>9525</xdr:colOff>
                     <xdr:row>71</xdr:row>
-                    <xdr:rowOff>12700</xdr:rowOff>
+                    <xdr:rowOff>9525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>31750</xdr:colOff>
+                    <xdr:colOff>28575</xdr:colOff>
                     <xdr:row>71</xdr:row>
-                    <xdr:rowOff>222250</xdr:rowOff>
+                    <xdr:rowOff>219075</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1370" r:id="rId75" name="Check Box 346">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>25</xdr:col>
                     <xdr:colOff>190500</xdr:colOff>
                     <xdr:row>63</xdr:row>
-                    <xdr:rowOff>12700</xdr:rowOff>
+                    <xdr:rowOff>9525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>27</xdr:col>
-                    <xdr:colOff>12700</xdr:colOff>
+                    <xdr:colOff>9525</xdr:colOff>
                     <xdr:row>64</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1371" r:id="rId76" name="Check Box 347">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>25</xdr:col>
                     <xdr:colOff>190500</xdr:colOff>
                     <xdr:row>60</xdr:row>
-                    <xdr:rowOff>12700</xdr:rowOff>
+                    <xdr:rowOff>9525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>27</xdr:col>
-                    <xdr:colOff>12700</xdr:colOff>
+                    <xdr:colOff>9525</xdr:colOff>
                     <xdr:row>61</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1372" r:id="rId77" name="Check Box 348">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>25</xdr:col>
                     <xdr:colOff>190500</xdr:colOff>
                     <xdr:row>65</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>27</xdr:col>
-                    <xdr:colOff>12700</xdr:colOff>
+                    <xdr:colOff>9525</xdr:colOff>
                     <xdr:row>65</xdr:row>
-                    <xdr:rowOff>222250</xdr:rowOff>
+                    <xdr:rowOff>219075</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1373" r:id="rId78" name="Check Box 349">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>2</xdr:col>
-                    <xdr:colOff>12700</xdr:colOff>
+                    <xdr:colOff>9525</xdr:colOff>
                     <xdr:row>86</xdr:row>
-                    <xdr:rowOff>12700</xdr:rowOff>
+                    <xdr:rowOff>9525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>2</xdr:col>
-                    <xdr:colOff>222250</xdr:colOff>
+                    <xdr:colOff>219075</xdr:colOff>
                     <xdr:row>87</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1374" r:id="rId79" name="Check Box 350">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>2</xdr:col>
-                    <xdr:colOff>12700</xdr:colOff>
+                    <xdr:colOff>9525</xdr:colOff>
                     <xdr:row>87</xdr:row>
-                    <xdr:rowOff>12700</xdr:rowOff>
+                    <xdr:rowOff>9525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>2</xdr:col>
-                    <xdr:colOff>222250</xdr:colOff>
+                    <xdr:colOff>219075</xdr:colOff>
                     <xdr:row>88</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1375" r:id="rId80" name="Check Box 351">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>2</xdr:col>
-                    <xdr:colOff>12700</xdr:colOff>
+                    <xdr:colOff>9525</xdr:colOff>
                     <xdr:row>88</xdr:row>
-                    <xdr:rowOff>12700</xdr:rowOff>
+                    <xdr:rowOff>9525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>2</xdr:col>
-                    <xdr:colOff>222250</xdr:colOff>
+                    <xdr:colOff>219075</xdr:colOff>
                     <xdr:row>89</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1376" r:id="rId81" name="Check Box 352">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>2</xdr:col>
-                    <xdr:colOff>12700</xdr:colOff>
+                    <xdr:colOff>9525</xdr:colOff>
                     <xdr:row>85</xdr:row>
-                    <xdr:rowOff>12700</xdr:rowOff>
+                    <xdr:rowOff>9525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>2</xdr:col>
-                    <xdr:colOff>222250</xdr:colOff>
+                    <xdr:colOff>219075</xdr:colOff>
                     <xdr:row>86</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1377" r:id="rId82" name="Check Box 353">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>2</xdr:col>
-                    <xdr:colOff>12700</xdr:colOff>
+                    <xdr:colOff>9525</xdr:colOff>
                     <xdr:row>84</xdr:row>
-                    <xdr:rowOff>12700</xdr:rowOff>
+                    <xdr:rowOff>9525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>2</xdr:col>
-                    <xdr:colOff>222250</xdr:colOff>
+                    <xdr:colOff>219075</xdr:colOff>
                     <xdr:row>85</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1378" r:id="rId83" name="Check Box 354">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>2</xdr:col>
-                    <xdr:colOff>12700</xdr:colOff>
+                    <xdr:colOff>9525</xdr:colOff>
                     <xdr:row>83</xdr:row>
-                    <xdr:rowOff>12700</xdr:rowOff>
+                    <xdr:rowOff>9525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>2</xdr:col>
-                    <xdr:colOff>222250</xdr:colOff>
+                    <xdr:colOff>219075</xdr:colOff>
                     <xdr:row>84</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1379" r:id="rId84" name="Check Box 355">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>2</xdr:col>
-                    <xdr:colOff>12700</xdr:colOff>
+                    <xdr:colOff>9525</xdr:colOff>
                     <xdr:row>80</xdr:row>
-                    <xdr:rowOff>12700</xdr:rowOff>
+                    <xdr:rowOff>9525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>2</xdr:col>
-                    <xdr:colOff>222250</xdr:colOff>
+                    <xdr:colOff>219075</xdr:colOff>
                     <xdr:row>80</xdr:row>
-                    <xdr:rowOff>222250</xdr:rowOff>
+                    <xdr:rowOff>219075</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1380" r:id="rId85" name="Check Box 356">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>2</xdr:col>
-                    <xdr:colOff>12700</xdr:colOff>
+                    <xdr:colOff>9525</xdr:colOff>
                     <xdr:row>79</xdr:row>
-                    <xdr:rowOff>12700</xdr:rowOff>
+                    <xdr:rowOff>9525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>2</xdr:col>
-                    <xdr:colOff>222250</xdr:colOff>
+                    <xdr:colOff>219075</xdr:colOff>
                     <xdr:row>79</xdr:row>
-                    <xdr:rowOff>222250</xdr:rowOff>
+                    <xdr:rowOff>219075</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1381" r:id="rId86" name="Check Box 357">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>2</xdr:col>
-                    <xdr:colOff>12700</xdr:colOff>
+                    <xdr:colOff>9525</xdr:colOff>
                     <xdr:row>78</xdr:row>
-                    <xdr:rowOff>12700</xdr:rowOff>
+                    <xdr:rowOff>9525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>2</xdr:col>
-                    <xdr:colOff>222250</xdr:colOff>
+                    <xdr:colOff>219075</xdr:colOff>
                     <xdr:row>78</xdr:row>
-                    <xdr:rowOff>222250</xdr:rowOff>
+                    <xdr:rowOff>219075</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1382" r:id="rId87" name="Check Box 358">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>2</xdr:col>
-                    <xdr:colOff>12700</xdr:colOff>
+                    <xdr:colOff>9525</xdr:colOff>
                     <xdr:row>85</xdr:row>
-                    <xdr:rowOff>12700</xdr:rowOff>
+                    <xdr:rowOff>9525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>2</xdr:col>
-                    <xdr:colOff>222250</xdr:colOff>
+                    <xdr:colOff>219075</xdr:colOff>
                     <xdr:row>86</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1383" r:id="rId88" name="Check Box 359">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>11</xdr:col>
-                    <xdr:colOff>12700</xdr:colOff>
+                    <xdr:colOff>9525</xdr:colOff>
                     <xdr:row>78</xdr:row>
-                    <xdr:rowOff>12700</xdr:rowOff>
+                    <xdr:rowOff>9525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>31750</xdr:colOff>
+                    <xdr:colOff>28575</xdr:colOff>
                     <xdr:row>78</xdr:row>
-                    <xdr:rowOff>222250</xdr:rowOff>
+                    <xdr:rowOff>219075</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1384" r:id="rId89" name="Check Box 360">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>11</xdr:col>
-                    <xdr:colOff>12700</xdr:colOff>
+                    <xdr:colOff>9525</xdr:colOff>
                     <xdr:row>80</xdr:row>
-                    <xdr:rowOff>12700</xdr:rowOff>
+                    <xdr:rowOff>9525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>31750</xdr:colOff>
+                    <xdr:colOff>28575</xdr:colOff>
                     <xdr:row>80</xdr:row>
-                    <xdr:rowOff>222250</xdr:rowOff>
+                    <xdr:rowOff>219075</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1385" r:id="rId90" name="Check Box 361">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>11</xdr:col>
-                    <xdr:colOff>12700</xdr:colOff>
+                    <xdr:colOff>9525</xdr:colOff>
                     <xdr:row>80</xdr:row>
-                    <xdr:rowOff>12700</xdr:rowOff>
+                    <xdr:rowOff>9525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>31750</xdr:colOff>
+                    <xdr:colOff>28575</xdr:colOff>
                     <xdr:row>80</xdr:row>
-                    <xdr:rowOff>222250</xdr:rowOff>
+                    <xdr:rowOff>219075</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1386" r:id="rId91" name="Check Box 362">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>11</xdr:col>
-                    <xdr:colOff>12700</xdr:colOff>
+                    <xdr:colOff>9525</xdr:colOff>
                     <xdr:row>82</xdr:row>
-                    <xdr:rowOff>12700</xdr:rowOff>
+                    <xdr:rowOff>9525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>31750</xdr:colOff>
+                    <xdr:colOff>28575</xdr:colOff>
                     <xdr:row>83</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1387" r:id="rId92" name="Check Box 363">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>11</xdr:col>
-                    <xdr:colOff>12700</xdr:colOff>
+                    <xdr:colOff>9525</xdr:colOff>
                     <xdr:row>83</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>31750</xdr:colOff>
+                    <xdr:colOff>28575</xdr:colOff>
                     <xdr:row>83</xdr:row>
                     <xdr:rowOff>209550</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1388" r:id="rId93" name="Check Box 364">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>11</xdr:col>
-                    <xdr:colOff>12700</xdr:colOff>
+                    <xdr:colOff>9525</xdr:colOff>
                     <xdr:row>81</xdr:row>
-                    <xdr:rowOff>12700</xdr:rowOff>
+                    <xdr:rowOff>9525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>31750</xdr:colOff>
+                    <xdr:colOff>28575</xdr:colOff>
                     <xdr:row>81</xdr:row>
-                    <xdr:rowOff>222250</xdr:rowOff>
+                    <xdr:rowOff>219075</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1389" r:id="rId94" name="Check Box 365">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>11</xdr:col>
-                    <xdr:colOff>12700</xdr:colOff>
+                    <xdr:colOff>9525</xdr:colOff>
                     <xdr:row>79</xdr:row>
-                    <xdr:rowOff>12700</xdr:rowOff>
+                    <xdr:rowOff>9525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>31750</xdr:colOff>
+                    <xdr:colOff>28575</xdr:colOff>
                     <xdr:row>79</xdr:row>
-                    <xdr:rowOff>222250</xdr:rowOff>
+                    <xdr:rowOff>219075</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1390" r:id="rId95" name="Check Box 366">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>11</xdr:col>
-                    <xdr:colOff>12700</xdr:colOff>
+                    <xdr:colOff>9525</xdr:colOff>
                     <xdr:row>79</xdr:row>
-                    <xdr:rowOff>12700</xdr:rowOff>
+                    <xdr:rowOff>9525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>31750</xdr:colOff>
+                    <xdr:colOff>28575</xdr:colOff>
                     <xdr:row>79</xdr:row>
-                    <xdr:rowOff>222250</xdr:rowOff>
+                    <xdr:rowOff>219075</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1391" r:id="rId96" name="Check Box 367">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>11</xdr:col>
-                    <xdr:colOff>12700</xdr:colOff>
+                    <xdr:colOff>9525</xdr:colOff>
                     <xdr:row>79</xdr:row>
-                    <xdr:rowOff>12700</xdr:rowOff>
+                    <xdr:rowOff>9525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>31750</xdr:colOff>
+                    <xdr:colOff>28575</xdr:colOff>
                     <xdr:row>79</xdr:row>
-                    <xdr:rowOff>222250</xdr:rowOff>
+                    <xdr:rowOff>219075</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1392" r:id="rId97" name="Check Box 368">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>11</xdr:col>
-                    <xdr:colOff>12700</xdr:colOff>
+                    <xdr:colOff>9525</xdr:colOff>
                     <xdr:row>79</xdr:row>
-                    <xdr:rowOff>12700</xdr:rowOff>
+                    <xdr:rowOff>9525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>31750</xdr:colOff>
+                    <xdr:colOff>28575</xdr:colOff>
                     <xdr:row>79</xdr:row>
-                    <xdr:rowOff>222250</xdr:rowOff>
+                    <xdr:rowOff>219075</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1393" r:id="rId98" name="Check Box 369">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>11</xdr:col>
-                    <xdr:colOff>12700</xdr:colOff>
+                    <xdr:colOff>9525</xdr:colOff>
                     <xdr:row>79</xdr:row>
-                    <xdr:rowOff>12700</xdr:rowOff>
+                    <xdr:rowOff>9525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>31750</xdr:colOff>
+                    <xdr:colOff>28575</xdr:colOff>
                     <xdr:row>79</xdr:row>
-                    <xdr:rowOff>222250</xdr:rowOff>
+                    <xdr:rowOff>219075</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1394" r:id="rId99" name="Check Box 370">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>11</xdr:col>
-                    <xdr:colOff>12700</xdr:colOff>
+                    <xdr:colOff>9525</xdr:colOff>
                     <xdr:row>79</xdr:row>
-                    <xdr:rowOff>12700</xdr:rowOff>
+                    <xdr:rowOff>9525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>31750</xdr:colOff>
+                    <xdr:colOff>28575</xdr:colOff>
                     <xdr:row>79</xdr:row>
-                    <xdr:rowOff>222250</xdr:rowOff>
+                    <xdr:rowOff>219075</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1395" r:id="rId100" name="Check Box 371">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>11</xdr:col>
-                    <xdr:colOff>12700</xdr:colOff>
+                    <xdr:colOff>9525</xdr:colOff>
                     <xdr:row>80</xdr:row>
-                    <xdr:rowOff>12700</xdr:rowOff>
+                    <xdr:rowOff>9525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>31750</xdr:colOff>
+                    <xdr:colOff>28575</xdr:colOff>
                     <xdr:row>80</xdr:row>
-                    <xdr:rowOff>222250</xdr:rowOff>
+                    <xdr:rowOff>219075</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1396" r:id="rId101" name="Check Box 372">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>11</xdr:col>
-                    <xdr:colOff>12700</xdr:colOff>
+                    <xdr:colOff>9525</xdr:colOff>
                     <xdr:row>82</xdr:row>
-                    <xdr:rowOff>12700</xdr:rowOff>
+                    <xdr:rowOff>9525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>31750</xdr:colOff>
+                    <xdr:colOff>28575</xdr:colOff>
                     <xdr:row>83</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1397" r:id="rId102" name="Check Box 373">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>11</xdr:col>
-                    <xdr:colOff>12700</xdr:colOff>
+                    <xdr:colOff>9525</xdr:colOff>
                     <xdr:row>83</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>31750</xdr:colOff>
+                    <xdr:colOff>28575</xdr:colOff>
                     <xdr:row>83</xdr:row>
                     <xdr:rowOff>209550</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1398" r:id="rId103" name="Check Box 374">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>11</xdr:col>
-                    <xdr:colOff>12700</xdr:colOff>
+                    <xdr:colOff>9525</xdr:colOff>
                     <xdr:row>81</xdr:row>
-                    <xdr:rowOff>12700</xdr:rowOff>
+                    <xdr:rowOff>9525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>31750</xdr:colOff>
+                    <xdr:colOff>28575</xdr:colOff>
                     <xdr:row>81</xdr:row>
-                    <xdr:rowOff>222250</xdr:rowOff>
+                    <xdr:rowOff>219075</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1399" r:id="rId104" name="Check Box 375">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>11</xdr:col>
-                    <xdr:colOff>12700</xdr:colOff>
+                    <xdr:colOff>9525</xdr:colOff>
                     <xdr:row>80</xdr:row>
-                    <xdr:rowOff>12700</xdr:rowOff>
+                    <xdr:rowOff>9525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>31750</xdr:colOff>
+                    <xdr:colOff>28575</xdr:colOff>
                     <xdr:row>80</xdr:row>
-                    <xdr:rowOff>222250</xdr:rowOff>
+                    <xdr:rowOff>219075</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1400" r:id="rId105" name="Check Box 376">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>11</xdr:col>
-                    <xdr:colOff>12700</xdr:colOff>
+                    <xdr:colOff>9525</xdr:colOff>
                     <xdr:row>79</xdr:row>
-                    <xdr:rowOff>12700</xdr:rowOff>
+                    <xdr:rowOff>9525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>31750</xdr:colOff>
+                    <xdr:colOff>28575</xdr:colOff>
                     <xdr:row>79</xdr:row>
-                    <xdr:rowOff>222250</xdr:rowOff>
+                    <xdr:rowOff>219075</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1401" r:id="rId106" name="Check Box 377">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>11</xdr:col>
-                    <xdr:colOff>12700</xdr:colOff>
+                    <xdr:colOff>9525</xdr:colOff>
                     <xdr:row>79</xdr:row>
-                    <xdr:rowOff>12700</xdr:rowOff>
+                    <xdr:rowOff>9525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>31750</xdr:colOff>
+                    <xdr:colOff>28575</xdr:colOff>
                     <xdr:row>79</xdr:row>
-                    <xdr:rowOff>222250</xdr:rowOff>
+                    <xdr:rowOff>219075</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1402" r:id="rId107" name="Check Box 378">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>11</xdr:col>
-                    <xdr:colOff>12700</xdr:colOff>
+                    <xdr:colOff>9525</xdr:colOff>
                     <xdr:row>79</xdr:row>
-                    <xdr:rowOff>12700</xdr:rowOff>
+                    <xdr:rowOff>9525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>31750</xdr:colOff>
+                    <xdr:colOff>28575</xdr:colOff>
                     <xdr:row>79</xdr:row>
-                    <xdr:rowOff>222250</xdr:rowOff>
+                    <xdr:rowOff>219075</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1403" r:id="rId108" name="Check Box 379">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>11</xdr:col>
-                    <xdr:colOff>12700</xdr:colOff>
+                    <xdr:colOff>9525</xdr:colOff>
                     <xdr:row>79</xdr:row>
-                    <xdr:rowOff>12700</xdr:rowOff>
+                    <xdr:rowOff>9525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>31750</xdr:colOff>
+                    <xdr:colOff>28575</xdr:colOff>
                     <xdr:row>79</xdr:row>
-                    <xdr:rowOff>222250</xdr:rowOff>
+                    <xdr:rowOff>219075</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1404" r:id="rId109" name="Check Box 380">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>11</xdr:col>
-                    <xdr:colOff>12700</xdr:colOff>
+                    <xdr:colOff>9525</xdr:colOff>
                     <xdr:row>86</xdr:row>
-                    <xdr:rowOff>12700</xdr:rowOff>
+                    <xdr:rowOff>9525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>31750</xdr:colOff>
+                    <xdr:colOff>28575</xdr:colOff>
                     <xdr:row>86</xdr:row>
-                    <xdr:rowOff>222250</xdr:rowOff>
+                    <xdr:rowOff>219075</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1405" r:id="rId110" name="Check Box 381">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>11</xdr:col>
-                    <xdr:colOff>12700</xdr:colOff>
+                    <xdr:colOff>9525</xdr:colOff>
                     <xdr:row>87</xdr:row>
-                    <xdr:rowOff>12700</xdr:rowOff>
+                    <xdr:rowOff>9525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>31750</xdr:colOff>
+                    <xdr:colOff>28575</xdr:colOff>
                     <xdr:row>87</xdr:row>
-                    <xdr:rowOff>222250</xdr:rowOff>
+                    <xdr:rowOff>219075</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1406" r:id="rId111" name="Check Box 382">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>11</xdr:col>
-                    <xdr:colOff>12700</xdr:colOff>
+                    <xdr:colOff>9525</xdr:colOff>
                     <xdr:row>87</xdr:row>
-                    <xdr:rowOff>12700</xdr:rowOff>
+                    <xdr:rowOff>9525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>31750</xdr:colOff>
+                    <xdr:colOff>28575</xdr:colOff>
                     <xdr:row>87</xdr:row>
-                    <xdr:rowOff>222250</xdr:rowOff>
+                    <xdr:rowOff>219075</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1407" r:id="rId112" name="Check Box 383">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>11</xdr:col>
-                    <xdr:colOff>12700</xdr:colOff>
+                    <xdr:colOff>9525</xdr:colOff>
                     <xdr:row>86</xdr:row>
-                    <xdr:rowOff>12700</xdr:rowOff>
+                    <xdr:rowOff>9525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>31750</xdr:colOff>
+                    <xdr:colOff>28575</xdr:colOff>
                     <xdr:row>86</xdr:row>
-                    <xdr:rowOff>222250</xdr:rowOff>
+                    <xdr:rowOff>219075</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1408" r:id="rId113" name="Check Box 384">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>11</xdr:col>
-                    <xdr:colOff>12700</xdr:colOff>
+                    <xdr:colOff>9525</xdr:colOff>
                     <xdr:row>86</xdr:row>
-                    <xdr:rowOff>12700</xdr:rowOff>
+                    <xdr:rowOff>9525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>31750</xdr:colOff>
+                    <xdr:colOff>28575</xdr:colOff>
                     <xdr:row>86</xdr:row>
-                    <xdr:rowOff>222250</xdr:rowOff>
+                    <xdr:rowOff>219075</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1409" r:id="rId114" name="Check Box 385">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>11</xdr:col>
-                    <xdr:colOff>12700</xdr:colOff>
+                    <xdr:colOff>9525</xdr:colOff>
                     <xdr:row>86</xdr:row>
-                    <xdr:rowOff>12700</xdr:rowOff>
+                    <xdr:rowOff>9525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>31750</xdr:colOff>
+                    <xdr:colOff>28575</xdr:colOff>
                     <xdr:row>86</xdr:row>
-                    <xdr:rowOff>222250</xdr:rowOff>
+                    <xdr:rowOff>219075</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1410" r:id="rId115" name="Check Box 386">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>11</xdr:col>
-                    <xdr:colOff>12700</xdr:colOff>
+                    <xdr:colOff>9525</xdr:colOff>
                     <xdr:row>86</xdr:row>
-                    <xdr:rowOff>12700</xdr:rowOff>
+                    <xdr:rowOff>9525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>31750</xdr:colOff>
+                    <xdr:colOff>28575</xdr:colOff>
                     <xdr:row>86</xdr:row>
-                    <xdr:rowOff>222250</xdr:rowOff>
+                    <xdr:rowOff>219075</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1411" r:id="rId116" name="Check Box 387">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>11</xdr:col>
-                    <xdr:colOff>12700</xdr:colOff>
+                    <xdr:colOff>9525</xdr:colOff>
                     <xdr:row>87</xdr:row>
-                    <xdr:rowOff>12700</xdr:rowOff>
+                    <xdr:rowOff>9525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>31750</xdr:colOff>
+                    <xdr:colOff>28575</xdr:colOff>
                     <xdr:row>87</xdr:row>
-                    <xdr:rowOff>222250</xdr:rowOff>
+                    <xdr:rowOff>219075</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1412" r:id="rId117" name="Check Box 388">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>11</xdr:col>
-                    <xdr:colOff>12700</xdr:colOff>
+                    <xdr:colOff>9525</xdr:colOff>
                     <xdr:row>87</xdr:row>
-                    <xdr:rowOff>12700</xdr:rowOff>
+                    <xdr:rowOff>9525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>31750</xdr:colOff>
+                    <xdr:colOff>28575</xdr:colOff>
                     <xdr:row>87</xdr:row>
-                    <xdr:rowOff>222250</xdr:rowOff>
+                    <xdr:rowOff>219075</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1413" r:id="rId118" name="Check Box 389">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>11</xdr:col>
-                    <xdr:colOff>12700</xdr:colOff>
+                    <xdr:colOff>9525</xdr:colOff>
                     <xdr:row>86</xdr:row>
-                    <xdr:rowOff>12700</xdr:rowOff>
+                    <xdr:rowOff>9525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>31750</xdr:colOff>
+                    <xdr:colOff>28575</xdr:colOff>
                     <xdr:row>86</xdr:row>
-                    <xdr:rowOff>222250</xdr:rowOff>
+                    <xdr:rowOff>219075</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1414" r:id="rId119" name="Check Box 390">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>11</xdr:col>
-                    <xdr:colOff>12700</xdr:colOff>
+                    <xdr:colOff>9525</xdr:colOff>
                     <xdr:row>86</xdr:row>
-                    <xdr:rowOff>12700</xdr:rowOff>
+                    <xdr:rowOff>9525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>31750</xdr:colOff>
+                    <xdr:colOff>28575</xdr:colOff>
                     <xdr:row>86</xdr:row>
-                    <xdr:rowOff>222250</xdr:rowOff>
+                    <xdr:rowOff>219075</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1415" r:id="rId120" name="Check Box 391">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>11</xdr:col>
-                    <xdr:colOff>12700</xdr:colOff>
+                    <xdr:colOff>9525</xdr:colOff>
                     <xdr:row>88</xdr:row>
-                    <xdr:rowOff>12700</xdr:rowOff>
+                    <xdr:rowOff>9525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>31750</xdr:colOff>
+                    <xdr:colOff>28575</xdr:colOff>
                     <xdr:row>88</xdr:row>
-                    <xdr:rowOff>222250</xdr:rowOff>
+                    <xdr:rowOff>219075</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1416" r:id="rId121" name="Check Box 392">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>11</xdr:col>
-                    <xdr:colOff>12700</xdr:colOff>
+                    <xdr:colOff>9525</xdr:colOff>
                     <xdr:row>88</xdr:row>
-                    <xdr:rowOff>12700</xdr:rowOff>
+                    <xdr:rowOff>9525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>31750</xdr:colOff>
+                    <xdr:colOff>28575</xdr:colOff>
                     <xdr:row>88</xdr:row>
-                    <xdr:rowOff>222250</xdr:rowOff>
+                    <xdr:rowOff>219075</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1417" r:id="rId122" name="Check Box 393">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>25</xdr:col>
                     <xdr:colOff>190500</xdr:colOff>
                     <xdr:row>80</xdr:row>
-                    <xdr:rowOff>12700</xdr:rowOff>
+                    <xdr:rowOff>9525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>27</xdr:col>
-                    <xdr:colOff>12700</xdr:colOff>
+                    <xdr:colOff>9525</xdr:colOff>
                     <xdr:row>81</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1418" r:id="rId123" name="Check Box 394">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>25</xdr:col>
                     <xdr:colOff>190500</xdr:colOff>
                     <xdr:row>77</xdr:row>
-                    <xdr:rowOff>12700</xdr:rowOff>
+                    <xdr:rowOff>9525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>27</xdr:col>
-                    <xdr:colOff>12700</xdr:colOff>
+                    <xdr:colOff>9525</xdr:colOff>
                     <xdr:row>78</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1419" r:id="rId124" name="Check Box 395">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>25</xdr:col>
                     <xdr:colOff>190500</xdr:colOff>
                     <xdr:row>82</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>27</xdr:col>
-                    <xdr:colOff>12700</xdr:colOff>
+                    <xdr:colOff>9525</xdr:colOff>
                     <xdr:row>82</xdr:row>
-                    <xdr:rowOff>222250</xdr:rowOff>
+                    <xdr:rowOff>219075</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1420" r:id="rId125" name="Check Box 396">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>2</xdr:col>
-                    <xdr:colOff>12700</xdr:colOff>
+                    <xdr:colOff>9525</xdr:colOff>
                     <xdr:row>103</xdr:row>
-                    <xdr:rowOff>12700</xdr:rowOff>
+                    <xdr:rowOff>9525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>2</xdr:col>
-                    <xdr:colOff>222250</xdr:colOff>
+                    <xdr:colOff>219075</xdr:colOff>
                     <xdr:row>104</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1421" r:id="rId126" name="Check Box 397">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>2</xdr:col>
-                    <xdr:colOff>12700</xdr:colOff>
+                    <xdr:colOff>9525</xdr:colOff>
                     <xdr:row>104</xdr:row>
-                    <xdr:rowOff>12700</xdr:rowOff>
+                    <xdr:rowOff>9525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>2</xdr:col>
-                    <xdr:colOff>222250</xdr:colOff>
+                    <xdr:colOff>219075</xdr:colOff>
                     <xdr:row>105</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1422" r:id="rId127" name="Check Box 398">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>2</xdr:col>
-                    <xdr:colOff>12700</xdr:colOff>
+                    <xdr:colOff>9525</xdr:colOff>
                     <xdr:row>105</xdr:row>
-                    <xdr:rowOff>12700</xdr:rowOff>
+                    <xdr:rowOff>9525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>2</xdr:col>
-                    <xdr:colOff>222250</xdr:colOff>
+                    <xdr:colOff>219075</xdr:colOff>
                     <xdr:row>106</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1423" r:id="rId128" name="Check Box 399">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>2</xdr:col>
-                    <xdr:colOff>12700</xdr:colOff>
+                    <xdr:colOff>9525</xdr:colOff>
                     <xdr:row>102</xdr:row>
-                    <xdr:rowOff>12700</xdr:rowOff>
+                    <xdr:rowOff>9525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>2</xdr:col>
-                    <xdr:colOff>222250</xdr:colOff>
+                    <xdr:colOff>219075</xdr:colOff>
                     <xdr:row>103</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1424" r:id="rId129" name="Check Box 400">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>2</xdr:col>
-                    <xdr:colOff>12700</xdr:colOff>
+                    <xdr:colOff>9525</xdr:colOff>
                     <xdr:row>101</xdr:row>
-                    <xdr:rowOff>12700</xdr:rowOff>
+                    <xdr:rowOff>9525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>2</xdr:col>
-                    <xdr:colOff>222250</xdr:colOff>
+                    <xdr:colOff>219075</xdr:colOff>
                     <xdr:row>102</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1425" r:id="rId130" name="Check Box 401">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>2</xdr:col>
-                    <xdr:colOff>12700</xdr:colOff>
+                    <xdr:colOff>9525</xdr:colOff>
                     <xdr:row>100</xdr:row>
-                    <xdr:rowOff>12700</xdr:rowOff>
+                    <xdr:rowOff>9525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>2</xdr:col>
-                    <xdr:colOff>222250</xdr:colOff>
+                    <xdr:colOff>219075</xdr:colOff>
                     <xdr:row>101</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1426" r:id="rId131" name="Check Box 402">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>2</xdr:col>
-                    <xdr:colOff>12700</xdr:colOff>
+                    <xdr:colOff>9525</xdr:colOff>
                     <xdr:row>97</xdr:row>
-                    <xdr:rowOff>12700</xdr:rowOff>
+                    <xdr:rowOff>9525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>2</xdr:col>
-                    <xdr:colOff>222250</xdr:colOff>
+                    <xdr:colOff>219075</xdr:colOff>
                     <xdr:row>97</xdr:row>
-                    <xdr:rowOff>222250</xdr:rowOff>
+                    <xdr:rowOff>219075</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1427" r:id="rId132" name="Check Box 403">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>2</xdr:col>
-                    <xdr:colOff>12700</xdr:colOff>
+                    <xdr:colOff>9525</xdr:colOff>
                     <xdr:row>96</xdr:row>
-                    <xdr:rowOff>12700</xdr:rowOff>
+                    <xdr:rowOff>9525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>2</xdr:col>
-                    <xdr:colOff>222250</xdr:colOff>
+                    <xdr:colOff>219075</xdr:colOff>
                     <xdr:row>96</xdr:row>
-                    <xdr:rowOff>222250</xdr:rowOff>
+                    <xdr:rowOff>219075</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1428" r:id="rId133" name="Check Box 404">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>2</xdr:col>
-                    <xdr:colOff>12700</xdr:colOff>
+                    <xdr:colOff>9525</xdr:colOff>
                     <xdr:row>95</xdr:row>
-                    <xdr:rowOff>12700</xdr:rowOff>
+                    <xdr:rowOff>9525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>2</xdr:col>
-                    <xdr:colOff>222250</xdr:colOff>
+                    <xdr:colOff>219075</xdr:colOff>
                     <xdr:row>95</xdr:row>
-                    <xdr:rowOff>222250</xdr:rowOff>
+                    <xdr:rowOff>219075</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1429" r:id="rId134" name="Check Box 405">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>2</xdr:col>
-                    <xdr:colOff>12700</xdr:colOff>
+                    <xdr:colOff>9525</xdr:colOff>
                     <xdr:row>102</xdr:row>
-                    <xdr:rowOff>12700</xdr:rowOff>
+                    <xdr:rowOff>9525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>2</xdr:col>
-                    <xdr:colOff>222250</xdr:colOff>
+                    <xdr:colOff>219075</xdr:colOff>
                     <xdr:row>103</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1430" r:id="rId135" name="Check Box 406">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>11</xdr:col>
-                    <xdr:colOff>12700</xdr:colOff>
+                    <xdr:colOff>9525</xdr:colOff>
                     <xdr:row>95</xdr:row>
-                    <xdr:rowOff>12700</xdr:rowOff>
+                    <xdr:rowOff>9525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>31750</xdr:colOff>
+                    <xdr:colOff>28575</xdr:colOff>
                     <xdr:row>95</xdr:row>
-                    <xdr:rowOff>222250</xdr:rowOff>
+                    <xdr:rowOff>219075</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1431" r:id="rId136" name="Check Box 407">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>11</xdr:col>
-                    <xdr:colOff>12700</xdr:colOff>
+                    <xdr:colOff>9525</xdr:colOff>
                     <xdr:row>97</xdr:row>
-                    <xdr:rowOff>12700</xdr:rowOff>
+                    <xdr:rowOff>9525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>31750</xdr:colOff>
+                    <xdr:colOff>28575</xdr:colOff>
                     <xdr:row>97</xdr:row>
-                    <xdr:rowOff>222250</xdr:rowOff>
+                    <xdr:rowOff>219075</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1432" r:id="rId137" name="Check Box 408">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>11</xdr:col>
-                    <xdr:colOff>12700</xdr:colOff>
+                    <xdr:colOff>9525</xdr:colOff>
                     <xdr:row>97</xdr:row>
-                    <xdr:rowOff>12700</xdr:rowOff>
+                    <xdr:rowOff>9525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>31750</xdr:colOff>
+                    <xdr:colOff>28575</xdr:colOff>
                     <xdr:row>97</xdr:row>
-                    <xdr:rowOff>222250</xdr:rowOff>
+                    <xdr:rowOff>219075</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1433" r:id="rId138" name="Check Box 409">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>11</xdr:col>
-                    <xdr:colOff>12700</xdr:colOff>
+                    <xdr:colOff>9525</xdr:colOff>
                     <xdr:row>99</xdr:row>
-                    <xdr:rowOff>12700</xdr:rowOff>
+                    <xdr:rowOff>9525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>31750</xdr:colOff>
+                    <xdr:colOff>28575</xdr:colOff>
                     <xdr:row>100</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1434" r:id="rId139" name="Check Box 410">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>11</xdr:col>
-                    <xdr:colOff>12700</xdr:colOff>
+                    <xdr:colOff>9525</xdr:colOff>
                     <xdr:row>100</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>31750</xdr:colOff>
+                    <xdr:colOff>28575</xdr:colOff>
                     <xdr:row>100</xdr:row>
                     <xdr:rowOff>209550</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1435" r:id="rId140" name="Check Box 411">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>11</xdr:col>
-                    <xdr:colOff>12700</xdr:colOff>
+                    <xdr:colOff>9525</xdr:colOff>
                     <xdr:row>98</xdr:row>
-                    <xdr:rowOff>12700</xdr:rowOff>
+                    <xdr:rowOff>9525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>31750</xdr:colOff>
+                    <xdr:colOff>28575</xdr:colOff>
                     <xdr:row>98</xdr:row>
-                    <xdr:rowOff>222250</xdr:rowOff>
+                    <xdr:rowOff>219075</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1436" r:id="rId141" name="Check Box 412">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>11</xdr:col>
-                    <xdr:colOff>12700</xdr:colOff>
+                    <xdr:colOff>9525</xdr:colOff>
                     <xdr:row>96</xdr:row>
-                    <xdr:rowOff>12700</xdr:rowOff>
+                    <xdr:rowOff>9525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>31750</xdr:colOff>
+                    <xdr:colOff>28575</xdr:colOff>
                     <xdr:row>96</xdr:row>
-                    <xdr:rowOff>222250</xdr:rowOff>
+                    <xdr:rowOff>219075</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1437" r:id="rId142" name="Check Box 413">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>11</xdr:col>
-                    <xdr:colOff>12700</xdr:colOff>
+                    <xdr:colOff>9525</xdr:colOff>
                     <xdr:row>96</xdr:row>
-                    <xdr:rowOff>12700</xdr:rowOff>
+                    <xdr:rowOff>9525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>31750</xdr:colOff>
+                    <xdr:colOff>28575</xdr:colOff>
                     <xdr:row>96</xdr:row>
-                    <xdr:rowOff>222250</xdr:rowOff>
+                    <xdr:rowOff>219075</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1438" r:id="rId143" name="Check Box 414">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>11</xdr:col>
-                    <xdr:colOff>12700</xdr:colOff>
+                    <xdr:colOff>9525</xdr:colOff>
                     <xdr:row>96</xdr:row>
-                    <xdr:rowOff>12700</xdr:rowOff>
+                    <xdr:rowOff>9525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>31750</xdr:colOff>
+                    <xdr:colOff>28575</xdr:colOff>
                     <xdr:row>96</xdr:row>
-                    <xdr:rowOff>222250</xdr:rowOff>
+                    <xdr:rowOff>219075</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1439" r:id="rId144" name="Check Box 415">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>11</xdr:col>
-                    <xdr:colOff>12700</xdr:colOff>
+                    <xdr:colOff>9525</xdr:colOff>
                     <xdr:row>96</xdr:row>
-                    <xdr:rowOff>12700</xdr:rowOff>
+                    <xdr:rowOff>9525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>31750</xdr:colOff>
+                    <xdr:colOff>28575</xdr:colOff>
                     <xdr:row>96</xdr:row>
-                    <xdr:rowOff>222250</xdr:rowOff>
+                    <xdr:rowOff>219075</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1440" r:id="rId145" name="Check Box 416">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>11</xdr:col>
-                    <xdr:colOff>12700</xdr:colOff>
+                    <xdr:colOff>9525</xdr:colOff>
                     <xdr:row>96</xdr:row>
-                    <xdr:rowOff>12700</xdr:rowOff>
+                    <xdr:rowOff>9525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>31750</xdr:colOff>
+                    <xdr:colOff>28575</xdr:colOff>
                     <xdr:row>96</xdr:row>
-                    <xdr:rowOff>222250</xdr:rowOff>
+                    <xdr:rowOff>219075</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1441" r:id="rId146" name="Check Box 417">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>11</xdr:col>
-                    <xdr:colOff>12700</xdr:colOff>
+                    <xdr:colOff>9525</xdr:colOff>
                     <xdr:row>96</xdr:row>
-                    <xdr:rowOff>12700</xdr:rowOff>
+                    <xdr:rowOff>9525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>31750</xdr:colOff>
+                    <xdr:colOff>28575</xdr:colOff>
                     <xdr:row>96</xdr:row>
-                    <xdr:rowOff>222250</xdr:rowOff>
+                    <xdr:rowOff>219075</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1442" r:id="rId147" name="Check Box 418">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>11</xdr:col>
-                    <xdr:colOff>12700</xdr:colOff>
+                    <xdr:colOff>9525</xdr:colOff>
                     <xdr:row>97</xdr:row>
-                    <xdr:rowOff>12700</xdr:rowOff>
+                    <xdr:rowOff>9525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>31750</xdr:colOff>
+                    <xdr:colOff>28575</xdr:colOff>
                     <xdr:row>97</xdr:row>
-                    <xdr:rowOff>222250</xdr:rowOff>
+                    <xdr:rowOff>219075</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1443" r:id="rId148" name="Check Box 419">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>11</xdr:col>
-                    <xdr:colOff>12700</xdr:colOff>
+                    <xdr:colOff>9525</xdr:colOff>
                     <xdr:row>99</xdr:row>
-                    <xdr:rowOff>12700</xdr:rowOff>
+                    <xdr:rowOff>9525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>31750</xdr:colOff>
+                    <xdr:colOff>28575</xdr:colOff>
                     <xdr:row>100</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1444" r:id="rId149" name="Check Box 420">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>11</xdr:col>
-                    <xdr:colOff>12700</xdr:colOff>
+                    <xdr:colOff>9525</xdr:colOff>
                     <xdr:row>100</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>31750</xdr:colOff>
+                    <xdr:colOff>28575</xdr:colOff>
                     <xdr:row>100</xdr:row>
                     <xdr:rowOff>209550</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1445" r:id="rId150" name="Check Box 421">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>11</xdr:col>
-                    <xdr:colOff>12700</xdr:colOff>
+                    <xdr:colOff>9525</xdr:colOff>
                     <xdr:row>98</xdr:row>
-                    <xdr:rowOff>12700</xdr:rowOff>
+                    <xdr:rowOff>9525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>31750</xdr:colOff>
+                    <xdr:colOff>28575</xdr:colOff>
                     <xdr:row>98</xdr:row>
-                    <xdr:rowOff>222250</xdr:rowOff>
+                    <xdr:rowOff>219075</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1446" r:id="rId151" name="Check Box 422">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>11</xdr:col>
-                    <xdr:colOff>12700</xdr:colOff>
+                    <xdr:colOff>9525</xdr:colOff>
                     <xdr:row>97</xdr:row>
-                    <xdr:rowOff>12700</xdr:rowOff>
+                    <xdr:rowOff>9525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>31750</xdr:colOff>
+                    <xdr:colOff>28575</xdr:colOff>
                     <xdr:row>97</xdr:row>
-                    <xdr:rowOff>222250</xdr:rowOff>
+                    <xdr:rowOff>219075</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1447" r:id="rId152" name="Check Box 423">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>11</xdr:col>
-                    <xdr:colOff>12700</xdr:colOff>
+                    <xdr:colOff>9525</xdr:colOff>
                     <xdr:row>96</xdr:row>
-                    <xdr:rowOff>12700</xdr:rowOff>
+                    <xdr:rowOff>9525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>31750</xdr:colOff>
+                    <xdr:colOff>28575</xdr:colOff>
                     <xdr:row>96</xdr:row>
-                    <xdr:rowOff>222250</xdr:rowOff>
+                    <xdr:rowOff>219075</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1448" r:id="rId153" name="Check Box 424">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>11</xdr:col>
-                    <xdr:colOff>12700</xdr:colOff>
+                    <xdr:colOff>9525</xdr:colOff>
                     <xdr:row>96</xdr:row>
-                    <xdr:rowOff>12700</xdr:rowOff>
+                    <xdr:rowOff>9525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>31750</xdr:colOff>
+                    <xdr:colOff>28575</xdr:colOff>
                     <xdr:row>96</xdr:row>
-                    <xdr:rowOff>222250</xdr:rowOff>
+                    <xdr:rowOff>219075</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1449" r:id="rId154" name="Check Box 425">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>11</xdr:col>
-                    <xdr:colOff>12700</xdr:colOff>
+                    <xdr:colOff>9525</xdr:colOff>
                     <xdr:row>96</xdr:row>
-                    <xdr:rowOff>12700</xdr:rowOff>
+                    <xdr:rowOff>9525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>31750</xdr:colOff>
+                    <xdr:colOff>28575</xdr:colOff>
                     <xdr:row>96</xdr:row>
-                    <xdr:rowOff>222250</xdr:rowOff>
+                    <xdr:rowOff>219075</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1450" r:id="rId155" name="Check Box 426">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>11</xdr:col>
-                    <xdr:colOff>12700</xdr:colOff>
+                    <xdr:colOff>9525</xdr:colOff>
                     <xdr:row>96</xdr:row>
-                    <xdr:rowOff>12700</xdr:rowOff>
+                    <xdr:rowOff>9525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>31750</xdr:colOff>
+                    <xdr:colOff>28575</xdr:colOff>
                     <xdr:row>96</xdr:row>
-                    <xdr:rowOff>222250</xdr:rowOff>
+                    <xdr:rowOff>219075</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1451" r:id="rId156" name="Check Box 427">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>11</xdr:col>
-                    <xdr:colOff>12700</xdr:colOff>
+                    <xdr:colOff>9525</xdr:colOff>
                     <xdr:row>103</xdr:row>
-                    <xdr:rowOff>12700</xdr:rowOff>
+                    <xdr:rowOff>9525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>31750</xdr:colOff>
+                    <xdr:colOff>28575</xdr:colOff>
                     <xdr:row>103</xdr:row>
-                    <xdr:rowOff>222250</xdr:rowOff>
+                    <xdr:rowOff>219075</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1452" r:id="rId157" name="Check Box 428">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>11</xdr:col>
-                    <xdr:colOff>12700</xdr:colOff>
+                    <xdr:colOff>9525</xdr:colOff>
                     <xdr:row>104</xdr:row>
-                    <xdr:rowOff>12700</xdr:rowOff>
+                    <xdr:rowOff>9525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>31750</xdr:colOff>
+                    <xdr:colOff>28575</xdr:colOff>
                     <xdr:row>104</xdr:row>
-                    <xdr:rowOff>222250</xdr:rowOff>
+                    <xdr:rowOff>219075</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1453" r:id="rId158" name="Check Box 429">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>11</xdr:col>
-                    <xdr:colOff>12700</xdr:colOff>
+                    <xdr:colOff>9525</xdr:colOff>
                     <xdr:row>104</xdr:row>
-                    <xdr:rowOff>12700</xdr:rowOff>
+                    <xdr:rowOff>9525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>31750</xdr:colOff>
+                    <xdr:colOff>28575</xdr:colOff>
                     <xdr:row>104</xdr:row>
-                    <xdr:rowOff>222250</xdr:rowOff>
+                    <xdr:rowOff>219075</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1454" r:id="rId159" name="Check Box 430">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>11</xdr:col>
-                    <xdr:colOff>12700</xdr:colOff>
+                    <xdr:colOff>9525</xdr:colOff>
                     <xdr:row>103</xdr:row>
-                    <xdr:rowOff>12700</xdr:rowOff>
+                    <xdr:rowOff>9525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>31750</xdr:colOff>
+                    <xdr:colOff>28575</xdr:colOff>
                     <xdr:row>103</xdr:row>
-                    <xdr:rowOff>222250</xdr:rowOff>
+                    <xdr:rowOff>219075</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1455" r:id="rId160" name="Check Box 431">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>11</xdr:col>
-                    <xdr:colOff>12700</xdr:colOff>
+                    <xdr:colOff>9525</xdr:colOff>
                     <xdr:row>103</xdr:row>
-                    <xdr:rowOff>12700</xdr:rowOff>
+                    <xdr:rowOff>9525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>31750</xdr:colOff>
+                    <xdr:colOff>28575</xdr:colOff>
                     <xdr:row>103</xdr:row>
-                    <xdr:rowOff>222250</xdr:rowOff>
+                    <xdr:rowOff>219075</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1456" r:id="rId161" name="Check Box 432">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>11</xdr:col>
-                    <xdr:colOff>12700</xdr:colOff>
+                    <xdr:colOff>9525</xdr:colOff>
                     <xdr:row>103</xdr:row>
-                    <xdr:rowOff>12700</xdr:rowOff>
+                    <xdr:rowOff>9525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>31750</xdr:colOff>
+                    <xdr:colOff>28575</xdr:colOff>
                     <xdr:row>103</xdr:row>
-                    <xdr:rowOff>222250</xdr:rowOff>
+                    <xdr:rowOff>219075</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1457" r:id="rId162" name="Check Box 433">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>11</xdr:col>
-                    <xdr:colOff>12700</xdr:colOff>
+                    <xdr:colOff>9525</xdr:colOff>
                     <xdr:row>103</xdr:row>
-                    <xdr:rowOff>12700</xdr:rowOff>
+                    <xdr:rowOff>9525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>31750</xdr:colOff>
+                    <xdr:colOff>28575</xdr:colOff>
                     <xdr:row>103</xdr:row>
-                    <xdr:rowOff>222250</xdr:rowOff>
+                    <xdr:rowOff>219075</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1458" r:id="rId163" name="Check Box 434">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>11</xdr:col>
-                    <xdr:colOff>12700</xdr:colOff>
+                    <xdr:colOff>9525</xdr:colOff>
                     <xdr:row>104</xdr:row>
-                    <xdr:rowOff>12700</xdr:rowOff>
+                    <xdr:rowOff>9525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>31750</xdr:colOff>
+                    <xdr:colOff>28575</xdr:colOff>
                     <xdr:row>104</xdr:row>
-                    <xdr:rowOff>222250</xdr:rowOff>
+                    <xdr:rowOff>219075</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1459" r:id="rId164" name="Check Box 435">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>11</xdr:col>
-                    <xdr:colOff>12700</xdr:colOff>
+                    <xdr:colOff>9525</xdr:colOff>
                     <xdr:row>104</xdr:row>
-                    <xdr:rowOff>12700</xdr:rowOff>
+                    <xdr:rowOff>9525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>31750</xdr:colOff>
+                    <xdr:colOff>28575</xdr:colOff>
                     <xdr:row>104</xdr:row>
-                    <xdr:rowOff>222250</xdr:rowOff>
+                    <xdr:rowOff>219075</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1460" r:id="rId165" name="Check Box 436">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>11</xdr:col>
-                    <xdr:colOff>12700</xdr:colOff>
+                    <xdr:colOff>9525</xdr:colOff>
                     <xdr:row>103</xdr:row>
-                    <xdr:rowOff>12700</xdr:rowOff>
+                    <xdr:rowOff>9525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>31750</xdr:colOff>
+                    <xdr:colOff>28575</xdr:colOff>
                     <xdr:row>103</xdr:row>
-                    <xdr:rowOff>222250</xdr:rowOff>
+                    <xdr:rowOff>219075</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1461" r:id="rId166" name="Check Box 437">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>11</xdr:col>
-                    <xdr:colOff>12700</xdr:colOff>
+                    <xdr:colOff>9525</xdr:colOff>
                     <xdr:row>103</xdr:row>
-                    <xdr:rowOff>12700</xdr:rowOff>
+                    <xdr:rowOff>9525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>31750</xdr:colOff>
+                    <xdr:colOff>28575</xdr:colOff>
                     <xdr:row>103</xdr:row>
-                    <xdr:rowOff>222250</xdr:rowOff>
+                    <xdr:rowOff>219075</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1462" r:id="rId167" name="Check Box 438">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>11</xdr:col>
-                    <xdr:colOff>12700</xdr:colOff>
+                    <xdr:colOff>9525</xdr:colOff>
                     <xdr:row>105</xdr:row>
-                    <xdr:rowOff>12700</xdr:rowOff>
+                    <xdr:rowOff>9525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>31750</xdr:colOff>
+                    <xdr:colOff>28575</xdr:colOff>
                     <xdr:row>105</xdr:row>
-                    <xdr:rowOff>222250</xdr:rowOff>
+                    <xdr:rowOff>219075</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1463" r:id="rId168" name="Check Box 439">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>11</xdr:col>
-                    <xdr:colOff>12700</xdr:colOff>
+                    <xdr:colOff>9525</xdr:colOff>
                     <xdr:row>105</xdr:row>
-                    <xdr:rowOff>12700</xdr:rowOff>
+                    <xdr:rowOff>9525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>31750</xdr:colOff>
+                    <xdr:colOff>28575</xdr:colOff>
                     <xdr:row>105</xdr:row>
-                    <xdr:rowOff>222250</xdr:rowOff>
+                    <xdr:rowOff>219075</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1464" r:id="rId169" name="Check Box 440">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>25</xdr:col>
                     <xdr:colOff>190500</xdr:colOff>
                     <xdr:row>97</xdr:row>
-                    <xdr:rowOff>12700</xdr:rowOff>
+                    <xdr:rowOff>9525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>27</xdr:col>
-                    <xdr:colOff>12700</xdr:colOff>
+                    <xdr:colOff>9525</xdr:colOff>
                     <xdr:row>98</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1465" r:id="rId170" name="Check Box 441">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>25</xdr:col>
                     <xdr:colOff>190500</xdr:colOff>
                     <xdr:row>94</xdr:row>
-                    <xdr:rowOff>12700</xdr:rowOff>
+                    <xdr:rowOff>9525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>27</xdr:col>
-                    <xdr:colOff>12700</xdr:colOff>
+                    <xdr:colOff>9525</xdr:colOff>
                     <xdr:row>95</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1466" r:id="rId171" name="Check Box 442">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>25</xdr:col>
                     <xdr:colOff>190500</xdr:colOff>
                     <xdr:row>99</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>27</xdr:col>
-                    <xdr:colOff>12700</xdr:colOff>
+                    <xdr:colOff>9525</xdr:colOff>
                     <xdr:row>99</xdr:row>
-                    <xdr:rowOff>222250</xdr:rowOff>
+                    <xdr:rowOff>219075</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
       </controls>
     </mc:Choice>
   </mc:AlternateContent>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
       <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="1">
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{AE966313-5E2D-4DF0-9545-E862CBA194F2}">
           <x14:formula1>
             <xm:f>Table!$A$2:$A$7</xm:f>
           </x14:formula1>
           <xm:sqref>J27</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2047EEE8-B41B-4B91-A038-3AF35DFDF50F}">
   <dimension ref="A1:B7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B7" sqref="B7"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13"/>
+  <sheetFormatPr defaultRowHeight="13.5"/>
   <cols>
-    <col min="1" max="1" width="47.08984375" customWidth="1"/>
-    <col min="2" max="2" width="33.08984375" customWidth="1"/>
+    <col min="1" max="1" width="47.125" customWidth="1"/>
+    <col min="2" max="2" width="33.125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" ht="24.75" customHeight="1">
       <c r="A1" s="10" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
       <c r="B1" s="11" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
     </row>
     <row r="2" spans="1:2" ht="28.5" customHeight="1" thickBot="1">
       <c r="A2" s="18" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="B2" s="12" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="3" spans="1:2" ht="64.5" customHeight="1">
       <c r="A3" s="13" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="B3" s="14" t="s">
-        <v>182</v>
+        <v>248</v>
       </c>
     </row>
     <row r="4" spans="1:2" ht="64.5" customHeight="1">
       <c r="A4" s="15" t="s">
-        <v>183</v>
+        <v>180</v>
       </c>
       <c r="B4" s="14" t="s">
-        <v>184</v>
+        <v>249</v>
       </c>
     </row>
     <row r="5" spans="1:2" ht="64.5" customHeight="1">
       <c r="A5" s="15" t="s">
-        <v>185</v>
+        <v>181</v>
       </c>
       <c r="B5" s="14" t="s">
-        <v>186</v>
+        <v>250</v>
       </c>
     </row>
     <row r="6" spans="1:2" ht="64.5" customHeight="1">
       <c r="A6" s="15" t="s">
-        <v>187</v>
+        <v>182</v>
       </c>
       <c r="B6" s="14" t="s">
-        <v>188</v>
+        <v>251</v>
       </c>
     </row>
     <row r="7" spans="1:2" ht="64.5" customHeight="1" thickBot="1">
       <c r="A7" s="16" t="s">
-        <v>189</v>
+        <v>183</v>
       </c>
       <c r="B7" s="17" t="s">
-        <v>190</v>
+        <v>184</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="2"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:E34"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A12" sqref="A12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="18" customHeight="1"/>
   <cols>
-    <col min="1" max="1" width="13.7265625" style="1" bestFit="1" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="8" max="8" width="6.26953125" style="1" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="13.75" style="1" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="3.125" style="1" customWidth="1"/>
+    <col min="3" max="3" width="21.25" style="1" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="3.125" style="1" customWidth="1"/>
+    <col min="5" max="5" width="63.75" style="6" customWidth="1"/>
+    <col min="6" max="6" width="17.875" style="1" customWidth="1"/>
+    <col min="7" max="7" width="16.75" style="1" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="6.25" style="1" bestFit="1" customWidth="1"/>
     <col min="9" max="16384" width="9" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="18" customHeight="1">
       <c r="A1" s="2" t="s">
-        <v>191</v>
+        <v>185</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>192</v>
+        <v>186</v>
       </c>
       <c r="E1" s="5" t="s">
-        <v>193</v>
+        <v>187</v>
       </c>
     </row>
     <row r="2" spans="1:5" ht="18" customHeight="1">
       <c r="A2" s="1" t="s">
-        <v>194</v>
+        <v>188</v>
       </c>
       <c r="C2" s="1" t="s">
-        <v>194</v>
+        <v>188</v>
       </c>
       <c r="E2" s="1" t="s">
-        <v>195</v>
+        <v>189</v>
       </c>
     </row>
     <row r="3" spans="1:5" ht="18" customHeight="1">
       <c r="A3" s="1" t="s">
-        <v>196</v>
+        <v>190</v>
       </c>
       <c r="C3" s="1" t="s">
-        <v>197</v>
+        <v>191</v>
       </c>
     </row>
     <row r="4" spans="1:5" ht="18" customHeight="1">
       <c r="A4" s="1" t="s">
-        <v>198</v>
+        <v>192</v>
       </c>
       <c r="C4" s="1" t="s">
-        <v>199</v>
+        <v>193</v>
       </c>
       <c r="E4" s="1"/>
     </row>
     <row r="6" spans="1:5" ht="18" customHeight="1">
       <c r="A6" s="2" t="s">
-        <v>200</v>
+        <v>194</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>201</v>
+        <v>195</v>
       </c>
       <c r="E6" s="5" t="s">
-        <v>202</v>
+        <v>196</v>
       </c>
     </row>
     <row r="7" spans="1:5" ht="18" customHeight="1">
       <c r="A7" s="1" t="s">
-        <v>203</v>
+        <v>197</v>
       </c>
       <c r="C7" s="6" t="s">
-        <v>204</v>
+        <v>198</v>
       </c>
       <c r="E7" s="1" t="s">
-        <v>194</v>
+        <v>188</v>
       </c>
     </row>
     <row r="8" spans="1:5" ht="18" customHeight="1">
       <c r="A8" s="1" t="s">
         <v>23</v>
       </c>
       <c r="C8" s="6" t="s">
-        <v>205</v>
+        <v>199</v>
       </c>
       <c r="E8" s="6" t="s">
-        <v>206</v>
+        <v>200</v>
       </c>
     </row>
     <row r="9" spans="1:5" ht="18" customHeight="1">
       <c r="A9" s="1" t="s">
-        <v>207</v>
+        <v>201</v>
       </c>
       <c r="C9" s="1" t="s">
-        <v>208</v>
+        <v>202</v>
       </c>
       <c r="E9" s="6" t="s">
-        <v>209</v>
+        <v>203</v>
       </c>
     </row>
     <row r="10" spans="1:5" ht="18" customHeight="1">
       <c r="E10" s="6" t="s">
-        <v>210</v>
+        <v>204</v>
       </c>
     </row>
     <row r="11" spans="1:5" ht="18" customHeight="1">
       <c r="A11" s="2" t="s">
-        <v>211</v>
+        <v>205</v>
       </c>
       <c r="C11" s="2" t="s">
-        <v>212</v>
+        <v>206</v>
       </c>
       <c r="E11" s="6" t="s">
-        <v>213</v>
+        <v>207</v>
       </c>
     </row>
     <row r="12" spans="1:5" ht="18" customHeight="1">
       <c r="A12" s="3">
         <v>800</v>
       </c>
       <c r="B12" s="4"/>
       <c r="C12" s="1" t="s">
-        <v>194</v>
+        <v>188</v>
       </c>
       <c r="E12" s="6" t="s">
-        <v>214</v>
+        <v>208</v>
       </c>
     </row>
     <row r="13" spans="1:5" ht="18" customHeight="1">
       <c r="A13" s="3">
         <v>950</v>
       </c>
       <c r="B13" s="4"/>
       <c r="C13" s="1" t="s">
-        <v>215</v>
+        <v>209</v>
       </c>
       <c r="E13" s="6" t="s">
-        <v>216</v>
+        <v>210</v>
       </c>
     </row>
     <row r="14" spans="1:5" ht="18" customHeight="1">
       <c r="A14" s="3">
         <v>1200</v>
       </c>
       <c r="B14" s="4"/>
       <c r="C14" s="1" t="s">
-        <v>217</v>
+        <v>211</v>
       </c>
       <c r="E14" s="6" t="s">
-        <v>218</v>
+        <v>212</v>
       </c>
     </row>
     <row r="15" spans="1:5" ht="18" customHeight="1">
       <c r="E15" s="6" t="s">
-        <v>219</v>
+        <v>213</v>
       </c>
     </row>
     <row r="16" spans="1:5" ht="18" customHeight="1">
       <c r="E16" s="6" t="s">
-        <v>220</v>
+        <v>214</v>
       </c>
     </row>
     <row r="17" spans="1:5" ht="18" customHeight="1">
       <c r="A17" s="2" t="s">
-        <v>221</v>
+        <v>215</v>
       </c>
       <c r="C17" s="2" t="s">
-        <v>222</v>
+        <v>216</v>
       </c>
       <c r="E17" s="6" t="s">
-        <v>223</v>
+        <v>217</v>
       </c>
     </row>
     <row r="18" spans="1:5" ht="18" customHeight="1">
       <c r="A18" s="1" t="s">
-        <v>194</v>
+        <v>188</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>194</v>
+        <v>188</v>
       </c>
       <c r="E18" s="6" t="s">
-        <v>224</v>
+        <v>218</v>
       </c>
     </row>
     <row r="19" spans="1:5" ht="18" customHeight="1">
       <c r="A19" s="1" t="s">
-        <v>225</v>
+        <v>219</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>226</v>
+        <v>220</v>
       </c>
       <c r="E19" s="6" t="s">
-        <v>227</v>
+        <v>221</v>
       </c>
     </row>
     <row r="20" spans="1:5" ht="18" customHeight="1">
       <c r="A20" s="1" t="s">
-        <v>228</v>
+        <v>222</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>229</v>
+        <v>223</v>
       </c>
       <c r="E20" s="6" t="s">
-        <v>230</v>
+        <v>224</v>
       </c>
     </row>
     <row r="21" spans="1:5" ht="18" customHeight="1">
       <c r="C21" s="1" t="s">
-        <v>231</v>
+        <v>225</v>
       </c>
       <c r="E21" s="1"/>
     </row>
     <row r="22" spans="1:5" ht="18" customHeight="1">
       <c r="E22" s="1"/>
     </row>
     <row r="23" spans="1:5" ht="18" customHeight="1">
       <c r="A23" s="2" t="s">
-        <v>232</v>
+        <v>226</v>
       </c>
       <c r="C23" s="2" t="s">
-        <v>233</v>
+        <v>227</v>
       </c>
       <c r="E23" s="2" t="s">
-        <v>234</v>
+        <v>228</v>
       </c>
     </row>
     <row r="24" spans="1:5" ht="18" customHeight="1">
       <c r="A24" s="1" t="s">
-        <v>235</v>
+        <v>229</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>194</v>
+        <v>188</v>
       </c>
       <c r="E24" s="1" t="s">
-        <v>194</v>
+        <v>188</v>
       </c>
     </row>
     <row r="25" spans="1:5" ht="18" customHeight="1">
       <c r="A25" s="1" t="s">
-        <v>236</v>
+        <v>230</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>237</v>
+        <v>231</v>
       </c>
       <c r="E25" s="1" t="s">
-        <v>238</v>
+        <v>232</v>
       </c>
     </row>
     <row r="26" spans="1:5" ht="18" customHeight="1">
       <c r="C26" s="1" t="s">
-        <v>205</v>
+        <v>199</v>
       </c>
       <c r="E26" s="1" t="s">
-        <v>239</v>
+        <v>233</v>
       </c>
     </row>
     <row r="27" spans="1:5" ht="18" customHeight="1">
       <c r="C27" s="1" t="s">
-        <v>240</v>
+        <v>234</v>
       </c>
       <c r="E27" s="1" t="s">
-        <v>241</v>
+        <v>235</v>
       </c>
     </row>
     <row r="28" spans="1:5" ht="18" customHeight="1">
       <c r="E28" s="1" t="s">
-        <v>242</v>
+        <v>236</v>
       </c>
     </row>
     <row r="29" spans="1:5" ht="18" customHeight="1">
       <c r="A29" s="2" t="s">
-        <v>243</v>
+        <v>237</v>
       </c>
       <c r="C29" s="2" t="s">
-        <v>244</v>
+        <v>238</v>
       </c>
       <c r="E29" s="1" t="s">
-        <v>245</v>
+        <v>239</v>
       </c>
     </row>
     <row r="30" spans="1:5" ht="18" customHeight="1">
       <c r="A30" s="1" t="s">
-        <v>194</v>
+        <v>188</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>194</v>
+        <v>188</v>
       </c>
       <c r="E30" s="1" t="s">
-        <v>246</v>
+        <v>240</v>
       </c>
     </row>
     <row r="31" spans="1:5" ht="18" customHeight="1">
       <c r="A31" s="1" t="s">
-        <v>247</v>
+        <v>241</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>248</v>
+        <v>242</v>
       </c>
     </row>
     <row r="32" spans="1:5" ht="18" customHeight="1">
       <c r="A32" s="1" t="s">
-        <v>248</v>
+        <v>242</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>249</v>
+        <v>243</v>
       </c>
     </row>
     <row r="33" spans="1:1" ht="18" customHeight="1">
       <c r="A33" s="1" t="s">
-        <v>249</v>
+        <v>243</v>
       </c>
     </row>
     <row r="34" spans="1:1" ht="18" customHeight="1">
       <c r="A34" s="1" t="s">
-        <v>250</v>
+        <v>244</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection password="CCE3" sheet="1" objects="1" scenarios="1"/>
   <phoneticPr fontId="2"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.51200000000000001" footer="0.51200000000000001"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="ドキュメント" ma:contentTypeID="0x01010056EBE366D3DC79489D49093BFC85E815" ma:contentTypeVersion="11" ma:contentTypeDescription="新しいドキュメントを作成します。" ma:contentTypeScope="" ma:versionID="52157cf6b1771fd9346200ffa80bc2fb">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="017663da-ba06-4c96-8f40-e9e8c2359512" xmlns:ns3="baee070b-a18a-4b1c-8186-f8f149ede11c" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="cf96f965e62efabfbec688f16ada963c" ns2:_="" ns3:_="">