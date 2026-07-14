--- v0 (2026-02-11)
+++ v1 (2026-07-14)
@@ -39,126 +39,127 @@
   <Override PartName="/xl/ctrlProps/ctrlProp23.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp24.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp25.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp26.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp27.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp28.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp29.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp30.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp31.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp32.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp33.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp34.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp35.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp36.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp37.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp38.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp39.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp40.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp41.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp42.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp43.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp44.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp45.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp46.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp47.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29029"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29822"/>
   <workbookPr filterPrivacy="1"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E2B18442-9916-4FD0-9D9C-083042212A6B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{3210CD48-F2D6-4541-8E8E-17C155FDBD3B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="667" firstSheet="1" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="720" yWindow="465" windowWidth="23220" windowHeight="20100" tabRatio="667" firstSheet="1" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="18" state="hidden" r:id="rId1"/>
-    <sheet name="20230401" sheetId="19" r:id="rId2"/>
+    <sheet name="20260401" sheetId="19" r:id="rId2"/>
     <sheet name="テーブル" sheetId="13" state="hidden" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_1900年1月25日" localSheetId="1">#REF!</definedName>
     <definedName name="_1900年1月25日">#REF!</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="1">'20230401'!$A$1:$AH$115</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="1">'20260401'!$A$1:$AH$115</definedName>
     <definedName name="ボックス" localSheetId="2">テーブル!$A$24:$A$25</definedName>
     <definedName name="科研費基盤">テーブル!$A$30:$A$34</definedName>
     <definedName name="科研費若手">テーブル!$C$30:$C$32</definedName>
     <definedName name="科研費分担金">テーブル!$E$21:$E$27</definedName>
     <definedName name="給与締日・支払日">テーブル!$C$7:$C$8</definedName>
     <definedName name="雇用種別">テーブル!$A$2:$A$4</definedName>
     <definedName name="更新の判断基準">テーブル!$E$2:$E$2</definedName>
     <definedName name="更新の有無">テーブル!$C$2:$C$4</definedName>
     <definedName name="私大戦略">テーブル!$E$7:$E$17</definedName>
     <definedName name="時給">テーブル!$A$12:$A$14</definedName>
     <definedName name="主な就業場所1">テーブル!$A$7:$A$10</definedName>
     <definedName name="主な就業場所2">テーブル!$A$10:$A$10</definedName>
     <definedName name="身分">テーブル!$C$18:$C$21</definedName>
     <definedName name="通勤手当">テーブル!$C$12:$C$14</definedName>
     <definedName name="締日">テーブル!$C$25:$C$27</definedName>
     <definedName name="有無">テーブル!$A$18:$A$20</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="348" uniqueCount="284">
   <si>
     <t>相談窓口</t>
     <rPh sb="0" eb="2">
       <t>ソウダン</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>マドグチ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>KIC</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>BKC</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>OIC</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
-    <t>Notification of Working Conditions (Adjunct Administrative Staff)</t>
-[...1 lines deleted...]
-  <si>
     <t>MM</t>
   </si>
   <si>
     <t>DD</t>
   </si>
   <si>
     <t>YYYY</t>
   </si>
   <si>
     <t>To:  (Name)</t>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="ＭＳ Ｐゴシック"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
       <t>　　　　　　</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Arial"/>
@@ -1780,54 +1781,50 @@
   <si>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Segoe UI Symbol"/>
         <family val="2"/>
       </rPr>
       <t>■</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>When setting a salary unit price other than the standard amount (fill in only if applicable) 
 Approval document No. (attach Approval document (copy))</t>
     </r>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>(Scope of changes) Work duties your superiors (including your host researchers and your operations manager (supervisor)) have otherwise instructed</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
-    <t>Division of Research Form 3-1-2d, April 2025 Version</t>
-[...2 lines deleted...]
-  <si>
     <t>Research Office</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>Research Fund Accounting and Administrative Center</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>Fund Type</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>AC</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>BO</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="ＭＳ Ｐゴシック"/>
         <family val="3"/>
@@ -3002,67 +2999,94 @@
         <family val="3"/>
         <charset val="128"/>
       </rPr>
       <t>（</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="0" tint="-0.14999847407452621"/>
         <rFont val="Arial"/>
         <family val="3"/>
       </rPr>
       <t>Research administrative assistance</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="0" tint="-0.14999847407452621"/>
         <rFont val="ＭＳ Ｐゴシック"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
       <t>）</t>
     </r>
     <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>Notification of Working Conditions (Adjunct Administrative Staff)</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <r>
+      <t>Division of Research Form 0104-03_e, Rev</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <rFont val="游ゴシック"/>
+        <family val="2"/>
+        <charset val="128"/>
+      </rPr>
+      <t>：</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>April 2026</t>
+    </r>
+    <phoneticPr fontId="2"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="8">
     <numFmt numFmtId="176" formatCode="[$-F800]dddd\,\ mmmm\ dd\,\ yyyy"/>
     <numFmt numFmtId="177" formatCode="[=0]&quot;&quot;;General"/>
     <numFmt numFmtId="178" formatCode="[=0]&quot;&quot;;General\ \ "/>
     <numFmt numFmtId="179" formatCode="#,###"/>
     <numFmt numFmtId="180" formatCode="###"/>
     <numFmt numFmtId="181" formatCode="00"/>
     <numFmt numFmtId="182" formatCode="0000000"/>
     <numFmt numFmtId="183" formatCode="000\-0000"/>
   </numFmts>
-  <fonts count="59">
+  <fonts count="60">
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
@@ -3371,50 +3395,56 @@
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="8.5"/>
       <name val="Segoe UI Symbol"/>
       <family val="2"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="8.5"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="Segoe UI Symbol"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial"/>
       <family val="3"/>
     </font>
+    <font>
+      <sz val="8"/>
+      <name val="游ゴシック"/>
+      <family val="2"/>
+      <charset val="128"/>
+    </font>
   </fonts>
   <fills count="5">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="43"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFF99"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
@@ -6380,51 +6410,51 @@
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FF800000"/>
       <color rgb="FFA50021"/>
       <color rgb="FFFFFF99"/>
       <color rgb="FFC0C0C0"/>
       <color rgb="FFE8E8E8"/>
       <color rgb="FFB2B2B2"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp1.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp10.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp11.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp12.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp13.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp14.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
@@ -6588,51 +6618,51 @@
 <file path=xl/ctrlProps/ctrlProp8.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp9.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="absolute">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>179</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>133962</xdr:colOff>
       <xdr:row>4</xdr:row>
-      <xdr:rowOff>158151</xdr:rowOff>
+      <xdr:rowOff>161326</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="3" name="テキスト ボックス 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-000003000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="466904"/>
           <a:ext cx="3296262" cy="558022"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525" cmpd="sng">
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
@@ -6716,59 +6746,59 @@
             <a:rPr lang="en-US" altLang="ja-JP" sz="1100" b="1">
               <a:solidFill>
                 <a:srgbClr val="FF0000"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:rPr>
             <a:t>)</a:t>
           </a:r>
           <a:endParaRPr lang="ja-JP" altLang="ja-JP" sz="1400">
             <a:solidFill>
               <a:srgbClr val="FF0000"/>
             </a:solidFill>
             <a:effectLst/>
           </a:endParaRPr>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData fPrintsWithSheet="0"/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="absolute">
     <xdr:from>
       <xdr:col>25</xdr:col>
-      <xdr:colOff>161701</xdr:colOff>
+      <xdr:colOff>164876</xdr:colOff>
       <xdr:row>0</xdr:row>
-      <xdr:rowOff>146685</xdr:rowOff>
+      <xdr:rowOff>143510</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>33</xdr:col>
       <xdr:colOff>169545</xdr:colOff>
       <xdr:row>2</xdr:row>
-      <xdr:rowOff>80010</xdr:rowOff>
+      <xdr:rowOff>83185</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="4" name="テキスト ボックス 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-000004000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="6493921" y="146685"/>
           <a:ext cx="1470884" cy="390525"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525" cmpd="sng">
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
@@ -6819,94 +6849,94 @@
           </a:r>
           <a:endParaRPr lang="ja-JP" altLang="ja-JP" sz="1000">
             <a:solidFill>
               <a:srgbClr val="FF0000"/>
             </a:solidFill>
             <a:effectLst/>
             <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
           </a:endParaRPr>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData fPrintsWithSheet="0"/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47624</xdr:colOff>
       <xdr:row>92</xdr:row>
       <xdr:rowOff>47624</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>12</xdr:col>
       <xdr:colOff>169811</xdr:colOff>
       <xdr:row>114</xdr:row>
-      <xdr:rowOff>125412</xdr:rowOff>
+      <xdr:rowOff>122237</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="5" name="図 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-000005000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill rotWithShape="1">
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:srcRect b="31817"/>
         <a:stretch/>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="47624" y="23421974"/>
           <a:ext cx="4484637" cy="3859213"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>12</xdr:col>
       <xdr:colOff>63500</xdr:colOff>
       <xdr:row>92</xdr:row>
       <xdr:rowOff>65086</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>33</xdr:col>
-      <xdr:colOff>350788</xdr:colOff>
+      <xdr:col>34</xdr:col>
+      <xdr:colOff>1538</xdr:colOff>
       <xdr:row>102</xdr:row>
-      <xdr:rowOff>23687</xdr:rowOff>
+      <xdr:rowOff>26862</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="6" name="図 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-000006000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill rotWithShape="1">
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:srcRect t="70249"/>
         <a:stretch/>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="4425950" y="23439436"/>
           <a:ext cx="4487813" cy="1682626"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
@@ -10739,149 +10769,149 @@
     </row>
     <row r="3" spans="1:1">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:1">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="2"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:AM115"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" zoomScalePageLayoutView="115" workbookViewId="0">
-      <selection activeCell="AJ30" sqref="AJ30"/>
+      <selection activeCell="Y108" sqref="Y108"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.5"/>
   <cols>
     <col min="1" max="1" width="28.375" style="8" customWidth="1"/>
     <col min="2" max="33" width="2.625" style="8" customWidth="1"/>
     <col min="34" max="34" width="5" style="10" customWidth="1"/>
     <col min="35" max="35" width="9" style="8"/>
     <col min="36" max="36" width="9.125" style="8" customWidth="1"/>
     <col min="37" max="16384" width="9" style="8"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:34" ht="19.5" customHeight="1">
       <c r="A1" s="387" t="s">
-        <v>4</v>
+        <v>282</v>
       </c>
       <c r="B1" s="388"/>
       <c r="C1" s="388"/>
       <c r="D1" s="388"/>
       <c r="E1" s="388"/>
       <c r="F1" s="388"/>
       <c r="G1" s="388"/>
       <c r="H1" s="388"/>
       <c r="I1" s="388"/>
       <c r="J1" s="388"/>
       <c r="K1" s="388"/>
       <c r="L1" s="388"/>
       <c r="M1" s="388"/>
       <c r="N1" s="388"/>
       <c r="O1" s="388"/>
       <c r="P1" s="388"/>
       <c r="Q1" s="388"/>
       <c r="R1" s="388"/>
       <c r="S1" s="388"/>
       <c r="T1" s="388"/>
       <c r="U1" s="388"/>
       <c r="V1" s="388"/>
       <c r="W1" s="388"/>
       <c r="X1" s="388"/>
       <c r="Y1" s="388"/>
       <c r="Z1" s="388"/>
       <c r="AA1" s="35" t="s">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="AB1" s="35"/>
       <c r="AC1" s="35"/>
       <c r="AD1" s="35" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="AE1" s="35"/>
       <c r="AF1" s="35"/>
       <c r="AG1" s="389" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="AH1" s="390"/>
     </row>
     <row r="2" spans="1:34" ht="17.25" customHeight="1">
       <c r="A2" s="36" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="B2" s="37"/>
       <c r="C2" s="37"/>
       <c r="D2" s="38"/>
       <c r="E2" s="38"/>
       <c r="F2" s="38"/>
       <c r="G2" s="38"/>
       <c r="H2" s="38"/>
       <c r="I2" s="38"/>
       <c r="J2" s="38"/>
       <c r="K2" s="38"/>
       <c r="L2" s="38"/>
       <c r="M2" s="38"/>
       <c r="N2" s="38"/>
       <c r="O2" s="38"/>
       <c r="P2" s="38"/>
       <c r="Q2" s="38"/>
       <c r="R2" s="38"/>
       <c r="S2" s="38"/>
       <c r="T2" s="38"/>
       <c r="U2" s="38"/>
       <c r="V2" s="38"/>
       <c r="W2" s="38"/>
       <c r="X2" s="38"/>
       <c r="Y2" s="38"/>
       <c r="Z2" s="38"/>
       <c r="AA2" s="38"/>
       <c r="AB2" s="38"/>
       <c r="AC2" s="38"/>
       <c r="AD2" s="38"/>
       <c r="AE2" s="38"/>
       <c r="AF2" s="38"/>
       <c r="AG2" s="38"/>
       <c r="AH2" s="39"/>
     </row>
     <row r="3" spans="1:34" ht="15.75" customHeight="1">
       <c r="A3" s="24"/>
       <c r="B3" s="407" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="C3" s="407"/>
       <c r="D3" s="407"/>
       <c r="E3" s="407"/>
       <c r="F3" s="407"/>
       <c r="G3" s="407"/>
       <c r="H3" s="407"/>
       <c r="I3" s="407"/>
       <c r="J3" s="407"/>
       <c r="K3" s="407"/>
       <c r="L3" s="407"/>
       <c r="M3" s="407"/>
       <c r="N3" s="407"/>
       <c r="O3" s="407"/>
       <c r="P3" s="407"/>
       <c r="Q3" s="407"/>
       <c r="R3" s="407"/>
       <c r="S3" s="407"/>
       <c r="T3" s="407"/>
       <c r="U3" s="407"/>
       <c r="V3" s="407"/>
       <c r="W3" s="407"/>
       <c r="X3" s="407"/>
       <c r="Y3" s="407"/>
       <c r="Z3" s="407"/>
@@ -10890,89 +10920,89 @@
       <c r="AC3" s="407"/>
       <c r="AD3" s="407"/>
       <c r="AE3" s="407"/>
       <c r="AF3" s="407"/>
       <c r="AG3" s="407"/>
       <c r="AH3" s="408"/>
     </row>
     <row r="4" spans="1:34" ht="15.75" customHeight="1">
       <c r="A4" s="40"/>
       <c r="B4" s="62"/>
       <c r="C4" s="62"/>
       <c r="D4" s="62"/>
       <c r="E4" s="62"/>
       <c r="F4" s="62"/>
       <c r="G4" s="62"/>
       <c r="H4" s="62"/>
       <c r="I4" s="62"/>
       <c r="J4" s="62"/>
       <c r="K4" s="62"/>
       <c r="L4" s="62"/>
       <c r="M4" s="62"/>
       <c r="N4" s="62"/>
       <c r="O4" s="62"/>
       <c r="P4" s="62"/>
       <c r="Q4" s="59" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="R4" s="59"/>
       <c r="S4" s="59"/>
       <c r="T4" s="59"/>
       <c r="U4" s="59"/>
       <c r="V4" s="59"/>
       <c r="W4" s="59"/>
       <c r="X4" s="59"/>
       <c r="Y4" s="59"/>
       <c r="Z4" s="41"/>
       <c r="AA4" s="41"/>
       <c r="AB4" s="41"/>
       <c r="AC4" s="41"/>
       <c r="AD4" s="41"/>
       <c r="AE4" s="41"/>
       <c r="AF4" s="41"/>
       <c r="AG4" s="41"/>
       <c r="AH4" s="42"/>
     </row>
     <row r="5" spans="1:34" ht="15.75" customHeight="1" thickBot="1">
       <c r="A5" s="43"/>
       <c r="B5" s="44"/>
       <c r="C5" s="44"/>
       <c r="D5" s="44"/>
       <c r="E5" s="44"/>
       <c r="F5" s="44"/>
       <c r="G5" s="44"/>
       <c r="H5" s="44"/>
       <c r="I5" s="44"/>
       <c r="J5" s="44"/>
       <c r="K5" s="44"/>
       <c r="L5" s="44"/>
       <c r="M5" s="44"/>
       <c r="N5" s="45"/>
       <c r="O5" s="45"/>
       <c r="P5" s="45"/>
       <c r="Q5" s="141" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
       <c r="R5" s="45"/>
       <c r="S5" s="45"/>
       <c r="T5" s="45"/>
       <c r="U5" s="45"/>
       <c r="V5" s="45"/>
       <c r="W5" s="45"/>
       <c r="X5" s="45"/>
       <c r="Y5" s="45"/>
       <c r="Z5" s="45"/>
       <c r="AA5" s="45"/>
       <c r="AB5" s="45"/>
       <c r="AC5" s="45"/>
       <c r="AD5" s="45"/>
       <c r="AE5" s="45"/>
       <c r="AF5" s="45"/>
       <c r="AG5" s="45"/>
       <c r="AH5" s="46"/>
     </row>
     <row r="6" spans="1:34" ht="5.25" customHeight="1">
       <c r="B6" s="31"/>
       <c r="C6" s="31"/>
       <c r="D6" s="31"/>
       <c r="E6" s="31"/>
       <c r="F6" s="31"/>
@@ -10985,2009 +11015,2009 @@
       <c r="M6" s="31"/>
       <c r="N6" s="31"/>
       <c r="O6" s="31"/>
       <c r="P6" s="31"/>
       <c r="Q6" s="31"/>
       <c r="R6" s="31"/>
       <c r="S6" s="31"/>
       <c r="T6" s="31"/>
       <c r="U6" s="31"/>
       <c r="V6" s="31"/>
       <c r="W6" s="31"/>
       <c r="X6" s="31"/>
       <c r="Y6" s="31"/>
       <c r="Z6" s="31"/>
       <c r="AA6" s="31"/>
       <c r="AB6" s="31"/>
       <c r="AC6" s="31"/>
       <c r="AD6" s="31"/>
       <c r="AE6" s="31"/>
       <c r="AF6" s="31"/>
       <c r="AG6" s="31"/>
       <c r="AH6" s="31"/>
     </row>
     <row r="7" spans="1:34" ht="17.25" customHeight="1" thickBot="1">
       <c r="A7" s="47" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="B7" s="147" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
       <c r="C7" s="25"/>
       <c r="D7" s="25"/>
       <c r="E7" s="25"/>
       <c r="F7" s="25"/>
       <c r="G7" s="25"/>
       <c r="H7" s="9"/>
       <c r="I7" s="25"/>
       <c r="J7" s="7"/>
       <c r="K7" s="25"/>
       <c r="L7" s="25"/>
       <c r="M7" s="25"/>
       <c r="N7" s="25"/>
       <c r="O7" s="25"/>
       <c r="P7" s="25"/>
       <c r="Q7" s="9"/>
       <c r="R7" s="28"/>
       <c r="S7" s="28"/>
       <c r="T7" s="28"/>
       <c r="X7" s="10"/>
       <c r="Y7" s="10"/>
       <c r="Z7" s="11"/>
       <c r="AA7" s="11"/>
       <c r="AB7" s="11"/>
       <c r="AC7" s="11"/>
       <c r="AD7" s="11"/>
       <c r="AE7" s="11"/>
       <c r="AF7" s="11"/>
       <c r="AG7" s="11"/>
       <c r="AH7" s="11"/>
     </row>
     <row r="8" spans="1:34" ht="29.25" customHeight="1" thickTop="1" thickBot="1">
       <c r="A8" s="163" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="B8" s="415" t="s">
-        <v>224</v>
+        <v>223</v>
       </c>
       <c r="C8" s="416"/>
       <c r="D8" s="416"/>
       <c r="E8" s="416"/>
       <c r="F8" s="416"/>
       <c r="G8" s="416"/>
       <c r="H8" s="416"/>
       <c r="I8" s="416"/>
       <c r="J8" s="416"/>
       <c r="K8" s="416"/>
       <c r="L8" s="416"/>
       <c r="M8" s="416"/>
       <c r="N8" s="416"/>
       <c r="O8" s="416"/>
       <c r="P8" s="416"/>
       <c r="Q8" s="416"/>
       <c r="R8" s="416"/>
       <c r="S8" s="416"/>
       <c r="T8" s="416"/>
       <c r="U8" s="416"/>
       <c r="V8" s="416"/>
       <c r="W8" s="416"/>
       <c r="X8" s="416"/>
       <c r="Y8" s="416"/>
       <c r="Z8" s="416"/>
       <c r="AA8" s="416"/>
       <c r="AB8" s="416"/>
       <c r="AC8" s="416"/>
       <c r="AD8" s="416"/>
       <c r="AE8" s="416"/>
       <c r="AF8" s="416"/>
       <c r="AG8" s="416"/>
       <c r="AH8" s="417"/>
     </row>
     <row r="9" spans="1:34" ht="18" customHeight="1" thickTop="1">
       <c r="A9" s="409" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="B9" s="410"/>
       <c r="C9" s="411"/>
       <c r="D9" s="56" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="E9" s="411"/>
       <c r="F9" s="411"/>
       <c r="G9" s="56" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H9" s="411"/>
       <c r="I9" s="411"/>
       <c r="J9" s="56" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="K9" s="57"/>
       <c r="L9" s="57"/>
       <c r="M9" s="412" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="N9" s="412"/>
       <c r="O9" s="56" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="P9" s="411"/>
       <c r="Q9" s="411"/>
       <c r="R9" s="56" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="S9" s="411"/>
       <c r="T9" s="411"/>
       <c r="U9" s="56" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="V9" s="56"/>
       <c r="W9" s="57"/>
       <c r="X9" s="56"/>
       <c r="Y9" s="56"/>
       <c r="Z9" s="56"/>
       <c r="AA9" s="56"/>
       <c r="AB9" s="56"/>
       <c r="AC9" s="56"/>
       <c r="AD9" s="56"/>
       <c r="AE9" s="56"/>
       <c r="AF9" s="56"/>
       <c r="AG9" s="56"/>
       <c r="AH9" s="58"/>
     </row>
     <row r="10" spans="1:34" ht="12.75" customHeight="1">
       <c r="A10" s="399"/>
       <c r="B10" s="418" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="C10" s="419"/>
       <c r="D10" s="419"/>
       <c r="E10" s="419"/>
       <c r="F10" s="419"/>
       <c r="G10" s="419"/>
       <c r="H10" s="419"/>
       <c r="I10" s="419"/>
       <c r="J10" s="419"/>
       <c r="K10" s="419"/>
       <c r="L10" s="419"/>
       <c r="M10" s="419"/>
       <c r="N10" s="419"/>
       <c r="O10" s="419"/>
       <c r="P10" s="419"/>
       <c r="Q10" s="419"/>
       <c r="R10" s="419"/>
       <c r="S10" s="419"/>
       <c r="T10" s="419"/>
       <c r="U10" s="419"/>
       <c r="V10" s="419"/>
       <c r="W10" s="419"/>
       <c r="X10" s="419"/>
       <c r="Y10" s="419"/>
       <c r="Z10" s="419"/>
       <c r="AA10" s="419"/>
       <c r="AB10" s="419"/>
       <c r="AC10" s="419"/>
       <c r="AD10" s="419"/>
       <c r="AE10" s="419"/>
       <c r="AF10" s="419"/>
       <c r="AG10" s="419"/>
       <c r="AH10" s="420"/>
     </row>
     <row r="11" spans="1:34" ht="15.75" customHeight="1">
       <c r="A11" s="48" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="B11" s="391" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="C11" s="392"/>
       <c r="D11" s="392"/>
       <c r="E11" s="392"/>
       <c r="F11" s="392"/>
       <c r="G11" s="392"/>
       <c r="H11" s="392"/>
       <c r="I11" s="392"/>
       <c r="J11" s="392"/>
       <c r="K11" s="392"/>
       <c r="L11" s="392"/>
       <c r="M11" s="392"/>
       <c r="N11" s="392"/>
       <c r="O11" s="392"/>
       <c r="P11" s="392"/>
       <c r="Q11" s="392"/>
       <c r="R11" s="392"/>
       <c r="S11" s="392"/>
       <c r="T11" s="392"/>
       <c r="U11" s="392"/>
       <c r="V11" s="392"/>
       <c r="W11" s="392"/>
       <c r="X11" s="392"/>
       <c r="Y11" s="392"/>
       <c r="Z11" s="392"/>
       <c r="AA11" s="392"/>
       <c r="AB11" s="392"/>
       <c r="AC11" s="392"/>
       <c r="AD11" s="392"/>
       <c r="AE11" s="392"/>
       <c r="AF11" s="392"/>
       <c r="AG11" s="392"/>
       <c r="AH11" s="393"/>
     </row>
     <row r="12" spans="1:34" ht="13.5" customHeight="1">
       <c r="A12" s="51" t="s">
+        <v>18</v>
+      </c>
+      <c r="B12" s="394" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>20</v>
       </c>
       <c r="C12" s="395"/>
       <c r="D12" s="395"/>
       <c r="E12" s="395"/>
       <c r="F12" s="395"/>
       <c r="G12" s="395"/>
       <c r="H12" s="395"/>
       <c r="I12" s="395"/>
       <c r="J12" s="395"/>
       <c r="K12" s="395"/>
       <c r="L12" s="395"/>
       <c r="M12" s="395"/>
       <c r="N12" s="395"/>
       <c r="O12" s="395"/>
       <c r="P12" s="395"/>
       <c r="Q12" s="395"/>
       <c r="R12" s="395"/>
       <c r="S12" s="395"/>
       <c r="T12" s="395"/>
       <c r="U12" s="395"/>
       <c r="V12" s="395"/>
       <c r="W12" s="395"/>
       <c r="X12" s="395"/>
       <c r="Y12" s="395"/>
       <c r="Z12" s="395"/>
       <c r="AA12" s="395"/>
       <c r="AB12" s="395"/>
       <c r="AC12" s="395"/>
       <c r="AD12" s="395"/>
       <c r="AE12" s="395"/>
       <c r="AF12" s="395"/>
       <c r="AG12" s="395"/>
       <c r="AH12" s="396"/>
     </row>
     <row r="13" spans="1:34" ht="18" customHeight="1">
       <c r="A13" s="397" t="s">
+        <v>20</v>
+      </c>
+      <c r="B13" s="263" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="C13" s="264"/>
       <c r="D13" s="264"/>
       <c r="E13" s="264"/>
       <c r="F13" s="264"/>
       <c r="G13" s="264"/>
       <c r="H13" s="184" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="I13" s="264" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="J13" s="264"/>
       <c r="K13" s="264"/>
       <c r="L13" s="184" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="M13" s="264" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="N13" s="264"/>
       <c r="O13" s="185" t="s">
+        <v>25</v>
+      </c>
+      <c r="P13" s="264" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>27</v>
       </c>
       <c r="Q13" s="264"/>
       <c r="R13" s="184" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="S13" s="68" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="T13" s="114"/>
       <c r="U13" s="406" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
       <c r="V13" s="406"/>
       <c r="W13" s="406"/>
       <c r="X13" s="406"/>
       <c r="Y13" s="406"/>
       <c r="Z13" s="406"/>
       <c r="AA13" s="114"/>
       <c r="AB13" s="114"/>
       <c r="AC13" s="114"/>
       <c r="AD13" s="114"/>
       <c r="AE13" s="114"/>
       <c r="AF13" s="114"/>
       <c r="AG13" s="114"/>
       <c r="AH13" s="60" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
     </row>
     <row r="14" spans="1:34" ht="18" customHeight="1">
       <c r="A14" s="398"/>
       <c r="B14" s="69" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
       <c r="C14" s="138"/>
       <c r="D14" s="138"/>
       <c r="E14" s="138"/>
       <c r="F14" s="138"/>
       <c r="G14" s="138"/>
       <c r="H14" s="37"/>
       <c r="I14" s="138"/>
       <c r="J14" s="138"/>
       <c r="K14" s="138"/>
       <c r="L14" s="37"/>
       <c r="M14" s="138"/>
       <c r="N14" s="138"/>
       <c r="O14" s="186"/>
       <c r="P14" s="138"/>
       <c r="Q14" s="138"/>
       <c r="R14" s="37"/>
       <c r="S14" s="139"/>
       <c r="T14" s="187"/>
       <c r="U14" s="188"/>
       <c r="V14" s="188"/>
       <c r="W14" s="188"/>
       <c r="X14" s="188"/>
       <c r="Y14" s="188"/>
       <c r="Z14" s="188"/>
       <c r="AA14" s="187"/>
       <c r="AB14" s="187"/>
       <c r="AC14" s="187"/>
       <c r="AD14" s="187"/>
       <c r="AE14" s="187"/>
       <c r="AF14" s="187"/>
       <c r="AG14" s="187"/>
       <c r="AH14" s="189"/>
     </row>
     <row r="15" spans="1:34" ht="22.5" customHeight="1">
       <c r="A15" s="399"/>
       <c r="B15" s="413" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="C15" s="414"/>
       <c r="D15" s="414"/>
       <c r="E15" s="414"/>
       <c r="F15" s="414"/>
       <c r="G15" s="134" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
       <c r="H15" s="62"/>
       <c r="I15" s="182"/>
       <c r="J15" s="62"/>
       <c r="K15" s="62"/>
       <c r="L15" s="62"/>
       <c r="M15" s="62"/>
       <c r="N15" s="62"/>
       <c r="O15" s="62"/>
       <c r="P15" s="59" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="Q15" s="62"/>
       <c r="R15" s="62"/>
       <c r="S15" s="62"/>
       <c r="T15" s="62"/>
       <c r="U15" s="62"/>
       <c r="V15" s="62"/>
       <c r="W15" s="62"/>
       <c r="X15" s="62"/>
       <c r="Y15" s="62"/>
       <c r="Z15" s="62"/>
       <c r="AA15" s="62"/>
       <c r="AB15" s="62"/>
       <c r="AC15" s="62"/>
       <c r="AD15" s="62"/>
       <c r="AE15" s="62"/>
       <c r="AF15" s="62"/>
       <c r="AG15" s="62"/>
       <c r="AH15" s="183"/>
     </row>
     <row r="16" spans="1:34" ht="13.5" customHeight="1">
       <c r="A16" s="400" t="s">
+        <v>32</v>
+      </c>
+      <c r="B16" s="403" t="s">
         <v>33</v>
-      </c>
-[...1 lines deleted...]
-        <v>34</v>
       </c>
       <c r="C16" s="404"/>
       <c r="D16" s="404"/>
       <c r="E16" s="404"/>
       <c r="F16" s="404"/>
       <c r="G16" s="404"/>
       <c r="H16" s="404"/>
       <c r="I16" s="404"/>
       <c r="J16" s="404"/>
       <c r="K16" s="404"/>
       <c r="L16" s="404"/>
       <c r="M16" s="404"/>
       <c r="N16" s="404"/>
       <c r="O16" s="404"/>
       <c r="P16" s="404"/>
       <c r="Q16" s="404"/>
       <c r="R16" s="404"/>
       <c r="S16" s="404"/>
       <c r="T16" s="404"/>
       <c r="U16" s="404"/>
       <c r="V16" s="404"/>
       <c r="W16" s="404"/>
       <c r="X16" s="404"/>
       <c r="Y16" s="404"/>
       <c r="Z16" s="404"/>
       <c r="AA16" s="404"/>
       <c r="AB16" s="404"/>
       <c r="AC16" s="404"/>
       <c r="AD16" s="404"/>
       <c r="AE16" s="404"/>
       <c r="AF16" s="404"/>
       <c r="AG16" s="404"/>
       <c r="AH16" s="405"/>
     </row>
     <row r="17" spans="1:39" ht="30" customHeight="1">
       <c r="A17" s="401"/>
       <c r="B17" s="476" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
       <c r="C17" s="477"/>
       <c r="D17" s="477"/>
       <c r="E17" s="477"/>
       <c r="F17" s="477"/>
       <c r="G17" s="477"/>
       <c r="H17" s="477"/>
       <c r="I17" s="477"/>
       <c r="J17" s="477"/>
       <c r="K17" s="477"/>
       <c r="L17" s="477"/>
       <c r="M17" s="477"/>
       <c r="N17" s="477"/>
       <c r="O17" s="477"/>
       <c r="P17" s="477"/>
       <c r="Q17" s="477"/>
       <c r="R17" s="477"/>
       <c r="S17" s="477"/>
       <c r="T17" s="477"/>
       <c r="U17" s="477"/>
       <c r="V17" s="477"/>
       <c r="W17" s="477"/>
       <c r="X17" s="477"/>
       <c r="Y17" s="477"/>
       <c r="Z17" s="477"/>
       <c r="AA17" s="477"/>
       <c r="AB17" s="477"/>
       <c r="AC17" s="477"/>
       <c r="AD17" s="477"/>
       <c r="AE17" s="477"/>
       <c r="AF17" s="477"/>
       <c r="AG17" s="477"/>
       <c r="AH17" s="478"/>
     </row>
     <row r="18" spans="1:39" ht="13.5" customHeight="1">
       <c r="A18" s="402"/>
       <c r="B18" s="137" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="C18" s="138"/>
       <c r="D18" s="138"/>
       <c r="E18" s="138"/>
       <c r="F18" s="139"/>
       <c r="G18" s="138"/>
       <c r="H18" s="140"/>
       <c r="I18" s="140"/>
       <c r="J18" s="140"/>
       <c r="K18" s="140"/>
       <c r="L18" s="140"/>
       <c r="M18" s="140"/>
       <c r="N18" s="140"/>
       <c r="O18" s="140"/>
       <c r="P18" s="140"/>
       <c r="Q18" s="421" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="R18" s="421"/>
       <c r="S18" s="138" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="T18" s="139"/>
       <c r="U18" s="138" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="V18" s="138"/>
       <c r="W18" s="445"/>
       <c r="X18" s="445"/>
       <c r="Y18" s="445"/>
       <c r="Z18" s="445"/>
       <c r="AA18" s="445"/>
       <c r="AB18" s="445"/>
       <c r="AC18" s="445"/>
       <c r="AD18" s="445"/>
       <c r="AE18" s="445"/>
       <c r="AF18" s="445"/>
       <c r="AG18" s="445"/>
       <c r="AH18" s="179" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
     </row>
     <row r="19" spans="1:39" ht="18" customHeight="1">
       <c r="A19" s="505" t="s">
-        <v>223</v>
+        <v>222</v>
       </c>
       <c r="B19" s="263" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="C19" s="264"/>
       <c r="D19" s="264"/>
       <c r="E19" s="264"/>
       <c r="F19" s="264"/>
       <c r="G19" s="264"/>
       <c r="H19" s="164" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="I19" s="63"/>
       <c r="K19" s="150"/>
       <c r="L19" s="151" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="M19" s="150"/>
       <c r="N19" s="63" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="O19" s="59"/>
       <c r="P19" s="63" t="s">
+        <v>43</v>
+      </c>
+      <c r="R19" s="152" t="s">
         <v>44</v>
-      </c>
-[...1 lines deleted...]
-        <v>45</v>
       </c>
       <c r="S19" s="64"/>
       <c r="T19" s="64"/>
       <c r="U19" s="142"/>
       <c r="V19" s="164" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="W19" s="63"/>
       <c r="Y19" s="150"/>
       <c r="Z19" s="151" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="AA19" s="150"/>
       <c r="AB19" s="63" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="AC19" s="59"/>
       <c r="AD19" s="63" t="s">
+        <v>43</v>
+      </c>
+      <c r="AF19" s="152" t="s">
         <v>44</v>
-      </c>
-[...1 lines deleted...]
-        <v>45</v>
       </c>
       <c r="AG19" s="142"/>
       <c r="AH19" s="65"/>
     </row>
     <row r="20" spans="1:39" ht="18" customHeight="1">
       <c r="A20" s="506"/>
       <c r="B20" s="265" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="C20" s="266"/>
       <c r="D20" s="266"/>
       <c r="E20" s="266"/>
       <c r="F20" s="266"/>
       <c r="G20" s="266"/>
       <c r="H20" s="59"/>
       <c r="I20" s="59"/>
       <c r="J20" s="59"/>
       <c r="K20" s="59"/>
       <c r="L20" s="59"/>
       <c r="M20" s="59"/>
       <c r="N20" s="59"/>
       <c r="O20" s="59"/>
       <c r="P20" s="59"/>
       <c r="Q20" s="59"/>
       <c r="R20" s="59"/>
       <c r="S20" s="59"/>
       <c r="T20" s="59"/>
       <c r="U20" s="59"/>
       <c r="V20" s="59"/>
       <c r="W20" s="59"/>
       <c r="X20" s="59"/>
       <c r="Y20" s="59"/>
       <c r="Z20" s="59"/>
       <c r="AA20" s="59"/>
       <c r="AB20" s="59"/>
       <c r="AC20" s="59"/>
       <c r="AD20" s="59"/>
       <c r="AE20" s="59"/>
       <c r="AF20" s="59"/>
       <c r="AG20" s="59"/>
       <c r="AH20" s="65"/>
     </row>
     <row r="21" spans="1:39" ht="20.25" customHeight="1">
       <c r="A21" s="506"/>
       <c r="B21" s="27"/>
       <c r="C21" s="507" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="D21" s="507"/>
       <c r="E21" s="507"/>
       <c r="F21" s="507"/>
       <c r="G21" s="507"/>
       <c r="H21" s="507"/>
       <c r="I21" s="507"/>
       <c r="J21" s="507"/>
       <c r="K21" s="507"/>
       <c r="L21" s="507"/>
       <c r="M21" s="507"/>
       <c r="N21" s="507"/>
       <c r="O21" s="507"/>
       <c r="P21" s="507"/>
       <c r="Q21" s="507"/>
       <c r="R21" s="507"/>
       <c r="S21" s="507"/>
       <c r="T21" s="507"/>
       <c r="U21" s="507"/>
       <c r="V21" s="507"/>
       <c r="W21" s="507"/>
       <c r="X21" s="507"/>
       <c r="Y21" s="507"/>
       <c r="Z21" s="507"/>
       <c r="AA21" s="507"/>
       <c r="AB21" s="507"/>
       <c r="AC21" s="507"/>
       <c r="AD21" s="507"/>
       <c r="AE21" s="507"/>
       <c r="AF21" s="507"/>
       <c r="AG21" s="507"/>
       <c r="AH21" s="508"/>
     </row>
     <row r="22" spans="1:39" ht="19.5" customHeight="1">
       <c r="A22" s="49" t="s">
+        <v>47</v>
+      </c>
+      <c r="B22" s="394" t="s">
         <v>48</v>
-      </c>
-[...1 lines deleted...]
-        <v>49</v>
       </c>
       <c r="C22" s="448"/>
       <c r="D22" s="158"/>
       <c r="E22" s="61"/>
       <c r="G22" s="148"/>
       <c r="I22" s="148"/>
       <c r="J22" s="61"/>
       <c r="K22" s="61"/>
       <c r="M22" s="148"/>
       <c r="N22" s="148"/>
       <c r="O22" s="148"/>
       <c r="P22" s="148"/>
       <c r="Q22" s="148"/>
       <c r="R22" s="148"/>
       <c r="S22" s="148"/>
       <c r="T22" s="148"/>
       <c r="U22" s="148"/>
       <c r="V22" s="148"/>
       <c r="W22" s="148"/>
       <c r="X22" s="148"/>
       <c r="Y22" s="148"/>
       <c r="Z22" s="148"/>
       <c r="AA22" s="148"/>
       <c r="AB22" s="148"/>
       <c r="AC22" s="148"/>
       <c r="AD22" s="148"/>
       <c r="AE22" s="148"/>
       <c r="AF22" s="148"/>
       <c r="AG22" s="148"/>
       <c r="AH22" s="149"/>
     </row>
     <row r="23" spans="1:39" ht="21.75" customHeight="1">
       <c r="A23" s="50" t="s">
+        <v>49</v>
+      </c>
+      <c r="B23" s="176" t="s">
         <v>50</v>
       </c>
-      <c r="B23" s="176" t="s">
+      <c r="C23" s="171" t="s">
         <v>51</v>
-      </c>
-[...1 lines deleted...]
-        <v>52</v>
       </c>
       <c r="D23" s="171"/>
       <c r="E23" s="171"/>
       <c r="F23" s="171"/>
       <c r="G23" s="171"/>
       <c r="H23" s="66"/>
       <c r="I23" s="66" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="J23" s="66"/>
       <c r="K23" s="66"/>
       <c r="L23" s="66"/>
       <c r="M23" s="66"/>
       <c r="N23" s="66"/>
       <c r="O23" s="66"/>
       <c r="P23" s="66"/>
       <c r="Q23" s="66"/>
       <c r="R23" s="66"/>
       <c r="S23" s="66"/>
       <c r="T23" s="67"/>
       <c r="U23" s="62"/>
       <c r="V23" s="67" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="W23" s="509" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="X23" s="509"/>
       <c r="Y23" s="509"/>
       <c r="Z23" s="509"/>
       <c r="AA23" s="509"/>
       <c r="AB23" s="509"/>
       <c r="AC23" s="509"/>
       <c r="AD23" s="509"/>
       <c r="AE23" s="509"/>
       <c r="AF23" s="509"/>
       <c r="AG23" s="509"/>
       <c r="AH23" s="510"/>
     </row>
     <row r="24" spans="1:39" ht="13.5" customHeight="1">
       <c r="A24" s="50" t="s">
+        <v>54</v>
+      </c>
+      <c r="B24" s="394" t="s">
         <v>55</v>
-      </c>
-[...1 lines deleted...]
-        <v>56</v>
       </c>
       <c r="C24" s="448"/>
       <c r="D24" s="448"/>
       <c r="E24" s="448"/>
       <c r="F24" s="448"/>
       <c r="G24" s="448"/>
       <c r="H24" s="448"/>
       <c r="I24" s="448"/>
       <c r="J24" s="448"/>
       <c r="K24" s="448"/>
       <c r="L24" s="448"/>
       <c r="M24" s="448"/>
       <c r="N24" s="448"/>
       <c r="O24" s="448"/>
       <c r="P24" s="448"/>
       <c r="Q24" s="448"/>
       <c r="R24" s="448"/>
       <c r="S24" s="448"/>
       <c r="T24" s="448"/>
       <c r="U24" s="448"/>
       <c r="V24" s="448"/>
       <c r="W24" s="448"/>
       <c r="X24" s="448"/>
       <c r="Y24" s="448"/>
       <c r="Z24" s="448"/>
       <c r="AA24" s="448"/>
       <c r="AB24" s="448"/>
       <c r="AC24" s="448"/>
       <c r="AD24" s="448"/>
       <c r="AE24" s="448"/>
       <c r="AF24" s="448"/>
       <c r="AG24" s="448"/>
       <c r="AH24" s="449"/>
     </row>
     <row r="25" spans="1:39" ht="13.5" customHeight="1">
       <c r="A25" s="153" t="s">
+        <v>56</v>
+      </c>
+      <c r="B25" s="267" t="s">
         <v>57</v>
-      </c>
-[...1 lines deleted...]
-        <v>58</v>
       </c>
       <c r="C25" s="268"/>
       <c r="D25" s="268"/>
       <c r="E25" s="156"/>
       <c r="G25" s="166" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
       <c r="I25" s="157" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="J25" s="269" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="K25" s="269"/>
       <c r="L25" s="154"/>
       <c r="M25" s="154"/>
       <c r="N25" s="154"/>
       <c r="O25" s="154"/>
       <c r="P25" s="154"/>
       <c r="Q25" s="154"/>
       <c r="R25" s="154"/>
       <c r="S25" s="154"/>
       <c r="T25" s="154"/>
       <c r="U25" s="154"/>
       <c r="V25" s="154"/>
       <c r="W25" s="154"/>
       <c r="X25" s="154"/>
       <c r="Y25" s="154"/>
       <c r="Z25" s="154"/>
       <c r="AA25" s="154"/>
       <c r="AB25" s="154"/>
       <c r="AC25" s="154"/>
       <c r="AD25" s="154"/>
       <c r="AE25" s="154"/>
       <c r="AF25" s="154"/>
       <c r="AG25" s="154"/>
       <c r="AH25" s="155"/>
     </row>
     <row r="26" spans="1:39" ht="18" customHeight="1">
       <c r="A26" s="55" t="s">
+        <v>59</v>
+      </c>
+      <c r="B26" s="450" t="s">
         <v>60</v>
-      </c>
-[...1 lines deleted...]
-        <v>61</v>
       </c>
       <c r="C26" s="451"/>
       <c r="D26" s="472"/>
       <c r="E26" s="472"/>
       <c r="F26" s="472"/>
       <c r="G26" s="472"/>
       <c r="H26" s="472"/>
       <c r="I26" s="472"/>
       <c r="J26" s="472"/>
       <c r="K26" s="472"/>
       <c r="L26" s="472"/>
       <c r="M26" s="472"/>
       <c r="N26" s="472"/>
       <c r="O26" s="472"/>
       <c r="P26" s="472"/>
       <c r="Q26" s="472"/>
       <c r="R26" s="472"/>
       <c r="S26" s="472"/>
       <c r="T26" s="472"/>
       <c r="U26" s="472"/>
       <c r="V26" s="472"/>
       <c r="W26" s="472"/>
       <c r="X26" s="472"/>
       <c r="Y26" s="472"/>
       <c r="Z26" s="472"/>
       <c r="AA26" s="472"/>
       <c r="AB26" s="472"/>
       <c r="AC26" s="472"/>
       <c r="AD26" s="68" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="AE26" s="33"/>
       <c r="AF26" s="33"/>
       <c r="AG26" s="33"/>
       <c r="AH26" s="34"/>
       <c r="AJ26" s="146" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
     </row>
     <row r="27" spans="1:39" ht="16.5" customHeight="1">
       <c r="A27" s="48" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="B27" s="452" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
       <c r="C27" s="453"/>
       <c r="D27" s="453"/>
       <c r="E27" s="453"/>
       <c r="F27" s="453"/>
       <c r="G27" s="453"/>
       <c r="H27" s="453"/>
       <c r="I27" s="453"/>
       <c r="J27" s="453"/>
       <c r="K27" s="453"/>
       <c r="L27" s="453"/>
       <c r="M27" s="453"/>
       <c r="N27" s="453"/>
       <c r="O27" s="453"/>
       <c r="P27" s="453"/>
       <c r="Q27" s="453"/>
       <c r="R27" s="453"/>
       <c r="S27" s="453"/>
       <c r="T27" s="453"/>
       <c r="U27" s="453"/>
       <c r="V27" s="453"/>
       <c r="W27" s="453"/>
       <c r="X27" s="453"/>
       <c r="Y27" s="453"/>
       <c r="Z27" s="453"/>
       <c r="AA27" s="453"/>
       <c r="AB27" s="453"/>
       <c r="AC27" s="453"/>
       <c r="AD27" s="453"/>
       <c r="AE27" s="453"/>
       <c r="AF27" s="453"/>
       <c r="AG27" s="453"/>
       <c r="AH27" s="454"/>
       <c r="AJ27" s="146" t="s">
-        <v>283</v>
+        <v>281</v>
       </c>
     </row>
     <row r="28" spans="1:39" s="62" customFormat="1" ht="13.5" customHeight="1">
       <c r="A28" s="55" t="s">
+        <v>64</v>
+      </c>
+      <c r="B28" s="143" t="s">
         <v>65</v>
-      </c>
-[...1 lines deleted...]
-        <v>66</v>
       </c>
       <c r="C28" s="174"/>
       <c r="D28" s="174"/>
       <c r="E28" s="174"/>
       <c r="F28" s="174"/>
       <c r="G28" s="174"/>
       <c r="H28" s="174"/>
       <c r="I28" s="174"/>
       <c r="J28" s="174"/>
       <c r="K28" s="174"/>
       <c r="L28" s="174"/>
       <c r="M28" s="174"/>
       <c r="N28" s="174"/>
       <c r="O28" s="174"/>
       <c r="P28" s="174"/>
       <c r="Q28" s="174"/>
       <c r="R28" s="174"/>
       <c r="S28" s="174"/>
       <c r="T28" s="174"/>
       <c r="U28" s="174"/>
       <c r="V28" s="174"/>
       <c r="W28" s="174"/>
       <c r="X28" s="174"/>
       <c r="Y28" s="174"/>
       <c r="Z28" s="174"/>
       <c r="AA28" s="174"/>
       <c r="AB28" s="174"/>
       <c r="AC28" s="174"/>
       <c r="AD28" s="174"/>
       <c r="AE28" s="174"/>
       <c r="AF28" s="174"/>
       <c r="AG28" s="174"/>
       <c r="AH28" s="175"/>
       <c r="AJ28" s="146" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
     </row>
     <row r="29" spans="1:39" ht="48" customHeight="1">
       <c r="A29" s="52" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="B29" s="455" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="C29" s="456"/>
       <c r="D29" s="456"/>
       <c r="E29" s="456"/>
       <c r="F29" s="456"/>
       <c r="G29" s="456"/>
       <c r="H29" s="456"/>
       <c r="I29" s="456"/>
       <c r="J29" s="456"/>
       <c r="K29" s="456"/>
       <c r="L29" s="456"/>
       <c r="M29" s="456"/>
       <c r="N29" s="456"/>
       <c r="O29" s="456"/>
       <c r="P29" s="456"/>
       <c r="Q29" s="456"/>
       <c r="R29" s="456"/>
       <c r="S29" s="456"/>
       <c r="T29" s="456"/>
       <c r="U29" s="456"/>
       <c r="V29" s="456"/>
       <c r="W29" s="456"/>
       <c r="X29" s="456"/>
       <c r="Y29" s="456"/>
       <c r="Z29" s="456"/>
       <c r="AA29" s="456"/>
       <c r="AB29" s="456"/>
       <c r="AC29" s="456"/>
       <c r="AD29" s="456"/>
       <c r="AE29" s="456"/>
       <c r="AF29" s="456"/>
       <c r="AG29" s="456"/>
       <c r="AH29" s="457"/>
       <c r="AJ29" s="146" t="s">
-        <v>282</v>
+        <v>280</v>
       </c>
     </row>
     <row r="30" spans="1:39" s="62" customFormat="1" ht="13.5" customHeight="1">
       <c r="A30" s="55" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="B30" s="173" t="s">
-        <v>228</v>
+        <v>227</v>
       </c>
       <c r="C30" s="121"/>
       <c r="D30" s="121"/>
       <c r="E30" s="121"/>
       <c r="F30" s="121"/>
       <c r="G30" s="121"/>
       <c r="H30" s="121"/>
       <c r="I30" s="121"/>
       <c r="J30" s="121"/>
       <c r="K30" s="121"/>
       <c r="L30" s="121"/>
       <c r="M30" s="121"/>
       <c r="N30" s="121"/>
       <c r="O30" s="121"/>
       <c r="P30" s="121"/>
       <c r="Q30" s="121"/>
       <c r="R30" s="121"/>
       <c r="S30" s="121"/>
       <c r="T30" s="121"/>
       <c r="U30" s="121"/>
       <c r="V30" s="121"/>
       <c r="W30" s="121"/>
       <c r="X30" s="121"/>
       <c r="Y30" s="121"/>
       <c r="Z30" s="121"/>
       <c r="AA30" s="121"/>
       <c r="AB30" s="121"/>
       <c r="AC30" s="121"/>
       <c r="AD30" s="121"/>
       <c r="AE30" s="121"/>
       <c r="AF30" s="121"/>
       <c r="AG30" s="121"/>
       <c r="AH30" s="144"/>
       <c r="AI30" s="8"/>
       <c r="AJ30" s="146" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
       <c r="AK30" s="8"/>
       <c r="AL30" s="8"/>
       <c r="AM30" s="8"/>
     </row>
     <row r="31" spans="1:39" ht="13.5" customHeight="1">
       <c r="A31" s="53" t="s">
+        <v>68</v>
+      </c>
+      <c r="B31" s="458" t="s">
         <v>69</v>
-      </c>
-[...1 lines deleted...]
-        <v>70</v>
       </c>
       <c r="C31" s="456"/>
       <c r="D31" s="456"/>
       <c r="E31" s="456"/>
       <c r="F31" s="456"/>
       <c r="G31" s="456"/>
       <c r="H31" s="456"/>
       <c r="I31" s="459" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="J31" s="456"/>
       <c r="K31" s="456"/>
       <c r="L31" s="456"/>
       <c r="M31" s="456"/>
       <c r="N31" s="456"/>
       <c r="O31" s="456"/>
       <c r="P31" s="459" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="Q31" s="456"/>
       <c r="R31" s="456"/>
       <c r="S31" s="456"/>
       <c r="T31" s="456"/>
       <c r="U31" s="456"/>
       <c r="V31" s="456"/>
       <c r="W31" s="456"/>
       <c r="X31" s="456"/>
       <c r="Y31" s="456"/>
       <c r="Z31" s="456"/>
       <c r="AA31" s="456"/>
       <c r="AB31" s="456"/>
       <c r="AC31" s="456"/>
       <c r="AD31" s="456"/>
       <c r="AE31" s="456"/>
       <c r="AF31" s="456"/>
       <c r="AG31" s="456"/>
       <c r="AH31" s="457"/>
       <c r="AJ31" s="146" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
     </row>
     <row r="32" spans="1:39" ht="13.5" customHeight="1">
       <c r="A32" s="54" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="B32" s="69" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
       <c r="C32" s="12"/>
       <c r="D32" s="12"/>
       <c r="E32" s="12"/>
       <c r="F32" s="12"/>
       <c r="G32" s="12"/>
       <c r="H32" s="12"/>
       <c r="I32" s="12"/>
       <c r="J32" s="12"/>
       <c r="K32" s="12"/>
       <c r="L32" s="12"/>
       <c r="M32" s="12"/>
       <c r="N32" s="12"/>
       <c r="O32" s="12"/>
       <c r="P32" s="12"/>
       <c r="Q32" s="12"/>
       <c r="R32" s="12"/>
       <c r="S32" s="12"/>
       <c r="T32" s="12"/>
       <c r="U32" s="12"/>
       <c r="V32" s="12"/>
       <c r="W32" s="12"/>
       <c r="X32" s="12"/>
       <c r="Y32" s="12"/>
       <c r="Z32" s="12"/>
       <c r="AA32" s="12"/>
       <c r="AB32" s="12"/>
       <c r="AC32" s="12"/>
       <c r="AD32" s="12"/>
       <c r="AE32" s="12"/>
       <c r="AF32" s="12"/>
       <c r="AG32" s="12"/>
       <c r="AH32" s="26"/>
       <c r="AJ32" s="146" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
     </row>
     <row r="33" spans="1:36" ht="22.5" customHeight="1">
       <c r="A33" s="52" t="s">
+        <v>74</v>
+      </c>
+      <c r="B33" s="423" t="s">
         <v>75</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="C33" s="424"/>
       <c r="D33" s="424"/>
       <c r="E33" s="424"/>
       <c r="F33" s="425" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="G33" s="425"/>
       <c r="H33" s="425"/>
       <c r="I33" s="425"/>
       <c r="J33" s="425"/>
       <c r="K33" s="425"/>
       <c r="L33" s="12"/>
       <c r="M33" s="12"/>
       <c r="N33" s="12"/>
       <c r="O33" s="424" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="P33" s="424"/>
       <c r="Q33" s="424"/>
       <c r="R33" s="424"/>
       <c r="S33" s="426" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="T33" s="426"/>
       <c r="U33" s="426"/>
       <c r="V33" s="426"/>
       <c r="W33" s="426"/>
       <c r="X33" s="357" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="Y33" s="357"/>
       <c r="Z33" s="357"/>
       <c r="AA33" s="357"/>
       <c r="AB33" s="357"/>
       <c r="AC33" s="357"/>
       <c r="AD33" s="59" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="AE33" s="12"/>
       <c r="AF33" s="12"/>
       <c r="AG33" s="12"/>
       <c r="AH33" s="26"/>
       <c r="AJ33" s="145"/>
     </row>
     <row r="34" spans="1:36" ht="14.25">
       <c r="A34" s="55" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="B34" s="427" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="C34" s="426"/>
       <c r="D34" s="426"/>
       <c r="E34" s="426"/>
       <c r="F34" s="426"/>
       <c r="G34" s="426"/>
       <c r="H34" s="426"/>
       <c r="I34" s="426"/>
       <c r="J34" s="426"/>
       <c r="K34" s="426"/>
       <c r="L34" s="426"/>
       <c r="M34" s="121" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="N34" s="29"/>
       <c r="O34" s="29"/>
       <c r="P34" s="29"/>
       <c r="Q34" s="29"/>
       <c r="R34" s="29"/>
       <c r="T34" s="12"/>
       <c r="U34" s="12"/>
       <c r="V34" s="12"/>
       <c r="W34" s="12"/>
       <c r="X34" s="22"/>
       <c r="AB34" s="30"/>
       <c r="AC34" s="12"/>
       <c r="AD34" s="12"/>
       <c r="AE34" s="12"/>
       <c r="AF34" s="12"/>
       <c r="AG34" s="12"/>
       <c r="AH34" s="26"/>
     </row>
     <row r="35" spans="1:36" ht="21" customHeight="1">
       <c r="A35" s="473" t="s">
+        <v>82</v>
+      </c>
+      <c r="B35" s="452" t="s">
         <v>83</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="C35" s="475"/>
       <c r="D35" s="475"/>
       <c r="E35" s="475"/>
       <c r="F35" s="475"/>
       <c r="G35" s="428" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="H35" s="428"/>
       <c r="I35" s="428"/>
       <c r="J35" s="428"/>
       <c r="K35" s="428"/>
       <c r="L35" s="428"/>
       <c r="M35" s="428"/>
       <c r="N35" s="428"/>
       <c r="O35" s="429" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="P35" s="429"/>
       <c r="Q35" s="428" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="R35" s="428"/>
       <c r="S35" s="428"/>
       <c r="T35" s="428"/>
       <c r="U35" s="428"/>
       <c r="V35" s="428"/>
       <c r="W35" s="428"/>
       <c r="X35" s="503" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="Y35" s="503"/>
       <c r="Z35" s="503"/>
       <c r="AA35" s="503"/>
       <c r="AB35" s="504"/>
       <c r="AC35" s="70"/>
       <c r="AD35" s="70"/>
       <c r="AE35" s="70"/>
       <c r="AF35" s="70"/>
       <c r="AG35" s="70"/>
       <c r="AH35" s="71"/>
     </row>
     <row r="36" spans="1:36" ht="21" customHeight="1" thickBot="1">
       <c r="A36" s="474"/>
       <c r="B36" s="430" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="C36" s="431"/>
       <c r="D36" s="431"/>
       <c r="E36" s="431"/>
       <c r="F36" s="431"/>
       <c r="G36" s="422" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="H36" s="422"/>
       <c r="I36" s="422"/>
       <c r="J36" s="422"/>
       <c r="K36" s="422"/>
       <c r="L36" s="422"/>
       <c r="M36" s="422"/>
       <c r="N36" s="422"/>
       <c r="O36" s="432" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="P36" s="432"/>
       <c r="Q36" s="422" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="R36" s="422"/>
       <c r="S36" s="422"/>
       <c r="T36" s="422"/>
       <c r="U36" s="422"/>
       <c r="V36" s="422"/>
       <c r="W36" s="422"/>
       <c r="X36" s="470" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="Y36" s="470"/>
       <c r="Z36" s="470"/>
       <c r="AA36" s="470"/>
       <c r="AB36" s="471"/>
       <c r="AC36" s="72"/>
       <c r="AD36" s="72"/>
       <c r="AE36" s="72"/>
       <c r="AF36" s="72"/>
       <c r="AG36" s="72"/>
       <c r="AH36" s="73"/>
     </row>
     <row r="37" spans="1:36" ht="15.75" customHeight="1" thickTop="1">
       <c r="A37" s="460" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="B37" s="460"/>
       <c r="C37" s="460"/>
       <c r="D37" s="460"/>
       <c r="E37" s="460"/>
       <c r="F37" s="460"/>
       <c r="G37" s="460"/>
       <c r="H37" s="460"/>
       <c r="I37" s="460"/>
       <c r="J37" s="460"/>
       <c r="K37" s="460"/>
       <c r="L37" s="460"/>
       <c r="M37" s="460"/>
       <c r="N37" s="460"/>
       <c r="O37" s="460"/>
       <c r="P37" s="460"/>
       <c r="Q37" s="460"/>
       <c r="R37" s="460"/>
       <c r="S37" s="460"/>
       <c r="T37" s="460"/>
       <c r="U37" s="460"/>
       <c r="V37" s="460"/>
       <c r="W37" s="460"/>
       <c r="X37" s="460"/>
       <c r="Y37" s="460"/>
       <c r="Z37" s="460"/>
       <c r="AA37" s="460"/>
       <c r="AB37" s="460"/>
       <c r="AC37" s="460"/>
       <c r="AD37" s="460"/>
       <c r="AE37" s="460"/>
       <c r="AF37" s="460"/>
       <c r="AG37" s="460"/>
       <c r="AH37" s="460"/>
     </row>
     <row r="38" spans="1:36" ht="6" customHeight="1">
       <c r="A38" s="15"/>
       <c r="AH38" s="8"/>
     </row>
     <row r="39" spans="1:36" ht="15" customHeight="1" thickBot="1">
       <c r="A39" s="74" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="B39" s="461" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="C39" s="462"/>
       <c r="D39" s="462"/>
       <c r="E39" s="462"/>
       <c r="F39" s="462"/>
       <c r="G39" s="462"/>
       <c r="H39" s="462"/>
       <c r="I39" s="462"/>
       <c r="J39" s="462"/>
       <c r="K39" s="462"/>
       <c r="L39" s="462"/>
       <c r="M39" s="462"/>
       <c r="N39" s="462"/>
       <c r="O39" s="462"/>
       <c r="P39" s="462"/>
       <c r="Q39" s="462"/>
       <c r="R39" s="462"/>
       <c r="S39" s="462"/>
       <c r="T39" s="462"/>
       <c r="U39" s="462"/>
       <c r="V39" s="462"/>
       <c r="W39" s="462"/>
       <c r="X39" s="462"/>
       <c r="Y39" s="462"/>
       <c r="Z39" s="462"/>
       <c r="AA39" s="462"/>
       <c r="AB39" s="462"/>
       <c r="AC39" s="462"/>
       <c r="AD39" s="462"/>
       <c r="AE39" s="462"/>
       <c r="AF39" s="462"/>
       <c r="AG39" s="462"/>
       <c r="AH39" s="462"/>
     </row>
     <row r="40" spans="1:36" ht="15" customHeight="1">
       <c r="A40" s="463" t="s">
+        <v>89</v>
+      </c>
+      <c r="B40" s="464" t="s">
         <v>90</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="C40" s="465"/>
       <c r="D40" s="466"/>
       <c r="E40" s="467" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="F40" s="468"/>
       <c r="G40" s="468"/>
       <c r="H40" s="468"/>
       <c r="I40" s="468"/>
       <c r="J40" s="468"/>
       <c r="K40" s="468"/>
       <c r="L40" s="468"/>
       <c r="M40" s="468"/>
       <c r="N40" s="468"/>
       <c r="O40" s="468"/>
       <c r="P40" s="468"/>
       <c r="Q40" s="468"/>
       <c r="R40" s="468"/>
       <c r="S40" s="468"/>
       <c r="T40" s="468"/>
       <c r="U40" s="468"/>
       <c r="V40" s="468"/>
       <c r="W40" s="469"/>
       <c r="X40" s="511" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="Y40" s="512"/>
       <c r="Z40" s="512"/>
       <c r="AA40" s="513"/>
       <c r="AB40" s="433" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="AC40" s="434"/>
       <c r="AD40" s="435" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="AE40" s="436"/>
       <c r="AF40" s="436"/>
       <c r="AG40" s="437" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="AH40" s="438"/>
     </row>
     <row r="41" spans="1:36" ht="17.25" customHeight="1">
       <c r="A41" s="374"/>
       <c r="B41" s="439" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="C41" s="440"/>
       <c r="D41" s="441"/>
       <c r="E41" s="361" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="F41" s="362"/>
       <c r="G41" s="362"/>
       <c r="H41" s="362"/>
       <c r="I41" s="362"/>
       <c r="J41" s="362"/>
       <c r="K41" s="362"/>
       <c r="L41" s="362"/>
       <c r="M41" s="362"/>
       <c r="N41" s="362"/>
       <c r="O41" s="362"/>
       <c r="P41" s="362"/>
       <c r="Q41" s="362"/>
       <c r="R41" s="362"/>
       <c r="S41" s="362"/>
       <c r="T41" s="362"/>
       <c r="U41" s="362"/>
       <c r="V41" s="362"/>
       <c r="W41" s="363"/>
       <c r="X41" s="514"/>
       <c r="Y41" s="515"/>
       <c r="Z41" s="515"/>
       <c r="AA41" s="516"/>
       <c r="AB41" s="364" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="AC41" s="365"/>
       <c r="AD41" s="172"/>
       <c r="AE41" s="366" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="AF41" s="366"/>
       <c r="AG41" s="384" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="AH41" s="385"/>
     </row>
     <row r="42" spans="1:36" ht="22.5" customHeight="1">
       <c r="A42" s="75" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="B42" s="386">
         <v>0</v>
       </c>
       <c r="C42" s="371"/>
       <c r="D42" s="371"/>
       <c r="E42" s="371"/>
       <c r="F42" s="371"/>
       <c r="G42" s="371"/>
       <c r="H42" s="371"/>
       <c r="I42" s="77" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="J42" s="32"/>
       <c r="K42" s="76"/>
       <c r="L42" s="371"/>
       <c r="M42" s="371"/>
       <c r="N42" s="371"/>
       <c r="O42" s="371"/>
       <c r="P42" s="371"/>
       <c r="Q42" s="371"/>
       <c r="R42" s="371"/>
       <c r="S42" s="446" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="T42" s="446"/>
       <c r="U42" s="446"/>
       <c r="V42" s="446"/>
       <c r="W42" s="447"/>
       <c r="X42" s="367" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="Y42" s="368"/>
       <c r="Z42" s="368"/>
       <c r="AA42" s="368"/>
       <c r="AB42" s="369"/>
       <c r="AC42" s="370">
         <v>0</v>
       </c>
       <c r="AD42" s="371"/>
       <c r="AE42" s="371"/>
       <c r="AF42" s="371"/>
       <c r="AG42" s="371"/>
       <c r="AH42" s="372"/>
     </row>
     <row r="43" spans="1:36" ht="18" customHeight="1">
       <c r="A43" s="80" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="B43" s="493">
         <v>0</v>
       </c>
       <c r="C43" s="494"/>
       <c r="D43" s="494"/>
       <c r="E43" s="494"/>
       <c r="F43" s="494"/>
       <c r="G43" s="494"/>
       <c r="H43" s="494"/>
       <c r="I43" s="494"/>
       <c r="J43" s="494"/>
       <c r="K43" s="494"/>
       <c r="L43" s="494"/>
       <c r="M43" s="494"/>
       <c r="N43" s="78"/>
       <c r="O43" s="78"/>
       <c r="P43" s="78"/>
       <c r="Q43" s="380" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="R43" s="380"/>
       <c r="S43" s="380"/>
       <c r="T43" s="380"/>
       <c r="U43" s="380"/>
       <c r="V43" s="380"/>
       <c r="W43" s="380"/>
       <c r="X43" s="78"/>
       <c r="Y43" s="78"/>
       <c r="Z43" s="78"/>
       <c r="AA43" s="78"/>
       <c r="AB43" s="78"/>
       <c r="AC43" s="78"/>
       <c r="AD43" s="78"/>
       <c r="AE43" s="78"/>
       <c r="AF43" s="78"/>
       <c r="AG43" s="78"/>
       <c r="AH43" s="79"/>
     </row>
     <row r="44" spans="1:36" ht="17.25" customHeight="1">
       <c r="A44" s="373" t="s">
+        <v>101</v>
+      </c>
+      <c r="B44" s="381" t="s">
         <v>102</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="C44" s="382"/>
       <c r="D44" s="382"/>
       <c r="E44" s="375" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="F44" s="375"/>
       <c r="G44" s="375"/>
       <c r="H44" s="375"/>
       <c r="I44" s="376">
         <v>0</v>
       </c>
       <c r="J44" s="376"/>
       <c r="K44" s="376"/>
       <c r="L44" s="376"/>
       <c r="M44" s="376"/>
       <c r="N44" s="376"/>
       <c r="O44" s="376"/>
       <c r="P44" s="376"/>
       <c r="Q44" s="376"/>
       <c r="R44" s="376"/>
       <c r="S44" s="376"/>
       <c r="T44" s="376"/>
       <c r="U44" s="376"/>
       <c r="V44" s="376"/>
       <c r="W44" s="376"/>
       <c r="X44" s="376"/>
       <c r="Y44" s="376"/>
       <c r="Z44" s="376"/>
       <c r="AA44" s="376"/>
       <c r="AB44" s="376"/>
       <c r="AC44" s="376"/>
       <c r="AD44" s="376"/>
       <c r="AE44" s="376"/>
       <c r="AF44" s="376"/>
       <c r="AG44" s="376"/>
       <c r="AH44" s="377"/>
     </row>
     <row r="45" spans="1:36" ht="18" customHeight="1">
       <c r="A45" s="374"/>
       <c r="B45" s="383" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="C45" s="379"/>
       <c r="D45" s="379"/>
       <c r="E45" s="379"/>
       <c r="F45" s="379"/>
       <c r="G45" s="379"/>
       <c r="H45" s="379"/>
       <c r="I45" s="379"/>
       <c r="J45" s="379"/>
       <c r="K45" s="379"/>
       <c r="L45" s="379"/>
       <c r="M45" s="81"/>
       <c r="N45" s="81"/>
       <c r="O45" s="81"/>
       <c r="P45" s="81"/>
       <c r="Q45" s="82"/>
       <c r="R45" s="378" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="S45" s="379"/>
       <c r="T45" s="379"/>
       <c r="U45" s="344" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="V45" s="344"/>
       <c r="W45" s="344"/>
       <c r="X45" s="344"/>
       <c r="Y45" s="344"/>
       <c r="Z45" s="344"/>
       <c r="AA45" s="344"/>
       <c r="AB45" s="344"/>
       <c r="AC45" s="344"/>
       <c r="AD45" s="344"/>
       <c r="AE45" s="344"/>
       <c r="AF45" s="344"/>
       <c r="AG45" s="344"/>
       <c r="AH45" s="345"/>
     </row>
     <row r="46" spans="1:36" ht="22.5" customHeight="1">
       <c r="A46" s="83" t="s">
+        <v>105</v>
+      </c>
+      <c r="B46" s="84" t="s">
+        <v>25</v>
+      </c>
+      <c r="C46" s="349" t="s">
         <v>106</v>
-      </c>
-[...4 lines deleted...]
-        <v>107</v>
       </c>
       <c r="D46" s="349"/>
       <c r="E46" s="349"/>
       <c r="F46" s="349"/>
       <c r="G46" s="349"/>
       <c r="H46" s="349"/>
       <c r="I46" s="349"/>
       <c r="J46" s="349"/>
       <c r="K46" s="349"/>
       <c r="L46" s="349"/>
       <c r="M46" s="85"/>
       <c r="N46" s="85"/>
       <c r="O46" s="85"/>
       <c r="P46" s="85"/>
       <c r="Q46" s="178" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="R46" s="349" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="S46" s="349"/>
       <c r="T46" s="349"/>
       <c r="U46" s="349"/>
       <c r="V46" s="349"/>
       <c r="W46" s="349"/>
       <c r="X46" s="349"/>
       <c r="Y46" s="85"/>
       <c r="Z46" s="85"/>
       <c r="AA46" s="85"/>
       <c r="AB46" s="86" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="AC46" s="66"/>
       <c r="AD46" s="87" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="AE46" s="349" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="AF46" s="349"/>
       <c r="AG46" s="86"/>
       <c r="AH46" s="88"/>
     </row>
     <row r="47" spans="1:36" ht="22.5" customHeight="1">
       <c r="A47" s="116" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="B47" s="346">
         <v>0</v>
       </c>
       <c r="C47" s="347"/>
       <c r="D47" s="347"/>
       <c r="E47" s="347"/>
       <c r="F47" s="347"/>
       <c r="G47" s="347"/>
       <c r="H47" s="348"/>
       <c r="I47" s="356" t="s">
-        <v>222</v>
+        <v>221</v>
       </c>
       <c r="J47" s="357"/>
       <c r="K47" s="357"/>
       <c r="L47" s="357"/>
       <c r="M47" s="357"/>
       <c r="N47" s="357"/>
       <c r="O47" s="357"/>
       <c r="P47" s="357"/>
       <c r="Q47" s="357"/>
       <c r="R47" s="357"/>
       <c r="S47" s="357"/>
       <c r="T47" s="357"/>
       <c r="U47" s="357"/>
       <c r="V47" s="357"/>
       <c r="W47" s="357"/>
       <c r="X47" s="357"/>
       <c r="Y47" s="357"/>
       <c r="Z47" s="357"/>
       <c r="AA47" s="357"/>
       <c r="AB47" s="357"/>
       <c r="AC47" s="357"/>
       <c r="AD47" s="357"/>
       <c r="AE47" s="357"/>
       <c r="AF47" s="357"/>
       <c r="AG47" s="357"/>
       <c r="AH47" s="358"/>
     </row>
     <row r="48" spans="1:36" ht="22.5" customHeight="1">
       <c r="A48" s="117" t="s">
+        <v>110</v>
+      </c>
+      <c r="B48" s="317" t="s">
         <v>111</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="C48" s="318"/>
       <c r="D48" s="318"/>
       <c r="E48" s="318"/>
       <c r="F48" s="29" t="s">
+        <v>112</v>
+      </c>
+      <c r="G48" s="121" t="s">
         <v>113</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="H48" s="121"/>
       <c r="I48" s="121"/>
       <c r="J48" s="62"/>
       <c r="K48" s="29" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="L48" s="359" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="M48" s="359"/>
       <c r="N48" s="118"/>
       <c r="O48" s="118"/>
       <c r="P48" s="118"/>
       <c r="Q48" s="118"/>
       <c r="R48" s="167" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="S48" s="360" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="T48" s="360"/>
       <c r="U48" s="360"/>
       <c r="V48" s="343" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="W48" s="343"/>
       <c r="X48" s="119"/>
       <c r="Y48" s="168"/>
       <c r="Z48" s="343" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="AA48" s="343"/>
       <c r="AB48" s="120"/>
       <c r="AC48" s="343" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="AD48" s="343"/>
       <c r="AE48" s="120"/>
       <c r="AF48" s="121"/>
       <c r="AG48" s="122" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="AH48" s="180"/>
     </row>
     <row r="49" spans="1:34" ht="22.5" customHeight="1">
       <c r="A49" s="89" t="s">
+        <v>117</v>
+      </c>
+      <c r="B49" s="350" t="s">
         <v>118</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="C49" s="270"/>
       <c r="D49" s="270"/>
       <c r="E49" s="270"/>
       <c r="F49" s="270"/>
       <c r="G49" s="270"/>
       <c r="H49" s="351"/>
       <c r="I49" s="351"/>
       <c r="J49" s="351"/>
       <c r="K49" s="351"/>
       <c r="L49" s="351"/>
       <c r="M49" s="351"/>
       <c r="N49" s="351"/>
       <c r="O49" s="90" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="P49" s="90"/>
       <c r="Q49" s="90"/>
       <c r="R49" s="270" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="S49" s="270"/>
       <c r="T49" s="270"/>
       <c r="U49" s="270"/>
       <c r="V49" s="270"/>
       <c r="W49" s="270"/>
       <c r="X49" s="270"/>
       <c r="Y49" s="352"/>
       <c r="Z49" s="353"/>
       <c r="AA49" s="354"/>
       <c r="AB49" s="354"/>
       <c r="AC49" s="354"/>
       <c r="AD49" s="354"/>
       <c r="AE49" s="354"/>
       <c r="AF49" s="354"/>
       <c r="AG49" s="355"/>
       <c r="AH49" s="91"/>
     </row>
     <row r="50" spans="1:34" ht="18" customHeight="1">
       <c r="A50" s="332" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="B50" s="333" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="C50" s="334"/>
       <c r="D50" s="334"/>
       <c r="E50" s="334"/>
       <c r="F50" s="334"/>
       <c r="G50" s="334"/>
       <c r="H50" s="92"/>
       <c r="I50" s="92"/>
       <c r="J50" s="92"/>
       <c r="K50" s="92"/>
       <c r="L50" s="92"/>
       <c r="M50" s="92"/>
       <c r="N50" s="93"/>
       <c r="O50" s="94" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="P50" s="94"/>
       <c r="Q50" s="94"/>
       <c r="R50" s="95" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="S50" s="96"/>
       <c r="T50" s="96"/>
       <c r="U50" s="96"/>
       <c r="V50" s="96"/>
       <c r="W50" s="96"/>
       <c r="X50" s="97"/>
       <c r="Y50" s="98"/>
       <c r="Z50" s="335"/>
       <c r="AA50" s="336"/>
       <c r="AB50" s="336"/>
       <c r="AC50" s="336"/>
       <c r="AD50" s="336"/>
       <c r="AE50" s="337"/>
       <c r="AF50" s="93"/>
       <c r="AG50" s="93"/>
       <c r="AH50" s="99"/>
     </row>
     <row r="51" spans="1:34" ht="18" customHeight="1">
       <c r="A51" s="332"/>
       <c r="B51" s="100" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="C51" s="101"/>
       <c r="D51" s="101"/>
       <c r="E51" s="94"/>
       <c r="F51" s="96"/>
       <c r="G51" s="101"/>
       <c r="H51" s="329" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="I51" s="329"/>
       <c r="J51" s="329"/>
       <c r="K51" s="329"/>
       <c r="L51" s="329"/>
       <c r="M51" s="329"/>
       <c r="N51" s="329"/>
       <c r="O51" s="329"/>
       <c r="P51" s="329"/>
       <c r="Q51" s="329"/>
       <c r="R51" s="101"/>
       <c r="S51" s="101"/>
       <c r="T51" s="170"/>
       <c r="U51" s="101"/>
       <c r="V51" s="101"/>
       <c r="W51" s="101"/>
       <c r="X51" s="94"/>
       <c r="Y51" s="94"/>
       <c r="Z51" s="94"/>
       <c r="AA51" s="93"/>
       <c r="AB51" s="93"/>
       <c r="AC51" s="93"/>
       <c r="AD51" s="93"/>
       <c r="AE51" s="93"/>
       <c r="AF51" s="93"/>
       <c r="AG51" s="93"/>
       <c r="AH51" s="99"/>
     </row>
     <row r="52" spans="1:34" ht="18" customHeight="1" thickBot="1">
       <c r="A52" s="13"/>
       <c r="B52" s="338" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="C52" s="339"/>
       <c r="D52" s="339"/>
       <c r="E52" s="339"/>
       <c r="F52" s="339"/>
       <c r="G52" s="339"/>
       <c r="H52" s="102"/>
       <c r="I52" s="102"/>
       <c r="J52" s="102"/>
       <c r="K52" s="102"/>
       <c r="L52" s="102"/>
       <c r="M52" s="102"/>
       <c r="N52" s="102"/>
       <c r="O52" s="330" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="P52" s="330"/>
       <c r="Q52" s="330"/>
       <c r="R52" s="169"/>
       <c r="S52" s="331"/>
       <c r="T52" s="331"/>
       <c r="U52" s="331"/>
       <c r="V52" s="331"/>
       <c r="W52" s="331"/>
       <c r="X52" s="331"/>
       <c r="Y52" s="331"/>
       <c r="Z52" s="331"/>
       <c r="AA52" s="331"/>
       <c r="AB52" s="331"/>
       <c r="AC52" s="331"/>
       <c r="AD52" s="331"/>
       <c r="AE52" s="331"/>
       <c r="AF52" s="331"/>
       <c r="AG52" s="331"/>
       <c r="AH52" s="103"/>
     </row>
     <row r="53" spans="1:34" ht="4.5" customHeight="1">
       <c r="A53" s="17"/>
       <c r="B53" s="18"/>
       <c r="C53" s="18"/>
@@ -13003,934 +13033,934 @@
       <c r="M53" s="21"/>
       <c r="N53" s="21"/>
       <c r="O53" s="19"/>
       <c r="P53" s="20"/>
       <c r="Q53" s="20"/>
       <c r="R53" s="20"/>
       <c r="S53" s="21"/>
       <c r="T53" s="21"/>
       <c r="U53" s="21"/>
       <c r="V53" s="21"/>
       <c r="W53" s="21"/>
       <c r="X53" s="21"/>
       <c r="Y53" s="21"/>
       <c r="Z53" s="21"/>
       <c r="AA53" s="21"/>
       <c r="AB53" s="21"/>
       <c r="AC53" s="21"/>
       <c r="AD53" s="21"/>
       <c r="AE53" s="21"/>
       <c r="AF53" s="21"/>
       <c r="AG53" s="21"/>
       <c r="AH53" s="18"/>
     </row>
     <row r="54" spans="1:34" ht="13.5" customHeight="1" thickBot="1">
       <c r="A54" s="328" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="B54" s="328"/>
       <c r="C54" s="328"/>
       <c r="D54" s="328"/>
       <c r="E54" s="328"/>
       <c r="F54" s="328"/>
       <c r="G54" s="328"/>
       <c r="H54" s="328"/>
       <c r="I54" s="328"/>
       <c r="J54" s="328"/>
       <c r="K54" s="328"/>
       <c r="L54" s="328"/>
       <c r="M54" s="328"/>
       <c r="N54" s="328"/>
       <c r="O54" s="328"/>
       <c r="P54" s="328"/>
       <c r="Q54" s="328"/>
       <c r="R54" s="328"/>
       <c r="S54" s="328"/>
       <c r="T54" s="328"/>
       <c r="U54" s="328"/>
       <c r="V54" s="328"/>
       <c r="W54" s="328"/>
       <c r="X54" s="328"/>
       <c r="Y54" s="328"/>
       <c r="Z54" s="328"/>
       <c r="AA54" s="328"/>
       <c r="AB54" s="328"/>
       <c r="AC54" s="328"/>
       <c r="AD54" s="328"/>
       <c r="AE54" s="328"/>
       <c r="AF54" s="328"/>
       <c r="AG54" s="328"/>
       <c r="AH54" s="328"/>
     </row>
     <row r="55" spans="1:34" ht="22.5" customHeight="1">
       <c r="A55" s="495" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="B55" s="104"/>
       <c r="C55" s="104" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
       <c r="D55" s="342" t="s">
-        <v>229</v>
+        <v>228</v>
       </c>
       <c r="E55" s="342"/>
       <c r="F55" s="342"/>
       <c r="G55" s="342"/>
       <c r="H55" s="342"/>
       <c r="I55" s="342"/>
       <c r="J55" s="342"/>
       <c r="K55" s="342"/>
       <c r="L55" s="105"/>
       <c r="M55" s="105"/>
       <c r="N55" s="105"/>
       <c r="O55" s="105"/>
       <c r="P55" s="105"/>
       <c r="Q55" s="35" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="R55" s="104" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
       <c r="S55" s="35" t="s">
-        <v>230</v>
+        <v>229</v>
       </c>
       <c r="T55" s="106"/>
       <c r="U55" s="106"/>
       <c r="V55" s="106"/>
       <c r="W55" s="106"/>
       <c r="X55" s="106"/>
       <c r="Y55" s="106"/>
       <c r="Z55" s="35"/>
       <c r="AA55" s="35"/>
       <c r="AB55" s="107"/>
       <c r="AC55" s="108"/>
       <c r="AD55" s="106"/>
       <c r="AE55" s="340" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AF55" s="340"/>
       <c r="AG55" s="340"/>
       <c r="AH55" s="341"/>
     </row>
     <row r="56" spans="1:34" ht="22.5" customHeight="1">
       <c r="A56" s="496"/>
       <c r="B56" s="109"/>
       <c r="C56" s="110" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
       <c r="D56" s="278" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="E56" s="278"/>
       <c r="F56" s="278"/>
       <c r="G56" s="278"/>
       <c r="H56" s="278"/>
       <c r="I56" s="278"/>
       <c r="J56" s="278"/>
       <c r="K56" s="278"/>
       <c r="L56" s="278"/>
       <c r="M56" s="278"/>
       <c r="N56" s="278"/>
       <c r="O56" s="278"/>
       <c r="P56" s="278"/>
       <c r="Q56" s="278"/>
       <c r="R56" s="279"/>
       <c r="S56" s="279"/>
       <c r="T56" s="279"/>
       <c r="U56" s="279"/>
       <c r="V56" s="279"/>
       <c r="W56" s="279"/>
       <c r="X56" s="279"/>
       <c r="Y56" s="279"/>
       <c r="Z56" s="279"/>
       <c r="AA56" s="279"/>
       <c r="AB56" s="271"/>
       <c r="AC56" s="59"/>
       <c r="AD56" s="177"/>
       <c r="AE56" s="280" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="AF56" s="281"/>
       <c r="AG56" s="281"/>
       <c r="AH56" s="282"/>
     </row>
     <row r="57" spans="1:34" ht="22.5" customHeight="1">
       <c r="A57" s="111" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="B57" s="112"/>
       <c r="C57" s="112" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
       <c r="D57" s="270" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="E57" s="270"/>
       <c r="F57" s="270"/>
       <c r="G57" s="270"/>
       <c r="H57" s="270"/>
       <c r="I57" s="270"/>
       <c r="J57" s="270"/>
       <c r="K57" s="270"/>
       <c r="L57" s="270"/>
       <c r="M57" s="113"/>
       <c r="N57" s="113"/>
       <c r="O57" s="113"/>
       <c r="P57" s="113"/>
       <c r="Q57" s="114" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="R57" s="283" t="s">
-        <v>226</v>
+        <v>225</v>
       </c>
       <c r="S57" s="283"/>
       <c r="T57" s="283"/>
       <c r="U57" s="283"/>
       <c r="V57" s="283"/>
       <c r="W57" s="283"/>
       <c r="X57" s="283"/>
       <c r="Y57" s="283"/>
       <c r="Z57" s="283"/>
       <c r="AA57" s="283"/>
       <c r="AB57" s="283"/>
       <c r="AC57" s="283"/>
       <c r="AD57" s="283"/>
       <c r="AE57" s="283"/>
       <c r="AF57" s="283"/>
       <c r="AG57" s="283"/>
       <c r="AH57" s="284"/>
     </row>
     <row r="58" spans="1:34" ht="22.5" customHeight="1" thickBot="1">
       <c r="A58" s="115" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="B58" s="14"/>
       <c r="C58" s="159" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
       <c r="D58" s="272" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="E58" s="272"/>
       <c r="F58" s="272"/>
       <c r="G58" s="272"/>
       <c r="H58" s="272"/>
       <c r="I58" s="272"/>
       <c r="J58" s="273" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
       <c r="K58" s="273"/>
       <c r="L58" s="273"/>
       <c r="M58" s="273"/>
       <c r="N58" s="273"/>
       <c r="O58" s="273"/>
       <c r="P58" s="273"/>
       <c r="Q58" s="273"/>
       <c r="R58" s="274"/>
       <c r="S58" s="274"/>
       <c r="T58" s="274"/>
       <c r="U58" s="274"/>
       <c r="V58" s="274"/>
       <c r="W58" s="274"/>
       <c r="X58" s="274"/>
       <c r="Y58" s="274"/>
       <c r="Z58" s="274"/>
       <c r="AA58" s="274"/>
       <c r="AB58" s="274"/>
       <c r="AC58" s="274"/>
       <c r="AD58" s="274"/>
       <c r="AE58" s="274"/>
       <c r="AF58" s="274"/>
       <c r="AG58" s="274"/>
       <c r="AH58" s="275"/>
     </row>
     <row r="59" spans="1:34" ht="18.600000000000001" customHeight="1">
       <c r="A59" s="165" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
       <c r="B59" s="160"/>
       <c r="C59" s="104"/>
       <c r="D59" s="161"/>
       <c r="E59" s="161"/>
       <c r="F59" s="161"/>
       <c r="G59" s="161"/>
       <c r="H59" s="161"/>
       <c r="I59" s="161"/>
       <c r="J59" s="162"/>
       <c r="K59" s="162"/>
       <c r="L59" s="162"/>
       <c r="M59" s="162"/>
       <c r="N59" s="162"/>
       <c r="O59" s="162"/>
       <c r="P59" s="162"/>
       <c r="Q59" s="162"/>
       <c r="R59" s="162"/>
       <c r="S59" s="162"/>
       <c r="T59" s="162"/>
       <c r="U59" s="162"/>
       <c r="V59" s="162"/>
       <c r="W59" s="162"/>
       <c r="X59" s="162"/>
       <c r="Y59" s="162"/>
       <c r="Z59" s="162"/>
       <c r="AA59" s="162"/>
       <c r="AB59" s="162"/>
       <c r="AC59" s="162"/>
       <c r="AD59" s="162"/>
       <c r="AE59" s="162"/>
       <c r="AF59" s="162"/>
       <c r="AG59" s="162"/>
       <c r="AH59" s="162"/>
     </row>
     <row r="60" spans="1:34" ht="14.25" customHeight="1">
       <c r="A60" s="271" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
       <c r="B60" s="271"/>
       <c r="C60" s="271"/>
       <c r="D60" s="271"/>
       <c r="E60" s="271"/>
       <c r="F60" s="271"/>
       <c r="G60" s="271"/>
       <c r="H60" s="271"/>
       <c r="I60" s="271"/>
       <c r="J60" s="271"/>
       <c r="K60" s="271"/>
       <c r="L60" s="271"/>
       <c r="M60" s="271"/>
       <c r="N60" s="271"/>
       <c r="O60" s="271"/>
       <c r="P60" s="271"/>
       <c r="Q60" s="271"/>
       <c r="R60" s="271"/>
       <c r="S60" s="271"/>
       <c r="T60" s="271"/>
       <c r="U60" s="271"/>
       <c r="V60" s="271"/>
       <c r="W60" s="271"/>
       <c r="X60" s="271"/>
       <c r="Y60" s="271"/>
       <c r="Z60" s="271"/>
       <c r="AA60" s="271"/>
       <c r="AB60" s="271"/>
       <c r="AC60" s="271"/>
       <c r="AD60" s="271"/>
       <c r="AE60" s="271"/>
       <c r="AF60" s="271"/>
       <c r="AG60" s="271"/>
       <c r="AH60" s="271"/>
     </row>
     <row r="61" spans="1:34" ht="4.5" customHeight="1">
       <c r="A61" s="15"/>
       <c r="AH61" s="8"/>
     </row>
     <row r="62" spans="1:34" s="62" customFormat="1" ht="31.5" customHeight="1">
       <c r="A62" s="123" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="B62" s="124" t="s">
-        <v>218</v>
+        <v>217</v>
       </c>
       <c r="C62" s="125"/>
       <c r="F62" s="126"/>
       <c r="G62" s="126"/>
       <c r="H62" s="126"/>
       <c r="I62" s="126"/>
       <c r="J62" s="126"/>
       <c r="K62" s="126"/>
       <c r="N62" s="126"/>
       <c r="O62" s="126"/>
       <c r="P62" s="126"/>
       <c r="Q62" s="126"/>
       <c r="R62" s="127"/>
       <c r="S62" s="127"/>
       <c r="T62" s="127"/>
       <c r="U62" s="127"/>
       <c r="V62" s="127"/>
       <c r="W62" s="127"/>
       <c r="X62" s="134"/>
       <c r="Y62" s="134"/>
       <c r="Z62" s="128"/>
       <c r="AA62" s="128"/>
       <c r="AB62" s="129"/>
       <c r="AC62" s="129"/>
       <c r="AD62" s="129"/>
       <c r="AE62" s="37"/>
       <c r="AF62" s="129"/>
       <c r="AG62" s="130"/>
       <c r="AH62" s="131"/>
     </row>
     <row r="63" spans="1:34" s="132" customFormat="1" ht="21.95" customHeight="1">
       <c r="A63" s="276" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="B63" s="277"/>
       <c r="C63" s="277"/>
       <c r="D63" s="277"/>
       <c r="E63" s="277"/>
       <c r="F63" s="277"/>
       <c r="G63" s="276" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="H63" s="277"/>
       <c r="I63" s="277"/>
       <c r="J63" s="277"/>
       <c r="K63" s="277"/>
       <c r="L63" s="277"/>
       <c r="M63" s="277"/>
       <c r="N63" s="277"/>
       <c r="O63" s="277"/>
       <c r="P63" s="277"/>
       <c r="Q63" s="277"/>
       <c r="R63" s="277"/>
       <c r="S63" s="277"/>
       <c r="T63" s="277"/>
       <c r="U63" s="277"/>
       <c r="V63" s="277"/>
       <c r="W63" s="277"/>
       <c r="X63" s="277"/>
       <c r="Y63" s="277"/>
       <c r="Z63" s="277"/>
       <c r="AA63" s="277"/>
       <c r="AB63" s="277"/>
       <c r="AC63" s="277"/>
       <c r="AD63" s="277"/>
       <c r="AE63" s="277"/>
       <c r="AF63" s="277"/>
       <c r="AG63" s="277"/>
       <c r="AH63" s="285"/>
     </row>
     <row r="64" spans="1:34" s="132" customFormat="1" ht="18.75" customHeight="1">
       <c r="A64" s="201" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="B64" s="202"/>
       <c r="C64" s="286" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="D64" s="287"/>
       <c r="E64" s="286" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F64" s="288"/>
       <c r="G64" s="289" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="H64" s="290"/>
       <c r="I64" s="290"/>
       <c r="J64" s="290"/>
       <c r="K64" s="290"/>
       <c r="L64" s="290"/>
       <c r="M64" s="290"/>
       <c r="N64" s="290"/>
       <c r="O64" s="290"/>
       <c r="P64" s="202"/>
       <c r="Q64" s="286" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="R64" s="287"/>
       <c r="S64" s="286" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="T64" s="287"/>
       <c r="U64" s="290" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="V64" s="290"/>
       <c r="W64" s="290"/>
       <c r="X64" s="290"/>
       <c r="Y64" s="290"/>
       <c r="Z64" s="290"/>
       <c r="AA64" s="290"/>
       <c r="AB64" s="290"/>
       <c r="AC64" s="290"/>
       <c r="AD64" s="203"/>
       <c r="AE64" s="326" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="AF64" s="326"/>
       <c r="AG64" s="326"/>
       <c r="AH64" s="204" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
     </row>
     <row r="65" spans="1:35" s="132" customFormat="1" ht="21.95" customHeight="1">
       <c r="A65" s="205" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="B65" s="206"/>
       <c r="C65" s="207"/>
       <c r="D65" s="207"/>
       <c r="E65" s="207"/>
       <c r="F65" s="208"/>
       <c r="G65" s="209"/>
       <c r="H65" s="210" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="I65" s="209"/>
       <c r="J65" s="210"/>
       <c r="K65" s="211"/>
       <c r="L65" s="212"/>
       <c r="M65" s="211"/>
       <c r="N65" s="211"/>
       <c r="O65" s="211"/>
       <c r="P65" s="207"/>
       <c r="Q65" s="213"/>
       <c r="R65" s="213"/>
       <c r="S65" s="214"/>
       <c r="T65" s="214"/>
       <c r="U65" s="215"/>
       <c r="V65" s="327" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="W65" s="327"/>
       <c r="X65" s="327"/>
       <c r="Y65" s="327"/>
       <c r="Z65" s="327"/>
       <c r="AA65" s="327"/>
       <c r="AB65" s="327"/>
       <c r="AC65" s="327"/>
       <c r="AD65" s="327"/>
       <c r="AE65" s="216"/>
       <c r="AF65" s="216"/>
       <c r="AG65" s="217"/>
       <c r="AH65" s="218"/>
     </row>
     <row r="66" spans="1:35" s="132" customFormat="1" ht="21.95" customHeight="1">
       <c r="A66" s="219" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="B66" s="220"/>
       <c r="C66" s="221"/>
       <c r="D66" s="222"/>
       <c r="E66" s="222"/>
       <c r="F66" s="223"/>
       <c r="G66" s="209"/>
       <c r="H66" s="259" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="I66" s="259"/>
       <c r="J66" s="259"/>
       <c r="K66" s="259"/>
       <c r="L66" s="259"/>
       <c r="M66" s="259"/>
       <c r="N66" s="259"/>
       <c r="O66" s="259"/>
       <c r="P66" s="259"/>
       <c r="Q66" s="224"/>
       <c r="R66" s="224"/>
       <c r="S66" s="224"/>
       <c r="T66" s="224"/>
       <c r="U66" s="225"/>
       <c r="V66" s="226"/>
       <c r="W66" s="212"/>
       <c r="X66" s="212"/>
       <c r="Y66" s="212"/>
       <c r="Z66" s="212"/>
       <c r="AA66" s="212"/>
       <c r="AB66" s="212"/>
       <c r="AC66" s="227"/>
       <c r="AD66" s="228"/>
       <c r="AE66" s="212"/>
       <c r="AF66" s="229"/>
       <c r="AG66" s="223"/>
       <c r="AH66" s="230"/>
     </row>
     <row r="67" spans="1:35" s="132" customFormat="1" ht="21.95" customHeight="1">
       <c r="A67" s="219" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="B67" s="220"/>
       <c r="C67" s="221"/>
       <c r="D67" s="221"/>
       <c r="E67" s="221"/>
       <c r="F67" s="223"/>
       <c r="G67" s="209"/>
       <c r="H67" s="259" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
       <c r="I67" s="259"/>
       <c r="J67" s="259"/>
       <c r="K67" s="259"/>
       <c r="L67" s="259"/>
       <c r="M67" s="259"/>
       <c r="N67" s="259"/>
       <c r="O67" s="259"/>
       <c r="P67" s="231"/>
       <c r="Q67" s="224"/>
       <c r="R67" s="224"/>
       <c r="S67" s="232"/>
       <c r="T67" s="232"/>
       <c r="U67" s="225"/>
       <c r="V67" s="233"/>
       <c r="W67" s="212"/>
       <c r="X67" s="212"/>
       <c r="Y67" s="211"/>
       <c r="Z67" s="211"/>
       <c r="AA67" s="234"/>
       <c r="AB67" s="234"/>
       <c r="AC67" s="235"/>
       <c r="AD67" s="228"/>
       <c r="AE67" s="234"/>
       <c r="AF67" s="235"/>
       <c r="AG67" s="236"/>
       <c r="AH67" s="230"/>
     </row>
     <row r="68" spans="1:35" s="132" customFormat="1" ht="21.95" customHeight="1">
       <c r="A68" s="219" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="B68" s="220"/>
       <c r="C68" s="221"/>
       <c r="D68" s="222"/>
       <c r="E68" s="222"/>
       <c r="F68" s="223"/>
       <c r="G68" s="209"/>
       <c r="H68" s="259" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="I68" s="259"/>
       <c r="J68" s="259"/>
       <c r="K68" s="259"/>
       <c r="L68" s="259"/>
       <c r="M68" s="259"/>
       <c r="N68" s="259"/>
       <c r="O68" s="259"/>
       <c r="P68" s="220"/>
       <c r="Q68" s="224"/>
       <c r="R68" s="224"/>
       <c r="S68" s="224"/>
       <c r="T68" s="224"/>
       <c r="U68" s="225"/>
       <c r="V68" s="259" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
       <c r="W68" s="259"/>
       <c r="X68" s="259"/>
       <c r="Y68" s="259"/>
       <c r="Z68" s="259"/>
       <c r="AA68" s="259"/>
       <c r="AB68" s="259"/>
       <c r="AC68" s="259"/>
       <c r="AD68" s="228"/>
       <c r="AE68" s="234"/>
       <c r="AF68" s="235"/>
       <c r="AG68" s="236"/>
       <c r="AH68" s="230"/>
     </row>
     <row r="69" spans="1:35" s="132" customFormat="1" ht="21.95" customHeight="1">
       <c r="A69" s="237"/>
       <c r="B69" s="220"/>
       <c r="C69" s="221"/>
       <c r="D69" s="221"/>
       <c r="E69" s="221"/>
       <c r="F69" s="223"/>
       <c r="G69" s="209"/>
       <c r="H69" s="259" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="I69" s="259"/>
       <c r="J69" s="259"/>
       <c r="K69" s="259"/>
       <c r="L69" s="259"/>
       <c r="M69" s="259"/>
       <c r="N69" s="259"/>
       <c r="O69" s="259"/>
       <c r="P69" s="220"/>
       <c r="Q69" s="224"/>
       <c r="R69" s="224"/>
       <c r="S69" s="224"/>
       <c r="T69" s="224"/>
       <c r="U69" s="225"/>
       <c r="V69" s="233"/>
       <c r="W69" s="212"/>
       <c r="X69" s="212"/>
       <c r="Y69" s="211"/>
       <c r="Z69" s="211"/>
       <c r="AA69" s="234"/>
       <c r="AB69" s="234"/>
       <c r="AC69" s="235"/>
       <c r="AD69" s="228"/>
       <c r="AE69" s="234"/>
       <c r="AF69" s="235"/>
       <c r="AG69" s="238"/>
       <c r="AH69" s="239"/>
     </row>
     <row r="70" spans="1:35" s="132" customFormat="1" ht="21.95" customHeight="1">
       <c r="A70" s="205" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="B70" s="210"/>
       <c r="C70" s="210"/>
       <c r="D70" s="212"/>
       <c r="E70" s="212"/>
       <c r="F70" s="223"/>
       <c r="G70" s="209"/>
       <c r="H70" s="259" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
       <c r="I70" s="259"/>
       <c r="J70" s="259"/>
       <c r="K70" s="259"/>
       <c r="L70" s="259"/>
       <c r="M70" s="259"/>
       <c r="N70" s="259"/>
       <c r="O70" s="259"/>
       <c r="P70" s="220"/>
       <c r="Q70" s="224"/>
       <c r="R70" s="224"/>
       <c r="S70" s="224"/>
       <c r="T70" s="224"/>
       <c r="U70" s="225"/>
       <c r="V70" s="259" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="W70" s="259"/>
       <c r="X70" s="259"/>
       <c r="Y70" s="259"/>
       <c r="Z70" s="259"/>
       <c r="AA70" s="259"/>
       <c r="AB70" s="259"/>
       <c r="AC70" s="259"/>
       <c r="AD70" s="259"/>
       <c r="AE70" s="234"/>
       <c r="AF70" s="235"/>
       <c r="AG70" s="236"/>
       <c r="AH70" s="240"/>
     </row>
     <row r="71" spans="1:35" s="132" customFormat="1" ht="21.95" customHeight="1">
       <c r="A71" s="219" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="B71" s="220"/>
       <c r="C71" s="221"/>
       <c r="D71" s="221"/>
       <c r="E71" s="221"/>
       <c r="F71" s="241"/>
       <c r="G71" s="209"/>
       <c r="H71" s="259" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
       <c r="I71" s="259"/>
       <c r="J71" s="259"/>
       <c r="K71" s="259"/>
       <c r="L71" s="259"/>
       <c r="M71" s="259"/>
       <c r="N71" s="259"/>
       <c r="O71" s="259"/>
       <c r="P71" s="220"/>
       <c r="Q71" s="224"/>
       <c r="R71" s="224"/>
       <c r="S71" s="224"/>
       <c r="T71" s="224"/>
       <c r="U71" s="242"/>
       <c r="V71" s="223"/>
       <c r="W71" s="223"/>
       <c r="X71" s="236"/>
       <c r="Y71" s="243"/>
       <c r="Z71" s="244"/>
       <c r="AA71" s="244"/>
       <c r="AB71" s="244"/>
       <c r="AC71" s="244"/>
       <c r="AD71" s="228"/>
       <c r="AE71" s="244"/>
       <c r="AF71" s="244"/>
       <c r="AG71" s="244"/>
       <c r="AH71" s="239"/>
     </row>
     <row r="72" spans="1:35" s="132" customFormat="1" ht="21.95" customHeight="1">
       <c r="A72" s="219" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="B72" s="220"/>
       <c r="C72" s="221"/>
       <c r="D72" s="221"/>
       <c r="E72" s="221"/>
       <c r="F72" s="241"/>
       <c r="G72" s="209"/>
       <c r="H72" s="260" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="I72" s="260"/>
       <c r="J72" s="260"/>
       <c r="K72" s="260"/>
       <c r="L72" s="260"/>
       <c r="M72" s="260"/>
       <c r="N72" s="260"/>
       <c r="O72" s="260"/>
       <c r="P72" s="220"/>
       <c r="Q72" s="224"/>
       <c r="R72" s="224"/>
       <c r="S72" s="224"/>
       <c r="T72" s="224"/>
       <c r="U72" s="242"/>
       <c r="V72" s="236"/>
       <c r="W72" s="223"/>
       <c r="X72" s="223"/>
       <c r="Y72" s="223"/>
       <c r="Z72" s="243"/>
       <c r="AA72" s="223"/>
       <c r="AB72" s="223"/>
       <c r="AC72" s="223"/>
       <c r="AD72" s="223"/>
       <c r="AE72" s="223"/>
       <c r="AF72" s="223"/>
       <c r="AG72" s="223"/>
       <c r="AH72" s="239"/>
     </row>
     <row r="73" spans="1:35" s="132" customFormat="1" ht="21.95" customHeight="1">
       <c r="A73" s="219" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
       <c r="B73" s="220"/>
       <c r="C73" s="221"/>
       <c r="D73" s="221"/>
       <c r="E73" s="221"/>
       <c r="F73" s="241"/>
       <c r="G73" s="209"/>
       <c r="H73" s="259" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="I73" s="259"/>
       <c r="J73" s="259"/>
       <c r="K73" s="259"/>
       <c r="L73" s="259"/>
       <c r="M73" s="259"/>
       <c r="N73" s="259"/>
       <c r="O73" s="259"/>
       <c r="P73" s="220"/>
       <c r="Q73" s="224"/>
       <c r="R73" s="224"/>
       <c r="S73" s="224"/>
       <c r="T73" s="224"/>
       <c r="U73" s="242"/>
       <c r="V73" s="236"/>
       <c r="W73" s="223"/>
       <c r="X73" s="223"/>
       <c r="Y73" s="223"/>
       <c r="Z73" s="243"/>
       <c r="AA73" s="236"/>
       <c r="AB73" s="236"/>
       <c r="AC73" s="236"/>
       <c r="AD73" s="236"/>
       <c r="AE73" s="236"/>
       <c r="AF73" s="236"/>
       <c r="AG73" s="236"/>
       <c r="AH73" s="239"/>
     </row>
     <row r="74" spans="1:35" s="132" customFormat="1" ht="21.95" customHeight="1">
       <c r="A74" s="219" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="B74" s="220"/>
       <c r="C74" s="221"/>
       <c r="D74" s="212"/>
       <c r="E74" s="212"/>
       <c r="F74" s="241"/>
       <c r="G74" s="209"/>
       <c r="H74" s="259" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
       <c r="I74" s="259"/>
       <c r="J74" s="259"/>
       <c r="K74" s="259"/>
       <c r="L74" s="259"/>
       <c r="M74" s="259"/>
       <c r="N74" s="259"/>
       <c r="O74" s="259"/>
       <c r="P74" s="231"/>
       <c r="Q74" s="224"/>
       <c r="R74" s="222"/>
       <c r="S74" s="232"/>
       <c r="T74" s="232"/>
       <c r="U74" s="242"/>
       <c r="V74" s="236"/>
       <c r="W74" s="223"/>
       <c r="X74" s="223"/>
       <c r="Y74" s="223"/>
       <c r="Z74" s="243"/>
       <c r="AA74" s="236"/>
       <c r="AB74" s="236"/>
       <c r="AC74" s="236"/>
       <c r="AD74" s="236"/>
       <c r="AE74" s="236"/>
       <c r="AF74" s="236"/>
       <c r="AG74" s="236"/>
       <c r="AH74" s="239"/>
     </row>
     <row r="75" spans="1:35" s="132" customFormat="1" ht="21.95" customHeight="1">
       <c r="A75" s="261" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="B75" s="262"/>
       <c r="C75" s="212"/>
       <c r="D75" s="212"/>
       <c r="E75" s="212"/>
       <c r="F75" s="241"/>
       <c r="G75" s="209"/>
       <c r="H75" s="231" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="I75" s="245"/>
       <c r="J75" s="231"/>
       <c r="K75" s="231"/>
       <c r="L75" s="231"/>
       <c r="M75" s="231"/>
       <c r="N75" s="231"/>
       <c r="O75" s="231"/>
       <c r="P75" s="231"/>
       <c r="Q75" s="224"/>
       <c r="R75" s="224"/>
       <c r="S75" s="224"/>
       <c r="T75" s="224"/>
       <c r="U75" s="242"/>
       <c r="V75" s="236"/>
       <c r="W75" s="223"/>
       <c r="X75" s="223"/>
       <c r="Y75" s="223"/>
       <c r="Z75" s="243"/>
       <c r="AA75" s="236"/>
       <c r="AB75" s="236"/>
       <c r="AC75" s="236"/>
       <c r="AD75" s="236"/>
       <c r="AE75" s="236"/>
       <c r="AF75" s="236"/>
       <c r="AG75" s="236"/>
       <c r="AH75" s="239"/>
     </row>
     <row r="76" spans="1:35" s="132" customFormat="1" ht="21.95" customHeight="1">
       <c r="A76" s="246" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
       <c r="B76" s="247"/>
       <c r="C76" s="248"/>
       <c r="D76" s="248"/>
       <c r="E76" s="248"/>
       <c r="F76" s="249"/>
       <c r="G76" s="250"/>
       <c r="H76" s="251" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="I76" s="252"/>
       <c r="J76" s="251"/>
       <c r="K76" s="251"/>
       <c r="L76" s="251"/>
       <c r="M76" s="251"/>
       <c r="N76" s="251"/>
       <c r="O76" s="251"/>
       <c r="P76" s="251"/>
       <c r="Q76" s="253"/>
       <c r="R76" s="253"/>
       <c r="S76" s="253"/>
       <c r="T76" s="254"/>
       <c r="U76" s="201"/>
       <c r="V76" s="255"/>
       <c r="W76" s="256"/>
       <c r="X76" s="256"/>
       <c r="Y76" s="256"/>
       <c r="Z76" s="257"/>
       <c r="AA76" s="255"/>
       <c r="AB76" s="255"/>
       <c r="AC76" s="255"/>
       <c r="AD76" s="255"/>
       <c r="AE76" s="255"/>
       <c r="AF76" s="255"/>
@@ -13954,76 +13984,76 @@
       <c r="N77" s="425"/>
       <c r="O77" s="425"/>
       <c r="P77" s="425"/>
       <c r="Q77" s="425"/>
       <c r="R77" s="425"/>
       <c r="S77" s="425"/>
       <c r="T77" s="425"/>
       <c r="U77" s="425"/>
       <c r="V77" s="425"/>
       <c r="W77" s="425"/>
       <c r="X77" s="425"/>
       <c r="Y77" s="425"/>
       <c r="Z77" s="425"/>
       <c r="AA77" s="425"/>
       <c r="AB77" s="425"/>
       <c r="AC77" s="425"/>
       <c r="AD77" s="425"/>
       <c r="AE77" s="425"/>
       <c r="AF77" s="425"/>
       <c r="AG77" s="425"/>
       <c r="AH77" s="425"/>
       <c r="AI77" s="7"/>
     </row>
     <row r="78" spans="1:35" s="62" customFormat="1" ht="27.75" customHeight="1">
       <c r="A78" s="190" t="s">
+        <v>234</v>
+      </c>
+      <c r="B78" s="479" t="s">
         <v>235</v>
-      </c>
-[...1 lines deleted...]
-        <v>236</v>
       </c>
       <c r="C78" s="480"/>
       <c r="D78" s="480"/>
       <c r="E78" s="480"/>
       <c r="F78" s="480"/>
       <c r="G78" s="480"/>
       <c r="H78" s="480"/>
       <c r="I78" s="480"/>
       <c r="J78" s="480"/>
       <c r="K78" s="480"/>
       <c r="L78" s="480"/>
       <c r="M78" s="480"/>
       <c r="N78" s="480"/>
       <c r="O78" s="480"/>
       <c r="P78" s="480"/>
       <c r="Q78" s="480"/>
       <c r="R78" s="480"/>
       <c r="S78" s="480"/>
       <c r="T78" s="480"/>
       <c r="U78" s="480"/>
       <c r="V78" s="479" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
       <c r="W78" s="479"/>
       <c r="X78" s="479"/>
       <c r="Y78" s="479"/>
       <c r="Z78" s="479"/>
       <c r="AA78" s="479"/>
       <c r="AB78" s="479"/>
       <c r="AC78" s="479"/>
       <c r="AD78" s="479"/>
       <c r="AE78" s="479"/>
       <c r="AF78" s="479"/>
       <c r="AG78" s="479"/>
       <c r="AH78" s="479"/>
     </row>
     <row r="79" spans="1:35" s="62" customFormat="1" ht="16.5">
       <c r="A79" s="191"/>
       <c r="B79" s="181"/>
       <c r="C79" s="184"/>
       <c r="D79" s="184"/>
       <c r="E79" s="184"/>
       <c r="F79" s="184"/>
       <c r="G79" s="184"/>
       <c r="H79" s="184"/>
       <c r="I79" s="184"/>
       <c r="J79" s="184"/>
@@ -14032,51 +14062,51 @@
       <c r="M79" s="184"/>
       <c r="N79" s="184"/>
       <c r="O79" s="184"/>
       <c r="P79" s="184"/>
       <c r="Q79" s="184"/>
       <c r="R79" s="184"/>
       <c r="S79" s="184"/>
       <c r="T79" s="184"/>
       <c r="U79" s="184"/>
       <c r="V79" s="181"/>
       <c r="W79" s="181"/>
       <c r="X79" s="181"/>
       <c r="Y79" s="181"/>
       <c r="Z79" s="181"/>
       <c r="AA79" s="181"/>
       <c r="AB79" s="181"/>
       <c r="AC79" s="181"/>
       <c r="AD79" s="181"/>
       <c r="AE79" s="181"/>
       <c r="AF79" s="181"/>
       <c r="AG79" s="181"/>
       <c r="AH79" s="181"/>
     </row>
     <row r="80" spans="1:35" s="62" customFormat="1" ht="27.75" customHeight="1">
       <c r="A80" s="481" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
       <c r="B80" s="482"/>
       <c r="C80" s="482"/>
       <c r="D80" s="482"/>
       <c r="E80" s="482"/>
       <c r="F80" s="482"/>
       <c r="G80" s="482"/>
       <c r="H80" s="482"/>
       <c r="I80" s="482"/>
       <c r="J80" s="482"/>
       <c r="K80" s="482"/>
       <c r="L80" s="482"/>
       <c r="M80" s="482"/>
       <c r="N80" s="482"/>
       <c r="O80" s="482"/>
       <c r="P80" s="482"/>
       <c r="Q80" s="482"/>
       <c r="R80" s="482"/>
       <c r="S80" s="482"/>
       <c r="T80" s="482"/>
       <c r="U80" s="482"/>
       <c r="V80" s="482"/>
       <c r="W80" s="482"/>
       <c r="X80" s="482"/>
       <c r="Y80" s="482"/>
@@ -14106,74 +14136,74 @@
       <c r="M81" s="193"/>
       <c r="N81" s="193"/>
       <c r="O81" s="193"/>
       <c r="P81" s="193"/>
       <c r="Q81" s="193"/>
       <c r="R81" s="193"/>
       <c r="S81" s="193"/>
       <c r="T81" s="193"/>
       <c r="U81" s="193"/>
       <c r="V81" s="193"/>
       <c r="W81" s="193"/>
       <c r="X81" s="193"/>
       <c r="Y81" s="193"/>
       <c r="Z81" s="193"/>
       <c r="AA81" s="193"/>
       <c r="AB81" s="193"/>
       <c r="AC81" s="193"/>
       <c r="AD81" s="193"/>
       <c r="AE81" s="193"/>
       <c r="AF81" s="193"/>
       <c r="AG81" s="193"/>
       <c r="AH81" s="193"/>
     </row>
     <row r="82" spans="1:34" ht="21" customHeight="1">
       <c r="A82" s="194" t="s">
+        <v>238</v>
+      </c>
+      <c r="B82" s="483" t="s">
         <v>239</v>
-      </c>
-[...1 lines deleted...]
-        <v>240</v>
       </c>
       <c r="C82" s="483"/>
       <c r="D82" s="483"/>
       <c r="E82" s="483"/>
       <c r="F82" s="483"/>
       <c r="G82" s="483"/>
       <c r="H82" s="484">
         <v>0</v>
       </c>
       <c r="I82" s="484"/>
       <c r="J82" s="484"/>
       <c r="K82" s="484"/>
       <c r="L82" s="484"/>
       <c r="M82" s="484"/>
       <c r="N82" s="484"/>
       <c r="O82" s="484"/>
       <c r="P82" s="484"/>
       <c r="Q82" s="484"/>
       <c r="R82" s="485" t="s">
-        <v>241</v>
+        <v>240</v>
       </c>
       <c r="S82" s="486"/>
       <c r="T82" s="486"/>
       <c r="U82" s="486"/>
       <c r="V82" s="487"/>
       <c r="W82" s="487"/>
       <c r="X82" s="487"/>
       <c r="Y82" s="487"/>
       <c r="Z82" s="487"/>
       <c r="AA82" s="487"/>
       <c r="AB82" s="487"/>
       <c r="AC82" s="487"/>
       <c r="AD82" s="487"/>
       <c r="AE82" s="487"/>
       <c r="AF82" s="487"/>
       <c r="AG82" s="487"/>
       <c r="AH82" s="488"/>
     </row>
     <row r="83" spans="1:34" ht="14.25">
       <c r="A83" s="195"/>
       <c r="B83" s="196"/>
       <c r="C83" s="196"/>
       <c r="D83" s="196"/>
       <c r="E83" s="196"/>
       <c r="F83" s="196"/>
@@ -14186,134 +14216,134 @@
       <c r="M83" s="197"/>
       <c r="N83" s="197"/>
       <c r="O83" s="197"/>
       <c r="P83" s="197"/>
       <c r="Q83" s="197"/>
       <c r="R83" s="196"/>
       <c r="S83" s="196"/>
       <c r="T83" s="196"/>
       <c r="U83" s="196"/>
       <c r="V83" s="197"/>
       <c r="W83" s="197"/>
       <c r="X83" s="197"/>
       <c r="Y83" s="197"/>
       <c r="Z83" s="197"/>
       <c r="AA83" s="197"/>
       <c r="AB83" s="197"/>
       <c r="AC83" s="197"/>
       <c r="AD83" s="197"/>
       <c r="AE83" s="197"/>
       <c r="AF83" s="197"/>
       <c r="AG83" s="197"/>
       <c r="AH83" s="197"/>
     </row>
     <row r="84" spans="1:34" s="62" customFormat="1" ht="23.25" customHeight="1">
       <c r="A84" s="133" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
       <c r="B84" s="502"/>
       <c r="C84" s="502"/>
       <c r="D84" s="502"/>
       <c r="E84" s="502"/>
       <c r="F84" s="502"/>
       <c r="G84" s="502"/>
       <c r="H84" s="502"/>
       <c r="I84" s="502"/>
       <c r="J84" s="502"/>
       <c r="K84" s="502"/>
       <c r="L84" s="502"/>
       <c r="M84" s="502"/>
       <c r="N84" s="502"/>
       <c r="O84" s="502"/>
       <c r="P84" s="502"/>
       <c r="Q84" s="502"/>
       <c r="R84" s="502"/>
       <c r="S84" s="502"/>
       <c r="T84" s="502"/>
       <c r="U84" s="502"/>
       <c r="V84" s="502"/>
       <c r="W84" s="502"/>
       <c r="X84" s="502"/>
       <c r="Y84" s="502"/>
       <c r="Z84" s="502"/>
       <c r="AA84" s="502"/>
       <c r="AB84" s="502"/>
       <c r="AC84" s="502"/>
       <c r="AD84" s="502"/>
       <c r="AE84" s="502"/>
       <c r="AF84" s="502"/>
       <c r="AG84" s="502"/>
       <c r="AH84" s="502"/>
     </row>
     <row r="85" spans="1:34" s="59" customFormat="1" ht="50.25" customHeight="1">
       <c r="A85" s="135" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="B85" s="458" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="C85" s="359"/>
       <c r="D85" s="359"/>
       <c r="E85" s="359"/>
       <c r="F85" s="359"/>
       <c r="G85" s="359"/>
       <c r="H85" s="359"/>
       <c r="I85" s="497"/>
       <c r="J85" s="497"/>
       <c r="K85" s="497"/>
       <c r="L85" s="498" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="M85" s="499"/>
       <c r="N85" s="500" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="O85" s="501"/>
       <c r="P85" s="501"/>
       <c r="Q85" s="501"/>
       <c r="R85" s="501"/>
       <c r="S85" s="501"/>
       <c r="T85" s="497"/>
       <c r="U85" s="497"/>
       <c r="W85" s="136" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="X85" s="490"/>
       <c r="Y85" s="491"/>
       <c r="Z85" s="491"/>
       <c r="AA85" s="491"/>
       <c r="AB85" s="491"/>
       <c r="AC85" s="491"/>
       <c r="AD85" s="491"/>
       <c r="AE85" s="491"/>
       <c r="AF85" s="491"/>
       <c r="AG85" s="491"/>
       <c r="AH85" s="492"/>
     </row>
     <row r="86" spans="1:34" ht="25.9" customHeight="1">
       <c r="A86" s="291" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="B86" s="294"/>
       <c r="C86" s="295"/>
       <c r="D86" s="295"/>
       <c r="E86" s="295"/>
       <c r="F86" s="295"/>
       <c r="G86" s="295"/>
       <c r="H86" s="295"/>
       <c r="I86" s="295"/>
       <c r="J86" s="295"/>
       <c r="K86" s="295"/>
       <c r="L86" s="295"/>
       <c r="M86" s="295"/>
       <c r="N86" s="295"/>
       <c r="O86" s="295"/>
       <c r="P86" s="295"/>
       <c r="Q86" s="295"/>
       <c r="R86" s="295"/>
       <c r="S86" s="295"/>
       <c r="T86" s="295"/>
       <c r="U86" s="295"/>
       <c r="V86" s="295"/>
       <c r="W86" s="295"/>
       <c r="X86" s="295"/>
       <c r="Y86" s="295"/>
@@ -14380,51 +14410,51 @@
       <c r="N88" s="298"/>
       <c r="O88" s="298"/>
       <c r="P88" s="298"/>
       <c r="Q88" s="298"/>
       <c r="R88" s="298"/>
       <c r="S88" s="298"/>
       <c r="T88" s="298"/>
       <c r="U88" s="298"/>
       <c r="V88" s="298"/>
       <c r="W88" s="298"/>
       <c r="X88" s="298"/>
       <c r="Y88" s="298"/>
       <c r="Z88" s="298"/>
       <c r="AA88" s="298"/>
       <c r="AB88" s="298"/>
       <c r="AC88" s="298"/>
       <c r="AD88" s="298"/>
       <c r="AE88" s="298"/>
       <c r="AF88" s="298"/>
       <c r="AG88" s="298"/>
       <c r="AH88" s="299"/>
     </row>
     <row r="89" spans="1:34" ht="25.9" customHeight="1">
       <c r="A89" s="292"/>
       <c r="B89" s="300" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="C89" s="301"/>
       <c r="D89" s="301"/>
       <c r="E89" s="301"/>
       <c r="F89" s="301"/>
       <c r="G89" s="301"/>
       <c r="H89" s="301"/>
       <c r="I89" s="301"/>
       <c r="J89" s="301"/>
       <c r="K89" s="301"/>
       <c r="L89" s="301"/>
       <c r="M89" s="301"/>
       <c r="N89" s="301"/>
       <c r="O89" s="301"/>
       <c r="P89" s="301"/>
       <c r="Q89" s="301"/>
       <c r="R89" s="301"/>
       <c r="S89" s="301"/>
       <c r="T89" s="301"/>
       <c r="U89" s="301"/>
       <c r="V89" s="301"/>
       <c r="W89" s="301"/>
       <c r="X89" s="301"/>
       <c r="Y89" s="301"/>
       <c r="Z89" s="301"/>
@@ -14454,174 +14484,174 @@
       <c r="N90" s="314"/>
       <c r="O90" s="314"/>
       <c r="P90" s="314"/>
       <c r="Q90" s="314"/>
       <c r="R90" s="314"/>
       <c r="S90" s="314"/>
       <c r="T90" s="314"/>
       <c r="U90" s="314"/>
       <c r="V90" s="314"/>
       <c r="W90" s="314"/>
       <c r="X90" s="314"/>
       <c r="Y90" s="314"/>
       <c r="Z90" s="314"/>
       <c r="AA90" s="314"/>
       <c r="AB90" s="314"/>
       <c r="AC90" s="314"/>
       <c r="AD90" s="314"/>
       <c r="AE90" s="314"/>
       <c r="AF90" s="314"/>
       <c r="AG90" s="314"/>
       <c r="AH90" s="315"/>
     </row>
     <row r="91" spans="1:34" s="62" customFormat="1" ht="21" customHeight="1">
       <c r="A91" s="292"/>
       <c r="B91" s="316" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="C91" s="316"/>
       <c r="D91" s="316"/>
       <c r="E91" s="316"/>
       <c r="F91" s="316"/>
       <c r="G91" s="316"/>
       <c r="H91" s="316"/>
       <c r="I91" s="317" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
       <c r="J91" s="318"/>
       <c r="K91" s="318"/>
       <c r="L91" s="318"/>
       <c r="M91" s="318"/>
       <c r="N91" s="318"/>
       <c r="O91" s="319"/>
       <c r="Q91" s="320" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="R91" s="321"/>
       <c r="S91" s="321"/>
       <c r="T91" s="321"/>
       <c r="U91" s="321"/>
       <c r="V91" s="321"/>
       <c r="W91" s="322" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="X91" s="321"/>
       <c r="Y91" s="321"/>
       <c r="Z91" s="321"/>
       <c r="AA91" s="321"/>
       <c r="AB91" s="323"/>
       <c r="AC91" s="324" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="AD91" s="321"/>
       <c r="AE91" s="321"/>
       <c r="AF91" s="321"/>
       <c r="AG91" s="321"/>
       <c r="AH91" s="325"/>
     </row>
     <row r="92" spans="1:34" s="62" customFormat="1" ht="55.5" customHeight="1" thickBot="1">
       <c r="A92" s="293"/>
       <c r="B92" s="303"/>
       <c r="C92" s="303"/>
       <c r="D92" s="303"/>
       <c r="E92" s="303"/>
       <c r="F92" s="303"/>
       <c r="G92" s="303"/>
       <c r="H92" s="303"/>
       <c r="I92" s="304"/>
       <c r="J92" s="305"/>
       <c r="K92" s="305"/>
       <c r="L92" s="305"/>
       <c r="M92" s="305"/>
       <c r="N92" s="305"/>
       <c r="O92" s="306"/>
       <c r="P92" s="134"/>
       <c r="Q92" s="307" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="R92" s="308"/>
       <c r="S92" s="308"/>
       <c r="T92" s="308"/>
       <c r="U92" s="308"/>
       <c r="V92" s="308"/>
       <c r="W92" s="309" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="X92" s="308"/>
       <c r="Y92" s="308"/>
       <c r="Z92" s="308"/>
       <c r="AA92" s="308"/>
       <c r="AB92" s="310"/>
       <c r="AC92" s="311" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="AD92" s="308"/>
       <c r="AE92" s="308"/>
       <c r="AF92" s="308"/>
       <c r="AG92" s="308"/>
       <c r="AH92" s="312"/>
     </row>
     <row r="93" spans="1:34" s="62" customFormat="1" ht="14.25">
       <c r="A93" s="63"/>
       <c r="B93" s="198"/>
       <c r="C93" s="198"/>
       <c r="D93" s="198"/>
       <c r="E93" s="198"/>
       <c r="F93" s="198"/>
       <c r="G93" s="198"/>
       <c r="H93" s="198"/>
       <c r="I93" s="198"/>
       <c r="J93" s="198"/>
       <c r="K93" s="198"/>
       <c r="L93" s="198"/>
       <c r="M93" s="198"/>
       <c r="N93" s="198"/>
       <c r="O93" s="198"/>
       <c r="Q93" s="199"/>
       <c r="R93" s="200"/>
       <c r="S93" s="200"/>
       <c r="T93" s="200"/>
       <c r="U93" s="200"/>
     </row>
     <row r="94" spans="1:34">
       <c r="A94" s="28"/>
       <c r="W94" s="16"/>
       <c r="X94" s="16"/>
       <c r="Y94" s="16"/>
       <c r="Z94" s="16"/>
       <c r="AA94" s="16"/>
       <c r="AB94" s="16"/>
       <c r="AC94" s="16"/>
       <c r="AD94" s="16"/>
       <c r="AE94" s="16"/>
       <c r="AF94" s="16"/>
       <c r="AG94" s="16"/>
       <c r="AH94" s="16"/>
     </row>
     <row r="115" spans="22:34">
       <c r="V115" s="442" t="s">
-        <v>245</v>
+        <v>283</v>
       </c>
       <c r="W115" s="443"/>
       <c r="X115" s="443"/>
       <c r="Y115" s="443"/>
       <c r="Z115" s="443"/>
       <c r="AA115" s="443"/>
       <c r="AB115" s="443"/>
       <c r="AC115" s="443"/>
       <c r="AD115" s="443"/>
       <c r="AE115" s="443"/>
       <c r="AF115" s="443"/>
       <c r="AG115" s="443"/>
       <c r="AH115" s="444"/>
     </row>
   </sheetData>
   <mergeCells count="174">
     <mergeCell ref="B17:AH17"/>
     <mergeCell ref="B78:U78"/>
     <mergeCell ref="A80:AH80"/>
     <mergeCell ref="B82:G82"/>
     <mergeCell ref="H82:Q82"/>
     <mergeCell ref="R82:U82"/>
     <mergeCell ref="V82:AH82"/>
     <mergeCell ref="A77:AH77"/>
     <mergeCell ref="B85:H85"/>
@@ -14782,53 +14812,50 @@
     <mergeCell ref="A60:AH60"/>
     <mergeCell ref="D58:I58"/>
     <mergeCell ref="J58:AH58"/>
     <mergeCell ref="A63:F63"/>
     <mergeCell ref="D56:AB56"/>
     <mergeCell ref="AE56:AH56"/>
     <mergeCell ref="R57:AH57"/>
     <mergeCell ref="G63:AH63"/>
     <mergeCell ref="C64:D64"/>
     <mergeCell ref="E64:F64"/>
     <mergeCell ref="G64:O64"/>
   </mergeCells>
   <phoneticPr fontId="2"/>
   <conditionalFormatting sqref="O50">
     <cfRule type="expression" dxfId="0" priority="1">
       <formula>$F$45="本店"</formula>
     </cfRule>
   </conditionalFormatting>
   <dataValidations count="1">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D26" xr:uid="{8AEDAF7F-0086-4830-8FA2-67B06D35EC5D}">
       <formula1>$AJ$27:$AJ$33</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.19685039370078741" bottom="0.19685039370078741" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="83" fitToHeight="0" orientation="portrait" r:id="rId1"/>
-  <headerFooter>
-[...1 lines deleted...]
-  </headerFooter>
   <rowBreaks count="2" manualBreakCount="2">
     <brk id="60" max="33" man="1"/>
     <brk id="117" max="33" man="1"/>
   </rowBreaks>
   <drawing r:id="rId2"/>
   <legacyDrawing r:id="rId3"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x14">
       <controls>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1025" r:id="rId4" name="Check Box 1">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>0</xdr:col>
                     <xdr:colOff>9525</xdr:colOff>
                     <xdr:row>73</xdr:row>
                     <xdr:rowOff>9525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>0</xdr:col>
                     <xdr:colOff>219075</xdr:colOff>
                     <xdr:row>74</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
@@ -15855,421 +15882,697 @@
   </mc:AlternateContent>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1:E40"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="18" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="13.75" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="3.125" style="1" customWidth="1"/>
     <col min="3" max="3" width="21.375" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="3.125" style="1" customWidth="1"/>
     <col min="5" max="5" width="63.75" style="6" customWidth="1"/>
     <col min="6" max="6" width="17.875" style="1" customWidth="1"/>
     <col min="7" max="7" width="16.75" style="1" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="6.375" style="1" bestFit="1" customWidth="1"/>
     <col min="9" max="16384" width="9" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="18" customHeight="1">
       <c r="A1" s="2" t="s">
+        <v>147</v>
+      </c>
+      <c r="C1" s="2" t="s">
         <v>148</v>
       </c>
-      <c r="C1" s="2" t="s">
+      <c r="E1" s="5" t="s">
         <v>149</v>
-      </c>
-[...1 lines deleted...]
-        <v>150</v>
       </c>
     </row>
     <row r="2" spans="1:5" ht="18" customHeight="1">
       <c r="A2" s="1" t="s">
+        <v>150</v>
+      </c>
+      <c r="C2" s="1" t="s">
+        <v>150</v>
+      </c>
+      <c r="E2" s="1" t="s">
         <v>151</v>
-      </c>
-[...4 lines deleted...]
-        <v>152</v>
       </c>
     </row>
     <row r="3" spans="1:5" ht="18" customHeight="1">
       <c r="A3" s="1" t="s">
+        <v>152</v>
+      </c>
+      <c r="C3" s="1" t="s">
         <v>153</v>
-      </c>
-[...1 lines deleted...]
-        <v>154</v>
       </c>
     </row>
     <row r="4" spans="1:5" ht="18" customHeight="1">
       <c r="A4" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="C4" s="1" t="s">
         <v>155</v>
-      </c>
-[...1 lines deleted...]
-        <v>156</v>
       </c>
       <c r="E4" s="1"/>
     </row>
     <row r="6" spans="1:5" ht="18" customHeight="1">
       <c r="A6" s="2" t="s">
+        <v>156</v>
+      </c>
+      <c r="C6" s="5" t="s">
         <v>157</v>
       </c>
-      <c r="C6" s="5" t="s">
+      <c r="E6" s="5" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
     </row>
     <row r="7" spans="1:5" ht="18" customHeight="1">
       <c r="A7" s="1" t="s">
+        <v>159</v>
+      </c>
+      <c r="C7" s="6" t="s">
         <v>160</v>
       </c>
-      <c r="C7" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E7" s="1" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
     </row>
     <row r="8" spans="1:5" ht="18" customHeight="1">
       <c r="A8" s="1" t="s">
         <v>2</v>
       </c>
       <c r="C8" s="6" t="s">
+        <v>161</v>
+      </c>
+      <c r="E8" s="6" t="s">
         <v>162</v>
-      </c>
-[...1 lines deleted...]
-        <v>163</v>
       </c>
     </row>
     <row r="9" spans="1:5" ht="18" customHeight="1">
       <c r="A9" s="1" t="s">
+        <v>163</v>
+      </c>
+      <c r="C9" s="1" t="s">
         <v>164</v>
       </c>
-      <c r="C9" s="1" t="s">
+      <c r="E9" s="6" t="s">
         <v>165</v>
-      </c>
-[...1 lines deleted...]
-        <v>166</v>
       </c>
     </row>
     <row r="10" spans="1:5" ht="18" customHeight="1">
       <c r="E10" s="6" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
     </row>
     <row r="11" spans="1:5" ht="18" customHeight="1">
       <c r="A11" s="2" t="s">
+        <v>167</v>
+      </c>
+      <c r="C11" s="2" t="s">
         <v>168</v>
       </c>
-      <c r="C11" s="2" t="s">
+      <c r="E11" s="6" t="s">
         <v>169</v>
-      </c>
-[...1 lines deleted...]
-        <v>170</v>
       </c>
     </row>
     <row r="12" spans="1:5" ht="18" customHeight="1">
       <c r="A12" s="3">
         <v>800</v>
       </c>
       <c r="B12" s="4"/>
       <c r="C12" s="1" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="E12" s="6" t="s">
-        <v>171</v>
+        <v>170</v>
       </c>
     </row>
     <row r="13" spans="1:5" ht="18" customHeight="1">
       <c r="A13" s="3">
         <v>950</v>
       </c>
       <c r="B13" s="4"/>
       <c r="C13" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="E13" s="6" t="s">
         <v>172</v>
-      </c>
-[...1 lines deleted...]
-        <v>173</v>
       </c>
     </row>
     <row r="14" spans="1:5" ht="18" customHeight="1">
       <c r="A14" s="3">
         <v>1200</v>
       </c>
       <c r="B14" s="4"/>
       <c r="C14" s="1" t="s">
+        <v>173</v>
+      </c>
+      <c r="E14" s="6" t="s">
         <v>174</v>
-      </c>
-[...1 lines deleted...]
-        <v>175</v>
       </c>
     </row>
     <row r="15" spans="1:5" ht="18" customHeight="1">
       <c r="E15" s="6" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
     </row>
     <row r="16" spans="1:5" ht="18" customHeight="1">
       <c r="E16" s="6" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="17" spans="1:5" ht="18" customHeight="1">
       <c r="A17" s="2" t="s">
+        <v>177</v>
+      </c>
+      <c r="C17" s="2" t="s">
         <v>178</v>
       </c>
-      <c r="C17" s="2" t="s">
+      <c r="E17" s="6" t="s">
         <v>179</v>
-      </c>
-[...1 lines deleted...]
-        <v>180</v>
       </c>
     </row>
     <row r="18" spans="1:5" ht="18" customHeight="1">
       <c r="A18" s="1" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
     </row>
     <row r="19" spans="1:5" ht="18" customHeight="1">
       <c r="A19" s="1" t="s">
+        <v>180</v>
+      </c>
+      <c r="C19" s="1" t="s">
         <v>181</v>
-      </c>
-[...1 lines deleted...]
-        <v>182</v>
       </c>
       <c r="E19" s="1"/>
     </row>
     <row r="20" spans="1:5" ht="18" customHeight="1">
       <c r="A20" s="1" t="s">
+        <v>182</v>
+      </c>
+      <c r="C20" s="1" t="s">
         <v>183</v>
       </c>
-      <c r="C20" s="1" t="s">
+      <c r="E20" s="2" t="s">
         <v>184</v>
-      </c>
-[...1 lines deleted...]
-        <v>185</v>
       </c>
     </row>
     <row r="21" spans="1:5" ht="18" customHeight="1">
       <c r="C21" s="1" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
       <c r="E21" s="1" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
     </row>
     <row r="22" spans="1:5" ht="18" customHeight="1">
       <c r="E22" s="1" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
     </row>
     <row r="23" spans="1:5" ht="18" customHeight="1">
       <c r="A23" s="2" t="s">
+        <v>187</v>
+      </c>
+      <c r="C23" s="2" t="s">
         <v>188</v>
       </c>
-      <c r="C23" s="2" t="s">
+      <c r="E23" s="1" t="s">
         <v>189</v>
-      </c>
-[...1 lines deleted...]
-        <v>190</v>
       </c>
     </row>
     <row r="24" spans="1:5" ht="18" customHeight="1">
       <c r="A24" s="1" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="E24" s="1" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
     </row>
     <row r="25" spans="1:5" ht="18" customHeight="1">
       <c r="A25" s="1" t="s">
+        <v>191</v>
+      </c>
+      <c r="C25" s="1" t="s">
         <v>192</v>
       </c>
-      <c r="C25" s="1" t="s">
+      <c r="E25" s="1" t="s">
         <v>193</v>
-      </c>
-[...1 lines deleted...]
-        <v>194</v>
       </c>
     </row>
     <row r="26" spans="1:5" ht="18" customHeight="1">
       <c r="C26" s="1" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
       <c r="E26" s="1" t="s">
-        <v>195</v>
+        <v>194</v>
       </c>
     </row>
     <row r="27" spans="1:5" ht="18" customHeight="1">
       <c r="C27" s="1" t="s">
+        <v>195</v>
+      </c>
+      <c r="E27" s="1" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>197</v>
       </c>
     </row>
     <row r="29" spans="1:5" ht="18" customHeight="1">
       <c r="A29" s="2" t="s">
+        <v>197</v>
+      </c>
+      <c r="C29" s="2" t="s">
         <v>198</v>
-      </c>
-[...1 lines deleted...]
-        <v>199</v>
       </c>
     </row>
     <row r="30" spans="1:5" ht="18" customHeight="1">
       <c r="A30" s="1" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
     </row>
     <row r="31" spans="1:5" ht="18" customHeight="1">
       <c r="A31" s="1" t="s">
+        <v>199</v>
+      </c>
+      <c r="C31" s="1" t="s">
         <v>200</v>
-      </c>
-[...1 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="32" spans="1:5" ht="18" customHeight="1">
       <c r="A32" s="1" t="s">
+        <v>200</v>
+      </c>
+      <c r="C32" s="1" t="s">
         <v>201</v>
-      </c>
-[...1 lines deleted...]
-        <v>202</v>
       </c>
     </row>
     <row r="33" spans="1:1" ht="18" customHeight="1">
       <c r="A33" s="1" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
     </row>
     <row r="34" spans="1:1" ht="18" customHeight="1">
       <c r="A34" s="1" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
     </row>
     <row r="36" spans="1:1" ht="18" customHeight="1">
       <c r="A36" s="23" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
     </row>
     <row r="37" spans="1:1" ht="18" customHeight="1">
       <c r="A37" s="1" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
     </row>
     <row r="38" spans="1:1" ht="18" customHeight="1">
       <c r="A38" s="1" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="39" spans="1:1" ht="18" customHeight="1">
       <c r="A39" s="1" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="40" spans="1:1" ht="18" customHeight="1">
       <c r="A40" s="1" t="s">
         <v>3</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection password="CCE3" sheet="1" objects="1" scenarios="1"/>
   <phoneticPr fontId="2"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.51200000000000001" footer="0.51200000000000001"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="ドキュメント" ma:contentTypeID="0x01010056EBE366D3DC79489D49093BFC85E815" ma:contentTypeVersion="11" ma:contentTypeDescription="新しいドキュメントを作成します。" ma:contentTypeScope="" ma:versionID="52157cf6b1771fd9346200ffa80bc2fb">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="017663da-ba06-4c96-8f40-e9e8c2359512" xmlns:ns3="baee070b-a18a-4b1c-8186-f8f149ede11c" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="cf96f965e62efabfbec688f16ada963c" ns2:_="" ns3:_="">
+    <xsd:import namespace="017663da-ba06-4c96-8f40-e9e8c2359512"/>
+    <xsd:import namespace="baee070b-a18a-4b1c-8186-f8f149ede11c"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="017663da-ba06-4c96-8f40-e9e8c2359512" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="11" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="13" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="画像タグ" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="54849669-9eef-462d-b5a2-b47f93d0b3f8" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="15" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="16" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="17" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="18" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="baee070b-a18a-4b1c-8186-f8f149ede11c" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="14" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{55c39264-9df1-4dcb-abfe-429ff30dca5e}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="baee070b-a18a-4b1c-8186-f8f149ede11c">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="コンテンツ タイプ"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="タイトル"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="017663da-ba06-4c96-8f40-e9e8c2359512">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="baee070b-a18a-4b1c-8186-f8f149ede11c" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{775FF324-AEDB-4773-A056-EA5528C1F564}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="017663da-ba06-4c96-8f40-e9e8c2359512"/>
+    <ds:schemaRef ds:uri="baee070b-a18a-4b1c-8186-f8f149ede11c"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{29FAAED3-E4A7-4279-9B41-70778343E092}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="017663da-ba06-4c96-8f40-e9e8c2359512"/>
+    <ds:schemaRef ds:uri="baee070b-a18a-4b1c-8186-f8f149ede11c"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D0B869F1-CD86-4FD6-8EB6-A714498801F0}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{e296e639-91e9-4bb7-a1e8-7ae7de7d97ca}" enabled="1" method="Privileged" siteId="{a449438d-3606-490b-844f-c4e15e535fca}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>17</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="20" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
-      <vt:lpstr>20230401</vt:lpstr>
+      <vt:lpstr>20260401</vt:lpstr>
       <vt:lpstr>テーブル</vt:lpstr>
-      <vt:lpstr>'20230401'!Print_Area</vt:lpstr>
+      <vt:lpstr>'20260401'!Print_Area</vt:lpstr>
       <vt:lpstr>テーブル!ボックス</vt:lpstr>
       <vt:lpstr>科研費基盤</vt:lpstr>
       <vt:lpstr>科研費若手</vt:lpstr>
       <vt:lpstr>科研費分担金</vt:lpstr>
       <vt:lpstr>給与締日・支払日</vt:lpstr>
       <vt:lpstr>雇用種別</vt:lpstr>
       <vt:lpstr>更新の判断基準</vt:lpstr>
       <vt:lpstr>更新の有無</vt:lpstr>
       <vt:lpstr>私大戦略</vt:lpstr>
       <vt:lpstr>時給</vt:lpstr>
       <vt:lpstr>主な就業場所1</vt:lpstr>
       <vt:lpstr>主な就業場所2</vt:lpstr>
       <vt:lpstr>身分</vt:lpstr>
       <vt:lpstr>通勤手当</vt:lpstr>
       <vt:lpstr>締日</vt:lpstr>
       <vt:lpstr>有無</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy/>
   <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010056EBE366D3DC79489D49093BFC85E815</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>