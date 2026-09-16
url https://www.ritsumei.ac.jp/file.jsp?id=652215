--- v1 (2026-07-14)
+++ v2 (2026-09-16)
@@ -55,55 +55,55 @@
   <Override PartName="/xl/ctrlProps/ctrlProp39.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp40.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp41.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp42.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp43.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp44.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp45.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp46.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp47.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30326"/>
   <workbookPr filterPrivacy="1"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{3210CD48-F2D6-4541-8E8E-17C155FDBD3B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{DA44EE87-462F-4790-9D80-09F9CAE5CF17}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="720" yWindow="465" windowWidth="23220" windowHeight="20100" tabRatio="667" firstSheet="1" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="28680" yWindow="165" windowWidth="29040" windowHeight="15720" tabRatio="667" firstSheet="1" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="18" state="hidden" r:id="rId1"/>
     <sheet name="20260401" sheetId="19" r:id="rId2"/>
     <sheet name="テーブル" sheetId="13" state="hidden" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_1900年1月25日" localSheetId="1">#REF!</definedName>
     <definedName name="_1900年1月25日">#REF!</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">'20260401'!$A$1:$AH$115</definedName>
     <definedName name="ボックス" localSheetId="2">テーブル!$A$24:$A$25</definedName>
     <definedName name="科研費基盤">テーブル!$A$30:$A$34</definedName>
     <definedName name="科研費若手">テーブル!$C$30:$C$32</definedName>
     <definedName name="科研費分担金">テーブル!$E$21:$E$27</definedName>
     <definedName name="給与締日・支払日">テーブル!$C$7:$C$8</definedName>
     <definedName name="雇用種別">テーブル!$A$2:$A$4</definedName>
     <definedName name="更新の判断基準">テーブル!$E$2:$E$2</definedName>
     <definedName name="更新の有無">テーブル!$C$2:$C$4</definedName>
     <definedName name="私大戦略">テーブル!$E$7:$E$17</definedName>
     <definedName name="時給">テーブル!$A$12:$A$14</definedName>
     <definedName name="主な就業場所1">テーブル!$A$7:$A$10</definedName>
     <definedName name="主な就業場所2">テーブル!$A$10:$A$10</definedName>
     <definedName name="身分">テーブル!$C$18:$C$21</definedName>
     <definedName name="通勤手当">テーブル!$C$12:$C$14</definedName>
     <definedName name="締日">テーブル!$C$25:$C$27</definedName>
@@ -2811,265 +2811,265 @@
 </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Segoe UI Symbol"/>
         <family val="3"/>
       </rPr>
       <t>□</t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>Salary is closed after completion of work, and paid on date of most recent payment.</t>
     </r>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>Hiroki Nakamoto, Administrative Manager of the Office of Human Resources</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
-    <r>
-      <t>1,200yen</t>
+    <t>Notification of Working Conditions (Adjunct Administrative Staff)</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <r>
+      <t>Division of Research Form 0104-03_e, Rev</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <rFont val="游ゴシック"/>
+        <family val="2"/>
+        <charset val="128"/>
+      </rPr>
+      <t>：</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>April 2026</t>
+    </r>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <r>
+      <t>1,250yen</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="0" tint="-0.14999847407452621"/>
+        <rFont val="ＭＳ Ｐゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>（</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="0" tint="-0.14999847407452621"/>
+        <rFont val="Arial"/>
+        <family val="3"/>
+      </rPr>
+      <t>Research administrative assistance</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="0" tint="-0.14999847407452621"/>
+        <rFont val="ＭＳ Ｐゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>）</t>
+    </r>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <r>
+      <t>1,250yen</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="0" tint="-0.14999847407452621"/>
         <rFont val="ＭＳ ゴシック"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
       <t>（</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="0" tint="-0.14999847407452621"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>Regarding research assistance/Collage students or collage gradduate etc.</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="0" tint="-0.14999847407452621"/>
         <rFont val="ＭＳ ゴシック"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
       <t>）</t>
     </r>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <r>
-      <t>1,950yen</t>
+      <t>1,400yen</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="0" tint="-0.14999847407452621"/>
         <rFont val="ＭＳ Ｐゴシック"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
       <t>（</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="0" tint="-0.14999847407452621"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
-      <t>Regarding research assistance/</t>
-[...8 lines deleted...]
-      <t>Specialized work done with the qualifications of a nurse</t>
+      <t>Regarding research assistance/Student or graduate of the first semester of a doctoral program or a master's program</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="0" tint="-0.14999847407452621"/>
         <rFont val="ＭＳ Ｐゴシック"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
       <t>）</t>
     </r>
-    <rPh sb="95" eb="96">
+    <rPh sb="124" eb="125">
       <t>ガクシャ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <r>
-      <t>1,600yen</t>
+      <t>1,650yen</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="0" tint="-0.14999847407452621"/>
         <rFont val="ＭＳ Ｐゴシック"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
       <t>（</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="0" tint="-0.14999847407452621"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>Regarding research assistance/Student, graduate, or person who completed course without acquiring a degree in the second semester of a doctoral program</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="0" tint="-0.14999847407452621"/>
         <rFont val="ＭＳ Ｐゴシック"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
       <t>）</t>
     </r>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <r>
-      <t>1,350yen</t>
+      <t>2,000yen</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="0" tint="-0.14999847407452621"/>
         <rFont val="ＭＳ Ｐゴシック"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
       <t>（</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="0" tint="-0.14999847407452621"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
-      <t>Regarding research assistance/Student or graduate of the first semester of a doctoral program or a master's program</t>
+      <t>Regarding research assistance/</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="0" tint="-0.14999847407452621"/>
+        <rFont val="Arial"/>
+        <family val="3"/>
+      </rPr>
+      <t>Specialized work done with the qualifications of a nurse</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="0" tint="-0.14999847407452621"/>
         <rFont val="ＭＳ Ｐゴシック"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
       <t>）</t>
     </r>
-    <rPh sb="124" eb="125">
+    <rPh sb="95" eb="96">
       <t>ガクシャ</t>
     </rPh>
     <phoneticPr fontId="3"/>
-  </si>
-[...60 lines deleted...]
-    <phoneticPr fontId="2"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="8">
     <numFmt numFmtId="176" formatCode="[$-F800]dddd\,\ mmmm\ dd\,\ yyyy"/>
     <numFmt numFmtId="177" formatCode="[=0]&quot;&quot;;General"/>
     <numFmt numFmtId="178" formatCode="[=0]&quot;&quot;;General\ \ "/>
     <numFmt numFmtId="179" formatCode="#,###"/>
     <numFmt numFmtId="180" formatCode="###"/>
     <numFmt numFmtId="181" formatCode="00"/>
     <numFmt numFmtId="182" formatCode="0000000"/>
     <numFmt numFmtId="183" formatCode="000\-0000"/>
   </numFmts>
   <fonts count="60">
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
@@ -5579,840 +5579,840 @@
     </xf>
     <xf numFmtId="0" fontId="53" fillId="0" borderId="97" xfId="0" applyFont="1" applyBorder="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="51" fillId="0" borderId="1" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="51" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="51" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="51" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="51" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="51" fillId="0" borderId="91" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
+    <xf numFmtId="177" fontId="11" fillId="4" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="11" fillId="4" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="11" fillId="4" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="48" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="49" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="180" fontId="32" fillId="0" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="180" fontId="32" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="180" fontId="32" fillId="0" borderId="45" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="45" xfId="0" applyFont="1" applyBorder="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="179" fontId="18" fillId="0" borderId="41" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="179" fontId="18" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="4" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="4" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="38" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="40" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="38" fontId="11" fillId="0" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="11" fillId="0" borderId="73" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="11" fillId="0" borderId="51" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="38" fontId="11" fillId="0" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="73" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="49" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="4" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="4" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="11" fillId="0" borderId="64" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="11" fillId="0" borderId="59" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="11" fillId="0" borderId="60" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="11" fillId="0" borderId="65" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="11" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="11" fillId="0" borderId="66" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="19" fillId="0" borderId="61" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="63" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="61" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="62" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="11" fillId="0" borderId="62" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="67" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="41" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="68" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="45" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="179" fontId="11" fillId="4" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="179" fontId="11" fillId="4" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="179" fontId="6" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="4" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="4" borderId="96" xfId="0" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="58" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="51" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="4" borderId="92" xfId="0" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="56" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="57" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="58" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="59" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="60" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="18" fillId="0" borderId="61" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="18" fillId="0" borderId="62" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="18" fillId="0" borderId="63" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="54" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="112" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="38" fontId="19" fillId="0" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="50" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="53" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="96" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="52" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="53" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="54" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="39" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="4" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="4" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="48" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="100" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="113" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="101" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="11" fillId="0" borderId="96" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="33" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="33" fillId="0" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="96" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="93" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="95" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="98" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="92" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="92" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="97" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="107" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="108" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="109" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="97" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="49" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="11" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="21" fillId="0" borderId="69" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="21" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="21" fillId="0" borderId="68" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="69" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="179" fontId="11" fillId="4" borderId="70" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="179" fontId="11" fillId="4" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="179" fontId="11" fillId="4" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="179" fontId="6" fillId="0" borderId="70" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="179" fontId="6" fillId="0" borderId="72" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="71" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="183" fontId="23" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="24" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="24" fillId="0" borderId="72" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="69" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="179" fontId="11" fillId="0" borderId="7" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="41" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="11" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="11" fillId="0" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="179" fontId="6" fillId="0" borderId="31" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="180" fontId="22" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="180" fontId="22" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="180" fontId="22" fillId="0" borderId="73" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="4" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="20" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="74" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="45" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="51" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="177" fontId="27" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="20" fillId="0" borderId="36" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="180" fontId="26" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="180" fontId="26" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="180" fontId="26" fillId="0" borderId="45" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="104" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="76" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="105" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="76" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="51" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="51" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="51" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="51" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="53" fillId="0" borderId="3" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
     <xf numFmtId="0" fontId="53" fillId="0" borderId="0" xfId="5" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="78" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="79" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="80" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="74" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="75" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="75" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="45" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="86" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="87" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="88" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="89" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="87" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="90" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="47" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="45" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="81" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="82" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="83" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="84" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="82" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="85" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
     <xf numFmtId="0" fontId="53" fillId="0" borderId="0" xfId="5" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="55" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="55" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="96" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="43" fillId="0" borderId="96" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="43" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="94" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="51" fillId="0" borderId="96" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="51" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="110" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="110" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="110" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="111" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="77" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="51" fillId="0" borderId="46" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="51" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="51" fillId="0" borderId="91" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="51" fillId="0" borderId="97" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
-[...693 lines deleted...]
-    <xf numFmtId="176" fontId="11" fillId="0" borderId="66" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle name="桁区切り" xfId="1" builtinId="6"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
     <cellStyle name="標準 2" xfId="5" xr:uid="{18072A64-61D4-45C7-B970-5E309B99DC2A}"/>
     <cellStyle name="標準_Sheet2" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="㼿㼿?" xfId="3" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="㼿㼿㼿㼿" xfId="4" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
   </cellStyles>
   <dxfs count="1">
     <dxf>
       <font>
         <strike/>
       </font>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FF800000"/>
       <color rgb="FFA50021"/>
       <color rgb="FFFFFF99"/>
       <color rgb="FFC0C0C0"/>
@@ -10768,183 +10768,183 @@
       </c>
     </row>
     <row r="3" spans="1:1">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:1">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="2"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:AM115"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" zoomScalePageLayoutView="115" workbookViewId="0">
-      <selection activeCell="Y108" sqref="Y108"/>
+    <sheetView showGridLines="0" tabSelected="1" view="pageBreakPreview" topLeftCell="A15" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" zoomScalePageLayoutView="115" workbookViewId="0">
+      <selection activeCell="D26" sqref="D26:AC26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.5"/>
   <cols>
     <col min="1" max="1" width="28.375" style="8" customWidth="1"/>
     <col min="2" max="33" width="2.625" style="8" customWidth="1"/>
     <col min="34" max="34" width="5" style="10" customWidth="1"/>
     <col min="35" max="35" width="9" style="8"/>
     <col min="36" max="36" width="9.125" style="8" customWidth="1"/>
     <col min="37" max="16384" width="9" style="8"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:34" ht="19.5" customHeight="1">
-      <c r="A1" s="387" t="s">
-[...26 lines deleted...]
-      <c r="Z1" s="388"/>
+      <c r="A1" s="359" t="s">
+        <v>277</v>
+      </c>
+      <c r="B1" s="360"/>
+      <c r="C1" s="360"/>
+      <c r="D1" s="360"/>
+      <c r="E1" s="360"/>
+      <c r="F1" s="360"/>
+      <c r="G1" s="360"/>
+      <c r="H1" s="360"/>
+      <c r="I1" s="360"/>
+      <c r="J1" s="360"/>
+      <c r="K1" s="360"/>
+      <c r="L1" s="360"/>
+      <c r="M1" s="360"/>
+      <c r="N1" s="360"/>
+      <c r="O1" s="360"/>
+      <c r="P1" s="360"/>
+      <c r="Q1" s="360"/>
+      <c r="R1" s="360"/>
+      <c r="S1" s="360"/>
+      <c r="T1" s="360"/>
+      <c r="U1" s="360"/>
+      <c r="V1" s="360"/>
+      <c r="W1" s="360"/>
+      <c r="X1" s="360"/>
+      <c r="Y1" s="360"/>
+      <c r="Z1" s="360"/>
       <c r="AA1" s="35" t="s">
         <v>4</v>
       </c>
       <c r="AB1" s="35"/>
       <c r="AC1" s="35"/>
       <c r="AD1" s="35" t="s">
         <v>5</v>
       </c>
       <c r="AE1" s="35"/>
       <c r="AF1" s="35"/>
-      <c r="AG1" s="389" t="s">
+      <c r="AG1" s="361" t="s">
         <v>6</v>
       </c>
-      <c r="AH1" s="390"/>
+      <c r="AH1" s="362"/>
     </row>
     <row r="2" spans="1:34" ht="17.25" customHeight="1">
       <c r="A2" s="36" t="s">
         <v>7</v>
       </c>
       <c r="B2" s="37"/>
       <c r="C2" s="37"/>
       <c r="D2" s="38"/>
       <c r="E2" s="38"/>
       <c r="F2" s="38"/>
       <c r="G2" s="38"/>
       <c r="H2" s="38"/>
       <c r="I2" s="38"/>
       <c r="J2" s="38"/>
       <c r="K2" s="38"/>
       <c r="L2" s="38"/>
       <c r="M2" s="38"/>
       <c r="N2" s="38"/>
       <c r="O2" s="38"/>
       <c r="P2" s="38"/>
       <c r="Q2" s="38"/>
       <c r="R2" s="38"/>
       <c r="S2" s="38"/>
       <c r="T2" s="38"/>
       <c r="U2" s="38"/>
       <c r="V2" s="38"/>
       <c r="W2" s="38"/>
       <c r="X2" s="38"/>
       <c r="Y2" s="38"/>
       <c r="Z2" s="38"/>
       <c r="AA2" s="38"/>
       <c r="AB2" s="38"/>
       <c r="AC2" s="38"/>
       <c r="AD2" s="38"/>
       <c r="AE2" s="38"/>
       <c r="AF2" s="38"/>
       <c r="AG2" s="38"/>
       <c r="AH2" s="39"/>
     </row>
     <row r="3" spans="1:34" ht="15.75" customHeight="1">
       <c r="A3" s="24"/>
-      <c r="B3" s="407" t="s">
+      <c r="B3" s="380" t="s">
         <v>8</v>
       </c>
-      <c r="C3" s="407"/>
-[...30 lines deleted...]
-      <c r="AH3" s="408"/>
+      <c r="C3" s="380"/>
+      <c r="D3" s="380"/>
+      <c r="E3" s="380"/>
+      <c r="F3" s="380"/>
+      <c r="G3" s="380"/>
+      <c r="H3" s="380"/>
+      <c r="I3" s="380"/>
+      <c r="J3" s="380"/>
+      <c r="K3" s="380"/>
+      <c r="L3" s="380"/>
+      <c r="M3" s="380"/>
+      <c r="N3" s="380"/>
+      <c r="O3" s="380"/>
+      <c r="P3" s="380"/>
+      <c r="Q3" s="380"/>
+      <c r="R3" s="380"/>
+      <c r="S3" s="380"/>
+      <c r="T3" s="380"/>
+      <c r="U3" s="380"/>
+      <c r="V3" s="380"/>
+      <c r="W3" s="380"/>
+      <c r="X3" s="380"/>
+      <c r="Y3" s="380"/>
+      <c r="Z3" s="380"/>
+      <c r="AA3" s="380"/>
+      <c r="AB3" s="380"/>
+      <c r="AC3" s="380"/>
+      <c r="AD3" s="380"/>
+      <c r="AE3" s="380"/>
+      <c r="AF3" s="380"/>
+      <c r="AG3" s="380"/>
+      <c r="AH3" s="381"/>
     </row>
     <row r="4" spans="1:34" ht="15.75" customHeight="1">
       <c r="A4" s="40"/>
       <c r="B4" s="62"/>
       <c r="C4" s="62"/>
       <c r="D4" s="62"/>
       <c r="E4" s="62"/>
       <c r="F4" s="62"/>
       <c r="G4" s="62"/>
       <c r="H4" s="62"/>
       <c r="I4" s="62"/>
       <c r="J4" s="62"/>
       <c r="K4" s="62"/>
       <c r="L4" s="62"/>
       <c r="M4" s="62"/>
       <c r="N4" s="62"/>
       <c r="O4" s="62"/>
       <c r="P4" s="62"/>
       <c r="Q4" s="59" t="s">
         <v>9</v>
       </c>
       <c r="R4" s="59"/>
       <c r="S4" s="59"/>
       <c r="T4" s="59"/>
       <c r="U4" s="59"/>
@@ -11054,660 +11054,660 @@
       <c r="L7" s="25"/>
       <c r="M7" s="25"/>
       <c r="N7" s="25"/>
       <c r="O7" s="25"/>
       <c r="P7" s="25"/>
       <c r="Q7" s="9"/>
       <c r="R7" s="28"/>
       <c r="S7" s="28"/>
       <c r="T7" s="28"/>
       <c r="X7" s="10"/>
       <c r="Y7" s="10"/>
       <c r="Z7" s="11"/>
       <c r="AA7" s="11"/>
       <c r="AB7" s="11"/>
       <c r="AC7" s="11"/>
       <c r="AD7" s="11"/>
       <c r="AE7" s="11"/>
       <c r="AF7" s="11"/>
       <c r="AG7" s="11"/>
       <c r="AH7" s="11"/>
     </row>
     <row r="8" spans="1:34" ht="29.25" customHeight="1" thickTop="1" thickBot="1">
       <c r="A8" s="163" t="s">
         <v>11</v>
       </c>
-      <c r="B8" s="415" t="s">
+      <c r="B8" s="388" t="s">
         <v>223</v>
       </c>
-      <c r="C8" s="416"/>
-[...30 lines deleted...]
-      <c r="AH8" s="417"/>
+      <c r="C8" s="389"/>
+      <c r="D8" s="389"/>
+      <c r="E8" s="389"/>
+      <c r="F8" s="389"/>
+      <c r="G8" s="389"/>
+      <c r="H8" s="389"/>
+      <c r="I8" s="389"/>
+      <c r="J8" s="389"/>
+      <c r="K8" s="389"/>
+      <c r="L8" s="389"/>
+      <c r="M8" s="389"/>
+      <c r="N8" s="389"/>
+      <c r="O8" s="389"/>
+      <c r="P8" s="389"/>
+      <c r="Q8" s="389"/>
+      <c r="R8" s="389"/>
+      <c r="S8" s="389"/>
+      <c r="T8" s="389"/>
+      <c r="U8" s="389"/>
+      <c r="V8" s="389"/>
+      <c r="W8" s="389"/>
+      <c r="X8" s="389"/>
+      <c r="Y8" s="389"/>
+      <c r="Z8" s="389"/>
+      <c r="AA8" s="389"/>
+      <c r="AB8" s="389"/>
+      <c r="AC8" s="389"/>
+      <c r="AD8" s="389"/>
+      <c r="AE8" s="389"/>
+      <c r="AF8" s="389"/>
+      <c r="AG8" s="389"/>
+      <c r="AH8" s="390"/>
     </row>
     <row r="9" spans="1:34" ht="18" customHeight="1" thickTop="1">
-      <c r="A9" s="409" t="s">
+      <c r="A9" s="382" t="s">
         <v>12</v>
       </c>
-      <c r="B9" s="410"/>
-      <c r="C9" s="411"/>
+      <c r="B9" s="383"/>
+      <c r="C9" s="384"/>
       <c r="D9" s="56" t="s">
         <v>13</v>
       </c>
-      <c r="E9" s="411"/>
-      <c r="F9" s="411"/>
+      <c r="E9" s="384"/>
+      <c r="F9" s="384"/>
       <c r="G9" s="56" t="s">
         <v>14</v>
       </c>
-      <c r="H9" s="411"/>
-      <c r="I9" s="411"/>
+      <c r="H9" s="384"/>
+      <c r="I9" s="384"/>
       <c r="J9" s="56" t="s">
         <v>15</v>
       </c>
       <c r="K9" s="57"/>
       <c r="L9" s="57"/>
-      <c r="M9" s="412" t="s">
+      <c r="M9" s="385" t="s">
         <v>16</v>
       </c>
-      <c r="N9" s="412"/>
+      <c r="N9" s="385"/>
       <c r="O9" s="56" t="s">
         <v>13</v>
       </c>
-      <c r="P9" s="411"/>
-      <c r="Q9" s="411"/>
+      <c r="P9" s="384"/>
+      <c r="Q9" s="384"/>
       <c r="R9" s="56" t="s">
         <v>14</v>
       </c>
-      <c r="S9" s="411"/>
-      <c r="T9" s="411"/>
+      <c r="S9" s="384"/>
+      <c r="T9" s="384"/>
       <c r="U9" s="56" t="s">
         <v>15</v>
       </c>
       <c r="V9" s="56"/>
       <c r="W9" s="57"/>
       <c r="X9" s="56"/>
       <c r="Y9" s="56"/>
       <c r="Z9" s="56"/>
       <c r="AA9" s="56"/>
       <c r="AB9" s="56"/>
       <c r="AC9" s="56"/>
       <c r="AD9" s="56"/>
       <c r="AE9" s="56"/>
       <c r="AF9" s="56"/>
       <c r="AG9" s="56"/>
       <c r="AH9" s="58"/>
     </row>
     <row r="10" spans="1:34" ht="12.75" customHeight="1">
-      <c r="A10" s="399"/>
-      <c r="B10" s="418" t="s">
+      <c r="A10" s="370"/>
+      <c r="B10" s="391" t="s">
         <v>210</v>
       </c>
-      <c r="C10" s="419"/>
-[...30 lines deleted...]
-      <c r="AH10" s="420"/>
+      <c r="C10" s="392"/>
+      <c r="D10" s="392"/>
+      <c r="E10" s="392"/>
+      <c r="F10" s="392"/>
+      <c r="G10" s="392"/>
+      <c r="H10" s="392"/>
+      <c r="I10" s="392"/>
+      <c r="J10" s="392"/>
+      <c r="K10" s="392"/>
+      <c r="L10" s="392"/>
+      <c r="M10" s="392"/>
+      <c r="N10" s="392"/>
+      <c r="O10" s="392"/>
+      <c r="P10" s="392"/>
+      <c r="Q10" s="392"/>
+      <c r="R10" s="392"/>
+      <c r="S10" s="392"/>
+      <c r="T10" s="392"/>
+      <c r="U10" s="392"/>
+      <c r="V10" s="392"/>
+      <c r="W10" s="392"/>
+      <c r="X10" s="392"/>
+      <c r="Y10" s="392"/>
+      <c r="Z10" s="392"/>
+      <c r="AA10" s="392"/>
+      <c r="AB10" s="392"/>
+      <c r="AC10" s="392"/>
+      <c r="AD10" s="392"/>
+      <c r="AE10" s="392"/>
+      <c r="AF10" s="392"/>
+      <c r="AG10" s="392"/>
+      <c r="AH10" s="393"/>
     </row>
     <row r="11" spans="1:34" ht="15.75" customHeight="1">
       <c r="A11" s="48" t="s">
         <v>17</v>
       </c>
-      <c r="B11" s="391" t="s">
+      <c r="B11" s="363" t="s">
         <v>226</v>
       </c>
-      <c r="C11" s="392"/>
-[...30 lines deleted...]
-      <c r="AH11" s="393"/>
+      <c r="C11" s="364"/>
+      <c r="D11" s="364"/>
+      <c r="E11" s="364"/>
+      <c r="F11" s="364"/>
+      <c r="G11" s="364"/>
+      <c r="H11" s="364"/>
+      <c r="I11" s="364"/>
+      <c r="J11" s="364"/>
+      <c r="K11" s="364"/>
+      <c r="L11" s="364"/>
+      <c r="M11" s="364"/>
+      <c r="N11" s="364"/>
+      <c r="O11" s="364"/>
+      <c r="P11" s="364"/>
+      <c r="Q11" s="364"/>
+      <c r="R11" s="364"/>
+      <c r="S11" s="364"/>
+      <c r="T11" s="364"/>
+      <c r="U11" s="364"/>
+      <c r="V11" s="364"/>
+      <c r="W11" s="364"/>
+      <c r="X11" s="364"/>
+      <c r="Y11" s="364"/>
+      <c r="Z11" s="364"/>
+      <c r="AA11" s="364"/>
+      <c r="AB11" s="364"/>
+      <c r="AC11" s="364"/>
+      <c r="AD11" s="364"/>
+      <c r="AE11" s="364"/>
+      <c r="AF11" s="364"/>
+      <c r="AG11" s="364"/>
+      <c r="AH11" s="365"/>
     </row>
     <row r="12" spans="1:34" ht="13.5" customHeight="1">
       <c r="A12" s="51" t="s">
         <v>18</v>
       </c>
-      <c r="B12" s="394" t="s">
+      <c r="B12" s="281" t="s">
         <v>19</v>
       </c>
-      <c r="C12" s="395"/>
-[...30 lines deleted...]
-      <c r="AH12" s="396"/>
+      <c r="C12" s="366"/>
+      <c r="D12" s="366"/>
+      <c r="E12" s="366"/>
+      <c r="F12" s="366"/>
+      <c r="G12" s="366"/>
+      <c r="H12" s="366"/>
+      <c r="I12" s="366"/>
+      <c r="J12" s="366"/>
+      <c r="K12" s="366"/>
+      <c r="L12" s="366"/>
+      <c r="M12" s="366"/>
+      <c r="N12" s="366"/>
+      <c r="O12" s="366"/>
+      <c r="P12" s="366"/>
+      <c r="Q12" s="366"/>
+      <c r="R12" s="366"/>
+      <c r="S12" s="366"/>
+      <c r="T12" s="366"/>
+      <c r="U12" s="366"/>
+      <c r="V12" s="366"/>
+      <c r="W12" s="366"/>
+      <c r="X12" s="366"/>
+      <c r="Y12" s="366"/>
+      <c r="Z12" s="366"/>
+      <c r="AA12" s="366"/>
+      <c r="AB12" s="366"/>
+      <c r="AC12" s="366"/>
+      <c r="AD12" s="366"/>
+      <c r="AE12" s="366"/>
+      <c r="AF12" s="366"/>
+      <c r="AG12" s="366"/>
+      <c r="AH12" s="367"/>
     </row>
     <row r="13" spans="1:34" ht="18" customHeight="1">
-      <c r="A13" s="397" t="s">
+      <c r="A13" s="368" t="s">
         <v>20</v>
       </c>
-      <c r="B13" s="263" t="s">
+      <c r="B13" s="378" t="s">
         <v>21</v>
       </c>
-      <c r="C13" s="264"/>
-[...3 lines deleted...]
-      <c r="G13" s="264"/>
+      <c r="C13" s="371"/>
+      <c r="D13" s="371"/>
+      <c r="E13" s="371"/>
+      <c r="F13" s="371"/>
+      <c r="G13" s="371"/>
       <c r="H13" s="184" t="s">
         <v>205</v>
       </c>
-      <c r="I13" s="264" t="s">
+      <c r="I13" s="371" t="s">
         <v>23</v>
       </c>
-      <c r="J13" s="264"/>
-      <c r="K13" s="264"/>
+      <c r="J13" s="371"/>
+      <c r="K13" s="371"/>
       <c r="L13" s="184" t="s">
         <v>205</v>
       </c>
-      <c r="M13" s="264" t="s">
+      <c r="M13" s="371" t="s">
         <v>24</v>
       </c>
-      <c r="N13" s="264"/>
+      <c r="N13" s="371"/>
       <c r="O13" s="185" t="s">
         <v>25</v>
       </c>
-      <c r="P13" s="264" t="s">
+      <c r="P13" s="371" t="s">
         <v>26</v>
       </c>
-      <c r="Q13" s="264"/>
+      <c r="Q13" s="371"/>
       <c r="R13" s="184" t="s">
         <v>205</v>
       </c>
       <c r="S13" s="68" t="s">
         <v>27</v>
       </c>
       <c r="T13" s="114"/>
-      <c r="U13" s="406" t="s">
+      <c r="U13" s="379" t="s">
         <v>206</v>
       </c>
-      <c r="V13" s="406"/>
-[...3 lines deleted...]
-      <c r="Z13" s="406"/>
+      <c r="V13" s="379"/>
+      <c r="W13" s="379"/>
+      <c r="X13" s="379"/>
+      <c r="Y13" s="379"/>
+      <c r="Z13" s="379"/>
       <c r="AA13" s="114"/>
       <c r="AB13" s="114"/>
       <c r="AC13" s="114"/>
       <c r="AD13" s="114"/>
       <c r="AE13" s="114"/>
       <c r="AF13" s="114"/>
       <c r="AG13" s="114"/>
       <c r="AH13" s="60" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="14" spans="1:34" ht="18" customHeight="1">
-      <c r="A14" s="398"/>
+      <c r="A14" s="369"/>
       <c r="B14" s="69" t="s">
         <v>231</v>
       </c>
       <c r="C14" s="138"/>
       <c r="D14" s="138"/>
       <c r="E14" s="138"/>
       <c r="F14" s="138"/>
       <c r="G14" s="138"/>
       <c r="H14" s="37"/>
       <c r="I14" s="138"/>
       <c r="J14" s="138"/>
       <c r="K14" s="138"/>
       <c r="L14" s="37"/>
       <c r="M14" s="138"/>
       <c r="N14" s="138"/>
       <c r="O14" s="186"/>
       <c r="P14" s="138"/>
       <c r="Q14" s="138"/>
       <c r="R14" s="37"/>
       <c r="S14" s="139"/>
       <c r="T14" s="187"/>
       <c r="U14" s="188"/>
       <c r="V14" s="188"/>
       <c r="W14" s="188"/>
       <c r="X14" s="188"/>
       <c r="Y14" s="188"/>
       <c r="Z14" s="188"/>
       <c r="AA14" s="187"/>
       <c r="AB14" s="187"/>
       <c r="AC14" s="187"/>
       <c r="AD14" s="187"/>
       <c r="AE14" s="187"/>
       <c r="AF14" s="187"/>
       <c r="AG14" s="187"/>
       <c r="AH14" s="189"/>
     </row>
     <row r="15" spans="1:34" ht="22.5" customHeight="1">
-      <c r="A15" s="399"/>
-      <c r="B15" s="413" t="s">
+      <c r="A15" s="370"/>
+      <c r="B15" s="386" t="s">
         <v>29</v>
       </c>
-      <c r="C15" s="414"/>
-[...2 lines deleted...]
-      <c r="F15" s="414"/>
+      <c r="C15" s="387"/>
+      <c r="D15" s="387"/>
+      <c r="E15" s="387"/>
+      <c r="F15" s="387"/>
       <c r="G15" s="134" t="s">
         <v>207</v>
       </c>
       <c r="H15" s="62"/>
       <c r="I15" s="182"/>
       <c r="J15" s="62"/>
       <c r="K15" s="62"/>
       <c r="L15" s="62"/>
       <c r="M15" s="62"/>
       <c r="N15" s="62"/>
       <c r="O15" s="62"/>
       <c r="P15" s="59" t="s">
         <v>31</v>
       </c>
       <c r="Q15" s="62"/>
       <c r="R15" s="62"/>
       <c r="S15" s="62"/>
       <c r="T15" s="62"/>
       <c r="U15" s="62"/>
       <c r="V15" s="62"/>
       <c r="W15" s="62"/>
       <c r="X15" s="62"/>
       <c r="Y15" s="62"/>
       <c r="Z15" s="62"/>
       <c r="AA15" s="62"/>
       <c r="AB15" s="62"/>
       <c r="AC15" s="62"/>
       <c r="AD15" s="62"/>
       <c r="AE15" s="62"/>
       <c r="AF15" s="62"/>
       <c r="AG15" s="62"/>
       <c r="AH15" s="183"/>
     </row>
     <row r="16" spans="1:34" ht="13.5" customHeight="1">
-      <c r="A16" s="400" t="s">
+      <c r="A16" s="372" t="s">
         <v>32</v>
       </c>
-      <c r="B16" s="403" t="s">
+      <c r="B16" s="375" t="s">
         <v>33</v>
       </c>
-      <c r="C16" s="404"/>
-[...30 lines deleted...]
-      <c r="AH16" s="405"/>
+      <c r="C16" s="376"/>
+      <c r="D16" s="376"/>
+      <c r="E16" s="376"/>
+      <c r="F16" s="376"/>
+      <c r="G16" s="376"/>
+      <c r="H16" s="376"/>
+      <c r="I16" s="376"/>
+      <c r="J16" s="376"/>
+      <c r="K16" s="376"/>
+      <c r="L16" s="376"/>
+      <c r="M16" s="376"/>
+      <c r="N16" s="376"/>
+      <c r="O16" s="376"/>
+      <c r="P16" s="376"/>
+      <c r="Q16" s="376"/>
+      <c r="R16" s="376"/>
+      <c r="S16" s="376"/>
+      <c r="T16" s="376"/>
+      <c r="U16" s="376"/>
+      <c r="V16" s="376"/>
+      <c r="W16" s="376"/>
+      <c r="X16" s="376"/>
+      <c r="Y16" s="376"/>
+      <c r="Z16" s="376"/>
+      <c r="AA16" s="376"/>
+      <c r="AB16" s="376"/>
+      <c r="AC16" s="376"/>
+      <c r="AD16" s="376"/>
+      <c r="AE16" s="376"/>
+      <c r="AF16" s="376"/>
+      <c r="AG16" s="376"/>
+      <c r="AH16" s="377"/>
     </row>
     <row r="17" spans="1:39" ht="30" customHeight="1">
-      <c r="A17" s="401"/>
-      <c r="B17" s="476" t="s">
+      <c r="A17" s="373"/>
+      <c r="B17" s="259" t="s">
         <v>243</v>
       </c>
-      <c r="C17" s="477"/>
-[...30 lines deleted...]
-      <c r="AH17" s="478"/>
+      <c r="C17" s="260"/>
+      <c r="D17" s="260"/>
+      <c r="E17" s="260"/>
+      <c r="F17" s="260"/>
+      <c r="G17" s="260"/>
+      <c r="H17" s="260"/>
+      <c r="I17" s="260"/>
+      <c r="J17" s="260"/>
+      <c r="K17" s="260"/>
+      <c r="L17" s="260"/>
+      <c r="M17" s="260"/>
+      <c r="N17" s="260"/>
+      <c r="O17" s="260"/>
+      <c r="P17" s="260"/>
+      <c r="Q17" s="260"/>
+      <c r="R17" s="260"/>
+      <c r="S17" s="260"/>
+      <c r="T17" s="260"/>
+      <c r="U17" s="260"/>
+      <c r="V17" s="260"/>
+      <c r="W17" s="260"/>
+      <c r="X17" s="260"/>
+      <c r="Y17" s="260"/>
+      <c r="Z17" s="260"/>
+      <c r="AA17" s="260"/>
+      <c r="AB17" s="260"/>
+      <c r="AC17" s="260"/>
+      <c r="AD17" s="260"/>
+      <c r="AE17" s="260"/>
+      <c r="AF17" s="260"/>
+      <c r="AG17" s="260"/>
+      <c r="AH17" s="261"/>
     </row>
     <row r="18" spans="1:39" ht="13.5" customHeight="1">
-      <c r="A18" s="402"/>
+      <c r="A18" s="374"/>
       <c r="B18" s="137" t="s">
         <v>34</v>
       </c>
       <c r="C18" s="138"/>
       <c r="D18" s="138"/>
       <c r="E18" s="138"/>
       <c r="F18" s="139"/>
       <c r="G18" s="138"/>
       <c r="H18" s="140"/>
       <c r="I18" s="140"/>
       <c r="J18" s="140"/>
       <c r="K18" s="140"/>
       <c r="L18" s="140"/>
       <c r="M18" s="140"/>
       <c r="N18" s="140"/>
       <c r="O18" s="140"/>
       <c r="P18" s="140"/>
-      <c r="Q18" s="421" t="s">
+      <c r="Q18" s="394" t="s">
         <v>35</v>
       </c>
-      <c r="R18" s="421"/>
+      <c r="R18" s="394"/>
       <c r="S18" s="138" t="s">
         <v>36</v>
       </c>
       <c r="T18" s="139"/>
       <c r="U18" s="138" t="s">
         <v>37</v>
       </c>
       <c r="V18" s="138"/>
-      <c r="W18" s="445"/>
-[...9 lines deleted...]
-      <c r="AG18" s="445"/>
+      <c r="W18" s="317"/>
+      <c r="X18" s="317"/>
+      <c r="Y18" s="317"/>
+      <c r="Z18" s="317"/>
+      <c r="AA18" s="317"/>
+      <c r="AB18" s="317"/>
+      <c r="AC18" s="317"/>
+      <c r="AD18" s="317"/>
+      <c r="AE18" s="317"/>
+      <c r="AF18" s="317"/>
+      <c r="AG18" s="317"/>
       <c r="AH18" s="179" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="19" spans="1:39" ht="18" customHeight="1">
-      <c r="A19" s="505" t="s">
+      <c r="A19" s="293" t="s">
         <v>222</v>
       </c>
-      <c r="B19" s="263" t="s">
+      <c r="B19" s="378" t="s">
         <v>39</v>
       </c>
-      <c r="C19" s="264"/>
-[...3 lines deleted...]
-      <c r="G19" s="264"/>
+      <c r="C19" s="371"/>
+      <c r="D19" s="371"/>
+      <c r="E19" s="371"/>
+      <c r="F19" s="371"/>
+      <c r="G19" s="371"/>
       <c r="H19" s="164" t="s">
         <v>40</v>
       </c>
       <c r="I19" s="63"/>
       <c r="K19" s="150"/>
       <c r="L19" s="151" t="s">
         <v>41</v>
       </c>
       <c r="M19" s="150"/>
       <c r="N19" s="63" t="s">
         <v>42</v>
       </c>
       <c r="O19" s="59"/>
       <c r="P19" s="63" t="s">
         <v>43</v>
       </c>
       <c r="R19" s="152" t="s">
         <v>44</v>
       </c>
       <c r="S19" s="64"/>
       <c r="T19" s="64"/>
       <c r="U19" s="142"/>
       <c r="V19" s="164" t="s">
         <v>45</v>
       </c>
       <c r="W19" s="63"/>
       <c r="Y19" s="150"/>
       <c r="Z19" s="151" t="s">
         <v>41</v>
       </c>
       <c r="AA19" s="150"/>
       <c r="AB19" s="63" t="s">
         <v>42</v>
       </c>
       <c r="AC19" s="59"/>
       <c r="AD19" s="63" t="s">
         <v>43</v>
       </c>
       <c r="AF19" s="152" t="s">
         <v>44</v>
       </c>
       <c r="AG19" s="142"/>
       <c r="AH19" s="65"/>
     </row>
     <row r="20" spans="1:39" ht="18" customHeight="1">
-      <c r="A20" s="506"/>
-      <c r="B20" s="265" t="s">
+      <c r="A20" s="294"/>
+      <c r="B20" s="495" t="s">
         <v>46</v>
       </c>
-      <c r="C20" s="266"/>
-[...3 lines deleted...]
-      <c r="G20" s="266"/>
+      <c r="C20" s="496"/>
+      <c r="D20" s="496"/>
+      <c r="E20" s="496"/>
+      <c r="F20" s="496"/>
+      <c r="G20" s="496"/>
       <c r="H20" s="59"/>
       <c r="I20" s="59"/>
       <c r="J20" s="59"/>
       <c r="K20" s="59"/>
       <c r="L20" s="59"/>
       <c r="M20" s="59"/>
       <c r="N20" s="59"/>
       <c r="O20" s="59"/>
       <c r="P20" s="59"/>
       <c r="Q20" s="59"/>
       <c r="R20" s="59"/>
       <c r="S20" s="59"/>
       <c r="T20" s="59"/>
       <c r="U20" s="59"/>
       <c r="V20" s="59"/>
       <c r="W20" s="59"/>
       <c r="X20" s="59"/>
       <c r="Y20" s="59"/>
       <c r="Z20" s="59"/>
       <c r="AA20" s="59"/>
       <c r="AB20" s="59"/>
       <c r="AC20" s="59"/>
       <c r="AD20" s="59"/>
       <c r="AE20" s="59"/>
       <c r="AF20" s="59"/>
       <c r="AG20" s="59"/>
       <c r="AH20" s="65"/>
     </row>
     <row r="21" spans="1:39" ht="20.25" customHeight="1">
-      <c r="A21" s="506"/>
+      <c r="A21" s="294"/>
       <c r="B21" s="27"/>
-      <c r="C21" s="507" t="s">
+      <c r="C21" s="295" t="s">
         <v>212</v>
       </c>
-      <c r="D21" s="507"/>
-[...29 lines deleted...]
-      <c r="AH21" s="508"/>
+      <c r="D21" s="295"/>
+      <c r="E21" s="295"/>
+      <c r="F21" s="295"/>
+      <c r="G21" s="295"/>
+      <c r="H21" s="295"/>
+      <c r="I21" s="295"/>
+      <c r="J21" s="295"/>
+      <c r="K21" s="295"/>
+      <c r="L21" s="295"/>
+      <c r="M21" s="295"/>
+      <c r="N21" s="295"/>
+      <c r="O21" s="295"/>
+      <c r="P21" s="295"/>
+      <c r="Q21" s="295"/>
+      <c r="R21" s="295"/>
+      <c r="S21" s="295"/>
+      <c r="T21" s="295"/>
+      <c r="U21" s="295"/>
+      <c r="V21" s="295"/>
+      <c r="W21" s="295"/>
+      <c r="X21" s="295"/>
+      <c r="Y21" s="295"/>
+      <c r="Z21" s="295"/>
+      <c r="AA21" s="295"/>
+      <c r="AB21" s="295"/>
+      <c r="AC21" s="295"/>
+      <c r="AD21" s="295"/>
+      <c r="AE21" s="295"/>
+      <c r="AF21" s="295"/>
+      <c r="AG21" s="295"/>
+      <c r="AH21" s="296"/>
     </row>
     <row r="22" spans="1:39" ht="19.5" customHeight="1">
       <c r="A22" s="49" t="s">
         <v>47</v>
       </c>
-      <c r="B22" s="394" t="s">
+      <c r="B22" s="281" t="s">
         <v>48</v>
       </c>
-      <c r="C22" s="448"/>
+      <c r="C22" s="282"/>
       <c r="D22" s="158"/>
       <c r="E22" s="61"/>
       <c r="G22" s="148"/>
       <c r="I22" s="148"/>
       <c r="J22" s="61"/>
       <c r="K22" s="61"/>
       <c r="M22" s="148"/>
       <c r="N22" s="148"/>
       <c r="O22" s="148"/>
       <c r="P22" s="148"/>
       <c r="Q22" s="148"/>
       <c r="R22" s="148"/>
       <c r="S22" s="148"/>
       <c r="T22" s="148"/>
       <c r="U22" s="148"/>
       <c r="V22" s="148"/>
       <c r="W22" s="148"/>
       <c r="X22" s="148"/>
       <c r="Y22" s="148"/>
       <c r="Z22" s="148"/>
       <c r="AA22" s="148"/>
       <c r="AB22" s="148"/>
       <c r="AC22" s="148"/>
       <c r="AD22" s="148"/>
       <c r="AE22" s="148"/>
@@ -11726,2194 +11726,2194 @@
         <v>51</v>
       </c>
       <c r="D23" s="171"/>
       <c r="E23" s="171"/>
       <c r="F23" s="171"/>
       <c r="G23" s="171"/>
       <c r="H23" s="66"/>
       <c r="I23" s="66" t="s">
         <v>52</v>
       </c>
       <c r="J23" s="66"/>
       <c r="K23" s="66"/>
       <c r="L23" s="66"/>
       <c r="M23" s="66"/>
       <c r="N23" s="66"/>
       <c r="O23" s="66"/>
       <c r="P23" s="66"/>
       <c r="Q23" s="66"/>
       <c r="R23" s="66"/>
       <c r="S23" s="66"/>
       <c r="T23" s="67"/>
       <c r="U23" s="62"/>
       <c r="V23" s="67" t="s">
         <v>22</v>
       </c>
-      <c r="W23" s="509" t="s">
+      <c r="W23" s="297" t="s">
         <v>53</v>
       </c>
-      <c r="X23" s="509"/>
-[...9 lines deleted...]
-      <c r="AH23" s="510"/>
+      <c r="X23" s="297"/>
+      <c r="Y23" s="297"/>
+      <c r="Z23" s="297"/>
+      <c r="AA23" s="297"/>
+      <c r="AB23" s="297"/>
+      <c r="AC23" s="297"/>
+      <c r="AD23" s="297"/>
+      <c r="AE23" s="297"/>
+      <c r="AF23" s="297"/>
+      <c r="AG23" s="297"/>
+      <c r="AH23" s="298"/>
     </row>
     <row r="24" spans="1:39" ht="13.5" customHeight="1">
       <c r="A24" s="50" t="s">
         <v>54</v>
       </c>
-      <c r="B24" s="394" t="s">
+      <c r="B24" s="281" t="s">
         <v>55</v>
       </c>
-      <c r="C24" s="448"/>
-[...30 lines deleted...]
-      <c r="AH24" s="449"/>
+      <c r="C24" s="282"/>
+      <c r="D24" s="282"/>
+      <c r="E24" s="282"/>
+      <c r="F24" s="282"/>
+      <c r="G24" s="282"/>
+      <c r="H24" s="282"/>
+      <c r="I24" s="282"/>
+      <c r="J24" s="282"/>
+      <c r="K24" s="282"/>
+      <c r="L24" s="282"/>
+      <c r="M24" s="282"/>
+      <c r="N24" s="282"/>
+      <c r="O24" s="282"/>
+      <c r="P24" s="282"/>
+      <c r="Q24" s="282"/>
+      <c r="R24" s="282"/>
+      <c r="S24" s="282"/>
+      <c r="T24" s="282"/>
+      <c r="U24" s="282"/>
+      <c r="V24" s="282"/>
+      <c r="W24" s="282"/>
+      <c r="X24" s="282"/>
+      <c r="Y24" s="282"/>
+      <c r="Z24" s="282"/>
+      <c r="AA24" s="282"/>
+      <c r="AB24" s="282"/>
+      <c r="AC24" s="282"/>
+      <c r="AD24" s="282"/>
+      <c r="AE24" s="282"/>
+      <c r="AF24" s="282"/>
+      <c r="AG24" s="282"/>
+      <c r="AH24" s="321"/>
     </row>
     <row r="25" spans="1:39" ht="13.5" customHeight="1">
       <c r="A25" s="153" t="s">
         <v>56</v>
       </c>
-      <c r="B25" s="267" t="s">
+      <c r="B25" s="497" t="s">
         <v>57</v>
       </c>
-      <c r="C25" s="268"/>
-      <c r="D25" s="268"/>
+      <c r="C25" s="498"/>
+      <c r="D25" s="498"/>
       <c r="E25" s="156"/>
       <c r="G25" s="166" t="s">
         <v>208</v>
       </c>
       <c r="I25" s="157" t="s">
         <v>44</v>
       </c>
-      <c r="J25" s="269" t="s">
+      <c r="J25" s="499" t="s">
         <v>58</v>
       </c>
-      <c r="K25" s="269"/>
+      <c r="K25" s="499"/>
       <c r="L25" s="154"/>
       <c r="M25" s="154"/>
       <c r="N25" s="154"/>
       <c r="O25" s="154"/>
       <c r="P25" s="154"/>
       <c r="Q25" s="154"/>
       <c r="R25" s="154"/>
       <c r="S25" s="154"/>
       <c r="T25" s="154"/>
       <c r="U25" s="154"/>
       <c r="V25" s="154"/>
       <c r="W25" s="154"/>
       <c r="X25" s="154"/>
       <c r="Y25" s="154"/>
       <c r="Z25" s="154"/>
       <c r="AA25" s="154"/>
       <c r="AB25" s="154"/>
       <c r="AC25" s="154"/>
       <c r="AD25" s="154"/>
       <c r="AE25" s="154"/>
       <c r="AF25" s="154"/>
       <c r="AG25" s="154"/>
       <c r="AH25" s="155"/>
     </row>
     <row r="26" spans="1:39" ht="18" customHeight="1">
       <c r="A26" s="55" t="s">
         <v>59</v>
       </c>
-      <c r="B26" s="450" t="s">
+      <c r="B26" s="322" t="s">
         <v>60</v>
       </c>
-      <c r="C26" s="451"/>
-[...25 lines deleted...]
-      <c r="AC26" s="472"/>
+      <c r="C26" s="323"/>
+      <c r="D26" s="344"/>
+      <c r="E26" s="344"/>
+      <c r="F26" s="344"/>
+      <c r="G26" s="344"/>
+      <c r="H26" s="344"/>
+      <c r="I26" s="344"/>
+      <c r="J26" s="344"/>
+      <c r="K26" s="344"/>
+      <c r="L26" s="344"/>
+      <c r="M26" s="344"/>
+      <c r="N26" s="344"/>
+      <c r="O26" s="344"/>
+      <c r="P26" s="344"/>
+      <c r="Q26" s="344"/>
+      <c r="R26" s="344"/>
+      <c r="S26" s="344"/>
+      <c r="T26" s="344"/>
+      <c r="U26" s="344"/>
+      <c r="V26" s="344"/>
+      <c r="W26" s="344"/>
+      <c r="X26" s="344"/>
+      <c r="Y26" s="344"/>
+      <c r="Z26" s="344"/>
+      <c r="AA26" s="344"/>
+      <c r="AB26" s="344"/>
+      <c r="AC26" s="344"/>
       <c r="AD26" s="68" t="s">
         <v>61</v>
       </c>
       <c r="AE26" s="33"/>
       <c r="AF26" s="33"/>
       <c r="AG26" s="33"/>
       <c r="AH26" s="34"/>
       <c r="AJ26" s="146" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="27" spans="1:39" ht="16.5" customHeight="1">
       <c r="A27" s="48" t="s">
         <v>63</v>
       </c>
-      <c r="B27" s="452" t="s">
+      <c r="B27" s="324" t="s">
         <v>209</v>
       </c>
-      <c r="C27" s="453"/>
-[...30 lines deleted...]
-      <c r="AH27" s="454"/>
+      <c r="C27" s="325"/>
+      <c r="D27" s="325"/>
+      <c r="E27" s="325"/>
+      <c r="F27" s="325"/>
+      <c r="G27" s="325"/>
+      <c r="H27" s="325"/>
+      <c r="I27" s="325"/>
+      <c r="J27" s="325"/>
+      <c r="K27" s="325"/>
+      <c r="L27" s="325"/>
+      <c r="M27" s="325"/>
+      <c r="N27" s="325"/>
+      <c r="O27" s="325"/>
+      <c r="P27" s="325"/>
+      <c r="Q27" s="325"/>
+      <c r="R27" s="325"/>
+      <c r="S27" s="325"/>
+      <c r="T27" s="325"/>
+      <c r="U27" s="325"/>
+      <c r="V27" s="325"/>
+      <c r="W27" s="325"/>
+      <c r="X27" s="325"/>
+      <c r="Y27" s="325"/>
+      <c r="Z27" s="325"/>
+      <c r="AA27" s="325"/>
+      <c r="AB27" s="325"/>
+      <c r="AC27" s="325"/>
+      <c r="AD27" s="325"/>
+      <c r="AE27" s="325"/>
+      <c r="AF27" s="325"/>
+      <c r="AG27" s="325"/>
+      <c r="AH27" s="326"/>
       <c r="AJ27" s="146" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="28" spans="1:39" s="62" customFormat="1" ht="13.5" customHeight="1">
       <c r="A28" s="55" t="s">
         <v>64</v>
       </c>
       <c r="B28" s="143" t="s">
         <v>65</v>
       </c>
       <c r="C28" s="174"/>
       <c r="D28" s="174"/>
       <c r="E28" s="174"/>
       <c r="F28" s="174"/>
       <c r="G28" s="174"/>
       <c r="H28" s="174"/>
       <c r="I28" s="174"/>
       <c r="J28" s="174"/>
       <c r="K28" s="174"/>
       <c r="L28" s="174"/>
       <c r="M28" s="174"/>
       <c r="N28" s="174"/>
       <c r="O28" s="174"/>
       <c r="P28" s="174"/>
       <c r="Q28" s="174"/>
       <c r="R28" s="174"/>
       <c r="S28" s="174"/>
       <c r="T28" s="174"/>
       <c r="U28" s="174"/>
       <c r="V28" s="174"/>
       <c r="W28" s="174"/>
       <c r="X28" s="174"/>
       <c r="Y28" s="174"/>
       <c r="Z28" s="174"/>
       <c r="AA28" s="174"/>
       <c r="AB28" s="174"/>
       <c r="AC28" s="174"/>
       <c r="AD28" s="174"/>
       <c r="AE28" s="174"/>
       <c r="AF28" s="174"/>
       <c r="AG28" s="174"/>
       <c r="AH28" s="175"/>
       <c r="AJ28" s="146" t="s">
-        <v>277</v>
+        <v>280</v>
       </c>
     </row>
     <row r="29" spans="1:39" ht="48" customHeight="1">
       <c r="A29" s="52" t="s">
         <v>66</v>
       </c>
-      <c r="B29" s="455" t="s">
+      <c r="B29" s="327" t="s">
         <v>275</v>
       </c>
-      <c r="C29" s="456"/>
-[...30 lines deleted...]
-      <c r="AH29" s="457"/>
+      <c r="C29" s="328"/>
+      <c r="D29" s="328"/>
+      <c r="E29" s="328"/>
+      <c r="F29" s="328"/>
+      <c r="G29" s="328"/>
+      <c r="H29" s="328"/>
+      <c r="I29" s="328"/>
+      <c r="J29" s="328"/>
+      <c r="K29" s="328"/>
+      <c r="L29" s="328"/>
+      <c r="M29" s="328"/>
+      <c r="N29" s="328"/>
+      <c r="O29" s="328"/>
+      <c r="P29" s="328"/>
+      <c r="Q29" s="328"/>
+      <c r="R29" s="328"/>
+      <c r="S29" s="328"/>
+      <c r="T29" s="328"/>
+      <c r="U29" s="328"/>
+      <c r="V29" s="328"/>
+      <c r="W29" s="328"/>
+      <c r="X29" s="328"/>
+      <c r="Y29" s="328"/>
+      <c r="Z29" s="328"/>
+      <c r="AA29" s="328"/>
+      <c r="AB29" s="328"/>
+      <c r="AC29" s="328"/>
+      <c r="AD29" s="328"/>
+      <c r="AE29" s="328"/>
+      <c r="AF29" s="328"/>
+      <c r="AG29" s="328"/>
+      <c r="AH29" s="329"/>
       <c r="AJ29" s="146" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
     </row>
     <row r="30" spans="1:39" s="62" customFormat="1" ht="13.5" customHeight="1">
       <c r="A30" s="55" t="s">
         <v>67</v>
       </c>
       <c r="B30" s="173" t="s">
         <v>227</v>
       </c>
       <c r="C30" s="121"/>
       <c r="D30" s="121"/>
       <c r="E30" s="121"/>
       <c r="F30" s="121"/>
       <c r="G30" s="121"/>
       <c r="H30" s="121"/>
       <c r="I30" s="121"/>
       <c r="J30" s="121"/>
       <c r="K30" s="121"/>
       <c r="L30" s="121"/>
       <c r="M30" s="121"/>
       <c r="N30" s="121"/>
       <c r="O30" s="121"/>
       <c r="P30" s="121"/>
       <c r="Q30" s="121"/>
       <c r="R30" s="121"/>
       <c r="S30" s="121"/>
       <c r="T30" s="121"/>
       <c r="U30" s="121"/>
       <c r="V30" s="121"/>
       <c r="W30" s="121"/>
       <c r="X30" s="121"/>
       <c r="Y30" s="121"/>
       <c r="Z30" s="121"/>
       <c r="AA30" s="121"/>
       <c r="AB30" s="121"/>
       <c r="AC30" s="121"/>
       <c r="AD30" s="121"/>
       <c r="AE30" s="121"/>
       <c r="AF30" s="121"/>
       <c r="AG30" s="121"/>
       <c r="AH30" s="144"/>
       <c r="AI30" s="8"/>
       <c r="AJ30" s="146" t="s">
-        <v>279</v>
+        <v>282</v>
       </c>
       <c r="AK30" s="8"/>
       <c r="AL30" s="8"/>
       <c r="AM30" s="8"/>
     </row>
     <row r="31" spans="1:39" ht="13.5" customHeight="1">
       <c r="A31" s="53" t="s">
         <v>68</v>
       </c>
-      <c r="B31" s="458" t="s">
+      <c r="B31" s="274" t="s">
         <v>69</v>
       </c>
-      <c r="C31" s="456"/>
-[...5 lines deleted...]
-      <c r="I31" s="459" t="s">
+      <c r="C31" s="328"/>
+      <c r="D31" s="328"/>
+      <c r="E31" s="328"/>
+      <c r="F31" s="328"/>
+      <c r="G31" s="328"/>
+      <c r="H31" s="328"/>
+      <c r="I31" s="330" t="s">
         <v>70</v>
       </c>
-      <c r="J31" s="456"/>
-[...5 lines deleted...]
-      <c r="P31" s="459" t="s">
+      <c r="J31" s="328"/>
+      <c r="K31" s="328"/>
+      <c r="L31" s="328"/>
+      <c r="M31" s="328"/>
+      <c r="N31" s="328"/>
+      <c r="O31" s="328"/>
+      <c r="P31" s="330" t="s">
         <v>71</v>
       </c>
-      <c r="Q31" s="456"/>
-[...16 lines deleted...]
-      <c r="AH31" s="457"/>
+      <c r="Q31" s="328"/>
+      <c r="R31" s="328"/>
+      <c r="S31" s="328"/>
+      <c r="T31" s="328"/>
+      <c r="U31" s="328"/>
+      <c r="V31" s="328"/>
+      <c r="W31" s="328"/>
+      <c r="X31" s="328"/>
+      <c r="Y31" s="328"/>
+      <c r="Z31" s="328"/>
+      <c r="AA31" s="328"/>
+      <c r="AB31" s="328"/>
+      <c r="AC31" s="328"/>
+      <c r="AD31" s="328"/>
+      <c r="AE31" s="328"/>
+      <c r="AF31" s="328"/>
+      <c r="AG31" s="328"/>
+      <c r="AH31" s="329"/>
       <c r="AJ31" s="146" t="s">
-        <v>278</v>
+        <v>283</v>
       </c>
     </row>
     <row r="32" spans="1:39" ht="13.5" customHeight="1">
       <c r="A32" s="54" t="s">
         <v>72</v>
       </c>
       <c r="B32" s="69" t="s">
         <v>224</v>
       </c>
       <c r="C32" s="12"/>
       <c r="D32" s="12"/>
       <c r="E32" s="12"/>
       <c r="F32" s="12"/>
       <c r="G32" s="12"/>
       <c r="H32" s="12"/>
       <c r="I32" s="12"/>
       <c r="J32" s="12"/>
       <c r="K32" s="12"/>
       <c r="L32" s="12"/>
       <c r="M32" s="12"/>
       <c r="N32" s="12"/>
       <c r="O32" s="12"/>
       <c r="P32" s="12"/>
       <c r="Q32" s="12"/>
       <c r="R32" s="12"/>
       <c r="S32" s="12"/>
       <c r="T32" s="12"/>
       <c r="U32" s="12"/>
       <c r="V32" s="12"/>
       <c r="W32" s="12"/>
       <c r="X32" s="12"/>
       <c r="Y32" s="12"/>
       <c r="Z32" s="12"/>
       <c r="AA32" s="12"/>
       <c r="AB32" s="12"/>
       <c r="AC32" s="12"/>
       <c r="AD32" s="12"/>
       <c r="AE32" s="12"/>
       <c r="AF32" s="12"/>
       <c r="AG32" s="12"/>
       <c r="AH32" s="26"/>
       <c r="AJ32" s="146" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="33" spans="1:36" ht="22.5" customHeight="1">
       <c r="A33" s="52" t="s">
         <v>74</v>
       </c>
-      <c r="B33" s="423" t="s">
+      <c r="B33" s="349" t="s">
         <v>75</v>
       </c>
-      <c r="C33" s="424"/>
-[...2 lines deleted...]
-      <c r="F33" s="425" t="s">
+      <c r="C33" s="350"/>
+      <c r="D33" s="350"/>
+      <c r="E33" s="350"/>
+      <c r="F33" s="273" t="s">
         <v>76</v>
       </c>
-      <c r="G33" s="425"/>
-[...3 lines deleted...]
-      <c r="K33" s="425"/>
+      <c r="G33" s="273"/>
+      <c r="H33" s="273"/>
+      <c r="I33" s="273"/>
+      <c r="J33" s="273"/>
+      <c r="K33" s="273"/>
       <c r="L33" s="12"/>
       <c r="M33" s="12"/>
       <c r="N33" s="12"/>
-      <c r="O33" s="424" t="s">
+      <c r="O33" s="350" t="s">
         <v>77</v>
       </c>
-      <c r="P33" s="424"/>
-[...2 lines deleted...]
-      <c r="S33" s="426" t="s">
+      <c r="P33" s="350"/>
+      <c r="Q33" s="350"/>
+      <c r="R33" s="350"/>
+      <c r="S33" s="351" t="s">
         <v>78</v>
       </c>
-      <c r="T33" s="426"/>
-[...3 lines deleted...]
-      <c r="X33" s="357" t="s">
+      <c r="T33" s="351"/>
+      <c r="U33" s="351"/>
+      <c r="V33" s="351"/>
+      <c r="W33" s="351"/>
+      <c r="X33" s="353" t="s">
         <v>79</v>
       </c>
-      <c r="Y33" s="357"/>
-[...3 lines deleted...]
-      <c r="AC33" s="357"/>
+      <c r="Y33" s="353"/>
+      <c r="Z33" s="353"/>
+      <c r="AA33" s="353"/>
+      <c r="AB33" s="353"/>
+      <c r="AC33" s="353"/>
       <c r="AD33" s="59" t="s">
         <v>80</v>
       </c>
       <c r="AE33" s="12"/>
       <c r="AF33" s="12"/>
       <c r="AG33" s="12"/>
       <c r="AH33" s="26"/>
       <c r="AJ33" s="145"/>
     </row>
     <row r="34" spans="1:36" ht="14.25">
       <c r="A34" s="55" t="s">
         <v>81</v>
       </c>
-      <c r="B34" s="427" t="s">
+      <c r="B34" s="352" t="s">
         <v>30</v>
       </c>
-      <c r="C34" s="426"/>
-[...8 lines deleted...]
-      <c r="L34" s="426"/>
+      <c r="C34" s="351"/>
+      <c r="D34" s="351"/>
+      <c r="E34" s="351"/>
+      <c r="F34" s="351"/>
+      <c r="G34" s="351"/>
+      <c r="H34" s="351"/>
+      <c r="I34" s="351"/>
+      <c r="J34" s="351"/>
+      <c r="K34" s="351"/>
+      <c r="L34" s="351"/>
       <c r="M34" s="121" t="s">
         <v>31</v>
       </c>
       <c r="N34" s="29"/>
       <c r="O34" s="29"/>
       <c r="P34" s="29"/>
       <c r="Q34" s="29"/>
       <c r="R34" s="29"/>
       <c r="T34" s="12"/>
       <c r="U34" s="12"/>
       <c r="V34" s="12"/>
       <c r="W34" s="12"/>
       <c r="X34" s="22"/>
       <c r="AB34" s="30"/>
       <c r="AC34" s="12"/>
       <c r="AD34" s="12"/>
       <c r="AE34" s="12"/>
       <c r="AF34" s="12"/>
       <c r="AG34" s="12"/>
       <c r="AH34" s="26"/>
     </row>
     <row r="35" spans="1:36" ht="21" customHeight="1">
-      <c r="A35" s="473" t="s">
+      <c r="A35" s="345" t="s">
         <v>82</v>
       </c>
-      <c r="B35" s="452" t="s">
+      <c r="B35" s="324" t="s">
         <v>83</v>
       </c>
-      <c r="C35" s="475"/>
-[...3 lines deleted...]
-      <c r="G35" s="428" t="s">
+      <c r="C35" s="347"/>
+      <c r="D35" s="347"/>
+      <c r="E35" s="347"/>
+      <c r="F35" s="347"/>
+      <c r="G35" s="354" t="s">
         <v>84</v>
       </c>
-      <c r="H35" s="428"/>
-[...6 lines deleted...]
-      <c r="O35" s="429" t="s">
+      <c r="H35" s="354"/>
+      <c r="I35" s="354"/>
+      <c r="J35" s="354"/>
+      <c r="K35" s="354"/>
+      <c r="L35" s="354"/>
+      <c r="M35" s="354"/>
+      <c r="N35" s="354"/>
+      <c r="O35" s="355" t="s">
         <v>85</v>
       </c>
-      <c r="P35" s="429"/>
-      <c r="Q35" s="428" t="s">
+      <c r="P35" s="355"/>
+      <c r="Q35" s="354" t="s">
         <v>84</v>
       </c>
-      <c r="R35" s="428"/>
-[...5 lines deleted...]
-      <c r="X35" s="503" t="s">
+      <c r="R35" s="354"/>
+      <c r="S35" s="354"/>
+      <c r="T35" s="354"/>
+      <c r="U35" s="354"/>
+      <c r="V35" s="354"/>
+      <c r="W35" s="354"/>
+      <c r="X35" s="291" t="s">
         <v>86</v>
       </c>
-      <c r="Y35" s="503"/>
-[...2 lines deleted...]
-      <c r="AB35" s="504"/>
+      <c r="Y35" s="291"/>
+      <c r="Z35" s="291"/>
+      <c r="AA35" s="291"/>
+      <c r="AB35" s="292"/>
       <c r="AC35" s="70"/>
       <c r="AD35" s="70"/>
       <c r="AE35" s="70"/>
       <c r="AF35" s="70"/>
       <c r="AG35" s="70"/>
       <c r="AH35" s="71"/>
     </row>
     <row r="36" spans="1:36" ht="21" customHeight="1" thickBot="1">
-      <c r="A36" s="474"/>
-      <c r="B36" s="430" t="s">
+      <c r="A36" s="346"/>
+      <c r="B36" s="356" t="s">
         <v>87</v>
       </c>
-      <c r="C36" s="431"/>
-[...3 lines deleted...]
-      <c r="G36" s="422" t="s">
+      <c r="C36" s="357"/>
+      <c r="D36" s="357"/>
+      <c r="E36" s="357"/>
+      <c r="F36" s="357"/>
+      <c r="G36" s="348" t="s">
         <v>84</v>
       </c>
-      <c r="H36" s="422"/>
-[...6 lines deleted...]
-      <c r="O36" s="432" t="s">
+      <c r="H36" s="348"/>
+      <c r="I36" s="348"/>
+      <c r="J36" s="348"/>
+      <c r="K36" s="348"/>
+      <c r="L36" s="348"/>
+      <c r="M36" s="348"/>
+      <c r="N36" s="348"/>
+      <c r="O36" s="358" t="s">
         <v>85</v>
       </c>
-      <c r="P36" s="432"/>
-      <c r="Q36" s="422" t="s">
+      <c r="P36" s="358"/>
+      <c r="Q36" s="348" t="s">
         <v>84</v>
       </c>
-      <c r="R36" s="422"/>
-[...5 lines deleted...]
-      <c r="X36" s="470" t="s">
+      <c r="R36" s="348"/>
+      <c r="S36" s="348"/>
+      <c r="T36" s="348"/>
+      <c r="U36" s="348"/>
+      <c r="V36" s="348"/>
+      <c r="W36" s="348"/>
+      <c r="X36" s="342" t="s">
         <v>86</v>
       </c>
-      <c r="Y36" s="470"/>
-[...2 lines deleted...]
-      <c r="AB36" s="471"/>
+      <c r="Y36" s="342"/>
+      <c r="Z36" s="342"/>
+      <c r="AA36" s="342"/>
+      <c r="AB36" s="343"/>
       <c r="AC36" s="72"/>
       <c r="AD36" s="72"/>
       <c r="AE36" s="72"/>
       <c r="AF36" s="72"/>
       <c r="AG36" s="72"/>
       <c r="AH36" s="73"/>
     </row>
     <row r="37" spans="1:36" ht="15.75" customHeight="1" thickTop="1">
-      <c r="A37" s="460" t="s">
+      <c r="A37" s="331" t="s">
         <v>220</v>
       </c>
-      <c r="B37" s="460"/>
-[...31 lines deleted...]
-      <c r="AH37" s="460"/>
+      <c r="B37" s="331"/>
+      <c r="C37" s="331"/>
+      <c r="D37" s="331"/>
+      <c r="E37" s="331"/>
+      <c r="F37" s="331"/>
+      <c r="G37" s="331"/>
+      <c r="H37" s="331"/>
+      <c r="I37" s="331"/>
+      <c r="J37" s="331"/>
+      <c r="K37" s="331"/>
+      <c r="L37" s="331"/>
+      <c r="M37" s="331"/>
+      <c r="N37" s="331"/>
+      <c r="O37" s="331"/>
+      <c r="P37" s="331"/>
+      <c r="Q37" s="331"/>
+      <c r="R37" s="331"/>
+      <c r="S37" s="331"/>
+      <c r="T37" s="331"/>
+      <c r="U37" s="331"/>
+      <c r="V37" s="331"/>
+      <c r="W37" s="331"/>
+      <c r="X37" s="331"/>
+      <c r="Y37" s="331"/>
+      <c r="Z37" s="331"/>
+      <c r="AA37" s="331"/>
+      <c r="AB37" s="331"/>
+      <c r="AC37" s="331"/>
+      <c r="AD37" s="331"/>
+      <c r="AE37" s="331"/>
+      <c r="AF37" s="331"/>
+      <c r="AG37" s="331"/>
+      <c r="AH37" s="331"/>
     </row>
     <row r="38" spans="1:36" ht="6" customHeight="1">
       <c r="A38" s="15"/>
       <c r="AH38" s="8"/>
     </row>
     <row r="39" spans="1:36" ht="15" customHeight="1" thickBot="1">
       <c r="A39" s="74" t="s">
         <v>88</v>
       </c>
-      <c r="B39" s="461" t="s">
+      <c r="B39" s="332" t="s">
         <v>213</v>
       </c>
-      <c r="C39" s="462"/>
-[...30 lines deleted...]
-      <c r="AH39" s="462"/>
+      <c r="C39" s="333"/>
+      <c r="D39" s="333"/>
+      <c r="E39" s="333"/>
+      <c r="F39" s="333"/>
+      <c r="G39" s="333"/>
+      <c r="H39" s="333"/>
+      <c r="I39" s="333"/>
+      <c r="J39" s="333"/>
+      <c r="K39" s="333"/>
+      <c r="L39" s="333"/>
+      <c r="M39" s="333"/>
+      <c r="N39" s="333"/>
+      <c r="O39" s="333"/>
+      <c r="P39" s="333"/>
+      <c r="Q39" s="333"/>
+      <c r="R39" s="333"/>
+      <c r="S39" s="333"/>
+      <c r="T39" s="333"/>
+      <c r="U39" s="333"/>
+      <c r="V39" s="333"/>
+      <c r="W39" s="333"/>
+      <c r="X39" s="333"/>
+      <c r="Y39" s="333"/>
+      <c r="Z39" s="333"/>
+      <c r="AA39" s="333"/>
+      <c r="AB39" s="333"/>
+      <c r="AC39" s="333"/>
+      <c r="AD39" s="333"/>
+      <c r="AE39" s="333"/>
+      <c r="AF39" s="333"/>
+      <c r="AG39" s="333"/>
+      <c r="AH39" s="333"/>
     </row>
     <row r="40" spans="1:36" ht="15" customHeight="1">
-      <c r="A40" s="463" t="s">
+      <c r="A40" s="334" t="s">
         <v>89</v>
       </c>
-      <c r="B40" s="464" t="s">
+      <c r="B40" s="336" t="s">
         <v>90</v>
       </c>
-      <c r="C40" s="465"/>
-[...1 lines deleted...]
-      <c r="E40" s="467" t="s">
+      <c r="C40" s="337"/>
+      <c r="D40" s="338"/>
+      <c r="E40" s="339" t="s">
         <v>84</v>
       </c>
-      <c r="F40" s="468"/>
-[...17 lines deleted...]
-      <c r="X40" s="511" t="s">
+      <c r="F40" s="340"/>
+      <c r="G40" s="340"/>
+      <c r="H40" s="340"/>
+      <c r="I40" s="340"/>
+      <c r="J40" s="340"/>
+      <c r="K40" s="340"/>
+      <c r="L40" s="340"/>
+      <c r="M40" s="340"/>
+      <c r="N40" s="340"/>
+      <c r="O40" s="340"/>
+      <c r="P40" s="340"/>
+      <c r="Q40" s="340"/>
+      <c r="R40" s="340"/>
+      <c r="S40" s="340"/>
+      <c r="T40" s="340"/>
+      <c r="U40" s="340"/>
+      <c r="V40" s="340"/>
+      <c r="W40" s="341"/>
+      <c r="X40" s="299" t="s">
         <v>91</v>
       </c>
-      <c r="Y40" s="512"/>
-[...2 lines deleted...]
-      <c r="AB40" s="433" t="s">
+      <c r="Y40" s="300"/>
+      <c r="Z40" s="300"/>
+      <c r="AA40" s="301"/>
+      <c r="AB40" s="305" t="s">
         <v>92</v>
       </c>
-      <c r="AC40" s="434"/>
-      <c r="AD40" s="435" t="s">
+      <c r="AC40" s="306"/>
+      <c r="AD40" s="307" t="s">
         <v>84</v>
       </c>
-      <c r="AE40" s="436"/>
-[...1 lines deleted...]
-      <c r="AG40" s="437" t="s">
+      <c r="AE40" s="308"/>
+      <c r="AF40" s="308"/>
+      <c r="AG40" s="309" t="s">
         <v>15</v>
       </c>
-      <c r="AH40" s="438"/>
+      <c r="AH40" s="310"/>
     </row>
     <row r="41" spans="1:36" ht="17.25" customHeight="1">
-      <c r="A41" s="374"/>
-      <c r="B41" s="439" t="s">
+      <c r="A41" s="335"/>
+      <c r="B41" s="311" t="s">
         <v>93</v>
       </c>
-      <c r="C41" s="440"/>
-[...1 lines deleted...]
-      <c r="E41" s="361" t="s">
+      <c r="C41" s="312"/>
+      <c r="D41" s="313"/>
+      <c r="E41" s="395" t="s">
         <v>84</v>
       </c>
-      <c r="F41" s="362"/>
-[...21 lines deleted...]
-      <c r="AB41" s="364" t="s">
+      <c r="F41" s="396"/>
+      <c r="G41" s="396"/>
+      <c r="H41" s="396"/>
+      <c r="I41" s="396"/>
+      <c r="J41" s="396"/>
+      <c r="K41" s="396"/>
+      <c r="L41" s="396"/>
+      <c r="M41" s="396"/>
+      <c r="N41" s="396"/>
+      <c r="O41" s="396"/>
+      <c r="P41" s="396"/>
+      <c r="Q41" s="396"/>
+      <c r="R41" s="396"/>
+      <c r="S41" s="396"/>
+      <c r="T41" s="396"/>
+      <c r="U41" s="396"/>
+      <c r="V41" s="396"/>
+      <c r="W41" s="397"/>
+      <c r="X41" s="302"/>
+      <c r="Y41" s="303"/>
+      <c r="Z41" s="303"/>
+      <c r="AA41" s="304"/>
+      <c r="AB41" s="398" t="s">
         <v>84</v>
       </c>
-      <c r="AC41" s="365"/>
+      <c r="AC41" s="399"/>
       <c r="AD41" s="172"/>
-      <c r="AE41" s="366" t="s">
+      <c r="AE41" s="400" t="s">
         <v>84</v>
       </c>
-      <c r="AF41" s="366"/>
-      <c r="AG41" s="384" t="s">
+      <c r="AF41" s="400"/>
+      <c r="AG41" s="416" t="s">
         <v>94</v>
       </c>
-      <c r="AH41" s="385"/>
+      <c r="AH41" s="417"/>
     </row>
     <row r="42" spans="1:36" ht="22.5" customHeight="1">
       <c r="A42" s="75" t="s">
         <v>95</v>
       </c>
-      <c r="B42" s="386">
+      <c r="B42" s="418">
         <v>0</v>
       </c>
-      <c r="C42" s="371"/>
-[...4 lines deleted...]
-      <c r="H42" s="371"/>
+      <c r="C42" s="320"/>
+      <c r="D42" s="320"/>
+      <c r="E42" s="320"/>
+      <c r="F42" s="320"/>
+      <c r="G42" s="320"/>
+      <c r="H42" s="320"/>
       <c r="I42" s="77" t="s">
         <v>96</v>
       </c>
       <c r="J42" s="32"/>
       <c r="K42" s="76"/>
-      <c r="L42" s="371"/>
-[...6 lines deleted...]
-      <c r="S42" s="446" t="s">
+      <c r="L42" s="320"/>
+      <c r="M42" s="320"/>
+      <c r="N42" s="320"/>
+      <c r="O42" s="320"/>
+      <c r="P42" s="320"/>
+      <c r="Q42" s="320"/>
+      <c r="R42" s="320"/>
+      <c r="S42" s="318" t="s">
         <v>97</v>
       </c>
-      <c r="T42" s="446"/>
-[...3 lines deleted...]
-      <c r="X42" s="367" t="s">
+      <c r="T42" s="318"/>
+      <c r="U42" s="318"/>
+      <c r="V42" s="318"/>
+      <c r="W42" s="319"/>
+      <c r="X42" s="401" t="s">
         <v>98</v>
       </c>
-      <c r="Y42" s="368"/>
-[...3 lines deleted...]
-      <c r="AC42" s="370">
+      <c r="Y42" s="402"/>
+      <c r="Z42" s="402"/>
+      <c r="AA42" s="402"/>
+      <c r="AB42" s="403"/>
+      <c r="AC42" s="404">
         <v>0</v>
       </c>
-      <c r="AD42" s="371"/>
-[...3 lines deleted...]
-      <c r="AH42" s="372"/>
+      <c r="AD42" s="320"/>
+      <c r="AE42" s="320"/>
+      <c r="AF42" s="320"/>
+      <c r="AG42" s="320"/>
+      <c r="AH42" s="405"/>
     </row>
     <row r="43" spans="1:36" ht="18" customHeight="1">
       <c r="A43" s="80" t="s">
         <v>99</v>
       </c>
-      <c r="B43" s="493">
+      <c r="B43" s="279">
         <v>0</v>
       </c>
-      <c r="C43" s="494"/>
-[...9 lines deleted...]
-      <c r="M43" s="494"/>
+      <c r="C43" s="280"/>
+      <c r="D43" s="280"/>
+      <c r="E43" s="280"/>
+      <c r="F43" s="280"/>
+      <c r="G43" s="280"/>
+      <c r="H43" s="280"/>
+      <c r="I43" s="280"/>
+      <c r="J43" s="280"/>
+      <c r="K43" s="280"/>
+      <c r="L43" s="280"/>
+      <c r="M43" s="280"/>
       <c r="N43" s="78"/>
       <c r="O43" s="78"/>
       <c r="P43" s="78"/>
-      <c r="Q43" s="380" t="s">
+      <c r="Q43" s="412" t="s">
         <v>100</v>
       </c>
-      <c r="R43" s="380"/>
-[...4 lines deleted...]
-      <c r="W43" s="380"/>
+      <c r="R43" s="412"/>
+      <c r="S43" s="412"/>
+      <c r="T43" s="412"/>
+      <c r="U43" s="412"/>
+      <c r="V43" s="412"/>
+      <c r="W43" s="412"/>
       <c r="X43" s="78"/>
       <c r="Y43" s="78"/>
       <c r="Z43" s="78"/>
       <c r="AA43" s="78"/>
       <c r="AB43" s="78"/>
       <c r="AC43" s="78"/>
       <c r="AD43" s="78"/>
       <c r="AE43" s="78"/>
       <c r="AF43" s="78"/>
       <c r="AG43" s="78"/>
       <c r="AH43" s="79"/>
     </row>
     <row r="44" spans="1:36" ht="17.25" customHeight="1">
-      <c r="A44" s="373" t="s">
+      <c r="A44" s="406" t="s">
         <v>101</v>
       </c>
-      <c r="B44" s="381" t="s">
+      <c r="B44" s="413" t="s">
         <v>102</v>
       </c>
-      <c r="C44" s="382"/>
-[...1 lines deleted...]
-      <c r="E44" s="375" t="s">
+      <c r="C44" s="414"/>
+      <c r="D44" s="414"/>
+      <c r="E44" s="407" t="s">
         <v>84</v>
       </c>
-      <c r="F44" s="375"/>
-[...2 lines deleted...]
-      <c r="I44" s="376">
+      <c r="F44" s="407"/>
+      <c r="G44" s="407"/>
+      <c r="H44" s="407"/>
+      <c r="I44" s="408">
         <v>0</v>
       </c>
-      <c r="J44" s="376"/>
-[...23 lines deleted...]
-      <c r="AH44" s="377"/>
+      <c r="J44" s="408"/>
+      <c r="K44" s="408"/>
+      <c r="L44" s="408"/>
+      <c r="M44" s="408"/>
+      <c r="N44" s="408"/>
+      <c r="O44" s="408"/>
+      <c r="P44" s="408"/>
+      <c r="Q44" s="408"/>
+      <c r="R44" s="408"/>
+      <c r="S44" s="408"/>
+      <c r="T44" s="408"/>
+      <c r="U44" s="408"/>
+      <c r="V44" s="408"/>
+      <c r="W44" s="408"/>
+      <c r="X44" s="408"/>
+      <c r="Y44" s="408"/>
+      <c r="Z44" s="408"/>
+      <c r="AA44" s="408"/>
+      <c r="AB44" s="408"/>
+      <c r="AC44" s="408"/>
+      <c r="AD44" s="408"/>
+      <c r="AE44" s="408"/>
+      <c r="AF44" s="408"/>
+      <c r="AG44" s="408"/>
+      <c r="AH44" s="409"/>
     </row>
     <row r="45" spans="1:36" ht="18" customHeight="1">
-      <c r="A45" s="374"/>
-      <c r="B45" s="383" t="s">
+      <c r="A45" s="335"/>
+      <c r="B45" s="415" t="s">
         <v>103</v>
       </c>
-      <c r="C45" s="379"/>
-[...8 lines deleted...]
-      <c r="L45" s="379"/>
+      <c r="C45" s="411"/>
+      <c r="D45" s="411"/>
+      <c r="E45" s="411"/>
+      <c r="F45" s="411"/>
+      <c r="G45" s="411"/>
+      <c r="H45" s="411"/>
+      <c r="I45" s="411"/>
+      <c r="J45" s="411"/>
+      <c r="K45" s="411"/>
+      <c r="L45" s="411"/>
       <c r="M45" s="81"/>
       <c r="N45" s="81"/>
       <c r="O45" s="81"/>
       <c r="P45" s="81"/>
       <c r="Q45" s="82"/>
-      <c r="R45" s="378" t="s">
+      <c r="R45" s="410" t="s">
         <v>104</v>
       </c>
-      <c r="S45" s="379"/>
-[...1 lines deleted...]
-      <c r="U45" s="344" t="s">
+      <c r="S45" s="411"/>
+      <c r="T45" s="411"/>
+      <c r="U45" s="422" t="s">
         <v>84</v>
       </c>
-      <c r="V45" s="344"/>
-[...11 lines deleted...]
-      <c r="AH45" s="345"/>
+      <c r="V45" s="422"/>
+      <c r="W45" s="422"/>
+      <c r="X45" s="422"/>
+      <c r="Y45" s="422"/>
+      <c r="Z45" s="422"/>
+      <c r="AA45" s="422"/>
+      <c r="AB45" s="422"/>
+      <c r="AC45" s="422"/>
+      <c r="AD45" s="422"/>
+      <c r="AE45" s="422"/>
+      <c r="AF45" s="422"/>
+      <c r="AG45" s="422"/>
+      <c r="AH45" s="423"/>
     </row>
     <row r="46" spans="1:36" ht="22.5" customHeight="1">
       <c r="A46" s="83" t="s">
         <v>105</v>
       </c>
       <c r="B46" s="84" t="s">
         <v>25</v>
       </c>
-      <c r="C46" s="349" t="s">
+      <c r="C46" s="427" t="s">
         <v>106</v>
       </c>
-      <c r="D46" s="349"/>
-[...7 lines deleted...]
-      <c r="L46" s="349"/>
+      <c r="D46" s="427"/>
+      <c r="E46" s="427"/>
+      <c r="F46" s="427"/>
+      <c r="G46" s="427"/>
+      <c r="H46" s="427"/>
+      <c r="I46" s="427"/>
+      <c r="J46" s="427"/>
+      <c r="K46" s="427"/>
+      <c r="L46" s="427"/>
       <c r="M46" s="85"/>
       <c r="N46" s="85"/>
       <c r="O46" s="85"/>
       <c r="P46" s="85"/>
       <c r="Q46" s="178" t="s">
         <v>28</v>
       </c>
-      <c r="R46" s="349" t="s">
+      <c r="R46" s="427" t="s">
         <v>107</v>
       </c>
-      <c r="S46" s="349"/>
-[...4 lines deleted...]
-      <c r="X46" s="349"/>
+      <c r="S46" s="427"/>
+      <c r="T46" s="427"/>
+      <c r="U46" s="427"/>
+      <c r="V46" s="427"/>
+      <c r="W46" s="427"/>
+      <c r="X46" s="427"/>
       <c r="Y46" s="85"/>
       <c r="Z46" s="85"/>
       <c r="AA46" s="85"/>
       <c r="AB46" s="86" t="s">
         <v>28</v>
       </c>
       <c r="AC46" s="66"/>
       <c r="AD46" s="87" t="s">
         <v>25</v>
       </c>
-      <c r="AE46" s="349" t="s">
+      <c r="AE46" s="427" t="s">
         <v>108</v>
       </c>
-      <c r="AF46" s="349"/>
+      <c r="AF46" s="427"/>
       <c r="AG46" s="86"/>
       <c r="AH46" s="88"/>
     </row>
     <row r="47" spans="1:36" ht="22.5" customHeight="1">
       <c r="A47" s="116" t="s">
         <v>109</v>
       </c>
-      <c r="B47" s="346">
+      <c r="B47" s="424">
         <v>0</v>
       </c>
-      <c r="C47" s="347"/>
-[...5 lines deleted...]
-      <c r="I47" s="356" t="s">
+      <c r="C47" s="425"/>
+      <c r="D47" s="425"/>
+      <c r="E47" s="425"/>
+      <c r="F47" s="425"/>
+      <c r="G47" s="425"/>
+      <c r="H47" s="426"/>
+      <c r="I47" s="435" t="s">
         <v>221</v>
       </c>
-      <c r="J47" s="357"/>
-[...23 lines deleted...]
-      <c r="AH47" s="358"/>
+      <c r="J47" s="353"/>
+      <c r="K47" s="353"/>
+      <c r="L47" s="353"/>
+      <c r="M47" s="353"/>
+      <c r="N47" s="353"/>
+      <c r="O47" s="353"/>
+      <c r="P47" s="353"/>
+      <c r="Q47" s="353"/>
+      <c r="R47" s="353"/>
+      <c r="S47" s="353"/>
+      <c r="T47" s="353"/>
+      <c r="U47" s="353"/>
+      <c r="V47" s="353"/>
+      <c r="W47" s="353"/>
+      <c r="X47" s="353"/>
+      <c r="Y47" s="353"/>
+      <c r="Z47" s="353"/>
+      <c r="AA47" s="353"/>
+      <c r="AB47" s="353"/>
+      <c r="AC47" s="353"/>
+      <c r="AD47" s="353"/>
+      <c r="AE47" s="353"/>
+      <c r="AF47" s="353"/>
+      <c r="AG47" s="353"/>
+      <c r="AH47" s="436"/>
     </row>
     <row r="48" spans="1:36" ht="22.5" customHeight="1">
       <c r="A48" s="117" t="s">
         <v>110</v>
       </c>
-      <c r="B48" s="317" t="s">
+      <c r="B48" s="419" t="s">
         <v>111</v>
       </c>
-      <c r="C48" s="318"/>
-[...1 lines deleted...]
-      <c r="E48" s="318"/>
+      <c r="C48" s="420"/>
+      <c r="D48" s="420"/>
+      <c r="E48" s="420"/>
       <c r="F48" s="29" t="s">
         <v>112</v>
       </c>
       <c r="G48" s="121" t="s">
         <v>113</v>
       </c>
       <c r="H48" s="121"/>
       <c r="I48" s="121"/>
       <c r="J48" s="62"/>
       <c r="K48" s="29" t="s">
         <v>112</v>
       </c>
-      <c r="L48" s="359" t="s">
+      <c r="L48" s="275" t="s">
         <v>114</v>
       </c>
-      <c r="M48" s="359"/>
+      <c r="M48" s="275"/>
       <c r="N48" s="118"/>
       <c r="O48" s="118"/>
       <c r="P48" s="118"/>
       <c r="Q48" s="118"/>
       <c r="R48" s="167" t="s">
         <v>28</v>
       </c>
-      <c r="S48" s="360" t="s">
+      <c r="S48" s="437" t="s">
         <v>115</v>
       </c>
-      <c r="T48" s="360"/>
-[...1 lines deleted...]
-      <c r="V48" s="343" t="s">
+      <c r="T48" s="437"/>
+      <c r="U48" s="437"/>
+      <c r="V48" s="421" t="s">
         <v>116</v>
       </c>
-      <c r="W48" s="343"/>
+      <c r="W48" s="421"/>
       <c r="X48" s="119"/>
       <c r="Y48" s="168"/>
-      <c r="Z48" s="343" t="s">
+      <c r="Z48" s="421" t="s">
         <v>13</v>
       </c>
-      <c r="AA48" s="343"/>
+      <c r="AA48" s="421"/>
       <c r="AB48" s="120"/>
-      <c r="AC48" s="343" t="s">
+      <c r="AC48" s="421" t="s">
         <v>14</v>
       </c>
-      <c r="AD48" s="343"/>
+      <c r="AD48" s="421"/>
       <c r="AE48" s="120"/>
       <c r="AF48" s="121"/>
       <c r="AG48" s="122" t="s">
         <v>6</v>
       </c>
       <c r="AH48" s="180"/>
     </row>
     <row r="49" spans="1:34" ht="22.5" customHeight="1">
       <c r="A49" s="89" t="s">
         <v>117</v>
       </c>
-      <c r="B49" s="350" t="s">
+      <c r="B49" s="428" t="s">
         <v>118</v>
       </c>
-      <c r="C49" s="270"/>
-[...10 lines deleted...]
-      <c r="N49" s="351"/>
+      <c r="C49" s="429"/>
+      <c r="D49" s="429"/>
+      <c r="E49" s="429"/>
+      <c r="F49" s="429"/>
+      <c r="G49" s="429"/>
+      <c r="H49" s="430"/>
+      <c r="I49" s="430"/>
+      <c r="J49" s="430"/>
+      <c r="K49" s="430"/>
+      <c r="L49" s="430"/>
+      <c r="M49" s="430"/>
+      <c r="N49" s="430"/>
       <c r="O49" s="90" t="s">
         <v>119</v>
       </c>
       <c r="P49" s="90"/>
       <c r="Q49" s="90"/>
-      <c r="R49" s="270" t="s">
+      <c r="R49" s="429" t="s">
         <v>120</v>
       </c>
-      <c r="S49" s="270"/>
-[...13 lines deleted...]
-      <c r="AG49" s="355"/>
+      <c r="S49" s="429"/>
+      <c r="T49" s="429"/>
+      <c r="U49" s="429"/>
+      <c r="V49" s="429"/>
+      <c r="W49" s="429"/>
+      <c r="X49" s="429"/>
+      <c r="Y49" s="431"/>
+      <c r="Z49" s="432"/>
+      <c r="AA49" s="433"/>
+      <c r="AB49" s="433"/>
+      <c r="AC49" s="433"/>
+      <c r="AD49" s="433"/>
+      <c r="AE49" s="433"/>
+      <c r="AF49" s="433"/>
+      <c r="AG49" s="434"/>
       <c r="AH49" s="91"/>
     </row>
     <row r="50" spans="1:34" ht="18" customHeight="1">
-      <c r="A50" s="332" t="s">
+      <c r="A50" s="442" t="s">
         <v>214</v>
       </c>
-      <c r="B50" s="333" t="s">
+      <c r="B50" s="443" t="s">
         <v>121</v>
       </c>
-      <c r="C50" s="334"/>
-[...3 lines deleted...]
-      <c r="G50" s="334"/>
+      <c r="C50" s="444"/>
+      <c r="D50" s="444"/>
+      <c r="E50" s="444"/>
+      <c r="F50" s="444"/>
+      <c r="G50" s="444"/>
       <c r="H50" s="92"/>
       <c r="I50" s="92"/>
       <c r="J50" s="92"/>
       <c r="K50" s="92"/>
       <c r="L50" s="92"/>
       <c r="M50" s="92"/>
       <c r="N50" s="93"/>
       <c r="O50" s="94" t="s">
         <v>122</v>
       </c>
       <c r="P50" s="94"/>
       <c r="Q50" s="94"/>
       <c r="R50" s="95" t="s">
         <v>123</v>
       </c>
       <c r="S50" s="96"/>
       <c r="T50" s="96"/>
       <c r="U50" s="96"/>
       <c r="V50" s="96"/>
       <c r="W50" s="96"/>
       <c r="X50" s="97"/>
       <c r="Y50" s="98"/>
-      <c r="Z50" s="335"/>
-[...4 lines deleted...]
-      <c r="AE50" s="337"/>
+      <c r="Z50" s="445"/>
+      <c r="AA50" s="446"/>
+      <c r="AB50" s="446"/>
+      <c r="AC50" s="446"/>
+      <c r="AD50" s="446"/>
+      <c r="AE50" s="447"/>
       <c r="AF50" s="93"/>
       <c r="AG50" s="93"/>
       <c r="AH50" s="99"/>
     </row>
     <row r="51" spans="1:34" ht="18" customHeight="1">
-      <c r="A51" s="332"/>
+      <c r="A51" s="442"/>
       <c r="B51" s="100" t="s">
         <v>124</v>
       </c>
       <c r="C51" s="101"/>
       <c r="D51" s="101"/>
       <c r="E51" s="94"/>
       <c r="F51" s="96"/>
       <c r="G51" s="101"/>
-      <c r="H51" s="329" t="s">
+      <c r="H51" s="439" t="s">
         <v>125</v>
       </c>
-      <c r="I51" s="329"/>
-[...7 lines deleted...]
-      <c r="Q51" s="329"/>
+      <c r="I51" s="439"/>
+      <c r="J51" s="439"/>
+      <c r="K51" s="439"/>
+      <c r="L51" s="439"/>
+      <c r="M51" s="439"/>
+      <c r="N51" s="439"/>
+      <c r="O51" s="439"/>
+      <c r="P51" s="439"/>
+      <c r="Q51" s="439"/>
       <c r="R51" s="101"/>
       <c r="S51" s="101"/>
       <c r="T51" s="170"/>
       <c r="U51" s="101"/>
       <c r="V51" s="101"/>
       <c r="W51" s="101"/>
       <c r="X51" s="94"/>
       <c r="Y51" s="94"/>
       <c r="Z51" s="94"/>
       <c r="AA51" s="93"/>
       <c r="AB51" s="93"/>
       <c r="AC51" s="93"/>
       <c r="AD51" s="93"/>
       <c r="AE51" s="93"/>
       <c r="AF51" s="93"/>
       <c r="AG51" s="93"/>
       <c r="AH51" s="99"/>
     </row>
     <row r="52" spans="1:34" ht="18" customHeight="1" thickBot="1">
       <c r="A52" s="13"/>
-      <c r="B52" s="338" t="s">
+      <c r="B52" s="448" t="s">
         <v>126</v>
       </c>
-      <c r="C52" s="339"/>
-[...3 lines deleted...]
-      <c r="G52" s="339"/>
+      <c r="C52" s="449"/>
+      <c r="D52" s="449"/>
+      <c r="E52" s="449"/>
+      <c r="F52" s="449"/>
+      <c r="G52" s="449"/>
       <c r="H52" s="102"/>
       <c r="I52" s="102"/>
       <c r="J52" s="102"/>
       <c r="K52" s="102"/>
       <c r="L52" s="102"/>
       <c r="M52" s="102"/>
       <c r="N52" s="102"/>
-      <c r="O52" s="330" t="s">
+      <c r="O52" s="440" t="s">
         <v>127</v>
       </c>
-      <c r="P52" s="330"/>
-      <c r="Q52" s="330"/>
+      <c r="P52" s="440"/>
+      <c r="Q52" s="440"/>
       <c r="R52" s="169"/>
-      <c r="S52" s="331"/>
-[...13 lines deleted...]
-      <c r="AG52" s="331"/>
+      <c r="S52" s="441"/>
+      <c r="T52" s="441"/>
+      <c r="U52" s="441"/>
+      <c r="V52" s="441"/>
+      <c r="W52" s="441"/>
+      <c r="X52" s="441"/>
+      <c r="Y52" s="441"/>
+      <c r="Z52" s="441"/>
+      <c r="AA52" s="441"/>
+      <c r="AB52" s="441"/>
+      <c r="AC52" s="441"/>
+      <c r="AD52" s="441"/>
+      <c r="AE52" s="441"/>
+      <c r="AF52" s="441"/>
+      <c r="AG52" s="441"/>
       <c r="AH52" s="103"/>
     </row>
     <row r="53" spans="1:34" ht="4.5" customHeight="1">
       <c r="A53" s="17"/>
       <c r="B53" s="18"/>
       <c r="C53" s="18"/>
       <c r="D53" s="18"/>
       <c r="E53" s="18"/>
       <c r="F53" s="21"/>
       <c r="G53" s="21"/>
       <c r="H53" s="21"/>
       <c r="I53" s="21"/>
       <c r="J53" s="21"/>
       <c r="K53" s="21"/>
       <c r="L53" s="21"/>
       <c r="M53" s="21"/>
       <c r="N53" s="21"/>
       <c r="O53" s="19"/>
       <c r="P53" s="20"/>
       <c r="Q53" s="20"/>
       <c r="R53" s="20"/>
       <c r="S53" s="21"/>
       <c r="T53" s="21"/>
       <c r="U53" s="21"/>
       <c r="V53" s="21"/>
       <c r="W53" s="21"/>
       <c r="X53" s="21"/>
       <c r="Y53" s="21"/>
       <c r="Z53" s="21"/>
       <c r="AA53" s="21"/>
       <c r="AB53" s="21"/>
       <c r="AC53" s="21"/>
       <c r="AD53" s="21"/>
       <c r="AE53" s="21"/>
       <c r="AF53" s="21"/>
       <c r="AG53" s="21"/>
       <c r="AH53" s="18"/>
     </row>
     <row r="54" spans="1:34" ht="13.5" customHeight="1" thickBot="1">
-      <c r="A54" s="328" t="s">
+      <c r="A54" s="438" t="s">
         <v>128</v>
       </c>
-      <c r="B54" s="328"/>
-[...31 lines deleted...]
-      <c r="AH54" s="328"/>
+      <c r="B54" s="438"/>
+      <c r="C54" s="438"/>
+      <c r="D54" s="438"/>
+      <c r="E54" s="438"/>
+      <c r="F54" s="438"/>
+      <c r="G54" s="438"/>
+      <c r="H54" s="438"/>
+      <c r="I54" s="438"/>
+      <c r="J54" s="438"/>
+      <c r="K54" s="438"/>
+      <c r="L54" s="438"/>
+      <c r="M54" s="438"/>
+      <c r="N54" s="438"/>
+      <c r="O54" s="438"/>
+      <c r="P54" s="438"/>
+      <c r="Q54" s="438"/>
+      <c r="R54" s="438"/>
+      <c r="S54" s="438"/>
+      <c r="T54" s="438"/>
+      <c r="U54" s="438"/>
+      <c r="V54" s="438"/>
+      <c r="W54" s="438"/>
+      <c r="X54" s="438"/>
+      <c r="Y54" s="438"/>
+      <c r="Z54" s="438"/>
+      <c r="AA54" s="438"/>
+      <c r="AB54" s="438"/>
+      <c r="AC54" s="438"/>
+      <c r="AD54" s="438"/>
+      <c r="AE54" s="438"/>
+      <c r="AF54" s="438"/>
+      <c r="AG54" s="438"/>
+      <c r="AH54" s="438"/>
     </row>
     <row r="55" spans="1:34" ht="22.5" customHeight="1">
-      <c r="A55" s="495" t="s">
+      <c r="A55" s="283" t="s">
         <v>216</v>
       </c>
       <c r="B55" s="104"/>
       <c r="C55" s="104" t="s">
         <v>129</v>
       </c>
-      <c r="D55" s="342" t="s">
+      <c r="D55" s="452" t="s">
         <v>228</v>
       </c>
-      <c r="E55" s="342"/>
-[...5 lines deleted...]
-      <c r="K55" s="342"/>
+      <c r="E55" s="452"/>
+      <c r="F55" s="452"/>
+      <c r="G55" s="452"/>
+      <c r="H55" s="452"/>
+      <c r="I55" s="452"/>
+      <c r="J55" s="452"/>
+      <c r="K55" s="452"/>
       <c r="L55" s="105"/>
       <c r="M55" s="105"/>
       <c r="N55" s="105"/>
       <c r="O55" s="105"/>
       <c r="P55" s="105"/>
       <c r="Q55" s="35" t="s">
         <v>28</v>
       </c>
       <c r="R55" s="104" t="s">
         <v>129</v>
       </c>
       <c r="S55" s="35" t="s">
         <v>229</v>
       </c>
       <c r="T55" s="106"/>
       <c r="U55" s="106"/>
       <c r="V55" s="106"/>
       <c r="W55" s="106"/>
       <c r="X55" s="106"/>
       <c r="Y55" s="106"/>
       <c r="Z55" s="35"/>
       <c r="AA55" s="35"/>
       <c r="AB55" s="107"/>
       <c r="AC55" s="108"/>
       <c r="AD55" s="106"/>
-      <c r="AE55" s="340" t="s">
+      <c r="AE55" s="450" t="s">
         <v>130</v>
       </c>
-      <c r="AF55" s="340"/>
-[...1 lines deleted...]
-      <c r="AH55" s="341"/>
+      <c r="AF55" s="450"/>
+      <c r="AG55" s="450"/>
+      <c r="AH55" s="451"/>
     </row>
     <row r="56" spans="1:34" ht="22.5" customHeight="1">
-      <c r="A56" s="496"/>
+      <c r="A56" s="284"/>
       <c r="B56" s="109"/>
       <c r="C56" s="110" t="s">
         <v>129</v>
       </c>
-      <c r="D56" s="278" t="s">
+      <c r="D56" s="507" t="s">
         <v>230</v>
       </c>
-      <c r="E56" s="278"/>
-[...22 lines deleted...]
-      <c r="AB56" s="271"/>
+      <c r="E56" s="507"/>
+      <c r="F56" s="507"/>
+      <c r="G56" s="507"/>
+      <c r="H56" s="507"/>
+      <c r="I56" s="507"/>
+      <c r="J56" s="507"/>
+      <c r="K56" s="507"/>
+      <c r="L56" s="507"/>
+      <c r="M56" s="507"/>
+      <c r="N56" s="507"/>
+      <c r="O56" s="507"/>
+      <c r="P56" s="507"/>
+      <c r="Q56" s="507"/>
+      <c r="R56" s="508"/>
+      <c r="S56" s="508"/>
+      <c r="T56" s="508"/>
+      <c r="U56" s="508"/>
+      <c r="V56" s="508"/>
+      <c r="W56" s="508"/>
+      <c r="X56" s="508"/>
+      <c r="Y56" s="508"/>
+      <c r="Z56" s="508"/>
+      <c r="AA56" s="508"/>
+      <c r="AB56" s="500"/>
       <c r="AC56" s="59"/>
       <c r="AD56" s="177"/>
-      <c r="AE56" s="280" t="s">
+      <c r="AE56" s="509" t="s">
         <v>131</v>
       </c>
-      <c r="AF56" s="281"/>
-[...1 lines deleted...]
-      <c r="AH56" s="282"/>
+      <c r="AF56" s="510"/>
+      <c r="AG56" s="510"/>
+      <c r="AH56" s="511"/>
     </row>
     <row r="57" spans="1:34" ht="22.5" customHeight="1">
       <c r="A57" s="111" t="s">
         <v>132</v>
       </c>
       <c r="B57" s="112"/>
       <c r="C57" s="112" t="s">
         <v>129</v>
       </c>
-      <c r="D57" s="270" t="s">
+      <c r="D57" s="429" t="s">
         <v>133</v>
       </c>
-      <c r="E57" s="270"/>
-[...6 lines deleted...]
-      <c r="L57" s="270"/>
+      <c r="E57" s="429"/>
+      <c r="F57" s="429"/>
+      <c r="G57" s="429"/>
+      <c r="H57" s="429"/>
+      <c r="I57" s="429"/>
+      <c r="J57" s="429"/>
+      <c r="K57" s="429"/>
+      <c r="L57" s="429"/>
       <c r="M57" s="113"/>
       <c r="N57" s="113"/>
       <c r="O57" s="113"/>
       <c r="P57" s="113"/>
       <c r="Q57" s="114" t="s">
         <v>28</v>
       </c>
-      <c r="R57" s="283" t="s">
+      <c r="R57" s="512" t="s">
         <v>225</v>
       </c>
-      <c r="S57" s="283"/>
-[...14 lines deleted...]
-      <c r="AH57" s="284"/>
+      <c r="S57" s="512"/>
+      <c r="T57" s="512"/>
+      <c r="U57" s="512"/>
+      <c r="V57" s="512"/>
+      <c r="W57" s="512"/>
+      <c r="X57" s="512"/>
+      <c r="Y57" s="512"/>
+      <c r="Z57" s="512"/>
+      <c r="AA57" s="512"/>
+      <c r="AB57" s="512"/>
+      <c r="AC57" s="512"/>
+      <c r="AD57" s="512"/>
+      <c r="AE57" s="512"/>
+      <c r="AF57" s="512"/>
+      <c r="AG57" s="512"/>
+      <c r="AH57" s="513"/>
     </row>
     <row r="58" spans="1:34" ht="22.5" customHeight="1" thickBot="1">
       <c r="A58" s="115" t="s">
         <v>134</v>
       </c>
       <c r="B58" s="14"/>
       <c r="C58" s="159" t="s">
         <v>129</v>
       </c>
-      <c r="D58" s="272" t="s">
+      <c r="D58" s="501" t="s">
         <v>135</v>
       </c>
-      <c r="E58" s="272"/>
-[...4 lines deleted...]
-      <c r="J58" s="273" t="s">
+      <c r="E58" s="501"/>
+      <c r="F58" s="501"/>
+      <c r="G58" s="501"/>
+      <c r="H58" s="501"/>
+      <c r="I58" s="501"/>
+      <c r="J58" s="502" t="s">
         <v>215</v>
       </c>
-      <c r="K58" s="273"/>
-[...22 lines deleted...]
-      <c r="AH58" s="275"/>
+      <c r="K58" s="502"/>
+      <c r="L58" s="502"/>
+      <c r="M58" s="502"/>
+      <c r="N58" s="502"/>
+      <c r="O58" s="502"/>
+      <c r="P58" s="502"/>
+      <c r="Q58" s="502"/>
+      <c r="R58" s="503"/>
+      <c r="S58" s="503"/>
+      <c r="T58" s="503"/>
+      <c r="U58" s="503"/>
+      <c r="V58" s="503"/>
+      <c r="W58" s="503"/>
+      <c r="X58" s="503"/>
+      <c r="Y58" s="503"/>
+      <c r="Z58" s="503"/>
+      <c r="AA58" s="503"/>
+      <c r="AB58" s="503"/>
+      <c r="AC58" s="503"/>
+      <c r="AD58" s="503"/>
+      <c r="AE58" s="503"/>
+      <c r="AF58" s="503"/>
+      <c r="AG58" s="503"/>
+      <c r="AH58" s="504"/>
     </row>
     <row r="59" spans="1:34" ht="18.600000000000001" customHeight="1">
       <c r="A59" s="165" t="s">
         <v>232</v>
       </c>
       <c r="B59" s="160"/>
       <c r="C59" s="104"/>
       <c r="D59" s="161"/>
       <c r="E59" s="161"/>
       <c r="F59" s="161"/>
       <c r="G59" s="161"/>
       <c r="H59" s="161"/>
       <c r="I59" s="161"/>
       <c r="J59" s="162"/>
       <c r="K59" s="162"/>
       <c r="L59" s="162"/>
       <c r="M59" s="162"/>
       <c r="N59" s="162"/>
       <c r="O59" s="162"/>
       <c r="P59" s="162"/>
       <c r="Q59" s="162"/>
       <c r="R59" s="162"/>
       <c r="S59" s="162"/>
       <c r="T59" s="162"/>
       <c r="U59" s="162"/>
       <c r="V59" s="162"/>
       <c r="W59" s="162"/>
       <c r="X59" s="162"/>
       <c r="Y59" s="162"/>
       <c r="Z59" s="162"/>
       <c r="AA59" s="162"/>
       <c r="AB59" s="162"/>
       <c r="AC59" s="162"/>
       <c r="AD59" s="162"/>
       <c r="AE59" s="162"/>
       <c r="AF59" s="162"/>
       <c r="AG59" s="162"/>
       <c r="AH59" s="162"/>
     </row>
     <row r="60" spans="1:34" ht="14.25" customHeight="1">
-      <c r="A60" s="271" t="s">
+      <c r="A60" s="500" t="s">
         <v>233</v>
       </c>
-      <c r="B60" s="271"/>
-[...31 lines deleted...]
-      <c r="AH60" s="271"/>
+      <c r="B60" s="500"/>
+      <c r="C60" s="500"/>
+      <c r="D60" s="500"/>
+      <c r="E60" s="500"/>
+      <c r="F60" s="500"/>
+      <c r="G60" s="500"/>
+      <c r="H60" s="500"/>
+      <c r="I60" s="500"/>
+      <c r="J60" s="500"/>
+      <c r="K60" s="500"/>
+      <c r="L60" s="500"/>
+      <c r="M60" s="500"/>
+      <c r="N60" s="500"/>
+      <c r="O60" s="500"/>
+      <c r="P60" s="500"/>
+      <c r="Q60" s="500"/>
+      <c r="R60" s="500"/>
+      <c r="S60" s="500"/>
+      <c r="T60" s="500"/>
+      <c r="U60" s="500"/>
+      <c r="V60" s="500"/>
+      <c r="W60" s="500"/>
+      <c r="X60" s="500"/>
+      <c r="Y60" s="500"/>
+      <c r="Z60" s="500"/>
+      <c r="AA60" s="500"/>
+      <c r="AB60" s="500"/>
+      <c r="AC60" s="500"/>
+      <c r="AD60" s="500"/>
+      <c r="AE60" s="500"/>
+      <c r="AF60" s="500"/>
+      <c r="AG60" s="500"/>
+      <c r="AH60" s="500"/>
     </row>
     <row r="61" spans="1:34" ht="4.5" customHeight="1">
       <c r="A61" s="15"/>
       <c r="AH61" s="8"/>
     </row>
     <row r="62" spans="1:34" s="62" customFormat="1" ht="31.5" customHeight="1">
       <c r="A62" s="123" t="s">
         <v>136</v>
       </c>
       <c r="B62" s="124" t="s">
         <v>217</v>
       </c>
       <c r="C62" s="125"/>
       <c r="F62" s="126"/>
       <c r="G62" s="126"/>
       <c r="H62" s="126"/>
       <c r="I62" s="126"/>
       <c r="J62" s="126"/>
       <c r="K62" s="126"/>
       <c r="N62" s="126"/>
       <c r="O62" s="126"/>
       <c r="P62" s="126"/>
       <c r="Q62" s="126"/>
       <c r="R62" s="127"/>
       <c r="S62" s="127"/>
       <c r="T62" s="127"/>
       <c r="U62" s="127"/>
       <c r="V62" s="127"/>
       <c r="W62" s="127"/>
       <c r="X62" s="134"/>
       <c r="Y62" s="134"/>
       <c r="Z62" s="128"/>
       <c r="AA62" s="128"/>
       <c r="AB62" s="129"/>
       <c r="AC62" s="129"/>
       <c r="AD62" s="129"/>
       <c r="AE62" s="37"/>
       <c r="AF62" s="129"/>
       <c r="AG62" s="130"/>
       <c r="AH62" s="131"/>
     </row>
     <row r="63" spans="1:34" s="132" customFormat="1" ht="21.95" customHeight="1">
-      <c r="A63" s="276" t="s">
+      <c r="A63" s="505" t="s">
         <v>244</v>
       </c>
-      <c r="B63" s="277"/>
-[...4 lines deleted...]
-      <c r="G63" s="276" t="s">
+      <c r="B63" s="506"/>
+      <c r="C63" s="506"/>
+      <c r="D63" s="506"/>
+      <c r="E63" s="506"/>
+      <c r="F63" s="506"/>
+      <c r="G63" s="505" t="s">
         <v>245</v>
       </c>
-      <c r="H63" s="277"/>
-[...25 lines deleted...]
-      <c r="AH63" s="285"/>
+      <c r="H63" s="506"/>
+      <c r="I63" s="506"/>
+      <c r="J63" s="506"/>
+      <c r="K63" s="506"/>
+      <c r="L63" s="506"/>
+      <c r="M63" s="506"/>
+      <c r="N63" s="506"/>
+      <c r="O63" s="506"/>
+      <c r="P63" s="506"/>
+      <c r="Q63" s="506"/>
+      <c r="R63" s="506"/>
+      <c r="S63" s="506"/>
+      <c r="T63" s="506"/>
+      <c r="U63" s="506"/>
+      <c r="V63" s="506"/>
+      <c r="W63" s="506"/>
+      <c r="X63" s="506"/>
+      <c r="Y63" s="506"/>
+      <c r="Z63" s="506"/>
+      <c r="AA63" s="506"/>
+      <c r="AB63" s="506"/>
+      <c r="AC63" s="506"/>
+      <c r="AD63" s="506"/>
+      <c r="AE63" s="506"/>
+      <c r="AF63" s="506"/>
+      <c r="AG63" s="506"/>
+      <c r="AH63" s="514"/>
     </row>
     <row r="64" spans="1:34" s="132" customFormat="1" ht="18.75" customHeight="1">
       <c r="A64" s="201" t="s">
         <v>246</v>
       </c>
       <c r="B64" s="202"/>
-      <c r="C64" s="286" t="s">
+      <c r="C64" s="453" t="s">
         <v>247</v>
       </c>
-      <c r="D64" s="287"/>
-      <c r="E64" s="286" t="s">
+      <c r="D64" s="454"/>
+      <c r="E64" s="453" t="s">
         <v>248</v>
       </c>
-      <c r="F64" s="288"/>
-      <c r="G64" s="289" t="s">
+      <c r="F64" s="515"/>
+      <c r="G64" s="516" t="s">
         <v>246</v>
       </c>
-      <c r="H64" s="290"/>
-[...6 lines deleted...]
-      <c r="O64" s="290"/>
+      <c r="H64" s="455"/>
+      <c r="I64" s="455"/>
+      <c r="J64" s="455"/>
+      <c r="K64" s="455"/>
+      <c r="L64" s="455"/>
+      <c r="M64" s="455"/>
+      <c r="N64" s="455"/>
+      <c r="O64" s="455"/>
       <c r="P64" s="202"/>
-      <c r="Q64" s="286" t="s">
+      <c r="Q64" s="453" t="s">
         <v>247</v>
       </c>
-      <c r="R64" s="287"/>
-      <c r="S64" s="286" t="s">
+      <c r="R64" s="454"/>
+      <c r="S64" s="453" t="s">
         <v>248</v>
       </c>
-      <c r="T64" s="287"/>
-      <c r="U64" s="290" t="s">
+      <c r="T64" s="454"/>
+      <c r="U64" s="455" t="s">
         <v>246</v>
       </c>
-      <c r="V64" s="290"/>
-[...6 lines deleted...]
-      <c r="AC64" s="290"/>
+      <c r="V64" s="455"/>
+      <c r="W64" s="455"/>
+      <c r="X64" s="455"/>
+      <c r="Y64" s="455"/>
+      <c r="Z64" s="455"/>
+      <c r="AA64" s="455"/>
+      <c r="AB64" s="455"/>
+      <c r="AC64" s="455"/>
       <c r="AD64" s="203"/>
-      <c r="AE64" s="326" t="s">
+      <c r="AE64" s="456" t="s">
         <v>247</v>
       </c>
-      <c r="AF64" s="326"/>
-      <c r="AG64" s="326"/>
+      <c r="AF64" s="456"/>
+      <c r="AG64" s="456"/>
       <c r="AH64" s="204" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="65" spans="1:35" s="132" customFormat="1" ht="21.95" customHeight="1">
       <c r="A65" s="205" t="s">
         <v>249</v>
       </c>
       <c r="B65" s="206"/>
       <c r="C65" s="207"/>
       <c r="D65" s="207"/>
       <c r="E65" s="207"/>
       <c r="F65" s="208"/>
       <c r="G65" s="209"/>
       <c r="H65" s="210" t="s">
         <v>250</v>
       </c>
       <c r="I65" s="209"/>
       <c r="J65" s="210"/>
       <c r="K65" s="211"/>
       <c r="L65" s="212"/>
       <c r="M65" s="211"/>
       <c r="N65" s="211"/>
       <c r="O65" s="211"/>
       <c r="P65" s="207"/>
       <c r="Q65" s="213"/>
       <c r="R65" s="213"/>
       <c r="S65" s="214"/>
       <c r="T65" s="214"/>
       <c r="U65" s="215"/>
-      <c r="V65" s="327" t="s">
+      <c r="V65" s="457" t="s">
         <v>251</v>
       </c>
-      <c r="W65" s="327"/>
-[...6 lines deleted...]
-      <c r="AD65" s="327"/>
+      <c r="W65" s="457"/>
+      <c r="X65" s="457"/>
+      <c r="Y65" s="457"/>
+      <c r="Z65" s="457"/>
+      <c r="AA65" s="457"/>
+      <c r="AB65" s="457"/>
+      <c r="AC65" s="457"/>
+      <c r="AD65" s="457"/>
       <c r="AE65" s="216"/>
       <c r="AF65" s="216"/>
       <c r="AG65" s="217"/>
       <c r="AH65" s="218"/>
     </row>
     <row r="66" spans="1:35" s="132" customFormat="1" ht="21.95" customHeight="1">
       <c r="A66" s="219" t="s">
         <v>252</v>
       </c>
       <c r="B66" s="220"/>
       <c r="C66" s="221"/>
       <c r="D66" s="222"/>
       <c r="E66" s="222"/>
       <c r="F66" s="223"/>
       <c r="G66" s="209"/>
-      <c r="H66" s="259" t="s">
+      <c r="H66" s="458" t="s">
         <v>253</v>
       </c>
-      <c r="I66" s="259"/>
-[...6 lines deleted...]
-      <c r="P66" s="259"/>
+      <c r="I66" s="458"/>
+      <c r="J66" s="458"/>
+      <c r="K66" s="458"/>
+      <c r="L66" s="458"/>
+      <c r="M66" s="458"/>
+      <c r="N66" s="458"/>
+      <c r="O66" s="458"/>
+      <c r="P66" s="458"/>
       <c r="Q66" s="224"/>
       <c r="R66" s="224"/>
       <c r="S66" s="224"/>
       <c r="T66" s="224"/>
       <c r="U66" s="225"/>
       <c r="V66" s="226"/>
       <c r="W66" s="212"/>
       <c r="X66" s="212"/>
       <c r="Y66" s="212"/>
       <c r="Z66" s="212"/>
       <c r="AA66" s="212"/>
       <c r="AB66" s="212"/>
       <c r="AC66" s="227"/>
       <c r="AD66" s="228"/>
       <c r="AE66" s="212"/>
       <c r="AF66" s="229"/>
       <c r="AG66" s="223"/>
       <c r="AH66" s="230"/>
     </row>
     <row r="67" spans="1:35" s="132" customFormat="1" ht="21.95" customHeight="1">
       <c r="A67" s="219" t="s">
         <v>254</v>
       </c>
       <c r="B67" s="220"/>
       <c r="C67" s="221"/>
       <c r="D67" s="221"/>
       <c r="E67" s="221"/>
       <c r="F67" s="223"/>
       <c r="G67" s="209"/>
-      <c r="H67" s="259" t="s">
+      <c r="H67" s="458" t="s">
         <v>255</v>
       </c>
-      <c r="I67" s="259"/>
-[...5 lines deleted...]
-      <c r="O67" s="259"/>
+      <c r="I67" s="458"/>
+      <c r="J67" s="458"/>
+      <c r="K67" s="458"/>
+      <c r="L67" s="458"/>
+      <c r="M67" s="458"/>
+      <c r="N67" s="458"/>
+      <c r="O67" s="458"/>
       <c r="P67" s="231"/>
       <c r="Q67" s="224"/>
       <c r="R67" s="224"/>
       <c r="S67" s="232"/>
       <c r="T67" s="232"/>
       <c r="U67" s="225"/>
       <c r="V67" s="233"/>
       <c r="W67" s="212"/>
       <c r="X67" s="212"/>
       <c r="Y67" s="211"/>
       <c r="Z67" s="211"/>
       <c r="AA67" s="234"/>
       <c r="AB67" s="234"/>
       <c r="AC67" s="235"/>
       <c r="AD67" s="228"/>
       <c r="AE67" s="234"/>
       <c r="AF67" s="235"/>
       <c r="AG67" s="236"/>
       <c r="AH67" s="230"/>
     </row>
     <row r="68" spans="1:35" s="132" customFormat="1" ht="21.95" customHeight="1">
       <c r="A68" s="219" t="s">
         <v>256</v>
       </c>
       <c r="B68" s="220"/>
       <c r="C68" s="221"/>
       <c r="D68" s="222"/>
       <c r="E68" s="222"/>
       <c r="F68" s="223"/>
       <c r="G68" s="209"/>
-      <c r="H68" s="259" t="s">
+      <c r="H68" s="458" t="s">
         <v>257</v>
       </c>
-      <c r="I68" s="259"/>
-[...5 lines deleted...]
-      <c r="O68" s="259"/>
+      <c r="I68" s="458"/>
+      <c r="J68" s="458"/>
+      <c r="K68" s="458"/>
+      <c r="L68" s="458"/>
+      <c r="M68" s="458"/>
+      <c r="N68" s="458"/>
+      <c r="O68" s="458"/>
       <c r="P68" s="220"/>
       <c r="Q68" s="224"/>
       <c r="R68" s="224"/>
       <c r="S68" s="224"/>
       <c r="T68" s="224"/>
       <c r="U68" s="225"/>
-      <c r="V68" s="259" t="s">
+      <c r="V68" s="458" t="s">
         <v>258</v>
       </c>
-      <c r="W68" s="259"/>
-[...5 lines deleted...]
-      <c r="AC68" s="259"/>
+      <c r="W68" s="458"/>
+      <c r="X68" s="458"/>
+      <c r="Y68" s="458"/>
+      <c r="Z68" s="458"/>
+      <c r="AA68" s="458"/>
+      <c r="AB68" s="458"/>
+      <c r="AC68" s="458"/>
       <c r="AD68" s="228"/>
       <c r="AE68" s="234"/>
       <c r="AF68" s="235"/>
       <c r="AG68" s="236"/>
       <c r="AH68" s="230"/>
     </row>
     <row r="69" spans="1:35" s="132" customFormat="1" ht="21.95" customHeight="1">
       <c r="A69" s="237"/>
       <c r="B69" s="220"/>
       <c r="C69" s="221"/>
       <c r="D69" s="221"/>
       <c r="E69" s="221"/>
       <c r="F69" s="223"/>
       <c r="G69" s="209"/>
-      <c r="H69" s="259" t="s">
+      <c r="H69" s="458" t="s">
         <v>259</v>
       </c>
-      <c r="I69" s="259"/>
-[...5 lines deleted...]
-      <c r="O69" s="259"/>
+      <c r="I69" s="458"/>
+      <c r="J69" s="458"/>
+      <c r="K69" s="458"/>
+      <c r="L69" s="458"/>
+      <c r="M69" s="458"/>
+      <c r="N69" s="458"/>
+      <c r="O69" s="458"/>
       <c r="P69" s="220"/>
       <c r="Q69" s="224"/>
       <c r="R69" s="224"/>
       <c r="S69" s="224"/>
       <c r="T69" s="224"/>
       <c r="U69" s="225"/>
       <c r="V69" s="233"/>
       <c r="W69" s="212"/>
       <c r="X69" s="212"/>
       <c r="Y69" s="211"/>
       <c r="Z69" s="211"/>
       <c r="AA69" s="234"/>
       <c r="AB69" s="234"/>
       <c r="AC69" s="235"/>
       <c r="AD69" s="228"/>
       <c r="AE69" s="234"/>
       <c r="AF69" s="235"/>
       <c r="AG69" s="238"/>
       <c r="AH69" s="239"/>
     </row>
     <row r="70" spans="1:35" s="132" customFormat="1" ht="21.95" customHeight="1">
       <c r="A70" s="205" t="s">
         <v>260</v>
       </c>
       <c r="B70" s="210"/>
       <c r="C70" s="210"/>
       <c r="D70" s="212"/>
       <c r="E70" s="212"/>
       <c r="F70" s="223"/>
       <c r="G70" s="209"/>
-      <c r="H70" s="259" t="s">
+      <c r="H70" s="458" t="s">
         <v>261</v>
       </c>
-      <c r="I70" s="259"/>
-[...5 lines deleted...]
-      <c r="O70" s="259"/>
+      <c r="I70" s="458"/>
+      <c r="J70" s="458"/>
+      <c r="K70" s="458"/>
+      <c r="L70" s="458"/>
+      <c r="M70" s="458"/>
+      <c r="N70" s="458"/>
+      <c r="O70" s="458"/>
       <c r="P70" s="220"/>
       <c r="Q70" s="224"/>
       <c r="R70" s="224"/>
       <c r="S70" s="224"/>
       <c r="T70" s="224"/>
       <c r="U70" s="225"/>
-      <c r="V70" s="259" t="s">
+      <c r="V70" s="458" t="s">
         <v>262</v>
       </c>
-      <c r="W70" s="259"/>
-[...6 lines deleted...]
-      <c r="AD70" s="259"/>
+      <c r="W70" s="458"/>
+      <c r="X70" s="458"/>
+      <c r="Y70" s="458"/>
+      <c r="Z70" s="458"/>
+      <c r="AA70" s="458"/>
+      <c r="AB70" s="458"/>
+      <c r="AC70" s="458"/>
+      <c r="AD70" s="458"/>
       <c r="AE70" s="234"/>
       <c r="AF70" s="235"/>
       <c r="AG70" s="236"/>
       <c r="AH70" s="240"/>
     </row>
     <row r="71" spans="1:35" s="132" customFormat="1" ht="21.95" customHeight="1">
       <c r="A71" s="219" t="s">
         <v>263</v>
       </c>
       <c r="B71" s="220"/>
       <c r="C71" s="221"/>
       <c r="D71" s="221"/>
       <c r="E71" s="221"/>
       <c r="F71" s="241"/>
       <c r="G71" s="209"/>
-      <c r="H71" s="259" t="s">
+      <c r="H71" s="458" t="s">
         <v>264</v>
       </c>
-      <c r="I71" s="259"/>
-[...5 lines deleted...]
-      <c r="O71" s="259"/>
+      <c r="I71" s="458"/>
+      <c r="J71" s="458"/>
+      <c r="K71" s="458"/>
+      <c r="L71" s="458"/>
+      <c r="M71" s="458"/>
+      <c r="N71" s="458"/>
+      <c r="O71" s="458"/>
       <c r="P71" s="220"/>
       <c r="Q71" s="224"/>
       <c r="R71" s="224"/>
       <c r="S71" s="224"/>
       <c r="T71" s="224"/>
       <c r="U71" s="242"/>
       <c r="V71" s="223"/>
       <c r="W71" s="223"/>
       <c r="X71" s="236"/>
       <c r="Y71" s="243"/>
       <c r="Z71" s="244"/>
       <c r="AA71" s="244"/>
       <c r="AB71" s="244"/>
       <c r="AC71" s="244"/>
       <c r="AD71" s="228"/>
       <c r="AE71" s="244"/>
       <c r="AF71" s="244"/>
       <c r="AG71" s="244"/>
       <c r="AH71" s="239"/>
     </row>
     <row r="72" spans="1:35" s="132" customFormat="1" ht="21.95" customHeight="1">
       <c r="A72" s="219" t="s">
         <v>265</v>
       </c>
       <c r="B72" s="220"/>
       <c r="C72" s="221"/>
       <c r="D72" s="221"/>
       <c r="E72" s="221"/>
       <c r="F72" s="241"/>
       <c r="G72" s="209"/>
-      <c r="H72" s="260" t="s">
+      <c r="H72" s="492" t="s">
         <v>266</v>
       </c>
-      <c r="I72" s="260"/>
-[...5 lines deleted...]
-      <c r="O72" s="260"/>
+      <c r="I72" s="492"/>
+      <c r="J72" s="492"/>
+      <c r="K72" s="492"/>
+      <c r="L72" s="492"/>
+      <c r="M72" s="492"/>
+      <c r="N72" s="492"/>
+      <c r="O72" s="492"/>
       <c r="P72" s="220"/>
       <c r="Q72" s="224"/>
       <c r="R72" s="224"/>
       <c r="S72" s="224"/>
       <c r="T72" s="224"/>
       <c r="U72" s="242"/>
       <c r="V72" s="236"/>
       <c r="W72" s="223"/>
       <c r="X72" s="223"/>
       <c r="Y72" s="223"/>
       <c r="Z72" s="243"/>
       <c r="AA72" s="223"/>
       <c r="AB72" s="223"/>
       <c r="AC72" s="223"/>
       <c r="AD72" s="223"/>
       <c r="AE72" s="223"/>
       <c r="AF72" s="223"/>
       <c r="AG72" s="223"/>
       <c r="AH72" s="239"/>
     </row>
     <row r="73" spans="1:35" s="132" customFormat="1" ht="21.95" customHeight="1">
       <c r="A73" s="219" t="s">
         <v>267</v>
       </c>
       <c r="B73" s="220"/>
       <c r="C73" s="221"/>
       <c r="D73" s="221"/>
       <c r="E73" s="221"/>
       <c r="F73" s="241"/>
       <c r="G73" s="209"/>
-      <c r="H73" s="259" t="s">
+      <c r="H73" s="458" t="s">
         <v>268</v>
       </c>
-      <c r="I73" s="259"/>
-[...5 lines deleted...]
-      <c r="O73" s="259"/>
+      <c r="I73" s="458"/>
+      <c r="J73" s="458"/>
+      <c r="K73" s="458"/>
+      <c r="L73" s="458"/>
+      <c r="M73" s="458"/>
+      <c r="N73" s="458"/>
+      <c r="O73" s="458"/>
       <c r="P73" s="220"/>
       <c r="Q73" s="224"/>
       <c r="R73" s="224"/>
       <c r="S73" s="224"/>
       <c r="T73" s="224"/>
       <c r="U73" s="242"/>
       <c r="V73" s="236"/>
       <c r="W73" s="223"/>
       <c r="X73" s="223"/>
       <c r="Y73" s="223"/>
       <c r="Z73" s="243"/>
       <c r="AA73" s="236"/>
       <c r="AB73" s="236"/>
       <c r="AC73" s="236"/>
       <c r="AD73" s="236"/>
       <c r="AE73" s="236"/>
       <c r="AF73" s="236"/>
       <c r="AG73" s="236"/>
       <c r="AH73" s="239"/>
     </row>
     <row r="74" spans="1:35" s="132" customFormat="1" ht="21.95" customHeight="1">
       <c r="A74" s="219" t="s">
         <v>269</v>
       </c>
       <c r="B74" s="220"/>
       <c r="C74" s="221"/>
       <c r="D74" s="212"/>
       <c r="E74" s="212"/>
       <c r="F74" s="241"/>
       <c r="G74" s="209"/>
-      <c r="H74" s="259" t="s">
+      <c r="H74" s="458" t="s">
         <v>270</v>
       </c>
-      <c r="I74" s="259"/>
-[...5 lines deleted...]
-      <c r="O74" s="259"/>
+      <c r="I74" s="458"/>
+      <c r="J74" s="458"/>
+      <c r="K74" s="458"/>
+      <c r="L74" s="458"/>
+      <c r="M74" s="458"/>
+      <c r="N74" s="458"/>
+      <c r="O74" s="458"/>
       <c r="P74" s="231"/>
       <c r="Q74" s="224"/>
       <c r="R74" s="222"/>
       <c r="S74" s="232"/>
       <c r="T74" s="232"/>
       <c r="U74" s="242"/>
       <c r="V74" s="236"/>
       <c r="W74" s="223"/>
       <c r="X74" s="223"/>
       <c r="Y74" s="223"/>
       <c r="Z74" s="243"/>
       <c r="AA74" s="236"/>
       <c r="AB74" s="236"/>
       <c r="AC74" s="236"/>
       <c r="AD74" s="236"/>
       <c r="AE74" s="236"/>
       <c r="AF74" s="236"/>
       <c r="AG74" s="236"/>
       <c r="AH74" s="239"/>
     </row>
     <row r="75" spans="1:35" s="132" customFormat="1" ht="21.95" customHeight="1">
-      <c r="A75" s="261" t="s">
+      <c r="A75" s="493" t="s">
         <v>271</v>
       </c>
-      <c r="B75" s="262"/>
+      <c r="B75" s="494"/>
       <c r="C75" s="212"/>
       <c r="D75" s="212"/>
       <c r="E75" s="212"/>
       <c r="F75" s="241"/>
       <c r="G75" s="209"/>
       <c r="H75" s="231" t="s">
         <v>272</v>
       </c>
       <c r="I75" s="245"/>
       <c r="J75" s="231"/>
       <c r="K75" s="231"/>
       <c r="L75" s="231"/>
       <c r="M75" s="231"/>
       <c r="N75" s="231"/>
       <c r="O75" s="231"/>
       <c r="P75" s="231"/>
       <c r="Q75" s="224"/>
       <c r="R75" s="224"/>
       <c r="S75" s="224"/>
       <c r="T75" s="224"/>
       <c r="U75" s="242"/>
       <c r="V75" s="236"/>
       <c r="W75" s="223"/>
       <c r="X75" s="223"/>
       <c r="Y75" s="223"/>
@@ -13946,902 +13946,902 @@
       <c r="L76" s="251"/>
       <c r="M76" s="251"/>
       <c r="N76" s="251"/>
       <c r="O76" s="251"/>
       <c r="P76" s="251"/>
       <c r="Q76" s="253"/>
       <c r="R76" s="253"/>
       <c r="S76" s="253"/>
       <c r="T76" s="254"/>
       <c r="U76" s="201"/>
       <c r="V76" s="255"/>
       <c r="W76" s="256"/>
       <c r="X76" s="256"/>
       <c r="Y76" s="256"/>
       <c r="Z76" s="257"/>
       <c r="AA76" s="255"/>
       <c r="AB76" s="255"/>
       <c r="AC76" s="255"/>
       <c r="AD76" s="255"/>
       <c r="AE76" s="255"/>
       <c r="AF76" s="255"/>
       <c r="AG76" s="255"/>
       <c r="AH76" s="258"/>
     </row>
     <row r="77" spans="1:35" ht="15" customHeight="1">
-      <c r="A77" s="489"/>
-[...32 lines deleted...]
-      <c r="AH77" s="425"/>
+      <c r="A77" s="272"/>
+      <c r="B77" s="273"/>
+      <c r="C77" s="273"/>
+      <c r="D77" s="273"/>
+      <c r="E77" s="273"/>
+      <c r="F77" s="273"/>
+      <c r="G77" s="273"/>
+      <c r="H77" s="273"/>
+      <c r="I77" s="273"/>
+      <c r="J77" s="273"/>
+      <c r="K77" s="273"/>
+      <c r="L77" s="273"/>
+      <c r="M77" s="273"/>
+      <c r="N77" s="273"/>
+      <c r="O77" s="273"/>
+      <c r="P77" s="273"/>
+      <c r="Q77" s="273"/>
+      <c r="R77" s="273"/>
+      <c r="S77" s="273"/>
+      <c r="T77" s="273"/>
+      <c r="U77" s="273"/>
+      <c r="V77" s="273"/>
+      <c r="W77" s="273"/>
+      <c r="X77" s="273"/>
+      <c r="Y77" s="273"/>
+      <c r="Z77" s="273"/>
+      <c r="AA77" s="273"/>
+      <c r="AB77" s="273"/>
+      <c r="AC77" s="273"/>
+      <c r="AD77" s="273"/>
+      <c r="AE77" s="273"/>
+      <c r="AF77" s="273"/>
+      <c r="AG77" s="273"/>
+      <c r="AH77" s="273"/>
       <c r="AI77" s="7"/>
     </row>
     <row r="78" spans="1:35" s="62" customFormat="1" ht="27.75" customHeight="1">
       <c r="A78" s="190" t="s">
         <v>234</v>
       </c>
-      <c r="B78" s="479" t="s">
+      <c r="B78" s="262" t="s">
         <v>235</v>
       </c>
-      <c r="C78" s="480"/>
-[...18 lines deleted...]
-      <c r="V78" s="479" t="s">
+      <c r="C78" s="263"/>
+      <c r="D78" s="263"/>
+      <c r="E78" s="263"/>
+      <c r="F78" s="263"/>
+      <c r="G78" s="263"/>
+      <c r="H78" s="263"/>
+      <c r="I78" s="263"/>
+      <c r="J78" s="263"/>
+      <c r="K78" s="263"/>
+      <c r="L78" s="263"/>
+      <c r="M78" s="263"/>
+      <c r="N78" s="263"/>
+      <c r="O78" s="263"/>
+      <c r="P78" s="263"/>
+      <c r="Q78" s="263"/>
+      <c r="R78" s="263"/>
+      <c r="S78" s="263"/>
+      <c r="T78" s="263"/>
+      <c r="U78" s="263"/>
+      <c r="V78" s="262" t="s">
         <v>236</v>
       </c>
-      <c r="W78" s="479"/>
-[...10 lines deleted...]
-      <c r="AH78" s="479"/>
+      <c r="W78" s="262"/>
+      <c r="X78" s="262"/>
+      <c r="Y78" s="262"/>
+      <c r="Z78" s="262"/>
+      <c r="AA78" s="262"/>
+      <c r="AB78" s="262"/>
+      <c r="AC78" s="262"/>
+      <c r="AD78" s="262"/>
+      <c r="AE78" s="262"/>
+      <c r="AF78" s="262"/>
+      <c r="AG78" s="262"/>
+      <c r="AH78" s="262"/>
     </row>
     <row r="79" spans="1:35" s="62" customFormat="1" ht="16.5">
       <c r="A79" s="191"/>
       <c r="B79" s="181"/>
       <c r="C79" s="184"/>
       <c r="D79" s="184"/>
       <c r="E79" s="184"/>
       <c r="F79" s="184"/>
       <c r="G79" s="184"/>
       <c r="H79" s="184"/>
       <c r="I79" s="184"/>
       <c r="J79" s="184"/>
       <c r="K79" s="184"/>
       <c r="L79" s="184"/>
       <c r="M79" s="184"/>
       <c r="N79" s="184"/>
       <c r="O79" s="184"/>
       <c r="P79" s="184"/>
       <c r="Q79" s="184"/>
       <c r="R79" s="184"/>
       <c r="S79" s="184"/>
       <c r="T79" s="184"/>
       <c r="U79" s="184"/>
       <c r="V79" s="181"/>
       <c r="W79" s="181"/>
       <c r="X79" s="181"/>
       <c r="Y79" s="181"/>
       <c r="Z79" s="181"/>
       <c r="AA79" s="181"/>
       <c r="AB79" s="181"/>
       <c r="AC79" s="181"/>
       <c r="AD79" s="181"/>
       <c r="AE79" s="181"/>
       <c r="AF79" s="181"/>
       <c r="AG79" s="181"/>
       <c r="AH79" s="181"/>
     </row>
     <row r="80" spans="1:35" s="62" customFormat="1" ht="27.75" customHeight="1">
-      <c r="A80" s="481" t="s">
+      <c r="A80" s="264" t="s">
         <v>237</v>
       </c>
-      <c r="B80" s="482"/>
-[...31 lines deleted...]
-      <c r="AH80" s="482"/>
+      <c r="B80" s="265"/>
+      <c r="C80" s="265"/>
+      <c r="D80" s="265"/>
+      <c r="E80" s="265"/>
+      <c r="F80" s="265"/>
+      <c r="G80" s="265"/>
+      <c r="H80" s="265"/>
+      <c r="I80" s="265"/>
+      <c r="J80" s="265"/>
+      <c r="K80" s="265"/>
+      <c r="L80" s="265"/>
+      <c r="M80" s="265"/>
+      <c r="N80" s="265"/>
+      <c r="O80" s="265"/>
+      <c r="P80" s="265"/>
+      <c r="Q80" s="265"/>
+      <c r="R80" s="265"/>
+      <c r="S80" s="265"/>
+      <c r="T80" s="265"/>
+      <c r="U80" s="265"/>
+      <c r="V80" s="265"/>
+      <c r="W80" s="265"/>
+      <c r="X80" s="265"/>
+      <c r="Y80" s="265"/>
+      <c r="Z80" s="265"/>
+      <c r="AA80" s="265"/>
+      <c r="AB80" s="265"/>
+      <c r="AC80" s="265"/>
+      <c r="AD80" s="265"/>
+      <c r="AE80" s="265"/>
+      <c r="AF80" s="265"/>
+      <c r="AG80" s="265"/>
+      <c r="AH80" s="265"/>
     </row>
     <row r="81" spans="1:34" s="62" customFormat="1" ht="27.75" customHeight="1">
       <c r="A81" s="192"/>
       <c r="B81" s="193"/>
       <c r="C81" s="193"/>
       <c r="D81" s="193"/>
       <c r="E81" s="193"/>
       <c r="F81" s="193"/>
       <c r="G81" s="193"/>
       <c r="H81" s="193"/>
       <c r="I81" s="193"/>
       <c r="J81" s="193"/>
       <c r="K81" s="193"/>
       <c r="L81" s="193"/>
       <c r="M81" s="193"/>
       <c r="N81" s="193"/>
       <c r="O81" s="193"/>
       <c r="P81" s="193"/>
       <c r="Q81" s="193"/>
       <c r="R81" s="193"/>
       <c r="S81" s="193"/>
       <c r="T81" s="193"/>
       <c r="U81" s="193"/>
       <c r="V81" s="193"/>
       <c r="W81" s="193"/>
       <c r="X81" s="193"/>
       <c r="Y81" s="193"/>
       <c r="Z81" s="193"/>
       <c r="AA81" s="193"/>
       <c r="AB81" s="193"/>
       <c r="AC81" s="193"/>
       <c r="AD81" s="193"/>
       <c r="AE81" s="193"/>
       <c r="AF81" s="193"/>
       <c r="AG81" s="193"/>
       <c r="AH81" s="193"/>
     </row>
     <row r="82" spans="1:34" ht="21" customHeight="1">
       <c r="A82" s="194" t="s">
         <v>238</v>
       </c>
-      <c r="B82" s="483" t="s">
+      <c r="B82" s="266" t="s">
         <v>239</v>
       </c>
-      <c r="C82" s="483"/>
-[...4 lines deleted...]
-      <c r="H82" s="484">
+      <c r="C82" s="266"/>
+      <c r="D82" s="266"/>
+      <c r="E82" s="266"/>
+      <c r="F82" s="266"/>
+      <c r="G82" s="266"/>
+      <c r="H82" s="267">
         <v>0</v>
       </c>
-      <c r="I82" s="484"/>
-[...8 lines deleted...]
-      <c r="R82" s="485" t="s">
+      <c r="I82" s="267"/>
+      <c r="J82" s="267"/>
+      <c r="K82" s="267"/>
+      <c r="L82" s="267"/>
+      <c r="M82" s="267"/>
+      <c r="N82" s="267"/>
+      <c r="O82" s="267"/>
+      <c r="P82" s="267"/>
+      <c r="Q82" s="267"/>
+      <c r="R82" s="268" t="s">
         <v>240</v>
       </c>
-      <c r="S82" s="486"/>
-[...14 lines deleted...]
-      <c r="AH82" s="488"/>
+      <c r="S82" s="269"/>
+      <c r="T82" s="269"/>
+      <c r="U82" s="269"/>
+      <c r="V82" s="270"/>
+      <c r="W82" s="270"/>
+      <c r="X82" s="270"/>
+      <c r="Y82" s="270"/>
+      <c r="Z82" s="270"/>
+      <c r="AA82" s="270"/>
+      <c r="AB82" s="270"/>
+      <c r="AC82" s="270"/>
+      <c r="AD82" s="270"/>
+      <c r="AE82" s="270"/>
+      <c r="AF82" s="270"/>
+      <c r="AG82" s="270"/>
+      <c r="AH82" s="271"/>
     </row>
     <row r="83" spans="1:34" ht="14.25">
       <c r="A83" s="195"/>
       <c r="B83" s="196"/>
       <c r="C83" s="196"/>
       <c r="D83" s="196"/>
       <c r="E83" s="196"/>
       <c r="F83" s="196"/>
       <c r="G83" s="196"/>
       <c r="H83" s="197"/>
       <c r="I83" s="197"/>
       <c r="J83" s="197"/>
       <c r="K83" s="197"/>
       <c r="L83" s="197"/>
       <c r="M83" s="197"/>
       <c r="N83" s="197"/>
       <c r="O83" s="197"/>
       <c r="P83" s="197"/>
       <c r="Q83" s="197"/>
       <c r="R83" s="196"/>
       <c r="S83" s="196"/>
       <c r="T83" s="196"/>
       <c r="U83" s="196"/>
       <c r="V83" s="197"/>
       <c r="W83" s="197"/>
       <c r="X83" s="197"/>
       <c r="Y83" s="197"/>
       <c r="Z83" s="197"/>
       <c r="AA83" s="197"/>
       <c r="AB83" s="197"/>
       <c r="AC83" s="197"/>
       <c r="AD83" s="197"/>
       <c r="AE83" s="197"/>
       <c r="AF83" s="197"/>
       <c r="AG83" s="197"/>
       <c r="AH83" s="197"/>
     </row>
     <row r="84" spans="1:34" s="62" customFormat="1" ht="23.25" customHeight="1">
       <c r="A84" s="133" t="s">
         <v>219</v>
       </c>
-      <c r="B84" s="502"/>
-[...31 lines deleted...]
-      <c r="AH84" s="502"/>
+      <c r="B84" s="290"/>
+      <c r="C84" s="290"/>
+      <c r="D84" s="290"/>
+      <c r="E84" s="290"/>
+      <c r="F84" s="290"/>
+      <c r="G84" s="290"/>
+      <c r="H84" s="290"/>
+      <c r="I84" s="290"/>
+      <c r="J84" s="290"/>
+      <c r="K84" s="290"/>
+      <c r="L84" s="290"/>
+      <c r="M84" s="290"/>
+      <c r="N84" s="290"/>
+      <c r="O84" s="290"/>
+      <c r="P84" s="290"/>
+      <c r="Q84" s="290"/>
+      <c r="R84" s="290"/>
+      <c r="S84" s="290"/>
+      <c r="T84" s="290"/>
+      <c r="U84" s="290"/>
+      <c r="V84" s="290"/>
+      <c r="W84" s="290"/>
+      <c r="X84" s="290"/>
+      <c r="Y84" s="290"/>
+      <c r="Z84" s="290"/>
+      <c r="AA84" s="290"/>
+      <c r="AB84" s="290"/>
+      <c r="AC84" s="290"/>
+      <c r="AD84" s="290"/>
+      <c r="AE84" s="290"/>
+      <c r="AF84" s="290"/>
+      <c r="AG84" s="290"/>
+      <c r="AH84" s="290"/>
     </row>
     <row r="85" spans="1:34" s="59" customFormat="1" ht="50.25" customHeight="1">
       <c r="A85" s="135" t="s">
         <v>218</v>
       </c>
-      <c r="B85" s="458" t="s">
+      <c r="B85" s="274" t="s">
         <v>137</v>
       </c>
-      <c r="C85" s="359"/>
-[...8 lines deleted...]
-      <c r="L85" s="498" t="s">
+      <c r="C85" s="275"/>
+      <c r="D85" s="275"/>
+      <c r="E85" s="275"/>
+      <c r="F85" s="275"/>
+      <c r="G85" s="275"/>
+      <c r="H85" s="275"/>
+      <c r="I85" s="285"/>
+      <c r="J85" s="285"/>
+      <c r="K85" s="285"/>
+      <c r="L85" s="286" t="s">
         <v>138</v>
       </c>
-      <c r="M85" s="499"/>
-      <c r="N85" s="500" t="s">
+      <c r="M85" s="287"/>
+      <c r="N85" s="288" t="s">
         <v>139</v>
       </c>
-      <c r="O85" s="501"/>
-[...5 lines deleted...]
-      <c r="U85" s="497"/>
+      <c r="O85" s="289"/>
+      <c r="P85" s="289"/>
+      <c r="Q85" s="289"/>
+      <c r="R85" s="289"/>
+      <c r="S85" s="289"/>
+      <c r="T85" s="285"/>
+      <c r="U85" s="285"/>
       <c r="W85" s="136" t="s">
         <v>140</v>
       </c>
-      <c r="X85" s="490"/>
-[...9 lines deleted...]
-      <c r="AH85" s="492"/>
+      <c r="X85" s="276"/>
+      <c r="Y85" s="277"/>
+      <c r="Z85" s="277"/>
+      <c r="AA85" s="277"/>
+      <c r="AB85" s="277"/>
+      <c r="AC85" s="277"/>
+      <c r="AD85" s="277"/>
+      <c r="AE85" s="277"/>
+      <c r="AF85" s="277"/>
+      <c r="AG85" s="277"/>
+      <c r="AH85" s="278"/>
     </row>
     <row r="86" spans="1:34" ht="25.9" customHeight="1">
-      <c r="A86" s="291" t="s">
+      <c r="A86" s="459" t="s">
         <v>241</v>
       </c>
-      <c r="B86" s="294"/>
-[...31 lines deleted...]
-      <c r="AH86" s="296"/>
+      <c r="B86" s="462"/>
+      <c r="C86" s="463"/>
+      <c r="D86" s="463"/>
+      <c r="E86" s="463"/>
+      <c r="F86" s="463"/>
+      <c r="G86" s="463"/>
+      <c r="H86" s="463"/>
+      <c r="I86" s="463"/>
+      <c r="J86" s="463"/>
+      <c r="K86" s="463"/>
+      <c r="L86" s="463"/>
+      <c r="M86" s="463"/>
+      <c r="N86" s="463"/>
+      <c r="O86" s="463"/>
+      <c r="P86" s="463"/>
+      <c r="Q86" s="463"/>
+      <c r="R86" s="463"/>
+      <c r="S86" s="463"/>
+      <c r="T86" s="463"/>
+      <c r="U86" s="463"/>
+      <c r="V86" s="463"/>
+      <c r="W86" s="463"/>
+      <c r="X86" s="463"/>
+      <c r="Y86" s="463"/>
+      <c r="Z86" s="463"/>
+      <c r="AA86" s="463"/>
+      <c r="AB86" s="463"/>
+      <c r="AC86" s="463"/>
+      <c r="AD86" s="463"/>
+      <c r="AE86" s="463"/>
+      <c r="AF86" s="463"/>
+      <c r="AG86" s="463"/>
+      <c r="AH86" s="464"/>
     </row>
     <row r="87" spans="1:34" ht="25.9" customHeight="1">
-      <c r="A87" s="292"/>
-[...32 lines deleted...]
-      <c r="AH87" s="299"/>
+      <c r="A87" s="460"/>
+      <c r="B87" s="465"/>
+      <c r="C87" s="466"/>
+      <c r="D87" s="466"/>
+      <c r="E87" s="466"/>
+      <c r="F87" s="466"/>
+      <c r="G87" s="466"/>
+      <c r="H87" s="466"/>
+      <c r="I87" s="466"/>
+      <c r="J87" s="466"/>
+      <c r="K87" s="466"/>
+      <c r="L87" s="466"/>
+      <c r="M87" s="466"/>
+      <c r="N87" s="466"/>
+      <c r="O87" s="466"/>
+      <c r="P87" s="466"/>
+      <c r="Q87" s="466"/>
+      <c r="R87" s="466"/>
+      <c r="S87" s="466"/>
+      <c r="T87" s="466"/>
+      <c r="U87" s="466"/>
+      <c r="V87" s="466"/>
+      <c r="W87" s="466"/>
+      <c r="X87" s="466"/>
+      <c r="Y87" s="466"/>
+      <c r="Z87" s="466"/>
+      <c r="AA87" s="466"/>
+      <c r="AB87" s="466"/>
+      <c r="AC87" s="466"/>
+      <c r="AD87" s="466"/>
+      <c r="AE87" s="466"/>
+      <c r="AF87" s="466"/>
+      <c r="AG87" s="466"/>
+      <c r="AH87" s="467"/>
     </row>
     <row r="88" spans="1:34" ht="25.9" customHeight="1">
-      <c r="A88" s="292"/>
-[...32 lines deleted...]
-      <c r="AH88" s="299"/>
+      <c r="A88" s="460"/>
+      <c r="B88" s="465"/>
+      <c r="C88" s="466"/>
+      <c r="D88" s="466"/>
+      <c r="E88" s="466"/>
+      <c r="F88" s="466"/>
+      <c r="G88" s="466"/>
+      <c r="H88" s="466"/>
+      <c r="I88" s="466"/>
+      <c r="J88" s="466"/>
+      <c r="K88" s="466"/>
+      <c r="L88" s="466"/>
+      <c r="M88" s="466"/>
+      <c r="N88" s="466"/>
+      <c r="O88" s="466"/>
+      <c r="P88" s="466"/>
+      <c r="Q88" s="466"/>
+      <c r="R88" s="466"/>
+      <c r="S88" s="466"/>
+      <c r="T88" s="466"/>
+      <c r="U88" s="466"/>
+      <c r="V88" s="466"/>
+      <c r="W88" s="466"/>
+      <c r="X88" s="466"/>
+      <c r="Y88" s="466"/>
+      <c r="Z88" s="466"/>
+      <c r="AA88" s="466"/>
+      <c r="AB88" s="466"/>
+      <c r="AC88" s="466"/>
+      <c r="AD88" s="466"/>
+      <c r="AE88" s="466"/>
+      <c r="AF88" s="466"/>
+      <c r="AG88" s="466"/>
+      <c r="AH88" s="467"/>
     </row>
     <row r="89" spans="1:34" ht="25.9" customHeight="1">
-      <c r="A89" s="292"/>
-      <c r="B89" s="300" t="s">
+      <c r="A89" s="460"/>
+      <c r="B89" s="468" t="s">
         <v>242</v>
       </c>
-      <c r="C89" s="301"/>
-[...30 lines deleted...]
-      <c r="AH89" s="302"/>
+      <c r="C89" s="469"/>
+      <c r="D89" s="469"/>
+      <c r="E89" s="469"/>
+      <c r="F89" s="469"/>
+      <c r="G89" s="469"/>
+      <c r="H89" s="469"/>
+      <c r="I89" s="469"/>
+      <c r="J89" s="469"/>
+      <c r="K89" s="469"/>
+      <c r="L89" s="469"/>
+      <c r="M89" s="469"/>
+      <c r="N89" s="469"/>
+      <c r="O89" s="469"/>
+      <c r="P89" s="469"/>
+      <c r="Q89" s="469"/>
+      <c r="R89" s="469"/>
+      <c r="S89" s="469"/>
+      <c r="T89" s="469"/>
+      <c r="U89" s="469"/>
+      <c r="V89" s="469"/>
+      <c r="W89" s="469"/>
+      <c r="X89" s="469"/>
+      <c r="Y89" s="469"/>
+      <c r="Z89" s="469"/>
+      <c r="AA89" s="469"/>
+      <c r="AB89" s="469"/>
+      <c r="AC89" s="469"/>
+      <c r="AD89" s="469"/>
+      <c r="AE89" s="469"/>
+      <c r="AF89" s="469"/>
+      <c r="AG89" s="469"/>
+      <c r="AH89" s="470"/>
     </row>
     <row r="90" spans="1:34" ht="25.9" customHeight="1" thickBot="1">
-      <c r="A90" s="292"/>
-[...32 lines deleted...]
-      <c r="AH90" s="315"/>
+      <c r="A90" s="460"/>
+      <c r="B90" s="481"/>
+      <c r="C90" s="482"/>
+      <c r="D90" s="482"/>
+      <c r="E90" s="482"/>
+      <c r="F90" s="482"/>
+      <c r="G90" s="482"/>
+      <c r="H90" s="482"/>
+      <c r="I90" s="482"/>
+      <c r="J90" s="482"/>
+      <c r="K90" s="482"/>
+      <c r="L90" s="482"/>
+      <c r="M90" s="482"/>
+      <c r="N90" s="482"/>
+      <c r="O90" s="482"/>
+      <c r="P90" s="482"/>
+      <c r="Q90" s="482"/>
+      <c r="R90" s="482"/>
+      <c r="S90" s="482"/>
+      <c r="T90" s="482"/>
+      <c r="U90" s="482"/>
+      <c r="V90" s="482"/>
+      <c r="W90" s="482"/>
+      <c r="X90" s="482"/>
+      <c r="Y90" s="482"/>
+      <c r="Z90" s="482"/>
+      <c r="AA90" s="482"/>
+      <c r="AB90" s="482"/>
+      <c r="AC90" s="482"/>
+      <c r="AD90" s="482"/>
+      <c r="AE90" s="482"/>
+      <c r="AF90" s="482"/>
+      <c r="AG90" s="482"/>
+      <c r="AH90" s="483"/>
     </row>
     <row r="91" spans="1:34" s="62" customFormat="1" ht="21" customHeight="1">
-      <c r="A91" s="292"/>
-      <c r="B91" s="316" t="s">
+      <c r="A91" s="460"/>
+      <c r="B91" s="484" t="s">
         <v>141</v>
       </c>
-      <c r="C91" s="316"/>
-[...5 lines deleted...]
-      <c r="I91" s="317" t="s">
+      <c r="C91" s="484"/>
+      <c r="D91" s="484"/>
+      <c r="E91" s="484"/>
+      <c r="F91" s="484"/>
+      <c r="G91" s="484"/>
+      <c r="H91" s="484"/>
+      <c r="I91" s="419" t="s">
         <v>142</v>
       </c>
-      <c r="J91" s="318"/>
-[...5 lines deleted...]
-      <c r="Q91" s="320" t="s">
+      <c r="J91" s="420"/>
+      <c r="K91" s="420"/>
+      <c r="L91" s="420"/>
+      <c r="M91" s="420"/>
+      <c r="N91" s="420"/>
+      <c r="O91" s="485"/>
+      <c r="Q91" s="486" t="s">
         <v>143</v>
       </c>
-      <c r="R91" s="321"/>
-[...4 lines deleted...]
-      <c r="W91" s="322" t="s">
+      <c r="R91" s="487"/>
+      <c r="S91" s="487"/>
+      <c r="T91" s="487"/>
+      <c r="U91" s="487"/>
+      <c r="V91" s="487"/>
+      <c r="W91" s="488" t="s">
         <v>144</v>
       </c>
-      <c r="X91" s="321"/>
-[...4 lines deleted...]
-      <c r="AC91" s="324" t="s">
+      <c r="X91" s="487"/>
+      <c r="Y91" s="487"/>
+      <c r="Z91" s="487"/>
+      <c r="AA91" s="487"/>
+      <c r="AB91" s="489"/>
+      <c r="AC91" s="490" t="s">
         <v>145</v>
       </c>
-      <c r="AD91" s="321"/>
-[...3 lines deleted...]
-      <c r="AH91" s="325"/>
+      <c r="AD91" s="487"/>
+      <c r="AE91" s="487"/>
+      <c r="AF91" s="487"/>
+      <c r="AG91" s="487"/>
+      <c r="AH91" s="491"/>
     </row>
     <row r="92" spans="1:34" s="62" customFormat="1" ht="55.5" customHeight="1" thickBot="1">
-      <c r="A92" s="293"/>
-[...13 lines deleted...]
-      <c r="O92" s="306"/>
+      <c r="A92" s="461"/>
+      <c r="B92" s="471"/>
+      <c r="C92" s="471"/>
+      <c r="D92" s="471"/>
+      <c r="E92" s="471"/>
+      <c r="F92" s="471"/>
+      <c r="G92" s="471"/>
+      <c r="H92" s="471"/>
+      <c r="I92" s="472"/>
+      <c r="J92" s="473"/>
+      <c r="K92" s="473"/>
+      <c r="L92" s="473"/>
+      <c r="M92" s="473"/>
+      <c r="N92" s="473"/>
+      <c r="O92" s="474"/>
       <c r="P92" s="134"/>
-      <c r="Q92" s="307" t="s">
+      <c r="Q92" s="475" t="s">
         <v>146</v>
       </c>
-      <c r="R92" s="308"/>
-[...4 lines deleted...]
-      <c r="W92" s="309" t="s">
+      <c r="R92" s="476"/>
+      <c r="S92" s="476"/>
+      <c r="T92" s="476"/>
+      <c r="U92" s="476"/>
+      <c r="V92" s="476"/>
+      <c r="W92" s="477" t="s">
         <v>146</v>
       </c>
-      <c r="X92" s="308"/>
-[...4 lines deleted...]
-      <c r="AC92" s="311" t="s">
+      <c r="X92" s="476"/>
+      <c r="Y92" s="476"/>
+      <c r="Z92" s="476"/>
+      <c r="AA92" s="476"/>
+      <c r="AB92" s="478"/>
+      <c r="AC92" s="479" t="s">
         <v>146</v>
       </c>
-      <c r="AD92" s="308"/>
-[...3 lines deleted...]
-      <c r="AH92" s="312"/>
+      <c r="AD92" s="476"/>
+      <c r="AE92" s="476"/>
+      <c r="AF92" s="476"/>
+      <c r="AG92" s="476"/>
+      <c r="AH92" s="480"/>
     </row>
     <row r="93" spans="1:34" s="62" customFormat="1" ht="14.25">
       <c r="A93" s="63"/>
       <c r="B93" s="198"/>
       <c r="C93" s="198"/>
       <c r="D93" s="198"/>
       <c r="E93" s="198"/>
       <c r="F93" s="198"/>
       <c r="G93" s="198"/>
       <c r="H93" s="198"/>
       <c r="I93" s="198"/>
       <c r="J93" s="198"/>
       <c r="K93" s="198"/>
       <c r="L93" s="198"/>
       <c r="M93" s="198"/>
       <c r="N93" s="198"/>
       <c r="O93" s="198"/>
       <c r="Q93" s="199"/>
       <c r="R93" s="200"/>
       <c r="S93" s="200"/>
       <c r="T93" s="200"/>
       <c r="U93" s="200"/>
     </row>
     <row r="94" spans="1:34">
       <c r="A94" s="28"/>
       <c r="W94" s="16"/>
       <c r="X94" s="16"/>
       <c r="Y94" s="16"/>
       <c r="Z94" s="16"/>
       <c r="AA94" s="16"/>
       <c r="AB94" s="16"/>
       <c r="AC94" s="16"/>
       <c r="AD94" s="16"/>
       <c r="AE94" s="16"/>
       <c r="AF94" s="16"/>
       <c r="AG94" s="16"/>
       <c r="AH94" s="16"/>
     </row>
     <row r="115" spans="22:34">
-      <c r="V115" s="442" t="s">
-[...13 lines deleted...]
-      <c r="AH115" s="444"/>
+      <c r="V115" s="314" t="s">
+        <v>278</v>
+      </c>
+      <c r="W115" s="315"/>
+      <c r="X115" s="315"/>
+      <c r="Y115" s="315"/>
+      <c r="Z115" s="315"/>
+      <c r="AA115" s="315"/>
+      <c r="AB115" s="315"/>
+      <c r="AC115" s="315"/>
+      <c r="AD115" s="315"/>
+      <c r="AE115" s="315"/>
+      <c r="AF115" s="315"/>
+      <c r="AG115" s="315"/>
+      <c r="AH115" s="316"/>
     </row>
   </sheetData>
   <mergeCells count="174">
+    <mergeCell ref="H69:O69"/>
+    <mergeCell ref="H70:O70"/>
+    <mergeCell ref="V70:AD70"/>
+    <mergeCell ref="H71:O71"/>
+    <mergeCell ref="H72:O72"/>
+    <mergeCell ref="H73:O73"/>
+    <mergeCell ref="H74:O74"/>
+    <mergeCell ref="A75:B75"/>
+    <mergeCell ref="B19:G19"/>
+    <mergeCell ref="B20:G20"/>
+    <mergeCell ref="B25:D25"/>
+    <mergeCell ref="J25:K25"/>
+    <mergeCell ref="D57:L57"/>
+    <mergeCell ref="A60:AH60"/>
+    <mergeCell ref="D58:I58"/>
+    <mergeCell ref="J58:AH58"/>
+    <mergeCell ref="A63:F63"/>
+    <mergeCell ref="D56:AB56"/>
+    <mergeCell ref="AE56:AH56"/>
+    <mergeCell ref="R57:AH57"/>
+    <mergeCell ref="G63:AH63"/>
+    <mergeCell ref="C64:D64"/>
+    <mergeCell ref="E64:F64"/>
+    <mergeCell ref="G64:O64"/>
+    <mergeCell ref="A86:A92"/>
+    <mergeCell ref="B86:AH86"/>
+    <mergeCell ref="B87:AH87"/>
+    <mergeCell ref="B88:AH88"/>
+    <mergeCell ref="B89:AH89"/>
+    <mergeCell ref="B92:H92"/>
+    <mergeCell ref="I92:O92"/>
+    <mergeCell ref="Q92:V92"/>
+    <mergeCell ref="W92:AB92"/>
+    <mergeCell ref="AC92:AH92"/>
+    <mergeCell ref="B90:AH90"/>
+    <mergeCell ref="B91:H91"/>
+    <mergeCell ref="I91:O91"/>
+    <mergeCell ref="Q91:V91"/>
+    <mergeCell ref="W91:AB91"/>
+    <mergeCell ref="AC91:AH91"/>
+    <mergeCell ref="Q64:R64"/>
+    <mergeCell ref="S64:T64"/>
+    <mergeCell ref="U64:AC64"/>
+    <mergeCell ref="AE64:AG64"/>
+    <mergeCell ref="V65:AD65"/>
+    <mergeCell ref="H66:P66"/>
+    <mergeCell ref="H67:O67"/>
+    <mergeCell ref="H68:O68"/>
+    <mergeCell ref="V68:AC68"/>
+    <mergeCell ref="A54:AH54"/>
+    <mergeCell ref="H51:Q51"/>
+    <mergeCell ref="O52:Q52"/>
+    <mergeCell ref="S52:AG52"/>
+    <mergeCell ref="A50:A51"/>
+    <mergeCell ref="B50:G50"/>
+    <mergeCell ref="Z50:AE50"/>
+    <mergeCell ref="B52:G52"/>
+    <mergeCell ref="AE55:AH55"/>
+    <mergeCell ref="D55:K55"/>
+    <mergeCell ref="B48:E48"/>
+    <mergeCell ref="Z48:AA48"/>
+    <mergeCell ref="AC48:AD48"/>
+    <mergeCell ref="U45:AH45"/>
+    <mergeCell ref="B47:H47"/>
+    <mergeCell ref="AE46:AF46"/>
+    <mergeCell ref="R46:X46"/>
+    <mergeCell ref="B49:G49"/>
+    <mergeCell ref="H49:N49"/>
+    <mergeCell ref="R49:Y49"/>
+    <mergeCell ref="Z49:AG49"/>
+    <mergeCell ref="I47:AH47"/>
+    <mergeCell ref="L48:M48"/>
+    <mergeCell ref="S48:U48"/>
+    <mergeCell ref="V48:W48"/>
+    <mergeCell ref="C46:L46"/>
+    <mergeCell ref="E41:W41"/>
+    <mergeCell ref="AB41:AC41"/>
+    <mergeCell ref="AE41:AF41"/>
+    <mergeCell ref="X42:AB42"/>
+    <mergeCell ref="AC42:AH42"/>
+    <mergeCell ref="A44:A45"/>
+    <mergeCell ref="E44:H44"/>
+    <mergeCell ref="I44:AH44"/>
+    <mergeCell ref="R45:T45"/>
+    <mergeCell ref="Q43:W43"/>
+    <mergeCell ref="B44:D44"/>
+    <mergeCell ref="B45:L45"/>
+    <mergeCell ref="AG41:AH41"/>
+    <mergeCell ref="B42:H42"/>
+    <mergeCell ref="A1:Z1"/>
+    <mergeCell ref="AG1:AH1"/>
+    <mergeCell ref="B11:AH11"/>
+    <mergeCell ref="B12:AH12"/>
+    <mergeCell ref="A13:A15"/>
+    <mergeCell ref="M13:N13"/>
+    <mergeCell ref="P13:Q13"/>
+    <mergeCell ref="A16:A18"/>
+    <mergeCell ref="B16:AH16"/>
+    <mergeCell ref="B13:G13"/>
+    <mergeCell ref="I13:K13"/>
+    <mergeCell ref="U13:Z13"/>
+    <mergeCell ref="B3:AH3"/>
+    <mergeCell ref="A9:A10"/>
+    <mergeCell ref="B9:C9"/>
+    <mergeCell ref="E9:F9"/>
+    <mergeCell ref="H9:I9"/>
+    <mergeCell ref="M9:N9"/>
+    <mergeCell ref="P9:Q9"/>
+    <mergeCell ref="B15:F15"/>
+    <mergeCell ref="S9:T9"/>
+    <mergeCell ref="B8:AH8"/>
+    <mergeCell ref="B10:AH10"/>
+    <mergeCell ref="Q18:R18"/>
+    <mergeCell ref="Q36:W36"/>
+    <mergeCell ref="B33:E33"/>
+    <mergeCell ref="F33:K33"/>
+    <mergeCell ref="O33:R33"/>
+    <mergeCell ref="S33:W33"/>
+    <mergeCell ref="B34:L34"/>
+    <mergeCell ref="X33:AC33"/>
+    <mergeCell ref="G35:N35"/>
+    <mergeCell ref="O35:P35"/>
+    <mergeCell ref="Q35:W35"/>
+    <mergeCell ref="B36:F36"/>
+    <mergeCell ref="G36:N36"/>
+    <mergeCell ref="O36:P36"/>
+    <mergeCell ref="AB40:AC40"/>
+    <mergeCell ref="AD40:AF40"/>
+    <mergeCell ref="AG40:AH40"/>
+    <mergeCell ref="B41:D41"/>
+    <mergeCell ref="V115:AH115"/>
+    <mergeCell ref="W18:AG18"/>
+    <mergeCell ref="S42:W42"/>
+    <mergeCell ref="L42:R42"/>
+    <mergeCell ref="B24:AH24"/>
+    <mergeCell ref="B26:C26"/>
+    <mergeCell ref="B27:AH27"/>
+    <mergeCell ref="B29:AH29"/>
+    <mergeCell ref="B31:H31"/>
+    <mergeCell ref="I31:O31"/>
+    <mergeCell ref="P31:AH31"/>
+    <mergeCell ref="A37:AH37"/>
+    <mergeCell ref="B39:AH39"/>
+    <mergeCell ref="A40:A41"/>
+    <mergeCell ref="B40:D40"/>
+    <mergeCell ref="E40:W40"/>
+    <mergeCell ref="X36:AB36"/>
+    <mergeCell ref="D26:AC26"/>
+    <mergeCell ref="A35:A36"/>
+    <mergeCell ref="B35:F35"/>
     <mergeCell ref="B17:AH17"/>
     <mergeCell ref="B78:U78"/>
     <mergeCell ref="A80:AH80"/>
     <mergeCell ref="B82:G82"/>
     <mergeCell ref="H82:Q82"/>
     <mergeCell ref="R82:U82"/>
     <mergeCell ref="V82:AH82"/>
     <mergeCell ref="A77:AH77"/>
     <mergeCell ref="B85:H85"/>
     <mergeCell ref="X85:AH85"/>
     <mergeCell ref="B43:M43"/>
     <mergeCell ref="B22:C22"/>
     <mergeCell ref="A55:A56"/>
     <mergeCell ref="I85:K85"/>
     <mergeCell ref="L85:M85"/>
     <mergeCell ref="N85:S85"/>
     <mergeCell ref="T85:U85"/>
     <mergeCell ref="V78:AH78"/>
     <mergeCell ref="B84:AH84"/>
     <mergeCell ref="X35:AB35"/>
     <mergeCell ref="A19:A21"/>
     <mergeCell ref="C21:AH21"/>
     <mergeCell ref="W23:AH23"/>
     <mergeCell ref="X40:AA41"/>
-    <mergeCell ref="AB40:AC40"/>
-[...148 lines deleted...]
-    <mergeCell ref="G64:O64"/>
   </mergeCells>
   <phoneticPr fontId="2"/>
   <conditionalFormatting sqref="O50">
     <cfRule type="expression" dxfId="0" priority="1">
       <formula>$F$45="本店"</formula>
     </cfRule>
   </conditionalFormatting>
   <dataValidations count="1">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D26" xr:uid="{8AEDAF7F-0086-4830-8FA2-67B06D35EC5D}">
       <formula1>$AJ$27:$AJ$33</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.19685039370078741" bottom="0.19685039370078741" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="83" fitToHeight="0" orientation="portrait" r:id="rId1"/>
   <rowBreaks count="2" manualBreakCount="2">
     <brk id="60" max="33" man="1"/>
     <brk id="117" max="33" man="1"/>
   </rowBreaks>
   <drawing r:id="rId2"/>
   <legacyDrawing r:id="rId3"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x14">
       <controls>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
@@ -16410,103 +16410,103 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="017663da-ba06-4c96-8f40-e9e8c2359512">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="baee070b-a18a-4b1c-8186-f8f149ede11c" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
-</file>
-[...7 lines deleted...]
-</FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{775FF324-AEDB-4773-A056-EA5528C1F564}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="017663da-ba06-4c96-8f40-e9e8c2359512"/>
     <ds:schemaRef ds:uri="baee070b-a18a-4b1c-8186-f8f149ede11c"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D0B869F1-CD86-4FD6-8EB6-A714498801F0}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{29FAAED3-E4A7-4279-9B41-70778343E092}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="017663da-ba06-4c96-8f40-e9e8c2359512"/>
     <ds:schemaRef ds:uri="baee070b-a18a-4b1c-8186-f8f149ede11c"/>
-  </ds:schemaRefs>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{e296e639-91e9-4bb7-a1e8-7ae7de7d97ca}" enabled="1" method="Privileged" siteId="{a449438d-3606-490b-844f-c4e15e535fca}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>