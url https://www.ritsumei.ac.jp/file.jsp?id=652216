--- v0 (2026-02-11)
+++ v1 (2026-07-14)
@@ -1,53 +1,58 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="142" w:rightFromText="142" w:vertAnchor="text" w:horzAnchor="margin" w:tblpXSpec="right" w:tblpY="2"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="99" w:type="dxa"/>
           <w:right w:w="99" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="907"/>
         <w:gridCol w:w="1010"/>
         <w:gridCol w:w="404"/>
         <w:gridCol w:w="707"/>
         <w:gridCol w:w="404"/>
         <w:gridCol w:w="707"/>
         <w:gridCol w:w="404"/>
       </w:tblGrid>
       <w:tr w:rsidR="008E3851" w:rsidRPr="00C611C1" w14:paraId="4A1E6589" w14:textId="77777777" w:rsidTr="008034B6">
         <w:trPr>
           <w:trHeight w:val="381"/>
         </w:trPr>
@@ -283,152 +288,171 @@
         <w:t xml:space="preserve">(For  </w:t>
       </w:r>
       <w:r w:rsidR="00D9356E">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C611C1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C611C1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">/  </w:t>
+        <w:t xml:space="preserve">/ </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00C611C1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D9356E">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C611C1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (MM/Y</w:t>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00C611C1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>MM/Y</w:t>
       </w:r>
       <w:r w:rsidR="00D9356E">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t>YY</w:t>
       </w:r>
       <w:r w:rsidRPr="00C611C1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Y))</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="671BCF95" w14:textId="77777777" w:rsidR="00E42E10" w:rsidRPr="00E42E10" w:rsidRDefault="00C347CC" w:rsidP="00E42E10">
+    <w:p w14:paraId="671BCF95" w14:textId="1B41A22D" w:rsidR="00E42E10" w:rsidRPr="00E42E10" w:rsidRDefault="00C347CC" w:rsidP="00E42E10">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="360"/>
         </w:tabs>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="209" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E42E10">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>Number of hours worked are calculated by 15 minute increments (fractions rounded up).</w:t>
+        <w:t>Number of hours worked are calculated by 1minute increments (fractions rounded up).</w:t>
       </w:r>
       <w:r w:rsidR="008034B6" w:rsidRPr="00E42E10">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E42E10" w:rsidRPr="006E7806">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">* The initial date of calculation for the week is </w:t>
       </w:r>
       <w:r w:rsidR="00E42E10" w:rsidRPr="00F56699">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
-      <w:r w:rsidR="00F56699" w:rsidRPr="00F56699">
+      <w:r w:rsidR="009C5250">
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
+          <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
-        <w:t>un</w:t>
+        <w:t>atur</w:t>
       </w:r>
       <w:r w:rsidR="00E42E10" w:rsidRPr="00F56699">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>day</w:t>
       </w:r>
       <w:r w:rsidR="00E42E10" w:rsidRPr="006E7806">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="30F78323" w14:textId="77777777" w:rsidR="008034B6" w:rsidRPr="00E42E10" w:rsidRDefault="00E42E10" w:rsidP="00E42E10">
       <w:pPr>
         <w:numPr>
@@ -979,137 +1003,202 @@
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="209" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="219935C6" w14:textId="77777777" w:rsidR="00B632BD" w:rsidRDefault="00B632BD" w:rsidP="00B632BD">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="209" w:lineRule="auto"/>
         <w:ind w:left="284"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0DB0BA2F" w14:textId="77777777" w:rsidR="00C36A9E" w:rsidRDefault="0022698D" w:rsidP="00B632BD">
+    <w:p w14:paraId="0DB0BA2F" w14:textId="0C589883" w:rsidR="00C36A9E" w:rsidRDefault="0022698D" w:rsidP="00B632BD">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="209" w:lineRule="auto"/>
         <w:ind w:left="284"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi" w:hint="eastAsia"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t>BCM</w:t>
       </w:r>
       <w:r w:rsidR="00DE2C0E">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
-        <w:t xml:space="preserve"> budget code]  24 + three alpha</w:t>
+        <w:t xml:space="preserve"> budget </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00DE2C0E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>code]  2</w:t>
+      </w:r>
+      <w:r w:rsidR="009C5250">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi" w:hint="eastAsia"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00DE2C0E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> + three alpha</w:t>
       </w:r>
       <w:r w:rsidR="008B2975">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t xml:space="preserve">betic </w:t>
       </w:r>
       <w:r w:rsidR="00B206A5">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t>characters + 6-digit numeric value</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FE35AF7" w14:textId="77777777" w:rsidR="00B206A5" w:rsidRDefault="00B206A5" w:rsidP="00B632BD">
+    <w:p w14:paraId="4FE35AF7" w14:textId="39098CFD" w:rsidR="00B206A5" w:rsidRDefault="00B206A5" w:rsidP="00B632BD">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="209" w:lineRule="auto"/>
         <w:ind w:left="284"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi" w:hint="eastAsia"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
-        <w:t xml:space="preserve">                   Ex. 24AAO070000, 24DAB490000</w:t>
+        <w:t xml:space="preserve">                   Ex. 2</w:t>
+      </w:r>
+      <w:r w:rsidR="009C5250">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi" w:hint="eastAsia"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>AAO070000, 2</w:t>
+      </w:r>
+      <w:r w:rsidR="009C5250">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi" w:hint="eastAsia"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>DAB490000</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="602590EB" w14:textId="77777777" w:rsidR="00B206A5" w:rsidRDefault="00B206A5" w:rsidP="00B632BD">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="209" w:lineRule="auto"/>
         <w:ind w:left="284"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi" w:hint="eastAsia"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t>&lt;</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -1335,51 +1424,71 @@
       <w:r w:rsidRPr="00F96F77">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="ja-JP" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">Write the name of the </w:t>
       </w:r>
       <w:r w:rsidR="009328CF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="ja-JP" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Principal Investigator (PI)</w:t>
       </w:r>
       <w:r w:rsidRPr="00F96F77">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="ja-JP" w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> below if the budget type is collaborative research, such as KAKENHI, or Advanced Research Programs at Ritsumeikan University.</w:t>
+        <w:t xml:space="preserve"> below if the budget type is collaborative research, such as KAKENHI, or Advanced Research Programs at </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F96F77">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="ja-JP" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Ritsumeikan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F96F77">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="ja-JP" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> University.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="71" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="12" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="99" w:type="dxa"/>
           <w:right w:w="99" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="27"/>
         <w:gridCol w:w="700"/>
         <w:gridCol w:w="2405"/>
         <w:gridCol w:w="356"/>
@@ -9555,81 +9664,86 @@
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="3248752B" w14:textId="77777777" w:rsidR="00F25034" w:rsidRPr="004B6A4B" w:rsidRDefault="00F25034" w:rsidP="000C2086">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="1100AE21" w14:textId="77777777" w:rsidR="00472621" w:rsidRPr="00C611C1" w:rsidRDefault="00472621" w:rsidP="00E0266C">
       <w:pPr>
         <w:spacing w:line="20" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00472621" w:rsidRPr="00C611C1" w:rsidSect="00641087">
-      <w:footerReference w:type="default" r:id="rId8"/>
+      <w:headerReference w:type="even" r:id="rId8"/>
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="even" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="first" r:id="rId12"/>
+      <w:footerReference w:type="first" r:id="rId13"/>
       <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
       <w:pgMar w:top="284" w:right="567" w:bottom="295" w:left="567" w:header="454" w:footer="454" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="286" w:charSpace="-1654"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="36CA3F5C" w14:textId="77777777" w:rsidR="006573E1" w:rsidRDefault="006573E1">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="3ECBA3EF" w14:textId="77777777" w:rsidR="006573E1" w:rsidRDefault="006573E1">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="ＭＳ 明朝">
     <w:altName w:val="MS Mincho"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ Ｐ明朝">
     <w:panose1 w:val="02020600040205080304"/>
     <w:charset w:val="80"/>
@@ -9656,141 +9770,225 @@
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Century">
     <w:panose1 w:val="02040604050505020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="PMingLiU">
     <w:altName w:val="新細明體"/>
     <w:panose1 w:val="02010601000101010101"/>
     <w:charset w:val="88"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="76F0EC70" w14:textId="77777777" w:rsidR="00850983" w:rsidRPr="00C611C1" w:rsidRDefault="00C62D8E" w:rsidP="004451BD">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="2A2B0B72" w14:textId="77777777" w:rsidR="00CF0AA9" w:rsidRDefault="00CF0AA9">
+    <w:pPr>
+      <w:pStyle w:val="a7"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="76F0EC70" w14:textId="25BB32AE" w:rsidR="00850983" w:rsidRPr="00C611C1" w:rsidRDefault="00C62D8E" w:rsidP="004451BD">
     <w:pPr>
       <w:pStyle w:val="a7"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="8504"/>
       </w:tabs>
       <w:wordWrap w:val="0"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         <w:sz w:val="20"/>
         <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:rPr>
       <w:t>Division</w:t>
     </w:r>
     <w:r w:rsidR="009328CF">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         <w:sz w:val="20"/>
         <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:rPr>
       <w:t xml:space="preserve"> of Research</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         <w:sz w:val="20"/>
         <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:rPr>
-      <w:t xml:space="preserve"> Form 3-2, April 20</w:t>
+      <w:t xml:space="preserve"> Form </w:t>
+    </w:r>
+    <w:r w:rsidR="00CF0AA9" w:rsidRPr="00CF0AA9">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        <w:sz w:val="20"/>
+        <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:rPr>
+      <w:t>0104-05_e</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        <w:sz w:val="20"/>
+        <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:rPr>
+      <w:t xml:space="preserve">, </w:t>
+    </w:r>
+    <w:r w:rsidR="00CF0AA9">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi" w:hint="eastAsia"/>
+        <w:sz w:val="20"/>
+        <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:lang w:eastAsia="ja-JP"/>
+      </w:rPr>
+      <w:t>Rev</w:t>
+    </w:r>
+    <w:r w:rsidR="00CF0AA9">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi" w:hint="eastAsia"/>
+        <w:sz w:val="20"/>
+        <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:lang w:eastAsia="ja-JP"/>
+      </w:rPr>
+      <w:t>：</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        <w:sz w:val="20"/>
+        <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:rPr>
+      <w:t>April 20</w:t>
     </w:r>
     <w:r w:rsidR="00F41397">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi" w:hint="eastAsia"/>
         <w:sz w:val="20"/>
         <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:lang w:eastAsia="ja-JP"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
-    <w:r w:rsidR="00A842A9">
+    <w:r w:rsidR="00ED3D5C">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi" w:hint="eastAsia"/>
         <w:sz w:val="20"/>
         <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:lang w:eastAsia="ja-JP"/>
       </w:rPr>
-      <w:t>5</w:t>
-[...7 lines deleted...]
-      <w:t xml:space="preserve"> Version</w:t>
+      <w:t>6</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="0A330265" w14:textId="77777777" w:rsidR="00CF0AA9" w:rsidRDefault="00CF0AA9">
+    <w:pPr>
+      <w:pStyle w:val="a7"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="3E73CE54" w14:textId="77777777" w:rsidR="006573E1" w:rsidRDefault="006573E1">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="74A75AF8" w14:textId="77777777" w:rsidR="006573E1" w:rsidRDefault="006573E1">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="55246937" w14:textId="77777777" w:rsidR="00CF0AA9" w:rsidRDefault="00CF0AA9">
+    <w:pPr>
+      <w:pStyle w:val="a6"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="28E48D3A" w14:textId="77777777" w:rsidR="00CF0AA9" w:rsidRDefault="00CF0AA9">
+    <w:pPr>
+      <w:pStyle w:val="a6"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="7C1C1F26" w14:textId="77777777" w:rsidR="00CF0AA9" w:rsidRDefault="00CF0AA9">
+    <w:pPr>
+      <w:pStyle w:val="a6"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="036E31DE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="23FE3314"/>
     <w:lvl w:ilvl="0" w:tplc="10968AF4">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="※"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman" w:hint="eastAsia"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0409000B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10835,63 +11033,64 @@
   <w:num w:numId="2" w16cid:durableId="610555621">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1213809860">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1981184562">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="702512433">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1828979377">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1990402279">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="709843134">
     <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="140"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="840"/>
   <w:drawingGridHorizontalSpacing w:val="101"/>
   <w:drawingGridVerticalSpacing w:val="143"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="6145">
+    <o:shapedefaults v:ext="edit" spidmax="12289">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:applyBreakingRules/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -11029,120 +11228,124 @@
     <w:rsid w:val="005D55E7"/>
     <w:rsid w:val="005E0EDB"/>
     <w:rsid w:val="005E6D4A"/>
     <w:rsid w:val="005F13A9"/>
     <w:rsid w:val="005F4B47"/>
     <w:rsid w:val="005F531D"/>
     <w:rsid w:val="005F6185"/>
     <w:rsid w:val="005F7551"/>
     <w:rsid w:val="00607711"/>
     <w:rsid w:val="0061257C"/>
     <w:rsid w:val="00623FB9"/>
     <w:rsid w:val="00630A0F"/>
     <w:rsid w:val="0063443C"/>
     <w:rsid w:val="00641087"/>
     <w:rsid w:val="00643E1D"/>
     <w:rsid w:val="0064624D"/>
     <w:rsid w:val="00652D80"/>
     <w:rsid w:val="0065478F"/>
     <w:rsid w:val="006573E1"/>
     <w:rsid w:val="006577CA"/>
     <w:rsid w:val="00657810"/>
     <w:rsid w:val="00663137"/>
     <w:rsid w:val="006954A3"/>
     <w:rsid w:val="00695C8C"/>
     <w:rsid w:val="006A126C"/>
+    <w:rsid w:val="006B532F"/>
     <w:rsid w:val="006B5D9E"/>
+    <w:rsid w:val="006D5556"/>
     <w:rsid w:val="006D5D33"/>
     <w:rsid w:val="006F2166"/>
     <w:rsid w:val="0070472B"/>
     <w:rsid w:val="00710AAD"/>
     <w:rsid w:val="0071184E"/>
     <w:rsid w:val="00715ED2"/>
     <w:rsid w:val="0072007B"/>
     <w:rsid w:val="00720475"/>
     <w:rsid w:val="00723A59"/>
     <w:rsid w:val="007420AE"/>
     <w:rsid w:val="0074413C"/>
     <w:rsid w:val="00747771"/>
     <w:rsid w:val="007511EB"/>
     <w:rsid w:val="0075205B"/>
     <w:rsid w:val="0076381B"/>
     <w:rsid w:val="007721A2"/>
     <w:rsid w:val="00776240"/>
     <w:rsid w:val="00781A71"/>
     <w:rsid w:val="00791B8A"/>
     <w:rsid w:val="00792F71"/>
     <w:rsid w:val="00796127"/>
     <w:rsid w:val="007C027D"/>
     <w:rsid w:val="007D1459"/>
     <w:rsid w:val="007D214A"/>
     <w:rsid w:val="007D5F5A"/>
     <w:rsid w:val="007E63E0"/>
     <w:rsid w:val="007F5420"/>
     <w:rsid w:val="008034B6"/>
     <w:rsid w:val="008078FC"/>
     <w:rsid w:val="00810A51"/>
     <w:rsid w:val="00817ACC"/>
     <w:rsid w:val="00826C34"/>
     <w:rsid w:val="008348C1"/>
     <w:rsid w:val="00850983"/>
     <w:rsid w:val="00850D4C"/>
     <w:rsid w:val="008645DB"/>
     <w:rsid w:val="008669A0"/>
     <w:rsid w:val="00872B6F"/>
     <w:rsid w:val="008764B4"/>
     <w:rsid w:val="00880ACE"/>
     <w:rsid w:val="008A29D0"/>
     <w:rsid w:val="008A3428"/>
     <w:rsid w:val="008B2975"/>
     <w:rsid w:val="008C1490"/>
     <w:rsid w:val="008D2A32"/>
     <w:rsid w:val="008E3851"/>
     <w:rsid w:val="008E6339"/>
+    <w:rsid w:val="009045C3"/>
     <w:rsid w:val="009144BC"/>
     <w:rsid w:val="00921BA5"/>
     <w:rsid w:val="00921E31"/>
     <w:rsid w:val="00930655"/>
     <w:rsid w:val="00932399"/>
     <w:rsid w:val="009328CF"/>
     <w:rsid w:val="00934FD9"/>
     <w:rsid w:val="0094018B"/>
     <w:rsid w:val="00941DFC"/>
     <w:rsid w:val="009645C4"/>
     <w:rsid w:val="00964A05"/>
     <w:rsid w:val="00974E56"/>
     <w:rsid w:val="00986680"/>
     <w:rsid w:val="00986808"/>
     <w:rsid w:val="00986CAD"/>
     <w:rsid w:val="00993F5E"/>
     <w:rsid w:val="0099674D"/>
     <w:rsid w:val="009A0332"/>
     <w:rsid w:val="009A5A14"/>
     <w:rsid w:val="009A6437"/>
     <w:rsid w:val="009B1D43"/>
     <w:rsid w:val="009C2C8C"/>
+    <w:rsid w:val="009C5250"/>
     <w:rsid w:val="009C63DB"/>
     <w:rsid w:val="009D1989"/>
     <w:rsid w:val="009F1AE3"/>
     <w:rsid w:val="009F256D"/>
     <w:rsid w:val="009F4938"/>
     <w:rsid w:val="009F71D7"/>
     <w:rsid w:val="00A03508"/>
     <w:rsid w:val="00A1600C"/>
     <w:rsid w:val="00A37520"/>
     <w:rsid w:val="00A433D3"/>
     <w:rsid w:val="00A56D63"/>
     <w:rsid w:val="00A636F9"/>
     <w:rsid w:val="00A842A9"/>
     <w:rsid w:val="00A91350"/>
     <w:rsid w:val="00A91BBC"/>
     <w:rsid w:val="00A95653"/>
     <w:rsid w:val="00A967F4"/>
     <w:rsid w:val="00AA1FD0"/>
     <w:rsid w:val="00AA226E"/>
     <w:rsid w:val="00AC5956"/>
     <w:rsid w:val="00AD1321"/>
     <w:rsid w:val="00AD2657"/>
     <w:rsid w:val="00AD2B54"/>
     <w:rsid w:val="00AD3DA9"/>
     <w:rsid w:val="00AE24A3"/>
@@ -11175,159 +11378,162 @@
     <w:rsid w:val="00BF37C5"/>
     <w:rsid w:val="00C13DB9"/>
     <w:rsid w:val="00C13FD0"/>
     <w:rsid w:val="00C2349D"/>
     <w:rsid w:val="00C24E56"/>
     <w:rsid w:val="00C25533"/>
     <w:rsid w:val="00C347CC"/>
     <w:rsid w:val="00C3660C"/>
     <w:rsid w:val="00C36A9E"/>
     <w:rsid w:val="00C37F57"/>
     <w:rsid w:val="00C40F7D"/>
     <w:rsid w:val="00C438E2"/>
     <w:rsid w:val="00C46844"/>
     <w:rsid w:val="00C57B03"/>
     <w:rsid w:val="00C611C1"/>
     <w:rsid w:val="00C62D8E"/>
     <w:rsid w:val="00C64B59"/>
     <w:rsid w:val="00C74340"/>
     <w:rsid w:val="00C766A1"/>
     <w:rsid w:val="00C775DB"/>
     <w:rsid w:val="00C77E04"/>
     <w:rsid w:val="00C96C0A"/>
     <w:rsid w:val="00CA03E8"/>
     <w:rsid w:val="00CA49A2"/>
     <w:rsid w:val="00CB08E3"/>
+    <w:rsid w:val="00CB6E87"/>
     <w:rsid w:val="00CD70D2"/>
     <w:rsid w:val="00CE2A11"/>
     <w:rsid w:val="00CF064B"/>
+    <w:rsid w:val="00CF0AA9"/>
     <w:rsid w:val="00CF4937"/>
     <w:rsid w:val="00D0467D"/>
     <w:rsid w:val="00D22E3C"/>
     <w:rsid w:val="00D408C0"/>
     <w:rsid w:val="00D42458"/>
     <w:rsid w:val="00D50BA6"/>
     <w:rsid w:val="00D5736C"/>
     <w:rsid w:val="00D61973"/>
     <w:rsid w:val="00D7516D"/>
     <w:rsid w:val="00D850C1"/>
     <w:rsid w:val="00D9356E"/>
     <w:rsid w:val="00DB111D"/>
     <w:rsid w:val="00DB27C5"/>
     <w:rsid w:val="00DB760E"/>
     <w:rsid w:val="00DC7A6B"/>
     <w:rsid w:val="00DD414E"/>
     <w:rsid w:val="00DD4278"/>
     <w:rsid w:val="00DD7AD8"/>
     <w:rsid w:val="00DE023B"/>
     <w:rsid w:val="00DE277F"/>
     <w:rsid w:val="00DE2C0E"/>
     <w:rsid w:val="00DE3FAD"/>
     <w:rsid w:val="00DE52BA"/>
     <w:rsid w:val="00DE749F"/>
     <w:rsid w:val="00DF7F9D"/>
     <w:rsid w:val="00E0219D"/>
     <w:rsid w:val="00E0266C"/>
     <w:rsid w:val="00E05324"/>
     <w:rsid w:val="00E06F89"/>
     <w:rsid w:val="00E32715"/>
     <w:rsid w:val="00E42E10"/>
     <w:rsid w:val="00E44097"/>
     <w:rsid w:val="00E51133"/>
     <w:rsid w:val="00E6787F"/>
     <w:rsid w:val="00E9357B"/>
     <w:rsid w:val="00E9370E"/>
     <w:rsid w:val="00EA34F1"/>
     <w:rsid w:val="00EC3352"/>
     <w:rsid w:val="00ED1749"/>
     <w:rsid w:val="00ED201D"/>
+    <w:rsid w:val="00ED3D5C"/>
     <w:rsid w:val="00EF32A3"/>
     <w:rsid w:val="00EF6FB8"/>
     <w:rsid w:val="00F03894"/>
     <w:rsid w:val="00F10961"/>
     <w:rsid w:val="00F1435E"/>
     <w:rsid w:val="00F20985"/>
     <w:rsid w:val="00F21A7C"/>
     <w:rsid w:val="00F228F0"/>
     <w:rsid w:val="00F2346A"/>
     <w:rsid w:val="00F23992"/>
     <w:rsid w:val="00F25034"/>
     <w:rsid w:val="00F26B65"/>
     <w:rsid w:val="00F278B0"/>
     <w:rsid w:val="00F41397"/>
     <w:rsid w:val="00F44B76"/>
     <w:rsid w:val="00F56699"/>
     <w:rsid w:val="00F67282"/>
     <w:rsid w:val="00F77DFB"/>
     <w:rsid w:val="00F81929"/>
     <w:rsid w:val="00F869C1"/>
     <w:rsid w:val="00F91C4C"/>
     <w:rsid w:val="00F92B00"/>
     <w:rsid w:val="00F96F77"/>
     <w:rsid w:val="00FA3830"/>
     <w:rsid w:val="00FA563C"/>
     <w:rsid w:val="00FA5C6D"/>
     <w:rsid w:val="00FB229A"/>
     <w:rsid w:val="00FE2B25"/>
     <w:rsid w:val="00FE50E8"/>
     <w:rsid w:val="00FE53C4"/>
     <w:rsid w:val="00FF2B00"/>
     <w:rsid w:val="00FF6885"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="6145">
+    <o:shapedefaults v:ext="edit" spidmax="12289">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="4DC87112"/>
   <w15:docId w15:val="{FC0B9FC1-AAE4-4CDE-8E23-43DF5273D527}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -11810,87 +12016,87 @@
     <w:qFormat/>
     <w:rsid w:val="00C611C1"/>
     <w:pPr>
       <w:ind w:left="840"/>
     </w:pPr>
   </w:style>
   <w:style w:type="table" w:styleId="a9">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="a1"/>
     <w:rsid w:val="00B632BD"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="424424890">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1161770928">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>