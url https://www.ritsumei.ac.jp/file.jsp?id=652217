--- v0 (2026-02-11)
+++ v1 (2026-07-14)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w14:paraId="4A4A149A" w14:textId="77777777" w:rsidR="005C54D8" w:rsidRPr="00C74CCF" w:rsidRDefault="001A423E" w:rsidP="00F513AB">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C74CCF">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>Part-time Commuting Transportation Expense Claim Sheet</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="8222" w:type="dxa"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblBorders>
@@ -588,51 +588,67 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman"/>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:t>Principal Investigator</w:t>
       </w:r>
       <w:r w:rsidRPr="00C74CCF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman"/>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> below if the budget type is collaborative research, such as KAKENHI</w:t>
       </w:r>
       <w:r w:rsidR="009F62D4" w:rsidRPr="009F62D4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman"/>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Grants-in-Aid for Scientific Research)</w:t>
       </w:r>
       <w:r w:rsidRPr="00C74CCF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman"/>
           <w:sz w:val="16"/>
         </w:rPr>
-        <w:t>, or Advanced Research Programs at Ritsumeikan University.</w:t>
+        <w:t xml:space="preserve">, or Advanced Research Programs at </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C74CCF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:t>Ritsumeikan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C74CCF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> University.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="18E99C76" w14:textId="77777777" w:rsidR="005567E9" w:rsidRPr="00C74CCF" w:rsidRDefault="00C74CCF" w:rsidP="00937C6D">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:ind w:leftChars="-100" w:left="74" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C74CCF">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:sym w:font="Wingdings 2" w:char="F0AF"/>
       </w:r>
       <w:r w:rsidRPr="00C74CCF">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -3052,99 +3068,115 @@
       <w:r w:rsidRPr="00C74CCF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
       <w:r w:rsidR="00C74CCF" w:rsidRPr="00C74CCF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00C74CCF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Submit this sheet along with the Part-Time Employee Attendance Book. Commuting transportation expenses must undergo appraisal before they are paid.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="654C35CB" w14:textId="77777777" w:rsidR="005C54D8" w:rsidRPr="00C74CCF" w:rsidRDefault="001A423E" w:rsidP="00937C6D">
+    <w:p w14:paraId="654C35CB" w14:textId="6A9B0924" w:rsidR="005C54D8" w:rsidRPr="00C74CCF" w:rsidRDefault="001A423E" w:rsidP="00937C6D">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C74CCF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
       <w:r w:rsidR="00C74CCF" w:rsidRPr="00C74CCF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00C74CCF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">These transportation expenses are not business trip travel expenses. Accordingly, there is no need to submit a Domestic/Overseas Travel Report (Expense Report) [Division </w:t>
       </w:r>
       <w:r w:rsidR="00560CA4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">of Research </w:t>
       </w:r>
       <w:r w:rsidRPr="00C74CCF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Form 2-4-1].</w:t>
+        <w:t>Form</w:t>
+      </w:r>
+      <w:r w:rsidR="00085A14" w:rsidRPr="00085A14">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>0103-03-1_e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C74CCF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>].</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="37B88DA1" w14:textId="77777777" w:rsidR="00E720F5" w:rsidRPr="00E556D0" w:rsidRDefault="001A423E" w:rsidP="00937C6D">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C74CCF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
       <w:r w:rsidR="00C74CCF" w:rsidRPr="00C74CCF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -3220,135 +3252,165 @@
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="41947F97" w14:textId="77777777" w:rsidR="00C7123B" w:rsidRPr="00937C6D" w:rsidRDefault="005C54D8" w:rsidP="00937C6D">
       <w:pPr>
         <w:spacing w:line="180" w:lineRule="exact"/>
         <w:ind w:leftChars="90" w:left="189"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00937C6D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Personal information entered in this sheet will not be used for any purpose other than the payment of the transportation expenses for commuting. The University will destroy this sheet when the retention period ends.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78EF9DD7" w14:textId="77777777" w:rsidR="00C7123B" w:rsidRPr="00C74CCF" w:rsidRDefault="00770D87" w:rsidP="005C54D8">
+    <w:p w14:paraId="78EF9DD7" w14:textId="4A826B41" w:rsidR="00C7123B" w:rsidRPr="00C74CCF" w:rsidRDefault="00770D87" w:rsidP="005C54D8">
       <w:pPr>
         <w:wordWrap w:val="0"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman"/>
           <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:rPr>
         <w:t>Division</w:t>
       </w:r>
       <w:r w:rsidR="003964FE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman"/>
           <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> of Research</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman"/>
           <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Form 3-3, April 20</w:t>
+        <w:t xml:space="preserve"> Form </w:t>
       </w:r>
-      <w:r w:rsidR="002C2F33">
+      <w:r w:rsidR="00154E8E" w:rsidRPr="00154E8E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman"/>
+          <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:rPr>
+        <w:t>0104-07_e</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman"/>
+          <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00154E8E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
-        <w:t>2</w:t>
+        <w:t>Rev</w:t>
       </w:r>
-      <w:r w:rsidR="00EC4F4A">
+      <w:r w:rsidR="00154E8E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
-        <w:t>5</w:t>
+        <w:t>：</w:t>
       </w:r>
-      <w:r w:rsidR="00C7123B" w:rsidRPr="00C74CCF">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman"/>
           <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Version</w:t>
+        <w:t>April 20</w:t>
+      </w:r>
+      <w:r w:rsidR="002C2F33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="002E4F9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00C7123B" w:rsidRPr="00C74CCF" w:rsidSect="00997C59">
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="340" w:right="1021" w:bottom="340" w:left="1134" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="66FD8EEF" w14:textId="77777777" w:rsidR="009B47E7" w:rsidRDefault="009B47E7">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="3B66ECF7" w14:textId="77777777" w:rsidR="009B47E7" w:rsidRDefault="009B47E7">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="ＭＳ Ｐ明朝">
     <w:panose1 w:val="02020600040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ 明朝">
     <w:altName w:val="MS Mincho"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
@@ -3367,70 +3429,70 @@
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ ゴシック">
     <w:altName w:val="MS Gothic"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings 2">
     <w:panose1 w:val="05020102010507070707"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="2FBE9B6A" w14:textId="77777777" w:rsidR="009B47E7" w:rsidRDefault="009B47E7">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="10E859C2" w14:textId="77777777" w:rsidR="009B47E7" w:rsidRDefault="009B47E7">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="04294102"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A33489FA"/>
     <w:lvl w:ilvl="0" w:tplc="6B44957E">
       <w:start w:val="12"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:cs="Times New Roman" w:hint="eastAsia"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0409000B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="840" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
@@ -3907,141 +3969,150 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3780" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1011227451">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="691303701">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1293948139">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="68701018">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="140"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="840"/>
   <w:drawingGridHorizontalSpacing w:val="105"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="6145">
+    <o:shapedefaults v:ext="edit" spidmax="12289">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00FA6624"/>
     <w:rsid w:val="00004E8C"/>
     <w:rsid w:val="000240EE"/>
     <w:rsid w:val="000546C2"/>
+    <w:rsid w:val="00085A14"/>
+    <w:rsid w:val="000A681A"/>
     <w:rsid w:val="000B2DBA"/>
     <w:rsid w:val="000E0166"/>
     <w:rsid w:val="000E7C70"/>
     <w:rsid w:val="00102686"/>
+    <w:rsid w:val="00154E8E"/>
     <w:rsid w:val="001A423E"/>
     <w:rsid w:val="001B43C5"/>
     <w:rsid w:val="001F2ECE"/>
     <w:rsid w:val="002150D2"/>
     <w:rsid w:val="002264A5"/>
     <w:rsid w:val="0027241F"/>
     <w:rsid w:val="00285092"/>
     <w:rsid w:val="002C2F33"/>
+    <w:rsid w:val="002E4F9D"/>
     <w:rsid w:val="002E5468"/>
     <w:rsid w:val="002F291A"/>
     <w:rsid w:val="00362ED8"/>
     <w:rsid w:val="003711F6"/>
     <w:rsid w:val="00386063"/>
     <w:rsid w:val="003964FE"/>
     <w:rsid w:val="003C6101"/>
+    <w:rsid w:val="003E2EFF"/>
     <w:rsid w:val="003E44FD"/>
     <w:rsid w:val="00462BEA"/>
     <w:rsid w:val="004662B6"/>
     <w:rsid w:val="004B2C6D"/>
     <w:rsid w:val="004F03DA"/>
     <w:rsid w:val="005567E9"/>
     <w:rsid w:val="00560CA4"/>
     <w:rsid w:val="00565162"/>
     <w:rsid w:val="005849C0"/>
     <w:rsid w:val="005B6A2B"/>
     <w:rsid w:val="005C54D8"/>
+    <w:rsid w:val="006059A6"/>
     <w:rsid w:val="006666C9"/>
     <w:rsid w:val="006B4F8D"/>
     <w:rsid w:val="006C2831"/>
     <w:rsid w:val="006C3239"/>
     <w:rsid w:val="006D19E0"/>
     <w:rsid w:val="00722547"/>
     <w:rsid w:val="00731E1C"/>
     <w:rsid w:val="00770D87"/>
     <w:rsid w:val="007A3B7A"/>
     <w:rsid w:val="007B0B54"/>
     <w:rsid w:val="007F43E2"/>
     <w:rsid w:val="008103B3"/>
     <w:rsid w:val="00844D7A"/>
     <w:rsid w:val="0086346E"/>
+    <w:rsid w:val="009242DF"/>
     <w:rsid w:val="00937C6D"/>
     <w:rsid w:val="00990470"/>
     <w:rsid w:val="00997C59"/>
     <w:rsid w:val="009B47E7"/>
+    <w:rsid w:val="009C3C40"/>
     <w:rsid w:val="009F62D4"/>
     <w:rsid w:val="00A262B7"/>
     <w:rsid w:val="00A55F83"/>
     <w:rsid w:val="00A67749"/>
     <w:rsid w:val="00A82D15"/>
     <w:rsid w:val="00A92817"/>
     <w:rsid w:val="00AA1C20"/>
     <w:rsid w:val="00AB08C1"/>
     <w:rsid w:val="00AF062B"/>
     <w:rsid w:val="00B723E3"/>
     <w:rsid w:val="00B96363"/>
     <w:rsid w:val="00BE367A"/>
     <w:rsid w:val="00C27097"/>
     <w:rsid w:val="00C5657A"/>
     <w:rsid w:val="00C65D85"/>
     <w:rsid w:val="00C7123B"/>
     <w:rsid w:val="00C74CCF"/>
     <w:rsid w:val="00CA1711"/>
     <w:rsid w:val="00D05C1A"/>
     <w:rsid w:val="00D23DE0"/>
     <w:rsid w:val="00D32340"/>
     <w:rsid w:val="00D40DCC"/>
     <w:rsid w:val="00D65154"/>
     <w:rsid w:val="00D71DEE"/>
     <w:rsid w:val="00D8787A"/>
@@ -4056,66 +4127,66 @@
     <w:rsid w:val="00EC4F4A"/>
     <w:rsid w:val="00EF51BB"/>
     <w:rsid w:val="00F20033"/>
     <w:rsid w:val="00F21DB7"/>
     <w:rsid w:val="00F513AB"/>
     <w:rsid w:val="00F62EFA"/>
     <w:rsid w:val="00FA6624"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="6145">
+    <o:shapedefaults v:ext="edit" spidmax="12289">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="6160C611"/>
   <w15:docId w15:val="{9FCDB686-2A2E-4DF7-9D07-EDA8C6D47715}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -4584,51 +4655,51 @@
     <w:name w:val="footer"/>
     <w:basedOn w:val="a"/>
     <w:rsid w:val="00E45DEC"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
       <w:snapToGrid w:val="0"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a9">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="a"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="007B0B54"/>
     <w:pPr>
       <w:ind w:leftChars="400" w:left="840"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
@@ -4868,73 +4939,73 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{e296e639-91e9-4bb7-a1e8-7ae7de7d97ca}" enabled="1" method="Privileged" siteId="{a449438d-3606-490b-844f-c4e15e535fca}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>382</Words>
-  <Characters>2025</Characters>
+  <Characters>2032</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>16</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>タイトル</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>年　　月　　日</vt:lpstr>
       <vt:lpstr>年　　月　　日</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>立命館大学</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2403</CharactersWithSpaces>
+  <CharactersWithSpaces>2410</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>年　　月　　日</dc:title>
   <dc:creator>情報システム課</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>