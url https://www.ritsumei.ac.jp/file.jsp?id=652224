--- v0 (2026-02-11)
+++ v1 (2026-07-14)
@@ -1,53 +1,58 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="142" w:rightFromText="142" w:vertAnchor="text" w:horzAnchor="margin" w:tblpXSpec="right" w:tblpY="2"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="99" w:type="dxa"/>
           <w:right w:w="99" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="970"/>
         <w:gridCol w:w="716"/>
         <w:gridCol w:w="481"/>
         <w:gridCol w:w="512"/>
         <w:gridCol w:w="567"/>
         <w:gridCol w:w="674"/>
         <w:gridCol w:w="643"/>
@@ -291,83 +296,83 @@
       <w:r w:rsidRPr="003D7BB1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>(MM/YY</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>YY</w:t>
       </w:r>
       <w:r w:rsidRPr="003D7BB1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>))</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02CEEE0B" w14:textId="2A064CB6" w:rsidR="0098216D" w:rsidRPr="00395A20" w:rsidRDefault="0082290B" w:rsidP="00395A20">
+    <w:p w14:paraId="02CEEE0B" w14:textId="7EF58950" w:rsidR="0098216D" w:rsidRPr="00395A20" w:rsidRDefault="0082290B" w:rsidP="00395A20">
       <w:pPr>
         <w:spacing w:line="160" w:lineRule="exact"/>
         <w:ind w:left="122" w:hangingChars="100" w:hanging="122"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D7BB1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
       <w:r w:rsidRPr="003D7BB1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="003D7BB1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
-        <w:t>Number of hours worked are calculated by 15 minute increments</w:t>
+        <w:t>Number of hours worked are calculated by 1 minute increments</w:t>
       </w:r>
       <w:r w:rsidR="00395A20">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t xml:space="preserve">　</w:t>
       </w:r>
       <w:r w:rsidRPr="003D7BB1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="_Hlk99551619"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t>*</w:t>
@@ -9965,81 +9970,86 @@
                         <w:t>□</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
                         </w:rPr>
                         <w:tab/>
                       </w:r>
                       <w:r w:rsidRPr="003D7BB1">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         </w:rPr>
                         <w:t>I have confirmed that the amount of hours worked did not exceed seven and a half.</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00472621" w:rsidRPr="005D3F53" w:rsidSect="00257081">
-      <w:footerReference w:type="default" r:id="rId8"/>
+      <w:headerReference w:type="even" r:id="rId8"/>
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="even" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="first" r:id="rId12"/>
+      <w:footerReference w:type="first" r:id="rId13"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="567" w:right="522" w:bottom="57" w:left="567" w:header="720" w:footer="284" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:type="linesAndChars" w:linePitch="286" w:charSpace="-3634"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="2C01E202" w14:textId="77777777" w:rsidR="00332058" w:rsidRDefault="00332058">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="6FF64276" w14:textId="77777777" w:rsidR="00332058" w:rsidRDefault="00332058">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="ＭＳ 明朝">
     <w:altName w:val="MS Mincho"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ Ｐゴシック">
     <w:panose1 w:val="020B0600070205080204"/>
     <w:charset w:val="80"/>
@@ -10058,170 +10068,229 @@
   <w:font w:name="Century">
     <w:panose1 w:val="02040604050505020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="216ED254" w14:textId="7EF4035C" w:rsidR="00BA03BC" w:rsidRPr="00257081" w:rsidRDefault="00257081" w:rsidP="004D2A45">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="567E5DF0" w14:textId="77777777" w:rsidR="00522849" w:rsidRDefault="00522849">
+    <w:pPr>
+      <w:pStyle w:val="a7"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="216ED254" w14:textId="1A59D6AA" w:rsidR="00BA03BC" w:rsidRPr="00257081" w:rsidRDefault="00257081" w:rsidP="004D2A45">
     <w:pPr>
       <w:pStyle w:val="a7"/>
       <w:wordWrap w:val="0"/>
       <w:spacing w:beforeLines="20" w:before="48"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00257081">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:rPr>
       <w:t>Division</w:t>
     </w:r>
     <w:r w:rsidR="00D6196A">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:rPr>
       <w:t xml:space="preserve"> of Research</w:t>
     </w:r>
     <w:r w:rsidRPr="00257081">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:rPr>
       <w:t xml:space="preserve"> Form </w:t>
     </w:r>
-    <w:r w:rsidR="005A2771" w:rsidRPr="00257081">
+    <w:r w:rsidR="00522849" w:rsidRPr="00522849">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:rPr>
-      <w:t>3-</w:t>
-[...8 lines deleted...]
-      <w:t>4</w:t>
+      <w:t>0104-08_e</w:t>
     </w:r>
     <w:r w:rsidRPr="00257081">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:rPr>
-      <w:t>, April 20</w:t>
+      <w:t xml:space="preserve">, </w:t>
+    </w:r>
+    <w:r w:rsidR="00522849">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi" w:hint="eastAsia"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:rPr>
+      <w:t>Rev</w:t>
+    </w:r>
+    <w:r w:rsidR="00522849">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi" w:hint="eastAsia"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:rPr>
+      <w:t>：</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00257081">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:rPr>
+      <w:t>April 20</w:t>
     </w:r>
     <w:r w:rsidR="001E5570">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi" w:hint="eastAsia"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
-    <w:r w:rsidR="001B2A07">
+    <w:r w:rsidR="00912459">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi" w:hint="eastAsia"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:rPr>
-      <w:t>5</w:t>
-[...8 lines deleted...]
-      <w:t xml:space="preserve"> Version</w:t>
+      <w:t>6</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="203F4457" w14:textId="77777777" w:rsidR="00522849" w:rsidRDefault="00522849">
+    <w:pPr>
+      <w:pStyle w:val="a7"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="7C9F5767" w14:textId="77777777" w:rsidR="00332058" w:rsidRDefault="00332058">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="1323BDAF" w14:textId="77777777" w:rsidR="00332058" w:rsidRDefault="00332058">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="049861EF" w14:textId="77777777" w:rsidR="00522849" w:rsidRDefault="00522849">
+    <w:pPr>
+      <w:pStyle w:val="a6"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="28E50068" w14:textId="77777777" w:rsidR="00522849" w:rsidRDefault="00522849">
+    <w:pPr>
+      <w:pStyle w:val="a6"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="527EC6E7" w14:textId="77777777" w:rsidR="00522849" w:rsidRDefault="00522849">
+    <w:pPr>
+      <w:pStyle w:val="a6"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="036E31DE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="23FE3314"/>
     <w:lvl w:ilvl="0" w:tplc="10968AF4">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="※"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman" w:hint="eastAsia"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0409000B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10581,64 +10650,64 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3780"/>
         </w:tabs>
         <w:ind w:left="3780" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1909535314">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="439375114">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="834339687">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="140"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="840"/>
   <w:drawingGridHorizontalSpacing w:val="96"/>
   <w:drawingGridVerticalSpacing w:val="143"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="6145" fillcolor="white">
+    <o:shapedefaults v:ext="edit" spidmax="10241" fillcolor="white">
       <v:fill color="white"/>
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:applyBreakingRules/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -10673,50 +10742,51 @@
     <w:rsid w:val="00107920"/>
     <w:rsid w:val="00111918"/>
     <w:rsid w:val="00115505"/>
     <w:rsid w:val="0012120C"/>
     <w:rsid w:val="00122640"/>
     <w:rsid w:val="00142077"/>
     <w:rsid w:val="00144119"/>
     <w:rsid w:val="00152C06"/>
     <w:rsid w:val="001538D4"/>
     <w:rsid w:val="00156606"/>
     <w:rsid w:val="00160B0D"/>
     <w:rsid w:val="001650D5"/>
     <w:rsid w:val="00166153"/>
     <w:rsid w:val="0018662B"/>
     <w:rsid w:val="00187E2A"/>
     <w:rsid w:val="001A0D6E"/>
     <w:rsid w:val="001B2A07"/>
     <w:rsid w:val="001B5C9C"/>
     <w:rsid w:val="001B6DD7"/>
     <w:rsid w:val="001C255E"/>
     <w:rsid w:val="001E5570"/>
     <w:rsid w:val="001E5E02"/>
     <w:rsid w:val="001E622D"/>
     <w:rsid w:val="001E7980"/>
     <w:rsid w:val="001F2619"/>
+    <w:rsid w:val="00201437"/>
     <w:rsid w:val="00205C3C"/>
     <w:rsid w:val="00221969"/>
     <w:rsid w:val="00224528"/>
     <w:rsid w:val="0023118F"/>
     <w:rsid w:val="00236F22"/>
     <w:rsid w:val="002412D6"/>
     <w:rsid w:val="0024225F"/>
     <w:rsid w:val="00244471"/>
     <w:rsid w:val="00257081"/>
     <w:rsid w:val="002575EB"/>
     <w:rsid w:val="00264DB2"/>
     <w:rsid w:val="002655A6"/>
     <w:rsid w:val="00266CD9"/>
     <w:rsid w:val="00270C3C"/>
     <w:rsid w:val="002813A4"/>
     <w:rsid w:val="00290208"/>
     <w:rsid w:val="002A09A4"/>
     <w:rsid w:val="002C2D8A"/>
     <w:rsid w:val="002D1FEA"/>
     <w:rsid w:val="002E2F05"/>
     <w:rsid w:val="002E348A"/>
     <w:rsid w:val="00300D9A"/>
     <w:rsid w:val="00311732"/>
     <w:rsid w:val="00311976"/>
     <w:rsid w:val="00323670"/>
@@ -10755,50 +10825,51 @@
     <w:rsid w:val="004454F6"/>
     <w:rsid w:val="004460FA"/>
     <w:rsid w:val="0045609E"/>
     <w:rsid w:val="00467D4D"/>
     <w:rsid w:val="004705B7"/>
     <w:rsid w:val="00472621"/>
     <w:rsid w:val="00472EDA"/>
     <w:rsid w:val="0048285B"/>
     <w:rsid w:val="00487ED3"/>
     <w:rsid w:val="004928CC"/>
     <w:rsid w:val="00492B59"/>
     <w:rsid w:val="00495504"/>
     <w:rsid w:val="004971E7"/>
     <w:rsid w:val="004B5C10"/>
     <w:rsid w:val="004C0765"/>
     <w:rsid w:val="004C2088"/>
     <w:rsid w:val="004D2A45"/>
     <w:rsid w:val="004D4350"/>
     <w:rsid w:val="004E4527"/>
     <w:rsid w:val="004F1082"/>
     <w:rsid w:val="004F1121"/>
     <w:rsid w:val="004F5687"/>
     <w:rsid w:val="005025CD"/>
     <w:rsid w:val="00514067"/>
     <w:rsid w:val="0051672F"/>
+    <w:rsid w:val="00522849"/>
     <w:rsid w:val="005358F2"/>
     <w:rsid w:val="00536E93"/>
     <w:rsid w:val="00545313"/>
     <w:rsid w:val="00545F69"/>
     <w:rsid w:val="00567870"/>
     <w:rsid w:val="00571367"/>
     <w:rsid w:val="00583AB5"/>
     <w:rsid w:val="00587A67"/>
     <w:rsid w:val="005978B4"/>
     <w:rsid w:val="005A137F"/>
     <w:rsid w:val="005A1B76"/>
     <w:rsid w:val="005A2771"/>
     <w:rsid w:val="005A2A1F"/>
     <w:rsid w:val="005B0887"/>
     <w:rsid w:val="005B2848"/>
     <w:rsid w:val="005B78B9"/>
     <w:rsid w:val="005C0A7E"/>
     <w:rsid w:val="005C69B8"/>
     <w:rsid w:val="005D0266"/>
     <w:rsid w:val="005D3F53"/>
     <w:rsid w:val="005D553A"/>
     <w:rsid w:val="005D55E7"/>
     <w:rsid w:val="005E0EDB"/>
     <w:rsid w:val="005E6D4A"/>
     <w:rsid w:val="005F13A9"/>
@@ -10841,67 +10912,69 @@
     <w:rsid w:val="00720475"/>
     <w:rsid w:val="00721C31"/>
     <w:rsid w:val="007316A6"/>
     <w:rsid w:val="00737040"/>
     <w:rsid w:val="007420AE"/>
     <w:rsid w:val="0074413C"/>
     <w:rsid w:val="00747771"/>
     <w:rsid w:val="007511EB"/>
     <w:rsid w:val="0075205B"/>
     <w:rsid w:val="0076381B"/>
     <w:rsid w:val="007721A2"/>
     <w:rsid w:val="00776240"/>
     <w:rsid w:val="007822A5"/>
     <w:rsid w:val="00796127"/>
     <w:rsid w:val="007C027D"/>
     <w:rsid w:val="007D1459"/>
     <w:rsid w:val="007D214A"/>
     <w:rsid w:val="007D5F5A"/>
     <w:rsid w:val="007E63E0"/>
     <w:rsid w:val="007F1F8B"/>
     <w:rsid w:val="007F5420"/>
     <w:rsid w:val="007F56F3"/>
     <w:rsid w:val="00810A51"/>
     <w:rsid w:val="00817ACC"/>
     <w:rsid w:val="0082290B"/>
+    <w:rsid w:val="00831465"/>
     <w:rsid w:val="008348C1"/>
     <w:rsid w:val="00850983"/>
     <w:rsid w:val="00850D4C"/>
     <w:rsid w:val="008645DB"/>
     <w:rsid w:val="008669A0"/>
     <w:rsid w:val="00867BBD"/>
     <w:rsid w:val="00870211"/>
     <w:rsid w:val="00872B6F"/>
     <w:rsid w:val="00880ACE"/>
     <w:rsid w:val="008A3428"/>
     <w:rsid w:val="008A7BB7"/>
     <w:rsid w:val="008D2A32"/>
     <w:rsid w:val="008D490B"/>
     <w:rsid w:val="008D6797"/>
     <w:rsid w:val="008E3851"/>
     <w:rsid w:val="008E6339"/>
     <w:rsid w:val="008F2053"/>
+    <w:rsid w:val="00912459"/>
     <w:rsid w:val="009144BC"/>
     <w:rsid w:val="00921BA5"/>
     <w:rsid w:val="00932399"/>
     <w:rsid w:val="00934FD9"/>
     <w:rsid w:val="0093696D"/>
     <w:rsid w:val="0094018B"/>
     <w:rsid w:val="00941DFC"/>
     <w:rsid w:val="009645C4"/>
     <w:rsid w:val="00973565"/>
     <w:rsid w:val="00974E56"/>
     <w:rsid w:val="0098216D"/>
     <w:rsid w:val="00986680"/>
     <w:rsid w:val="00986808"/>
     <w:rsid w:val="00986CAD"/>
     <w:rsid w:val="00993F5E"/>
     <w:rsid w:val="009A0332"/>
     <w:rsid w:val="009A6437"/>
     <w:rsid w:val="009B7840"/>
     <w:rsid w:val="009C2C8C"/>
     <w:rsid w:val="009D1989"/>
     <w:rsid w:val="009D397C"/>
     <w:rsid w:val="009F1AE3"/>
     <w:rsid w:val="009F4938"/>
     <w:rsid w:val="009F65B9"/>
     <w:rsid w:val="009F71D7"/>
@@ -10946,50 +11019,51 @@
     <w:rsid w:val="00BD72A4"/>
     <w:rsid w:val="00BE1DA2"/>
     <w:rsid w:val="00BE70DA"/>
     <w:rsid w:val="00BE7E3C"/>
     <w:rsid w:val="00BF246A"/>
     <w:rsid w:val="00BF3192"/>
     <w:rsid w:val="00BF37C5"/>
     <w:rsid w:val="00C13DB9"/>
     <w:rsid w:val="00C2349D"/>
     <w:rsid w:val="00C24E56"/>
     <w:rsid w:val="00C25533"/>
     <w:rsid w:val="00C347CC"/>
     <w:rsid w:val="00C35333"/>
     <w:rsid w:val="00C3660C"/>
     <w:rsid w:val="00C40F7D"/>
     <w:rsid w:val="00C438E2"/>
     <w:rsid w:val="00C46844"/>
     <w:rsid w:val="00C64B59"/>
     <w:rsid w:val="00C65C1F"/>
     <w:rsid w:val="00C6646F"/>
     <w:rsid w:val="00C70B3E"/>
     <w:rsid w:val="00C74340"/>
     <w:rsid w:val="00C775DB"/>
     <w:rsid w:val="00C77E04"/>
     <w:rsid w:val="00C87716"/>
+    <w:rsid w:val="00C87731"/>
     <w:rsid w:val="00C9580D"/>
     <w:rsid w:val="00CA49A2"/>
     <w:rsid w:val="00CB08E3"/>
     <w:rsid w:val="00CD7608"/>
     <w:rsid w:val="00CE2A11"/>
     <w:rsid w:val="00CF064B"/>
     <w:rsid w:val="00CF46AE"/>
     <w:rsid w:val="00CF4937"/>
     <w:rsid w:val="00D00D83"/>
     <w:rsid w:val="00D100B1"/>
     <w:rsid w:val="00D108EC"/>
     <w:rsid w:val="00D128AB"/>
     <w:rsid w:val="00D22E3C"/>
     <w:rsid w:val="00D46AEE"/>
     <w:rsid w:val="00D50BA6"/>
     <w:rsid w:val="00D5736C"/>
     <w:rsid w:val="00D6196A"/>
     <w:rsid w:val="00D61973"/>
     <w:rsid w:val="00D70008"/>
     <w:rsid w:val="00D7516D"/>
     <w:rsid w:val="00D8419A"/>
     <w:rsid w:val="00D850C1"/>
     <w:rsid w:val="00D86995"/>
     <w:rsid w:val="00D97AA8"/>
     <w:rsid w:val="00DB27C5"/>
@@ -11047,68 +11121,68 @@
     <w:rsid w:val="00FA5C6D"/>
     <w:rsid w:val="00FB229A"/>
     <w:rsid w:val="00FD5BB1"/>
     <w:rsid w:val="00FE2B25"/>
     <w:rsid w:val="00FE50E8"/>
     <w:rsid w:val="00FE53C4"/>
     <w:rsid w:val="00FF6885"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="6145" fillcolor="white">
+    <o:shapedefaults v:ext="edit" spidmax="10241" fillcolor="white">
       <v:fill color="white"/>
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="310D336C"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{29BDDF68-FAF1-49BC-95D9-06BA4B923728}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
@@ -11544,87 +11618,87 @@
     <w:basedOn w:val="aa"/>
     <w:link w:val="ab"/>
     <w:rsid w:val="0082290B"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="2"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ad">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="a"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="0012120C"/>
     <w:pPr>
       <w:ind w:leftChars="400" w:left="840"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="424424890">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1161770928">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -11872,76 +11946,76 @@
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{21B637F3-6890-4AE6-850C-F5673A656966}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{e296e639-91e9-4bb7-a1e8-7ae7de7d97ca}" enabled="1" method="Privileged" siteId="{a449438d-3606-490b-844f-c4e15e535fca}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>388</Words>
-  <Characters>2084</Characters>
+  <Characters>2083</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>17</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>タイトル</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>提出日</vt:lpstr>
       <vt:lpstr>提出日</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>情報システム課</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2468</CharactersWithSpaces>
+  <CharactersWithSpaces>2467</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>提出日</dc:title>
   <dc:subject/>
   <dc:creator>adm001</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>