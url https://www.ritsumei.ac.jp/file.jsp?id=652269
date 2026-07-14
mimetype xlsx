--- v0 (2026-02-11)
+++ v1 (2026-07-14)
@@ -16,80 +16,89 @@
   <Override PartName="/xl/ctrlProps/ctrlProp3.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp4.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp5.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp6.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp7.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp8.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp9.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp10.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp11.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp12.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp13.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp14.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp15.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp16.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp17.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp18.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp19.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp20.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp21.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp22.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp23.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp24.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp25.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp26.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp27.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29029"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="27932"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\ca03-ns2\研究企画課\学内共有\共有データ\03_研究費適正執行\100_研究費執行ガイドブック\HP_様式集更新\様式集データ\2025\English version\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\ca03-ns2\研究企画課\学内共有\共有データ\03_研究費適正執行\100_研究費執行ガイドブック\HP_様式集更新\様式集データ\2026\0105_人件費・謝金\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{5EBF5B88-5DC0-4C2A-9500-7C77251C1807}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{7E344C10-2523-4452-958D-A5A33E033550}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Personalized Work Request" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'Personalized Work Request'!$A$1:$AG$52</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
+  <extLst>
+    <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
+      <xlwcv:version setVersion="1"/>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="129" uniqueCount="122">
   <si>
     <t>MM/DD/YYYY</t>
   </si>
   <si>
     <t>(Select)</t>
   </si>
   <si>
     <t>Researcher in Charge</t>
   </si>
   <si>
     <t>Affiliation</t>
   </si>
   <si>
     <t>Job Title</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Role of Researcher in Charge</t>
@@ -820,62 +829,83 @@
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t xml:space="preserve">Doctoral Program </t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>* Foreigners</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>*Select the name of the program and fund from the pull-down menu.</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>Personalized Work Request（Deliverables, Etc.）</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>Applicable Standard Rates 
 *Translation and proofreading 
    are taxed</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
-    <t>Division of Research Form 4-1, April 2025 Version</t>
+    <r>
+      <t>Division of Research Form 0105-01-1_e,Rev</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="ＭＳ Ｐゴシック"/>
+        <family val="2"/>
+        <charset val="128"/>
+      </rPr>
+      <t>：</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> April 2026</t>
+    </r>
     <phoneticPr fontId="3"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="176" formatCode="[$-F800]dddd\,\ mmmm\ dd\,\ yyyy"/>
   </numFmts>
-  <fonts count="21">
+  <fonts count="22">
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="Osaka"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
@@ -961,50 +991,57 @@
       <name val="游ゴシック Medium"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="游ゴシック Medium"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="游ゴシック Medium"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="ＭＳ ゴシック"/>
       <family val="2"/>
       <charset val="128"/>
     </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="ＭＳ Ｐゴシック"/>
+      <family val="2"/>
+      <charset val="128"/>
+    </font>
   </fonts>
   <fills count="6">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="9"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="42"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="13"/>
         <bgColor indexed="64"/>
       </patternFill>
@@ -2897,59 +2934,50 @@
     </xf>
     <xf numFmtId="0" fontId="14" fillId="2" borderId="64" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="71" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="2" borderId="49" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="2" borderId="39" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="2" borderId="93" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="2" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="2" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="2" borderId="58" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="63" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="14" fillId="2" borderId="52" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="2" borderId="72" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="2" borderId="47" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="2" borderId="90" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="58" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="2" borderId="60" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
@@ -3045,73 +3073,82 @@
     <xf numFmtId="176" fontId="14" fillId="2" borderId="65" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="2" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="2" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="2" borderId="89" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="86" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="87" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="88" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="59" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="63" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="69" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="桁区切り" xfId="1" builtinId="6"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
     <cellStyle name="標準_Sheet2" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp1.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp10.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp11.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp12.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp13.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp14.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
@@ -3185,57 +3222,57 @@
 </file>
 
 <file path=xl/ctrlProps/ctrlProp6.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp7.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp8.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp9.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>0</xdr:col>
-          <xdr:colOff>1647825</xdr:colOff>
+          <xdr:colOff>1651000</xdr:colOff>
           <xdr:row>3</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>66675</xdr:colOff>
+          <xdr:colOff>69850</xdr:colOff>
           <xdr:row>4</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1025" name="Check Box 1" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1025"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000001040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
@@ -3252,57 +3289,57 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>0</xdr:col>
-          <xdr:colOff>1647825</xdr:colOff>
+          <xdr:colOff>1651000</xdr:colOff>
           <xdr:row>4</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>66675</xdr:colOff>
+          <xdr:colOff>69850</xdr:colOff>
           <xdr:row>5</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1026" name="Check Box 2" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1026"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000002040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
@@ -3319,57 +3356,57 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>16</xdr:col>
-          <xdr:colOff>142875</xdr:colOff>
+          <xdr:colOff>146050</xdr:colOff>
           <xdr:row>5</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>18</xdr:col>
-          <xdr:colOff>9525</xdr:colOff>
+          <xdr:colOff>12700</xdr:colOff>
           <xdr:row>6</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1028" name="Check Box 4" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1028"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000004040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
@@ -3392,51 +3429,51 @@
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>1</xdr:col>
           <xdr:colOff>171450</xdr:colOff>
           <xdr:row>33</xdr:row>
           <xdr:rowOff>19050</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>3</xdr:col>
-          <xdr:colOff>9525</xdr:colOff>
+          <xdr:colOff>12700</xdr:colOff>
           <xdr:row>34</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1029" name="Check Box 5" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1029"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000005040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
@@ -3455,57 +3492,57 @@
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>18</xdr:col>
           <xdr:colOff>133350</xdr:colOff>
           <xdr:row>33</xdr:row>
-          <xdr:rowOff>9525</xdr:rowOff>
+          <xdr:rowOff>12700</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>20</xdr:col>
           <xdr:colOff>19050</xdr:colOff>
           <xdr:row>33</xdr:row>
-          <xdr:rowOff>314325</xdr:rowOff>
+          <xdr:rowOff>317500</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1030" name="Check Box 6" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1030"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000006040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -3522,57 +3559,57 @@
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>6</xdr:col>
           <xdr:colOff>133350</xdr:colOff>
           <xdr:row>33</xdr:row>
-          <xdr:rowOff>9525</xdr:rowOff>
+          <xdr:rowOff>12700</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>8</xdr:col>
           <xdr:colOff>19050</xdr:colOff>
           <xdr:row>33</xdr:row>
-          <xdr:rowOff>314325</xdr:rowOff>
+          <xdr:rowOff>317500</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1031" name="Check Box 7" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1031"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000007040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -3593,53 +3630,53 @@
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>1</xdr:col>
           <xdr:colOff>0</xdr:colOff>
           <xdr:row>34</xdr:row>
           <xdr:rowOff>209550</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>47625</xdr:colOff>
+          <xdr:colOff>50800</xdr:colOff>
           <xdr:row>36</xdr:row>
-          <xdr:rowOff>28575</xdr:rowOff>
+          <xdr:rowOff>31750</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1032" name="Check Box 8" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1032"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000008040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -3656,57 +3693,57 @@
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>1</xdr:col>
           <xdr:colOff>0</xdr:colOff>
           <xdr:row>35</xdr:row>
-          <xdr:rowOff>161925</xdr:rowOff>
+          <xdr:rowOff>165100</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>47625</xdr:colOff>
+          <xdr:colOff>50800</xdr:colOff>
           <xdr:row>37</xdr:row>
-          <xdr:rowOff>28575</xdr:rowOff>
+          <xdr:rowOff>31750</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1033" name="Check Box 9" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1033"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000009040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -3723,57 +3760,57 @@
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>1</xdr:col>
           <xdr:colOff>0</xdr:colOff>
           <xdr:row>36</xdr:row>
-          <xdr:rowOff>161925</xdr:rowOff>
+          <xdr:rowOff>165100</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>47625</xdr:colOff>
+          <xdr:colOff>50800</xdr:colOff>
           <xdr:row>38</xdr:row>
-          <xdr:rowOff>28575</xdr:rowOff>
+          <xdr:rowOff>31750</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1034" name="Check Box 10" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1034"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00000A040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -3790,57 +3827,57 @@
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>1</xdr:col>
           <xdr:colOff>0</xdr:colOff>
           <xdr:row>37</xdr:row>
-          <xdr:rowOff>161925</xdr:rowOff>
+          <xdr:rowOff>165100</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>47625</xdr:colOff>
+          <xdr:colOff>50800</xdr:colOff>
           <xdr:row>39</xdr:row>
-          <xdr:rowOff>28575</xdr:rowOff>
+          <xdr:rowOff>31750</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1035" name="Check Box 11" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1035"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00000B040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -3857,57 +3894,57 @@
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>1</xdr:col>
           <xdr:colOff>0</xdr:colOff>
           <xdr:row>38</xdr:row>
-          <xdr:rowOff>161925</xdr:rowOff>
+          <xdr:rowOff>165100</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>47625</xdr:colOff>
+          <xdr:colOff>50800</xdr:colOff>
           <xdr:row>40</xdr:row>
-          <xdr:rowOff>28575</xdr:rowOff>
+          <xdr:rowOff>31750</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1036" name="Check Box 12" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1036"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00000C040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -3924,57 +3961,57 @@
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>1</xdr:col>
           <xdr:colOff>0</xdr:colOff>
           <xdr:row>39</xdr:row>
-          <xdr:rowOff>161925</xdr:rowOff>
+          <xdr:rowOff>165100</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>47625</xdr:colOff>
+          <xdr:colOff>50800</xdr:colOff>
           <xdr:row>41</xdr:row>
-          <xdr:rowOff>28575</xdr:rowOff>
+          <xdr:rowOff>31750</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1037" name="Check Box 13" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1037"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00000D040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -3995,51 +4032,51 @@
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>1</xdr:col>
           <xdr:colOff>0</xdr:colOff>
           <xdr:row>40</xdr:row>
           <xdr:rowOff>152400</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>47625</xdr:colOff>
+          <xdr:colOff>50800</xdr:colOff>
           <xdr:row>42</xdr:row>
           <xdr:rowOff>19050</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1038" name="Check Box 14" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1038"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00000E040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
@@ -4056,57 +4093,57 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>5</xdr:col>
-          <xdr:colOff>123825</xdr:colOff>
+          <xdr:colOff>127000</xdr:colOff>
           <xdr:row>43</xdr:row>
           <xdr:rowOff>361950</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>7</xdr:col>
-          <xdr:colOff>9525</xdr:colOff>
+          <xdr:colOff>12700</xdr:colOff>
           <xdr:row>45</xdr:row>
           <xdr:rowOff>19050</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1040" name="Check Box 16" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1040"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000010040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
@@ -4123,59 +4160,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>5</xdr:col>
-          <xdr:colOff>123825</xdr:colOff>
+          <xdr:colOff>127000</xdr:colOff>
           <xdr:row>45</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>7</xdr:col>
-          <xdr:colOff>9525</xdr:colOff>
+          <xdr:colOff>12700</xdr:colOff>
           <xdr:row>45</xdr:row>
-          <xdr:rowOff>180975</xdr:rowOff>
+          <xdr:rowOff>184150</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1041" name="Check Box 17" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1041"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000011040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -4259,51 +4296,51 @@
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>27</xdr:col>
           <xdr:colOff>0</xdr:colOff>
           <xdr:row>44</xdr:row>
-          <xdr:rowOff>180975</xdr:rowOff>
+          <xdr:rowOff>184150</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>28</xdr:col>
           <xdr:colOff>19050</xdr:colOff>
           <xdr:row>45</xdr:row>
           <xdr:rowOff>171450</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1044" name="Check Box 20" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1044"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000014040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
@@ -4326,57 +4363,57 @@
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>0</xdr:col>
           <xdr:colOff>0</xdr:colOff>
           <xdr:row>49</xdr:row>
-          <xdr:rowOff>9525</xdr:rowOff>
+          <xdr:rowOff>12700</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>0</xdr:col>
           <xdr:colOff>228600</xdr:colOff>
           <xdr:row>49</xdr:row>
-          <xdr:rowOff>257175</xdr:rowOff>
+          <xdr:rowOff>260350</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1045" name="Check Box 21" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1045"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000015040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -4460,57 +4497,57 @@
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>0</xdr:col>
           <xdr:colOff>19050</xdr:colOff>
           <xdr:row>9</xdr:row>
-          <xdr:rowOff>47625</xdr:rowOff>
+          <xdr:rowOff>50800</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>0</xdr:col>
           <xdr:colOff>247650</xdr:colOff>
           <xdr:row>9</xdr:row>
-          <xdr:rowOff>219075</xdr:rowOff>
+          <xdr:rowOff>222250</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1048" name="Check Box 24" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1048"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000018040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -4527,57 +4564,57 @@
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>0</xdr:col>
           <xdr:colOff>19050</xdr:colOff>
           <xdr:row>10</xdr:row>
-          <xdr:rowOff>47625</xdr:rowOff>
+          <xdr:rowOff>50800</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>0</xdr:col>
           <xdr:colOff>247650</xdr:colOff>
           <xdr:row>10</xdr:row>
-          <xdr:rowOff>219075</xdr:rowOff>
+          <xdr:rowOff>222250</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1050" name="Check Box 26" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1050"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00001A040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -4594,57 +4631,57 @@
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>0</xdr:col>
           <xdr:colOff>19050</xdr:colOff>
           <xdr:row>11</xdr:row>
-          <xdr:rowOff>47625</xdr:rowOff>
+          <xdr:rowOff>50800</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>0</xdr:col>
           <xdr:colOff>247650</xdr:colOff>
           <xdr:row>11</xdr:row>
-          <xdr:rowOff>219075</xdr:rowOff>
+          <xdr:rowOff>222250</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1051" name="Check Box 27" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1051"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00001B040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -4661,57 +4698,57 @@
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>0</xdr:col>
           <xdr:colOff>19050</xdr:colOff>
           <xdr:row>12</xdr:row>
-          <xdr:rowOff>47625</xdr:rowOff>
+          <xdr:rowOff>50800</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>0</xdr:col>
           <xdr:colOff>247650</xdr:colOff>
           <xdr:row>12</xdr:row>
-          <xdr:rowOff>219075</xdr:rowOff>
+          <xdr:rowOff>222250</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1052" name="Check Box 28" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1052"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00001C040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -4734,51 +4771,51 @@
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>0</xdr:col>
           <xdr:colOff>1504950</xdr:colOff>
           <xdr:row>5</xdr:row>
           <xdr:rowOff>19050</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
           <xdr:colOff>57150</xdr:colOff>
           <xdr:row>5</xdr:row>
-          <xdr:rowOff>257175</xdr:rowOff>
+          <xdr:rowOff>260350</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1053" name="Check Box 29" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1053"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00001D040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -4799,51 +4836,51 @@
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>1</xdr:col>
           <xdr:colOff>0</xdr:colOff>
           <xdr:row>41</xdr:row>
           <xdr:rowOff>152400</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>47625</xdr:colOff>
+          <xdr:colOff>50800</xdr:colOff>
           <xdr:row>43</xdr:row>
           <xdr:rowOff>19050</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1055" name="Check Box 31" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1055"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00001F040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
@@ -4929,51 +4966,51 @@
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>17</xdr:col>
           <xdr:colOff>152400</xdr:colOff>
           <xdr:row>44</xdr:row>
-          <xdr:rowOff>180975</xdr:rowOff>
+          <xdr:rowOff>184150</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>19</xdr:col>
           <xdr:colOff>38100</xdr:colOff>
           <xdr:row>45</xdr:row>
           <xdr:rowOff>171450</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1057" name="Check Box 33" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1057"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000021040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
@@ -5288,63 +5325,63 @@
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp5.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp10.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp15.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp23.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp18.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp4.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp9.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp14.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp22.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp13.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp17.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp26.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp3.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp8.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp21.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp2.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp12.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp20.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp25.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp7.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp16.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp6.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp11.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp19.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp24.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp27.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:AK52"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection sqref="A1:AG1"/>
+    <sheetView tabSelected="1" topLeftCell="A44" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="Q52" sqref="Q52:AG52"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="19.5" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="22" style="19" customWidth="1"/>
-    <col min="2" max="2" width="2.875" style="19" customWidth="1"/>
-    <col min="3" max="33" width="2.375" style="19" customWidth="1"/>
+    <col min="2" max="2" width="2.90625" style="19" customWidth="1"/>
+    <col min="3" max="33" width="2.36328125" style="19" customWidth="1"/>
     <col min="34" max="34" width="2" style="3" customWidth="1"/>
     <col min="35" max="35" width="24" style="3" bestFit="1" customWidth="1"/>
-    <col min="36" max="36" width="69.75" style="2" customWidth="1"/>
-    <col min="37" max="37" width="29.5" style="2" bestFit="1" customWidth="1"/>
+    <col min="36" max="36" width="69.7265625" style="2" customWidth="1"/>
+    <col min="37" max="37" width="29.453125" style="2" bestFit="1" customWidth="1"/>
     <col min="38" max="16384" width="9" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:37" ht="27" customHeight="1">
       <c r="A1" s="138" t="s">
         <v>119</v>
       </c>
       <c r="B1" s="138"/>
       <c r="C1" s="138"/>
       <c r="D1" s="138"/>
       <c r="E1" s="138"/>
       <c r="F1" s="138"/>
       <c r="G1" s="138"/>
       <c r="H1" s="138"/>
       <c r="I1" s="138"/>
       <c r="J1" s="138"/>
       <c r="K1" s="138"/>
       <c r="L1" s="138"/>
       <c r="M1" s="138"/>
       <c r="N1" s="138"/>
       <c r="O1" s="138"/>
       <c r="P1" s="138"/>
       <c r="Q1" s="138"/>
       <c r="R1" s="138"/>
       <c r="S1" s="138"/>
@@ -5478,104 +5515,104 @@
       <c r="J4" s="152"/>
       <c r="K4" s="152"/>
       <c r="L4" s="152"/>
       <c r="M4" s="152"/>
       <c r="N4" s="152"/>
       <c r="O4" s="152"/>
       <c r="P4" s="152"/>
       <c r="Q4" s="152"/>
       <c r="R4" s="152"/>
       <c r="S4" s="152"/>
       <c r="T4" s="152"/>
       <c r="U4" s="152"/>
       <c r="V4" s="152"/>
       <c r="W4" s="152"/>
       <c r="X4" s="152"/>
       <c r="Y4" s="152"/>
       <c r="Z4" s="152"/>
       <c r="AA4" s="152"/>
       <c r="AB4" s="152"/>
       <c r="AC4" s="152"/>
       <c r="AD4" s="152"/>
       <c r="AE4" s="152"/>
       <c r="AF4" s="152"/>
       <c r="AG4" s="153"/>
       <c r="AH4" s="4"/>
-      <c r="AI4" s="224" t="s">
+      <c r="AI4" s="221" t="s">
         <v>118</v>
       </c>
       <c r="AJ4" s="2" t="s">
         <v>51</v>
       </c>
       <c r="AK4" s="2" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="5" spans="1:37" ht="22.5" customHeight="1">
       <c r="A5" s="16" t="s">
         <v>94</v>
       </c>
       <c r="B5" s="17"/>
       <c r="C5" s="154" t="s">
         <v>79</v>
       </c>
       <c r="D5" s="154"/>
       <c r="E5" s="154"/>
       <c r="F5" s="154"/>
       <c r="G5" s="154"/>
       <c r="H5" s="155"/>
       <c r="I5" s="108" t="s">
         <v>113</v>
       </c>
       <c r="J5" s="109"/>
       <c r="K5" s="109"/>
       <c r="L5" s="109"/>
       <c r="M5" s="109"/>
       <c r="N5" s="109"/>
       <c r="O5" s="109"/>
       <c r="P5" s="109"/>
       <c r="Q5" s="109"/>
       <c r="R5" s="109"/>
       <c r="S5" s="109"/>
       <c r="T5" s="110"/>
-      <c r="U5" s="230" t="s">
+      <c r="U5" s="227" t="s">
         <v>39</v>
       </c>
-      <c r="V5" s="231"/>
-      <c r="W5" s="231"/>
+      <c r="V5" s="228"/>
+      <c r="W5" s="228"/>
       <c r="X5" s="189"/>
       <c r="Y5" s="189"/>
       <c r="Z5" s="189"/>
       <c r="AA5" s="189"/>
       <c r="AB5" s="189"/>
       <c r="AC5" s="189"/>
       <c r="AD5" s="189"/>
       <c r="AE5" s="189"/>
       <c r="AF5" s="189"/>
-      <c r="AG5" s="232"/>
+      <c r="AG5" s="229"/>
       <c r="AH5" s="4"/>
-      <c r="AI5" s="224"/>
+      <c r="AI5" s="221"/>
       <c r="AJ5" s="7" t="s">
         <v>78</v>
       </c>
       <c r="AK5" s="2" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="6" spans="1:37" ht="22.5" customHeight="1">
       <c r="A6" s="18" t="s">
         <v>6</v>
       </c>
       <c r="C6" s="149" t="s">
         <v>27</v>
       </c>
       <c r="D6" s="149"/>
       <c r="E6" s="149"/>
       <c r="F6" s="149"/>
       <c r="G6" s="149"/>
       <c r="H6" s="149"/>
       <c r="I6" s="149"/>
       <c r="J6" s="149"/>
       <c r="K6" s="149"/>
       <c r="L6" s="149"/>
       <c r="M6" s="149"/>
       <c r="N6" s="149"/>
@@ -5589,88 +5626,88 @@
       <c r="T6" s="141"/>
       <c r="U6" s="141"/>
       <c r="V6" s="141"/>
       <c r="W6" s="141"/>
       <c r="X6" s="142"/>
       <c r="Y6" s="142"/>
       <c r="Z6" s="142"/>
       <c r="AA6" s="142"/>
       <c r="AB6" s="142"/>
       <c r="AC6" s="142"/>
       <c r="AD6" s="142"/>
       <c r="AE6" s="142"/>
       <c r="AF6" s="142"/>
       <c r="AG6" s="143"/>
       <c r="AJ6" s="2" t="s">
         <v>52</v>
       </c>
       <c r="AK6" s="2" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="7" spans="1:37" ht="19.5" customHeight="1" thickBot="1">
       <c r="A7" s="20" t="s">
         <v>7</v>
       </c>
-      <c r="B7" s="233" t="s">
+      <c r="B7" s="230" t="s">
         <v>3</v>
       </c>
       <c r="C7" s="159"/>
       <c r="D7" s="159"/>
-      <c r="E7" s="234"/>
-[...7 lines deleted...]
-      <c r="M7" s="235"/>
+      <c r="E7" s="231"/>
+      <c r="F7" s="231"/>
+      <c r="G7" s="231"/>
+      <c r="H7" s="231"/>
+      <c r="I7" s="231"/>
+      <c r="J7" s="231"/>
+      <c r="K7" s="231"/>
+      <c r="L7" s="231"/>
+      <c r="M7" s="232"/>
       <c r="N7" s="158" t="s">
         <v>77</v>
       </c>
       <c r="O7" s="159"/>
       <c r="P7" s="160"/>
-      <c r="Q7" s="234"/>
-[...5 lines deleted...]
-      <c r="W7" s="235"/>
+      <c r="Q7" s="231"/>
+      <c r="R7" s="231"/>
+      <c r="S7" s="231"/>
+      <c r="T7" s="231"/>
+      <c r="U7" s="231"/>
+      <c r="V7" s="231"/>
+      <c r="W7" s="232"/>
       <c r="X7" s="21" t="s">
         <v>5</v>
       </c>
       <c r="Y7" s="22"/>
-      <c r="Z7" s="234"/>
-[...6 lines deleted...]
-      <c r="AG7" s="246"/>
+      <c r="Z7" s="231"/>
+      <c r="AA7" s="231"/>
+      <c r="AB7" s="231"/>
+      <c r="AC7" s="231"/>
+      <c r="AD7" s="231"/>
+      <c r="AE7" s="231"/>
+      <c r="AF7" s="231"/>
+      <c r="AG7" s="243"/>
       <c r="AJ7" s="2" t="s">
         <v>53</v>
       </c>
       <c r="AK7" s="2" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="8" spans="1:37" ht="13.5" thickBot="1">
       <c r="A8" s="23"/>
       <c r="B8" s="24"/>
       <c r="C8" s="24"/>
       <c r="D8" s="24"/>
       <c r="E8" s="24"/>
       <c r="F8" s="24"/>
       <c r="G8" s="24"/>
       <c r="H8" s="24"/>
       <c r="I8" s="24"/>
       <c r="J8" s="24"/>
       <c r="K8" s="24"/>
       <c r="L8" s="24"/>
       <c r="M8" s="24"/>
       <c r="N8" s="24"/>
       <c r="O8" s="24"/>
       <c r="P8" s="24"/>
       <c r="Q8" s="24"/>
@@ -5847,141 +5884,141 @@
       <c r="Q12" s="185"/>
       <c r="R12" s="185"/>
       <c r="S12" s="185"/>
       <c r="T12" s="185"/>
       <c r="U12" s="185"/>
       <c r="V12" s="185"/>
       <c r="W12" s="185"/>
       <c r="X12" s="185"/>
       <c r="Y12" s="185"/>
       <c r="Z12" s="185"/>
       <c r="AA12" s="185"/>
       <c r="AB12" s="185"/>
       <c r="AC12" s="185"/>
       <c r="AD12" s="185"/>
       <c r="AE12" s="185"/>
       <c r="AF12" s="185"/>
       <c r="AG12" s="186"/>
       <c r="AK12" s="2" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="13" spans="1:37" ht="19.5" customHeight="1">
       <c r="A13" s="26" t="s">
         <v>108</v>
       </c>
-      <c r="B13" s="240" t="s">
+      <c r="B13" s="237" t="s">
         <v>105</v>
       </c>
-      <c r="C13" s="241"/>
-[...29 lines deleted...]
-      <c r="AG13" s="242"/>
+      <c r="C13" s="238"/>
+      <c r="D13" s="238"/>
+      <c r="E13" s="238"/>
+      <c r="F13" s="238"/>
+      <c r="G13" s="238"/>
+      <c r="H13" s="238"/>
+      <c r="I13" s="238"/>
+      <c r="J13" s="238"/>
+      <c r="K13" s="238"/>
+      <c r="L13" s="238"/>
+      <c r="M13" s="238"/>
+      <c r="N13" s="238"/>
+      <c r="O13" s="238"/>
+      <c r="P13" s="238"/>
+      <c r="Q13" s="238"/>
+      <c r="R13" s="238"/>
+      <c r="S13" s="238"/>
+      <c r="T13" s="238"/>
+      <c r="U13" s="238"/>
+      <c r="V13" s="238"/>
+      <c r="W13" s="238"/>
+      <c r="X13" s="238"/>
+      <c r="Y13" s="238"/>
+      <c r="Z13" s="238"/>
+      <c r="AA13" s="238"/>
+      <c r="AB13" s="238"/>
+      <c r="AC13" s="238"/>
+      <c r="AD13" s="238"/>
+      <c r="AE13" s="238"/>
+      <c r="AF13" s="238"/>
+      <c r="AG13" s="239"/>
       <c r="AK13" s="2" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="14" spans="1:37" ht="22.5" customHeight="1">
       <c r="A14" s="27" t="s">
         <v>28</v>
       </c>
-      <c r="B14" s="247"/>
+      <c r="B14" s="244"/>
       <c r="C14" s="189"/>
       <c r="D14" s="189"/>
       <c r="E14" s="189"/>
       <c r="F14" s="189"/>
       <c r="G14" s="189"/>
       <c r="H14" s="189"/>
       <c r="I14" s="189"/>
       <c r="J14" s="189"/>
       <c r="K14" s="189"/>
       <c r="L14" s="189" t="s">
         <v>80</v>
       </c>
       <c r="M14" s="189"/>
       <c r="N14" s="28"/>
       <c r="O14" s="28"/>
       <c r="P14" s="28"/>
       <c r="Q14" s="28"/>
       <c r="R14" s="28"/>
       <c r="S14" s="28"/>
       <c r="T14" s="28"/>
       <c r="U14" s="28"/>
       <c r="V14" s="28"/>
       <c r="W14" s="28"/>
       <c r="X14" s="28"/>
       <c r="Y14" s="28"/>
       <c r="Z14" s="28"/>
       <c r="AA14" s="28"/>
       <c r="AB14" s="28"/>
       <c r="AC14" s="28"/>
       <c r="AD14" s="28"/>
       <c r="AE14" s="28"/>
       <c r="AF14" s="28"/>
       <c r="AG14" s="96"/>
       <c r="AI14" s="3" t="s">
         <v>32</v>
       </c>
       <c r="AK14" s="2" t="s">
         <v>69</v>
       </c>
     </row>
-    <row r="15" spans="1:37" ht="22.5">
+    <row r="15" spans="1:37" ht="20">
       <c r="A15" s="29" t="s">
         <v>29</v>
       </c>
-      <c r="B15" s="236" t="s">
+      <c r="B15" s="233" t="s">
         <v>8</v>
       </c>
-      <c r="C15" s="237"/>
+      <c r="C15" s="234"/>
       <c r="D15" s="115"/>
       <c r="E15" s="115"/>
       <c r="F15" s="115"/>
       <c r="G15" s="124" t="s">
         <v>9</v>
       </c>
       <c r="H15" s="124"/>
       <c r="I15" s="115"/>
       <c r="J15" s="115"/>
       <c r="K15" s="115"/>
       <c r="L15" s="117" t="s">
         <v>47</v>
       </c>
       <c r="M15" s="117"/>
       <c r="N15" s="117"/>
       <c r="O15" s="117"/>
       <c r="P15" s="117"/>
       <c r="Q15" s="117"/>
       <c r="R15" s="117"/>
       <c r="S15" s="117"/>
       <c r="T15" s="116"/>
       <c r="U15" s="116"/>
       <c r="V15" s="116"/>
       <c r="W15" s="132" t="s">
         <v>34</v>
@@ -6175,51 +6212,51 @@
       <c r="M20" s="185"/>
       <c r="N20" s="185"/>
       <c r="O20" s="185"/>
       <c r="P20" s="185"/>
       <c r="Q20" s="185"/>
       <c r="R20" s="185"/>
       <c r="S20" s="185"/>
       <c r="T20" s="185"/>
       <c r="U20" s="185"/>
       <c r="V20" s="185"/>
       <c r="W20" s="185"/>
       <c r="X20" s="185"/>
       <c r="Y20" s="185"/>
       <c r="Z20" s="185"/>
       <c r="AA20" s="185"/>
       <c r="AB20" s="185"/>
       <c r="AC20" s="185"/>
       <c r="AD20" s="185"/>
       <c r="AE20" s="185"/>
       <c r="AF20" s="185"/>
       <c r="AG20" s="186"/>
       <c r="AK20" s="2" t="s">
         <v>75</v>
       </c>
     </row>
-    <row r="21" spans="1:37" ht="12.75">
+    <row r="21" spans="1:37" ht="12.5">
       <c r="A21" s="192"/>
       <c r="B21" s="197"/>
       <c r="C21" s="198"/>
       <c r="D21" s="198"/>
       <c r="E21" s="198"/>
       <c r="F21" s="198"/>
       <c r="G21" s="198"/>
       <c r="H21" s="198"/>
       <c r="I21" s="198"/>
       <c r="J21" s="198"/>
       <c r="K21" s="198"/>
       <c r="L21" s="198"/>
       <c r="M21" s="198"/>
       <c r="N21" s="198"/>
       <c r="O21" s="198"/>
       <c r="P21" s="198"/>
       <c r="Q21" s="198"/>
       <c r="R21" s="198"/>
       <c r="S21" s="198"/>
       <c r="T21" s="198"/>
       <c r="U21" s="198"/>
       <c r="V21" s="198"/>
       <c r="W21" s="198"/>
       <c r="X21" s="198"/>
       <c r="Y21" s="198"/>
@@ -6257,51 +6294,51 @@
       <c r="O22" s="118"/>
       <c r="P22" s="118"/>
       <c r="Q22" s="118"/>
       <c r="R22" s="118"/>
       <c r="S22" s="118"/>
       <c r="T22" s="118"/>
       <c r="U22" s="118"/>
       <c r="V22" s="118"/>
       <c r="W22" s="118"/>
       <c r="X22" s="118"/>
       <c r="Y22" s="118"/>
       <c r="Z22" s="118"/>
       <c r="AA22" s="118"/>
       <c r="AB22" s="118"/>
       <c r="AC22" s="118"/>
       <c r="AD22" s="118"/>
       <c r="AE22" s="118"/>
       <c r="AF22" s="118"/>
       <c r="AG22" s="119"/>
       <c r="AK22" s="3"/>
     </row>
     <row r="23" spans="1:37" ht="19.899999999999999" customHeight="1" thickBot="1">
       <c r="A23" s="33" t="s">
         <v>99</v>
       </c>
-      <c r="B23" s="229" t="s">
+      <c r="B23" s="226" t="s">
         <v>0</v>
       </c>
       <c r="C23" s="120"/>
       <c r="D23" s="120"/>
       <c r="E23" s="120"/>
       <c r="F23" s="120"/>
       <c r="G23" s="120"/>
       <c r="H23" s="120"/>
       <c r="I23" s="120"/>
       <c r="J23" s="120"/>
       <c r="K23" s="120"/>
       <c r="L23" s="120"/>
       <c r="M23" s="120"/>
       <c r="N23" s="120"/>
       <c r="O23" s="120"/>
       <c r="P23" s="120"/>
       <c r="Q23" s="120"/>
       <c r="R23" s="120"/>
       <c r="S23" s="120"/>
       <c r="T23" s="120"/>
       <c r="U23" s="120"/>
       <c r="V23" s="120"/>
       <c r="W23" s="120"/>
       <c r="X23" s="120"/>
       <c r="Y23" s="120"/>
@@ -6366,187 +6403,187 @@
       <c r="J25" s="129"/>
       <c r="K25" s="129"/>
       <c r="L25" s="129"/>
       <c r="M25" s="129"/>
       <c r="N25" s="129"/>
       <c r="O25" s="129"/>
       <c r="P25" s="129"/>
       <c r="Q25" s="129"/>
       <c r="R25" s="129"/>
       <c r="S25" s="129"/>
       <c r="T25" s="129"/>
       <c r="U25" s="129"/>
       <c r="V25" s="129"/>
       <c r="W25" s="129"/>
       <c r="X25" s="129"/>
       <c r="Y25" s="129"/>
       <c r="Z25" s="129"/>
       <c r="AA25" s="129"/>
       <c r="AB25" s="129"/>
       <c r="AC25" s="129"/>
       <c r="AD25" s="129"/>
       <c r="AE25" s="129"/>
       <c r="AF25" s="129"/>
       <c r="AG25" s="129"/>
     </row>
-    <row r="26" spans="1:37" ht="13.5" thickTop="1">
-      <c r="A26" s="243" t="s">
+    <row r="26" spans="1:37" ht="13" thickTop="1">
+      <c r="A26" s="240" t="s">
         <v>35</v>
       </c>
-      <c r="B26" s="244"/>
-[...30 lines deleted...]
-      <c r="AG26" s="245"/>
+      <c r="B26" s="241"/>
+      <c r="C26" s="241"/>
+      <c r="D26" s="241"/>
+      <c r="E26" s="241"/>
+      <c r="F26" s="241"/>
+      <c r="G26" s="241"/>
+      <c r="H26" s="241"/>
+      <c r="I26" s="241"/>
+      <c r="J26" s="241"/>
+      <c r="K26" s="241"/>
+      <c r="L26" s="241"/>
+      <c r="M26" s="241"/>
+      <c r="N26" s="241"/>
+      <c r="O26" s="241"/>
+      <c r="P26" s="241"/>
+      <c r="Q26" s="241"/>
+      <c r="R26" s="241"/>
+      <c r="S26" s="241"/>
+      <c r="T26" s="241"/>
+      <c r="U26" s="241"/>
+      <c r="V26" s="241"/>
+      <c r="W26" s="241"/>
+      <c r="X26" s="241"/>
+      <c r="Y26" s="241"/>
+      <c r="Z26" s="241"/>
+      <c r="AA26" s="241"/>
+      <c r="AB26" s="241"/>
+      <c r="AC26" s="241"/>
+      <c r="AD26" s="241"/>
+      <c r="AE26" s="241"/>
+      <c r="AF26" s="241"/>
+      <c r="AG26" s="242"/>
     </row>
     <row r="27" spans="1:37" ht="19.5" customHeight="1">
       <c r="A27" s="187" t="s">
         <v>107</v>
       </c>
       <c r="B27" s="34" t="s">
         <v>11</v>
       </c>
       <c r="C27" s="35"/>
       <c r="D27" s="35"/>
-      <c r="E27" s="226"/>
-[...14 lines deleted...]
-      <c r="T27" s="226"/>
+      <c r="E27" s="223"/>
+      <c r="F27" s="223"/>
+      <c r="G27" s="223"/>
+      <c r="H27" s="223"/>
+      <c r="I27" s="223"/>
+      <c r="J27" s="223"/>
+      <c r="K27" s="223"/>
+      <c r="L27" s="223"/>
+      <c r="M27" s="223"/>
+      <c r="N27" s="223"/>
+      <c r="O27" s="223"/>
+      <c r="P27" s="223"/>
+      <c r="Q27" s="223"/>
+      <c r="R27" s="223"/>
+      <c r="S27" s="223"/>
+      <c r="T27" s="223"/>
       <c r="U27" s="35"/>
       <c r="V27" s="35"/>
       <c r="W27" s="36"/>
       <c r="X27" s="36"/>
-      <c r="Y27" s="227"/>
-[...7 lines deleted...]
-      <c r="AG27" s="228"/>
+      <c r="Y27" s="224"/>
+      <c r="Z27" s="224"/>
+      <c r="AA27" s="224"/>
+      <c r="AB27" s="224"/>
+      <c r="AC27" s="224"/>
+      <c r="AD27" s="224"/>
+      <c r="AE27" s="224"/>
+      <c r="AF27" s="224"/>
+      <c r="AG27" s="225"/>
     </row>
     <row r="28" spans="1:37" ht="19.5" customHeight="1">
       <c r="A28" s="188"/>
       <c r="B28" s="37" t="s">
         <v>48</v>
       </c>
       <c r="C28" s="38"/>
       <c r="D28" s="38"/>
       <c r="E28" s="39"/>
       <c r="F28" s="39"/>
       <c r="G28" s="39"/>
       <c r="H28" s="39"/>
       <c r="I28" s="39"/>
       <c r="J28" s="39"/>
       <c r="K28" s="39"/>
       <c r="L28" s="39"/>
       <c r="M28" s="39"/>
       <c r="N28" s="39"/>
       <c r="O28" s="39"/>
       <c r="P28" s="39"/>
       <c r="Q28" s="39"/>
       <c r="R28" s="39"/>
       <c r="S28" s="39"/>
       <c r="T28" s="39"/>
       <c r="U28" s="38"/>
       <c r="V28" s="38"/>
       <c r="W28" s="40"/>
       <c r="X28" s="40" t="s">
         <v>12</v>
       </c>
-      <c r="Y28" s="238"/>
-[...7 lines deleted...]
-      <c r="AG28" s="239"/>
+      <c r="Y28" s="235"/>
+      <c r="Z28" s="235"/>
+      <c r="AA28" s="235"/>
+      <c r="AB28" s="235"/>
+      <c r="AC28" s="235"/>
+      <c r="AD28" s="235"/>
+      <c r="AE28" s="235"/>
+      <c r="AF28" s="235"/>
+      <c r="AG28" s="236"/>
     </row>
     <row r="29" spans="1:37" ht="19.5" customHeight="1">
       <c r="A29" s="41" t="s">
         <v>13</v>
       </c>
       <c r="B29" s="42" t="s">
         <v>14</v>
       </c>
       <c r="C29" s="43"/>
       <c r="D29" s="44"/>
       <c r="E29" s="44"/>
-      <c r="F29" s="225"/>
-[...10 lines deleted...]
-      <c r="Q29" s="225"/>
+      <c r="F29" s="222"/>
+      <c r="G29" s="222"/>
+      <c r="H29" s="222"/>
+      <c r="I29" s="222"/>
+      <c r="J29" s="222"/>
+      <c r="K29" s="222"/>
+      <c r="L29" s="222"/>
+      <c r="M29" s="222"/>
+      <c r="N29" s="222"/>
+      <c r="O29" s="222"/>
+      <c r="P29" s="222"/>
+      <c r="Q29" s="222"/>
       <c r="R29" s="45" t="s">
         <v>15</v>
       </c>
       <c r="S29" s="45"/>
       <c r="T29" s="122"/>
       <c r="U29" s="122"/>
       <c r="V29" s="122"/>
       <c r="W29" s="122"/>
       <c r="X29" s="122"/>
       <c r="Y29" s="122"/>
       <c r="Z29" s="122"/>
       <c r="AA29" s="122"/>
       <c r="AB29" s="122"/>
       <c r="AC29" s="122"/>
       <c r="AD29" s="122"/>
       <c r="AE29" s="122"/>
       <c r="AF29" s="122"/>
       <c r="AG29" s="123"/>
       <c r="AH29" s="5"/>
     </row>
     <row r="30" spans="1:37" ht="19.5" customHeight="1">
       <c r="A30" s="46" t="s">
         <v>16</v>
       </c>
       <c r="B30" s="125"/>
@@ -6963,83 +7000,83 @@
       <c r="M40" s="167"/>
       <c r="N40" s="167"/>
       <c r="O40" s="167"/>
       <c r="P40" s="167"/>
       <c r="Q40" s="167"/>
       <c r="R40" s="167"/>
       <c r="S40" s="167"/>
       <c r="T40" s="167"/>
       <c r="U40" s="167"/>
       <c r="V40" s="167"/>
       <c r="W40" s="167"/>
       <c r="X40" s="167"/>
       <c r="Y40" s="167"/>
       <c r="Z40" s="167"/>
       <c r="AA40" s="167"/>
       <c r="AB40" s="167"/>
       <c r="AC40" s="167"/>
       <c r="AD40" s="167"/>
       <c r="AE40" s="167"/>
       <c r="AF40" s="167"/>
       <c r="AG40" s="168"/>
     </row>
     <row r="41" spans="1:37" ht="15" customHeight="1">
       <c r="A41" s="114"/>
       <c r="B41" s="76"/>
-      <c r="C41" s="205" t="s">
+      <c r="C41" s="202" t="s">
         <v>46</v>
       </c>
-      <c r="D41" s="205"/>
-[...28 lines deleted...]
-      <c r="AG41" s="206"/>
+      <c r="D41" s="202"/>
+      <c r="E41" s="202"/>
+      <c r="F41" s="202"/>
+      <c r="G41" s="202"/>
+      <c r="H41" s="202"/>
+      <c r="I41" s="202"/>
+      <c r="J41" s="202"/>
+      <c r="K41" s="202"/>
+      <c r="L41" s="202"/>
+      <c r="M41" s="202"/>
+      <c r="N41" s="202"/>
+      <c r="O41" s="202"/>
+      <c r="P41" s="202"/>
+      <c r="Q41" s="202"/>
+      <c r="R41" s="202"/>
+      <c r="S41" s="202"/>
+      <c r="T41" s="202"/>
+      <c r="U41" s="202"/>
+      <c r="V41" s="202"/>
+      <c r="W41" s="202"/>
+      <c r="X41" s="202"/>
+      <c r="Y41" s="202"/>
+      <c r="Z41" s="202"/>
+      <c r="AA41" s="202"/>
+      <c r="AB41" s="202"/>
+      <c r="AC41" s="202"/>
+      <c r="AD41" s="202"/>
+      <c r="AE41" s="202"/>
+      <c r="AF41" s="202"/>
+      <c r="AG41" s="203"/>
     </row>
     <row r="42" spans="1:37" ht="15" customHeight="1">
       <c r="A42" s="112" t="s">
         <v>101</v>
       </c>
       <c r="B42" s="77"/>
       <c r="C42" s="162" t="s">
         <v>112</v>
       </c>
       <c r="D42" s="162"/>
       <c r="E42" s="162"/>
       <c r="F42" s="162"/>
       <c r="G42" s="162"/>
       <c r="H42" s="162"/>
       <c r="I42" s="162"/>
       <c r="J42" s="162"/>
       <c r="K42" s="162"/>
       <c r="L42" s="162"/>
       <c r="M42" s="162"/>
       <c r="N42" s="162"/>
       <c r="O42" s="162"/>
       <c r="P42" s="162"/>
       <c r="Q42" s="162"/>
       <c r="R42" s="162"/>
       <c r="S42" s="162"/>
@@ -7112,103 +7149,103 @@
       <c r="L44" s="136"/>
       <c r="M44" s="136"/>
       <c r="N44" s="136"/>
       <c r="O44" s="136"/>
       <c r="P44" s="136"/>
       <c r="Q44" s="136"/>
       <c r="R44" s="136"/>
       <c r="S44" s="136"/>
       <c r="T44" s="136"/>
       <c r="U44" s="136"/>
       <c r="V44" s="136"/>
       <c r="W44" s="136"/>
       <c r="X44" s="136"/>
       <c r="Y44" s="136"/>
       <c r="Z44" s="136"/>
       <c r="AA44" s="136"/>
       <c r="AB44" s="136"/>
       <c r="AC44" s="136"/>
       <c r="AD44" s="136"/>
       <c r="AE44" s="136"/>
       <c r="AF44" s="136"/>
       <c r="AG44" s="137"/>
       <c r="AI44" s="8"/>
     </row>
     <row r="45" spans="1:37" ht="15" customHeight="1">
-      <c r="A45" s="220" t="s">
+      <c r="A45" s="217" t="s">
         <v>85</v>
       </c>
-      <c r="B45" s="214" t="s">
+      <c r="B45" s="211" t="s">
         <v>31</v>
       </c>
-      <c r="C45" s="215"/>
-[...2 lines deleted...]
-      <c r="F45" s="215"/>
+      <c r="C45" s="212"/>
+      <c r="D45" s="212"/>
+      <c r="E45" s="212"/>
+      <c r="F45" s="212"/>
       <c r="G45" s="81" t="s">
         <v>109</v>
       </c>
-      <c r="H45" s="222">
+      <c r="H45" s="219">
         <v>0.20419999999999999</v>
       </c>
-      <c r="I45" s="222"/>
-[...1 lines deleted...]
-      <c r="K45" s="222"/>
+      <c r="I45" s="219"/>
+      <c r="J45" s="219"/>
+      <c r="K45" s="219"/>
       <c r="L45" s="78"/>
-      <c r="M45" s="223" t="s">
+      <c r="M45" s="220" t="s">
         <v>89</v>
       </c>
-      <c r="N45" s="223"/>
-[...10 lines deleted...]
-      <c r="Y45" s="216" t="s">
+      <c r="N45" s="220"/>
+      <c r="O45" s="220"/>
+      <c r="P45" s="220"/>
+      <c r="Q45" s="220"/>
+      <c r="R45" s="220"/>
+      <c r="S45" s="220"/>
+      <c r="T45" s="220"/>
+      <c r="U45" s="220"/>
+      <c r="V45" s="220"/>
+      <c r="W45" s="220"/>
+      <c r="X45" s="220"/>
+      <c r="Y45" s="213" t="s">
         <v>88</v>
       </c>
-      <c r="Z45" s="217"/>
-      <c r="AA45" s="217"/>
+      <c r="Z45" s="214"/>
+      <c r="AA45" s="214"/>
       <c r="AB45" s="82"/>
-      <c r="AC45" s="218">
+      <c r="AC45" s="215">
         <v>0.1021</v>
       </c>
-      <c r="AD45" s="218"/>
-[...2 lines deleted...]
-      <c r="AG45" s="219"/>
+      <c r="AD45" s="215"/>
+      <c r="AE45" s="215"/>
+      <c r="AF45" s="215"/>
+      <c r="AG45" s="216"/>
       <c r="AH45" s="2"/>
       <c r="AJ45" s="3"/>
       <c r="AK45" s="3"/>
     </row>
     <row r="46" spans="1:37" ht="15" customHeight="1">
-      <c r="A46" s="221"/>
+      <c r="A46" s="218"/>
       <c r="B46" s="83"/>
       <c r="C46" s="84"/>
       <c r="D46" s="84"/>
       <c r="E46" s="84"/>
       <c r="F46" s="84"/>
       <c r="G46" s="85"/>
       <c r="H46" s="135" t="s">
         <v>110</v>
       </c>
       <c r="I46" s="135"/>
       <c r="J46" s="135"/>
       <c r="K46" s="135"/>
       <c r="L46" s="135"/>
       <c r="M46" s="135"/>
       <c r="N46" s="135"/>
       <c r="O46" s="135"/>
       <c r="P46" s="135"/>
       <c r="Q46" s="135"/>
       <c r="R46" s="135"/>
       <c r="S46" s="86"/>
       <c r="T46" s="135" t="s">
         <v>86</v>
       </c>
       <c r="U46" s="135"/>
       <c r="V46" s="135"/>
@@ -7247,51 +7284,51 @@
       <c r="K47" s="89"/>
       <c r="L47" s="89"/>
       <c r="M47" s="89"/>
       <c r="N47" s="89"/>
       <c r="O47" s="89"/>
       <c r="P47" s="89"/>
       <c r="Q47" s="89"/>
       <c r="R47" s="89"/>
       <c r="S47" s="89"/>
       <c r="T47" s="89"/>
       <c r="U47" s="89"/>
       <c r="V47" s="35"/>
       <c r="W47" s="35"/>
       <c r="X47" s="35"/>
       <c r="Y47" s="35"/>
       <c r="Z47" s="35"/>
       <c r="AA47" s="35"/>
       <c r="AB47" s="35"/>
       <c r="AC47" s="35"/>
       <c r="AD47" s="35"/>
       <c r="AE47" s="35"/>
       <c r="AF47" s="35"/>
       <c r="AG47" s="104"/>
       <c r="AK47" s="3"/>
     </row>
-    <row r="48" spans="1:37" ht="13.5" thickBot="1">
+    <row r="48" spans="1:37" ht="13" thickBot="1">
       <c r="A48" s="114"/>
       <c r="B48" s="90"/>
       <c r="C48" s="91"/>
       <c r="D48" s="91"/>
       <c r="E48" s="91"/>
       <c r="F48" s="91"/>
       <c r="G48" s="91"/>
       <c r="H48" s="91"/>
       <c r="I48" s="91"/>
       <c r="J48" s="91"/>
       <c r="K48" s="91"/>
       <c r="L48" s="91"/>
       <c r="M48" s="91"/>
       <c r="N48" s="91"/>
       <c r="O48" s="91"/>
       <c r="P48" s="91"/>
       <c r="Q48" s="91"/>
       <c r="R48" s="91"/>
       <c r="S48" s="91"/>
       <c r="T48" s="91"/>
       <c r="U48" s="91"/>
       <c r="V48" s="63"/>
       <c r="W48" s="63"/>
       <c r="X48" s="63"/>
       <c r="Y48" s="63"/>
@@ -7307,143 +7344,143 @@
     </row>
     <row r="49" spans="1:36" ht="13.9" customHeight="1">
       <c r="A49" s="92" t="s">
         <v>23</v>
       </c>
       <c r="B49" s="93"/>
       <c r="C49" s="93"/>
       <c r="D49" s="93"/>
       <c r="E49" s="93"/>
       <c r="F49" s="93"/>
       <c r="G49" s="93"/>
       <c r="H49" s="93"/>
       <c r="I49" s="93"/>
       <c r="J49" s="93"/>
       <c r="K49" s="93"/>
       <c r="L49" s="93"/>
       <c r="M49" s="93"/>
       <c r="N49" s="93"/>
       <c r="O49" s="93"/>
       <c r="P49" s="93"/>
       <c r="Q49" s="93"/>
       <c r="R49" s="93"/>
       <c r="S49" s="93"/>
       <c r="T49" s="93"/>
       <c r="U49" s="93"/>
-      <c r="V49" s="212" t="s">
+      <c r="V49" s="209" t="s">
         <v>24</v>
       </c>
-      <c r="W49" s="203"/>
-[...2 lines deleted...]
-      <c r="Z49" s="203" t="s">
+      <c r="W49" s="200"/>
+      <c r="X49" s="200"/>
+      <c r="Y49" s="200"/>
+      <c r="Z49" s="200" t="s">
         <v>25</v>
       </c>
-      <c r="AA49" s="203"/>
-[...2 lines deleted...]
-      <c r="AD49" s="203" t="s">
+      <c r="AA49" s="200"/>
+      <c r="AB49" s="200"/>
+      <c r="AC49" s="200"/>
+      <c r="AD49" s="200" t="s">
         <v>26</v>
       </c>
-      <c r="AE49" s="203"/>
-[...1 lines deleted...]
-      <c r="AG49" s="204"/>
+      <c r="AE49" s="200"/>
+      <c r="AF49" s="200"/>
+      <c r="AG49" s="201"/>
       <c r="AJ49" s="3"/>
     </row>
     <row r="50" spans="1:36" ht="45" customHeight="1" thickBot="1">
-      <c r="A50" s="207" t="s">
+      <c r="A50" s="204" t="s">
         <v>111</v>
       </c>
-      <c r="B50" s="208"/>
-[...30 lines deleted...]
-      <c r="AG50" s="211"/>
+      <c r="B50" s="205"/>
+      <c r="C50" s="205"/>
+      <c r="D50" s="205"/>
+      <c r="E50" s="205"/>
+      <c r="F50" s="205"/>
+      <c r="G50" s="205"/>
+      <c r="H50" s="205"/>
+      <c r="I50" s="205"/>
+      <c r="J50" s="205"/>
+      <c r="K50" s="205"/>
+      <c r="L50" s="205"/>
+      <c r="M50" s="205"/>
+      <c r="N50" s="205"/>
+      <c r="O50" s="205"/>
+      <c r="P50" s="205"/>
+      <c r="Q50" s="205"/>
+      <c r="R50" s="205"/>
+      <c r="S50" s="205"/>
+      <c r="T50" s="205"/>
+      <c r="U50" s="206"/>
+      <c r="V50" s="210"/>
+      <c r="W50" s="207"/>
+      <c r="X50" s="207"/>
+      <c r="Y50" s="207"/>
+      <c r="Z50" s="207"/>
+      <c r="AA50" s="207"/>
+      <c r="AB50" s="207"/>
+      <c r="AC50" s="207"/>
+      <c r="AD50" s="207"/>
+      <c r="AE50" s="207"/>
+      <c r="AF50" s="207"/>
+      <c r="AG50" s="208"/>
     </row>
     <row r="52" spans="1:36" ht="19.5" customHeight="1">
       <c r="A52" s="94"/>
       <c r="B52" s="95"/>
       <c r="C52" s="95"/>
       <c r="D52" s="95"/>
       <c r="E52" s="95"/>
       <c r="F52" s="95"/>
       <c r="G52" s="95"/>
       <c r="H52" s="95"/>
       <c r="I52" s="95"/>
       <c r="J52" s="95"/>
       <c r="K52" s="95"/>
       <c r="L52" s="95"/>
       <c r="M52" s="95"/>
       <c r="N52" s="95"/>
       <c r="O52" s="95"/>
       <c r="P52" s="95"/>
-      <c r="Q52" s="200" t="s">
+      <c r="Q52" s="245" t="s">
         <v>121</v>
       </c>
-      <c r="R52" s="201"/>
-[...14 lines deleted...]
-      <c r="AG52" s="202"/>
+      <c r="R52" s="246"/>
+      <c r="S52" s="246"/>
+      <c r="T52" s="246"/>
+      <c r="U52" s="246"/>
+      <c r="V52" s="246"/>
+      <c r="W52" s="246"/>
+      <c r="X52" s="246"/>
+      <c r="Y52" s="246"/>
+      <c r="Z52" s="246"/>
+      <c r="AA52" s="246"/>
+      <c r="AB52" s="246"/>
+      <c r="AC52" s="246"/>
+      <c r="AD52" s="246"/>
+      <c r="AE52" s="246"/>
+      <c r="AF52" s="246"/>
+      <c r="AG52" s="247"/>
     </row>
   </sheetData>
   <mergeCells count="89">
     <mergeCell ref="AI4:AI5"/>
     <mergeCell ref="F29:Q29"/>
     <mergeCell ref="E27:T27"/>
     <mergeCell ref="Y27:AG27"/>
     <mergeCell ref="B23:I23"/>
     <mergeCell ref="U5:W5"/>
     <mergeCell ref="X5:AG5"/>
     <mergeCell ref="B7:D7"/>
     <mergeCell ref="E7:M7"/>
     <mergeCell ref="B15:C15"/>
     <mergeCell ref="Y28:AG28"/>
     <mergeCell ref="B13:AG13"/>
     <mergeCell ref="Q7:W7"/>
     <mergeCell ref="A26:AG26"/>
     <mergeCell ref="Z7:AG7"/>
     <mergeCell ref="B14:K14"/>
     <mergeCell ref="Q52:AG52"/>
     <mergeCell ref="AD49:AG49"/>
     <mergeCell ref="C41:AG41"/>
     <mergeCell ref="Z49:AC49"/>
     <mergeCell ref="A50:U50"/>
     <mergeCell ref="Z50:AC50"/>
@@ -7504,654 +7541,919 @@
     <mergeCell ref="I15:K15"/>
     <mergeCell ref="T15:V15"/>
     <mergeCell ref="L15:S15"/>
     <mergeCell ref="J22:AG22"/>
     <mergeCell ref="J23:AG23"/>
     <mergeCell ref="T29:AG29"/>
     <mergeCell ref="G15:H15"/>
     <mergeCell ref="B30:T30"/>
     <mergeCell ref="AA30:AG30"/>
     <mergeCell ref="A25:AG25"/>
     <mergeCell ref="B22:I22"/>
     <mergeCell ref="W15:AB15"/>
     <mergeCell ref="B9:AG9"/>
   </mergeCells>
   <phoneticPr fontId="3"/>
   <dataValidations count="2">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="I4" xr:uid="{00000000-0002-0000-0000-000000000000}">
       <formula1>$AJ$2:$AJ$12</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="I5" xr:uid="{00000000-0002-0000-0000-000001000000}">
       <formula1>$AK$2:$AK$21</formula1>
     </dataValidation>
   </dataValidations>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.15748031496062992" right="0.15748031496062992" top="0.47244094488188981" bottom="0.23622047244094491" header="0.27559055118110237" footer="0.15748031496062992"/>
-  <pageSetup paperSize="9" scale="86" orientation="portrait" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="83" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
   <legacyDrawing r:id="rId3"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x14">
       <controls>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1025" r:id="rId4" name="Check Box 1">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>0</xdr:col>
-                    <xdr:colOff>1647825</xdr:colOff>
+                    <xdr:colOff>1651000</xdr:colOff>
                     <xdr:row>3</xdr:row>
                     <xdr:rowOff>38100</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>2</xdr:col>
-                    <xdr:colOff>66675</xdr:colOff>
+                    <xdr:colOff>69850</xdr:colOff>
                     <xdr:row>4</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1026" r:id="rId5" name="Check Box 2">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>0</xdr:col>
-                    <xdr:colOff>1647825</xdr:colOff>
+                    <xdr:colOff>1651000</xdr:colOff>
                     <xdr:row>4</xdr:row>
                     <xdr:rowOff>38100</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>2</xdr:col>
-                    <xdr:colOff>66675</xdr:colOff>
+                    <xdr:colOff>69850</xdr:colOff>
                     <xdr:row>5</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1028" r:id="rId6" name="Check Box 4">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>16</xdr:col>
-                    <xdr:colOff>142875</xdr:colOff>
+                    <xdr:colOff>146050</xdr:colOff>
                     <xdr:row>5</xdr:row>
                     <xdr:rowOff>38100</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>18</xdr:col>
-                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:colOff>12700</xdr:colOff>
                     <xdr:row>6</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1029" r:id="rId7" name="Check Box 5">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>1</xdr:col>
                     <xdr:colOff>171450</xdr:colOff>
                     <xdr:row>33</xdr:row>
                     <xdr:rowOff>19050</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>3</xdr:col>
-                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:colOff>12700</xdr:colOff>
                     <xdr:row>34</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1030" r:id="rId8" name="Check Box 6">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>18</xdr:col>
                     <xdr:colOff>133350</xdr:colOff>
                     <xdr:row>33</xdr:row>
-                    <xdr:rowOff>9525</xdr:rowOff>
+                    <xdr:rowOff>12700</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>20</xdr:col>
                     <xdr:colOff>19050</xdr:colOff>
                     <xdr:row>33</xdr:row>
-                    <xdr:rowOff>314325</xdr:rowOff>
+                    <xdr:rowOff>317500</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1031" r:id="rId9" name="Check Box 7">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>6</xdr:col>
                     <xdr:colOff>133350</xdr:colOff>
                     <xdr:row>33</xdr:row>
-                    <xdr:rowOff>9525</xdr:rowOff>
+                    <xdr:rowOff>12700</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>8</xdr:col>
                     <xdr:colOff>19050</xdr:colOff>
                     <xdr:row>33</xdr:row>
-                    <xdr:rowOff>314325</xdr:rowOff>
+                    <xdr:rowOff>317500</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1032" r:id="rId10" name="Check Box 8">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>1</xdr:col>
                     <xdr:colOff>0</xdr:colOff>
                     <xdr:row>34</xdr:row>
                     <xdr:rowOff>209550</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>2</xdr:col>
-                    <xdr:colOff>47625</xdr:colOff>
+                    <xdr:colOff>50800</xdr:colOff>
                     <xdr:row>36</xdr:row>
-                    <xdr:rowOff>28575</xdr:rowOff>
+                    <xdr:rowOff>31750</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1033" r:id="rId11" name="Check Box 9">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>1</xdr:col>
                     <xdr:colOff>0</xdr:colOff>
                     <xdr:row>35</xdr:row>
-                    <xdr:rowOff>161925</xdr:rowOff>
+                    <xdr:rowOff>165100</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>2</xdr:col>
-                    <xdr:colOff>47625</xdr:colOff>
+                    <xdr:colOff>50800</xdr:colOff>
                     <xdr:row>37</xdr:row>
-                    <xdr:rowOff>28575</xdr:rowOff>
+                    <xdr:rowOff>31750</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1034" r:id="rId12" name="Check Box 10">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>1</xdr:col>
                     <xdr:colOff>0</xdr:colOff>
                     <xdr:row>36</xdr:row>
-                    <xdr:rowOff>161925</xdr:rowOff>
+                    <xdr:rowOff>165100</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>2</xdr:col>
-                    <xdr:colOff>47625</xdr:colOff>
+                    <xdr:colOff>50800</xdr:colOff>
                     <xdr:row>38</xdr:row>
-                    <xdr:rowOff>28575</xdr:rowOff>
+                    <xdr:rowOff>31750</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1035" r:id="rId13" name="Check Box 11">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>1</xdr:col>
                     <xdr:colOff>0</xdr:colOff>
                     <xdr:row>37</xdr:row>
-                    <xdr:rowOff>161925</xdr:rowOff>
+                    <xdr:rowOff>165100</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>2</xdr:col>
-                    <xdr:colOff>47625</xdr:colOff>
+                    <xdr:colOff>50800</xdr:colOff>
                     <xdr:row>39</xdr:row>
-                    <xdr:rowOff>28575</xdr:rowOff>
+                    <xdr:rowOff>31750</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1036" r:id="rId14" name="Check Box 12">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>1</xdr:col>
                     <xdr:colOff>0</xdr:colOff>
                     <xdr:row>38</xdr:row>
-                    <xdr:rowOff>161925</xdr:rowOff>
+                    <xdr:rowOff>165100</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>2</xdr:col>
-                    <xdr:colOff>47625</xdr:colOff>
+                    <xdr:colOff>50800</xdr:colOff>
                     <xdr:row>40</xdr:row>
-                    <xdr:rowOff>28575</xdr:rowOff>
+                    <xdr:rowOff>31750</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1037" r:id="rId15" name="Check Box 13">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>1</xdr:col>
                     <xdr:colOff>0</xdr:colOff>
                     <xdr:row>39</xdr:row>
-                    <xdr:rowOff>161925</xdr:rowOff>
+                    <xdr:rowOff>165100</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>2</xdr:col>
-                    <xdr:colOff>47625</xdr:colOff>
+                    <xdr:colOff>50800</xdr:colOff>
                     <xdr:row>41</xdr:row>
-                    <xdr:rowOff>28575</xdr:rowOff>
+                    <xdr:rowOff>31750</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1038" r:id="rId16" name="Check Box 14">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>1</xdr:col>
                     <xdr:colOff>0</xdr:colOff>
                     <xdr:row>40</xdr:row>
                     <xdr:rowOff>152400</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>2</xdr:col>
-                    <xdr:colOff>47625</xdr:colOff>
+                    <xdr:colOff>50800</xdr:colOff>
                     <xdr:row>42</xdr:row>
                     <xdr:rowOff>19050</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1040" r:id="rId17" name="Check Box 16">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>5</xdr:col>
-                    <xdr:colOff>123825</xdr:colOff>
+                    <xdr:colOff>127000</xdr:colOff>
                     <xdr:row>43</xdr:row>
                     <xdr:rowOff>361950</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>7</xdr:col>
-                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:colOff>12700</xdr:colOff>
                     <xdr:row>45</xdr:row>
                     <xdr:rowOff>19050</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1041" r:id="rId18" name="Check Box 17">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>5</xdr:col>
-                    <xdr:colOff>123825</xdr:colOff>
+                    <xdr:colOff>127000</xdr:colOff>
                     <xdr:row>45</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>7</xdr:col>
-                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:colOff>12700</xdr:colOff>
                     <xdr:row>45</xdr:row>
-                    <xdr:rowOff>180975</xdr:rowOff>
+                    <xdr:rowOff>184150</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1043" r:id="rId19" name="Check Box 19">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>27</xdr:col>
                     <xdr:colOff>0</xdr:colOff>
                     <xdr:row>44</xdr:row>
                     <xdr:rowOff>19050</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>28</xdr:col>
                     <xdr:colOff>0</xdr:colOff>
                     <xdr:row>45</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1044" r:id="rId20" name="Check Box 20">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>27</xdr:col>
                     <xdr:colOff>0</xdr:colOff>
                     <xdr:row>44</xdr:row>
-                    <xdr:rowOff>180975</xdr:rowOff>
+                    <xdr:rowOff>184150</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>28</xdr:col>
                     <xdr:colOff>19050</xdr:colOff>
                     <xdr:row>45</xdr:row>
                     <xdr:rowOff>171450</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1045" r:id="rId21" name="Check Box 21">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>0</xdr:col>
                     <xdr:colOff>0</xdr:colOff>
                     <xdr:row>49</xdr:row>
-                    <xdr:rowOff>9525</xdr:rowOff>
+                    <xdr:rowOff>12700</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>0</xdr:col>
                     <xdr:colOff>228600</xdr:colOff>
                     <xdr:row>49</xdr:row>
-                    <xdr:rowOff>257175</xdr:rowOff>
+                    <xdr:rowOff>260350</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1046" r:id="rId22" name="Check Box 22">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>0</xdr:col>
                     <xdr:colOff>0</xdr:colOff>
                     <xdr:row>49</xdr:row>
                     <xdr:rowOff>304800</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>0</xdr:col>
                     <xdr:colOff>228600</xdr:colOff>
                     <xdr:row>49</xdr:row>
                     <xdr:rowOff>552450</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1048" r:id="rId23" name="Check Box 24">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>0</xdr:col>
                     <xdr:colOff>19050</xdr:colOff>
                     <xdr:row>9</xdr:row>
-                    <xdr:rowOff>47625</xdr:rowOff>
+                    <xdr:rowOff>50800</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>0</xdr:col>
                     <xdr:colOff>247650</xdr:colOff>
                     <xdr:row>9</xdr:row>
-                    <xdr:rowOff>219075</xdr:rowOff>
+                    <xdr:rowOff>222250</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1050" r:id="rId24" name="Check Box 26">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>0</xdr:col>
                     <xdr:colOff>19050</xdr:colOff>
                     <xdr:row>10</xdr:row>
-                    <xdr:rowOff>47625</xdr:rowOff>
+                    <xdr:rowOff>50800</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>0</xdr:col>
                     <xdr:colOff>247650</xdr:colOff>
                     <xdr:row>10</xdr:row>
-                    <xdr:rowOff>219075</xdr:rowOff>
+                    <xdr:rowOff>222250</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1051" r:id="rId25" name="Check Box 27">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>0</xdr:col>
                     <xdr:colOff>19050</xdr:colOff>
                     <xdr:row>11</xdr:row>
-                    <xdr:rowOff>47625</xdr:rowOff>
+                    <xdr:rowOff>50800</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>0</xdr:col>
                     <xdr:colOff>247650</xdr:colOff>
                     <xdr:row>11</xdr:row>
-                    <xdr:rowOff>219075</xdr:rowOff>
+                    <xdr:rowOff>222250</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1052" r:id="rId26" name="Check Box 28">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>0</xdr:col>
                     <xdr:colOff>19050</xdr:colOff>
                     <xdr:row>12</xdr:row>
-                    <xdr:rowOff>47625</xdr:rowOff>
+                    <xdr:rowOff>50800</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>0</xdr:col>
                     <xdr:colOff>247650</xdr:colOff>
                     <xdr:row>12</xdr:row>
-                    <xdr:rowOff>219075</xdr:rowOff>
+                    <xdr:rowOff>222250</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1053" r:id="rId27" name="Check Box 29">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>0</xdr:col>
                     <xdr:colOff>1504950</xdr:colOff>
                     <xdr:row>5</xdr:row>
                     <xdr:rowOff>19050</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>2</xdr:col>
                     <xdr:colOff>57150</xdr:colOff>
                     <xdr:row>5</xdr:row>
-                    <xdr:rowOff>257175</xdr:rowOff>
+                    <xdr:rowOff>260350</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1055" r:id="rId28" name="Check Box 31">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>1</xdr:col>
                     <xdr:colOff>0</xdr:colOff>
                     <xdr:row>41</xdr:row>
                     <xdr:rowOff>152400</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>2</xdr:col>
-                    <xdr:colOff>47625</xdr:colOff>
+                    <xdr:colOff>50800</xdr:colOff>
                     <xdr:row>43</xdr:row>
                     <xdr:rowOff>19050</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1056" r:id="rId29" name="Check Box 32">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>10</xdr:col>
                     <xdr:colOff>133350</xdr:colOff>
                     <xdr:row>43</xdr:row>
                     <xdr:rowOff>342900</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>12</xdr:col>
                     <xdr:colOff>19050</xdr:colOff>
                     <xdr:row>45</xdr:row>
                     <xdr:rowOff>38100</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1057" r:id="rId30" name="Check Box 33">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>17</xdr:col>
                     <xdr:colOff>152400</xdr:colOff>
                     <xdr:row>44</xdr:row>
-                    <xdr:rowOff>180975</xdr:rowOff>
+                    <xdr:rowOff>184150</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>19</xdr:col>
                     <xdr:colOff>38100</xdr:colOff>
                     <xdr:row>45</xdr:row>
                     <xdr:rowOff>171450</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
       </controls>
     </mc:Choice>
   </mc:AlternateContent>
 </worksheet>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="017663da-ba06-4c96-8f40-e9e8c2359512">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="baee070b-a18a-4b1c-8186-f8f149ede11c" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="ドキュメント" ma:contentTypeID="0x01010056EBE366D3DC79489D49093BFC85E815" ma:contentTypeVersion="11" ma:contentTypeDescription="新しいドキュメントを作成します。" ma:contentTypeScope="" ma:versionID="52157cf6b1771fd9346200ffa80bc2fb">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="017663da-ba06-4c96-8f40-e9e8c2359512" xmlns:ns3="baee070b-a18a-4b1c-8186-f8f149ede11c" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="cf96f965e62efabfbec688f16ada963c" ns2:_="" ns3:_="">
+    <xsd:import namespace="017663da-ba06-4c96-8f40-e9e8c2359512"/>
+    <xsd:import namespace="baee070b-a18a-4b1c-8186-f8f149ede11c"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="017663da-ba06-4c96-8f40-e9e8c2359512" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="11" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="13" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="画像タグ" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="54849669-9eef-462d-b5a2-b47f93d0b3f8" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="15" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="16" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="17" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="18" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="baee070b-a18a-4b1c-8186-f8f149ede11c" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="14" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{55c39264-9df1-4dcb-abfe-429ff30dca5e}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="baee070b-a18a-4b1c-8186-f8f149ede11c">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="コンテンツ タイプ"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="タイトル"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6222C5A6-C5D5-48E3-A817-CC4295F01518}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="017663da-ba06-4c96-8f40-e9e8c2359512"/>
+    <ds:schemaRef ds:uri="baee070b-a18a-4b1c-8186-f8f149ede11c"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{02ACC742-BC3F-407C-9C7B-A3DDD3A65350}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{532164DB-1E77-4741-9DBB-929A32775689}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="017663da-ba06-4c96-8f40-e9e8c2359512"/>
+    <ds:schemaRef ds:uri="baee070b-a18a-4b1c-8186-f8f149ede11c"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{e296e639-91e9-4bb7-a1e8-7ae7de7d97ca}" enabled="1" method="Privileged" siteId="{a449438d-3606-490b-844f-c4e15e535fca}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
@@ -8160,25 +8462,33 @@
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Personalized Work Request</vt:lpstr>
       <vt:lpstr>'Personalized Work Request'!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>学校法人立命館</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>立命館大学</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010056EBE366D3DC79489D49093BFC85E815</vt:lpwstr>
+  </property>
+</Properties>
+</file>