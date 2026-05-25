--- v0 (2026-02-11)
+++ v1 (2026-05-25)
@@ -66,81 +66,84 @@
   <Override PartName="/xl/ctrlProps/ctrlProp51.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp52.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp53.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp54.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp55.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp56.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp57.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp58.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29029"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="27932"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\ca03-ns2\研究企画課\学内共有\共有データ\03_研究費適正執行\100_研究費執行ガイドブック\HP_様式集更新\様式集データ\2025\English version\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\ca03-ns2\研究企画課\学内共有\共有データ\03_研究費適正執行\100_研究費執行ガイドブック\HP_様式集更新\様式集データ\2026\0105_人件費・謝金\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{A35565A7-2675-451D-B16E-ECCD82C4D1DA}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{EE946570-DFD5-49A6-B5A6-FE5746F64EAF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Invoice for Remuneration" sheetId="1" r:id="rId1"/>
     <sheet name="Separate sheet" sheetId="2" r:id="rId2"/>
     <sheet name="For Executive Office Use Only" sheetId="3" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'Invoice for Remuneration'!$A$1:$AI$93</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
+    </ext>
+    <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
+      <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="C11" i="3" l="1"/>
   <c r="D11" i="3" s="1"/>
   <c r="C10" i="3"/>
   <c r="D10" i="3" s="1"/>
   <c r="C5" i="3"/>
   <c r="D5" i="3" s="1"/>
   <c r="C4" i="3"/>
   <c r="D4" i="3" s="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="287" uniqueCount="232">
   <si>
     <r>
       <rPr>
         <sz val="10"/>
         <color rgb="FF808080"/>
@@ -1725,106 +1728,140 @@
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="ＭＳ ゴシック"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
       <t>□</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> International</t>
     </r>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>*Select the name of the program and fund from the pull-down menu.</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <r>
-      <t>Division of Research  Form 4-3, April 2025 Version</t>
+      <t>Division of Resarch Form 0105-03-1_e, Rev</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="ＭＳ Ｐゴシック"/>
+        <family val="2"/>
+        <charset val="128"/>
+      </rPr>
+      <t>：</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>April 2026</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="ＭＳ Ｐゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>　</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>2/2</t>
+    </r>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <r>
+      <t>Division of Research  Form 0105-03-1_e,Rev</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="ＭＳ Ｐゴシック"/>
+        <family val="2"/>
+        <charset val="128"/>
+      </rPr>
+      <t>：</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> April 2026</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="ＭＳ Ｐゴシック"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
       <t>　</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>1/2</t>
     </r>
     <phoneticPr fontId="3"/>
   </si>
-  <si>
-[...21 lines deleted...]
-  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="4">
     <numFmt numFmtId="176" formatCode="[$-F800]dddd\,\ mmmm\ dd\,\ yyyy"/>
     <numFmt numFmtId="177" formatCode="m/d;@"/>
     <numFmt numFmtId="178" formatCode="#,##0_ "/>
     <numFmt numFmtId="179" formatCode="#,##0_);[Red]\(#,##0\)"/>
   </numFmts>
-  <fonts count="32">
+  <fonts count="33">
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="Osaka"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
@@ -1965,50 +2002,56 @@
     <font>
       <sz val="12"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="ＭＳ ゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="ＭＳ ゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
+    <font>
+      <sz val="9"/>
+      <name val="ＭＳ Ｐゴシック"/>
+      <family val="2"/>
+      <charset val="128"/>
+    </font>
   </fonts>
   <fills count="6">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="9"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFF00"/>
         <bgColor indexed="64"/>
       </patternFill>
@@ -3354,1471 +3397,1471 @@
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="47" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" wrapText="1" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" wrapText="1" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="178" fontId="12" fillId="0" borderId="29" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="12" fillId="0" borderId="30" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="12" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="12" fillId="0" borderId="27" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="12" fillId="0" borderId="30" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="12" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="12" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="12" fillId="0" borderId="31" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="12" fillId="0" borderId="42" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="12" fillId="0" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="12" fillId="0" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="12" fillId="0" borderId="33" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="12" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="12" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="12" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="12" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="12" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="12" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="179" fontId="12" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="179" fontId="12" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="12" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="12" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="12" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="179" fontId="12" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="179" fontId="12" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="12" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="12" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="12" fillId="0" borderId="63" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="12" fillId="0" borderId="64" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="12" fillId="0" borderId="65" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="32" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="20" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="24" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="14" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="2" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="13" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="69" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="178" fontId="12" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="12" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="12" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="12" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="12" fillId="0" borderId="47" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="12" fillId="0" borderId="20" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="12" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="12" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="12" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="12" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="12" fillId="0" borderId="27" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="12" fillId="0" borderId="32" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="12" fillId="0" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="12" fillId="0" borderId="32" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="12" fillId="0" borderId="41" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="47" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="41" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="12" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="22" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="178" fontId="12" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="178" fontId="12" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="42" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="42" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="12" fillId="0" borderId="48" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="12" fillId="0" borderId="28" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="37" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="38" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="39" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="37" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="44" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="56" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="37" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="38" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="43" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="30" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="27" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="27" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="42" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="41" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="55" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="42" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="55" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="43" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="37" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="37" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="43" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="12" fillId="0" borderId="35" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="12" fillId="0" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="12" fillId="0" borderId="34" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="55" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="40" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="12" fillId="0" borderId="15" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="38" fontId="12" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="38" fontId="12" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="38" fontId="12" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="40" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="12" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="12" fillId="0" borderId="39" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="12" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="10" fontId="9" fillId="3" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="3" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="3" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="55" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="5" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="40" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="178" fontId="12" fillId="0" borderId="47" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="12" fillId="0" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="12" fillId="0" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="12" fillId="0" borderId="44" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="25" fillId="2" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="25" fillId="2" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="12" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="12" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="12" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="12" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="12" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="179" fontId="12" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="179" fontId="12" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="19" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="19" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="19" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="44" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="19" fillId="0" borderId="45" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="19" fillId="0" borderId="46" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="19" fillId="0" borderId="57" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="19" fillId="0" borderId="66" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="19" fillId="0" borderId="67" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="19" fillId="0" borderId="68" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="19" fillId="0" borderId="51" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="19" fillId="0" borderId="52" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="19" fillId="0" borderId="58" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="12" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="12" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="12" fillId="0" borderId="61" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="12" fillId="0" borderId="62" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="47" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="12" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="12" fillId="0" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="177" fontId="12" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="12" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="12" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="12" fillId="0" borderId="35" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="12" fillId="0" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="12" fillId="0" borderId="26" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="12" fillId="0" borderId="30" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="12" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="12" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="37" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="55" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="40" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="40" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="49" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="50" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="54" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="40" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...20 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="40" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="44" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="178" fontId="19" fillId="0" borderId="45" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="44" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="178" fontId="19" fillId="0" borderId="46" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="178" fontId="19" fillId="0" borderId="57" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="178" fontId="19" fillId="0" borderId="66" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="178" fontId="19" fillId="0" borderId="67" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="178" fontId="19" fillId="0" borderId="68" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...68 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="44" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
-      <protection locked="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
-      <protection locked="0"/>
-[...109 lines deleted...]
-    <xf numFmtId="0" fontId="12" fillId="2" borderId="55" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
-      <protection locked="0"/>
-[...1080 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="37" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="38" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="43" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="37" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="43" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
-[...37 lines deleted...]
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="桁区切り" xfId="1" builtinId="6"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
     <cellStyle name="標準_Sheet2" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/></Relationships>
 </file>
 
@@ -5045,51 +5088,51 @@
 <file path=xl/ctrlProps/ctrlProp7.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp8.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp9.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>2</xdr:col>
           <xdr:colOff>19050</xdr:colOff>
           <xdr:row>5</xdr:row>
           <xdr:rowOff>57150</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>200025</xdr:colOff>
+          <xdr:colOff>203200</xdr:colOff>
           <xdr:row>5</xdr:row>
           <xdr:rowOff>228600</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1026" name="Check Box 2" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1026"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000002040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
@@ -5108,57 +5151,57 @@
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>2</xdr:col>
           <xdr:colOff>19050</xdr:colOff>
           <xdr:row>6</xdr:row>
-          <xdr:rowOff>9525</xdr:rowOff>
+          <xdr:rowOff>12700</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>3</xdr:col>
-          <xdr:colOff>47625</xdr:colOff>
+          <xdr:colOff>50800</xdr:colOff>
           <xdr:row>7</xdr:row>
-          <xdr:rowOff>9525</xdr:rowOff>
+          <xdr:rowOff>12700</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1027" name="Check Box 3" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1027"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000003040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -5175,51 +5218,51 @@
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>19</xdr:col>
           <xdr:colOff>171450</xdr:colOff>
           <xdr:row>6</xdr:row>
-          <xdr:rowOff>28575</xdr:rowOff>
+          <xdr:rowOff>31750</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>20</xdr:col>
           <xdr:colOff>171450</xdr:colOff>
           <xdr:row>6</xdr:row>
           <xdr:rowOff>209550</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1028" name="Check Box 4" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1028"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000004040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
@@ -5240,59 +5283,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>9525</xdr:colOff>
+          <xdr:colOff>12700</xdr:colOff>
           <xdr:row>39</xdr:row>
           <xdr:rowOff>95250</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>180975</xdr:colOff>
+          <xdr:colOff>184150</xdr:colOff>
           <xdr:row>39</xdr:row>
-          <xdr:rowOff>276225</xdr:rowOff>
+          <xdr:rowOff>279400</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1054" name="Check Box 30" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1054"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00001E040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -5307,59 +5350,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>9</xdr:col>
-          <xdr:colOff>28575</xdr:colOff>
+          <xdr:colOff>31750</xdr:colOff>
           <xdr:row>39</xdr:row>
           <xdr:rowOff>95250</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>9</xdr:col>
           <xdr:colOff>209550</xdr:colOff>
           <xdr:row>39</xdr:row>
-          <xdr:rowOff>276225</xdr:rowOff>
+          <xdr:rowOff>279400</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1055" name="Check Box 31" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1055"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00001F040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -5374,59 +5417,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>10</xdr:col>
-          <xdr:colOff>180975</xdr:colOff>
+          <xdr:colOff>184150</xdr:colOff>
           <xdr:row>15</xdr:row>
           <xdr:rowOff>19050</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>11</xdr:col>
           <xdr:colOff>152400</xdr:colOff>
           <xdr:row>15</xdr:row>
-          <xdr:rowOff>219075</xdr:rowOff>
+          <xdr:rowOff>222250</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1085" name="Check Box 6" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1085"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00003D040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -5441,59 +5484,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>19</xdr:col>
-          <xdr:colOff>180975</xdr:colOff>
+          <xdr:colOff>184150</xdr:colOff>
           <xdr:row>15</xdr:row>
-          <xdr:rowOff>9525</xdr:rowOff>
+          <xdr:rowOff>12700</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>21</xdr:col>
           <xdr:colOff>38100</xdr:colOff>
           <xdr:row>15</xdr:row>
-          <xdr:rowOff>219075</xdr:rowOff>
+          <xdr:rowOff>222250</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1086" name="Check Box 39" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1086"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00003E040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -5508,57 +5551,57 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>6</xdr:col>
-          <xdr:colOff>9525</xdr:colOff>
+          <xdr:colOff>12700</xdr:colOff>
           <xdr:row>10</xdr:row>
           <xdr:rowOff>57150</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>7</xdr:col>
-          <xdr:colOff>104775</xdr:colOff>
+          <xdr:colOff>107950</xdr:colOff>
           <xdr:row>10</xdr:row>
           <xdr:rowOff>266700</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1087" name="Check Box 10" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1087"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00003F040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
@@ -5575,57 +5618,57 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>6</xdr:col>
-          <xdr:colOff>9525</xdr:colOff>
+          <xdr:colOff>12700</xdr:colOff>
           <xdr:row>11</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>7</xdr:col>
-          <xdr:colOff>123825</xdr:colOff>
+          <xdr:colOff>127000</xdr:colOff>
           <xdr:row>11</xdr:row>
           <xdr:rowOff>209550</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1088" name="Check Box 11" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1088"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000040040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
@@ -5642,57 +5685,57 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>6</xdr:col>
-          <xdr:colOff>9525</xdr:colOff>
+          <xdr:colOff>12700</xdr:colOff>
           <xdr:row>14</xdr:row>
           <xdr:rowOff>19050</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>7</xdr:col>
-          <xdr:colOff>161925</xdr:colOff>
+          <xdr:colOff>165100</xdr:colOff>
           <xdr:row>15</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1089" name="Check Box 65" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1089"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000041040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
@@ -5709,57 +5752,57 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>10</xdr:col>
-          <xdr:colOff>180975</xdr:colOff>
+          <xdr:colOff>184150</xdr:colOff>
           <xdr:row>14</xdr:row>
-          <xdr:rowOff>28575</xdr:rowOff>
+          <xdr:rowOff>31750</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>11</xdr:col>
-          <xdr:colOff>180975</xdr:colOff>
+          <xdr:colOff>184150</xdr:colOff>
           <xdr:row>15</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1090" name="Check Box 66" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1090"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000042040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
@@ -5778,55 +5821,55 @@
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>16</xdr:col>
           <xdr:colOff>0</xdr:colOff>
           <xdr:row>14</xdr:row>
-          <xdr:rowOff>9525</xdr:rowOff>
+          <xdr:rowOff>12700</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>17</xdr:col>
-          <xdr:colOff>142875</xdr:colOff>
+          <xdr:colOff>146050</xdr:colOff>
           <xdr:row>14</xdr:row>
           <xdr:rowOff>209550</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1091" name="Check Box 67" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1091"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000043040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
@@ -5843,57 +5886,57 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>19</xdr:col>
-          <xdr:colOff>180975</xdr:colOff>
+          <xdr:colOff>184150</xdr:colOff>
           <xdr:row>14</xdr:row>
           <xdr:rowOff>19050</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>21</xdr:col>
-          <xdr:colOff>66675</xdr:colOff>
+          <xdr:colOff>69850</xdr:colOff>
           <xdr:row>14</xdr:row>
           <xdr:rowOff>209550</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1092" name="Check Box 68" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1092"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000044040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
@@ -5910,59 +5953,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>24</xdr:col>
-          <xdr:colOff>161925</xdr:colOff>
+          <xdr:colOff>165100</xdr:colOff>
           <xdr:row>14</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>26</xdr:col>
-          <xdr:colOff>104775</xdr:colOff>
+          <xdr:colOff>107950</xdr:colOff>
           <xdr:row>14</xdr:row>
-          <xdr:rowOff>200025</xdr:rowOff>
+          <xdr:rowOff>203200</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1093" name="Check Box 69" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1093"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000045040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -6111,59 +6154,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>6</xdr:col>
-          <xdr:colOff>28575</xdr:colOff>
+          <xdr:colOff>31750</xdr:colOff>
           <xdr:row>16</xdr:row>
-          <xdr:rowOff>9525</xdr:rowOff>
+          <xdr:rowOff>12700</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>8</xdr:col>
-          <xdr:colOff>9525</xdr:colOff>
+          <xdr:colOff>12700</xdr:colOff>
           <xdr:row>16</xdr:row>
-          <xdr:rowOff>219075</xdr:rowOff>
+          <xdr:rowOff>222250</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1096" name="Check Box 72" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1096"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000048040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -6247,55 +6290,55 @@
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>11</xdr:col>
           <xdr:colOff>133350</xdr:colOff>
           <xdr:row>43</xdr:row>
-          <xdr:rowOff>28575</xdr:rowOff>
+          <xdr:rowOff>31750</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>13</xdr:col>
-          <xdr:colOff>9525</xdr:colOff>
+          <xdr:colOff>12700</xdr:colOff>
           <xdr:row>43</xdr:row>
           <xdr:rowOff>285750</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1098" name="Check Box 29" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1098"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00004A040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
@@ -6312,57 +6355,57 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>9525</xdr:colOff>
+          <xdr:colOff>12700</xdr:colOff>
           <xdr:row>41</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>3</xdr:col>
-          <xdr:colOff>85725</xdr:colOff>
+          <xdr:colOff>88900</xdr:colOff>
           <xdr:row>42</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1099" name="Check Box 35" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1099"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00004B040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
@@ -6379,59 +6422,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>18</xdr:col>
-          <xdr:colOff>180975</xdr:colOff>
+          <xdr:colOff>184150</xdr:colOff>
           <xdr:row>41</xdr:row>
           <xdr:rowOff>19050</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>20</xdr:col>
-          <xdr:colOff>28575</xdr:colOff>
+          <xdr:colOff>31750</xdr:colOff>
           <xdr:row>41</xdr:row>
-          <xdr:rowOff>276225</xdr:rowOff>
+          <xdr:rowOff>279400</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1100" name="Check Box 38" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1100"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00004C040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -6513,59 +6556,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>10</xdr:col>
-          <xdr:colOff>180975</xdr:colOff>
+          <xdr:colOff>184150</xdr:colOff>
           <xdr:row>28</xdr:row>
-          <xdr:rowOff>47625</xdr:rowOff>
+          <xdr:rowOff>50800</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>11</xdr:col>
           <xdr:colOff>171450</xdr:colOff>
           <xdr:row>29</xdr:row>
-          <xdr:rowOff>9525</xdr:rowOff>
+          <xdr:rowOff>12700</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1102" name="Check Box 78" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1102"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00004E040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -6647,51 +6690,51 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>18</xdr:col>
-          <xdr:colOff>161925</xdr:colOff>
+          <xdr:colOff>165100</xdr:colOff>
           <xdr:row>37</xdr:row>
           <xdr:rowOff>57150</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>20</xdr:col>
           <xdr:colOff>57150</xdr:colOff>
           <xdr:row>37</xdr:row>
           <xdr:rowOff>247650</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1108" name="Check Box 84" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1108"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000054040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
@@ -6714,51 +6757,51 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>6</xdr:col>
-          <xdr:colOff>123825</xdr:colOff>
+          <xdr:colOff>127000</xdr:colOff>
           <xdr:row>38</xdr:row>
           <xdr:rowOff>57150</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>8</xdr:col>
           <xdr:colOff>19050</xdr:colOff>
           <xdr:row>38</xdr:row>
           <xdr:rowOff>247650</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1109" name="Check Box 85" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1109"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000055040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
@@ -6781,59 +6824,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>18</xdr:col>
-          <xdr:colOff>161925</xdr:colOff>
+          <xdr:colOff>165100</xdr:colOff>
           <xdr:row>38</xdr:row>
-          <xdr:rowOff>66675</xdr:rowOff>
+          <xdr:rowOff>69850</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>20</xdr:col>
           <xdr:colOff>57150</xdr:colOff>
           <xdr:row>38</xdr:row>
-          <xdr:rowOff>257175</xdr:rowOff>
+          <xdr:rowOff>260350</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1110" name="Check Box 86" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1110"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000056040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -6848,53 +6891,53 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>9525</xdr:colOff>
+          <xdr:colOff>12700</xdr:colOff>
           <xdr:row>40</xdr:row>
-          <xdr:rowOff>28575</xdr:rowOff>
+          <xdr:rowOff>31750</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>3</xdr:col>
           <xdr:colOff>95250</xdr:colOff>
           <xdr:row>40</xdr:row>
           <xdr:rowOff>304800</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1111" name="Check Box 87" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1111"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000057040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
@@ -6915,57 +6958,57 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>11</xdr:col>
-          <xdr:colOff>9525</xdr:colOff>
+          <xdr:colOff>12700</xdr:colOff>
           <xdr:row>40</xdr:row>
-          <xdr:rowOff>28575</xdr:rowOff>
+          <xdr:rowOff>31750</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>85725</xdr:colOff>
+          <xdr:colOff>88900</xdr:colOff>
           <xdr:row>41</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1113" name="Check Box 36" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1113"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000059040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
@@ -6982,57 +7025,57 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>24</xdr:col>
-          <xdr:colOff>180975</xdr:colOff>
+          <xdr:colOff>184150</xdr:colOff>
           <xdr:row>39</xdr:row>
           <xdr:rowOff>381000</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>26</xdr:col>
-          <xdr:colOff>47625</xdr:colOff>
+          <xdr:colOff>50800</xdr:colOff>
           <xdr:row>41</xdr:row>
           <xdr:rowOff>19050</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1114" name="Check Box 37" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1114"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00005A040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
@@ -7055,51 +7098,51 @@
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>14</xdr:col>
           <xdr:colOff>57150</xdr:colOff>
           <xdr:row>28</xdr:row>
           <xdr:rowOff>57150</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>15</xdr:col>
-          <xdr:colOff>66675</xdr:colOff>
+          <xdr:colOff>69850</xdr:colOff>
           <xdr:row>28</xdr:row>
           <xdr:rowOff>247650</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1117" name="Check Box 93" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1117"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00005D040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
@@ -7122,51 +7165,51 @@
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>29</xdr:col>
           <xdr:colOff>57150</xdr:colOff>
           <xdr:row>28</xdr:row>
           <xdr:rowOff>19050</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>30</xdr:col>
-          <xdr:colOff>161925</xdr:colOff>
+          <xdr:colOff>165100</xdr:colOff>
           <xdr:row>29</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1118" name="Check Box 94" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1118"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00005E040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
@@ -7250,59 +7293,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>5</xdr:col>
-          <xdr:colOff>9525</xdr:colOff>
+          <xdr:colOff>12700</xdr:colOff>
           <xdr:row>50</xdr:row>
-          <xdr:rowOff>371475</xdr:rowOff>
+          <xdr:rowOff>374650</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>6</xdr:col>
-          <xdr:colOff>85725</xdr:colOff>
+          <xdr:colOff>88900</xdr:colOff>
           <xdr:row>51</xdr:row>
-          <xdr:rowOff>371475</xdr:rowOff>
+          <xdr:rowOff>374650</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1125" name="Check Box 14" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1125"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000065040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -7317,59 +7360,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>5</xdr:col>
-          <xdr:colOff>9525</xdr:colOff>
+          <xdr:colOff>12700</xdr:colOff>
           <xdr:row>51</xdr:row>
-          <xdr:rowOff>371475</xdr:rowOff>
+          <xdr:rowOff>374650</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>6</xdr:col>
-          <xdr:colOff>85725</xdr:colOff>
+          <xdr:colOff>88900</xdr:colOff>
           <xdr:row>52</xdr:row>
-          <xdr:rowOff>371475</xdr:rowOff>
+          <xdr:rowOff>374650</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1126" name="Check Box 14" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1126"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000066040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -7384,51 +7427,51 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>5</xdr:col>
-          <xdr:colOff>9525</xdr:colOff>
+          <xdr:colOff>12700</xdr:colOff>
           <xdr:row>52</xdr:row>
           <xdr:rowOff>361950</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>6</xdr:col>
           <xdr:colOff>76200</xdr:colOff>
           <xdr:row>53</xdr:row>
           <xdr:rowOff>361950</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1128" name="Check Box 14" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1128"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000068040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
@@ -7457,51 +7500,51 @@
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>5</xdr:col>
           <xdr:colOff>0</xdr:colOff>
           <xdr:row>54</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>6</xdr:col>
-          <xdr:colOff>66675</xdr:colOff>
+          <xdr:colOff>69850</xdr:colOff>
           <xdr:row>55</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1130" name="Check Box 14" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1130"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00006A040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
@@ -7518,59 +7561,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>5</xdr:col>
-          <xdr:colOff>9525</xdr:colOff>
+          <xdr:colOff>12700</xdr:colOff>
           <xdr:row>54</xdr:row>
-          <xdr:rowOff>371475</xdr:rowOff>
+          <xdr:rowOff>374650</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>6</xdr:col>
           <xdr:colOff>76200</xdr:colOff>
           <xdr:row>55</xdr:row>
-          <xdr:rowOff>371475</xdr:rowOff>
+          <xdr:rowOff>374650</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1131" name="Check Box 14" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1131"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00006B040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -7719,59 +7762,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>5</xdr:col>
-          <xdr:colOff>9525</xdr:colOff>
+          <xdr:colOff>12700</xdr:colOff>
           <xdr:row>57</xdr:row>
-          <xdr:rowOff>371475</xdr:rowOff>
+          <xdr:rowOff>374650</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>6</xdr:col>
           <xdr:colOff>76200</xdr:colOff>
           <xdr:row>58</xdr:row>
-          <xdr:rowOff>238125</xdr:rowOff>
+          <xdr:rowOff>241300</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1136" name="Check Box 14" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1136"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000070040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -7788,57 +7831,57 @@
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>1</xdr:col>
           <xdr:colOff>1181100</xdr:colOff>
           <xdr:row>59</xdr:row>
-          <xdr:rowOff>28575</xdr:rowOff>
+          <xdr:rowOff>31750</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>3</xdr:col>
-          <xdr:colOff>28575</xdr:colOff>
+          <xdr:colOff>31750</xdr:colOff>
           <xdr:row>59</xdr:row>
-          <xdr:rowOff>219075</xdr:rowOff>
+          <xdr:rowOff>222250</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1137" name="Check Box 113" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1137"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000071040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -7853,59 +7896,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>1</xdr:col>
-          <xdr:colOff>1190625</xdr:colOff>
+          <xdr:colOff>1193800</xdr:colOff>
           <xdr:row>60</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>3</xdr:col>
           <xdr:colOff>38100</xdr:colOff>
           <xdr:row>61</xdr:row>
-          <xdr:rowOff>9525</xdr:rowOff>
+          <xdr:rowOff>12700</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1138" name="Check Box 114" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1138"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000072040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -7920,51 +7963,51 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>5</xdr:col>
-          <xdr:colOff>161925</xdr:colOff>
+          <xdr:colOff>165100</xdr:colOff>
           <xdr:row>66</xdr:row>
           <xdr:rowOff>19050</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>7</xdr:col>
           <xdr:colOff>19050</xdr:colOff>
           <xdr:row>66</xdr:row>
           <xdr:rowOff>209550</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1139" name="Check Box 115" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1139"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000073040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
@@ -7987,59 +8030,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>10</xdr:col>
-          <xdr:colOff>9525</xdr:colOff>
+          <xdr:colOff>12700</xdr:colOff>
           <xdr:row>66</xdr:row>
-          <xdr:rowOff>28575</xdr:rowOff>
+          <xdr:rowOff>31750</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>11</xdr:col>
-          <xdr:colOff>28575</xdr:colOff>
+          <xdr:colOff>31750</xdr:colOff>
           <xdr:row>66</xdr:row>
-          <xdr:rowOff>219075</xdr:rowOff>
+          <xdr:rowOff>222250</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1140" name="Check Box 116" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1140"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000074040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -8054,51 +8097,51 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>5</xdr:col>
-          <xdr:colOff>161925</xdr:colOff>
+          <xdr:colOff>165100</xdr:colOff>
           <xdr:row>66</xdr:row>
           <xdr:rowOff>171450</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>7</xdr:col>
           <xdr:colOff>19050</xdr:colOff>
           <xdr:row>67</xdr:row>
           <xdr:rowOff>171450</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1141" name="Check Box 117" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1141"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000075040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
@@ -8123,57 +8166,57 @@
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>23</xdr:col>
           <xdr:colOff>133350</xdr:colOff>
           <xdr:row>66</xdr:row>
-          <xdr:rowOff>9525</xdr:rowOff>
+          <xdr:rowOff>12700</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>24</xdr:col>
           <xdr:colOff>171450</xdr:colOff>
           <xdr:row>66</xdr:row>
-          <xdr:rowOff>200025</xdr:rowOff>
+          <xdr:rowOff>203200</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1144" name="Check Box 120" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1144"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000078040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -8190,57 +8233,57 @@
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>27</xdr:col>
           <xdr:colOff>171450</xdr:colOff>
           <xdr:row>66</xdr:row>
-          <xdr:rowOff>28575</xdr:rowOff>
+          <xdr:rowOff>31750</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>29</xdr:col>
           <xdr:colOff>0</xdr:colOff>
           <xdr:row>66</xdr:row>
-          <xdr:rowOff>219075</xdr:rowOff>
+          <xdr:rowOff>222250</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1145" name="Check Box 121" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1145"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000079040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -8255,57 +8298,57 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>23</xdr:col>
-          <xdr:colOff>123825</xdr:colOff>
+          <xdr:colOff>127000</xdr:colOff>
           <xdr:row>66</xdr:row>
           <xdr:rowOff>190500</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>24</xdr:col>
-          <xdr:colOff>161925</xdr:colOff>
+          <xdr:colOff>165100</xdr:colOff>
           <xdr:row>67</xdr:row>
           <xdr:rowOff>190500</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1146" name="Check Box 122" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1146"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00007A040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
@@ -8324,57 +8367,57 @@
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>14</xdr:col>
           <xdr:colOff>57150</xdr:colOff>
           <xdr:row>29</xdr:row>
-          <xdr:rowOff>28575</xdr:rowOff>
+          <xdr:rowOff>31750</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>15</xdr:col>
           <xdr:colOff>57150</xdr:colOff>
           <xdr:row>29</xdr:row>
-          <xdr:rowOff>219075</xdr:rowOff>
+          <xdr:rowOff>222250</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1153" name="Check Box 129" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1153"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000081040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -8523,59 +8566,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>9525</xdr:colOff>
+          <xdr:colOff>12700</xdr:colOff>
           <xdr:row>3</xdr:row>
-          <xdr:rowOff>333375</xdr:rowOff>
+          <xdr:rowOff>336550</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>3</xdr:col>
           <xdr:colOff>38100</xdr:colOff>
           <xdr:row>5</xdr:row>
-          <xdr:rowOff>28575</xdr:rowOff>
+          <xdr:rowOff>31750</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1165" name="Check Box 141" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1165"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00008D040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -8657,57 +8700,57 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>18</xdr:col>
-          <xdr:colOff>180975</xdr:colOff>
+          <xdr:colOff>184150</xdr:colOff>
           <xdr:row>30</xdr:row>
           <xdr:rowOff>57150</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>20</xdr:col>
-          <xdr:colOff>66675</xdr:colOff>
+          <xdr:colOff>69850</xdr:colOff>
           <xdr:row>30</xdr:row>
           <xdr:rowOff>247650</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1171" name="Check Box 147" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1171"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000093040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
@@ -8724,59 +8767,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>11</xdr:col>
-          <xdr:colOff>180975</xdr:colOff>
+          <xdr:colOff>184150</xdr:colOff>
           <xdr:row>30</xdr:row>
-          <xdr:rowOff>47625</xdr:rowOff>
+          <xdr:rowOff>50800</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>13</xdr:col>
           <xdr:colOff>57150</xdr:colOff>
           <xdr:row>30</xdr:row>
-          <xdr:rowOff>238125</xdr:rowOff>
+          <xdr:rowOff>241300</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1172" name="Check Box 148" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1172"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000094040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -8791,57 +8834,57 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>18</xdr:col>
-          <xdr:colOff>180975</xdr:colOff>
+          <xdr:colOff>184150</xdr:colOff>
           <xdr:row>31</xdr:row>
           <xdr:rowOff>57150</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>20</xdr:col>
-          <xdr:colOff>66675</xdr:colOff>
+          <xdr:colOff>69850</xdr:colOff>
           <xdr:row>31</xdr:row>
           <xdr:rowOff>247650</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1173" name="Check Box 149" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1173"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000095040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
@@ -8858,59 +8901,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>11</xdr:col>
-          <xdr:colOff>180975</xdr:colOff>
+          <xdr:colOff>184150</xdr:colOff>
           <xdr:row>31</xdr:row>
-          <xdr:rowOff>47625</xdr:rowOff>
+          <xdr:rowOff>50800</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>13</xdr:col>
           <xdr:colOff>57150</xdr:colOff>
           <xdr:row>31</xdr:row>
-          <xdr:rowOff>238125</xdr:rowOff>
+          <xdr:rowOff>241300</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1174" name="Check Box 150" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1174"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000096040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -9200,4671 +9243,4671 @@
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp10.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp15.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp23.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp36.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp18.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp31.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp39.xml"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp44.xml"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp47.xml"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp52.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp13.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp26.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp8.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp21.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp29.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp34.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp37.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp42.xml"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp50.xml"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp55.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp2.xml"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp58.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp16.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp11.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp19.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp24.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp27.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp32.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp40.xml"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp45.xml"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp53.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp5.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp48.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp9.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp14.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp22.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp30.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp35.xml"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp43.xml"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp56.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp17.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp38.xml"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp51.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp3.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp12.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp20.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp25.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp33.xml"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp46.xml"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp54.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp7.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp28.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp41.xml"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp49.xml"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp57.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp6.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:AN93"/>
   <sheetViews>
-    <sheetView tabSelected="1" view="pageBreakPreview" zoomScaleNormal="115" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection sqref="A1:AI1"/>
+    <sheetView tabSelected="1" view="pageBreakPreview" topLeftCell="A41" zoomScale="115" zoomScaleNormal="115" zoomScaleSheetLayoutView="115" workbookViewId="0">
+      <selection activeCell="T49" sqref="T49:AI49"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="19.5" customHeight="1"/>
   <cols>
-    <col min="1" max="1" width="2.75" style="5" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4" max="5" width="2.75" style="5" customWidth="1"/>
+    <col min="1" max="1" width="2.7265625" style="5" customWidth="1"/>
+    <col min="2" max="2" width="14.36328125" style="5" customWidth="1"/>
+    <col min="3" max="3" width="3.08984375" style="5" customWidth="1"/>
+    <col min="4" max="5" width="2.7265625" style="5" customWidth="1"/>
     <col min="6" max="6" width="3" style="5" customWidth="1"/>
-    <col min="7" max="7" width="3.25" style="5" customWidth="1"/>
-[...11 lines deleted...]
-    <col min="40" max="40" width="17.25" style="4" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="3.26953125" style="5" customWidth="1"/>
+    <col min="8" max="9" width="2.36328125" style="5" customWidth="1"/>
+    <col min="10" max="13" width="2.7265625" style="5" customWidth="1"/>
+    <col min="14" max="15" width="3.7265625" style="5" customWidth="1"/>
+    <col min="16" max="31" width="2.7265625" style="5" customWidth="1"/>
+    <col min="32" max="32" width="2.453125" style="5" customWidth="1"/>
+    <col min="33" max="34" width="2.7265625" style="5" customWidth="1"/>
+    <col min="35" max="35" width="2.7265625" style="11" customWidth="1"/>
+    <col min="36" max="36" width="1.08984375" style="5" customWidth="1"/>
+    <col min="37" max="37" width="24.7265625" style="6" customWidth="1"/>
+    <col min="38" max="38" width="68.7265625" style="3" customWidth="1"/>
+    <col min="39" max="39" width="29.453125" style="3" bestFit="1" customWidth="1"/>
+    <col min="40" max="40" width="17.26953125" style="4" bestFit="1" customWidth="1"/>
     <col min="41" max="16384" width="9" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:39" ht="19.5" customHeight="1">
-      <c r="A1" s="288" t="s">
+      <c r="A1" s="374" t="s">
         <v>78</v>
       </c>
-      <c r="B1" s="288"/>
-[...32 lines deleted...]
-      <c r="AI1" s="288"/>
+      <c r="B1" s="374"/>
+      <c r="C1" s="374"/>
+      <c r="D1" s="374"/>
+      <c r="E1" s="374"/>
+      <c r="F1" s="374"/>
+      <c r="G1" s="374"/>
+      <c r="H1" s="374"/>
+      <c r="I1" s="374"/>
+      <c r="J1" s="374"/>
+      <c r="K1" s="374"/>
+      <c r="L1" s="374"/>
+      <c r="M1" s="374"/>
+      <c r="N1" s="374"/>
+      <c r="O1" s="374"/>
+      <c r="P1" s="374"/>
+      <c r="Q1" s="374"/>
+      <c r="R1" s="374"/>
+      <c r="S1" s="374"/>
+      <c r="T1" s="374"/>
+      <c r="U1" s="374"/>
+      <c r="V1" s="374"/>
+      <c r="W1" s="374"/>
+      <c r="X1" s="374"/>
+      <c r="Y1" s="374"/>
+      <c r="Z1" s="374"/>
+      <c r="AA1" s="374"/>
+      <c r="AB1" s="374"/>
+      <c r="AC1" s="374"/>
+      <c r="AD1" s="374"/>
+      <c r="AE1" s="374"/>
+      <c r="AF1" s="374"/>
+      <c r="AG1" s="374"/>
+      <c r="AH1" s="374"/>
+      <c r="AI1" s="374"/>
       <c r="AJ1" s="1"/>
       <c r="AK1" s="2"/>
     </row>
     <row r="2" spans="1:39" ht="19.5" customHeight="1">
       <c r="B2" s="28"/>
       <c r="C2" s="28"/>
       <c r="D2" s="28"/>
       <c r="E2" s="28"/>
       <c r="F2" s="28"/>
       <c r="G2" s="28"/>
       <c r="H2" s="28"/>
       <c r="I2" s="28"/>
       <c r="J2" s="28"/>
       <c r="K2" s="28"/>
       <c r="L2" s="28"/>
       <c r="M2" s="28"/>
       <c r="N2" s="28"/>
       <c r="O2" s="28"/>
       <c r="P2" s="28"/>
       <c r="Q2" s="28"/>
       <c r="R2" s="28"/>
       <c r="S2" s="28"/>
       <c r="T2" s="28"/>
       <c r="U2" s="28"/>
       <c r="V2" s="28"/>
       <c r="W2" s="28"/>
       <c r="X2" s="28"/>
       <c r="Y2" s="28"/>
       <c r="Z2" s="28"/>
       <c r="AA2" s="28"/>
       <c r="AB2" s="28"/>
       <c r="AC2" s="28"/>
       <c r="AD2" s="28"/>
       <c r="AE2" s="28"/>
       <c r="AF2" s="28"/>
       <c r="AG2" s="28"/>
       <c r="AH2" s="28"/>
       <c r="AI2" s="28"/>
       <c r="AJ2" s="1"/>
       <c r="AK2" s="2"/>
     </row>
-    <row r="3" spans="1:39" ht="14.25">
-      <c r="A3" s="289" t="s">
+    <row r="3" spans="1:39" ht="14">
+      <c r="A3" s="375" t="s">
         <v>160</v>
       </c>
-      <c r="B3" s="289"/>
-[...23 lines deleted...]
-      <c r="AA3" s="417" t="s">
+      <c r="B3" s="375"/>
+      <c r="C3" s="375"/>
+      <c r="D3" s="375"/>
+      <c r="E3" s="375"/>
+      <c r="F3" s="375"/>
+      <c r="G3" s="375"/>
+      <c r="H3" s="375"/>
+      <c r="I3" s="375"/>
+      <c r="J3" s="375"/>
+      <c r="K3" s="375"/>
+      <c r="L3" s="375"/>
+      <c r="M3" s="375"/>
+      <c r="N3" s="375"/>
+      <c r="O3" s="375"/>
+      <c r="P3" s="375"/>
+      <c r="Q3" s="375"/>
+      <c r="R3" s="375"/>
+      <c r="S3" s="375"/>
+      <c r="T3" s="375"/>
+      <c r="U3" s="375"/>
+      <c r="V3" s="375"/>
+      <c r="W3" s="375"/>
+      <c r="X3" s="375"/>
+      <c r="Y3" s="375"/>
+      <c r="AA3" s="248" t="s">
         <v>79</v>
       </c>
-      <c r="AB3" s="417"/>
-[...6 lines deleted...]
-      <c r="AI3" s="417"/>
+      <c r="AB3" s="248"/>
+      <c r="AC3" s="248"/>
+      <c r="AD3" s="248"/>
+      <c r="AE3" s="248"/>
+      <c r="AF3" s="248"/>
+      <c r="AG3" s="248"/>
+      <c r="AH3" s="248"/>
+      <c r="AI3" s="248"/>
       <c r="AL3" s="3" t="s">
         <v>0</v>
       </c>
       <c r="AM3" s="3" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:39" ht="27" customHeight="1">
-      <c r="A4" s="290" t="s">
+      <c r="A4" s="376" t="s">
         <v>80</v>
       </c>
-      <c r="B4" s="291"/>
+      <c r="B4" s="377"/>
       <c r="C4" s="53" t="s">
         <v>2</v>
       </c>
       <c r="D4" s="54"/>
-      <c r="E4" s="386"/>
-[...8 lines deleted...]
-      <c r="N4" s="316" t="s">
+      <c r="E4" s="328"/>
+      <c r="F4" s="328"/>
+      <c r="G4" s="328"/>
+      <c r="H4" s="328"/>
+      <c r="I4" s="328"/>
+      <c r="J4" s="328"/>
+      <c r="K4" s="328"/>
+      <c r="L4" s="328"/>
+      <c r="M4" s="329"/>
+      <c r="N4" s="317" t="s">
         <v>77</v>
       </c>
-      <c r="O4" s="317"/>
-[...8 lines deleted...]
-      <c r="X4" s="316" t="s">
+      <c r="O4" s="396"/>
+      <c r="P4" s="396"/>
+      <c r="Q4" s="396"/>
+      <c r="R4" s="396"/>
+      <c r="S4" s="396"/>
+      <c r="T4" s="396"/>
+      <c r="U4" s="396"/>
+      <c r="V4" s="396"/>
+      <c r="W4" s="396"/>
+      <c r="X4" s="317" t="s">
         <v>3</v>
       </c>
-      <c r="Y4" s="373"/>
-[...9 lines deleted...]
-      <c r="AI4" s="376"/>
+      <c r="Y4" s="318"/>
+      <c r="Z4" s="319"/>
+      <c r="AA4" s="320"/>
+      <c r="AB4" s="320"/>
+      <c r="AC4" s="320"/>
+      <c r="AD4" s="320"/>
+      <c r="AE4" s="320"/>
+      <c r="AF4" s="320"/>
+      <c r="AG4" s="320"/>
+      <c r="AH4" s="320"/>
+      <c r="AI4" s="321"/>
       <c r="AL4" s="3" t="s">
         <v>69</v>
       </c>
       <c r="AM4" s="3" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="5" spans="1:39" ht="19.899999999999999" customHeight="1">
-      <c r="A5" s="170" t="s">
+      <c r="A5" s="378" t="s">
         <v>145</v>
       </c>
-      <c r="B5" s="292"/>
+      <c r="B5" s="379"/>
       <c r="C5" s="55" t="s">
         <v>152</v>
       </c>
-      <c r="D5" s="158" t="s">
+      <c r="D5" s="169" t="s">
         <v>153</v>
       </c>
-      <c r="E5" s="158"/>
-[...3 lines deleted...]
-      <c r="I5" s="377" t="s">
+      <c r="E5" s="169"/>
+      <c r="F5" s="169"/>
+      <c r="G5" s="169"/>
+      <c r="H5" s="226"/>
+      <c r="I5" s="249" t="s">
         <v>63</v>
       </c>
-      <c r="J5" s="378"/>
-[...24 lines deleted...]
-      <c r="AI5" s="379"/>
+      <c r="J5" s="250"/>
+      <c r="K5" s="250"/>
+      <c r="L5" s="250"/>
+      <c r="M5" s="250"/>
+      <c r="N5" s="250"/>
+      <c r="O5" s="250"/>
+      <c r="P5" s="250"/>
+      <c r="Q5" s="250"/>
+      <c r="R5" s="250"/>
+      <c r="S5" s="250"/>
+      <c r="T5" s="250"/>
+      <c r="U5" s="250"/>
+      <c r="V5" s="250"/>
+      <c r="W5" s="250"/>
+      <c r="X5" s="250"/>
+      <c r="Y5" s="250"/>
+      <c r="Z5" s="250"/>
+      <c r="AA5" s="250"/>
+      <c r="AB5" s="250"/>
+      <c r="AC5" s="250"/>
+      <c r="AD5" s="250"/>
+      <c r="AE5" s="250"/>
+      <c r="AF5" s="250"/>
+      <c r="AG5" s="250"/>
+      <c r="AH5" s="250"/>
+      <c r="AI5" s="251"/>
       <c r="AJ5" s="7"/>
-      <c r="AK5" s="449" t="s">
+      <c r="AK5" s="220" t="s">
         <v>229</v>
       </c>
       <c r="AL5" s="3" t="s">
         <v>58</v>
       </c>
       <c r="AM5" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="6" spans="1:39" ht="22.5" customHeight="1">
-      <c r="A6" s="170"/>
-      <c r="B6" s="292"/>
+      <c r="A6" s="378"/>
+      <c r="B6" s="379"/>
       <c r="C6" s="55"/>
-      <c r="D6" s="283" t="s">
+      <c r="D6" s="231" t="s">
         <v>6</v>
       </c>
-      <c r="E6" s="283"/>
-[...3 lines deleted...]
-      <c r="I6" s="420" t="s">
+      <c r="E6" s="231"/>
+      <c r="F6" s="231"/>
+      <c r="G6" s="231"/>
+      <c r="H6" s="327"/>
+      <c r="I6" s="254" t="s">
         <v>7</v>
       </c>
-      <c r="J6" s="421"/>
-[...13 lines deleted...]
-      <c r="X6" s="418" t="s">
+      <c r="J6" s="255"/>
+      <c r="K6" s="255"/>
+      <c r="L6" s="255"/>
+      <c r="M6" s="255"/>
+      <c r="N6" s="255"/>
+      <c r="O6" s="255"/>
+      <c r="P6" s="255"/>
+      <c r="Q6" s="255"/>
+      <c r="R6" s="255"/>
+      <c r="S6" s="255"/>
+      <c r="T6" s="255"/>
+      <c r="U6" s="255"/>
+      <c r="V6" s="255"/>
+      <c r="W6" s="256"/>
+      <c r="X6" s="252" t="s">
         <v>8</v>
       </c>
-      <c r="Y6" s="419"/>
-[...9 lines deleted...]
-      <c r="AI6" s="379"/>
+      <c r="Y6" s="253"/>
+      <c r="Z6" s="249"/>
+      <c r="AA6" s="250"/>
+      <c r="AB6" s="250"/>
+      <c r="AC6" s="250"/>
+      <c r="AD6" s="250"/>
+      <c r="AE6" s="250"/>
+      <c r="AF6" s="250"/>
+      <c r="AG6" s="250"/>
+      <c r="AH6" s="250"/>
+      <c r="AI6" s="251"/>
       <c r="AJ6" s="7"/>
-      <c r="AK6" s="449"/>
+      <c r="AK6" s="220"/>
       <c r="AL6" s="3" t="s">
         <v>59</v>
       </c>
       <c r="AM6" s="3" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="7" spans="1:39" ht="22.9" customHeight="1">
-      <c r="A7" s="170" t="s">
+      <c r="A7" s="378" t="s">
         <v>9</v>
       </c>
-      <c r="B7" s="292"/>
+      <c r="B7" s="379"/>
       <c r="C7" s="56"/>
-      <c r="D7" s="283" t="s">
+      <c r="D7" s="231" t="s">
         <v>75</v>
       </c>
-      <c r="E7" s="283"/>
-[...14 lines deleted...]
-      <c r="T7" s="293"/>
+      <c r="E7" s="231"/>
+      <c r="F7" s="231"/>
+      <c r="G7" s="231"/>
+      <c r="H7" s="231"/>
+      <c r="I7" s="231"/>
+      <c r="J7" s="231"/>
+      <c r="K7" s="231"/>
+      <c r="L7" s="231"/>
+      <c r="M7" s="231"/>
+      <c r="N7" s="231"/>
+      <c r="O7" s="231"/>
+      <c r="P7" s="231"/>
+      <c r="Q7" s="231"/>
+      <c r="R7" s="231"/>
+      <c r="S7" s="231"/>
+      <c r="T7" s="327"/>
       <c r="U7" s="57"/>
-      <c r="V7" s="378" t="s">
+      <c r="V7" s="250" t="s">
         <v>10</v>
       </c>
-      <c r="W7" s="378"/>
-[...11 lines deleted...]
-      <c r="AI7" s="379"/>
+      <c r="W7" s="250"/>
+      <c r="X7" s="250"/>
+      <c r="Y7" s="250"/>
+      <c r="Z7" s="250"/>
+      <c r="AA7" s="250"/>
+      <c r="AB7" s="250"/>
+      <c r="AC7" s="250"/>
+      <c r="AD7" s="250"/>
+      <c r="AE7" s="250"/>
+      <c r="AF7" s="250"/>
+      <c r="AG7" s="250"/>
+      <c r="AH7" s="250"/>
+      <c r="AI7" s="251"/>
       <c r="AL7" s="3" t="s">
         <v>60</v>
       </c>
       <c r="AM7" s="3" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="8" spans="1:39" ht="27" customHeight="1">
-      <c r="A8" s="294" t="s">
+      <c r="A8" s="380" t="s">
         <v>11</v>
       </c>
-      <c r="B8" s="295"/>
+      <c r="B8" s="381"/>
       <c r="C8" s="58" t="s">
         <v>2</v>
       </c>
       <c r="D8" s="29"/>
       <c r="E8" s="29"/>
-      <c r="F8" s="380"/>
-[...7 lines deleted...]
-      <c r="N8" s="382" t="s">
+      <c r="F8" s="322"/>
+      <c r="G8" s="322"/>
+      <c r="H8" s="322"/>
+      <c r="I8" s="322"/>
+      <c r="J8" s="322"/>
+      <c r="K8" s="322"/>
+      <c r="L8" s="322"/>
+      <c r="M8" s="323"/>
+      <c r="N8" s="324" t="s">
         <v>77</v>
       </c>
-      <c r="O8" s="380"/>
-[...8 lines deleted...]
-      <c r="X8" s="382" t="s">
+      <c r="O8" s="322"/>
+      <c r="P8" s="322"/>
+      <c r="Q8" s="322"/>
+      <c r="R8" s="322"/>
+      <c r="S8" s="322"/>
+      <c r="T8" s="322"/>
+      <c r="U8" s="322"/>
+      <c r="V8" s="322"/>
+      <c r="W8" s="322"/>
+      <c r="X8" s="324" t="s">
         <v>3</v>
       </c>
-      <c r="Y8" s="381"/>
-[...9 lines deleted...]
-      <c r="AI8" s="385"/>
+      <c r="Y8" s="323"/>
+      <c r="Z8" s="325"/>
+      <c r="AA8" s="291"/>
+      <c r="AB8" s="291"/>
+      <c r="AC8" s="291"/>
+      <c r="AD8" s="291"/>
+      <c r="AE8" s="291"/>
+      <c r="AF8" s="291"/>
+      <c r="AG8" s="291"/>
+      <c r="AH8" s="291"/>
+      <c r="AI8" s="326"/>
       <c r="AL8" s="3" t="s">
         <v>61</v>
       </c>
       <c r="AM8" s="3" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="9" spans="1:39" ht="18" customHeight="1">
       <c r="B9" s="18"/>
       <c r="C9" s="16"/>
       <c r="D9" s="16"/>
       <c r="E9" s="16"/>
       <c r="F9" s="16"/>
       <c r="G9" s="16"/>
       <c r="H9" s="16"/>
       <c r="I9" s="16"/>
       <c r="J9" s="16"/>
       <c r="K9" s="16"/>
       <c r="L9" s="16"/>
       <c r="M9" s="16"/>
       <c r="N9" s="16"/>
       <c r="O9" s="16"/>
       <c r="P9" s="16"/>
       <c r="Q9" s="16"/>
       <c r="R9" s="16"/>
       <c r="S9" s="16"/>
       <c r="T9" s="16"/>
       <c r="U9" s="16"/>
       <c r="V9" s="16"/>
       <c r="W9" s="16"/>
       <c r="X9" s="16"/>
       <c r="Y9" s="16"/>
       <c r="Z9" s="16"/>
       <c r="AA9" s="16"/>
       <c r="AB9" s="16"/>
       <c r="AC9" s="16"/>
       <c r="AD9" s="16"/>
       <c r="AE9" s="16"/>
       <c r="AF9" s="16"/>
       <c r="AG9" s="16"/>
       <c r="AH9" s="16"/>
       <c r="AI9" s="12"/>
       <c r="AL9" s="3" t="s">
         <v>62</v>
       </c>
       <c r="AM9" s="3" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="10" spans="1:39" ht="18" customHeight="1">
-      <c r="A10" s="296" t="s">
+      <c r="A10" s="382" t="s">
         <v>154</v>
       </c>
-      <c r="B10" s="297"/>
-      <c r="C10" s="458" t="s">
+      <c r="B10" s="383"/>
+      <c r="C10" s="235" t="s">
         <v>83</v>
       </c>
-      <c r="D10" s="459"/>
-[...30 lines deleted...]
-      <c r="AI10" s="460"/>
+      <c r="D10" s="236"/>
+      <c r="E10" s="236"/>
+      <c r="F10" s="237"/>
+      <c r="G10" s="235"/>
+      <c r="H10" s="236"/>
+      <c r="I10" s="236"/>
+      <c r="J10" s="236"/>
+      <c r="K10" s="236"/>
+      <c r="L10" s="236"/>
+      <c r="M10" s="236"/>
+      <c r="N10" s="236"/>
+      <c r="O10" s="236"/>
+      <c r="P10" s="236"/>
+      <c r="Q10" s="236"/>
+      <c r="R10" s="236"/>
+      <c r="S10" s="236"/>
+      <c r="T10" s="236"/>
+      <c r="U10" s="236"/>
+      <c r="V10" s="236"/>
+      <c r="W10" s="236"/>
+      <c r="X10" s="236"/>
+      <c r="Y10" s="236"/>
+      <c r="Z10" s="236"/>
+      <c r="AA10" s="236"/>
+      <c r="AB10" s="236"/>
+      <c r="AC10" s="236"/>
+      <c r="AD10" s="236"/>
+      <c r="AE10" s="236"/>
+      <c r="AF10" s="236"/>
+      <c r="AG10" s="236"/>
+      <c r="AH10" s="236"/>
+      <c r="AI10" s="237"/>
       <c r="AL10" s="3" t="s">
         <v>71</v>
       </c>
       <c r="AM10" s="3" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="11" spans="1:39" ht="21.75" customHeight="1">
-      <c r="A11" s="298"/>
-[...1 lines deleted...]
-      <c r="C11" s="461" t="s">
+      <c r="A11" s="372"/>
+      <c r="B11" s="373"/>
+      <c r="C11" s="238" t="s">
         <v>84</v>
       </c>
-      <c r="D11" s="426"/>
-[...1 lines deleted...]
-      <c r="F11" s="462"/>
+      <c r="D11" s="239"/>
+      <c r="E11" s="239"/>
+      <c r="F11" s="240"/>
       <c r="G11" s="36"/>
-      <c r="H11" s="311" t="s">
+      <c r="H11" s="292" t="s">
         <v>81</v>
       </c>
-      <c r="I11" s="311"/>
-[...6 lines deleted...]
-      <c r="P11" s="304" t="s">
+      <c r="I11" s="292"/>
+      <c r="J11" s="292"/>
+      <c r="K11" s="395"/>
+      <c r="L11" s="285"/>
+      <c r="M11" s="241"/>
+      <c r="N11" s="241"/>
+      <c r="O11" s="241"/>
+      <c r="P11" s="244" t="s">
         <v>82</v>
       </c>
-      <c r="Q11" s="304"/>
-[...1 lines deleted...]
-      <c r="S11" s="304" t="s">
+      <c r="Q11" s="244"/>
+      <c r="R11" s="244"/>
+      <c r="S11" s="244" t="s">
         <v>64</v>
       </c>
-      <c r="T11" s="304"/>
-[...14 lines deleted...]
-      <c r="AI11" s="305"/>
+      <c r="T11" s="244"/>
+      <c r="U11" s="244"/>
+      <c r="V11" s="244"/>
+      <c r="W11" s="244"/>
+      <c r="X11" s="244"/>
+      <c r="Y11" s="244"/>
+      <c r="Z11" s="244"/>
+      <c r="AA11" s="244"/>
+      <c r="AB11" s="244"/>
+      <c r="AC11" s="244"/>
+      <c r="AD11" s="244"/>
+      <c r="AE11" s="244"/>
+      <c r="AF11" s="244"/>
+      <c r="AG11" s="244"/>
+      <c r="AH11" s="244"/>
+      <c r="AI11" s="301"/>
       <c r="AL11" s="3" t="s">
         <v>36</v>
       </c>
       <c r="AM11" s="3" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="12" spans="1:39" ht="18" customHeight="1">
-      <c r="A12" s="298"/>
-[...4 lines deleted...]
-      <c r="F12" s="462"/>
+      <c r="A12" s="372"/>
+      <c r="B12" s="373"/>
+      <c r="C12" s="238"/>
+      <c r="D12" s="239"/>
+      <c r="E12" s="239"/>
+      <c r="F12" s="240"/>
       <c r="G12" s="37"/>
-      <c r="H12" s="313" t="s">
+      <c r="H12" s="359" t="s">
         <v>74</v>
       </c>
-      <c r="I12" s="313"/>
-[...25 lines deleted...]
-      <c r="AI12" s="447"/>
+      <c r="I12" s="359"/>
+      <c r="J12" s="359"/>
+      <c r="K12" s="359"/>
+      <c r="L12" s="359"/>
+      <c r="M12" s="359"/>
+      <c r="N12" s="359"/>
+      <c r="O12" s="359"/>
+      <c r="P12" s="287"/>
+      <c r="Q12" s="287"/>
+      <c r="R12" s="287"/>
+      <c r="S12" s="287"/>
+      <c r="T12" s="287"/>
+      <c r="U12" s="287"/>
+      <c r="V12" s="287"/>
+      <c r="W12" s="287"/>
+      <c r="X12" s="287"/>
+      <c r="Y12" s="287"/>
+      <c r="Z12" s="287"/>
+      <c r="AA12" s="287"/>
+      <c r="AB12" s="287"/>
+      <c r="AC12" s="287"/>
+      <c r="AD12" s="287"/>
+      <c r="AE12" s="287"/>
+      <c r="AF12" s="287"/>
+      <c r="AG12" s="287"/>
+      <c r="AH12" s="287"/>
+      <c r="AI12" s="288"/>
     </row>
     <row r="13" spans="1:39" ht="18" customHeight="1">
-      <c r="A13" s="298"/>
-[...1 lines deleted...]
-      <c r="C13" s="461" t="s">
+      <c r="A13" s="372"/>
+      <c r="B13" s="373"/>
+      <c r="C13" s="238" t="s">
         <v>123</v>
       </c>
-      <c r="D13" s="303"/>
-[...2 lines deleted...]
-      <c r="G13" s="302" t="s">
+      <c r="D13" s="241"/>
+      <c r="E13" s="241"/>
+      <c r="F13" s="242"/>
+      <c r="G13" s="243" t="s">
         <v>87</v>
       </c>
-      <c r="H13" s="303"/>
-[...10 lines deleted...]
-      <c r="S13" s="303"/>
+      <c r="H13" s="241"/>
+      <c r="I13" s="241"/>
+      <c r="J13" s="241"/>
+      <c r="K13" s="241"/>
+      <c r="L13" s="241"/>
+      <c r="M13" s="241"/>
+      <c r="N13" s="241"/>
+      <c r="O13" s="241"/>
+      <c r="P13" s="241"/>
+      <c r="Q13" s="241"/>
+      <c r="R13" s="241"/>
+      <c r="S13" s="241"/>
       <c r="T13" s="38" t="s">
         <v>130</v>
       </c>
-      <c r="U13" s="303"/>
-      <c r="V13" s="303"/>
+      <c r="U13" s="241"/>
+      <c r="V13" s="241"/>
       <c r="W13" s="38" t="s">
         <v>86</v>
       </c>
-      <c r="X13" s="303"/>
-      <c r="Y13" s="303"/>
+      <c r="X13" s="241"/>
+      <c r="Y13" s="241"/>
       <c r="Z13" s="38" t="s">
         <v>130</v>
       </c>
-      <c r="AA13" s="303"/>
-[...7 lines deleted...]
-      <c r="AI13" s="409"/>
+      <c r="AA13" s="241"/>
+      <c r="AB13" s="241"/>
+      <c r="AC13" s="241"/>
+      <c r="AD13" s="241"/>
+      <c r="AE13" s="241"/>
+      <c r="AF13" s="241"/>
+      <c r="AG13" s="241"/>
+      <c r="AH13" s="241"/>
+      <c r="AI13" s="242"/>
     </row>
     <row r="14" spans="1:39" ht="18" customHeight="1">
-      <c r="A14" s="298"/>
-[...5 lines deleted...]
-      <c r="G14" s="302" t="s">
+      <c r="A14" s="372"/>
+      <c r="B14" s="373"/>
+      <c r="C14" s="243"/>
+      <c r="D14" s="241"/>
+      <c r="E14" s="241"/>
+      <c r="F14" s="242"/>
+      <c r="G14" s="243" t="s">
         <v>15</v>
       </c>
-      <c r="H14" s="303"/>
-[...10 lines deleted...]
-      <c r="S14" s="303"/>
+      <c r="H14" s="241"/>
+      <c r="I14" s="241"/>
+      <c r="J14" s="241"/>
+      <c r="K14" s="241"/>
+      <c r="L14" s="241"/>
+      <c r="M14" s="241"/>
+      <c r="N14" s="241"/>
+      <c r="O14" s="241"/>
+      <c r="P14" s="241"/>
+      <c r="Q14" s="241"/>
+      <c r="R14" s="241"/>
+      <c r="S14" s="241"/>
       <c r="T14" s="38" t="s">
         <v>130</v>
       </c>
-      <c r="U14" s="303"/>
-      <c r="V14" s="303"/>
+      <c r="U14" s="241"/>
+      <c r="V14" s="241"/>
       <c r="W14" s="38" t="s">
         <v>86</v>
       </c>
-      <c r="X14" s="303"/>
-      <c r="Y14" s="303"/>
+      <c r="X14" s="241"/>
+      <c r="Y14" s="241"/>
       <c r="Z14" s="38" t="s">
         <v>130</v>
       </c>
-      <c r="AA14" s="303"/>
-[...7 lines deleted...]
-      <c r="AI14" s="409"/>
+      <c r="AA14" s="241"/>
+      <c r="AB14" s="241"/>
+      <c r="AC14" s="241"/>
+      <c r="AD14" s="241"/>
+      <c r="AE14" s="241"/>
+      <c r="AF14" s="241"/>
+      <c r="AG14" s="241"/>
+      <c r="AH14" s="241"/>
+      <c r="AI14" s="242"/>
     </row>
     <row r="15" spans="1:39" ht="18" customHeight="1">
-      <c r="A15" s="298"/>
-[...1 lines deleted...]
-      <c r="C15" s="242" t="s">
+      <c r="A15" s="372"/>
+      <c r="B15" s="373"/>
+      <c r="C15" s="386" t="s">
         <v>85</v>
       </c>
-      <c r="D15" s="147"/>
-[...1 lines deleted...]
-      <c r="F15" s="243"/>
+      <c r="D15" s="387"/>
+      <c r="E15" s="387"/>
+      <c r="F15" s="388"/>
       <c r="G15" s="39"/>
-      <c r="H15" s="311" t="s">
+      <c r="H15" s="292" t="s">
         <v>104</v>
       </c>
-      <c r="I15" s="311"/>
-[...2 lines deleted...]
-      <c r="M15" s="311" t="s">
+      <c r="I15" s="292"/>
+      <c r="J15" s="292"/>
+      <c r="K15" s="292"/>
+      <c r="M15" s="292" t="s">
         <v>103</v>
       </c>
-      <c r="N15" s="311"/>
-[...1 lines deleted...]
-      <c r="P15" s="311"/>
+      <c r="N15" s="292"/>
+      <c r="O15" s="292"/>
+      <c r="P15" s="292"/>
       <c r="Q15" s="38"/>
       <c r="R15" s="38" t="s">
         <v>89</v>
       </c>
       <c r="S15" s="38"/>
       <c r="T15" s="38"/>
       <c r="U15" s="38"/>
       <c r="V15" s="38" t="s">
         <v>105</v>
       </c>
       <c r="W15" s="38"/>
       <c r="X15" s="38"/>
       <c r="Y15" s="38"/>
       <c r="Z15" s="38"/>
-      <c r="AA15" s="311" t="s">
+      <c r="AA15" s="292" t="s">
         <v>106</v>
       </c>
-      <c r="AB15" s="311"/>
-[...2 lines deleted...]
-      <c r="AF15" s="311" t="s">
+      <c r="AB15" s="292"/>
+      <c r="AC15" s="292"/>
+      <c r="AD15" s="292"/>
+      <c r="AF15" s="292" t="s">
         <v>98</v>
       </c>
-      <c r="AG15" s="311"/>
-[...1 lines deleted...]
-      <c r="AI15" s="315"/>
+      <c r="AG15" s="292"/>
+      <c r="AH15" s="292"/>
+      <c r="AI15" s="293"/>
       <c r="AM15" s="3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="16" spans="1:39" ht="18" customHeight="1">
-      <c r="A16" s="298"/>
-[...4 lines deleted...]
-      <c r="F16" s="245"/>
+      <c r="A16" s="372"/>
+      <c r="B16" s="373"/>
+      <c r="C16" s="389"/>
+      <c r="D16" s="246"/>
+      <c r="E16" s="246"/>
+      <c r="F16" s="390"/>
       <c r="G16" s="39"/>
       <c r="H16" s="38" t="s">
         <v>107</v>
       </c>
       <c r="I16" s="38"/>
       <c r="J16" s="38"/>
       <c r="K16" s="38"/>
       <c r="L16" s="38"/>
-      <c r="M16" s="311" t="s">
+      <c r="M16" s="292" t="s">
         <v>109</v>
       </c>
-      <c r="N16" s="311"/>
-[...6 lines deleted...]
-      <c r="V16" s="311" t="s">
+      <c r="N16" s="292"/>
+      <c r="O16" s="292"/>
+      <c r="P16" s="292"/>
+      <c r="Q16" s="292"/>
+      <c r="R16" s="292"/>
+      <c r="S16" s="292"/>
+      <c r="T16" s="292"/>
+      <c r="V16" s="292" t="s">
         <v>90</v>
       </c>
-      <c r="W16" s="311"/>
-[...11 lines deleted...]
-      <c r="AI16" s="315"/>
+      <c r="W16" s="292"/>
+      <c r="X16" s="292"/>
+      <c r="Y16" s="292"/>
+      <c r="Z16" s="292"/>
+      <c r="AA16" s="292"/>
+      <c r="AB16" s="292"/>
+      <c r="AC16" s="292"/>
+      <c r="AD16" s="292"/>
+      <c r="AE16" s="292"/>
+      <c r="AF16" s="292"/>
+      <c r="AG16" s="292"/>
+      <c r="AH16" s="292"/>
+      <c r="AI16" s="293"/>
       <c r="AM16" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="17" spans="1:39" ht="18" customHeight="1">
-      <c r="A17" s="300"/>
-[...4 lines deleted...]
-      <c r="F17" s="309"/>
+      <c r="A17" s="384"/>
+      <c r="B17" s="385"/>
+      <c r="C17" s="391"/>
+      <c r="D17" s="392"/>
+      <c r="E17" s="392"/>
+      <c r="F17" s="393"/>
       <c r="G17" s="40"/>
-      <c r="H17" s="310" t="s">
+      <c r="H17" s="394" t="s">
         <v>88</v>
       </c>
-      <c r="I17" s="310"/>
+      <c r="I17" s="394"/>
       <c r="J17" s="41" t="s">
         <v>131</v>
       </c>
-      <c r="K17" s="384"/>
-[...22 lines deleted...]
-      <c r="AH17" s="384"/>
+      <c r="K17" s="291"/>
+      <c r="L17" s="291"/>
+      <c r="M17" s="291"/>
+      <c r="N17" s="291"/>
+      <c r="O17" s="291"/>
+      <c r="P17" s="291"/>
+      <c r="Q17" s="291"/>
+      <c r="R17" s="291"/>
+      <c r="S17" s="291"/>
+      <c r="T17" s="291"/>
+      <c r="U17" s="291"/>
+      <c r="V17" s="291"/>
+      <c r="W17" s="291"/>
+      <c r="X17" s="291"/>
+      <c r="Y17" s="291"/>
+      <c r="Z17" s="291"/>
+      <c r="AA17" s="291"/>
+      <c r="AB17" s="291"/>
+      <c r="AC17" s="291"/>
+      <c r="AD17" s="291"/>
+      <c r="AE17" s="291"/>
+      <c r="AF17" s="291"/>
+      <c r="AG17" s="291"/>
+      <c r="AH17" s="291"/>
       <c r="AI17" s="42" t="s">
         <v>132</v>
       </c>
       <c r="AM17" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="18" spans="1:39" ht="18" customHeight="1">
       <c r="B18" s="18"/>
       <c r="C18" s="18"/>
       <c r="D18" s="18"/>
       <c r="E18" s="18"/>
       <c r="F18" s="18"/>
       <c r="G18" s="18"/>
       <c r="H18" s="18"/>
       <c r="I18" s="18"/>
       <c r="J18" s="18"/>
       <c r="K18" s="18"/>
       <c r="L18" s="18"/>
       <c r="M18" s="18"/>
       <c r="N18" s="18"/>
       <c r="O18" s="18"/>
       <c r="P18" s="18"/>
       <c r="Q18" s="18"/>
       <c r="R18" s="18"/>
       <c r="S18" s="18"/>
       <c r="T18" s="18"/>
       <c r="U18" s="18"/>
       <c r="V18" s="18"/>
       <c r="W18" s="18"/>
       <c r="X18" s="18"/>
       <c r="Y18" s="18"/>
       <c r="Z18" s="18"/>
       <c r="AA18" s="18"/>
       <c r="AB18" s="18"/>
       <c r="AC18" s="18"/>
       <c r="AD18" s="18"/>
       <c r="AE18" s="18"/>
       <c r="AF18" s="18"/>
       <c r="AG18" s="18"/>
       <c r="AH18" s="18"/>
       <c r="AI18" s="19"/>
       <c r="AM18" s="3" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="19" spans="1:39" ht="18" customHeight="1">
-      <c r="A19" s="320" t="s">
+      <c r="A19" s="349" t="s">
         <v>124</v>
       </c>
-      <c r="B19" s="320"/>
-[...32 lines deleted...]
-      <c r="AI19" s="320"/>
+      <c r="B19" s="349"/>
+      <c r="C19" s="349"/>
+      <c r="D19" s="349"/>
+      <c r="E19" s="349"/>
+      <c r="F19" s="349"/>
+      <c r="G19" s="349"/>
+      <c r="H19" s="349"/>
+      <c r="I19" s="349"/>
+      <c r="J19" s="349"/>
+      <c r="K19" s="349"/>
+      <c r="L19" s="349"/>
+      <c r="M19" s="349"/>
+      <c r="N19" s="349"/>
+      <c r="O19" s="349"/>
+      <c r="P19" s="349"/>
+      <c r="Q19" s="349"/>
+      <c r="R19" s="349"/>
+      <c r="S19" s="349"/>
+      <c r="T19" s="349"/>
+      <c r="U19" s="349"/>
+      <c r="V19" s="349"/>
+      <c r="W19" s="349"/>
+      <c r="X19" s="349"/>
+      <c r="Y19" s="349"/>
+      <c r="Z19" s="349"/>
+      <c r="AA19" s="349"/>
+      <c r="AB19" s="349"/>
+      <c r="AC19" s="349"/>
+      <c r="AD19" s="349"/>
+      <c r="AE19" s="349"/>
+      <c r="AF19" s="349"/>
+      <c r="AG19" s="349"/>
+      <c r="AH19" s="349"/>
+      <c r="AI19" s="349"/>
       <c r="AM19" s="3" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="20" spans="1:39" ht="15" customHeight="1">
-      <c r="A20" s="321" t="s">
+      <c r="A20" s="350" t="s">
         <v>22</v>
       </c>
-      <c r="B20" s="322"/>
-      <c r="C20" s="321" t="s">
+      <c r="B20" s="222"/>
+      <c r="C20" s="350" t="s">
         <v>23</v>
       </c>
-      <c r="D20" s="342"/>
-[...17 lines deleted...]
-      <c r="V20" s="456"/>
+      <c r="D20" s="221"/>
+      <c r="E20" s="221"/>
+      <c r="F20" s="233"/>
+      <c r="G20" s="233"/>
+      <c r="H20" s="233"/>
+      <c r="I20" s="233"/>
+      <c r="J20" s="233"/>
+      <c r="K20" s="233"/>
+      <c r="L20" s="233"/>
+      <c r="M20" s="233"/>
+      <c r="N20" s="233"/>
+      <c r="O20" s="233"/>
+      <c r="P20" s="233"/>
+      <c r="Q20" s="233"/>
+      <c r="R20" s="233"/>
+      <c r="S20" s="233"/>
+      <c r="T20" s="233"/>
+      <c r="U20" s="233"/>
+      <c r="V20" s="233"/>
       <c r="W20" s="23"/>
       <c r="X20" s="23"/>
       <c r="Y20" s="24"/>
       <c r="Z20" s="24"/>
-      <c r="AA20" s="342"/>
-[...7 lines deleted...]
-      <c r="AI20" s="322"/>
+      <c r="AA20" s="221"/>
+      <c r="AB20" s="221"/>
+      <c r="AC20" s="221"/>
+      <c r="AD20" s="221"/>
+      <c r="AE20" s="221"/>
+      <c r="AF20" s="221"/>
+      <c r="AG20" s="221"/>
+      <c r="AH20" s="221"/>
+      <c r="AI20" s="222"/>
       <c r="AM20" s="3" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="21" spans="1:39" ht="27" customHeight="1">
-      <c r="A21" s="323"/>
-[...1 lines deleted...]
-      <c r="C21" s="343" t="s">
+      <c r="A21" s="351"/>
+      <c r="B21" s="224"/>
+      <c r="C21" s="361" t="s">
         <v>3</v>
       </c>
-      <c r="D21" s="344"/>
-[...18 lines deleted...]
-      <c r="W21" s="336" t="s">
+      <c r="D21" s="362"/>
+      <c r="E21" s="362"/>
+      <c r="F21" s="234"/>
+      <c r="G21" s="234"/>
+      <c r="H21" s="234"/>
+      <c r="I21" s="234"/>
+      <c r="J21" s="234"/>
+      <c r="K21" s="234"/>
+      <c r="L21" s="234"/>
+      <c r="M21" s="234"/>
+      <c r="N21" s="234"/>
+      <c r="O21" s="234"/>
+      <c r="P21" s="234"/>
+      <c r="Q21" s="234"/>
+      <c r="R21" s="234"/>
+      <c r="S21" s="234"/>
+      <c r="T21" s="234"/>
+      <c r="U21" s="234"/>
+      <c r="V21" s="234"/>
+      <c r="W21" s="356" t="s">
         <v>142</v>
       </c>
-      <c r="X21" s="336"/>
-[...2 lines deleted...]
-      <c r="AA21" s="450" t="s">
+      <c r="X21" s="356"/>
+      <c r="Y21" s="356"/>
+      <c r="Z21" s="356"/>
+      <c r="AA21" s="223" t="s">
         <v>141</v>
       </c>
-      <c r="AB21" s="450"/>
-[...6 lines deleted...]
-      <c r="AI21" s="324"/>
+      <c r="AB21" s="223"/>
+      <c r="AC21" s="223"/>
+      <c r="AD21" s="223"/>
+      <c r="AE21" s="223"/>
+      <c r="AF21" s="223"/>
+      <c r="AG21" s="223"/>
+      <c r="AH21" s="223"/>
+      <c r="AI21" s="224"/>
       <c r="AM21" s="3" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="22" spans="1:39" ht="18" customHeight="1">
-      <c r="A22" s="325" t="s">
+      <c r="A22" s="352" t="s">
         <v>26</v>
       </c>
-      <c r="B22" s="326"/>
+      <c r="B22" s="353"/>
       <c r="C22" s="55" t="s">
         <v>2</v>
       </c>
       <c r="D22" s="69"/>
       <c r="E22" s="13"/>
-      <c r="F22" s="335"/>
-[...16 lines deleted...]
-      <c r="W22" s="335" t="s">
+      <c r="F22" s="225"/>
+      <c r="G22" s="169"/>
+      <c r="H22" s="169"/>
+      <c r="I22" s="169"/>
+      <c r="J22" s="169"/>
+      <c r="K22" s="169"/>
+      <c r="L22" s="169"/>
+      <c r="M22" s="169"/>
+      <c r="N22" s="169"/>
+      <c r="O22" s="169"/>
+      <c r="P22" s="169"/>
+      <c r="Q22" s="169"/>
+      <c r="R22" s="169"/>
+      <c r="S22" s="169"/>
+      <c r="T22" s="169"/>
+      <c r="U22" s="169"/>
+      <c r="V22" s="226"/>
+      <c r="W22" s="225" t="s">
         <v>77</v>
       </c>
-      <c r="X22" s="158"/>
-[...10 lines deleted...]
-      <c r="AI22" s="455"/>
+      <c r="X22" s="169"/>
+      <c r="Y22" s="226"/>
+      <c r="Z22" s="230"/>
+      <c r="AA22" s="231"/>
+      <c r="AB22" s="231"/>
+      <c r="AC22" s="231"/>
+      <c r="AD22" s="231"/>
+      <c r="AE22" s="231"/>
+      <c r="AF22" s="231"/>
+      <c r="AG22" s="231"/>
+      <c r="AH22" s="231"/>
+      <c r="AI22" s="232"/>
       <c r="AM22" s="3" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="23" spans="1:39" ht="36" customHeight="1">
-      <c r="A23" s="318" t="s">
+      <c r="A23" s="344" t="s">
         <v>57</v>
       </c>
-      <c r="B23" s="319"/>
-      <c r="C23" s="368" t="s">
+      <c r="B23" s="345"/>
+      <c r="C23" s="338" t="s">
         <v>163</v>
       </c>
-      <c r="D23" s="369"/>
-[...21 lines deleted...]
-      <c r="Z23" s="451" t="s">
+      <c r="D23" s="339"/>
+      <c r="E23" s="339"/>
+      <c r="F23" s="339"/>
+      <c r="G23" s="339"/>
+      <c r="H23" s="339"/>
+      <c r="I23" s="339"/>
+      <c r="J23" s="339"/>
+      <c r="K23" s="339"/>
+      <c r="L23" s="339"/>
+      <c r="M23" s="339"/>
+      <c r="N23" s="339"/>
+      <c r="O23" s="339"/>
+      <c r="P23" s="339"/>
+      <c r="Q23" s="339"/>
+      <c r="R23" s="339"/>
+      <c r="S23" s="339"/>
+      <c r="T23" s="339"/>
+      <c r="U23" s="339"/>
+      <c r="V23" s="339"/>
+      <c r="W23" s="339"/>
+      <c r="X23" s="339"/>
+      <c r="Y23" s="340"/>
+      <c r="Z23" s="227" t="s">
         <v>28</v>
       </c>
-      <c r="AA23" s="452"/>
-[...7 lines deleted...]
-      <c r="AI23" s="356"/>
+      <c r="AA23" s="228"/>
+      <c r="AB23" s="228"/>
+      <c r="AC23" s="229"/>
+      <c r="AD23" s="341"/>
+      <c r="AE23" s="342"/>
+      <c r="AF23" s="342"/>
+      <c r="AG23" s="342"/>
+      <c r="AH23" s="342"/>
+      <c r="AI23" s="343"/>
       <c r="AM23" s="3" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="24" spans="1:39" ht="22.5" customHeight="1">
-      <c r="A24" s="357" t="s">
+      <c r="A24" s="370" t="s">
         <v>146</v>
       </c>
-      <c r="B24" s="358"/>
-      <c r="C24" s="372" t="s">
+      <c r="B24" s="371"/>
+      <c r="C24" s="348" t="s">
         <v>133</v>
       </c>
-      <c r="D24" s="304"/>
-[...14 lines deleted...]
-      <c r="S24" s="367"/>
+      <c r="D24" s="244"/>
+      <c r="E24" s="244"/>
+      <c r="F24" s="244"/>
+      <c r="G24" s="244"/>
+      <c r="H24" s="244"/>
+      <c r="I24" s="244"/>
+      <c r="J24" s="244"/>
+      <c r="K24" s="244"/>
+      <c r="L24" s="337"/>
+      <c r="M24" s="337"/>
+      <c r="N24" s="337"/>
+      <c r="O24" s="337"/>
+      <c r="P24" s="337"/>
+      <c r="Q24" s="337"/>
+      <c r="R24" s="337"/>
+      <c r="S24" s="337"/>
       <c r="T24" s="86"/>
-      <c r="U24" s="351" t="s">
+      <c r="U24" s="367" t="s">
         <v>108</v>
       </c>
-      <c r="V24" s="351"/>
-[...12 lines deleted...]
-      <c r="AI24" s="353"/>
+      <c r="V24" s="367"/>
+      <c r="W24" s="368"/>
+      <c r="X24" s="368"/>
+      <c r="Y24" s="368"/>
+      <c r="Z24" s="368"/>
+      <c r="AA24" s="368"/>
+      <c r="AB24" s="368"/>
+      <c r="AC24" s="368"/>
+      <c r="AD24" s="368"/>
+      <c r="AE24" s="368"/>
+      <c r="AF24" s="368"/>
+      <c r="AG24" s="368"/>
+      <c r="AH24" s="368"/>
+      <c r="AI24" s="369"/>
       <c r="AM24" s="3" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="25" spans="1:39" ht="22.5" customHeight="1">
-      <c r="A25" s="298"/>
-[...1 lines deleted...]
-      <c r="C25" s="431" t="s">
+      <c r="A25" s="372"/>
+      <c r="B25" s="373"/>
+      <c r="C25" s="265" t="s">
         <v>125</v>
       </c>
-      <c r="D25" s="432"/>
-[...30 lines deleted...]
-      <c r="AI25" s="433"/>
+      <c r="D25" s="266"/>
+      <c r="E25" s="266"/>
+      <c r="F25" s="266"/>
+      <c r="G25" s="266"/>
+      <c r="H25" s="266"/>
+      <c r="I25" s="266"/>
+      <c r="J25" s="266"/>
+      <c r="K25" s="266"/>
+      <c r="L25" s="266"/>
+      <c r="M25" s="266"/>
+      <c r="N25" s="266"/>
+      <c r="O25" s="266"/>
+      <c r="P25" s="266"/>
+      <c r="Q25" s="266"/>
+      <c r="R25" s="266"/>
+      <c r="S25" s="266"/>
+      <c r="T25" s="266"/>
+      <c r="U25" s="266"/>
+      <c r="V25" s="266"/>
+      <c r="W25" s="266"/>
+      <c r="X25" s="266"/>
+      <c r="Y25" s="266"/>
+      <c r="Z25" s="266"/>
+      <c r="AA25" s="266"/>
+      <c r="AB25" s="266"/>
+      <c r="AC25" s="266"/>
+      <c r="AD25" s="266"/>
+      <c r="AE25" s="266"/>
+      <c r="AF25" s="266"/>
+      <c r="AG25" s="266"/>
+      <c r="AH25" s="266"/>
+      <c r="AI25" s="267"/>
       <c r="AM25" s="3" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="26" spans="1:39" ht="22.5" customHeight="1">
-      <c r="A26" s="298"/>
-[...33 lines deleted...]
-      <c r="AI26" s="430"/>
+      <c r="A26" s="372"/>
+      <c r="B26" s="373"/>
+      <c r="C26" s="262"/>
+      <c r="D26" s="263"/>
+      <c r="E26" s="263"/>
+      <c r="F26" s="263"/>
+      <c r="G26" s="263"/>
+      <c r="H26" s="263"/>
+      <c r="I26" s="263"/>
+      <c r="J26" s="263"/>
+      <c r="K26" s="263"/>
+      <c r="L26" s="263"/>
+      <c r="M26" s="263"/>
+      <c r="N26" s="263"/>
+      <c r="O26" s="263"/>
+      <c r="P26" s="263"/>
+      <c r="Q26" s="263"/>
+      <c r="R26" s="263"/>
+      <c r="S26" s="263"/>
+      <c r="T26" s="263"/>
+      <c r="U26" s="263"/>
+      <c r="V26" s="263"/>
+      <c r="W26" s="263"/>
+      <c r="X26" s="263"/>
+      <c r="Y26" s="263"/>
+      <c r="Z26" s="263"/>
+      <c r="AA26" s="263"/>
+      <c r="AB26" s="263"/>
+      <c r="AC26" s="263"/>
+      <c r="AD26" s="263"/>
+      <c r="AE26" s="263"/>
+      <c r="AF26" s="263"/>
+      <c r="AG26" s="263"/>
+      <c r="AH26" s="263"/>
+      <c r="AI26" s="264"/>
     </row>
     <row r="27" spans="1:39" ht="18" customHeight="1">
-      <c r="A27" s="298"/>
-[...33 lines deleted...]
-      <c r="AI27" s="430"/>
+      <c r="A27" s="372"/>
+      <c r="B27" s="373"/>
+      <c r="C27" s="262"/>
+      <c r="D27" s="263"/>
+      <c r="E27" s="263"/>
+      <c r="F27" s="263"/>
+      <c r="G27" s="263"/>
+      <c r="H27" s="263"/>
+      <c r="I27" s="263"/>
+      <c r="J27" s="263"/>
+      <c r="K27" s="263"/>
+      <c r="L27" s="263"/>
+      <c r="M27" s="263"/>
+      <c r="N27" s="263"/>
+      <c r="O27" s="263"/>
+      <c r="P27" s="263"/>
+      <c r="Q27" s="263"/>
+      <c r="R27" s="263"/>
+      <c r="S27" s="263"/>
+      <c r="T27" s="263"/>
+      <c r="U27" s="263"/>
+      <c r="V27" s="263"/>
+      <c r="W27" s="263"/>
+      <c r="X27" s="263"/>
+      <c r="Y27" s="263"/>
+      <c r="Z27" s="263"/>
+      <c r="AA27" s="263"/>
+      <c r="AB27" s="263"/>
+      <c r="AC27" s="263"/>
+      <c r="AD27" s="263"/>
+      <c r="AE27" s="263"/>
+      <c r="AF27" s="263"/>
+      <c r="AG27" s="263"/>
+      <c r="AH27" s="263"/>
+      <c r="AI27" s="264"/>
     </row>
     <row r="28" spans="1:39" ht="22.5" customHeight="1">
-      <c r="A28" s="340" t="s">
+      <c r="A28" s="313" t="s">
         <v>161</v>
       </c>
-      <c r="B28" s="341"/>
-[...32 lines deleted...]
-      <c r="AI28" s="430"/>
+      <c r="B28" s="314"/>
+      <c r="C28" s="262"/>
+      <c r="D28" s="263"/>
+      <c r="E28" s="263"/>
+      <c r="F28" s="263"/>
+      <c r="G28" s="263"/>
+      <c r="H28" s="263"/>
+      <c r="I28" s="263"/>
+      <c r="J28" s="263"/>
+      <c r="K28" s="263"/>
+      <c r="L28" s="263"/>
+      <c r="M28" s="263"/>
+      <c r="N28" s="263"/>
+      <c r="O28" s="263"/>
+      <c r="P28" s="263"/>
+      <c r="Q28" s="263"/>
+      <c r="R28" s="263"/>
+      <c r="S28" s="263"/>
+      <c r="T28" s="263"/>
+      <c r="U28" s="263"/>
+      <c r="V28" s="263"/>
+      <c r="W28" s="263"/>
+      <c r="X28" s="263"/>
+      <c r="Y28" s="263"/>
+      <c r="Z28" s="263"/>
+      <c r="AA28" s="263"/>
+      <c r="AB28" s="263"/>
+      <c r="AC28" s="263"/>
+      <c r="AD28" s="263"/>
+      <c r="AE28" s="263"/>
+      <c r="AF28" s="263"/>
+      <c r="AG28" s="263"/>
+      <c r="AH28" s="263"/>
+      <c r="AI28" s="264"/>
     </row>
     <row r="29" spans="1:39" ht="22.5" customHeight="1">
-      <c r="A29" s="340"/>
-[...1 lines deleted...]
-      <c r="C29" s="329" t="s">
+      <c r="A29" s="313"/>
+      <c r="B29" s="314"/>
+      <c r="C29" s="354" t="s">
         <v>134</v>
       </c>
-      <c r="D29" s="330"/>
-[...1 lines deleted...]
-      <c r="F29" s="330"/>
+      <c r="D29" s="355"/>
+      <c r="E29" s="355"/>
+      <c r="F29" s="355"/>
       <c r="G29" s="331" t="s">
         <v>110</v>
       </c>
       <c r="H29" s="332"/>
       <c r="I29" s="332"/>
       <c r="J29" s="332"/>
       <c r="K29" s="333"/>
       <c r="L29" s="82"/>
-      <c r="M29" s="364" t="s">
+      <c r="M29" s="330" t="s">
         <v>122</v>
       </c>
-      <c r="N29" s="364"/>
+      <c r="N29" s="330"/>
       <c r="O29" s="83"/>
-      <c r="P29" s="364" t="s">
+      <c r="P29" s="330" t="s">
         <v>140</v>
       </c>
-      <c r="Q29" s="364"/>
-[...2 lines deleted...]
-      <c r="T29" s="365"/>
+      <c r="Q29" s="330"/>
+      <c r="R29" s="330"/>
+      <c r="S29" s="330"/>
+      <c r="T29" s="334"/>
       <c r="U29" s="331" t="s">
         <v>111</v>
       </c>
       <c r="V29" s="332"/>
       <c r="W29" s="332"/>
       <c r="X29" s="332"/>
       <c r="Y29" s="333"/>
       <c r="Z29" s="83"/>
-      <c r="AA29" s="364" t="s">
+      <c r="AA29" s="330" t="s">
         <v>122</v>
       </c>
-      <c r="AB29" s="364"/>
-      <c r="AC29" s="364"/>
+      <c r="AB29" s="330"/>
+      <c r="AC29" s="330"/>
       <c r="AD29" s="84"/>
-      <c r="AE29" s="334" t="s">
+      <c r="AE29" s="335" t="s">
         <v>140</v>
       </c>
-      <c r="AF29" s="334"/>
-[...1 lines deleted...]
-      <c r="AH29" s="334"/>
+      <c r="AF29" s="335"/>
+      <c r="AG29" s="335"/>
+      <c r="AH29" s="335"/>
       <c r="AI29" s="85"/>
     </row>
     <row r="30" spans="1:39" ht="22.5" customHeight="1">
-      <c r="A30" s="327" t="s">
+      <c r="A30" s="315" t="s">
         <v>148</v>
       </c>
-      <c r="B30" s="328"/>
-[...3 lines deleted...]
-      <c r="F30" s="330"/>
+      <c r="B30" s="316"/>
+      <c r="C30" s="354"/>
+      <c r="D30" s="355"/>
+      <c r="E30" s="355"/>
+      <c r="F30" s="355"/>
       <c r="G30" s="331" t="s">
         <v>112</v>
       </c>
       <c r="H30" s="332"/>
       <c r="I30" s="332"/>
       <c r="J30" s="332"/>
       <c r="K30" s="333"/>
       <c r="L30" s="82"/>
-      <c r="M30" s="364" t="s">
+      <c r="M30" s="330" t="s">
         <v>122</v>
       </c>
-      <c r="N30" s="364"/>
+      <c r="N30" s="330"/>
       <c r="O30" s="82"/>
-      <c r="P30" s="364" t="s">
+      <c r="P30" s="330" t="s">
         <v>140</v>
       </c>
-      <c r="Q30" s="364"/>
-[...17 lines deleted...]
-      <c r="AI30" s="366"/>
+      <c r="Q30" s="330"/>
+      <c r="R30" s="330"/>
+      <c r="S30" s="330"/>
+      <c r="T30" s="330"/>
+      <c r="U30" s="335"/>
+      <c r="V30" s="335"/>
+      <c r="W30" s="335"/>
+      <c r="X30" s="335"/>
+      <c r="Y30" s="335"/>
+      <c r="Z30" s="335"/>
+      <c r="AA30" s="335"/>
+      <c r="AB30" s="335"/>
+      <c r="AC30" s="335"/>
+      <c r="AD30" s="335"/>
+      <c r="AE30" s="335"/>
+      <c r="AF30" s="335"/>
+      <c r="AG30" s="335"/>
+      <c r="AH30" s="335"/>
+      <c r="AI30" s="336"/>
     </row>
     <row r="31" spans="1:39" ht="24.75" customHeight="1">
-      <c r="A31" s="327" t="s">
+      <c r="A31" s="315" t="s">
         <v>149</v>
       </c>
-      <c r="B31" s="328"/>
-      <c r="C31" s="131" t="s">
+      <c r="B31" s="316"/>
+      <c r="C31" s="346" t="s">
         <v>225</v>
       </c>
-      <c r="D31" s="131"/>
-[...2 lines deleted...]
-      <c r="G31" s="146" t="s">
+      <c r="D31" s="346"/>
+      <c r="E31" s="346"/>
+      <c r="F31" s="347"/>
+      <c r="G31" s="484" t="s">
         <v>219</v>
       </c>
-      <c r="H31" s="147"/>
-[...3 lines deleted...]
-      <c r="L31" s="147"/>
+      <c r="H31" s="387"/>
+      <c r="I31" s="387"/>
+      <c r="J31" s="387"/>
+      <c r="K31" s="387"/>
+      <c r="L31" s="387"/>
       <c r="M31" s="38"/>
-      <c r="N31" s="313" t="s">
+      <c r="N31" s="359" t="s">
         <v>222</v>
       </c>
-      <c r="O31" s="313"/>
-[...3 lines deleted...]
-      <c r="S31" s="313"/>
+      <c r="O31" s="359"/>
+      <c r="P31" s="359"/>
+      <c r="Q31" s="359"/>
+      <c r="R31" s="359"/>
+      <c r="S31" s="359"/>
       <c r="T31" s="103"/>
-      <c r="U31" s="337" t="s">
+      <c r="U31" s="357" t="s">
         <v>223</v>
       </c>
-      <c r="V31" s="337"/>
-[...12 lines deleted...]
-      <c r="AI31" s="338"/>
+      <c r="V31" s="357"/>
+      <c r="W31" s="357"/>
+      <c r="X31" s="357"/>
+      <c r="Y31" s="357"/>
+      <c r="Z31" s="357"/>
+      <c r="AA31" s="357"/>
+      <c r="AB31" s="357"/>
+      <c r="AC31" s="357"/>
+      <c r="AD31" s="357"/>
+      <c r="AE31" s="357"/>
+      <c r="AF31" s="357"/>
+      <c r="AG31" s="357"/>
+      <c r="AH31" s="357"/>
+      <c r="AI31" s="358"/>
     </row>
     <row r="32" spans="1:39" ht="21" customHeight="1">
-      <c r="A32" s="327" t="s">
+      <c r="A32" s="315" t="s">
         <v>150</v>
       </c>
-      <c r="B32" s="328"/>
-      <c r="C32" s="118" t="s">
+      <c r="B32" s="316"/>
+      <c r="C32" s="152" t="s">
         <v>182</v>
       </c>
-      <c r="D32" s="132"/>
-[...2 lines deleted...]
-      <c r="G32" s="146" t="s">
+      <c r="D32" s="363"/>
+      <c r="E32" s="363"/>
+      <c r="F32" s="364"/>
+      <c r="G32" s="484" t="s">
         <v>220</v>
       </c>
-      <c r="H32" s="147"/>
-[...3 lines deleted...]
-      <c r="L32" s="147"/>
+      <c r="H32" s="387"/>
+      <c r="I32" s="387"/>
+      <c r="J32" s="387"/>
+      <c r="K32" s="387"/>
+      <c r="L32" s="387"/>
       <c r="M32" s="104"/>
-      <c r="N32" s="339" t="s">
+      <c r="N32" s="360" t="s">
         <v>222</v>
       </c>
-      <c r="O32" s="339"/>
-[...3 lines deleted...]
-      <c r="S32" s="339"/>
+      <c r="O32" s="360"/>
+      <c r="P32" s="360"/>
+      <c r="Q32" s="360"/>
+      <c r="R32" s="360"/>
+      <c r="S32" s="360"/>
       <c r="T32" s="105"/>
-      <c r="U32" s="337" t="s">
+      <c r="U32" s="357" t="s">
         <v>224</v>
       </c>
-      <c r="V32" s="337"/>
-[...12 lines deleted...]
-      <c r="AI32" s="338"/>
+      <c r="V32" s="357"/>
+      <c r="W32" s="357"/>
+      <c r="X32" s="357"/>
+      <c r="Y32" s="357"/>
+      <c r="Z32" s="357"/>
+      <c r="AA32" s="357"/>
+      <c r="AB32" s="357"/>
+      <c r="AC32" s="357"/>
+      <c r="AD32" s="357"/>
+      <c r="AE32" s="357"/>
+      <c r="AF32" s="357"/>
+      <c r="AG32" s="357"/>
+      <c r="AH32" s="357"/>
+      <c r="AI32" s="358"/>
     </row>
     <row r="33" spans="1:40" ht="23.25" customHeight="1">
-      <c r="A33" s="327"/>
-[...1 lines deleted...]
-      <c r="C33" s="120" t="s">
+      <c r="A33" s="315"/>
+      <c r="B33" s="316"/>
+      <c r="C33" s="365" t="s">
         <v>114</v>
       </c>
-      <c r="D33" s="346"/>
-[...2 lines deleted...]
-      <c r="G33" s="407" t="s">
+      <c r="D33" s="366"/>
+      <c r="E33" s="366"/>
+      <c r="F33" s="366"/>
+      <c r="G33" s="305" t="s">
         <v>186</v>
       </c>
-      <c r="H33" s="125"/>
-[...4 lines deleted...]
-      <c r="M33" s="411" t="s">
+      <c r="H33" s="306"/>
+      <c r="I33" s="306"/>
+      <c r="J33" s="306"/>
+      <c r="K33" s="306"/>
+      <c r="L33" s="307"/>
+      <c r="M33" s="310" t="s">
         <v>221</v>
       </c>
-      <c r="N33" s="412"/>
-[...14 lines deleted...]
-      <c r="AC33" s="400" t="s">
+      <c r="N33" s="311"/>
+      <c r="O33" s="311"/>
+      <c r="P33" s="311"/>
+      <c r="Q33" s="311"/>
+      <c r="R33" s="311"/>
+      <c r="S33" s="311"/>
+      <c r="T33" s="311"/>
+      <c r="U33" s="311"/>
+      <c r="V33" s="311"/>
+      <c r="W33" s="311"/>
+      <c r="X33" s="311"/>
+      <c r="Y33" s="311"/>
+      <c r="Z33" s="311"/>
+      <c r="AA33" s="311"/>
+      <c r="AB33" s="312"/>
+      <c r="AC33" s="297" t="s">
         <v>212</v>
       </c>
-      <c r="AD33" s="401"/>
-[...4 lines deleted...]
-      <c r="AI33" s="402"/>
+      <c r="AD33" s="298"/>
+      <c r="AE33" s="298"/>
+      <c r="AF33" s="298"/>
+      <c r="AG33" s="298"/>
+      <c r="AH33" s="298"/>
+      <c r="AI33" s="299"/>
     </row>
-    <row r="34" spans="1:40" ht="20.100000000000001" customHeight="1">
-      <c r="A34" s="340" t="s">
+    <row r="34" spans="1:40" ht="20.149999999999999" customHeight="1">
+      <c r="A34" s="313" t="s">
         <v>162</v>
       </c>
-      <c r="B34" s="341"/>
-      <c r="C34" s="130" t="s">
+      <c r="B34" s="314"/>
+      <c r="C34" s="510" t="s">
         <v>46</v>
       </c>
-      <c r="D34" s="131"/>
-[...1 lines deleted...]
-      <c r="F34" s="131"/>
+      <c r="D34" s="346"/>
+      <c r="E34" s="346"/>
+      <c r="F34" s="346"/>
       <c r="G34" s="106" t="s">
         <v>183</v>
       </c>
       <c r="H34" s="38"/>
       <c r="I34" s="38"/>
       <c r="J34" s="38"/>
       <c r="K34" s="38"/>
       <c r="L34" s="38"/>
       <c r="M34" s="107" t="s">
         <v>183</v>
       </c>
-      <c r="N34" s="303"/>
-[...5 lines deleted...]
-      <c r="T34" s="303"/>
+      <c r="N34" s="241"/>
+      <c r="O34" s="241"/>
+      <c r="P34" s="241"/>
+      <c r="Q34" s="241"/>
+      <c r="R34" s="241"/>
+      <c r="S34" s="241"/>
+      <c r="T34" s="241"/>
       <c r="U34" s="108" t="s">
         <v>187</v>
       </c>
-      <c r="V34" s="303"/>
-[...6 lines deleted...]
-      <c r="AC34" s="403" t="s">
+      <c r="V34" s="241"/>
+      <c r="W34" s="241"/>
+      <c r="X34" s="241"/>
+      <c r="Y34" s="241"/>
+      <c r="Z34" s="241"/>
+      <c r="AA34" s="241"/>
+      <c r="AB34" s="242"/>
+      <c r="AC34" s="300" t="s">
         <v>218</v>
       </c>
-      <c r="AD34" s="304"/>
-[...4 lines deleted...]
-      <c r="AI34" s="305"/>
+      <c r="AD34" s="244"/>
+      <c r="AE34" s="244"/>
+      <c r="AF34" s="244"/>
+      <c r="AG34" s="244"/>
+      <c r="AH34" s="244"/>
+      <c r="AI34" s="301"/>
       <c r="AK34" s="17"/>
       <c r="AL34" s="8"/>
     </row>
-    <row r="35" spans="1:40" ht="20.100000000000001" customHeight="1">
-[...2 lines deleted...]
-      <c r="C35" s="118" t="s">
+    <row r="35" spans="1:40" ht="20.149999999999999" customHeight="1">
+      <c r="A35" s="313"/>
+      <c r="B35" s="314"/>
+      <c r="C35" s="152" t="s">
         <v>182</v>
       </c>
-      <c r="D35" s="132"/>
-[...1 lines deleted...]
-      <c r="F35" s="132"/>
+      <c r="D35" s="363"/>
+      <c r="E35" s="363"/>
+      <c r="F35" s="363"/>
       <c r="G35" s="106" t="s">
         <v>184</v>
       </c>
       <c r="H35" s="38"/>
       <c r="I35" s="38"/>
       <c r="J35" s="38"/>
       <c r="K35" s="38"/>
       <c r="L35" s="38"/>
       <c r="M35" s="107" t="s">
         <v>184</v>
       </c>
-      <c r="N35" s="303"/>
-[...5 lines deleted...]
-      <c r="T35" s="303"/>
+      <c r="N35" s="241"/>
+      <c r="O35" s="241"/>
+      <c r="P35" s="241"/>
+      <c r="Q35" s="241"/>
+      <c r="R35" s="241"/>
+      <c r="S35" s="241"/>
+      <c r="T35" s="241"/>
       <c r="U35" s="108" t="s">
         <v>187</v>
       </c>
-      <c r="V35" s="303"/>
-[...6 lines deleted...]
-      <c r="AC35" s="403" t="s">
+      <c r="V35" s="241"/>
+      <c r="W35" s="241"/>
+      <c r="X35" s="241"/>
+      <c r="Y35" s="241"/>
+      <c r="Z35" s="241"/>
+      <c r="AA35" s="241"/>
+      <c r="AB35" s="242"/>
+      <c r="AC35" s="300" t="s">
         <v>218</v>
       </c>
-      <c r="AD35" s="304"/>
-[...4 lines deleted...]
-      <c r="AI35" s="305"/>
+      <c r="AD35" s="244"/>
+      <c r="AE35" s="244"/>
+      <c r="AF35" s="244"/>
+      <c r="AG35" s="244"/>
+      <c r="AH35" s="244"/>
+      <c r="AI35" s="301"/>
     </row>
-    <row r="36" spans="1:40" ht="20.100000000000001" customHeight="1">
-[...2 lines deleted...]
-      <c r="C36" s="118" t="s">
+    <row r="36" spans="1:40" ht="20.149999999999999" customHeight="1">
+      <c r="A36" s="313"/>
+      <c r="B36" s="314"/>
+      <c r="C36" s="152" t="s">
         <v>181</v>
       </c>
-      <c r="D36" s="132"/>
-[...1 lines deleted...]
-      <c r="F36" s="132"/>
+      <c r="D36" s="363"/>
+      <c r="E36" s="363"/>
+      <c r="F36" s="363"/>
       <c r="G36" s="109" t="s">
         <v>185</v>
       </c>
       <c r="H36" s="104"/>
       <c r="I36" s="104"/>
       <c r="J36" s="104"/>
       <c r="K36" s="104"/>
       <c r="L36" s="104"/>
       <c r="M36" s="110" t="s">
         <v>185</v>
       </c>
-      <c r="N36" s="408"/>
-[...5 lines deleted...]
-      <c r="T36" s="408"/>
+      <c r="N36" s="308"/>
+      <c r="O36" s="308"/>
+      <c r="P36" s="308"/>
+      <c r="Q36" s="308"/>
+      <c r="R36" s="308"/>
+      <c r="S36" s="308"/>
+      <c r="T36" s="308"/>
       <c r="U36" s="111" t="s">
         <v>187</v>
       </c>
-      <c r="V36" s="408"/>
-[...6 lines deleted...]
-      <c r="AC36" s="404" t="s">
+      <c r="V36" s="308"/>
+      <c r="W36" s="308"/>
+      <c r="X36" s="308"/>
+      <c r="Y36" s="308"/>
+      <c r="Z36" s="308"/>
+      <c r="AA36" s="308"/>
+      <c r="AB36" s="309"/>
+      <c r="AC36" s="302" t="s">
         <v>218</v>
       </c>
-      <c r="AD36" s="405"/>
-[...4 lines deleted...]
-      <c r="AI36" s="406"/>
+      <c r="AD36" s="303"/>
+      <c r="AE36" s="303"/>
+      <c r="AF36" s="303"/>
+      <c r="AG36" s="303"/>
+      <c r="AH36" s="303"/>
+      <c r="AI36" s="304"/>
     </row>
-    <row r="37" spans="1:40" ht="20.100000000000001" customHeight="1">
-      <c r="A37" s="116" t="s">
+    <row r="37" spans="1:40" ht="20.149999999999999" customHeight="1">
+      <c r="A37" s="150" t="s">
         <v>126</v>
       </c>
-      <c r="B37" s="117"/>
-      <c r="C37" s="122" t="s">
+      <c r="B37" s="151"/>
+      <c r="C37" s="537" t="s">
         <v>226</v>
       </c>
-      <c r="D37" s="123"/>
-[...21 lines deleted...]
-      <c r="Z37" s="124" t="s">
+      <c r="D37" s="538"/>
+      <c r="E37" s="538"/>
+      <c r="F37" s="538"/>
+      <c r="G37" s="538"/>
+      <c r="H37" s="538"/>
+      <c r="I37" s="538"/>
+      <c r="J37" s="538"/>
+      <c r="K37" s="538"/>
+      <c r="L37" s="538"/>
+      <c r="M37" s="538"/>
+      <c r="N37" s="538"/>
+      <c r="O37" s="538"/>
+      <c r="P37" s="538"/>
+      <c r="Q37" s="538"/>
+      <c r="R37" s="538"/>
+      <c r="S37" s="538"/>
+      <c r="T37" s="538"/>
+      <c r="U37" s="538"/>
+      <c r="V37" s="538"/>
+      <c r="W37" s="538"/>
+      <c r="X37" s="538"/>
+      <c r="Y37" s="538"/>
+      <c r="Z37" s="539" t="s">
         <v>227</v>
       </c>
-      <c r="AA37" s="125"/>
-[...3 lines deleted...]
-      <c r="AE37" s="127" t="s">
+      <c r="AA37" s="306"/>
+      <c r="AB37" s="306"/>
+      <c r="AC37" s="306"/>
+      <c r="AD37" s="307"/>
+      <c r="AE37" s="540" t="s">
         <v>228</v>
       </c>
-      <c r="AF37" s="128"/>
-[...2 lines deleted...]
-      <c r="AI37" s="129"/>
+      <c r="AF37" s="541"/>
+      <c r="AG37" s="541"/>
+      <c r="AH37" s="541"/>
+      <c r="AI37" s="542"/>
     </row>
     <row r="38" spans="1:40" ht="25.15" customHeight="1">
-      <c r="A38" s="118"/>
-[...1 lines deleted...]
-      <c r="C38" s="306" t="s">
+      <c r="A38" s="152"/>
+      <c r="B38" s="153"/>
+      <c r="C38" s="246" t="s">
         <v>113</v>
       </c>
-      <c r="D38" s="306"/>
-[...4 lines deleted...]
-      <c r="I38" s="360" t="s">
+      <c r="D38" s="246"/>
+      <c r="E38" s="246"/>
+      <c r="F38" s="247"/>
+      <c r="G38" s="283"/>
+      <c r="H38" s="284"/>
+      <c r="I38" s="517" t="s">
         <v>164</v>
       </c>
-      <c r="J38" s="394"/>
-[...10 lines deleted...]
-      <c r="U38" s="396" t="s">
+      <c r="J38" s="526"/>
+      <c r="K38" s="526"/>
+      <c r="L38" s="526"/>
+      <c r="M38" s="526"/>
+      <c r="N38" s="526"/>
+      <c r="O38" s="526"/>
+      <c r="P38" s="526"/>
+      <c r="Q38" s="526"/>
+      <c r="R38" s="527"/>
+      <c r="S38" s="521"/>
+      <c r="T38" s="522"/>
+      <c r="U38" s="531" t="s">
         <v>165</v>
       </c>
-      <c r="V38" s="395"/>
-[...12 lines deleted...]
-      <c r="AI38" s="397"/>
+      <c r="V38" s="527"/>
+      <c r="W38" s="527"/>
+      <c r="X38" s="527"/>
+      <c r="Y38" s="527"/>
+      <c r="Z38" s="527"/>
+      <c r="AA38" s="527"/>
+      <c r="AB38" s="527"/>
+      <c r="AC38" s="527"/>
+      <c r="AD38" s="527"/>
+      <c r="AE38" s="527"/>
+      <c r="AF38" s="527"/>
+      <c r="AG38" s="527"/>
+      <c r="AH38" s="527"/>
+      <c r="AI38" s="532"/>
     </row>
     <row r="39" spans="1:40" ht="25.15" customHeight="1">
-      <c r="A39" s="120"/>
-[...1 lines deleted...]
-      <c r="C39" s="425" t="s">
+      <c r="A39" s="365"/>
+      <c r="B39" s="536"/>
+      <c r="C39" s="260" t="s">
         <v>143</v>
       </c>
-      <c r="D39" s="426"/>
-[...4 lines deleted...]
-      <c r="I39" s="392" t="s">
+      <c r="D39" s="239"/>
+      <c r="E39" s="239"/>
+      <c r="F39" s="261"/>
+      <c r="G39" s="285"/>
+      <c r="H39" s="286"/>
+      <c r="I39" s="525" t="s">
         <v>164</v>
       </c>
-      <c r="J39" s="393"/>
-[...10 lines deleted...]
-      <c r="U39" s="398" t="s">
+      <c r="J39" s="295"/>
+      <c r="K39" s="295"/>
+      <c r="L39" s="295"/>
+      <c r="M39" s="295"/>
+      <c r="N39" s="295"/>
+      <c r="O39" s="295"/>
+      <c r="P39" s="295"/>
+      <c r="Q39" s="295"/>
+      <c r="R39" s="295"/>
+      <c r="S39" s="523"/>
+      <c r="T39" s="524"/>
+      <c r="U39" s="294" t="s">
         <v>165</v>
       </c>
-      <c r="V39" s="393"/>
-[...12 lines deleted...]
-      <c r="AI39" s="399"/>
+      <c r="V39" s="295"/>
+      <c r="W39" s="295"/>
+      <c r="X39" s="295"/>
+      <c r="Y39" s="295"/>
+      <c r="Z39" s="295"/>
+      <c r="AA39" s="295"/>
+      <c r="AB39" s="295"/>
+      <c r="AC39" s="295"/>
+      <c r="AD39" s="295"/>
+      <c r="AE39" s="295"/>
+      <c r="AF39" s="295"/>
+      <c r="AG39" s="295"/>
+      <c r="AH39" s="295"/>
+      <c r="AI39" s="296"/>
     </row>
     <row r="40" spans="1:40" ht="30.75" customHeight="1">
-      <c r="A40" s="318" t="s">
+      <c r="A40" s="344" t="s">
         <v>30</v>
       </c>
-      <c r="B40" s="319"/>
+      <c r="B40" s="345"/>
       <c r="C40" s="72"/>
       <c r="D40" s="68" t="s">
         <v>31</v>
       </c>
       <c r="E40" s="68"/>
       <c r="F40" s="68"/>
       <c r="G40" s="68"/>
       <c r="H40" s="68"/>
-      <c r="I40" s="450"/>
-[...1 lines deleted...]
-      <c r="K40" s="463" t="s">
+      <c r="I40" s="223"/>
+      <c r="J40" s="223"/>
+      <c r="K40" s="245" t="s">
         <v>73</v>
       </c>
-      <c r="L40" s="463"/>
-[...10 lines deleted...]
-      <c r="W40" s="463"/>
+      <c r="L40" s="245"/>
+      <c r="M40" s="245"/>
+      <c r="N40" s="245"/>
+      <c r="O40" s="245"/>
+      <c r="P40" s="245"/>
+      <c r="Q40" s="245"/>
+      <c r="R40" s="245"/>
+      <c r="S40" s="245"/>
+      <c r="T40" s="245"/>
+      <c r="U40" s="245"/>
+      <c r="V40" s="245"/>
+      <c r="W40" s="245"/>
       <c r="X40" s="68"/>
       <c r="Y40" s="68"/>
       <c r="Z40" s="68"/>
       <c r="AA40" s="77"/>
       <c r="AB40" s="77" t="s">
         <v>32</v>
       </c>
       <c r="AC40" s="70"/>
       <c r="AD40" s="70"/>
       <c r="AE40" s="70"/>
       <c r="AF40" s="70"/>
       <c r="AG40" s="70"/>
       <c r="AH40" s="70"/>
       <c r="AI40" s="71"/>
     </row>
     <row r="41" spans="1:40" s="4" customFormat="1" ht="25.15" customHeight="1">
-      <c r="A41" s="347" t="s">
+      <c r="A41" s="512" t="s">
         <v>147</v>
       </c>
-      <c r="B41" s="348"/>
+      <c r="B41" s="513"/>
       <c r="C41" s="38"/>
-      <c r="D41" s="359" t="s">
+      <c r="D41" s="516" t="s">
         <v>166</v>
       </c>
-      <c r="E41" s="359"/>
-[...4 lines deleted...]
-      <c r="J41" s="359"/>
+      <c r="E41" s="516"/>
+      <c r="F41" s="516"/>
+      <c r="G41" s="516"/>
+      <c r="H41" s="516"/>
+      <c r="I41" s="516"/>
+      <c r="J41" s="516"/>
       <c r="K41" s="78"/>
       <c r="L41" s="38"/>
-      <c r="M41" s="362" t="s">
+      <c r="M41" s="519" t="s">
         <v>170</v>
       </c>
-      <c r="N41" s="362"/>
-[...9 lines deleted...]
-      <c r="X41" s="362"/>
+      <c r="N41" s="519"/>
+      <c r="O41" s="519"/>
+      <c r="P41" s="519"/>
+      <c r="Q41" s="519"/>
+      <c r="R41" s="519"/>
+      <c r="S41" s="519"/>
+      <c r="T41" s="519"/>
+      <c r="U41" s="519"/>
+      <c r="V41" s="519"/>
+      <c r="W41" s="519"/>
+      <c r="X41" s="519"/>
       <c r="Y41" s="79"/>
       <c r="Z41" s="79"/>
-      <c r="AA41" s="362" t="s">
+      <c r="AA41" s="519" t="s">
         <v>167</v>
       </c>
-      <c r="AB41" s="362"/>
-[...6 lines deleted...]
-      <c r="AI41" s="363"/>
+      <c r="AB41" s="519"/>
+      <c r="AC41" s="519"/>
+      <c r="AD41" s="519"/>
+      <c r="AE41" s="519"/>
+      <c r="AF41" s="519"/>
+      <c r="AG41" s="519"/>
+      <c r="AH41" s="519"/>
+      <c r="AI41" s="520"/>
       <c r="AK41" s="6"/>
       <c r="AL41" s="3"/>
       <c r="AM41" s="3"/>
     </row>
     <row r="42" spans="1:40" s="6" customFormat="1" ht="25.15" customHeight="1">
-      <c r="A42" s="349"/>
-      <c r="B42" s="350"/>
+      <c r="A42" s="514"/>
+      <c r="B42" s="515"/>
       <c r="C42" s="38"/>
-      <c r="D42" s="360" t="s">
+      <c r="D42" s="517" t="s">
         <v>169</v>
       </c>
-      <c r="E42" s="360"/>
-[...13 lines deleted...]
-      <c r="S42" s="360"/>
+      <c r="E42" s="517"/>
+      <c r="F42" s="517"/>
+      <c r="G42" s="517"/>
+      <c r="H42" s="517"/>
+      <c r="I42" s="517"/>
+      <c r="J42" s="517"/>
+      <c r="K42" s="517"/>
+      <c r="L42" s="517"/>
+      <c r="M42" s="517"/>
+      <c r="N42" s="517"/>
+      <c r="O42" s="517"/>
+      <c r="P42" s="517"/>
+      <c r="Q42" s="517"/>
+      <c r="R42" s="517"/>
+      <c r="S42" s="517"/>
       <c r="T42" s="80"/>
-      <c r="U42" s="360" t="s">
+      <c r="U42" s="517" t="s">
         <v>168</v>
       </c>
-      <c r="V42" s="360"/>
-[...12 lines deleted...]
-      <c r="AI42" s="361"/>
+      <c r="V42" s="517"/>
+      <c r="W42" s="517"/>
+      <c r="X42" s="517"/>
+      <c r="Y42" s="517"/>
+      <c r="Z42" s="517"/>
+      <c r="AA42" s="517"/>
+      <c r="AB42" s="517"/>
+      <c r="AC42" s="517"/>
+      <c r="AD42" s="517"/>
+      <c r="AE42" s="517"/>
+      <c r="AF42" s="517"/>
+      <c r="AG42" s="517"/>
+      <c r="AH42" s="517"/>
+      <c r="AI42" s="518"/>
       <c r="AL42" s="3"/>
       <c r="AM42" s="3"/>
     </row>
     <row r="43" spans="1:40" s="9" customFormat="1" ht="25.15" customHeight="1">
-      <c r="A43" s="242" t="s">
+      <c r="A43" s="386" t="s">
         <v>127</v>
       </c>
-      <c r="B43" s="243"/>
-      <c r="C43" s="170" t="s">
+      <c r="B43" s="388"/>
+      <c r="C43" s="378" t="s">
         <v>39</v>
       </c>
-      <c r="D43" s="171"/>
-[...15 lines deleted...]
-      <c r="T43" s="520" t="s">
+      <c r="D43" s="117"/>
+      <c r="E43" s="117"/>
+      <c r="F43" s="118"/>
+      <c r="G43" s="115"/>
+      <c r="H43" s="115"/>
+      <c r="I43" s="115"/>
+      <c r="J43" s="115"/>
+      <c r="K43" s="115"/>
+      <c r="L43" s="115"/>
+      <c r="M43" s="115"/>
+      <c r="N43" s="115"/>
+      <c r="O43" s="115"/>
+      <c r="P43" s="115"/>
+      <c r="Q43" s="115"/>
+      <c r="R43" s="115"/>
+      <c r="S43" s="115"/>
+      <c r="T43" s="116" t="s">
         <v>40</v>
       </c>
-      <c r="U43" s="171"/>
-[...1 lines deleted...]
-      <c r="W43" s="172"/>
+      <c r="U43" s="117"/>
+      <c r="V43" s="117"/>
+      <c r="W43" s="118"/>
       <c r="X43" s="73"/>
       <c r="Y43" s="74"/>
       <c r="Z43" s="74"/>
       <c r="AA43" s="74"/>
       <c r="AB43" s="74"/>
       <c r="AC43" s="74"/>
       <c r="AD43" s="74"/>
       <c r="AE43" s="74"/>
       <c r="AF43" s="74"/>
       <c r="AG43" s="74"/>
       <c r="AH43" s="74"/>
       <c r="AI43" s="75"/>
       <c r="AK43" s="6"/>
       <c r="AL43" s="3"/>
       <c r="AM43" s="3"/>
       <c r="AN43" s="10"/>
     </row>
     <row r="44" spans="1:40" ht="25.15" customHeight="1">
-      <c r="A44" s="244"/>
-[...1 lines deleted...]
-      <c r="C44" s="158" t="s">
+      <c r="A44" s="389"/>
+      <c r="B44" s="390"/>
+      <c r="C44" s="169" t="s">
         <v>41</v>
       </c>
-      <c r="D44" s="158"/>
-[...1 lines deleted...]
-      <c r="F44" s="173"/>
+      <c r="D44" s="169"/>
+      <c r="E44" s="169"/>
+      <c r="F44" s="226"/>
       <c r="G44" s="76" t="s">
         <v>157</v>
       </c>
-      <c r="H44" s="283" t="s">
+      <c r="H44" s="231" t="s">
         <v>158</v>
       </c>
-      <c r="I44" s="283"/>
-[...2 lines deleted...]
-      <c r="L44" s="283"/>
+      <c r="I44" s="231"/>
+      <c r="J44" s="231"/>
+      <c r="K44" s="231"/>
+      <c r="L44" s="231"/>
       <c r="M44" s="25" t="s">
         <v>76</v>
       </c>
       <c r="N44" s="25"/>
       <c r="O44" s="25"/>
       <c r="P44" s="25"/>
       <c r="Q44" s="25"/>
       <c r="R44" s="25"/>
       <c r="S44" s="25" t="s">
         <v>35</v>
       </c>
-      <c r="T44" s="520" t="s">
+      <c r="T44" s="116" t="s">
         <v>42</v>
       </c>
-      <c r="U44" s="171"/>
-[...1 lines deleted...]
-      <c r="W44" s="172"/>
+      <c r="U44" s="117"/>
+      <c r="V44" s="117"/>
+      <c r="W44" s="118"/>
       <c r="X44" s="13"/>
       <c r="Y44" s="13"/>
       <c r="Z44" s="13"/>
       <c r="AA44" s="13"/>
       <c r="AB44" s="13"/>
       <c r="AC44" s="13"/>
       <c r="AD44" s="13"/>
-      <c r="AE44" s="414"/>
-[...3 lines deleted...]
-      <c r="AI44" s="416"/>
+      <c r="AE44" s="528"/>
+      <c r="AF44" s="529"/>
+      <c r="AG44" s="529"/>
+      <c r="AH44" s="529"/>
+      <c r="AI44" s="530"/>
     </row>
     <row r="45" spans="1:40" ht="25.15" customHeight="1">
-      <c r="A45" s="246"/>
-[...1 lines deleted...]
-      <c r="C45" s="157" t="s">
+      <c r="A45" s="403"/>
+      <c r="B45" s="404"/>
+      <c r="C45" s="488" t="s">
         <v>43</v>
       </c>
-      <c r="D45" s="158"/>
-[...30 lines deleted...]
-      <c r="AI45" s="160"/>
+      <c r="D45" s="169"/>
+      <c r="E45" s="169"/>
+      <c r="F45" s="169"/>
+      <c r="G45" s="169"/>
+      <c r="H45" s="169"/>
+      <c r="I45" s="169"/>
+      <c r="J45" s="169"/>
+      <c r="K45" s="489"/>
+      <c r="L45" s="489"/>
+      <c r="M45" s="489"/>
+      <c r="N45" s="489"/>
+      <c r="O45" s="489"/>
+      <c r="P45" s="489"/>
+      <c r="Q45" s="489"/>
+      <c r="R45" s="489"/>
+      <c r="S45" s="489"/>
+      <c r="T45" s="489"/>
+      <c r="U45" s="489"/>
+      <c r="V45" s="489"/>
+      <c r="W45" s="489"/>
+      <c r="X45" s="489"/>
+      <c r="Y45" s="489"/>
+      <c r="Z45" s="489"/>
+      <c r="AA45" s="489"/>
+      <c r="AB45" s="489"/>
+      <c r="AC45" s="489"/>
+      <c r="AD45" s="489"/>
+      <c r="AE45" s="489"/>
+      <c r="AF45" s="489"/>
+      <c r="AG45" s="489"/>
+      <c r="AH45" s="489"/>
+      <c r="AI45" s="490"/>
     </row>
     <row r="46" spans="1:40" ht="25.15" customHeight="1">
-      <c r="A46" s="248" t="s">
+      <c r="A46" s="405" t="s">
         <v>139</v>
       </c>
-      <c r="B46" s="249"/>
-[...32 lines deleted...]
-      <c r="AI46" s="523"/>
+      <c r="B46" s="406"/>
+      <c r="C46" s="119"/>
+      <c r="D46" s="120"/>
+      <c r="E46" s="120"/>
+      <c r="F46" s="120"/>
+      <c r="G46" s="120"/>
+      <c r="H46" s="120"/>
+      <c r="I46" s="120"/>
+      <c r="J46" s="120"/>
+      <c r="K46" s="120"/>
+      <c r="L46" s="120"/>
+      <c r="M46" s="120"/>
+      <c r="N46" s="120"/>
+      <c r="O46" s="120"/>
+      <c r="P46" s="120"/>
+      <c r="Q46" s="120"/>
+      <c r="R46" s="120"/>
+      <c r="S46" s="120"/>
+      <c r="T46" s="120"/>
+      <c r="U46" s="120"/>
+      <c r="V46" s="120"/>
+      <c r="W46" s="120"/>
+      <c r="X46" s="120"/>
+      <c r="Y46" s="120"/>
+      <c r="Z46" s="120"/>
+      <c r="AA46" s="120"/>
+      <c r="AB46" s="120"/>
+      <c r="AC46" s="120"/>
+      <c r="AD46" s="120"/>
+      <c r="AE46" s="120"/>
+      <c r="AF46" s="120"/>
+      <c r="AG46" s="120"/>
+      <c r="AH46" s="120"/>
+      <c r="AI46" s="121"/>
       <c r="AM46" s="8"/>
     </row>
     <row r="47" spans="1:40" ht="25.15" customHeight="1">
-      <c r="A47" s="250"/>
-[...33 lines deleted...]
-      <c r="AI47" s="526"/>
+      <c r="A47" s="407"/>
+      <c r="B47" s="408"/>
+      <c r="C47" s="122"/>
+      <c r="D47" s="123"/>
+      <c r="E47" s="123"/>
+      <c r="F47" s="123"/>
+      <c r="G47" s="123"/>
+      <c r="H47" s="123"/>
+      <c r="I47" s="123"/>
+      <c r="J47" s="123"/>
+      <c r="K47" s="123"/>
+      <c r="L47" s="123"/>
+      <c r="M47" s="123"/>
+      <c r="N47" s="123"/>
+      <c r="O47" s="123"/>
+      <c r="P47" s="123"/>
+      <c r="Q47" s="123"/>
+      <c r="R47" s="123"/>
+      <c r="S47" s="123"/>
+      <c r="T47" s="123"/>
+      <c r="U47" s="123"/>
+      <c r="V47" s="123"/>
+      <c r="W47" s="123"/>
+      <c r="X47" s="123"/>
+      <c r="Y47" s="123"/>
+      <c r="Z47" s="123"/>
+      <c r="AA47" s="123"/>
+      <c r="AB47" s="123"/>
+      <c r="AC47" s="123"/>
+      <c r="AD47" s="123"/>
+      <c r="AE47" s="123"/>
+      <c r="AF47" s="123"/>
+      <c r="AG47" s="123"/>
+      <c r="AH47" s="123"/>
+      <c r="AI47" s="124"/>
     </row>
     <row r="48" spans="1:40" ht="18" customHeight="1">
-      <c r="B48" s="533"/>
-[...31 lines deleted...]
-      <c r="AH48" s="533"/>
+      <c r="B48" s="131"/>
+      <c r="C48" s="131"/>
+      <c r="D48" s="131"/>
+      <c r="E48" s="131"/>
+      <c r="F48" s="131"/>
+      <c r="G48" s="131"/>
+      <c r="H48" s="131"/>
+      <c r="I48" s="131"/>
+      <c r="J48" s="131"/>
+      <c r="K48" s="131"/>
+      <c r="L48" s="131"/>
+      <c r="M48" s="131"/>
+      <c r="N48" s="131"/>
+      <c r="O48" s="131"/>
+      <c r="P48" s="131"/>
+      <c r="Q48" s="131"/>
+      <c r="R48" s="131"/>
+      <c r="S48" s="131"/>
+      <c r="T48" s="131"/>
+      <c r="U48" s="131"/>
+      <c r="V48" s="131"/>
+      <c r="W48" s="131"/>
+      <c r="X48" s="131"/>
+      <c r="Y48" s="131"/>
+      <c r="Z48" s="131"/>
+      <c r="AA48" s="131"/>
+      <c r="AB48" s="131"/>
+      <c r="AC48" s="131"/>
+      <c r="AD48" s="131"/>
+      <c r="AE48" s="131"/>
+      <c r="AF48" s="131"/>
+      <c r="AG48" s="131"/>
+      <c r="AH48" s="131"/>
       <c r="AI48" s="16"/>
     </row>
     <row r="49" spans="1:40" ht="18" customHeight="1">
       <c r="B49" s="6"/>
       <c r="C49" s="6"/>
       <c r="D49" s="6"/>
       <c r="E49" s="6"/>
       <c r="F49" s="6"/>
       <c r="G49" s="6"/>
       <c r="H49" s="6"/>
       <c r="I49" s="6"/>
       <c r="J49" s="6"/>
       <c r="K49" s="6"/>
       <c r="L49" s="6"/>
       <c r="M49" s="6"/>
       <c r="N49" s="6"/>
       <c r="O49" s="6"/>
       <c r="P49" s="6"/>
       <c r="Q49" s="6"/>
       <c r="R49" s="6"/>
       <c r="S49" s="6"/>
-      <c r="T49" s="174" t="s">
-[...16 lines deleted...]
-      <c r="AI49" s="176"/>
+      <c r="T49" s="112" t="s">
+        <v>231</v>
+      </c>
+      <c r="U49" s="113"/>
+      <c r="V49" s="113"/>
+      <c r="W49" s="113"/>
+      <c r="X49" s="113"/>
+      <c r="Y49" s="113"/>
+      <c r="Z49" s="113"/>
+      <c r="AA49" s="113"/>
+      <c r="AB49" s="113"/>
+      <c r="AC49" s="113"/>
+      <c r="AD49" s="113"/>
+      <c r="AE49" s="113"/>
+      <c r="AF49" s="113"/>
+      <c r="AG49" s="113"/>
+      <c r="AH49" s="113"/>
+      <c r="AI49" s="114"/>
     </row>
-    <row r="50" spans="1:40" ht="20.100000000000001" customHeight="1">
-      <c r="A50" s="252" t="s">
+    <row r="50" spans="1:40" ht="20.149999999999999" customHeight="1">
+      <c r="A50" s="409" t="s">
         <v>135</v>
       </c>
-      <c r="B50" s="252"/>
-[...32 lines deleted...]
-      <c r="AI50" s="252"/>
+      <c r="B50" s="409"/>
+      <c r="C50" s="409"/>
+      <c r="D50" s="409"/>
+      <c r="E50" s="409"/>
+      <c r="F50" s="409"/>
+      <c r="G50" s="409"/>
+      <c r="H50" s="409"/>
+      <c r="I50" s="409"/>
+      <c r="J50" s="409"/>
+      <c r="K50" s="409"/>
+      <c r="L50" s="409"/>
+      <c r="M50" s="409"/>
+      <c r="N50" s="409"/>
+      <c r="O50" s="409"/>
+      <c r="P50" s="409"/>
+      <c r="Q50" s="409"/>
+      <c r="R50" s="409"/>
+      <c r="S50" s="409"/>
+      <c r="T50" s="409"/>
+      <c r="U50" s="409"/>
+      <c r="V50" s="409"/>
+      <c r="W50" s="409"/>
+      <c r="X50" s="409"/>
+      <c r="Y50" s="409"/>
+      <c r="Z50" s="409"/>
+      <c r="AA50" s="409"/>
+      <c r="AB50" s="409"/>
+      <c r="AC50" s="409"/>
+      <c r="AD50" s="409"/>
+      <c r="AE50" s="409"/>
+      <c r="AF50" s="409"/>
+      <c r="AG50" s="409"/>
+      <c r="AH50" s="409"/>
+      <c r="AI50" s="409"/>
     </row>
     <row r="51" spans="1:40" ht="30" customHeight="1">
-      <c r="A51" s="253" t="s">
+      <c r="A51" s="269" t="s">
         <v>159</v>
       </c>
-      <c r="B51" s="254"/>
-      <c r="C51" s="253" t="s">
+      <c r="B51" s="410"/>
+      <c r="C51" s="269" t="s">
         <v>136</v>
       </c>
-      <c r="D51" s="435"/>
-      <c r="E51" s="435"/>
+      <c r="D51" s="270"/>
+      <c r="E51" s="270"/>
       <c r="F51" s="61"/>
-      <c r="G51" s="114" t="s">
+      <c r="G51" s="533" t="s">
         <v>91</v>
       </c>
-      <c r="H51" s="114"/>
-[...24 lines deleted...]
-      <c r="AG51" s="527" t="s">
+      <c r="H51" s="533"/>
+      <c r="I51" s="533"/>
+      <c r="J51" s="533"/>
+      <c r="K51" s="533"/>
+      <c r="L51" s="533"/>
+      <c r="M51" s="533"/>
+      <c r="N51" s="533"/>
+      <c r="O51" s="533"/>
+      <c r="P51" s="533"/>
+      <c r="Q51" s="533"/>
+      <c r="R51" s="533"/>
+      <c r="S51" s="533"/>
+      <c r="T51" s="533"/>
+      <c r="U51" s="533"/>
+      <c r="V51" s="533"/>
+      <c r="W51" s="533"/>
+      <c r="X51" s="533"/>
+      <c r="Y51" s="533"/>
+      <c r="Z51" s="533"/>
+      <c r="AA51" s="533"/>
+      <c r="AB51" s="533"/>
+      <c r="AC51" s="533"/>
+      <c r="AD51" s="533"/>
+      <c r="AE51" s="533"/>
+      <c r="AF51" s="533"/>
+      <c r="AG51" s="125" t="s">
         <v>92</v>
       </c>
-      <c r="AH51" s="527"/>
-      <c r="AI51" s="528"/>
+      <c r="AH51" s="125"/>
+      <c r="AI51" s="126"/>
       <c r="AJ51" s="3"/>
       <c r="AK51" s="3"/>
       <c r="AL51" s="4"/>
       <c r="AM51" s="5"/>
       <c r="AN51" s="5"/>
     </row>
     <row r="52" spans="1:40" ht="30" customHeight="1">
-      <c r="A52" s="255"/>
-[...3 lines deleted...]
-      <c r="E52" s="436"/>
+      <c r="A52" s="271"/>
+      <c r="B52" s="411"/>
+      <c r="C52" s="271"/>
+      <c r="D52" s="272"/>
+      <c r="E52" s="272"/>
       <c r="F52" s="43"/>
-      <c r="G52" s="434" t="s">
+      <c r="G52" s="268" t="s">
         <v>94</v>
       </c>
-      <c r="H52" s="434"/>
-[...24 lines deleted...]
-      <c r="AG52" s="534" t="s">
+      <c r="H52" s="268"/>
+      <c r="I52" s="268"/>
+      <c r="J52" s="268"/>
+      <c r="K52" s="268"/>
+      <c r="L52" s="268"/>
+      <c r="M52" s="268"/>
+      <c r="N52" s="268"/>
+      <c r="O52" s="268"/>
+      <c r="P52" s="268"/>
+      <c r="Q52" s="268"/>
+      <c r="R52" s="268"/>
+      <c r="S52" s="268"/>
+      <c r="T52" s="268"/>
+      <c r="U52" s="268"/>
+      <c r="V52" s="268"/>
+      <c r="W52" s="268"/>
+      <c r="X52" s="268"/>
+      <c r="Y52" s="268"/>
+      <c r="Z52" s="268"/>
+      <c r="AA52" s="268"/>
+      <c r="AB52" s="268"/>
+      <c r="AC52" s="268"/>
+      <c r="AD52" s="268"/>
+      <c r="AE52" s="268"/>
+      <c r="AF52" s="268"/>
+      <c r="AG52" s="132" t="s">
         <v>93</v>
       </c>
-      <c r="AH52" s="534"/>
-      <c r="AI52" s="535"/>
+      <c r="AH52" s="132"/>
+      <c r="AI52" s="133"/>
       <c r="AJ52" s="3"/>
       <c r="AK52" s="3"/>
       <c r="AL52" s="4"/>
       <c r="AM52" s="5"/>
       <c r="AN52" s="5"/>
     </row>
     <row r="53" spans="1:40" ht="30" customHeight="1">
-      <c r="A53" s="255"/>
-[...3 lines deleted...]
-      <c r="E53" s="436"/>
+      <c r="A53" s="271"/>
+      <c r="B53" s="411"/>
+      <c r="C53" s="271"/>
+      <c r="D53" s="272"/>
+      <c r="E53" s="272"/>
       <c r="F53" s="43"/>
-      <c r="G53" s="434" t="s">
+      <c r="G53" s="268" t="s">
         <v>95</v>
       </c>
-      <c r="H53" s="434"/>
-[...24 lines deleted...]
-      <c r="AG53" s="534" t="s">
+      <c r="H53" s="268"/>
+      <c r="I53" s="268"/>
+      <c r="J53" s="268"/>
+      <c r="K53" s="268"/>
+      <c r="L53" s="268"/>
+      <c r="M53" s="268"/>
+      <c r="N53" s="268"/>
+      <c r="O53" s="268"/>
+      <c r="P53" s="268"/>
+      <c r="Q53" s="268"/>
+      <c r="R53" s="268"/>
+      <c r="S53" s="268"/>
+      <c r="T53" s="268"/>
+      <c r="U53" s="268"/>
+      <c r="V53" s="268"/>
+      <c r="W53" s="268"/>
+      <c r="X53" s="268"/>
+      <c r="Y53" s="268"/>
+      <c r="Z53" s="268"/>
+      <c r="AA53" s="268"/>
+      <c r="AB53" s="268"/>
+      <c r="AC53" s="268"/>
+      <c r="AD53" s="268"/>
+      <c r="AE53" s="268"/>
+      <c r="AF53" s="268"/>
+      <c r="AG53" s="132" t="s">
         <v>96</v>
       </c>
-      <c r="AH53" s="534"/>
-      <c r="AI53" s="535"/>
+      <c r="AH53" s="132"/>
+      <c r="AI53" s="133"/>
       <c r="AJ53" s="3"/>
       <c r="AK53" s="3"/>
       <c r="AL53" s="4"/>
       <c r="AM53" s="5"/>
       <c r="AN53" s="5"/>
     </row>
     <row r="54" spans="1:40" ht="30" customHeight="1">
-      <c r="A54" s="255"/>
-[...3 lines deleted...]
-      <c r="E54" s="436"/>
+      <c r="A54" s="271"/>
+      <c r="B54" s="411"/>
+      <c r="C54" s="271"/>
+      <c r="D54" s="272"/>
+      <c r="E54" s="272"/>
       <c r="F54" s="44"/>
-      <c r="G54" s="424" t="s">
+      <c r="G54" s="259" t="s">
         <v>97</v>
       </c>
-      <c r="H54" s="424"/>
-[...24 lines deleted...]
-      <c r="AG54" s="536" t="s">
+      <c r="H54" s="259"/>
+      <c r="I54" s="259"/>
+      <c r="J54" s="259"/>
+      <c r="K54" s="259"/>
+      <c r="L54" s="259"/>
+      <c r="M54" s="259"/>
+      <c r="N54" s="259"/>
+      <c r="O54" s="259"/>
+      <c r="P54" s="259"/>
+      <c r="Q54" s="259"/>
+      <c r="R54" s="259"/>
+      <c r="S54" s="259"/>
+      <c r="T54" s="259"/>
+      <c r="U54" s="259"/>
+      <c r="V54" s="259"/>
+      <c r="W54" s="259"/>
+      <c r="X54" s="259"/>
+      <c r="Y54" s="259"/>
+      <c r="Z54" s="259"/>
+      <c r="AA54" s="259"/>
+      <c r="AB54" s="259"/>
+      <c r="AC54" s="259"/>
+      <c r="AD54" s="259"/>
+      <c r="AE54" s="259"/>
+      <c r="AF54" s="259"/>
+      <c r="AG54" s="134" t="s">
         <v>99</v>
       </c>
-      <c r="AH54" s="536"/>
-      <c r="AI54" s="537"/>
+      <c r="AH54" s="134"/>
+      <c r="AI54" s="135"/>
       <c r="AJ54" s="3"/>
       <c r="AK54" s="3"/>
       <c r="AL54" s="4"/>
       <c r="AM54" s="5"/>
       <c r="AN54" s="5"/>
     </row>
     <row r="55" spans="1:40" ht="30" customHeight="1">
-      <c r="A55" s="255"/>
-[...1 lines deleted...]
-      <c r="C55" s="437" t="s">
+      <c r="A55" s="271"/>
+      <c r="B55" s="411"/>
+      <c r="C55" s="273" t="s">
         <v>137</v>
       </c>
-      <c r="D55" s="438"/>
-      <c r="E55" s="438"/>
+      <c r="D55" s="274"/>
+      <c r="E55" s="274"/>
       <c r="F55" s="45"/>
-      <c r="G55" s="114" t="s">
+      <c r="G55" s="533" t="s">
         <v>91</v>
       </c>
-      <c r="H55" s="114"/>
-[...24 lines deleted...]
-      <c r="AG55" s="527" t="s">
+      <c r="H55" s="533"/>
+      <c r="I55" s="533"/>
+      <c r="J55" s="533"/>
+      <c r="K55" s="533"/>
+      <c r="L55" s="533"/>
+      <c r="M55" s="533"/>
+      <c r="N55" s="533"/>
+      <c r="O55" s="533"/>
+      <c r="P55" s="533"/>
+      <c r="Q55" s="533"/>
+      <c r="R55" s="533"/>
+      <c r="S55" s="533"/>
+      <c r="T55" s="533"/>
+      <c r="U55" s="533"/>
+      <c r="V55" s="533"/>
+      <c r="W55" s="533"/>
+      <c r="X55" s="533"/>
+      <c r="Y55" s="533"/>
+      <c r="Z55" s="533"/>
+      <c r="AA55" s="533"/>
+      <c r="AB55" s="533"/>
+      <c r="AC55" s="533"/>
+      <c r="AD55" s="533"/>
+      <c r="AE55" s="533"/>
+      <c r="AF55" s="533"/>
+      <c r="AG55" s="125" t="s">
         <v>96</v>
       </c>
-      <c r="AH55" s="527"/>
-      <c r="AI55" s="528"/>
+      <c r="AH55" s="125"/>
+      <c r="AI55" s="126"/>
       <c r="AJ55" s="3"/>
       <c r="AK55" s="3"/>
       <c r="AL55" s="4"/>
       <c r="AM55" s="5"/>
       <c r="AN55" s="5"/>
     </row>
     <row r="56" spans="1:40" s="52" customFormat="1" ht="30" customHeight="1">
-      <c r="A56" s="255"/>
-[...3 lines deleted...]
-      <c r="E56" s="440"/>
+      <c r="A56" s="271"/>
+      <c r="B56" s="411"/>
+      <c r="C56" s="275"/>
+      <c r="D56" s="276"/>
+      <c r="E56" s="276"/>
       <c r="F56" s="43"/>
-      <c r="G56" s="115" t="s">
+      <c r="G56" s="279" t="s">
         <v>94</v>
       </c>
-      <c r="H56" s="115"/>
-[...24 lines deleted...]
-      <c r="AG56" s="529" t="s">
+      <c r="H56" s="279"/>
+      <c r="I56" s="279"/>
+      <c r="J56" s="279"/>
+      <c r="K56" s="279"/>
+      <c r="L56" s="279"/>
+      <c r="M56" s="279"/>
+      <c r="N56" s="279"/>
+      <c r="O56" s="279"/>
+      <c r="P56" s="279"/>
+      <c r="Q56" s="279"/>
+      <c r="R56" s="279"/>
+      <c r="S56" s="279"/>
+      <c r="T56" s="279"/>
+      <c r="U56" s="279"/>
+      <c r="V56" s="279"/>
+      <c r="W56" s="279"/>
+      <c r="X56" s="279"/>
+      <c r="Y56" s="279"/>
+      <c r="Z56" s="279"/>
+      <c r="AA56" s="279"/>
+      <c r="AB56" s="279"/>
+      <c r="AC56" s="279"/>
+      <c r="AD56" s="279"/>
+      <c r="AE56" s="279"/>
+      <c r="AF56" s="279"/>
+      <c r="AG56" s="127" t="s">
         <v>100</v>
       </c>
-      <c r="AH56" s="529"/>
-      <c r="AI56" s="530"/>
+      <c r="AH56" s="127"/>
+      <c r="AI56" s="128"/>
       <c r="AJ56" s="50"/>
       <c r="AK56" s="50"/>
       <c r="AL56" s="51"/>
     </row>
     <row r="57" spans="1:40" s="52" customFormat="1" ht="30" customHeight="1">
-      <c r="A57" s="255"/>
-[...3 lines deleted...]
-      <c r="E57" s="440"/>
+      <c r="A57" s="271"/>
+      <c r="B57" s="411"/>
+      <c r="C57" s="275"/>
+      <c r="D57" s="276"/>
+      <c r="E57" s="276"/>
       <c r="F57" s="43"/>
-      <c r="G57" s="115" t="s">
+      <c r="G57" s="279" t="s">
         <v>95</v>
       </c>
-      <c r="H57" s="115"/>
-[...24 lines deleted...]
-      <c r="AG57" s="529" t="s">
+      <c r="H57" s="279"/>
+      <c r="I57" s="279"/>
+      <c r="J57" s="279"/>
+      <c r="K57" s="279"/>
+      <c r="L57" s="279"/>
+      <c r="M57" s="279"/>
+      <c r="N57" s="279"/>
+      <c r="O57" s="279"/>
+      <c r="P57" s="279"/>
+      <c r="Q57" s="279"/>
+      <c r="R57" s="279"/>
+      <c r="S57" s="279"/>
+      <c r="T57" s="279"/>
+      <c r="U57" s="279"/>
+      <c r="V57" s="279"/>
+      <c r="W57" s="279"/>
+      <c r="X57" s="279"/>
+      <c r="Y57" s="279"/>
+      <c r="Z57" s="279"/>
+      <c r="AA57" s="279"/>
+      <c r="AB57" s="279"/>
+      <c r="AC57" s="279"/>
+      <c r="AD57" s="279"/>
+      <c r="AE57" s="279"/>
+      <c r="AF57" s="279"/>
+      <c r="AG57" s="127" t="s">
         <v>99</v>
       </c>
-      <c r="AH57" s="529"/>
-      <c r="AI57" s="530"/>
+      <c r="AH57" s="127"/>
+      <c r="AI57" s="128"/>
       <c r="AJ57" s="50"/>
       <c r="AK57" s="50"/>
       <c r="AL57" s="51"/>
     </row>
     <row r="58" spans="1:40" s="52" customFormat="1" ht="30" customHeight="1">
-      <c r="A58" s="255"/>
-[...3 lines deleted...]
-      <c r="E58" s="440"/>
+      <c r="A58" s="271"/>
+      <c r="B58" s="411"/>
+      <c r="C58" s="275"/>
+      <c r="D58" s="276"/>
+      <c r="E58" s="276"/>
       <c r="F58" s="43"/>
-      <c r="G58" s="115" t="s">
+      <c r="G58" s="279" t="s">
         <v>97</v>
       </c>
-      <c r="H58" s="115"/>
-[...24 lines deleted...]
-      <c r="AG58" s="529" t="s">
+      <c r="H58" s="279"/>
+      <c r="I58" s="279"/>
+      <c r="J58" s="279"/>
+      <c r="K58" s="279"/>
+      <c r="L58" s="279"/>
+      <c r="M58" s="279"/>
+      <c r="N58" s="279"/>
+      <c r="O58" s="279"/>
+      <c r="P58" s="279"/>
+      <c r="Q58" s="279"/>
+      <c r="R58" s="279"/>
+      <c r="S58" s="279"/>
+      <c r="T58" s="279"/>
+      <c r="U58" s="279"/>
+      <c r="V58" s="279"/>
+      <c r="W58" s="279"/>
+      <c r="X58" s="279"/>
+      <c r="Y58" s="279"/>
+      <c r="Z58" s="279"/>
+      <c r="AA58" s="279"/>
+      <c r="AB58" s="279"/>
+      <c r="AC58" s="279"/>
+      <c r="AD58" s="279"/>
+      <c r="AE58" s="279"/>
+      <c r="AF58" s="279"/>
+      <c r="AG58" s="127" t="s">
         <v>101</v>
       </c>
-      <c r="AH58" s="529"/>
-      <c r="AI58" s="530"/>
+      <c r="AH58" s="127"/>
+      <c r="AI58" s="128"/>
       <c r="AJ58" s="50"/>
       <c r="AK58" s="50"/>
       <c r="AL58" s="51"/>
     </row>
     <row r="59" spans="1:40" ht="19.899999999999999" customHeight="1">
-      <c r="A59" s="257"/>
-[...3 lines deleted...]
-      <c r="E59" s="442"/>
+      <c r="A59" s="412"/>
+      <c r="B59" s="413"/>
+      <c r="C59" s="277"/>
+      <c r="D59" s="278"/>
+      <c r="E59" s="278"/>
       <c r="F59" s="46"/>
-      <c r="G59" s="188" t="s">
+      <c r="G59" s="511" t="s">
         <v>98</v>
       </c>
-      <c r="H59" s="188"/>
-[...20 lines deleted...]
-      <c r="AC59" s="188"/>
+      <c r="H59" s="511"/>
+      <c r="I59" s="511"/>
+      <c r="J59" s="511"/>
+      <c r="K59" s="511"/>
+      <c r="L59" s="511"/>
+      <c r="M59" s="511"/>
+      <c r="N59" s="511"/>
+      <c r="O59" s="511"/>
+      <c r="P59" s="511"/>
+      <c r="Q59" s="511"/>
+      <c r="R59" s="511"/>
+      <c r="S59" s="511"/>
+      <c r="T59" s="511"/>
+      <c r="U59" s="511"/>
+      <c r="V59" s="511"/>
+      <c r="W59" s="511"/>
+      <c r="X59" s="511"/>
+      <c r="Y59" s="511"/>
+      <c r="Z59" s="511"/>
+      <c r="AA59" s="511"/>
+      <c r="AB59" s="511"/>
+      <c r="AC59" s="511"/>
       <c r="AD59" s="20"/>
       <c r="AE59" s="22"/>
       <c r="AF59" s="22"/>
-      <c r="AG59" s="531" t="s">
+      <c r="AG59" s="129" t="s">
         <v>102</v>
       </c>
-      <c r="AH59" s="531"/>
-      <c r="AI59" s="532"/>
+      <c r="AH59" s="129"/>
+      <c r="AI59" s="130"/>
       <c r="AJ59" s="3"/>
       <c r="AK59" s="3"/>
       <c r="AL59" s="4"/>
       <c r="AM59" s="5"/>
       <c r="AN59" s="5"/>
     </row>
     <row r="60" spans="1:40" ht="19.5" customHeight="1">
-      <c r="A60" s="259" t="s">
+      <c r="A60" s="414" t="s">
         <v>128</v>
       </c>
-      <c r="B60" s="260"/>
+      <c r="B60" s="415"/>
       <c r="C60" s="47"/>
-      <c r="D60" s="284" t="s">
+      <c r="D60" s="436" t="s">
         <v>151</v>
       </c>
-      <c r="E60" s="284"/>
-[...29 lines deleted...]
-      <c r="AI60" s="285"/>
+      <c r="E60" s="436"/>
+      <c r="F60" s="436"/>
+      <c r="G60" s="436"/>
+      <c r="H60" s="436"/>
+      <c r="I60" s="436"/>
+      <c r="J60" s="436"/>
+      <c r="K60" s="436"/>
+      <c r="L60" s="436"/>
+      <c r="M60" s="436"/>
+      <c r="N60" s="436"/>
+      <c r="O60" s="436"/>
+      <c r="P60" s="436"/>
+      <c r="Q60" s="436"/>
+      <c r="R60" s="436"/>
+      <c r="S60" s="436"/>
+      <c r="T60" s="436"/>
+      <c r="U60" s="436"/>
+      <c r="V60" s="436"/>
+      <c r="W60" s="436"/>
+      <c r="X60" s="436"/>
+      <c r="Y60" s="436"/>
+      <c r="Z60" s="436"/>
+      <c r="AA60" s="436"/>
+      <c r="AB60" s="436"/>
+      <c r="AC60" s="436"/>
+      <c r="AD60" s="436"/>
+      <c r="AE60" s="436"/>
+      <c r="AF60" s="436"/>
+      <c r="AG60" s="436"/>
+      <c r="AH60" s="436"/>
+      <c r="AI60" s="437"/>
     </row>
-    <row r="61" spans="1:40" ht="14.25">
-[...1 lines deleted...]
-      <c r="B61" s="262"/>
+    <row r="61" spans="1:40" ht="14">
+      <c r="A61" s="416"/>
+      <c r="B61" s="417"/>
       <c r="C61" s="48"/>
-      <c r="D61" s="286" t="s">
+      <c r="D61" s="438" t="s">
         <v>129</v>
       </c>
-      <c r="E61" s="286"/>
-[...29 lines deleted...]
-      <c r="AI61" s="287"/>
+      <c r="E61" s="438"/>
+      <c r="F61" s="438"/>
+      <c r="G61" s="438"/>
+      <c r="H61" s="438"/>
+      <c r="I61" s="438"/>
+      <c r="J61" s="438"/>
+      <c r="K61" s="438"/>
+      <c r="L61" s="438"/>
+      <c r="M61" s="438"/>
+      <c r="N61" s="438"/>
+      <c r="O61" s="438"/>
+      <c r="P61" s="438"/>
+      <c r="Q61" s="438"/>
+      <c r="R61" s="438"/>
+      <c r="S61" s="438"/>
+      <c r="T61" s="438"/>
+      <c r="U61" s="438"/>
+      <c r="V61" s="438"/>
+      <c r="W61" s="438"/>
+      <c r="X61" s="438"/>
+      <c r="Y61" s="438"/>
+      <c r="Z61" s="438"/>
+      <c r="AA61" s="438"/>
+      <c r="AB61" s="438"/>
+      <c r="AC61" s="438"/>
+      <c r="AD61" s="438"/>
+      <c r="AE61" s="438"/>
+      <c r="AF61" s="438"/>
+      <c r="AG61" s="438"/>
+      <c r="AH61" s="438"/>
+      <c r="AI61" s="439"/>
     </row>
     <row r="62" spans="1:40" ht="19.5" customHeight="1">
-      <c r="A62" s="261"/>
-[...1 lines deleted...]
-      <c r="C62" s="168" t="s">
+      <c r="A62" s="416"/>
+      <c r="B62" s="417"/>
+      <c r="C62" s="497" t="s">
         <v>138</v>
       </c>
-      <c r="D62" s="169"/>
-[...30 lines deleted...]
-      <c r="AI62" s="113"/>
+      <c r="D62" s="498"/>
+      <c r="E62" s="498"/>
+      <c r="F62" s="534"/>
+      <c r="G62" s="534"/>
+      <c r="H62" s="534"/>
+      <c r="I62" s="534"/>
+      <c r="J62" s="534"/>
+      <c r="K62" s="534"/>
+      <c r="L62" s="534"/>
+      <c r="M62" s="534"/>
+      <c r="N62" s="534"/>
+      <c r="O62" s="534"/>
+      <c r="P62" s="534"/>
+      <c r="Q62" s="534"/>
+      <c r="R62" s="534"/>
+      <c r="S62" s="534"/>
+      <c r="T62" s="534"/>
+      <c r="U62" s="534"/>
+      <c r="V62" s="534"/>
+      <c r="W62" s="534"/>
+      <c r="X62" s="534"/>
+      <c r="Y62" s="534"/>
+      <c r="Z62" s="534"/>
+      <c r="AA62" s="534"/>
+      <c r="AB62" s="534"/>
+      <c r="AC62" s="534"/>
+      <c r="AD62" s="534"/>
+      <c r="AE62" s="534"/>
+      <c r="AF62" s="534"/>
+      <c r="AG62" s="534"/>
+      <c r="AH62" s="534"/>
+      <c r="AI62" s="535"/>
     </row>
     <row r="63" spans="1:40" ht="19.5" customHeight="1">
-      <c r="A63" s="261"/>
-[...33 lines deleted...]
-      <c r="AI63" s="113"/>
+      <c r="A63" s="416"/>
+      <c r="B63" s="417"/>
+      <c r="C63" s="497"/>
+      <c r="D63" s="498"/>
+      <c r="E63" s="498"/>
+      <c r="F63" s="534"/>
+      <c r="G63" s="534"/>
+      <c r="H63" s="534"/>
+      <c r="I63" s="534"/>
+      <c r="J63" s="534"/>
+      <c r="K63" s="534"/>
+      <c r="L63" s="534"/>
+      <c r="M63" s="534"/>
+      <c r="N63" s="534"/>
+      <c r="O63" s="534"/>
+      <c r="P63" s="534"/>
+      <c r="Q63" s="534"/>
+      <c r="R63" s="534"/>
+      <c r="S63" s="534"/>
+      <c r="T63" s="534"/>
+      <c r="U63" s="534"/>
+      <c r="V63" s="534"/>
+      <c r="W63" s="534"/>
+      <c r="X63" s="534"/>
+      <c r="Y63" s="534"/>
+      <c r="Z63" s="534"/>
+      <c r="AA63" s="534"/>
+      <c r="AB63" s="534"/>
+      <c r="AC63" s="534"/>
+      <c r="AD63" s="534"/>
+      <c r="AE63" s="534"/>
+      <c r="AF63" s="534"/>
+      <c r="AG63" s="534"/>
+      <c r="AH63" s="534"/>
+      <c r="AI63" s="535"/>
     </row>
     <row r="64" spans="1:40" ht="19.5" customHeight="1">
-      <c r="A64" s="261"/>
-[...33 lines deleted...]
-      <c r="AI64" s="113"/>
+      <c r="A64" s="416"/>
+      <c r="B64" s="417"/>
+      <c r="C64" s="497"/>
+      <c r="D64" s="498"/>
+      <c r="E64" s="498"/>
+      <c r="F64" s="534"/>
+      <c r="G64" s="534"/>
+      <c r="H64" s="534"/>
+      <c r="I64" s="534"/>
+      <c r="J64" s="534"/>
+      <c r="K64" s="534"/>
+      <c r="L64" s="534"/>
+      <c r="M64" s="534"/>
+      <c r="N64" s="534"/>
+      <c r="O64" s="534"/>
+      <c r="P64" s="534"/>
+      <c r="Q64" s="534"/>
+      <c r="R64" s="534"/>
+      <c r="S64" s="534"/>
+      <c r="T64" s="534"/>
+      <c r="U64" s="534"/>
+      <c r="V64" s="534"/>
+      <c r="W64" s="534"/>
+      <c r="X64" s="534"/>
+      <c r="Y64" s="534"/>
+      <c r="Z64" s="534"/>
+      <c r="AA64" s="534"/>
+      <c r="AB64" s="534"/>
+      <c r="AC64" s="534"/>
+      <c r="AD64" s="534"/>
+      <c r="AE64" s="534"/>
+      <c r="AF64" s="534"/>
+      <c r="AG64" s="534"/>
+      <c r="AH64" s="534"/>
+      <c r="AI64" s="535"/>
     </row>
     <row r="65" spans="1:35" ht="19.5" customHeight="1">
-      <c r="A65" s="261"/>
-[...33 lines deleted...]
-      <c r="AI65" s="113"/>
+      <c r="A65" s="416"/>
+      <c r="B65" s="417"/>
+      <c r="C65" s="497"/>
+      <c r="D65" s="498"/>
+      <c r="E65" s="498"/>
+      <c r="F65" s="534"/>
+      <c r="G65" s="534"/>
+      <c r="H65" s="534"/>
+      <c r="I65" s="534"/>
+      <c r="J65" s="534"/>
+      <c r="K65" s="534"/>
+      <c r="L65" s="534"/>
+      <c r="M65" s="534"/>
+      <c r="N65" s="534"/>
+      <c r="O65" s="534"/>
+      <c r="P65" s="534"/>
+      <c r="Q65" s="534"/>
+      <c r="R65" s="534"/>
+      <c r="S65" s="534"/>
+      <c r="T65" s="534"/>
+      <c r="U65" s="534"/>
+      <c r="V65" s="534"/>
+      <c r="W65" s="534"/>
+      <c r="X65" s="534"/>
+      <c r="Y65" s="534"/>
+      <c r="Z65" s="534"/>
+      <c r="AA65" s="534"/>
+      <c r="AB65" s="534"/>
+      <c r="AC65" s="534"/>
+      <c r="AD65" s="534"/>
+      <c r="AE65" s="534"/>
+      <c r="AF65" s="534"/>
+      <c r="AG65" s="534"/>
+      <c r="AH65" s="534"/>
+      <c r="AI65" s="535"/>
     </row>
     <row r="66" spans="1:35" ht="19.5" customHeight="1">
-      <c r="A66" s="263"/>
-[...33 lines deleted...]
-      <c r="AI66" s="113"/>
+      <c r="A66" s="418"/>
+      <c r="B66" s="419"/>
+      <c r="C66" s="497"/>
+      <c r="D66" s="498"/>
+      <c r="E66" s="498"/>
+      <c r="F66" s="534"/>
+      <c r="G66" s="534"/>
+      <c r="H66" s="534"/>
+      <c r="I66" s="534"/>
+      <c r="J66" s="534"/>
+      <c r="K66" s="534"/>
+      <c r="L66" s="534"/>
+      <c r="M66" s="534"/>
+      <c r="N66" s="534"/>
+      <c r="O66" s="534"/>
+      <c r="P66" s="534"/>
+      <c r="Q66" s="534"/>
+      <c r="R66" s="534"/>
+      <c r="S66" s="534"/>
+      <c r="T66" s="534"/>
+      <c r="U66" s="534"/>
+      <c r="V66" s="534"/>
+      <c r="W66" s="534"/>
+      <c r="X66" s="534"/>
+      <c r="Y66" s="534"/>
+      <c r="Z66" s="534"/>
+      <c r="AA66" s="534"/>
+      <c r="AB66" s="534"/>
+      <c r="AC66" s="534"/>
+      <c r="AD66" s="534"/>
+      <c r="AE66" s="534"/>
+      <c r="AF66" s="534"/>
+      <c r="AG66" s="534"/>
+      <c r="AH66" s="534"/>
+      <c r="AI66" s="535"/>
     </row>
     <row r="67" spans="1:35" ht="18" customHeight="1">
-      <c r="A67" s="265" t="s">
+      <c r="A67" s="420" t="s">
         <v>44</v>
       </c>
-      <c r="B67" s="266"/>
-      <c r="C67" s="189" t="s">
+      <c r="B67" s="421"/>
+      <c r="C67" s="440" t="s">
         <v>116</v>
       </c>
-      <c r="D67" s="190"/>
-[...1 lines deleted...]
-      <c r="F67" s="190"/>
+      <c r="D67" s="441"/>
+      <c r="E67" s="441"/>
+      <c r="F67" s="441"/>
       <c r="G67" s="49"/>
-      <c r="H67" s="163">
+      <c r="H67" s="442">
         <v>0.20419999999999999</v>
       </c>
-      <c r="I67" s="163"/>
-      <c r="J67" s="163"/>
+      <c r="I67" s="442"/>
+      <c r="J67" s="442"/>
       <c r="K67" s="49"/>
-      <c r="L67" s="190" t="s">
+      <c r="L67" s="441" t="s">
         <v>117</v>
       </c>
-      <c r="M67" s="190"/>
-[...8 lines deleted...]
-      <c r="V67" s="161" t="s">
+      <c r="M67" s="441"/>
+      <c r="N67" s="441"/>
+      <c r="O67" s="441"/>
+      <c r="P67" s="441"/>
+      <c r="Q67" s="441"/>
+      <c r="R67" s="441"/>
+      <c r="S67" s="441"/>
+      <c r="T67" s="441"/>
+      <c r="U67" s="443"/>
+      <c r="V67" s="491" t="s">
         <v>119</v>
       </c>
-      <c r="W67" s="162"/>
-      <c r="X67" s="162"/>
+      <c r="W67" s="492"/>
+      <c r="X67" s="492"/>
       <c r="Y67" s="49"/>
-      <c r="Z67" s="163">
+      <c r="Z67" s="442">
         <v>0.1021</v>
       </c>
-      <c r="AA67" s="163"/>
-      <c r="AB67" s="163"/>
+      <c r="AA67" s="442"/>
+      <c r="AB67" s="442"/>
       <c r="AC67" s="49"/>
-      <c r="AD67" s="164" t="s">
+      <c r="AD67" s="493" t="s">
         <v>120</v>
       </c>
-      <c r="AE67" s="164"/>
-[...3 lines deleted...]
-      <c r="AI67" s="165"/>
+      <c r="AE67" s="493"/>
+      <c r="AF67" s="493"/>
+      <c r="AG67" s="493"/>
+      <c r="AH67" s="493"/>
+      <c r="AI67" s="494"/>
     </row>
     <row r="68" spans="1:35" ht="15" customHeight="1">
-      <c r="A68" s="267"/>
-[...1 lines deleted...]
-      <c r="C68" s="193" t="s">
+      <c r="A68" s="422"/>
+      <c r="B68" s="423"/>
+      <c r="C68" s="445" t="s">
         <v>121</v>
       </c>
-      <c r="D68" s="194"/>
-[...1 lines deleted...]
-      <c r="F68" s="194"/>
+      <c r="D68" s="446"/>
+      <c r="E68" s="446"/>
+      <c r="F68" s="446"/>
       <c r="G68" s="26"/>
-      <c r="H68" s="192" t="s">
+      <c r="H68" s="444" t="s">
         <v>118</v>
       </c>
-      <c r="I68" s="192"/>
-[...11 lines deleted...]
-      <c r="U68" s="195"/>
+      <c r="I68" s="444"/>
+      <c r="J68" s="444"/>
+      <c r="K68" s="444"/>
+      <c r="L68" s="446"/>
+      <c r="M68" s="446"/>
+      <c r="N68" s="446"/>
+      <c r="O68" s="446"/>
+      <c r="P68" s="446"/>
+      <c r="Q68" s="446"/>
+      <c r="R68" s="446"/>
+      <c r="S68" s="446"/>
+      <c r="T68" s="446"/>
+      <c r="U68" s="447"/>
       <c r="V68" s="27"/>
       <c r="W68" s="27"/>
       <c r="X68" s="27"/>
       <c r="Y68" s="27"/>
-      <c r="Z68" s="166" t="s">
+      <c r="Z68" s="495" t="s">
         <v>144</v>
       </c>
-      <c r="AA68" s="166"/>
-[...7 lines deleted...]
-      <c r="AI68" s="167"/>
+      <c r="AA68" s="495"/>
+      <c r="AB68" s="495"/>
+      <c r="AC68" s="495"/>
+      <c r="AD68" s="495"/>
+      <c r="AE68" s="495"/>
+      <c r="AF68" s="495"/>
+      <c r="AG68" s="495"/>
+      <c r="AH68" s="495"/>
+      <c r="AI68" s="496"/>
     </row>
     <row r="69" spans="1:35" ht="22.9" customHeight="1">
-      <c r="A69" s="116" t="s">
+      <c r="A69" s="150" t="s">
         <v>56</v>
       </c>
-      <c r="B69" s="117"/>
-      <c r="C69" s="275" t="s">
+      <c r="B69" s="151"/>
+      <c r="C69" s="289" t="s">
         <v>45</v>
       </c>
-      <c r="D69" s="448"/>
-      <c r="E69" s="269" t="s">
+      <c r="D69" s="290"/>
+      <c r="E69" s="424" t="s">
         <v>65</v>
       </c>
-      <c r="F69" s="270"/>
-[...3 lines deleted...]
-      <c r="J69" s="274" t="s">
+      <c r="F69" s="425"/>
+      <c r="G69" s="425"/>
+      <c r="H69" s="425"/>
+      <c r="I69" s="428"/>
+      <c r="J69" s="429" t="s">
         <v>38</v>
       </c>
-      <c r="K69" s="275"/>
-[...2 lines deleted...]
-      <c r="N69" s="282" t="s">
+      <c r="K69" s="289"/>
+      <c r="L69" s="289"/>
+      <c r="M69" s="289"/>
+      <c r="N69" s="435" t="s">
         <v>66</v>
       </c>
-      <c r="O69" s="282"/>
-[...11 lines deleted...]
-      <c r="AA69" s="232" t="s">
+      <c r="O69" s="435"/>
+      <c r="P69" s="435"/>
+      <c r="Q69" s="435"/>
+      <c r="R69" s="435"/>
+      <c r="S69" s="435"/>
+      <c r="T69" s="435"/>
+      <c r="U69" s="435"/>
+      <c r="V69" s="435"/>
+      <c r="W69" s="435"/>
+      <c r="X69" s="435"/>
+      <c r="Y69" s="435"/>
+      <c r="Z69" s="435"/>
+      <c r="AA69" s="468" t="s">
         <v>67</v>
       </c>
-      <c r="AB69" s="233"/>
-[...6 lines deleted...]
-      <c r="AI69" s="234"/>
+      <c r="AB69" s="469"/>
+      <c r="AC69" s="469"/>
+      <c r="AD69" s="469"/>
+      <c r="AE69" s="469"/>
+      <c r="AF69" s="469"/>
+      <c r="AG69" s="469"/>
+      <c r="AH69" s="469"/>
+      <c r="AI69" s="470"/>
     </row>
     <row r="70" spans="1:35" ht="22.9" customHeight="1">
-      <c r="A70" s="118"/>
-[...12 lines deleted...]
-      <c r="N70" s="205" t="s">
+      <c r="A70" s="152"/>
+      <c r="B70" s="153"/>
+      <c r="C70" s="289"/>
+      <c r="D70" s="290"/>
+      <c r="E70" s="426"/>
+      <c r="F70" s="427"/>
+      <c r="G70" s="427"/>
+      <c r="H70" s="427"/>
+      <c r="I70" s="428"/>
+      <c r="J70" s="429"/>
+      <c r="K70" s="289"/>
+      <c r="L70" s="289"/>
+      <c r="M70" s="289"/>
+      <c r="N70" s="280" t="s">
         <v>37</v>
       </c>
-      <c r="O70" s="206"/>
-[...3 lines deleted...]
-      <c r="S70" s="207" t="s">
+      <c r="O70" s="281"/>
+      <c r="P70" s="281"/>
+      <c r="Q70" s="281"/>
+      <c r="R70" s="281"/>
+      <c r="S70" s="454" t="s">
         <v>46</v>
       </c>
-      <c r="T70" s="206"/>
-[...2 lines deleted...]
-      <c r="W70" s="235" t="s">
+      <c r="T70" s="281"/>
+      <c r="U70" s="281"/>
+      <c r="V70" s="282"/>
+      <c r="W70" s="397" t="s">
         <v>47</v>
       </c>
-      <c r="X70" s="236"/>
-[...2 lines deleted...]
-      <c r="AA70" s="205" t="s">
+      <c r="X70" s="398"/>
+      <c r="Y70" s="398"/>
+      <c r="Z70" s="399"/>
+      <c r="AA70" s="280" t="s">
         <v>37</v>
       </c>
-      <c r="AB70" s="206"/>
-[...3 lines deleted...]
-      <c r="AF70" s="235" t="s">
+      <c r="AB70" s="281"/>
+      <c r="AC70" s="281"/>
+      <c r="AD70" s="281"/>
+      <c r="AE70" s="282"/>
+      <c r="AF70" s="397" t="s">
         <v>47</v>
       </c>
-      <c r="AG70" s="236"/>
-[...1 lines deleted...]
-      <c r="AI70" s="237"/>
+      <c r="AG70" s="398"/>
+      <c r="AH70" s="398"/>
+      <c r="AI70" s="399"/>
     </row>
     <row r="71" spans="1:35" ht="30" customHeight="1">
-      <c r="A71" s="118"/>
-[...1 lines deleted...]
-      <c r="C71" s="238" t="s">
+      <c r="A71" s="152"/>
+      <c r="B71" s="153"/>
+      <c r="C71" s="138" t="s">
         <v>48</v>
       </c>
-      <c r="D71" s="239"/>
-[...3 lines deleted...]
-      <c r="H71" s="281"/>
+      <c r="D71" s="139"/>
+      <c r="E71" s="433"/>
+      <c r="F71" s="434"/>
+      <c r="G71" s="434"/>
+      <c r="H71" s="434"/>
       <c r="I71" s="34" t="s">
         <v>16</v>
       </c>
-      <c r="J71" s="276"/>
-[...24 lines deleted...]
-      <c r="AI71" s="184"/>
+      <c r="J71" s="430"/>
+      <c r="K71" s="430"/>
+      <c r="L71" s="430"/>
+      <c r="M71" s="431"/>
+      <c r="N71" s="455"/>
+      <c r="O71" s="401"/>
+      <c r="P71" s="401"/>
+      <c r="Q71" s="401"/>
+      <c r="R71" s="401"/>
+      <c r="S71" s="400"/>
+      <c r="T71" s="401"/>
+      <c r="U71" s="401"/>
+      <c r="V71" s="402"/>
+      <c r="W71" s="258"/>
+      <c r="X71" s="258"/>
+      <c r="Y71" s="258"/>
+      <c r="Z71" s="432"/>
+      <c r="AA71" s="257"/>
+      <c r="AB71" s="258"/>
+      <c r="AC71" s="258"/>
+      <c r="AD71" s="258"/>
+      <c r="AE71" s="258"/>
+      <c r="AF71" s="504"/>
+      <c r="AG71" s="505"/>
+      <c r="AH71" s="505"/>
+      <c r="AI71" s="506"/>
     </row>
     <row r="72" spans="1:35" ht="30" customHeight="1">
-      <c r="A72" s="118"/>
-[...1 lines deleted...]
-      <c r="C72" s="238" t="s">
+      <c r="A72" s="152"/>
+      <c r="B72" s="153"/>
+      <c r="C72" s="138" t="s">
         <v>48</v>
       </c>
-      <c r="D72" s="239"/>
-[...3 lines deleted...]
-      <c r="H72" s="486"/>
+      <c r="D72" s="139"/>
+      <c r="E72" s="140"/>
+      <c r="F72" s="141"/>
+      <c r="G72" s="141"/>
+      <c r="H72" s="141"/>
       <c r="I72" s="33" t="s">
         <v>16</v>
       </c>
-      <c r="J72" s="158"/>
-[...24 lines deleted...]
-      <c r="AI72" s="187"/>
+      <c r="J72" s="169"/>
+      <c r="K72" s="169"/>
+      <c r="L72" s="169"/>
+      <c r="M72" s="170"/>
+      <c r="N72" s="171"/>
+      <c r="O72" s="172"/>
+      <c r="P72" s="172"/>
+      <c r="Q72" s="172"/>
+      <c r="R72" s="172"/>
+      <c r="S72" s="137"/>
+      <c r="T72" s="172"/>
+      <c r="U72" s="172"/>
+      <c r="V72" s="199"/>
+      <c r="W72" s="136"/>
+      <c r="X72" s="136"/>
+      <c r="Y72" s="136"/>
+      <c r="Z72" s="137"/>
+      <c r="AA72" s="155"/>
+      <c r="AB72" s="136"/>
+      <c r="AC72" s="136"/>
+      <c r="AD72" s="136"/>
+      <c r="AE72" s="136"/>
+      <c r="AF72" s="507"/>
+      <c r="AG72" s="508"/>
+      <c r="AH72" s="508"/>
+      <c r="AI72" s="509"/>
     </row>
     <row r="73" spans="1:35" ht="30" customHeight="1">
-      <c r="A73" s="118"/>
-[...1 lines deleted...]
-      <c r="C73" s="238" t="s">
+      <c r="A73" s="152"/>
+      <c r="B73" s="153"/>
+      <c r="C73" s="138" t="s">
         <v>48</v>
       </c>
-      <c r="D73" s="239"/>
-[...3 lines deleted...]
-      <c r="H73" s="486"/>
+      <c r="D73" s="139"/>
+      <c r="E73" s="140"/>
+      <c r="F73" s="141"/>
+      <c r="G73" s="141"/>
+      <c r="H73" s="141"/>
       <c r="I73" s="33" t="s">
         <v>16</v>
       </c>
-      <c r="J73" s="158"/>
-[...24 lines deleted...]
-      <c r="AI73" s="187"/>
+      <c r="J73" s="169"/>
+      <c r="K73" s="169"/>
+      <c r="L73" s="169"/>
+      <c r="M73" s="170"/>
+      <c r="N73" s="171"/>
+      <c r="O73" s="172"/>
+      <c r="P73" s="172"/>
+      <c r="Q73" s="172"/>
+      <c r="R73" s="172"/>
+      <c r="S73" s="137"/>
+      <c r="T73" s="172"/>
+      <c r="U73" s="172"/>
+      <c r="V73" s="199"/>
+      <c r="W73" s="136"/>
+      <c r="X73" s="136"/>
+      <c r="Y73" s="136"/>
+      <c r="Z73" s="137"/>
+      <c r="AA73" s="155"/>
+      <c r="AB73" s="136"/>
+      <c r="AC73" s="136"/>
+      <c r="AD73" s="136"/>
+      <c r="AE73" s="136"/>
+      <c r="AF73" s="507"/>
+      <c r="AG73" s="508"/>
+      <c r="AH73" s="508"/>
+      <c r="AI73" s="509"/>
     </row>
     <row r="74" spans="1:35" ht="30" customHeight="1">
       <c r="A74" s="59"/>
-      <c r="B74" s="512" t="s">
+      <c r="B74" s="154" t="s">
         <v>155</v>
       </c>
-      <c r="C74" s="513" t="s">
+      <c r="C74" s="142" t="s">
         <v>48</v>
       </c>
-      <c r="D74" s="239"/>
-[...3 lines deleted...]
-      <c r="H74" s="486"/>
+      <c r="D74" s="139"/>
+      <c r="E74" s="140"/>
+      <c r="F74" s="141"/>
+      <c r="G74" s="141"/>
+      <c r="H74" s="141"/>
       <c r="I74" s="33" t="s">
         <v>16</v>
       </c>
-      <c r="J74" s="158"/>
-[...24 lines deleted...]
-      <c r="AI74" s="187"/>
+      <c r="J74" s="169"/>
+      <c r="K74" s="169"/>
+      <c r="L74" s="169"/>
+      <c r="M74" s="170"/>
+      <c r="N74" s="171"/>
+      <c r="O74" s="172"/>
+      <c r="P74" s="172"/>
+      <c r="Q74" s="172"/>
+      <c r="R74" s="172"/>
+      <c r="S74" s="137"/>
+      <c r="T74" s="172"/>
+      <c r="U74" s="172"/>
+      <c r="V74" s="199"/>
+      <c r="W74" s="136"/>
+      <c r="X74" s="136"/>
+      <c r="Y74" s="136"/>
+      <c r="Z74" s="137"/>
+      <c r="AA74" s="155"/>
+      <c r="AB74" s="136"/>
+      <c r="AC74" s="136"/>
+      <c r="AD74" s="136"/>
+      <c r="AE74" s="136"/>
+      <c r="AF74" s="507"/>
+      <c r="AG74" s="508"/>
+      <c r="AH74" s="508"/>
+      <c r="AI74" s="509"/>
     </row>
     <row r="75" spans="1:35" ht="30" customHeight="1">
       <c r="A75" s="59"/>
-      <c r="B75" s="512"/>
-      <c r="C75" s="513" t="s">
+      <c r="B75" s="154"/>
+      <c r="C75" s="142" t="s">
         <v>48</v>
       </c>
-      <c r="D75" s="239"/>
-[...3 lines deleted...]
-      <c r="H75" s="486"/>
+      <c r="D75" s="139"/>
+      <c r="E75" s="140"/>
+      <c r="F75" s="141"/>
+      <c r="G75" s="141"/>
+      <c r="H75" s="141"/>
       <c r="I75" s="33" t="s">
         <v>16</v>
       </c>
-      <c r="J75" s="158"/>
-[...24 lines deleted...]
-      <c r="AI75" s="187"/>
+      <c r="J75" s="169"/>
+      <c r="K75" s="169"/>
+      <c r="L75" s="169"/>
+      <c r="M75" s="170"/>
+      <c r="N75" s="171"/>
+      <c r="O75" s="172"/>
+      <c r="P75" s="172"/>
+      <c r="Q75" s="172"/>
+      <c r="R75" s="172"/>
+      <c r="S75" s="213"/>
+      <c r="T75" s="214"/>
+      <c r="U75" s="214"/>
+      <c r="V75" s="215"/>
+      <c r="W75" s="136"/>
+      <c r="X75" s="136"/>
+      <c r="Y75" s="136"/>
+      <c r="Z75" s="137"/>
+      <c r="AA75" s="155"/>
+      <c r="AB75" s="136"/>
+      <c r="AC75" s="136"/>
+      <c r="AD75" s="136"/>
+      <c r="AE75" s="136"/>
+      <c r="AF75" s="507"/>
+      <c r="AG75" s="508"/>
+      <c r="AH75" s="508"/>
+      <c r="AI75" s="509"/>
     </row>
     <row r="76" spans="1:35" ht="30" customHeight="1">
       <c r="A76" s="59"/>
-      <c r="B76" s="512"/>
-      <c r="C76" s="500" t="s">
+      <c r="B76" s="154"/>
+      <c r="C76" s="211" t="s">
         <v>48</v>
       </c>
-      <c r="D76" s="501"/>
-[...3 lines deleted...]
-      <c r="H76" s="477"/>
+      <c r="D76" s="212"/>
+      <c r="E76" s="189"/>
+      <c r="F76" s="190"/>
+      <c r="G76" s="190"/>
+      <c r="H76" s="190"/>
       <c r="I76" s="35" t="s">
         <v>16</v>
       </c>
-      <c r="J76" s="487"/>
-[...24 lines deleted...]
-      <c r="AI76" s="201"/>
+      <c r="J76" s="197"/>
+      <c r="K76" s="197"/>
+      <c r="L76" s="197"/>
+      <c r="M76" s="198"/>
+      <c r="N76" s="200"/>
+      <c r="O76" s="201"/>
+      <c r="P76" s="201"/>
+      <c r="Q76" s="201"/>
+      <c r="R76" s="201"/>
+      <c r="S76" s="143"/>
+      <c r="T76" s="144"/>
+      <c r="U76" s="144"/>
+      <c r="V76" s="145"/>
+      <c r="W76" s="147"/>
+      <c r="X76" s="147"/>
+      <c r="Y76" s="147"/>
+      <c r="Z76" s="143"/>
+      <c r="AA76" s="146"/>
+      <c r="AB76" s="147"/>
+      <c r="AC76" s="147"/>
+      <c r="AD76" s="147"/>
+      <c r="AE76" s="147"/>
+      <c r="AF76" s="451"/>
+      <c r="AG76" s="452"/>
+      <c r="AH76" s="452"/>
+      <c r="AI76" s="453"/>
     </row>
     <row r="77" spans="1:35" ht="30" customHeight="1">
       <c r="A77" s="59"/>
-      <c r="B77" s="512"/>
-      <c r="C77" s="177" t="s">
+      <c r="B77" s="154"/>
+      <c r="C77" s="499" t="s">
         <v>171</v>
       </c>
-      <c r="D77" s="178"/>
-[...30 lines deleted...]
-      <c r="AI77" s="518"/>
+      <c r="D77" s="500"/>
+      <c r="E77" s="501"/>
+      <c r="F77" s="501"/>
+      <c r="G77" s="501"/>
+      <c r="H77" s="501"/>
+      <c r="I77" s="501"/>
+      <c r="J77" s="501"/>
+      <c r="K77" s="501"/>
+      <c r="L77" s="501"/>
+      <c r="M77" s="502"/>
+      <c r="N77" s="480"/>
+      <c r="O77" s="481"/>
+      <c r="P77" s="481"/>
+      <c r="Q77" s="481"/>
+      <c r="R77" s="481"/>
+      <c r="S77" s="482"/>
+      <c r="T77" s="481"/>
+      <c r="U77" s="481"/>
+      <c r="V77" s="483"/>
+      <c r="W77" s="481"/>
+      <c r="X77" s="481"/>
+      <c r="Y77" s="481"/>
+      <c r="Z77" s="503"/>
+      <c r="AA77" s="173"/>
+      <c r="AB77" s="174"/>
+      <c r="AC77" s="174"/>
+      <c r="AD77" s="174"/>
+      <c r="AE77" s="174"/>
+      <c r="AF77" s="174"/>
+      <c r="AG77" s="174"/>
+      <c r="AH77" s="174"/>
+      <c r="AI77" s="175"/>
     </row>
     <row r="78" spans="1:35" ht="27.75" customHeight="1">
       <c r="A78" s="59"/>
-      <c r="B78" s="512"/>
-      <c r="C78" s="148" t="s">
+      <c r="B78" s="154"/>
+      <c r="C78" s="156" t="s">
         <v>49</v>
       </c>
-      <c r="D78" s="149"/>
-[...9 lines deleted...]
-      <c r="N78" s="230" t="s">
+      <c r="D78" s="157"/>
+      <c r="E78" s="157"/>
+      <c r="F78" s="157"/>
+      <c r="G78" s="157"/>
+      <c r="H78" s="157"/>
+      <c r="I78" s="157"/>
+      <c r="J78" s="157"/>
+      <c r="K78" s="157"/>
+      <c r="L78" s="157"/>
+      <c r="M78" s="158"/>
+      <c r="N78" s="162" t="s">
         <v>175</v>
       </c>
-      <c r="O78" s="231"/>
-[...4 lines deleted...]
-      <c r="T78" s="505" t="s">
+      <c r="O78" s="163"/>
+      <c r="P78" s="163"/>
+      <c r="Q78" s="163"/>
+      <c r="R78" s="163"/>
+      <c r="S78" s="163"/>
+      <c r="T78" s="164" t="s">
         <v>178</v>
       </c>
-      <c r="U78" s="506"/>
-[...5 lines deleted...]
-      <c r="AA78" s="227" t="s">
+      <c r="U78" s="165"/>
+      <c r="V78" s="165"/>
+      <c r="W78" s="165"/>
+      <c r="X78" s="165"/>
+      <c r="Y78" s="165"/>
+      <c r="Z78" s="166"/>
+      <c r="AA78" s="465" t="s">
         <v>173</v>
       </c>
-      <c r="AB78" s="228"/>
-[...6 lines deleted...]
-      <c r="AI78" s="229"/>
+      <c r="AB78" s="466"/>
+      <c r="AC78" s="466"/>
+      <c r="AD78" s="466"/>
+      <c r="AE78" s="466"/>
+      <c r="AF78" s="466"/>
+      <c r="AG78" s="466"/>
+      <c r="AH78" s="466"/>
+      <c r="AI78" s="467"/>
     </row>
     <row r="79" spans="1:35" ht="28.9" customHeight="1">
       <c r="A79" s="59"/>
-      <c r="B79" s="512"/>
-[...32 lines deleted...]
-      <c r="AI79" s="225"/>
+      <c r="B79" s="154"/>
+      <c r="C79" s="159"/>
+      <c r="D79" s="160"/>
+      <c r="E79" s="160"/>
+      <c r="F79" s="160"/>
+      <c r="G79" s="160"/>
+      <c r="H79" s="160"/>
+      <c r="I79" s="160"/>
+      <c r="J79" s="160"/>
+      <c r="K79" s="160"/>
+      <c r="L79" s="160"/>
+      <c r="M79" s="161"/>
+      <c r="N79" s="167"/>
+      <c r="O79" s="168"/>
+      <c r="P79" s="168"/>
+      <c r="Q79" s="168"/>
+      <c r="R79" s="168"/>
+      <c r="S79" s="168"/>
+      <c r="T79" s="463"/>
+      <c r="U79" s="168"/>
+      <c r="V79" s="168"/>
+      <c r="W79" s="168"/>
+      <c r="X79" s="168"/>
+      <c r="Y79" s="168"/>
+      <c r="Z79" s="464"/>
+      <c r="AA79" s="167"/>
+      <c r="AB79" s="168"/>
+      <c r="AC79" s="168"/>
+      <c r="AD79" s="168"/>
+      <c r="AE79" s="168"/>
+      <c r="AF79" s="168"/>
+      <c r="AG79" s="168"/>
+      <c r="AH79" s="168"/>
+      <c r="AI79" s="464"/>
     </row>
     <row r="80" spans="1:35" ht="27.75" customHeight="1">
       <c r="A80" s="59"/>
       <c r="B80" s="81"/>
-      <c r="C80" s="148" t="s">
+      <c r="C80" s="156" t="s">
         <v>68</v>
       </c>
-      <c r="D80" s="149"/>
-[...9 lines deleted...]
-      <c r="N80" s="230" t="s">
+      <c r="D80" s="157"/>
+      <c r="E80" s="157"/>
+      <c r="F80" s="157"/>
+      <c r="G80" s="157"/>
+      <c r="H80" s="157"/>
+      <c r="I80" s="157"/>
+      <c r="J80" s="157"/>
+      <c r="K80" s="157"/>
+      <c r="L80" s="157"/>
+      <c r="M80" s="158"/>
+      <c r="N80" s="162" t="s">
         <v>176</v>
       </c>
-      <c r="O80" s="231"/>
-[...4 lines deleted...]
-      <c r="T80" s="505" t="s">
+      <c r="O80" s="163"/>
+      <c r="P80" s="163"/>
+      <c r="Q80" s="163"/>
+      <c r="R80" s="163"/>
+      <c r="S80" s="163"/>
+      <c r="T80" s="164" t="s">
         <v>179</v>
       </c>
-      <c r="U80" s="506"/>
-[...13 lines deleted...]
-      <c r="AI80" s="135"/>
+      <c r="U80" s="165"/>
+      <c r="V80" s="165"/>
+      <c r="W80" s="165"/>
+      <c r="X80" s="165"/>
+      <c r="Y80" s="165"/>
+      <c r="Z80" s="166"/>
+      <c r="AA80" s="471"/>
+      <c r="AB80" s="472"/>
+      <c r="AC80" s="472"/>
+      <c r="AD80" s="472"/>
+      <c r="AE80" s="472"/>
+      <c r="AF80" s="472"/>
+      <c r="AG80" s="472"/>
+      <c r="AH80" s="472"/>
+      <c r="AI80" s="473"/>
     </row>
     <row r="81" spans="1:35" ht="19.899999999999999" customHeight="1">
       <c r="A81" s="59"/>
-      <c r="C81" s="151"/>
-[...10 lines deleted...]
-      <c r="N81" s="474" t="s">
+      <c r="C81" s="485"/>
+      <c r="D81" s="486"/>
+      <c r="E81" s="486"/>
+      <c r="F81" s="486"/>
+      <c r="G81" s="486"/>
+      <c r="H81" s="486"/>
+      <c r="I81" s="486"/>
+      <c r="J81" s="486"/>
+      <c r="K81" s="486"/>
+      <c r="L81" s="486"/>
+      <c r="M81" s="487"/>
+      <c r="N81" s="185" t="s">
         <v>172</v>
       </c>
-      <c r="O81" s="475"/>
-[...19 lines deleted...]
-      <c r="AI81" s="138"/>
+      <c r="O81" s="186"/>
+      <c r="P81" s="193"/>
+      <c r="Q81" s="193"/>
+      <c r="R81" s="193"/>
+      <c r="S81" s="193"/>
+      <c r="T81" s="193"/>
+      <c r="U81" s="193"/>
+      <c r="V81" s="193"/>
+      <c r="W81" s="193"/>
+      <c r="X81" s="193"/>
+      <c r="Y81" s="193"/>
+      <c r="Z81" s="194"/>
+      <c r="AA81" s="474"/>
+      <c r="AB81" s="475"/>
+      <c r="AC81" s="475"/>
+      <c r="AD81" s="475"/>
+      <c r="AE81" s="475"/>
+      <c r="AF81" s="475"/>
+      <c r="AG81" s="475"/>
+      <c r="AH81" s="475"/>
+      <c r="AI81" s="476"/>
     </row>
     <row r="82" spans="1:35" ht="13.5" customHeight="1">
       <c r="A82" s="59"/>
-      <c r="B82" s="465" t="s">
+      <c r="B82" s="176" t="s">
         <v>156</v>
       </c>
-      <c r="C82" s="154"/>
-[...31 lines deleted...]
-      <c r="AI82" s="141"/>
+      <c r="C82" s="159"/>
+      <c r="D82" s="160"/>
+      <c r="E82" s="160"/>
+      <c r="F82" s="160"/>
+      <c r="G82" s="160"/>
+      <c r="H82" s="160"/>
+      <c r="I82" s="160"/>
+      <c r="J82" s="160"/>
+      <c r="K82" s="160"/>
+      <c r="L82" s="160"/>
+      <c r="M82" s="161"/>
+      <c r="N82" s="187"/>
+      <c r="O82" s="188"/>
+      <c r="P82" s="195"/>
+      <c r="Q82" s="195"/>
+      <c r="R82" s="195"/>
+      <c r="S82" s="195"/>
+      <c r="T82" s="195"/>
+      <c r="U82" s="195"/>
+      <c r="V82" s="195"/>
+      <c r="W82" s="195"/>
+      <c r="X82" s="195"/>
+      <c r="Y82" s="195"/>
+      <c r="Z82" s="196"/>
+      <c r="AA82" s="477"/>
+      <c r="AB82" s="478"/>
+      <c r="AC82" s="478"/>
+      <c r="AD82" s="478"/>
+      <c r="AE82" s="478"/>
+      <c r="AF82" s="478"/>
+      <c r="AG82" s="478"/>
+      <c r="AH82" s="478"/>
+      <c r="AI82" s="479"/>
     </row>
-    <row r="83" spans="1:35" ht="14.45" customHeight="1">
+    <row r="83" spans="1:35" ht="14.5" customHeight="1">
       <c r="A83" s="59"/>
-      <c r="B83" s="465"/>
-      <c r="C83" s="148" t="s">
+      <c r="B83" s="176"/>
+      <c r="C83" s="156" t="s">
         <v>50</v>
       </c>
-      <c r="D83" s="149"/>
-[...9 lines deleted...]
-      <c r="N83" s="214" t="s">
+      <c r="D83" s="157"/>
+      <c r="E83" s="157"/>
+      <c r="F83" s="157"/>
+      <c r="G83" s="157"/>
+      <c r="H83" s="157"/>
+      <c r="I83" s="157"/>
+      <c r="J83" s="157"/>
+      <c r="K83" s="157"/>
+      <c r="L83" s="157"/>
+      <c r="M83" s="158"/>
+      <c r="N83" s="456" t="s">
         <v>177</v>
       </c>
-      <c r="O83" s="215"/>
-[...4 lines deleted...]
-      <c r="T83" s="216" t="s">
+      <c r="O83" s="457"/>
+      <c r="P83" s="457"/>
+      <c r="Q83" s="457"/>
+      <c r="R83" s="457"/>
+      <c r="S83" s="457"/>
+      <c r="T83" s="458" t="s">
         <v>174</v>
       </c>
-      <c r="U83" s="217"/>
-[...5 lines deleted...]
-      <c r="AA83" s="509" t="s">
+      <c r="U83" s="459"/>
+      <c r="V83" s="459"/>
+      <c r="W83" s="459"/>
+      <c r="X83" s="459"/>
+      <c r="Y83" s="459"/>
+      <c r="Z83" s="460"/>
+      <c r="AA83" s="217" t="s">
         <v>180</v>
       </c>
-      <c r="AB83" s="510"/>
-[...6 lines deleted...]
-      <c r="AI83" s="511"/>
+      <c r="AB83" s="218"/>
+      <c r="AC83" s="218"/>
+      <c r="AD83" s="218"/>
+      <c r="AE83" s="218"/>
+      <c r="AF83" s="218"/>
+      <c r="AG83" s="218"/>
+      <c r="AH83" s="218"/>
+      <c r="AI83" s="219"/>
     </row>
     <row r="84" spans="1:35" ht="40.15" customHeight="1">
       <c r="A84" s="60"/>
-      <c r="B84" s="466"/>
-[...32 lines deleted...]
-      <c r="AI84" s="484"/>
+      <c r="B84" s="177"/>
+      <c r="C84" s="159"/>
+      <c r="D84" s="160"/>
+      <c r="E84" s="160"/>
+      <c r="F84" s="160"/>
+      <c r="G84" s="160"/>
+      <c r="H84" s="160"/>
+      <c r="I84" s="160"/>
+      <c r="J84" s="160"/>
+      <c r="K84" s="160"/>
+      <c r="L84" s="160"/>
+      <c r="M84" s="161"/>
+      <c r="N84" s="187"/>
+      <c r="O84" s="188"/>
+      <c r="P84" s="188"/>
+      <c r="Q84" s="188"/>
+      <c r="R84" s="188"/>
+      <c r="S84" s="188"/>
+      <c r="T84" s="461"/>
+      <c r="U84" s="188"/>
+      <c r="V84" s="188"/>
+      <c r="W84" s="188"/>
+      <c r="X84" s="188"/>
+      <c r="Y84" s="188"/>
+      <c r="Z84" s="462"/>
+      <c r="AA84" s="216"/>
+      <c r="AB84" s="195"/>
+      <c r="AC84" s="195"/>
+      <c r="AD84" s="195"/>
+      <c r="AE84" s="195"/>
+      <c r="AF84" s="195"/>
+      <c r="AG84" s="195"/>
+      <c r="AH84" s="195"/>
+      <c r="AI84" s="196"/>
     </row>
     <row r="85" spans="1:35" ht="19.5" customHeight="1">
-      <c r="A85" s="491" t="s">
+      <c r="A85" s="202" t="s">
         <v>115</v>
       </c>
-      <c r="B85" s="492"/>
-[...32 lines deleted...]
-      <c r="AI85" s="493"/>
+      <c r="B85" s="203"/>
+      <c r="C85" s="203"/>
+      <c r="D85" s="203"/>
+      <c r="E85" s="203"/>
+      <c r="F85" s="203"/>
+      <c r="G85" s="203"/>
+      <c r="H85" s="203"/>
+      <c r="I85" s="203"/>
+      <c r="J85" s="203"/>
+      <c r="K85" s="203"/>
+      <c r="L85" s="203"/>
+      <c r="M85" s="203"/>
+      <c r="N85" s="203"/>
+      <c r="O85" s="203"/>
+      <c r="P85" s="203"/>
+      <c r="Q85" s="203"/>
+      <c r="R85" s="203"/>
+      <c r="S85" s="203"/>
+      <c r="T85" s="203"/>
+      <c r="U85" s="203"/>
+      <c r="V85" s="203"/>
+      <c r="W85" s="203"/>
+      <c r="X85" s="203"/>
+      <c r="Y85" s="203"/>
+      <c r="Z85" s="203"/>
+      <c r="AA85" s="203"/>
+      <c r="AB85" s="203"/>
+      <c r="AC85" s="203"/>
+      <c r="AD85" s="203"/>
+      <c r="AE85" s="203"/>
+      <c r="AF85" s="203"/>
+      <c r="AG85" s="203"/>
+      <c r="AH85" s="203"/>
+      <c r="AI85" s="204"/>
     </row>
     <row r="86" spans="1:35" ht="19.5" customHeight="1">
-      <c r="A86" s="494"/>
-[...33 lines deleted...]
-      <c r="AI86" s="496"/>
+      <c r="A86" s="205"/>
+      <c r="B86" s="206"/>
+      <c r="C86" s="206"/>
+      <c r="D86" s="206"/>
+      <c r="E86" s="206"/>
+      <c r="F86" s="206"/>
+      <c r="G86" s="206"/>
+      <c r="H86" s="206"/>
+      <c r="I86" s="206"/>
+      <c r="J86" s="206"/>
+      <c r="K86" s="206"/>
+      <c r="L86" s="206"/>
+      <c r="M86" s="206"/>
+      <c r="N86" s="206"/>
+      <c r="O86" s="206"/>
+      <c r="P86" s="206"/>
+      <c r="Q86" s="206"/>
+      <c r="R86" s="206"/>
+      <c r="S86" s="206"/>
+      <c r="T86" s="206"/>
+      <c r="U86" s="206"/>
+      <c r="V86" s="206"/>
+      <c r="W86" s="206"/>
+      <c r="X86" s="206"/>
+      <c r="Y86" s="206"/>
+      <c r="Z86" s="206"/>
+      <c r="AA86" s="206"/>
+      <c r="AB86" s="206"/>
+      <c r="AC86" s="206"/>
+      <c r="AD86" s="206"/>
+      <c r="AE86" s="206"/>
+      <c r="AF86" s="206"/>
+      <c r="AG86" s="206"/>
+      <c r="AH86" s="206"/>
+      <c r="AI86" s="207"/>
     </row>
     <row r="87" spans="1:35" ht="19.5" customHeight="1">
-      <c r="A87" s="494"/>
-[...33 lines deleted...]
-      <c r="AI87" s="496"/>
+      <c r="A87" s="205"/>
+      <c r="B87" s="206"/>
+      <c r="C87" s="206"/>
+      <c r="D87" s="206"/>
+      <c r="E87" s="206"/>
+      <c r="F87" s="206"/>
+      <c r="G87" s="206"/>
+      <c r="H87" s="206"/>
+      <c r="I87" s="206"/>
+      <c r="J87" s="206"/>
+      <c r="K87" s="206"/>
+      <c r="L87" s="206"/>
+      <c r="M87" s="206"/>
+      <c r="N87" s="206"/>
+      <c r="O87" s="206"/>
+      <c r="P87" s="206"/>
+      <c r="Q87" s="206"/>
+      <c r="R87" s="206"/>
+      <c r="S87" s="206"/>
+      <c r="T87" s="206"/>
+      <c r="U87" s="206"/>
+      <c r="V87" s="206"/>
+      <c r="W87" s="206"/>
+      <c r="X87" s="206"/>
+      <c r="Y87" s="206"/>
+      <c r="Z87" s="206"/>
+      <c r="AA87" s="206"/>
+      <c r="AB87" s="206"/>
+      <c r="AC87" s="206"/>
+      <c r="AD87" s="206"/>
+      <c r="AE87" s="206"/>
+      <c r="AF87" s="206"/>
+      <c r="AG87" s="206"/>
+      <c r="AH87" s="206"/>
+      <c r="AI87" s="207"/>
     </row>
     <row r="88" spans="1:35" ht="19.5" customHeight="1">
-      <c r="A88" s="497"/>
-[...33 lines deleted...]
-      <c r="AI88" s="499"/>
+      <c r="A88" s="208"/>
+      <c r="B88" s="209"/>
+      <c r="C88" s="209"/>
+      <c r="D88" s="209"/>
+      <c r="E88" s="209"/>
+      <c r="F88" s="209"/>
+      <c r="G88" s="209"/>
+      <c r="H88" s="209"/>
+      <c r="I88" s="209"/>
+      <c r="J88" s="209"/>
+      <c r="K88" s="209"/>
+      <c r="L88" s="209"/>
+      <c r="M88" s="209"/>
+      <c r="N88" s="209"/>
+      <c r="O88" s="209"/>
+      <c r="P88" s="209"/>
+      <c r="Q88" s="209"/>
+      <c r="R88" s="209"/>
+      <c r="S88" s="209"/>
+      <c r="T88" s="209"/>
+      <c r="U88" s="209"/>
+      <c r="V88" s="209"/>
+      <c r="W88" s="209"/>
+      <c r="X88" s="209"/>
+      <c r="Y88" s="209"/>
+      <c r="Z88" s="209"/>
+      <c r="AA88" s="209"/>
+      <c r="AB88" s="209"/>
+      <c r="AC88" s="209"/>
+      <c r="AD88" s="209"/>
+      <c r="AE88" s="209"/>
+      <c r="AF88" s="209"/>
+      <c r="AG88" s="209"/>
+      <c r="AH88" s="209"/>
+      <c r="AI88" s="210"/>
     </row>
     <row r="89" spans="1:35" ht="19.5" customHeight="1">
       <c r="B89" s="14"/>
       <c r="C89" s="14"/>
       <c r="D89" s="14"/>
       <c r="E89" s="14"/>
       <c r="F89" s="14"/>
       <c r="G89" s="14"/>
       <c r="H89" s="14"/>
       <c r="I89" s="14"/>
-      <c r="J89" s="479" t="s">
+      <c r="J89" s="191" t="s">
         <v>51</v>
       </c>
-      <c r="K89" s="480"/>
-[...12 lines deleted...]
-      <c r="X89" s="473" t="s">
+      <c r="K89" s="192"/>
+      <c r="L89" s="192"/>
+      <c r="M89" s="192"/>
+      <c r="N89" s="192"/>
+      <c r="O89" s="192"/>
+      <c r="P89" s="192"/>
+      <c r="Q89" s="192"/>
+      <c r="R89" s="192"/>
+      <c r="S89" s="192"/>
+      <c r="T89" s="192"/>
+      <c r="U89" s="192"/>
+      <c r="V89" s="192"/>
+      <c r="W89" s="192"/>
+      <c r="X89" s="184" t="s">
         <v>52</v>
       </c>
-      <c r="Y89" s="473"/>
-[...2 lines deleted...]
-      <c r="AB89" s="473" t="s">
+      <c r="Y89" s="184"/>
+      <c r="Z89" s="184"/>
+      <c r="AA89" s="184"/>
+      <c r="AB89" s="184" t="s">
         <v>53</v>
       </c>
-      <c r="AC89" s="473"/>
-[...2 lines deleted...]
-      <c r="AF89" s="196" t="s">
+      <c r="AC89" s="184"/>
+      <c r="AD89" s="184"/>
+      <c r="AE89" s="184"/>
+      <c r="AF89" s="448" t="s">
         <v>54</v>
       </c>
-      <c r="AG89" s="197"/>
-[...1 lines deleted...]
-      <c r="AI89" s="198"/>
+      <c r="AG89" s="449"/>
+      <c r="AH89" s="449"/>
+      <c r="AI89" s="450"/>
     </row>
     <row r="90" spans="1:35" ht="22.5" customHeight="1">
-      <c r="J90" s="541" t="s">
+      <c r="J90" s="148" t="s">
         <v>55</v>
       </c>
-      <c r="K90" s="542"/>
-[...19 lines deleted...]
-      <c r="AE90" s="469"/>
+      <c r="K90" s="149"/>
+      <c r="L90" s="149"/>
+      <c r="M90" s="149"/>
+      <c r="N90" s="149"/>
+      <c r="O90" s="149"/>
+      <c r="P90" s="149"/>
+      <c r="Q90" s="149"/>
+      <c r="R90" s="149"/>
+      <c r="S90" s="149"/>
+      <c r="T90" s="149"/>
+      <c r="U90" s="149"/>
+      <c r="V90" s="149"/>
+      <c r="W90" s="149"/>
+      <c r="X90" s="178"/>
+      <c r="Y90" s="179"/>
+      <c r="Z90" s="179"/>
+      <c r="AA90" s="180"/>
+      <c r="AB90" s="178"/>
+      <c r="AC90" s="179"/>
+      <c r="AD90" s="179"/>
+      <c r="AE90" s="180"/>
       <c r="AF90" s="30"/>
       <c r="AG90" s="31"/>
       <c r="AH90" s="31"/>
       <c r="AI90" s="32"/>
     </row>
     <row r="91" spans="1:35" ht="25.15" customHeight="1">
       <c r="J91" s="62"/>
       <c r="K91" s="63"/>
       <c r="L91" s="63"/>
       <c r="M91" s="63"/>
       <c r="N91" s="63"/>
       <c r="O91" s="63"/>
       <c r="P91" s="63"/>
       <c r="Q91" s="63"/>
       <c r="R91" s="63"/>
       <c r="S91" s="63"/>
       <c r="T91" s="63"/>
       <c r="U91" s="63"/>
       <c r="V91" s="63"/>
       <c r="W91" s="64"/>
-      <c r="X91" s="470"/>
-[...6 lines deleted...]
-      <c r="AE91" s="472"/>
+      <c r="X91" s="181"/>
+      <c r="Y91" s="182"/>
+      <c r="Z91" s="182"/>
+      <c r="AA91" s="183"/>
+      <c r="AB91" s="181"/>
+      <c r="AC91" s="182"/>
+      <c r="AD91" s="182"/>
+      <c r="AE91" s="183"/>
       <c r="AF91" s="65"/>
       <c r="AG91" s="66"/>
       <c r="AH91" s="66"/>
       <c r="AI91" s="67"/>
     </row>
     <row r="92" spans="1:35" ht="19.5" customHeight="1">
       <c r="J92" s="14"/>
       <c r="K92" s="14"/>
       <c r="L92" s="14"/>
       <c r="M92" s="14"/>
       <c r="N92" s="14"/>
       <c r="O92" s="14"/>
       <c r="P92" s="14"/>
       <c r="Q92" s="14"/>
       <c r="R92" s="14"/>
       <c r="S92" s="14"/>
       <c r="T92" s="14"/>
       <c r="U92" s="14"/>
       <c r="V92" s="14"/>
       <c r="W92" s="14"/>
       <c r="X92" s="15"/>
       <c r="Y92" s="15"/>
       <c r="Z92" s="15"/>
       <c r="AA92" s="15"/>
       <c r="AB92" s="15"/>
       <c r="AC92" s="15"/>
       <c r="AD92" s="15"/>
       <c r="AE92" s="15"/>
       <c r="AF92" s="15"/>
       <c r="AG92" s="15"/>
       <c r="AH92" s="15"/>
       <c r="AI92" s="15"/>
     </row>
     <row r="93" spans="1:35" ht="19.5" customHeight="1">
       <c r="S93" s="21"/>
-      <c r="T93" s="174" t="s">
-[...16 lines deleted...]
-      <c r="AI93" s="176"/>
+      <c r="T93" s="112" t="s">
+        <v>230</v>
+      </c>
+      <c r="U93" s="113"/>
+      <c r="V93" s="113"/>
+      <c r="W93" s="113"/>
+      <c r="X93" s="113"/>
+      <c r="Y93" s="113"/>
+      <c r="Z93" s="113"/>
+      <c r="AA93" s="113"/>
+      <c r="AB93" s="113"/>
+      <c r="AC93" s="113"/>
+      <c r="AD93" s="113"/>
+      <c r="AE93" s="113"/>
+      <c r="AF93" s="113"/>
+      <c r="AG93" s="113"/>
+      <c r="AH93" s="113"/>
+      <c r="AI93" s="114"/>
     </row>
   </sheetData>
   <mergeCells count="294">
+    <mergeCell ref="F62:AI66"/>
+    <mergeCell ref="G55:AF55"/>
+    <mergeCell ref="G56:AF56"/>
+    <mergeCell ref="A37:B39"/>
+    <mergeCell ref="C37:Y37"/>
+    <mergeCell ref="Z37:AD37"/>
+    <mergeCell ref="AE37:AI37"/>
+    <mergeCell ref="C35:F35"/>
+    <mergeCell ref="C36:F36"/>
+    <mergeCell ref="G59:AC59"/>
+    <mergeCell ref="A40:B40"/>
+    <mergeCell ref="A34:B36"/>
+    <mergeCell ref="A41:B42"/>
+    <mergeCell ref="D41:J41"/>
+    <mergeCell ref="D42:S42"/>
+    <mergeCell ref="U42:AI42"/>
+    <mergeCell ref="M41:X41"/>
+    <mergeCell ref="AA41:AI41"/>
+    <mergeCell ref="S38:T38"/>
+    <mergeCell ref="S39:T39"/>
+    <mergeCell ref="I39:R39"/>
+    <mergeCell ref="I38:R38"/>
+    <mergeCell ref="AE44:AI44"/>
+    <mergeCell ref="U38:AI38"/>
+    <mergeCell ref="G51:AF51"/>
+    <mergeCell ref="AA80:AI82"/>
+    <mergeCell ref="N77:R77"/>
+    <mergeCell ref="S77:V77"/>
+    <mergeCell ref="G31:L31"/>
+    <mergeCell ref="G32:L32"/>
+    <mergeCell ref="C80:M82"/>
+    <mergeCell ref="C45:J45"/>
+    <mergeCell ref="K45:AI45"/>
+    <mergeCell ref="V67:X67"/>
+    <mergeCell ref="Z67:AB67"/>
+    <mergeCell ref="AD67:AI67"/>
+    <mergeCell ref="Z68:AI68"/>
+    <mergeCell ref="C62:E66"/>
+    <mergeCell ref="C43:F43"/>
+    <mergeCell ref="C44:F44"/>
+    <mergeCell ref="T49:AI49"/>
+    <mergeCell ref="C77:M77"/>
+    <mergeCell ref="W77:Z77"/>
+    <mergeCell ref="AF71:AI71"/>
+    <mergeCell ref="AF72:AI72"/>
+    <mergeCell ref="AF73:AI73"/>
+    <mergeCell ref="AF74:AI74"/>
+    <mergeCell ref="AF75:AI75"/>
+    <mergeCell ref="C34:F34"/>
+    <mergeCell ref="C67:F67"/>
+    <mergeCell ref="H67:J67"/>
+    <mergeCell ref="L67:U67"/>
+    <mergeCell ref="H68:K68"/>
+    <mergeCell ref="C68:F68"/>
+    <mergeCell ref="L68:U68"/>
+    <mergeCell ref="AF89:AI89"/>
+    <mergeCell ref="AF76:AI76"/>
+    <mergeCell ref="W74:Z74"/>
+    <mergeCell ref="AA73:AE73"/>
+    <mergeCell ref="N70:R70"/>
+    <mergeCell ref="S70:V70"/>
+    <mergeCell ref="N71:R71"/>
+    <mergeCell ref="N72:R72"/>
+    <mergeCell ref="S72:V72"/>
+    <mergeCell ref="N83:S83"/>
+    <mergeCell ref="T83:Z83"/>
+    <mergeCell ref="N84:S84"/>
+    <mergeCell ref="T84:Z84"/>
+    <mergeCell ref="T79:Z79"/>
+    <mergeCell ref="AA79:AI79"/>
+    <mergeCell ref="AA78:AI78"/>
+    <mergeCell ref="N80:S80"/>
+    <mergeCell ref="AA69:AI69"/>
+    <mergeCell ref="P4:W4"/>
+    <mergeCell ref="AF70:AI70"/>
+    <mergeCell ref="C73:D73"/>
+    <mergeCell ref="S71:V71"/>
+    <mergeCell ref="S73:V73"/>
+    <mergeCell ref="A43:B45"/>
+    <mergeCell ref="A46:B47"/>
+    <mergeCell ref="A50:AI50"/>
+    <mergeCell ref="A51:B59"/>
+    <mergeCell ref="A60:B66"/>
+    <mergeCell ref="A67:B68"/>
+    <mergeCell ref="G58:AF58"/>
+    <mergeCell ref="E69:H70"/>
+    <mergeCell ref="I69:I70"/>
+    <mergeCell ref="J69:M70"/>
+    <mergeCell ref="J71:M71"/>
+    <mergeCell ref="C71:D71"/>
+    <mergeCell ref="W71:Z71"/>
+    <mergeCell ref="E71:H71"/>
+    <mergeCell ref="N69:Z69"/>
+    <mergeCell ref="W70:Z70"/>
+    <mergeCell ref="H44:L44"/>
+    <mergeCell ref="D60:AI60"/>
+    <mergeCell ref="D61:AI61"/>
+    <mergeCell ref="A24:B27"/>
+    <mergeCell ref="A1:AI1"/>
+    <mergeCell ref="A3:Y3"/>
+    <mergeCell ref="A4:B4"/>
+    <mergeCell ref="A5:B6"/>
+    <mergeCell ref="A7:B7"/>
+    <mergeCell ref="D5:H5"/>
+    <mergeCell ref="D6:H6"/>
+    <mergeCell ref="A8:B8"/>
+    <mergeCell ref="A10:B17"/>
+    <mergeCell ref="G14:Q14"/>
+    <mergeCell ref="AB11:AI11"/>
+    <mergeCell ref="R14:S14"/>
+    <mergeCell ref="U14:V14"/>
+    <mergeCell ref="X14:Y14"/>
+    <mergeCell ref="AA14:AB14"/>
+    <mergeCell ref="C15:F17"/>
+    <mergeCell ref="H17:I17"/>
+    <mergeCell ref="H11:K11"/>
+    <mergeCell ref="H12:O12"/>
+    <mergeCell ref="L11:O11"/>
+    <mergeCell ref="AA15:AD15"/>
+    <mergeCell ref="AF15:AI15"/>
+    <mergeCell ref="N4:O4"/>
+    <mergeCell ref="C31:F31"/>
+    <mergeCell ref="M29:N29"/>
+    <mergeCell ref="C24:K24"/>
+    <mergeCell ref="A19:AI19"/>
+    <mergeCell ref="A20:B21"/>
+    <mergeCell ref="A22:B22"/>
+    <mergeCell ref="A31:B31"/>
+    <mergeCell ref="A32:B33"/>
+    <mergeCell ref="C29:F30"/>
+    <mergeCell ref="G30:K30"/>
+    <mergeCell ref="G29:K29"/>
+    <mergeCell ref="AE29:AH29"/>
+    <mergeCell ref="F22:V22"/>
+    <mergeCell ref="W21:Z21"/>
+    <mergeCell ref="U31:AI31"/>
+    <mergeCell ref="U32:AI32"/>
+    <mergeCell ref="N31:S31"/>
+    <mergeCell ref="N32:S32"/>
+    <mergeCell ref="C20:E20"/>
+    <mergeCell ref="C21:E21"/>
+    <mergeCell ref="C32:F32"/>
+    <mergeCell ref="C33:F33"/>
+    <mergeCell ref="U24:V24"/>
+    <mergeCell ref="W24:AI24"/>
+    <mergeCell ref="A28:B29"/>
+    <mergeCell ref="A30:B30"/>
+    <mergeCell ref="X4:Y4"/>
+    <mergeCell ref="Z4:AI4"/>
+    <mergeCell ref="Z6:AI6"/>
+    <mergeCell ref="F8:M8"/>
+    <mergeCell ref="N8:O8"/>
+    <mergeCell ref="P8:W8"/>
+    <mergeCell ref="X8:Y8"/>
+    <mergeCell ref="Z8:AI8"/>
+    <mergeCell ref="V7:AI7"/>
+    <mergeCell ref="D7:T7"/>
+    <mergeCell ref="E4:M4"/>
+    <mergeCell ref="M15:P15"/>
+    <mergeCell ref="AA29:AC29"/>
+    <mergeCell ref="U29:Y29"/>
+    <mergeCell ref="M30:N30"/>
+    <mergeCell ref="P29:T29"/>
+    <mergeCell ref="P30:T30"/>
+    <mergeCell ref="U30:AI30"/>
+    <mergeCell ref="L24:S24"/>
+    <mergeCell ref="C23:Y23"/>
+    <mergeCell ref="AD23:AI23"/>
+    <mergeCell ref="A23:B23"/>
+    <mergeCell ref="AC33:AI33"/>
+    <mergeCell ref="AC34:AI34"/>
+    <mergeCell ref="AC35:AI35"/>
+    <mergeCell ref="AC36:AI36"/>
+    <mergeCell ref="G33:L33"/>
+    <mergeCell ref="N34:T34"/>
+    <mergeCell ref="N35:T35"/>
+    <mergeCell ref="N36:T36"/>
+    <mergeCell ref="V34:AB34"/>
+    <mergeCell ref="V35:AB35"/>
+    <mergeCell ref="V36:AB36"/>
+    <mergeCell ref="M33:AB33"/>
+    <mergeCell ref="AA3:AI3"/>
+    <mergeCell ref="I5:AI5"/>
+    <mergeCell ref="X6:Y6"/>
+    <mergeCell ref="I6:W6"/>
+    <mergeCell ref="AA71:AE71"/>
+    <mergeCell ref="G54:AF54"/>
+    <mergeCell ref="C39:F39"/>
+    <mergeCell ref="C26:AI28"/>
+    <mergeCell ref="C25:AI25"/>
+    <mergeCell ref="G52:AF52"/>
+    <mergeCell ref="G53:AF53"/>
+    <mergeCell ref="C51:E54"/>
+    <mergeCell ref="C55:E59"/>
+    <mergeCell ref="G57:AF57"/>
+    <mergeCell ref="AA70:AE70"/>
+    <mergeCell ref="G38:H38"/>
+    <mergeCell ref="G39:H39"/>
+    <mergeCell ref="P12:AI12"/>
+    <mergeCell ref="C69:D70"/>
+    <mergeCell ref="K17:AH17"/>
+    <mergeCell ref="V16:AI16"/>
+    <mergeCell ref="M16:T16"/>
+    <mergeCell ref="H15:K15"/>
+    <mergeCell ref="U39:AI39"/>
+    <mergeCell ref="AK5:AK6"/>
+    <mergeCell ref="AA20:AI20"/>
+    <mergeCell ref="I40:J40"/>
+    <mergeCell ref="AA21:AI21"/>
+    <mergeCell ref="W22:Y22"/>
+    <mergeCell ref="Z23:AC23"/>
+    <mergeCell ref="Z22:AI22"/>
+    <mergeCell ref="F20:V20"/>
+    <mergeCell ref="F21:V21"/>
+    <mergeCell ref="C10:F10"/>
+    <mergeCell ref="C11:F12"/>
+    <mergeCell ref="C13:F14"/>
+    <mergeCell ref="R13:S13"/>
+    <mergeCell ref="U13:V13"/>
+    <mergeCell ref="X13:Y13"/>
+    <mergeCell ref="AA13:AB13"/>
+    <mergeCell ref="P11:R11"/>
+    <mergeCell ref="S11:AA11"/>
+    <mergeCell ref="K40:W40"/>
+    <mergeCell ref="G10:AI10"/>
+    <mergeCell ref="AC13:AI13"/>
+    <mergeCell ref="AC14:AI14"/>
+    <mergeCell ref="G13:Q13"/>
+    <mergeCell ref="C38:F38"/>
+    <mergeCell ref="B82:B84"/>
+    <mergeCell ref="AB90:AE91"/>
+    <mergeCell ref="AB89:AE89"/>
+    <mergeCell ref="N81:O82"/>
+    <mergeCell ref="X90:AA91"/>
+    <mergeCell ref="X89:AA89"/>
+    <mergeCell ref="E76:H76"/>
+    <mergeCell ref="J74:M74"/>
+    <mergeCell ref="J89:W89"/>
+    <mergeCell ref="P81:Z82"/>
+    <mergeCell ref="E75:H75"/>
+    <mergeCell ref="C83:M84"/>
+    <mergeCell ref="J75:M75"/>
+    <mergeCell ref="J76:M76"/>
+    <mergeCell ref="S74:V74"/>
+    <mergeCell ref="N76:R76"/>
+    <mergeCell ref="N74:R74"/>
+    <mergeCell ref="N75:R75"/>
+    <mergeCell ref="A85:AI88"/>
+    <mergeCell ref="C76:D76"/>
+    <mergeCell ref="S75:V75"/>
+    <mergeCell ref="T80:Z80"/>
+    <mergeCell ref="AA84:AI84"/>
+    <mergeCell ref="AA83:AI83"/>
+    <mergeCell ref="B74:B79"/>
+    <mergeCell ref="AA72:AE72"/>
+    <mergeCell ref="AA74:AE74"/>
+    <mergeCell ref="AA75:AE75"/>
+    <mergeCell ref="C74:D74"/>
+    <mergeCell ref="W75:Z75"/>
+    <mergeCell ref="W76:Z76"/>
+    <mergeCell ref="E73:H73"/>
+    <mergeCell ref="C78:M79"/>
+    <mergeCell ref="N78:S78"/>
+    <mergeCell ref="T78:Z78"/>
+    <mergeCell ref="N79:S79"/>
+    <mergeCell ref="W73:Z73"/>
+    <mergeCell ref="J73:M73"/>
+    <mergeCell ref="N73:R73"/>
+    <mergeCell ref="J72:M72"/>
+    <mergeCell ref="AA77:AI77"/>
     <mergeCell ref="T93:AI93"/>
     <mergeCell ref="G43:S43"/>
     <mergeCell ref="T43:W43"/>
     <mergeCell ref="T44:W44"/>
     <mergeCell ref="C46:AI47"/>
     <mergeCell ref="AG55:AI55"/>
     <mergeCell ref="AG56:AI56"/>
     <mergeCell ref="AG57:AI57"/>
     <mergeCell ref="AG58:AI58"/>
     <mergeCell ref="AG59:AI59"/>
     <mergeCell ref="B48:AH48"/>
     <mergeCell ref="AG51:AI51"/>
     <mergeCell ref="AG52:AI52"/>
     <mergeCell ref="AG53:AI53"/>
     <mergeCell ref="AG54:AI54"/>
     <mergeCell ref="W72:Z72"/>
     <mergeCell ref="C72:D72"/>
     <mergeCell ref="E72:H72"/>
     <mergeCell ref="E74:H74"/>
     <mergeCell ref="C75:D75"/>
     <mergeCell ref="S76:V76"/>
     <mergeCell ref="AA76:AE76"/>
     <mergeCell ref="J90:W90"/>
     <mergeCell ref="A69:B73"/>
-    <mergeCell ref="B74:B79"/>
-[...268 lines deleted...]
-    <mergeCell ref="U38:AI38"/>
   </mergeCells>
   <phoneticPr fontId="3"/>
   <dataValidations count="2">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="I5" xr:uid="{00000000-0002-0000-0000-000000000000}">
       <formula1>$AL$3:$AL$16</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="I6" xr:uid="{00000000-0002-0000-0000-000001000000}">
       <formula1>$AM$3:$AM$25</formula1>
     </dataValidation>
   </dataValidations>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.31496062992125984" right="0.31496062992125984" top="0.31496062992125984" bottom="0.31496062992125984" header="0.19685039370078741" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" scale="83" fitToHeight="2" orientation="portrait" r:id="rId1"/>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="49" max="34" man="1"/>
   </rowBreaks>
   <drawing r:id="rId2"/>
   <legacyDrawing r:id="rId3"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x14">
       <controls>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1026" r:id="rId4" name="Check Box 2">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>2</xdr:col>
                     <xdr:colOff>19050</xdr:colOff>
                     <xdr:row>5</xdr:row>
                     <xdr:rowOff>57150</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>2</xdr:col>
-                    <xdr:colOff>200025</xdr:colOff>
+                    <xdr:colOff>203200</xdr:colOff>
                     <xdr:row>5</xdr:row>
                     <xdr:rowOff>228600</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1027" r:id="rId5" name="Check Box 3">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>2</xdr:col>
                     <xdr:colOff>19050</xdr:colOff>
                     <xdr:row>6</xdr:row>
-                    <xdr:rowOff>9525</xdr:rowOff>
+                    <xdr:rowOff>12700</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>3</xdr:col>
-                    <xdr:colOff>47625</xdr:colOff>
+                    <xdr:colOff>50800</xdr:colOff>
                     <xdr:row>7</xdr:row>
-                    <xdr:rowOff>9525</xdr:rowOff>
+                    <xdr:rowOff>12700</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1028" r:id="rId6" name="Check Box 4">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>19</xdr:col>
                     <xdr:colOff>171450</xdr:colOff>
                     <xdr:row>6</xdr:row>
-                    <xdr:rowOff>28575</xdr:rowOff>
+                    <xdr:rowOff>31750</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>20</xdr:col>
                     <xdr:colOff>171450</xdr:colOff>
                     <xdr:row>6</xdr:row>
                     <xdr:rowOff>209550</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1054" r:id="rId7" name="Check Box 30">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>2</xdr:col>
-                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:colOff>12700</xdr:colOff>
                     <xdr:row>39</xdr:row>
                     <xdr:rowOff>95250</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>2</xdr:col>
-                    <xdr:colOff>180975</xdr:colOff>
+                    <xdr:colOff>184150</xdr:colOff>
                     <xdr:row>39</xdr:row>
-                    <xdr:rowOff>276225</xdr:rowOff>
+                    <xdr:rowOff>279400</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1055" r:id="rId8" name="Check Box 31">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>9</xdr:col>
-                    <xdr:colOff>28575</xdr:colOff>
+                    <xdr:colOff>31750</xdr:colOff>
                     <xdr:row>39</xdr:row>
                     <xdr:rowOff>95250</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>9</xdr:col>
                     <xdr:colOff>209550</xdr:colOff>
                     <xdr:row>39</xdr:row>
-                    <xdr:rowOff>276225</xdr:rowOff>
+                    <xdr:rowOff>279400</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1085" r:id="rId9" name="Check Box 6">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>10</xdr:col>
-                    <xdr:colOff>180975</xdr:colOff>
+                    <xdr:colOff>184150</xdr:colOff>
                     <xdr:row>15</xdr:row>
                     <xdr:rowOff>19050</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>11</xdr:col>
                     <xdr:colOff>152400</xdr:colOff>
                     <xdr:row>15</xdr:row>
-                    <xdr:rowOff>219075</xdr:rowOff>
+                    <xdr:rowOff>222250</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1086" r:id="rId10" name="Check Box 39">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>19</xdr:col>
-                    <xdr:colOff>180975</xdr:colOff>
+                    <xdr:colOff>184150</xdr:colOff>
                     <xdr:row>15</xdr:row>
-                    <xdr:rowOff>9525</xdr:rowOff>
+                    <xdr:rowOff>12700</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>21</xdr:col>
                     <xdr:colOff>38100</xdr:colOff>
                     <xdr:row>15</xdr:row>
-                    <xdr:rowOff>219075</xdr:rowOff>
+                    <xdr:rowOff>222250</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1087" r:id="rId11" name="Check Box 10">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>6</xdr:col>
-                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:colOff>12700</xdr:colOff>
                     <xdr:row>10</xdr:row>
                     <xdr:rowOff>57150</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>7</xdr:col>
-                    <xdr:colOff>104775</xdr:colOff>
+                    <xdr:colOff>107950</xdr:colOff>
                     <xdr:row>10</xdr:row>
                     <xdr:rowOff>266700</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1088" r:id="rId12" name="Check Box 11">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>6</xdr:col>
-                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:colOff>12700</xdr:colOff>
                     <xdr:row>11</xdr:row>
                     <xdr:rowOff>38100</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>7</xdr:col>
-                    <xdr:colOff>123825</xdr:colOff>
+                    <xdr:colOff>127000</xdr:colOff>
                     <xdr:row>11</xdr:row>
                     <xdr:rowOff>209550</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1089" r:id="rId13" name="Check Box 65">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>6</xdr:col>
-                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:colOff>12700</xdr:colOff>
                     <xdr:row>14</xdr:row>
                     <xdr:rowOff>19050</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>7</xdr:col>
-                    <xdr:colOff>161925</xdr:colOff>
+                    <xdr:colOff>165100</xdr:colOff>
                     <xdr:row>15</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1090" r:id="rId14" name="Check Box 66">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>10</xdr:col>
-                    <xdr:colOff>180975</xdr:colOff>
+                    <xdr:colOff>184150</xdr:colOff>
                     <xdr:row>14</xdr:row>
-                    <xdr:rowOff>28575</xdr:rowOff>
+                    <xdr:rowOff>31750</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>11</xdr:col>
-                    <xdr:colOff>180975</xdr:colOff>
+                    <xdr:colOff>184150</xdr:colOff>
                     <xdr:row>15</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1091" r:id="rId15" name="Check Box 67">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>16</xdr:col>
                     <xdr:colOff>0</xdr:colOff>
                     <xdr:row>14</xdr:row>
-                    <xdr:rowOff>9525</xdr:rowOff>
+                    <xdr:rowOff>12700</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>17</xdr:col>
-                    <xdr:colOff>142875</xdr:colOff>
+                    <xdr:colOff>146050</xdr:colOff>
                     <xdr:row>14</xdr:row>
                     <xdr:rowOff>209550</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1092" r:id="rId16" name="Check Box 68">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>19</xdr:col>
-                    <xdr:colOff>180975</xdr:colOff>
+                    <xdr:colOff>184150</xdr:colOff>
                     <xdr:row>14</xdr:row>
                     <xdr:rowOff>19050</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>21</xdr:col>
-                    <xdr:colOff>66675</xdr:colOff>
+                    <xdr:colOff>69850</xdr:colOff>
                     <xdr:row>14</xdr:row>
                     <xdr:rowOff>209550</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1093" r:id="rId17" name="Check Box 69">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>24</xdr:col>
-                    <xdr:colOff>161925</xdr:colOff>
+                    <xdr:colOff>165100</xdr:colOff>
                     <xdr:row>14</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>26</xdr:col>
-                    <xdr:colOff>104775</xdr:colOff>
+                    <xdr:colOff>107950</xdr:colOff>
                     <xdr:row>14</xdr:row>
-                    <xdr:rowOff>200025</xdr:rowOff>
+                    <xdr:rowOff>203200</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1094" r:id="rId18" name="Check Box 70">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>6</xdr:col>
                     <xdr:colOff>19050</xdr:colOff>
                     <xdr:row>15</xdr:row>
                     <xdr:rowOff>19050</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>7</xdr:col>
                     <xdr:colOff>171450</xdr:colOff>
                     <xdr:row>16</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
@@ -13878,521 +13921,521 @@
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>29</xdr:col>
                     <xdr:colOff>133350</xdr:colOff>
                     <xdr:row>14</xdr:row>
                     <xdr:rowOff>19050</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>31</xdr:col>
                     <xdr:colOff>19050</xdr:colOff>
                     <xdr:row>14</xdr:row>
                     <xdr:rowOff>228600</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1096" r:id="rId20" name="Check Box 72">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>6</xdr:col>
-                    <xdr:colOff>28575</xdr:colOff>
+                    <xdr:colOff>31750</xdr:colOff>
                     <xdr:row>16</xdr:row>
-                    <xdr:rowOff>9525</xdr:rowOff>
+                    <xdr:rowOff>12700</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>8</xdr:col>
-                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:colOff>12700</xdr:colOff>
                     <xdr:row>16</xdr:row>
-                    <xdr:rowOff>219075</xdr:rowOff>
+                    <xdr:rowOff>222250</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1097" r:id="rId21" name="Check Box 14">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>6</xdr:col>
                     <xdr:colOff>0</xdr:colOff>
                     <xdr:row>43</xdr:row>
                     <xdr:rowOff>57150</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>7</xdr:col>
                     <xdr:colOff>38100</xdr:colOff>
                     <xdr:row>43</xdr:row>
                     <xdr:rowOff>247650</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1098" r:id="rId22" name="Check Box 29">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>11</xdr:col>
                     <xdr:colOff>133350</xdr:colOff>
                     <xdr:row>43</xdr:row>
-                    <xdr:rowOff>28575</xdr:rowOff>
+                    <xdr:rowOff>31750</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>13</xdr:col>
-                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:colOff>12700</xdr:colOff>
                     <xdr:row>43</xdr:row>
                     <xdr:rowOff>285750</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1099" r:id="rId23" name="Check Box 35">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>2</xdr:col>
-                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:colOff>12700</xdr:colOff>
                     <xdr:row>41</xdr:row>
                     <xdr:rowOff>38100</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>3</xdr:col>
-                    <xdr:colOff>85725</xdr:colOff>
+                    <xdr:colOff>88900</xdr:colOff>
                     <xdr:row>42</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1100" r:id="rId24" name="Check Box 38">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>18</xdr:col>
-                    <xdr:colOff>180975</xdr:colOff>
+                    <xdr:colOff>184150</xdr:colOff>
                     <xdr:row>41</xdr:row>
                     <xdr:rowOff>19050</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>20</xdr:col>
-                    <xdr:colOff>28575</xdr:colOff>
+                    <xdr:colOff>31750</xdr:colOff>
                     <xdr:row>41</xdr:row>
-                    <xdr:rowOff>276225</xdr:rowOff>
+                    <xdr:rowOff>279400</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1101" r:id="rId25" name="Check Box 77">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>25</xdr:col>
                     <xdr:colOff>0</xdr:colOff>
                     <xdr:row>28</xdr:row>
                     <xdr:rowOff>57150</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>26</xdr:col>
                     <xdr:colOff>76200</xdr:colOff>
                     <xdr:row>28</xdr:row>
                     <xdr:rowOff>247650</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1102" r:id="rId26" name="Check Box 78">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>10</xdr:col>
-                    <xdr:colOff>180975</xdr:colOff>
+                    <xdr:colOff>184150</xdr:colOff>
                     <xdr:row>28</xdr:row>
-                    <xdr:rowOff>47625</xdr:rowOff>
+                    <xdr:rowOff>50800</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>11</xdr:col>
                     <xdr:colOff>171450</xdr:colOff>
                     <xdr:row>29</xdr:row>
-                    <xdr:rowOff>9525</xdr:rowOff>
+                    <xdr:rowOff>12700</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1107" r:id="rId27" name="Check Box 83">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>6</xdr:col>
                     <xdr:colOff>133350</xdr:colOff>
                     <xdr:row>37</xdr:row>
                     <xdr:rowOff>57150</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>8</xdr:col>
                     <xdr:colOff>19050</xdr:colOff>
                     <xdr:row>37</xdr:row>
                     <xdr:rowOff>247650</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1108" r:id="rId28" name="Check Box 84">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>18</xdr:col>
-                    <xdr:colOff>161925</xdr:colOff>
+                    <xdr:colOff>165100</xdr:colOff>
                     <xdr:row>37</xdr:row>
                     <xdr:rowOff>57150</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>20</xdr:col>
                     <xdr:colOff>57150</xdr:colOff>
                     <xdr:row>37</xdr:row>
                     <xdr:rowOff>247650</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1109" r:id="rId29" name="Check Box 85">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>6</xdr:col>
-                    <xdr:colOff>123825</xdr:colOff>
+                    <xdr:colOff>127000</xdr:colOff>
                     <xdr:row>38</xdr:row>
                     <xdr:rowOff>57150</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>8</xdr:col>
                     <xdr:colOff>19050</xdr:colOff>
                     <xdr:row>38</xdr:row>
                     <xdr:rowOff>247650</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1110" r:id="rId30" name="Check Box 86">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>18</xdr:col>
-                    <xdr:colOff>161925</xdr:colOff>
+                    <xdr:colOff>165100</xdr:colOff>
                     <xdr:row>38</xdr:row>
-                    <xdr:rowOff>66675</xdr:rowOff>
+                    <xdr:rowOff>69850</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>20</xdr:col>
                     <xdr:colOff>57150</xdr:colOff>
                     <xdr:row>38</xdr:row>
-                    <xdr:rowOff>257175</xdr:rowOff>
+                    <xdr:rowOff>260350</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1111" r:id="rId31" name="Check Box 87">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>2</xdr:col>
-                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:colOff>12700</xdr:colOff>
                     <xdr:row>40</xdr:row>
-                    <xdr:rowOff>28575</xdr:rowOff>
+                    <xdr:rowOff>31750</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>3</xdr:col>
                     <xdr:colOff>95250</xdr:colOff>
                     <xdr:row>40</xdr:row>
                     <xdr:rowOff>304800</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1113" r:id="rId32" name="Check Box 36">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>11</xdr:col>
-                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:colOff>12700</xdr:colOff>
                     <xdr:row>40</xdr:row>
-                    <xdr:rowOff>28575</xdr:rowOff>
+                    <xdr:rowOff>31750</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>85725</xdr:colOff>
+                    <xdr:colOff>88900</xdr:colOff>
                     <xdr:row>41</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1114" r:id="rId33" name="Check Box 37">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>24</xdr:col>
-                    <xdr:colOff>180975</xdr:colOff>
+                    <xdr:colOff>184150</xdr:colOff>
                     <xdr:row>39</xdr:row>
                     <xdr:rowOff>381000</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>26</xdr:col>
-                    <xdr:colOff>47625</xdr:colOff>
+                    <xdr:colOff>50800</xdr:colOff>
                     <xdr:row>41</xdr:row>
                     <xdr:rowOff>19050</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1117" r:id="rId34" name="Check Box 93">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>14</xdr:col>
                     <xdr:colOff>57150</xdr:colOff>
                     <xdr:row>28</xdr:row>
                     <xdr:rowOff>57150</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>15</xdr:col>
-                    <xdr:colOff>66675</xdr:colOff>
+                    <xdr:colOff>69850</xdr:colOff>
                     <xdr:row>28</xdr:row>
                     <xdr:rowOff>247650</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1118" r:id="rId35" name="Check Box 94">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>29</xdr:col>
                     <xdr:colOff>57150</xdr:colOff>
                     <xdr:row>28</xdr:row>
                     <xdr:rowOff>19050</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>30</xdr:col>
-                    <xdr:colOff>161925</xdr:colOff>
+                    <xdr:colOff>165100</xdr:colOff>
                     <xdr:row>29</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1124" r:id="rId36" name="Check Box 14">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>5</xdr:col>
                     <xdr:colOff>19050</xdr:colOff>
                     <xdr:row>50</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>6</xdr:col>
                     <xdr:colOff>95250</xdr:colOff>
                     <xdr:row>51</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1125" r:id="rId37" name="Check Box 14">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>5</xdr:col>
-                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:colOff>12700</xdr:colOff>
                     <xdr:row>50</xdr:row>
-                    <xdr:rowOff>371475</xdr:rowOff>
+                    <xdr:rowOff>374650</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>6</xdr:col>
-                    <xdr:colOff>85725</xdr:colOff>
+                    <xdr:colOff>88900</xdr:colOff>
                     <xdr:row>51</xdr:row>
-                    <xdr:rowOff>371475</xdr:rowOff>
+                    <xdr:rowOff>374650</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1126" r:id="rId38" name="Check Box 14">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>5</xdr:col>
-                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:colOff>12700</xdr:colOff>
                     <xdr:row>51</xdr:row>
-                    <xdr:rowOff>371475</xdr:rowOff>
+                    <xdr:rowOff>374650</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>6</xdr:col>
-                    <xdr:colOff>85725</xdr:colOff>
+                    <xdr:colOff>88900</xdr:colOff>
                     <xdr:row>52</xdr:row>
-                    <xdr:rowOff>371475</xdr:rowOff>
+                    <xdr:rowOff>374650</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1128" r:id="rId39" name="Check Box 14">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>5</xdr:col>
-                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:colOff>12700</xdr:colOff>
                     <xdr:row>52</xdr:row>
                     <xdr:rowOff>361950</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>6</xdr:col>
                     <xdr:colOff>76200</xdr:colOff>
                     <xdr:row>53</xdr:row>
                     <xdr:rowOff>361950</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1130" r:id="rId40" name="Check Box 14">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>5</xdr:col>
                     <xdr:colOff>0</xdr:colOff>
                     <xdr:row>54</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>6</xdr:col>
-                    <xdr:colOff>66675</xdr:colOff>
+                    <xdr:colOff>69850</xdr:colOff>
                     <xdr:row>55</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1131" r:id="rId41" name="Check Box 14">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>5</xdr:col>
-                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:colOff>12700</xdr:colOff>
                     <xdr:row>54</xdr:row>
-                    <xdr:rowOff>371475</xdr:rowOff>
+                    <xdr:rowOff>374650</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>6</xdr:col>
                     <xdr:colOff>76200</xdr:colOff>
                     <xdr:row>55</xdr:row>
-                    <xdr:rowOff>371475</xdr:rowOff>
+                    <xdr:rowOff>374650</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1133" r:id="rId42" name="Check Box 14">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>5</xdr:col>
                     <xdr:colOff>0</xdr:colOff>
                     <xdr:row>56</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>6</xdr:col>
                     <xdr:colOff>76200</xdr:colOff>
                     <xdr:row>57</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
@@ -14406,257 +14449,257 @@
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>5</xdr:col>
                     <xdr:colOff>0</xdr:colOff>
                     <xdr:row>57</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>6</xdr:col>
                     <xdr:colOff>76200</xdr:colOff>
                     <xdr:row>58</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1136" r:id="rId44" name="Check Box 14">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>5</xdr:col>
-                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:colOff>12700</xdr:colOff>
                     <xdr:row>57</xdr:row>
-                    <xdr:rowOff>371475</xdr:rowOff>
+                    <xdr:rowOff>374650</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>6</xdr:col>
                     <xdr:colOff>76200</xdr:colOff>
                     <xdr:row>58</xdr:row>
-                    <xdr:rowOff>238125</xdr:rowOff>
+                    <xdr:rowOff>241300</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1137" r:id="rId45" name="Check Box 113">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>1</xdr:col>
                     <xdr:colOff>1181100</xdr:colOff>
                     <xdr:row>59</xdr:row>
-                    <xdr:rowOff>28575</xdr:rowOff>
+                    <xdr:rowOff>31750</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>3</xdr:col>
-                    <xdr:colOff>28575</xdr:colOff>
+                    <xdr:colOff>31750</xdr:colOff>
                     <xdr:row>59</xdr:row>
-                    <xdr:rowOff>219075</xdr:rowOff>
+                    <xdr:rowOff>222250</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1138" r:id="rId46" name="Check Box 114">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>1</xdr:col>
-                    <xdr:colOff>1190625</xdr:colOff>
+                    <xdr:colOff>1193800</xdr:colOff>
                     <xdr:row>60</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>3</xdr:col>
                     <xdr:colOff>38100</xdr:colOff>
                     <xdr:row>61</xdr:row>
-                    <xdr:rowOff>9525</xdr:rowOff>
+                    <xdr:rowOff>12700</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1139" r:id="rId47" name="Check Box 115">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>5</xdr:col>
-                    <xdr:colOff>161925</xdr:colOff>
+                    <xdr:colOff>165100</xdr:colOff>
                     <xdr:row>66</xdr:row>
                     <xdr:rowOff>19050</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>7</xdr:col>
                     <xdr:colOff>19050</xdr:colOff>
                     <xdr:row>66</xdr:row>
                     <xdr:rowOff>209550</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1140" r:id="rId48" name="Check Box 116">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>10</xdr:col>
-                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:colOff>12700</xdr:colOff>
                     <xdr:row>66</xdr:row>
-                    <xdr:rowOff>28575</xdr:rowOff>
+                    <xdr:rowOff>31750</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>11</xdr:col>
-                    <xdr:colOff>28575</xdr:colOff>
+                    <xdr:colOff>31750</xdr:colOff>
                     <xdr:row>66</xdr:row>
-                    <xdr:rowOff>219075</xdr:rowOff>
+                    <xdr:rowOff>222250</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1141" r:id="rId49" name="Check Box 117">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>5</xdr:col>
-                    <xdr:colOff>161925</xdr:colOff>
+                    <xdr:colOff>165100</xdr:colOff>
                     <xdr:row>66</xdr:row>
                     <xdr:rowOff>171450</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>7</xdr:col>
                     <xdr:colOff>19050</xdr:colOff>
                     <xdr:row>67</xdr:row>
                     <xdr:rowOff>171450</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1144" r:id="rId50" name="Check Box 120">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>23</xdr:col>
                     <xdr:colOff>133350</xdr:colOff>
                     <xdr:row>66</xdr:row>
-                    <xdr:rowOff>9525</xdr:rowOff>
+                    <xdr:rowOff>12700</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>24</xdr:col>
                     <xdr:colOff>171450</xdr:colOff>
                     <xdr:row>66</xdr:row>
-                    <xdr:rowOff>200025</xdr:rowOff>
+                    <xdr:rowOff>203200</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1145" r:id="rId51" name="Check Box 121">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>27</xdr:col>
                     <xdr:colOff>171450</xdr:colOff>
                     <xdr:row>66</xdr:row>
-                    <xdr:rowOff>28575</xdr:rowOff>
+                    <xdr:rowOff>31750</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>29</xdr:col>
                     <xdr:colOff>0</xdr:colOff>
                     <xdr:row>66</xdr:row>
-                    <xdr:rowOff>219075</xdr:rowOff>
+                    <xdr:rowOff>222250</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1146" r:id="rId52" name="Check Box 122">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>23</xdr:col>
-                    <xdr:colOff>123825</xdr:colOff>
+                    <xdr:colOff>127000</xdr:colOff>
                     <xdr:row>66</xdr:row>
                     <xdr:rowOff>190500</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>24</xdr:col>
-                    <xdr:colOff>161925</xdr:colOff>
+                    <xdr:colOff>165100</xdr:colOff>
                     <xdr:row>67</xdr:row>
                     <xdr:rowOff>190500</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1153" r:id="rId53" name="Check Box 129">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>14</xdr:col>
                     <xdr:colOff>57150</xdr:colOff>
                     <xdr:row>29</xdr:row>
-                    <xdr:rowOff>28575</xdr:rowOff>
+                    <xdr:rowOff>31750</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>15</xdr:col>
                     <xdr:colOff>57150</xdr:colOff>
                     <xdr:row>29</xdr:row>
-                    <xdr:rowOff>219075</xdr:rowOff>
+                    <xdr:rowOff>222250</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1154" r:id="rId54" name="Check Box 130">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>10</xdr:col>
                     <xdr:colOff>171450</xdr:colOff>
                     <xdr:row>29</xdr:row>
                     <xdr:rowOff>19050</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>11</xdr:col>
                     <xdr:colOff>171450</xdr:colOff>
                     <xdr:row>29</xdr:row>
                     <xdr:rowOff>266700</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
@@ -14670,795 +14713,825 @@
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>0</xdr:col>
                     <xdr:colOff>0</xdr:colOff>
                     <xdr:row>73</xdr:row>
                     <xdr:rowOff>38100</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>1</xdr:col>
                     <xdr:colOff>19050</xdr:colOff>
                     <xdr:row>73</xdr:row>
                     <xdr:rowOff>228600</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1165" r:id="rId56" name="Check Box 141">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>2</xdr:col>
-                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:colOff>12700</xdr:colOff>
                     <xdr:row>3</xdr:row>
-                    <xdr:rowOff>333375</xdr:rowOff>
+                    <xdr:rowOff>336550</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>3</xdr:col>
                     <xdr:colOff>38100</xdr:colOff>
                     <xdr:row>5</xdr:row>
-                    <xdr:rowOff>28575</xdr:rowOff>
+                    <xdr:rowOff>31750</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1166" r:id="rId57" name="Check Box 142">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>0</xdr:col>
                     <xdr:colOff>0</xdr:colOff>
                     <xdr:row>81</xdr:row>
                     <xdr:rowOff>38100</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>1</xdr:col>
                     <xdr:colOff>19050</xdr:colOff>
                     <xdr:row>81</xdr:row>
                     <xdr:rowOff>228600</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1171" r:id="rId58" name="Check Box 147">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>18</xdr:col>
-                    <xdr:colOff>180975</xdr:colOff>
+                    <xdr:colOff>184150</xdr:colOff>
                     <xdr:row>30</xdr:row>
                     <xdr:rowOff>57150</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>20</xdr:col>
-                    <xdr:colOff>66675</xdr:colOff>
+                    <xdr:colOff>69850</xdr:colOff>
                     <xdr:row>30</xdr:row>
                     <xdr:rowOff>247650</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1172" r:id="rId59" name="Check Box 148">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>11</xdr:col>
-                    <xdr:colOff>180975</xdr:colOff>
+                    <xdr:colOff>184150</xdr:colOff>
                     <xdr:row>30</xdr:row>
-                    <xdr:rowOff>47625</xdr:rowOff>
+                    <xdr:rowOff>50800</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>13</xdr:col>
                     <xdr:colOff>57150</xdr:colOff>
                     <xdr:row>30</xdr:row>
-                    <xdr:rowOff>238125</xdr:rowOff>
+                    <xdr:rowOff>241300</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1173" r:id="rId60" name="Check Box 149">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>18</xdr:col>
-                    <xdr:colOff>180975</xdr:colOff>
+                    <xdr:colOff>184150</xdr:colOff>
                     <xdr:row>31</xdr:row>
                     <xdr:rowOff>57150</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>20</xdr:col>
-                    <xdr:colOff>66675</xdr:colOff>
+                    <xdr:colOff>69850</xdr:colOff>
                     <xdr:row>31</xdr:row>
                     <xdr:rowOff>247650</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1174" r:id="rId61" name="Check Box 150">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>11</xdr:col>
-                    <xdr:colOff>180975</xdr:colOff>
+                    <xdr:colOff>184150</xdr:colOff>
                     <xdr:row>31</xdr:row>
-                    <xdr:rowOff>47625</xdr:rowOff>
+                    <xdr:rowOff>50800</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>13</xdr:col>
                     <xdr:colOff>57150</xdr:colOff>
                     <xdr:row>31</xdr:row>
-                    <xdr:rowOff>238125</xdr:rowOff>
+                    <xdr:rowOff>241300</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
       </controls>
     </mc:Choice>
   </mc:AlternateContent>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{CA45191A-8AE5-4240-94CF-A9E45B1DE027}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B2:AC11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="AC21" sqref="AC21"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.5"/>
+  <sheetFormatPr defaultRowHeight="13"/>
   <cols>
-    <col min="1" max="29" width="3.125" customWidth="1"/>
+    <col min="1" max="29" width="3.08984375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="2:29" ht="17.25">
+    <row r="2" spans="2:29" ht="16.5">
       <c r="B2" s="87" t="s">
         <v>217</v>
       </c>
       <c r="C2" s="88"/>
       <c r="D2" s="88"/>
       <c r="E2" s="88"/>
       <c r="F2" s="88"/>
       <c r="G2" s="88"/>
       <c r="H2" s="88"/>
       <c r="I2" s="88"/>
       <c r="J2" s="88"/>
       <c r="K2" s="88"/>
       <c r="L2" s="88"/>
       <c r="M2" s="88"/>
       <c r="N2" s="88"/>
       <c r="O2" s="88"/>
       <c r="P2" s="88"/>
       <c r="Q2" s="88"/>
       <c r="R2" s="88"/>
       <c r="S2" s="88"/>
       <c r="T2" s="88"/>
       <c r="U2" s="88"/>
       <c r="V2" s="88"/>
       <c r="W2" s="88"/>
       <c r="X2" s="88"/>
       <c r="Y2" s="89"/>
       <c r="Z2" s="89"/>
       <c r="AA2" s="89"/>
       <c r="AB2" s="89"/>
       <c r="AC2" s="89"/>
     </row>
     <row r="3" spans="2:29">
-      <c r="B3" s="559" t="s">
+      <c r="B3" s="543" t="s">
         <v>215</v>
       </c>
-      <c r="C3" s="560"/>
-[...4 lines deleted...]
-      <c r="H3" s="562" t="s">
+      <c r="C3" s="544"/>
+      <c r="D3" s="544"/>
+      <c r="E3" s="544"/>
+      <c r="F3" s="544"/>
+      <c r="G3" s="545"/>
+      <c r="H3" s="546" t="s">
         <v>216</v>
       </c>
-      <c r="I3" s="560"/>
-[...14 lines deleted...]
-      <c r="X3" s="564" t="s">
+      <c r="I3" s="544"/>
+      <c r="J3" s="544"/>
+      <c r="K3" s="544"/>
+      <c r="L3" s="544"/>
+      <c r="M3" s="544"/>
+      <c r="N3" s="544"/>
+      <c r="O3" s="544"/>
+      <c r="P3" s="544"/>
+      <c r="Q3" s="544"/>
+      <c r="R3" s="544"/>
+      <c r="S3" s="544"/>
+      <c r="T3" s="544"/>
+      <c r="U3" s="544"/>
+      <c r="V3" s="544"/>
+      <c r="W3" s="547"/>
+      <c r="X3" s="548" t="s">
         <v>212</v>
       </c>
-      <c r="Y3" s="565"/>
-[...3 lines deleted...]
-      <c r="AC3" s="566"/>
+      <c r="Y3" s="549"/>
+      <c r="Z3" s="549"/>
+      <c r="AA3" s="549"/>
+      <c r="AB3" s="549"/>
+      <c r="AC3" s="550"/>
     </row>
     <row r="4" spans="2:29">
-      <c r="B4" s="543" t="s">
+      <c r="B4" s="551" t="s">
         <v>188</v>
       </c>
-      <c r="C4" s="544"/>
-[...3 lines deleted...]
-      <c r="G4" s="545"/>
+      <c r="C4" s="552"/>
+      <c r="D4" s="552"/>
+      <c r="E4" s="552"/>
+      <c r="F4" s="552"/>
+      <c r="G4" s="553"/>
       <c r="H4" s="554" t="s">
         <v>189</v>
       </c>
-      <c r="I4" s="544"/>
-[...12 lines deleted...]
-      <c r="V4" s="544"/>
+      <c r="I4" s="552"/>
+      <c r="J4" s="552"/>
+      <c r="K4" s="552"/>
+      <c r="L4" s="552"/>
+      <c r="M4" s="552"/>
+      <c r="N4" s="552"/>
+      <c r="O4" s="552"/>
+      <c r="P4" s="552"/>
+      <c r="Q4" s="552"/>
+      <c r="R4" s="552"/>
+      <c r="S4" s="552"/>
+      <c r="T4" s="552"/>
+      <c r="U4" s="552"/>
+      <c r="V4" s="552"/>
       <c r="W4" s="555"/>
       <c r="X4" s="556" t="s">
         <v>214</v>
       </c>
       <c r="Y4" s="557"/>
       <c r="Z4" s="557"/>
       <c r="AA4" s="557"/>
       <c r="AB4" s="557"/>
       <c r="AC4" s="558"/>
     </row>
     <row r="5" spans="2:29">
-      <c r="B5" s="543" t="s">
+      <c r="B5" s="551" t="s">
         <v>190</v>
       </c>
-      <c r="C5" s="544"/>
-[...3 lines deleted...]
-      <c r="G5" s="545"/>
+      <c r="C5" s="552"/>
+      <c r="D5" s="552"/>
+      <c r="E5" s="552"/>
+      <c r="F5" s="552"/>
+      <c r="G5" s="553"/>
       <c r="H5" s="554" t="s">
         <v>191</v>
       </c>
-      <c r="I5" s="544"/>
-[...12 lines deleted...]
-      <c r="V5" s="544"/>
+      <c r="I5" s="552"/>
+      <c r="J5" s="552"/>
+      <c r="K5" s="552"/>
+      <c r="L5" s="552"/>
+      <c r="M5" s="552"/>
+      <c r="N5" s="552"/>
+      <c r="O5" s="552"/>
+      <c r="P5" s="552"/>
+      <c r="Q5" s="552"/>
+      <c r="R5" s="552"/>
+      <c r="S5" s="552"/>
+      <c r="T5" s="552"/>
+      <c r="U5" s="552"/>
+      <c r="V5" s="552"/>
       <c r="W5" s="555"/>
       <c r="X5" s="556" t="s">
         <v>213</v>
       </c>
       <c r="Y5" s="557"/>
       <c r="Z5" s="557"/>
       <c r="AA5" s="557"/>
       <c r="AB5" s="557"/>
       <c r="AC5" s="558"/>
     </row>
     <row r="6" spans="2:29">
-      <c r="B6" s="543" t="s">
+      <c r="B6" s="551" t="s">
         <v>192</v>
       </c>
-      <c r="C6" s="544"/>
-[...3 lines deleted...]
-      <c r="G6" s="545"/>
+      <c r="C6" s="552"/>
+      <c r="D6" s="552"/>
+      <c r="E6" s="552"/>
+      <c r="F6" s="552"/>
+      <c r="G6" s="553"/>
       <c r="H6" s="554" t="s">
         <v>193</v>
       </c>
-      <c r="I6" s="544"/>
-[...12 lines deleted...]
-      <c r="V6" s="544"/>
+      <c r="I6" s="552"/>
+      <c r="J6" s="552"/>
+      <c r="K6" s="552"/>
+      <c r="L6" s="552"/>
+      <c r="M6" s="552"/>
+      <c r="N6" s="552"/>
+      <c r="O6" s="552"/>
+      <c r="P6" s="552"/>
+      <c r="Q6" s="552"/>
+      <c r="R6" s="552"/>
+      <c r="S6" s="552"/>
+      <c r="T6" s="552"/>
+      <c r="U6" s="552"/>
+      <c r="V6" s="552"/>
       <c r="W6" s="555"/>
       <c r="X6" s="556" t="s">
         <v>213</v>
       </c>
       <c r="Y6" s="557"/>
       <c r="Z6" s="557"/>
       <c r="AA6" s="557"/>
       <c r="AB6" s="557"/>
       <c r="AC6" s="558"/>
     </row>
     <row r="7" spans="2:29">
-      <c r="B7" s="543" t="s">
+      <c r="B7" s="551" t="s">
         <v>194</v>
       </c>
-      <c r="C7" s="544"/>
-[...3 lines deleted...]
-      <c r="G7" s="545"/>
+      <c r="C7" s="552"/>
+      <c r="D7" s="552"/>
+      <c r="E7" s="552"/>
+      <c r="F7" s="552"/>
+      <c r="G7" s="553"/>
       <c r="H7" s="554" t="s">
         <v>195</v>
       </c>
-      <c r="I7" s="544"/>
-[...12 lines deleted...]
-      <c r="V7" s="544"/>
+      <c r="I7" s="552"/>
+      <c r="J7" s="552"/>
+      <c r="K7" s="552"/>
+      <c r="L7" s="552"/>
+      <c r="M7" s="552"/>
+      <c r="N7" s="552"/>
+      <c r="O7" s="552"/>
+      <c r="P7" s="552"/>
+      <c r="Q7" s="552"/>
+      <c r="R7" s="552"/>
+      <c r="S7" s="552"/>
+      <c r="T7" s="552"/>
+      <c r="U7" s="552"/>
+      <c r="V7" s="552"/>
       <c r="W7" s="555"/>
       <c r="X7" s="556" t="s">
         <v>213</v>
       </c>
       <c r="Y7" s="557"/>
       <c r="Z7" s="557"/>
       <c r="AA7" s="557"/>
       <c r="AB7" s="557"/>
       <c r="AC7" s="558"/>
     </row>
     <row r="8" spans="2:29">
-      <c r="B8" s="543" t="s">
+      <c r="B8" s="551" t="s">
         <v>196</v>
       </c>
-      <c r="C8" s="544"/>
-[...3 lines deleted...]
-      <c r="G8" s="545"/>
+      <c r="C8" s="552"/>
+      <c r="D8" s="552"/>
+      <c r="E8" s="552"/>
+      <c r="F8" s="552"/>
+      <c r="G8" s="553"/>
       <c r="H8" s="554" t="s">
         <v>197</v>
       </c>
-      <c r="I8" s="544"/>
-[...12 lines deleted...]
-      <c r="V8" s="544"/>
+      <c r="I8" s="552"/>
+      <c r="J8" s="552"/>
+      <c r="K8" s="552"/>
+      <c r="L8" s="552"/>
+      <c r="M8" s="552"/>
+      <c r="N8" s="552"/>
+      <c r="O8" s="552"/>
+      <c r="P8" s="552"/>
+      <c r="Q8" s="552"/>
+      <c r="R8" s="552"/>
+      <c r="S8" s="552"/>
+      <c r="T8" s="552"/>
+      <c r="U8" s="552"/>
+      <c r="V8" s="552"/>
       <c r="W8" s="555"/>
       <c r="X8" s="556" t="s">
         <v>213</v>
       </c>
       <c r="Y8" s="557"/>
       <c r="Z8" s="557"/>
       <c r="AA8" s="557"/>
       <c r="AB8" s="557"/>
       <c r="AC8" s="558"/>
     </row>
     <row r="9" spans="2:29">
-      <c r="B9" s="543" t="s">
+      <c r="B9" s="551" t="s">
         <v>198</v>
       </c>
-      <c r="C9" s="544"/>
-[...3 lines deleted...]
-      <c r="G9" s="545"/>
+      <c r="C9" s="552"/>
+      <c r="D9" s="552"/>
+      <c r="E9" s="552"/>
+      <c r="F9" s="552"/>
+      <c r="G9" s="553"/>
       <c r="H9" s="554" t="s">
         <v>199</v>
       </c>
-      <c r="I9" s="544"/>
-[...12 lines deleted...]
-      <c r="V9" s="544"/>
+      <c r="I9" s="552"/>
+      <c r="J9" s="552"/>
+      <c r="K9" s="552"/>
+      <c r="L9" s="552"/>
+      <c r="M9" s="552"/>
+      <c r="N9" s="552"/>
+      <c r="O9" s="552"/>
+      <c r="P9" s="552"/>
+      <c r="Q9" s="552"/>
+      <c r="R9" s="552"/>
+      <c r="S9" s="552"/>
+      <c r="T9" s="552"/>
+      <c r="U9" s="552"/>
+      <c r="V9" s="552"/>
       <c r="W9" s="555"/>
       <c r="X9" s="556" t="s">
         <v>213</v>
       </c>
       <c r="Y9" s="557"/>
       <c r="Z9" s="557"/>
       <c r="AA9" s="557"/>
       <c r="AB9" s="557"/>
       <c r="AC9" s="558"/>
     </row>
     <row r="10" spans="2:29">
-      <c r="B10" s="543" t="s">
+      <c r="B10" s="551" t="s">
         <v>200</v>
       </c>
-      <c r="C10" s="544"/>
-[...3 lines deleted...]
-      <c r="G10" s="545"/>
+      <c r="C10" s="552"/>
+      <c r="D10" s="552"/>
+      <c r="E10" s="552"/>
+      <c r="F10" s="552"/>
+      <c r="G10" s="553"/>
       <c r="H10" s="554" t="s">
         <v>201</v>
       </c>
-      <c r="I10" s="544"/>
-[...12 lines deleted...]
-      <c r="V10" s="544"/>
+      <c r="I10" s="552"/>
+      <c r="J10" s="552"/>
+      <c r="K10" s="552"/>
+      <c r="L10" s="552"/>
+      <c r="M10" s="552"/>
+      <c r="N10" s="552"/>
+      <c r="O10" s="552"/>
+      <c r="P10" s="552"/>
+      <c r="Q10" s="552"/>
+      <c r="R10" s="552"/>
+      <c r="S10" s="552"/>
+      <c r="T10" s="552"/>
+      <c r="U10" s="552"/>
+      <c r="V10" s="552"/>
       <c r="W10" s="555"/>
       <c r="X10" s="556" t="s">
         <v>213</v>
       </c>
       <c r="Y10" s="557"/>
       <c r="Z10" s="557"/>
       <c r="AA10" s="557"/>
       <c r="AB10" s="557"/>
       <c r="AC10" s="558"/>
     </row>
     <row r="11" spans="2:29">
-      <c r="B11" s="546" t="s">
+      <c r="B11" s="559" t="s">
         <v>202</v>
       </c>
-      <c r="C11" s="547"/>
-[...4 lines deleted...]
-      <c r="H11" s="549" t="s">
+      <c r="C11" s="560"/>
+      <c r="D11" s="560"/>
+      <c r="E11" s="560"/>
+      <c r="F11" s="560"/>
+      <c r="G11" s="561"/>
+      <c r="H11" s="562" t="s">
         <v>203</v>
       </c>
-      <c r="I11" s="547"/>
-[...14 lines deleted...]
-      <c r="X11" s="551" t="s">
+      <c r="I11" s="560"/>
+      <c r="J11" s="560"/>
+      <c r="K11" s="560"/>
+      <c r="L11" s="560"/>
+      <c r="M11" s="560"/>
+      <c r="N11" s="560"/>
+      <c r="O11" s="560"/>
+      <c r="P11" s="560"/>
+      <c r="Q11" s="560"/>
+      <c r="R11" s="560"/>
+      <c r="S11" s="560"/>
+      <c r="T11" s="560"/>
+      <c r="U11" s="560"/>
+      <c r="V11" s="560"/>
+      <c r="W11" s="563"/>
+      <c r="X11" s="564" t="s">
         <v>213</v>
       </c>
-      <c r="Y11" s="552"/>
-[...3 lines deleted...]
-      <c r="AC11" s="553"/>
+      <c r="Y11" s="565"/>
+      <c r="Z11" s="565"/>
+      <c r="AA11" s="565"/>
+      <c r="AB11" s="565"/>
+      <c r="AC11" s="566"/>
     </row>
   </sheetData>
   <mergeCells count="27">
-    <mergeCell ref="B3:G3"/>
-[...9 lines deleted...]
-    <mergeCell ref="X7:AC7"/>
     <mergeCell ref="B5:G5"/>
     <mergeCell ref="B11:G11"/>
     <mergeCell ref="H11:W11"/>
     <mergeCell ref="X11:AC11"/>
     <mergeCell ref="B6:G6"/>
     <mergeCell ref="B7:G7"/>
     <mergeCell ref="B8:G8"/>
     <mergeCell ref="B9:G9"/>
     <mergeCell ref="H8:W8"/>
     <mergeCell ref="X8:AC8"/>
     <mergeCell ref="H9:W9"/>
     <mergeCell ref="X9:AC9"/>
     <mergeCell ref="B10:G10"/>
     <mergeCell ref="H10:W10"/>
     <mergeCell ref="X10:AC10"/>
     <mergeCell ref="H5:W5"/>
+    <mergeCell ref="X5:AC5"/>
+    <mergeCell ref="H6:W6"/>
+    <mergeCell ref="X6:AC6"/>
+    <mergeCell ref="H7:W7"/>
+    <mergeCell ref="X7:AC7"/>
+    <mergeCell ref="B3:G3"/>
+    <mergeCell ref="H3:W3"/>
+    <mergeCell ref="X3:AC3"/>
+    <mergeCell ref="B4:G4"/>
+    <mergeCell ref="H4:W4"/>
+    <mergeCell ref="X4:AC4"/>
   </mergeCells>
   <phoneticPr fontId="3"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="98" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3F01B89C-D5FB-49C8-8BEA-2EC0D967EDA1}">
   <dimension ref="B1:D11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:XFD1048576"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="12.625" defaultRowHeight="33" customHeight="1"/>
+  <sheetFormatPr defaultColWidth="12.6328125" defaultRowHeight="33" customHeight="1"/>
   <cols>
-    <col min="2" max="4" width="15.25" customWidth="1"/>
+    <col min="2" max="4" width="15.26953125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:4" ht="14.25" thickBot="1"/>
-    <row r="2" spans="2:4" ht="14.25" thickBot="1">
+    <row r="1" spans="2:4" ht="13.5" thickBot="1"/>
+    <row r="2" spans="2:4" ht="13.5" thickBot="1">
       <c r="B2" s="90" t="s">
         <v>204</v>
       </c>
       <c r="C2" s="91">
         <v>0</v>
       </c>
       <c r="D2" s="92"/>
     </row>
     <row r="3" spans="2:4" s="96" customFormat="1" ht="33" customHeight="1">
       <c r="B3" s="93"/>
       <c r="C3" s="94" t="s">
         <v>205</v>
       </c>
       <c r="D3" s="95" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="4" spans="2:4" ht="33" customHeight="1">
       <c r="B4" s="97" t="s">
         <v>207</v>
       </c>
       <c r="C4" s="98">
         <f>ROUNDDOWN(C2/0.8979,0)</f>
         <v>0</v>
       </c>
       <c r="D4" s="99">
         <f>C4-C2</f>
         <v>0</v>
       </c>
     </row>
-    <row r="5" spans="2:4" ht="14.25" thickBot="1">
+    <row r="5" spans="2:4" ht="13.5" thickBot="1">
       <c r="B5" s="100" t="s">
         <v>208</v>
       </c>
       <c r="C5" s="101">
         <f>C2</f>
         <v>0</v>
       </c>
       <c r="D5" s="102">
         <f>ROUNDDOWN(C5*0.1021,0)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="7" spans="2:4" ht="14.25" thickBot="1"/>
-    <row r="8" spans="2:4" ht="14.25" thickBot="1">
+    <row r="7" spans="2:4" ht="13.5" thickBot="1"/>
+    <row r="8" spans="2:4" ht="13.5" thickBot="1">
       <c r="B8" s="90" t="s">
         <v>209</v>
       </c>
       <c r="C8" s="91">
         <v>0</v>
       </c>
       <c r="D8" s="92"/>
     </row>
     <row r="9" spans="2:4" ht="33" customHeight="1">
       <c r="B9" s="93"/>
       <c r="C9" s="94" t="s">
         <v>210</v>
       </c>
       <c r="D9" s="95" t="s">
         <v>211</v>
       </c>
     </row>
     <row r="10" spans="2:4" ht="33" customHeight="1">
       <c r="B10" s="97" t="s">
         <v>207</v>
       </c>
       <c r="C10" s="98">
         <f>ROUNDDOWN(C8/0.8979,0)</f>
         <v>0</v>
       </c>
       <c r="D10" s="99">
         <f>C10-C8</f>
         <v>0</v>
       </c>
     </row>
-    <row r="11" spans="2:4" ht="14.25" thickBot="1">
+    <row r="11" spans="2:4" ht="13.5" thickBot="1">
       <c r="B11" s="100" t="s">
         <v>208</v>
       </c>
       <c r="C11" s="101">
         <f>C8</f>
         <v>0</v>
       </c>
       <c r="D11" s="102">
         <f>ROUNDDOWN(C11*0.1021,0)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="3"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="ドキュメント" ma:contentTypeID="0x0101009A233E28BD83AC468057AD77D8F9F8F3" ma:contentTypeVersion="7" ma:contentTypeDescription="新しいドキュメントを作成します。" ma:contentTypeScope="" ma:versionID="116f494ea577bafcd5f63c0502789682">
-[...2 lines deleted...]
-    <xsd:import namespace="d708cb48-a321-49fb-aebf-90c9ee5d02bc"/>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="017663da-ba06-4c96-8f40-e9e8c2359512">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="baee070b-a18a-4b1c-8186-f8f149ede11c" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="ドキュメント" ma:contentTypeID="0x01010056EBE366D3DC79489D49093BFC85E815" ma:contentTypeVersion="11" ma:contentTypeDescription="新しいドキュメントを作成します。" ma:contentTypeScope="" ma:versionID="52157cf6b1771fd9346200ffa80bc2fb">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="017663da-ba06-4c96-8f40-e9e8c2359512" xmlns:ns3="baee070b-a18a-4b1c-8186-f8f149ede11c" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="cf96f965e62efabfbec688f16ada963c" ns2:_="" ns3:_="">
+    <xsd:import namespace="017663da-ba06-4c96-8f40-e9e8c2359512"/>
+    <xsd:import namespace="baee070b-a18a-4b1c-8186-f8f149ede11c"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
-                <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
-[...5 lines deleted...]
-                <xsd:element ref="ns3:MediaServiceKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="c6a19f74-b748-488d-993c-93fe6c9916f3" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="017663da-ba06-4c96-8f40-e9e8c2359512" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceAutoKeyPoints" ma:index="13" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
+    <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceKeyPoints" ma:index="14" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="11" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="13" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="画像タグ" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="54849669-9eef-462d-b5a2-b47f93d0b3f8" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="15" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="16" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="17" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="18" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="d708cb48-a321-49fb-aebf-90c9ee5d02bc" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="baee070b-a18a-4b1c-8186-f8f149ede11c" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="SharedWithUsers" ma:index="10" nillable="true" ma:displayName="共有相手" ma:internalName="SharedWithUsers" ma:readOnly="true">
+    <xsd:element name="TaxCatchAll" ma:index="14" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{55c39264-9df1-4dcb-abfe-429ff30dca5e}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="baee070b-a18a-4b1c-8186-f8f149ede11c">
       <xsd:complexType>
         <xsd:complexContent>
-          <xsd:extension base="dms:UserMulti">
+          <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
-              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
-[...7 lines deleted...]
-              </xsd:element>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
-    </xsd:element>
-[...10 lines deleted...]
-      </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="コンテンツ タイプ"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="タイトル"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
@@ -15516,106 +15589,92 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B9880463-B74D-4064-B4CA-DF71948180B5}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{442898E4-C917-4DAA-A64B-A8CD9EA78A36}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...5 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="d708cb48-a321-49fb-aebf-90c9ee5d02bc"/>
+    <ds:schemaRef ds:uri="c6a19f74-b748-488d-993c-93fe6c9916f3"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="017663da-ba06-4c96-8f40-e9e8c2359512"/>
+    <ds:schemaRef ds:uri="baee070b-a18a-4b1c-8186-f8f149ede11c"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{388B0710-BB7F-4229-B725-D46A40C77C0D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{442898E4-C917-4DAA-A64B-A8CD9EA78A36}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5D12D695-7D30-4EC2-8A68-92B286C203F6}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="017663da-ba06-4c96-8f40-e9e8c2359512"/>
+    <ds:schemaRef ds:uri="baee070b-a18a-4b1c-8186-f8f149ede11c"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-[...4 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{e296e639-91e9-4bb7-a1e8-7ae7de7d97ca}" enabled="1" method="Privileged" siteId="{a449438d-3606-490b-844f-c4e15e535fca}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
@@ -15632,29 +15691,29 @@
       <vt:lpstr>For Executive Office Use Only</vt:lpstr>
       <vt:lpstr>'Invoice for Remuneration'!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>学校法人立命館</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>立命館大学</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x0101009A233E28BD83AC468057AD77D8F9F8F3</vt:lpwstr>
+    <vt:lpwstr>0x01010056EBE366D3DC79489D49093BFC85E815</vt:lpwstr>
   </property>
 </Properties>
 </file>