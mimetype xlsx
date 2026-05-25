--- v0 (2026-02-11)
+++ v1 (2026-05-25)
@@ -27,80 +27,89 @@
   <Override PartName="/xl/ctrlProps/ctrlProp14.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp15.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp16.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp17.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp18.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp19.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp20.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp21.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp22.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp23.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp24.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp25.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp26.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp27.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp28.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp29.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp30.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp31.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp32.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp33.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp34.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp35.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp36.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp37.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp38.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29029"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="27932"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\ca03-ns2\研究企画課\学内共有\共有データ\03_研究費適正執行\100_研究費執行ガイドブック\HP_様式集更新\様式集データ\2025\English version\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\ca03-ns2\研究企画課\学内共有\共有データ\03_研究費適正執行\100_研究費執行ガイドブック\HP_様式集更新\様式集データ\2026\0105_人件費・謝金\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F34DE2F9-6EC3-4D04-AFB2-05F4D96640E6}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F6E4532A-031C-4FBC-ACF2-2018F6A381E3}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Invoice for Compensation" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'Invoice for Compensation'!$A$1:$AI$83</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
+      <xlwcv:version setVersion="1"/>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="200" uniqueCount="176">
   <si>
     <r>
       <rPr>
         <sz val="10"/>
         <color rgb="FF808080"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>(Select)</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="10"/>
         <color rgb="FF808080"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>(Select and write the details (item, etc.) in the space on the right.)</t>
@@ -1078,106 +1087,140 @@
     <t>Departure (Station/Bus stop)</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>Destination (Station/Bus stop)</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>Cooperation in research involving human subjects</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>Invoice for Compensation,Honorarium/Remuneration Payment (Experiment Participants,Questionnaire/Interview Survey Respondents, Etc.)</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>*Select the name of the program and fund from the pull-down menu.</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>Please submit a duplex printed form to Research Office 3 weeks before business starts.</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <r>
-      <t>Division of Research Form 4-4, April 2025 Version</t>
+      <t>Division of Research Form 0105-04-1_e, Rev</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="ＭＳ Ｐゴシック"/>
+        <family val="2"/>
+        <charset val="128"/>
+      </rPr>
+      <t>：</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">April 2026 </t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="ＭＳ Ｐゴシック"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
       <t>　１</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>/2</t>
     </r>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <r>
-      <t>Division of Research Form 4-4, April 2025 Version</t>
+      <t>Division of Research Form 0105-04-1_e, Rev</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="ＭＳ Ｐゴシック"/>
+        <family val="2"/>
+        <charset val="128"/>
+      </rPr>
+      <t>：</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>April 2026</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="ＭＳ Ｐゴシック"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
       <t>　</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>2/2</t>
     </r>
     <phoneticPr fontId="3"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="4">
     <numFmt numFmtId="176" formatCode="[$-F800]dddd\,\ mmmm\ dd\,\ yyyy"/>
     <numFmt numFmtId="177" formatCode="m/d;@"/>
     <numFmt numFmtId="178" formatCode="#,##0_ "/>
     <numFmt numFmtId="179" formatCode="#,##0_);[Red]\(#,##0\)"/>
   </numFmts>
-  <fonts count="21">
+  <fonts count="22">
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="Osaka"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
@@ -1253,50 +1296,56 @@
     </font>
     <font>
       <sz val="8"/>
       <name val="ＭＳ ゴシック"/>
       <family val="2"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="6.5"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="ＭＳ ゴシック"/>
       <family val="2"/>
       <charset val="128"/>
     </font>
+    <font>
+      <sz val="9"/>
+      <name val="ＭＳ Ｐゴシック"/>
+      <family val="2"/>
+      <charset val="128"/>
+    </font>
   </fonts>
   <fills count="5">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="9"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.14999847407452621"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
@@ -3421,59 +3470,50 @@
     </xf>
     <xf numFmtId="0" fontId="11" fillId="2" borderId="35" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="2" borderId="6" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="2" borderId="36" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="2" borderId="10" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="2" borderId="11" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="2" borderId="29" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="176" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="46" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="42" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="37" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="38" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -3820,72 +3860,81 @@
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="43" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="37" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="43" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="桁区切り" xfId="1" builtinId="6"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
     <cellStyle name="標準_Sheet2" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp1.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp10.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp11.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp12.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp13.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp14.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
@@ -4005,51 +4054,51 @@
 <file path=xl/ctrlProps/ctrlProp6.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp7.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp8.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp9.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>2</xdr:col>
           <xdr:colOff>0</xdr:colOff>
           <xdr:row>4</xdr:row>
-          <xdr:rowOff>47625</xdr:rowOff>
+          <xdr:rowOff>50800</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>3</xdr:col>
           <xdr:colOff>19050</xdr:colOff>
           <xdr:row>4</xdr:row>
           <xdr:rowOff>228600</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1025" name="Check Box 1" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1025"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000001040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
@@ -4072,51 +4121,51 @@
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>2</xdr:col>
           <xdr:colOff>0</xdr:colOff>
           <xdr:row>5</xdr:row>
-          <xdr:rowOff>47625</xdr:rowOff>
+          <xdr:rowOff>50800</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>3</xdr:col>
           <xdr:colOff>19050</xdr:colOff>
           <xdr:row>5</xdr:row>
           <xdr:rowOff>228600</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1026" name="Check Box 2" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1026"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000002040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
@@ -4139,51 +4188,51 @@
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>2</xdr:col>
           <xdr:colOff>0</xdr:colOff>
           <xdr:row>6</xdr:row>
-          <xdr:rowOff>28575</xdr:rowOff>
+          <xdr:rowOff>31750</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>3</xdr:col>
           <xdr:colOff>19050</xdr:colOff>
           <xdr:row>6</xdr:row>
           <xdr:rowOff>209550</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1027" name="Check Box 3" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1027"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000003040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
@@ -4273,55 +4322,55 @@
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>4</xdr:col>
           <xdr:colOff>190500</xdr:colOff>
           <xdr:row>15</xdr:row>
-          <xdr:rowOff>123825</xdr:rowOff>
+          <xdr:rowOff>127000</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>6</xdr:col>
-          <xdr:colOff>28575</xdr:colOff>
+          <xdr:colOff>31750</xdr:colOff>
           <xdr:row>15</xdr:row>
           <xdr:rowOff>285750</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1030" name="Check Box 6" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1030"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000006040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
@@ -4338,53 +4387,53 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>4</xdr:col>
-          <xdr:colOff>180975</xdr:colOff>
+          <xdr:colOff>184150</xdr:colOff>
           <xdr:row>16</xdr:row>
-          <xdr:rowOff>85725</xdr:rowOff>
+          <xdr:rowOff>88900</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>6</xdr:col>
           <xdr:colOff>19050</xdr:colOff>
           <xdr:row>16</xdr:row>
           <xdr:rowOff>266700</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1031" name="Check Box 7" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1031"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000007040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
@@ -4405,59 +4454,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>6</xdr:col>
-          <xdr:colOff>47625</xdr:colOff>
+          <xdr:colOff>50800</xdr:colOff>
           <xdr:row>42</xdr:row>
           <xdr:rowOff>57150</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>7</xdr:col>
-          <xdr:colOff>47625</xdr:colOff>
+          <xdr:colOff>50800</xdr:colOff>
           <xdr:row>42</xdr:row>
-          <xdr:rowOff>238125</xdr:rowOff>
+          <xdr:rowOff>241300</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1032" name="Check Box 8" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1032"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000008040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -4472,57 +4521,57 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>11</xdr:col>
-          <xdr:colOff>142875</xdr:colOff>
+          <xdr:colOff>146050</xdr:colOff>
           <xdr:row>42</xdr:row>
-          <xdr:rowOff>47625</xdr:rowOff>
+          <xdr:rowOff>50800</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>142875</xdr:colOff>
+          <xdr:colOff>146050</xdr:colOff>
           <xdr:row>42</xdr:row>
           <xdr:rowOff>228600</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1033" name="Check Box 9" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1033"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000009040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
@@ -4539,59 +4588,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>6</xdr:col>
-          <xdr:colOff>180975</xdr:colOff>
+          <xdr:colOff>184150</xdr:colOff>
           <xdr:row>9</xdr:row>
           <xdr:rowOff>19050</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>7</xdr:col>
-          <xdr:colOff>180975</xdr:colOff>
+          <xdr:colOff>184150</xdr:colOff>
           <xdr:row>9</xdr:row>
-          <xdr:rowOff>200025</xdr:rowOff>
+          <xdr:rowOff>203200</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1034" name="Check Box 10" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1034"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00000A040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -4612,51 +4661,51 @@
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>0</xdr:col>
           <xdr:colOff>0</xdr:colOff>
           <xdr:row>10</xdr:row>
           <xdr:rowOff>19050</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>0</xdr:col>
-          <xdr:colOff>180975</xdr:colOff>
+          <xdr:colOff>184150</xdr:colOff>
           <xdr:row>11</xdr:row>
           <xdr:rowOff>19050</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1039" name="Check Box 15" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1039"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00000F040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
@@ -4742,51 +4791,51 @@
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>0</xdr:col>
           <xdr:colOff>0</xdr:colOff>
           <xdr:row>13</xdr:row>
-          <xdr:rowOff>276225</xdr:rowOff>
+          <xdr:rowOff>279400</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>0</xdr:col>
           <xdr:colOff>171450</xdr:colOff>
           <xdr:row>14</xdr:row>
           <xdr:rowOff>247650</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1041" name="Check Box 17" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1041"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000011040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
@@ -4809,57 +4858,57 @@
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>0</xdr:col>
           <xdr:colOff>0</xdr:colOff>
           <xdr:row>16</xdr:row>
-          <xdr:rowOff>47625</xdr:rowOff>
+          <xdr:rowOff>50800</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>0</xdr:col>
           <xdr:colOff>171450</xdr:colOff>
           <xdr:row>16</xdr:row>
-          <xdr:rowOff>238125</xdr:rowOff>
+          <xdr:rowOff>241300</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1042" name="Check Box 18" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1042"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000012040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -4876,57 +4925,57 @@
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>15</xdr:col>
           <xdr:colOff>171450</xdr:colOff>
           <xdr:row>9</xdr:row>
-          <xdr:rowOff>9525</xdr:rowOff>
+          <xdr:rowOff>12700</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>16</xdr:col>
           <xdr:colOff>171450</xdr:colOff>
           <xdr:row>9</xdr:row>
-          <xdr:rowOff>200025</xdr:rowOff>
+          <xdr:rowOff>203200</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1053" name="Check Box 29" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1053"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00001D040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -4943,57 +4992,57 @@
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>10</xdr:col>
           <xdr:colOff>171450</xdr:colOff>
           <xdr:row>18</xdr:row>
-          <xdr:rowOff>28575</xdr:rowOff>
+          <xdr:rowOff>31750</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>66675</xdr:colOff>
+          <xdr:colOff>69850</xdr:colOff>
           <xdr:row>18</xdr:row>
-          <xdr:rowOff>219075</xdr:rowOff>
+          <xdr:rowOff>222250</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1054" name="Check Box 30" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1054"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00001E040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -5010,57 +5059,57 @@
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>10</xdr:col>
           <xdr:colOff>171450</xdr:colOff>
           <xdr:row>19</xdr:row>
-          <xdr:rowOff>28575</xdr:rowOff>
+          <xdr:rowOff>31750</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>66675</xdr:colOff>
+          <xdr:colOff>69850</xdr:colOff>
           <xdr:row>19</xdr:row>
-          <xdr:rowOff>219075</xdr:rowOff>
+          <xdr:rowOff>222250</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1056" name="Check Box 32" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1056"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000020040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -5077,57 +5126,57 @@
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>10</xdr:col>
           <xdr:colOff>171450</xdr:colOff>
           <xdr:row>20</xdr:row>
-          <xdr:rowOff>28575</xdr:rowOff>
+          <xdr:rowOff>31750</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>66675</xdr:colOff>
+          <xdr:colOff>69850</xdr:colOff>
           <xdr:row>20</xdr:row>
-          <xdr:rowOff>219075</xdr:rowOff>
+          <xdr:rowOff>222250</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1057" name="Check Box 33" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1057"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000021040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -5217,51 +5266,51 @@
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>15</xdr:col>
           <xdr:colOff>171450</xdr:colOff>
           <xdr:row>28</xdr:row>
           <xdr:rowOff>57150</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>17</xdr:col>
           <xdr:colOff>114300</xdr:colOff>
           <xdr:row>28</xdr:row>
-          <xdr:rowOff>276225</xdr:rowOff>
+          <xdr:rowOff>279400</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1059" name="Check Box 36" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1059"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000023040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -5278,57 +5327,57 @@
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>0</xdr:col>
           <xdr:colOff>0</xdr:colOff>
           <xdr:row>15</xdr:row>
-          <xdr:rowOff>47625</xdr:rowOff>
+          <xdr:rowOff>50800</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>0</xdr:col>
           <xdr:colOff>171450</xdr:colOff>
           <xdr:row>15</xdr:row>
-          <xdr:rowOff>238125</xdr:rowOff>
+          <xdr:rowOff>241300</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1077" name="Check Box 53" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1077"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000035040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -5483,51 +5532,51 @@
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>2</xdr:col>
           <xdr:colOff>171450</xdr:colOff>
           <xdr:row>40</xdr:row>
           <xdr:rowOff>19050</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>4</xdr:col>
-          <xdr:colOff>9525</xdr:colOff>
+          <xdr:colOff>12700</xdr:colOff>
           <xdr:row>41</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1080" name="Check Box 56" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1080"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000038040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
@@ -5546,51 +5595,51 @@
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>19</xdr:col>
           <xdr:colOff>171450</xdr:colOff>
           <xdr:row>40</xdr:row>
-          <xdr:rowOff>9525</xdr:rowOff>
+          <xdr:rowOff>12700</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>21</xdr:col>
           <xdr:colOff>57150</xdr:colOff>
           <xdr:row>41</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1081" name="Check Box 57" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1081"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000039040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
@@ -5613,51 +5662,51 @@
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>7</xdr:col>
           <xdr:colOff>171450</xdr:colOff>
           <xdr:row>40</xdr:row>
-          <xdr:rowOff>9525</xdr:rowOff>
+          <xdr:rowOff>12700</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>9</xdr:col>
           <xdr:colOff>57150</xdr:colOff>
           <xdr:row>40</xdr:row>
           <xdr:rowOff>285750</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1082" name="Check Box 58" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1082"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00003A040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
@@ -5680,57 +5729,57 @@
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>1</xdr:col>
           <xdr:colOff>1181100</xdr:colOff>
           <xdr:row>51</xdr:row>
-          <xdr:rowOff>28575</xdr:rowOff>
+          <xdr:rowOff>31750</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>3</xdr:col>
-          <xdr:colOff>28575</xdr:colOff>
+          <xdr:colOff>31750</xdr:colOff>
           <xdr:row>51</xdr:row>
-          <xdr:rowOff>219075</xdr:rowOff>
+          <xdr:rowOff>222250</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1083" name="Check Box 59" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1083"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00003B040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -5745,59 +5794,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>1</xdr:col>
-          <xdr:colOff>1190625</xdr:colOff>
+          <xdr:colOff>1193800</xdr:colOff>
           <xdr:row>52</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>3</xdr:col>
           <xdr:colOff>38100</xdr:colOff>
           <xdr:row>53</xdr:row>
-          <xdr:rowOff>9525</xdr:rowOff>
+          <xdr:rowOff>12700</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1084" name="Check Box 60" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1084"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00003C040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -5812,59 +5861,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>5</xdr:col>
-          <xdr:colOff>161925</xdr:colOff>
+          <xdr:colOff>165100</xdr:colOff>
           <xdr:row>57</xdr:row>
-          <xdr:rowOff>238125</xdr:rowOff>
+          <xdr:rowOff>241300</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>7</xdr:col>
           <xdr:colOff>19050</xdr:colOff>
           <xdr:row>58</xdr:row>
-          <xdr:rowOff>180975</xdr:rowOff>
+          <xdr:rowOff>184150</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1085" name="Check Box 61" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1085"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00003D040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -5879,59 +5928,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>10</xdr:col>
-          <xdr:colOff>9525</xdr:colOff>
+          <xdr:colOff>12700</xdr:colOff>
           <xdr:row>57</xdr:row>
-          <xdr:rowOff>238125</xdr:rowOff>
+          <xdr:rowOff>241300</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>11</xdr:col>
-          <xdr:colOff>28575</xdr:colOff>
+          <xdr:colOff>31750</xdr:colOff>
           <xdr:row>58</xdr:row>
-          <xdr:rowOff>180975</xdr:rowOff>
+          <xdr:rowOff>184150</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1086" name="Check Box 62" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1086"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00003E040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -5946,51 +5995,51 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>5</xdr:col>
-          <xdr:colOff>161925</xdr:colOff>
+          <xdr:colOff>165100</xdr:colOff>
           <xdr:row>58</xdr:row>
           <xdr:rowOff>171450</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>7</xdr:col>
           <xdr:colOff>19050</xdr:colOff>
           <xdr:row>59</xdr:row>
           <xdr:rowOff>171450</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1087" name="Check Box 63" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1087"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00003F040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
@@ -6013,59 +6062,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>23</xdr:col>
-          <xdr:colOff>123825</xdr:colOff>
+          <xdr:colOff>127000</xdr:colOff>
           <xdr:row>57</xdr:row>
-          <xdr:rowOff>238125</xdr:rowOff>
+          <xdr:rowOff>241300</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>24</xdr:col>
-          <xdr:colOff>161925</xdr:colOff>
+          <xdr:colOff>165100</xdr:colOff>
           <xdr:row>58</xdr:row>
-          <xdr:rowOff>180975</xdr:rowOff>
+          <xdr:rowOff>184150</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1088" name="Check Box 64" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1088"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000040040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -6082,57 +6131,57 @@
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>27</xdr:col>
           <xdr:colOff>114300</xdr:colOff>
           <xdr:row>57</xdr:row>
-          <xdr:rowOff>238125</xdr:rowOff>
+          <xdr:rowOff>241300</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>28</xdr:col>
           <xdr:colOff>152400</xdr:colOff>
           <xdr:row>58</xdr:row>
-          <xdr:rowOff>180975</xdr:rowOff>
+          <xdr:rowOff>184150</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1089" name="Check Box 65" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1089"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000041040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -6147,57 +6196,57 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>23</xdr:col>
-          <xdr:colOff>123825</xdr:colOff>
+          <xdr:colOff>127000</xdr:colOff>
           <xdr:row>58</xdr:row>
           <xdr:rowOff>190500</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>24</xdr:col>
-          <xdr:colOff>161925</xdr:colOff>
+          <xdr:colOff>165100</xdr:colOff>
           <xdr:row>59</xdr:row>
           <xdr:rowOff>190500</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1090" name="Check Box 66" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1090"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000042040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
@@ -6350,55 +6399,55 @@
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>2</xdr:col>
           <xdr:colOff>0</xdr:colOff>
           <xdr:row>48</xdr:row>
-          <xdr:rowOff>66675</xdr:rowOff>
+          <xdr:rowOff>69850</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>3</xdr:col>
-          <xdr:colOff>142875</xdr:colOff>
+          <xdr:colOff>146050</xdr:colOff>
           <xdr:row>48</xdr:row>
           <xdr:rowOff>190500</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1094" name="Check Box 70" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1094"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000046040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
@@ -6417,55 +6466,55 @@
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>2</xdr:col>
           <xdr:colOff>0</xdr:colOff>
           <xdr:row>49</xdr:row>
-          <xdr:rowOff>28575</xdr:rowOff>
+          <xdr:rowOff>31750</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>3</xdr:col>
-          <xdr:colOff>28575</xdr:colOff>
+          <xdr:colOff>31750</xdr:colOff>
           <xdr:row>49</xdr:row>
           <xdr:rowOff>152400</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1096" name="Check Box 72" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1096"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000048040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
@@ -6484,55 +6533,55 @@
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>2</xdr:col>
           <xdr:colOff>0</xdr:colOff>
           <xdr:row>50</xdr:row>
-          <xdr:rowOff>28575</xdr:rowOff>
+          <xdr:rowOff>31750</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>3</xdr:col>
-          <xdr:colOff>28575</xdr:colOff>
+          <xdr:colOff>31750</xdr:colOff>
           <xdr:row>50</xdr:row>
           <xdr:rowOff>152400</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1097" name="Check Box 73" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1097"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000049040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
@@ -6816,399 +6865,399 @@
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp10.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp15.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp23.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp36.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp18.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp31.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp13.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp17.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp26.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp38.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp3.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp8.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp21.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp29.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp34.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp37.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp2.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp12.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp20.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp25.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp33.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp7.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp16.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp28.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp6.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp11.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp19.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp24.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp27.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp32.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp5.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp9.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp14.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp22.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp30.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp35.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:AT83"/>
   <sheetViews>
-    <sheetView tabSelected="1" view="pageBreakPreview" zoomScaleNormal="150" zoomScaleSheetLayoutView="100" zoomScalePageLayoutView="115" workbookViewId="0">
-      <selection activeCell="B1" sqref="B1:AI1"/>
+    <sheetView tabSelected="1" view="pageBreakPreview" topLeftCell="B71" zoomScale="150" zoomScaleNormal="150" zoomScaleSheetLayoutView="150" zoomScalePageLayoutView="115" workbookViewId="0">
+      <selection activeCell="C80" sqref="C80"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="19.5" customHeight="1"/>
   <cols>
-    <col min="1" max="1" width="2.75" style="21" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="39" max="39" width="17.25" style="21" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="2.7265625" style="21" customWidth="1"/>
+    <col min="2" max="2" width="15.7265625" style="21" customWidth="1"/>
+    <col min="3" max="13" width="2.7265625" style="21" customWidth="1"/>
+    <col min="14" max="15" width="3.7265625" style="21" customWidth="1"/>
+    <col min="16" max="34" width="2.7265625" style="21" customWidth="1"/>
+    <col min="35" max="35" width="2.7265625" style="2" customWidth="1"/>
+    <col min="36" max="36" width="24.90625" style="21" customWidth="1"/>
+    <col min="37" max="37" width="68.26953125" style="3" customWidth="1"/>
+    <col min="38" max="38" width="29.453125" style="3" bestFit="1" customWidth="1"/>
+    <col min="39" max="39" width="17.26953125" style="21" bestFit="1" customWidth="1"/>
     <col min="40" max="16384" width="9" style="21"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:38" ht="33" customHeight="1">
-      <c r="B1" s="478" t="s">
+      <c r="B1" s="475" t="s">
         <v>171</v>
       </c>
-      <c r="C1" s="478"/>
-[...31 lines deleted...]
-      <c r="AI1" s="478"/>
+      <c r="C1" s="475"/>
+      <c r="D1" s="475"/>
+      <c r="E1" s="475"/>
+      <c r="F1" s="475"/>
+      <c r="G1" s="475"/>
+      <c r="H1" s="475"/>
+      <c r="I1" s="475"/>
+      <c r="J1" s="475"/>
+      <c r="K1" s="475"/>
+      <c r="L1" s="475"/>
+      <c r="M1" s="475"/>
+      <c r="N1" s="475"/>
+      <c r="O1" s="475"/>
+      <c r="P1" s="475"/>
+      <c r="Q1" s="475"/>
+      <c r="R1" s="475"/>
+      <c r="S1" s="475"/>
+      <c r="T1" s="475"/>
+      <c r="U1" s="475"/>
+      <c r="V1" s="475"/>
+      <c r="W1" s="475"/>
+      <c r="X1" s="475"/>
+      <c r="Y1" s="475"/>
+      <c r="Z1" s="475"/>
+      <c r="AA1" s="475"/>
+      <c r="AB1" s="475"/>
+      <c r="AC1" s="475"/>
+      <c r="AD1" s="475"/>
+      <c r="AE1" s="475"/>
+      <c r="AF1" s="475"/>
+      <c r="AG1" s="475"/>
+      <c r="AH1" s="475"/>
+      <c r="AI1" s="475"/>
       <c r="AJ1" s="1"/>
     </row>
-    <row r="2" spans="1:38" ht="15">
+    <row r="2" spans="1:38" ht="15.5">
       <c r="B2" s="22"/>
       <c r="C2" s="22"/>
       <c r="D2" s="22"/>
       <c r="E2" s="22"/>
       <c r="F2" s="22"/>
       <c r="G2" s="22"/>
       <c r="H2" s="22"/>
       <c r="I2" s="22"/>
       <c r="J2" s="22"/>
       <c r="K2" s="22"/>
       <c r="L2" s="22"/>
       <c r="M2" s="22"/>
       <c r="N2" s="22"/>
       <c r="O2" s="22"/>
       <c r="P2" s="22"/>
       <c r="Q2" s="22"/>
       <c r="R2" s="22"/>
       <c r="S2" s="22"/>
       <c r="T2" s="22"/>
       <c r="U2" s="22"/>
       <c r="V2" s="22"/>
       <c r="W2" s="22"/>
       <c r="X2" s="22"/>
       <c r="Y2" s="22"/>
       <c r="Z2" s="22"/>
       <c r="AA2" s="22"/>
       <c r="AB2" s="22"/>
       <c r="AC2" s="22"/>
       <c r="AD2" s="22"/>
       <c r="AE2" s="22"/>
       <c r="AF2" s="22"/>
       <c r="AG2" s="22"/>
       <c r="AH2" s="22"/>
       <c r="AI2" s="22"/>
       <c r="AJ2" s="1"/>
     </row>
     <row r="3" spans="1:38" ht="14.25" customHeight="1">
-      <c r="A3" s="376" t="s">
+      <c r="A3" s="373" t="s">
         <v>173</v>
       </c>
-      <c r="B3" s="376"/>
-[...22 lines deleted...]
-      <c r="Y3" s="376"/>
+      <c r="B3" s="373"/>
+      <c r="C3" s="373"/>
+      <c r="D3" s="373"/>
+      <c r="E3" s="373"/>
+      <c r="F3" s="373"/>
+      <c r="G3" s="373"/>
+      <c r="H3" s="373"/>
+      <c r="I3" s="373"/>
+      <c r="J3" s="373"/>
+      <c r="K3" s="373"/>
+      <c r="L3" s="373"/>
+      <c r="M3" s="373"/>
+      <c r="N3" s="373"/>
+      <c r="O3" s="373"/>
+      <c r="P3" s="373"/>
+      <c r="Q3" s="373"/>
+      <c r="R3" s="373"/>
+      <c r="S3" s="373"/>
+      <c r="T3" s="373"/>
+      <c r="U3" s="373"/>
+      <c r="V3" s="373"/>
+      <c r="W3" s="373"/>
+      <c r="X3" s="373"/>
+      <c r="Y3" s="373"/>
       <c r="Z3" s="6"/>
-      <c r="AA3" s="411" t="s">
+      <c r="AA3" s="408" t="s">
         <v>128</v>
       </c>
-      <c r="AB3" s="411"/>
-[...6 lines deleted...]
-      <c r="AI3" s="411"/>
+      <c r="AB3" s="408"/>
+      <c r="AC3" s="408"/>
+      <c r="AD3" s="408"/>
+      <c r="AE3" s="408"/>
+      <c r="AF3" s="408"/>
+      <c r="AG3" s="408"/>
+      <c r="AH3" s="408"/>
+      <c r="AI3" s="408"/>
       <c r="AK3" s="3" t="s">
         <v>0</v>
       </c>
       <c r="AL3" s="3" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:38" ht="27" customHeight="1">
-      <c r="A4" s="377" t="s">
+      <c r="A4" s="374" t="s">
         <v>129</v>
       </c>
-      <c r="B4" s="378"/>
+      <c r="B4" s="375"/>
       <c r="C4" s="47" t="s">
         <v>2</v>
       </c>
       <c r="D4" s="17"/>
       <c r="E4" s="17"/>
-      <c r="F4" s="383"/>
-[...7 lines deleted...]
-      <c r="N4" s="493" t="s">
+      <c r="F4" s="380"/>
+      <c r="G4" s="380"/>
+      <c r="H4" s="380"/>
+      <c r="I4" s="380"/>
+      <c r="J4" s="380"/>
+      <c r="K4" s="380"/>
+      <c r="L4" s="380"/>
+      <c r="M4" s="381"/>
+      <c r="N4" s="490" t="s">
         <v>87</v>
       </c>
-      <c r="O4" s="383"/>
-[...8 lines deleted...]
-      <c r="X4" s="493" t="s">
+      <c r="O4" s="380"/>
+      <c r="P4" s="380"/>
+      <c r="Q4" s="380"/>
+      <c r="R4" s="380"/>
+      <c r="S4" s="380"/>
+      <c r="T4" s="380"/>
+      <c r="U4" s="380"/>
+      <c r="V4" s="380"/>
+      <c r="W4" s="380"/>
+      <c r="X4" s="490" t="s">
         <v>4</v>
       </c>
-      <c r="Y4" s="384"/>
-[...9 lines deleted...]
-      <c r="AI4" s="496"/>
+      <c r="Y4" s="381"/>
+      <c r="Z4" s="491"/>
+      <c r="AA4" s="492"/>
+      <c r="AB4" s="492"/>
+      <c r="AC4" s="492"/>
+      <c r="AD4" s="492"/>
+      <c r="AE4" s="492"/>
+      <c r="AF4" s="492"/>
+      <c r="AG4" s="492"/>
+      <c r="AH4" s="492"/>
+      <c r="AI4" s="493"/>
       <c r="AK4" s="3" t="s">
         <v>68</v>
       </c>
       <c r="AL4" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="5" spans="1:38" ht="22.5" customHeight="1">
-      <c r="A5" s="379" t="s">
+      <c r="A5" s="376" t="s">
         <v>130</v>
       </c>
-      <c r="B5" s="380"/>
+      <c r="B5" s="377"/>
       <c r="C5" s="48" t="s">
         <v>131</v>
       </c>
       <c r="D5" s="151" t="s">
         <v>132</v>
       </c>
       <c r="E5" s="151"/>
       <c r="F5" s="151"/>
       <c r="G5" s="151"/>
       <c r="H5" s="308"/>
       <c r="I5" s="349"/>
       <c r="J5" s="350"/>
       <c r="K5" s="350"/>
       <c r="L5" s="350"/>
       <c r="M5" s="350"/>
       <c r="N5" s="350"/>
       <c r="O5" s="350"/>
       <c r="P5" s="350"/>
       <c r="Q5" s="350"/>
       <c r="R5" s="350"/>
       <c r="S5" s="350"/>
       <c r="T5" s="350"/>
       <c r="U5" s="350"/>
       <c r="V5" s="350"/>
       <c r="W5" s="350"/>
       <c r="X5" s="350"/>
       <c r="Y5" s="350"/>
       <c r="Z5" s="350"/>
       <c r="AA5" s="350"/>
       <c r="AB5" s="350"/>
       <c r="AC5" s="350"/>
       <c r="AD5" s="350"/>
       <c r="AE5" s="350"/>
       <c r="AF5" s="350"/>
       <c r="AG5" s="350"/>
       <c r="AH5" s="350"/>
       <c r="AI5" s="351"/>
-      <c r="AJ5" s="412" t="s">
+      <c r="AJ5" s="409" t="s">
         <v>172</v>
       </c>
       <c r="AK5" s="3" t="s">
         <v>69</v>
       </c>
       <c r="AL5" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="6" spans="1:38" ht="22.9" customHeight="1">
-      <c r="A6" s="379"/>
-      <c r="B6" s="380"/>
+      <c r="A6" s="376"/>
+      <c r="B6" s="377"/>
       <c r="C6" s="48"/>
       <c r="D6" s="323" t="s">
         <v>133</v>
       </c>
       <c r="E6" s="323"/>
       <c r="F6" s="323"/>
       <c r="G6" s="323"/>
       <c r="H6" s="352"/>
       <c r="I6" s="344" t="s">
         <v>7</v>
       </c>
       <c r="J6" s="345"/>
       <c r="K6" s="345"/>
       <c r="L6" s="345"/>
       <c r="M6" s="345"/>
       <c r="N6" s="345"/>
       <c r="O6" s="345"/>
       <c r="P6" s="345"/>
       <c r="Q6" s="345"/>
       <c r="R6" s="345"/>
       <c r="S6" s="345"/>
       <c r="T6" s="345"/>
       <c r="U6" s="345"/>
       <c r="V6" s="345"/>
       <c r="W6" s="346"/>
       <c r="X6" s="347" t="s">
         <v>8</v>
       </c>
       <c r="Y6" s="348"/>
       <c r="Z6" s="349"/>
       <c r="AA6" s="350"/>
       <c r="AB6" s="350"/>
       <c r="AC6" s="350"/>
       <c r="AD6" s="350"/>
       <c r="AE6" s="350"/>
       <c r="AF6" s="350"/>
       <c r="AG6" s="350"/>
       <c r="AH6" s="350"/>
       <c r="AI6" s="351"/>
-      <c r="AJ6" s="412"/>
+      <c r="AJ6" s="409"/>
       <c r="AK6" s="3" t="s">
         <v>82</v>
       </c>
       <c r="AL6" s="3" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="7" spans="1:38" ht="22.9" customHeight="1">
-      <c r="A7" s="379" t="s">
+      <c r="A7" s="376" t="s">
         <v>9</v>
       </c>
-      <c r="B7" s="380"/>
+      <c r="B7" s="377"/>
       <c r="C7" s="49"/>
       <c r="D7" s="323" t="s">
         <v>134</v>
       </c>
       <c r="E7" s="323"/>
       <c r="F7" s="323"/>
       <c r="G7" s="323"/>
       <c r="H7" s="323"/>
       <c r="I7" s="323"/>
       <c r="J7" s="323"/>
       <c r="K7" s="323"/>
       <c r="L7" s="323"/>
       <c r="M7" s="323"/>
       <c r="N7" s="323"/>
       <c r="O7" s="323"/>
       <c r="P7" s="323"/>
       <c r="Q7" s="323"/>
       <c r="R7" s="323"/>
       <c r="S7" s="323"/>
       <c r="T7" s="352"/>
       <c r="U7" s="12"/>
       <c r="V7" s="350" t="s">
         <v>10</v>
       </c>
       <c r="W7" s="350"/>
       <c r="X7" s="350"/>
       <c r="Y7" s="350"/>
       <c r="Z7" s="350"/>
       <c r="AA7" s="350"/>
       <c r="AB7" s="350"/>
       <c r="AC7" s="350"/>
       <c r="AD7" s="350"/>
       <c r="AE7" s="350"/>
       <c r="AF7" s="350"/>
       <c r="AG7" s="350"/>
       <c r="AH7" s="350"/>
       <c r="AI7" s="351"/>
       <c r="AK7" s="3" t="s">
         <v>70</v>
       </c>
       <c r="AL7" s="3" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="8" spans="1:38" ht="27" customHeight="1">
-      <c r="A8" s="381" t="s">
+      <c r="A8" s="378" t="s">
         <v>11</v>
       </c>
-      <c r="B8" s="382"/>
+      <c r="B8" s="379"/>
       <c r="C8" s="20" t="s">
         <v>2</v>
       </c>
       <c r="D8" s="23"/>
       <c r="E8" s="23"/>
       <c r="F8" s="353"/>
       <c r="G8" s="353"/>
       <c r="H8" s="353"/>
       <c r="I8" s="353"/>
       <c r="J8" s="353"/>
       <c r="K8" s="353"/>
       <c r="L8" s="353"/>
       <c r="M8" s="354"/>
       <c r="N8" s="355" t="s">
         <v>87</v>
       </c>
       <c r="O8" s="353"/>
       <c r="P8" s="353"/>
       <c r="Q8" s="353"/>
       <c r="R8" s="353"/>
       <c r="S8" s="353"/>
       <c r="T8" s="353"/>
       <c r="U8" s="353"/>
       <c r="V8" s="353"/>
       <c r="W8" s="353"/>
@@ -7253,97 +7302,97 @@
       <c r="S9" s="8"/>
       <c r="T9" s="8"/>
       <c r="U9" s="8"/>
       <c r="V9" s="8"/>
       <c r="W9" s="8"/>
       <c r="X9" s="8"/>
       <c r="Y9" s="8"/>
       <c r="Z9" s="8"/>
       <c r="AA9" s="8"/>
       <c r="AB9" s="8"/>
       <c r="AC9" s="8"/>
       <c r="AD9" s="8"/>
       <c r="AE9" s="8"/>
       <c r="AF9" s="8"/>
       <c r="AG9" s="8"/>
       <c r="AH9" s="8"/>
       <c r="AI9" s="9"/>
       <c r="AK9" s="3" t="s">
         <v>71</v>
       </c>
       <c r="AL9" s="3" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="10" spans="1:38" ht="24.75" customHeight="1">
-      <c r="A10" s="497" t="s">
+      <c r="A10" s="494" t="s">
         <v>13</v>
       </c>
-      <c r="B10" s="383"/>
-      <c r="C10" s="377" t="s">
+      <c r="B10" s="380"/>
+      <c r="C10" s="374" t="s">
         <v>88</v>
       </c>
-      <c r="D10" s="423"/>
-[...2 lines deleted...]
-      <c r="G10" s="423"/>
+      <c r="D10" s="420"/>
+      <c r="E10" s="420"/>
+      <c r="F10" s="420"/>
+      <c r="G10" s="420"/>
       <c r="H10" s="52"/>
-      <c r="I10" s="424" t="s">
+      <c r="I10" s="421" t="s">
         <v>89</v>
       </c>
-      <c r="J10" s="424"/>
-[...5 lines deleted...]
-      <c r="P10" s="424"/>
+      <c r="J10" s="421"/>
+      <c r="K10" s="421"/>
+      <c r="L10" s="421"/>
+      <c r="M10" s="421"/>
+      <c r="N10" s="421"/>
+      <c r="O10" s="421"/>
+      <c r="P10" s="421"/>
       <c r="Q10" s="53"/>
-      <c r="R10" s="424" t="s">
+      <c r="R10" s="421" t="s">
         <v>90</v>
       </c>
-      <c r="S10" s="424"/>
-[...6 lines deleted...]
-      <c r="Z10" s="383" t="s">
+      <c r="S10" s="421"/>
+      <c r="T10" s="421"/>
+      <c r="U10" s="421"/>
+      <c r="V10" s="421"/>
+      <c r="W10" s="421"/>
+      <c r="X10" s="421"/>
+      <c r="Y10" s="421"/>
+      <c r="Z10" s="380" t="s">
         <v>67</v>
       </c>
-      <c r="AA10" s="383"/>
-[...1 lines deleted...]
-      <c r="AC10" s="383" t="s">
+      <c r="AA10" s="380"/>
+      <c r="AB10" s="380"/>
+      <c r="AC10" s="380" t="s">
         <v>92</v>
       </c>
-      <c r="AD10" s="383"/>
-[...4 lines deleted...]
-      <c r="AI10" s="498"/>
+      <c r="AD10" s="380"/>
+      <c r="AE10" s="380"/>
+      <c r="AF10" s="380"/>
+      <c r="AG10" s="380"/>
+      <c r="AH10" s="380"/>
+      <c r="AI10" s="495"/>
       <c r="AK10" s="3" t="s">
         <v>72</v>
       </c>
       <c r="AL10" s="3" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="11" spans="1:38" ht="20.25" customHeight="1">
       <c r="A11" s="58"/>
       <c r="B11" s="59" t="s">
         <v>170</v>
       </c>
       <c r="C11" s="310" t="s">
         <v>16</v>
       </c>
       <c r="D11" s="311"/>
       <c r="E11" s="312"/>
       <c r="F11" s="322"/>
       <c r="G11" s="323"/>
       <c r="H11" s="323"/>
       <c r="I11" s="323"/>
       <c r="J11" s="323"/>
       <c r="K11" s="323"/>
       <c r="L11" s="323"/>
       <c r="M11" s="323"/>
@@ -7443,240 +7492,240 @@
       <c r="O13" s="320"/>
       <c r="P13" s="320"/>
       <c r="Q13" s="320"/>
       <c r="R13" s="320"/>
       <c r="S13" s="320"/>
       <c r="T13" s="320"/>
       <c r="U13" s="320"/>
       <c r="V13" s="320"/>
       <c r="W13" s="320"/>
       <c r="X13" s="320"/>
       <c r="Y13" s="320"/>
       <c r="Z13" s="320"/>
       <c r="AA13" s="320"/>
       <c r="AB13" s="320"/>
       <c r="AC13" s="320"/>
       <c r="AD13" s="320"/>
       <c r="AE13" s="320"/>
       <c r="AF13" s="320"/>
       <c r="AG13" s="320"/>
       <c r="AH13" s="320"/>
       <c r="AI13" s="321"/>
     </row>
     <row r="14" spans="1:38" ht="22.5" customHeight="1">
       <c r="A14" s="50"/>
       <c r="B14" s="309"/>
-      <c r="C14" s="447" t="s">
+      <c r="C14" s="444" t="s">
         <v>19</v>
       </c>
-      <c r="D14" s="448"/>
-      <c r="E14" s="449"/>
+      <c r="D14" s="445"/>
+      <c r="E14" s="446"/>
       <c r="F14" s="298" t="s">
         <v>92</v>
       </c>
       <c r="G14" s="299"/>
       <c r="H14" s="299"/>
       <c r="I14" s="299"/>
       <c r="J14" s="299"/>
       <c r="K14" s="299"/>
       <c r="L14" s="299"/>
       <c r="M14" s="299"/>
       <c r="N14" s="299"/>
       <c r="O14" s="299"/>
       <c r="P14" s="299"/>
-      <c r="Q14" s="450"/>
+      <c r="Q14" s="447"/>
       <c r="R14" s="298"/>
       <c r="S14" s="299"/>
       <c r="T14" s="299"/>
       <c r="U14" s="54" t="s">
         <v>93</v>
       </c>
       <c r="V14" s="299"/>
       <c r="W14" s="299"/>
       <c r="X14" s="299"/>
       <c r="Y14" s="299" t="s">
         <v>94</v>
       </c>
       <c r="Z14" s="299"/>
       <c r="AA14" s="299"/>
       <c r="AB14" s="299"/>
       <c r="AC14" s="299"/>
       <c r="AD14" s="54" t="s">
         <v>93</v>
       </c>
       <c r="AE14" s="299"/>
       <c r="AF14" s="299"/>
       <c r="AG14" s="299"/>
       <c r="AH14" s="54"/>
       <c r="AI14" s="55"/>
       <c r="AK14" s="3" t="s">
         <v>36</v>
       </c>
       <c r="AL14" s="3" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="15" spans="1:38" ht="22.5" customHeight="1">
       <c r="A15" s="50"/>
       <c r="B15" s="62" t="s">
         <v>126</v>
       </c>
-      <c r="C15" s="447"/>
-[...1 lines deleted...]
-      <c r="E15" s="449"/>
+      <c r="C15" s="444"/>
+      <c r="D15" s="445"/>
+      <c r="E15" s="446"/>
       <c r="F15" s="298" t="s">
         <v>92</v>
       </c>
       <c r="G15" s="299"/>
       <c r="H15" s="299"/>
       <c r="I15" s="299"/>
       <c r="J15" s="299"/>
       <c r="K15" s="299"/>
       <c r="L15" s="299"/>
       <c r="M15" s="299"/>
       <c r="N15" s="299"/>
       <c r="O15" s="299"/>
       <c r="P15" s="299"/>
       <c r="Q15" s="299"/>
       <c r="R15" s="298"/>
       <c r="S15" s="299"/>
       <c r="T15" s="299"/>
       <c r="U15" s="54" t="s">
         <v>93</v>
       </c>
       <c r="V15" s="299"/>
       <c r="W15" s="299"/>
       <c r="X15" s="299"/>
       <c r="Y15" s="299" t="s">
         <v>94</v>
       </c>
       <c r="Z15" s="299"/>
       <c r="AA15" s="299"/>
       <c r="AB15" s="299"/>
       <c r="AC15" s="299"/>
       <c r="AD15" s="54" t="s">
         <v>93</v>
       </c>
       <c r="AE15" s="299"/>
       <c r="AF15" s="299"/>
       <c r="AG15" s="299"/>
       <c r="AH15" s="54"/>
       <c r="AI15" s="55"/>
       <c r="AL15" s="3" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="16" spans="1:38" ht="29.45" customHeight="1">
+    <row r="16" spans="1:38" ht="29.5" customHeight="1">
       <c r="A16" s="50"/>
       <c r="B16" s="63" t="s">
         <v>143</v>
       </c>
-      <c r="C16" s="414" t="s">
+      <c r="C16" s="411" t="s">
         <v>21</v>
       </c>
-      <c r="D16" s="415"/>
-      <c r="E16" s="415"/>
+      <c r="D16" s="412"/>
+      <c r="E16" s="412"/>
       <c r="F16" s="57"/>
-      <c r="G16" s="500" t="s">
+      <c r="G16" s="497" t="s">
         <v>22</v>
       </c>
-      <c r="H16" s="500"/>
-[...4 lines deleted...]
-      <c r="M16" s="501"/>
+      <c r="H16" s="497"/>
+      <c r="I16" s="497"/>
+      <c r="J16" s="497"/>
+      <c r="K16" s="497"/>
+      <c r="L16" s="497"/>
+      <c r="M16" s="498"/>
       <c r="N16" s="300"/>
       <c r="O16" s="301"/>
       <c r="P16" s="301"/>
       <c r="Q16" s="301"/>
       <c r="R16" s="301"/>
       <c r="S16" s="151" t="s">
         <v>65</v>
       </c>
       <c r="T16" s="151"/>
       <c r="U16" s="308"/>
       <c r="V16" s="302" t="s">
         <v>75</v>
       </c>
       <c r="W16" s="303"/>
       <c r="X16" s="303"/>
       <c r="Y16" s="303"/>
       <c r="Z16" s="303"/>
       <c r="AA16" s="304"/>
       <c r="AB16" s="304"/>
       <c r="AC16" s="304"/>
       <c r="AD16" s="304"/>
       <c r="AE16" s="304"/>
       <c r="AF16" s="304"/>
       <c r="AG16" s="304"/>
       <c r="AH16" s="304"/>
       <c r="AI16" s="305"/>
       <c r="AL16" s="3" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="17" spans="1:46" ht="30" customHeight="1">
       <c r="A17" s="51"/>
       <c r="B17" s="60" t="s">
         <v>125</v>
       </c>
-      <c r="C17" s="416"/>
-[...1 lines deleted...]
-      <c r="E17" s="417"/>
+      <c r="C17" s="413"/>
+      <c r="D17" s="414"/>
+      <c r="E17" s="414"/>
       <c r="F17" s="18"/>
-      <c r="G17" s="499" t="s">
+      <c r="G17" s="496" t="s">
         <v>86</v>
       </c>
-      <c r="H17" s="499"/>
-[...26 lines deleted...]
-      <c r="AI17" s="502"/>
+      <c r="H17" s="496"/>
+      <c r="I17" s="496"/>
+      <c r="J17" s="496"/>
+      <c r="K17" s="496"/>
+      <c r="L17" s="496"/>
+      <c r="M17" s="496"/>
+      <c r="N17" s="496"/>
+      <c r="O17" s="496"/>
+      <c r="P17" s="496"/>
+      <c r="Q17" s="496"/>
+      <c r="R17" s="496"/>
+      <c r="S17" s="496"/>
+      <c r="T17" s="496"/>
+      <c r="U17" s="496"/>
+      <c r="V17" s="496"/>
+      <c r="W17" s="496"/>
+      <c r="X17" s="496"/>
+      <c r="Y17" s="496"/>
+      <c r="Z17" s="496"/>
+      <c r="AA17" s="496"/>
+      <c r="AB17" s="496"/>
+      <c r="AC17" s="496"/>
+      <c r="AD17" s="496"/>
+      <c r="AE17" s="496"/>
+      <c r="AF17" s="496"/>
+      <c r="AG17" s="496"/>
+      <c r="AH17" s="496"/>
+      <c r="AI17" s="499"/>
       <c r="AK17" s="80"/>
       <c r="AL17" s="80"/>
     </row>
     <row r="18" spans="1:46" ht="18" customHeight="1">
       <c r="A18" s="275" t="s">
         <v>135</v>
       </c>
       <c r="B18" s="275"/>
       <c r="C18" s="275"/>
       <c r="D18" s="275"/>
       <c r="E18" s="275"/>
       <c r="F18" s="275"/>
       <c r="G18" s="275"/>
       <c r="H18" s="275"/>
       <c r="I18" s="275"/>
       <c r="J18" s="275"/>
       <c r="K18" s="275"/>
       <c r="L18" s="275"/>
       <c r="M18" s="275"/>
       <c r="N18" s="275"/>
       <c r="O18" s="275"/>
       <c r="P18" s="275"/>
       <c r="Q18" s="275"/>
       <c r="R18" s="275"/>
       <c r="S18" s="275"/>
@@ -7889,460 +7938,460 @@
       <c r="V22" s="281"/>
       <c r="W22" s="281"/>
       <c r="X22" s="281"/>
       <c r="Y22" s="281"/>
       <c r="Z22" s="281"/>
       <c r="AA22" s="281"/>
       <c r="AB22" s="281"/>
       <c r="AC22" s="281"/>
       <c r="AD22" s="281"/>
       <c r="AE22" s="281"/>
       <c r="AF22" s="281"/>
       <c r="AG22" s="281"/>
       <c r="AH22" s="281"/>
       <c r="AI22" s="282"/>
       <c r="AJ22" s="89"/>
       <c r="AK22" s="90"/>
       <c r="AL22" s="90"/>
       <c r="AM22" s="89"/>
       <c r="AN22" s="89"/>
       <c r="AO22" s="89"/>
       <c r="AP22" s="89"/>
     </row>
     <row r="23" spans="1:46" ht="18" customHeight="1">
       <c r="A23" s="285"/>
       <c r="B23" s="286"/>
-      <c r="C23" s="435"/>
-[...31 lines deleted...]
-      <c r="AI23" s="437"/>
+      <c r="C23" s="432"/>
+      <c r="D23" s="433"/>
+      <c r="E23" s="433"/>
+      <c r="F23" s="433"/>
+      <c r="G23" s="433"/>
+      <c r="H23" s="433"/>
+      <c r="I23" s="433"/>
+      <c r="J23" s="433"/>
+      <c r="K23" s="433"/>
+      <c r="L23" s="433"/>
+      <c r="M23" s="433"/>
+      <c r="N23" s="433"/>
+      <c r="O23" s="433"/>
+      <c r="P23" s="433"/>
+      <c r="Q23" s="433"/>
+      <c r="R23" s="433"/>
+      <c r="S23" s="433"/>
+      <c r="T23" s="433"/>
+      <c r="U23" s="433"/>
+      <c r="V23" s="433"/>
+      <c r="W23" s="433"/>
+      <c r="X23" s="433"/>
+      <c r="Y23" s="433"/>
+      <c r="Z23" s="433"/>
+      <c r="AA23" s="433"/>
+      <c r="AB23" s="433"/>
+      <c r="AC23" s="433"/>
+      <c r="AD23" s="433"/>
+      <c r="AE23" s="433"/>
+      <c r="AF23" s="433"/>
+      <c r="AG23" s="433"/>
+      <c r="AH23" s="433"/>
+      <c r="AI23" s="434"/>
       <c r="AJ23" s="90"/>
       <c r="AK23" s="90"/>
       <c r="AL23" s="90"/>
       <c r="AM23" s="90"/>
       <c r="AN23" s="90"/>
       <c r="AO23" s="90"/>
       <c r="AP23" s="90"/>
     </row>
     <row r="24" spans="1:46" ht="18" customHeight="1">
       <c r="A24" s="285"/>
       <c r="B24" s="286"/>
-      <c r="C24" s="435"/>
-[...31 lines deleted...]
-      <c r="AI24" s="437"/>
+      <c r="C24" s="432"/>
+      <c r="D24" s="433"/>
+      <c r="E24" s="433"/>
+      <c r="F24" s="433"/>
+      <c r="G24" s="433"/>
+      <c r="H24" s="433"/>
+      <c r="I24" s="433"/>
+      <c r="J24" s="433"/>
+      <c r="K24" s="433"/>
+      <c r="L24" s="433"/>
+      <c r="M24" s="433"/>
+      <c r="N24" s="433"/>
+      <c r="O24" s="433"/>
+      <c r="P24" s="433"/>
+      <c r="Q24" s="433"/>
+      <c r="R24" s="433"/>
+      <c r="S24" s="433"/>
+      <c r="T24" s="433"/>
+      <c r="U24" s="433"/>
+      <c r="V24" s="433"/>
+      <c r="W24" s="433"/>
+      <c r="X24" s="433"/>
+      <c r="Y24" s="433"/>
+      <c r="Z24" s="433"/>
+      <c r="AA24" s="433"/>
+      <c r="AB24" s="433"/>
+      <c r="AC24" s="433"/>
+      <c r="AD24" s="433"/>
+      <c r="AE24" s="433"/>
+      <c r="AF24" s="433"/>
+      <c r="AG24" s="433"/>
+      <c r="AH24" s="433"/>
+      <c r="AI24" s="434"/>
       <c r="AJ24" s="90"/>
       <c r="AK24" s="90"/>
       <c r="AL24" s="90"/>
       <c r="AM24" s="90"/>
       <c r="AN24" s="90"/>
       <c r="AO24" s="90"/>
       <c r="AP24" s="90"/>
     </row>
     <row r="25" spans="1:46" ht="18" customHeight="1">
       <c r="A25" s="287" t="s">
         <v>157</v>
       </c>
       <c r="B25" s="288"/>
-      <c r="C25" s="438"/>
-[...31 lines deleted...]
-      <c r="AI25" s="440"/>
+      <c r="C25" s="435"/>
+      <c r="D25" s="436"/>
+      <c r="E25" s="436"/>
+      <c r="F25" s="436"/>
+      <c r="G25" s="436"/>
+      <c r="H25" s="436"/>
+      <c r="I25" s="436"/>
+      <c r="J25" s="436"/>
+      <c r="K25" s="436"/>
+      <c r="L25" s="436"/>
+      <c r="M25" s="436"/>
+      <c r="N25" s="436"/>
+      <c r="O25" s="436"/>
+      <c r="P25" s="436"/>
+      <c r="Q25" s="436"/>
+      <c r="R25" s="436"/>
+      <c r="S25" s="436"/>
+      <c r="T25" s="436"/>
+      <c r="U25" s="436"/>
+      <c r="V25" s="436"/>
+      <c r="W25" s="436"/>
+      <c r="X25" s="436"/>
+      <c r="Y25" s="436"/>
+      <c r="Z25" s="436"/>
+      <c r="AA25" s="436"/>
+      <c r="AB25" s="436"/>
+      <c r="AC25" s="436"/>
+      <c r="AD25" s="436"/>
+      <c r="AE25" s="436"/>
+      <c r="AF25" s="436"/>
+      <c r="AG25" s="436"/>
+      <c r="AH25" s="436"/>
+      <c r="AI25" s="437"/>
       <c r="AJ25" s="90"/>
       <c r="AK25" s="84"/>
       <c r="AL25" s="84"/>
       <c r="AM25" s="90"/>
       <c r="AN25" s="90"/>
       <c r="AO25" s="90"/>
       <c r="AP25" s="90"/>
     </row>
     <row r="26" spans="1:46" ht="18" customHeight="1">
       <c r="A26" s="287"/>
       <c r="B26" s="288"/>
-      <c r="C26" s="430" t="s">
+      <c r="C26" s="427" t="s">
         <v>164</v>
       </c>
-      <c r="D26" s="431"/>
-[...6 lines deleted...]
-      <c r="K26" s="431"/>
+      <c r="D26" s="428"/>
+      <c r="E26" s="428"/>
+      <c r="F26" s="428"/>
+      <c r="G26" s="428"/>
+      <c r="H26" s="428"/>
+      <c r="I26" s="428"/>
+      <c r="J26" s="428"/>
+      <c r="K26" s="428"/>
       <c r="L26" s="91"/>
-      <c r="M26" s="432" t="s">
+      <c r="M26" s="429" t="s">
         <v>142</v>
       </c>
-      <c r="N26" s="432"/>
-      <c r="O26" s="432"/>
+      <c r="N26" s="429"/>
+      <c r="O26" s="429"/>
       <c r="P26" s="92"/>
-      <c r="Q26" s="432" t="s">
+      <c r="Q26" s="429" t="s">
         <v>25</v>
       </c>
-      <c r="R26" s="432"/>
-[...16 lines deleted...]
-      <c r="AI26" s="434"/>
+      <c r="R26" s="429"/>
+      <c r="S26" s="429"/>
+      <c r="T26" s="429"/>
+      <c r="U26" s="429"/>
+      <c r="V26" s="430"/>
+      <c r="W26" s="430"/>
+      <c r="X26" s="430"/>
+      <c r="Y26" s="430"/>
+      <c r="Z26" s="430"/>
+      <c r="AA26" s="430"/>
+      <c r="AB26" s="430"/>
+      <c r="AC26" s="430"/>
+      <c r="AD26" s="430"/>
+      <c r="AE26" s="430"/>
+      <c r="AF26" s="430"/>
+      <c r="AG26" s="430"/>
+      <c r="AH26" s="430"/>
+      <c r="AI26" s="431"/>
       <c r="AJ26" s="93"/>
       <c r="AK26" s="94"/>
       <c r="AL26" s="94"/>
       <c r="AM26" s="93"/>
       <c r="AN26" s="93"/>
       <c r="AO26" s="93"/>
       <c r="AP26" s="93"/>
     </row>
     <row r="27" spans="1:46" ht="18" customHeight="1">
       <c r="A27" s="287"/>
       <c r="B27" s="288"/>
-      <c r="C27" s="488" t="s">
+      <c r="C27" s="485" t="s">
         <v>167</v>
       </c>
-      <c r="D27" s="489"/>
-[...1 lines deleted...]
-      <c r="F27" s="490"/>
+      <c r="D27" s="486"/>
+      <c r="E27" s="486"/>
+      <c r="F27" s="487"/>
       <c r="G27" s="332"/>
       <c r="H27" s="333"/>
       <c r="I27" s="333"/>
       <c r="J27" s="333"/>
       <c r="K27" s="333"/>
       <c r="L27" s="333"/>
       <c r="M27" s="333"/>
       <c r="N27" s="333"/>
       <c r="O27" s="334"/>
       <c r="P27" s="338" t="s">
         <v>168</v>
       </c>
       <c r="Q27" s="339"/>
       <c r="R27" s="339"/>
       <c r="S27" s="339"/>
       <c r="T27" s="339"/>
       <c r="U27" s="339"/>
       <c r="V27" s="339"/>
-      <c r="W27" s="503"/>
+      <c r="W27" s="500"/>
       <c r="X27" s="338"/>
       <c r="Y27" s="339"/>
       <c r="Z27" s="339"/>
       <c r="AA27" s="339"/>
       <c r="AB27" s="339"/>
       <c r="AC27" s="339"/>
       <c r="AD27" s="339"/>
       <c r="AE27" s="339"/>
       <c r="AF27" s="339"/>
       <c r="AG27" s="339"/>
       <c r="AH27" s="339"/>
       <c r="AI27" s="340"/>
       <c r="AJ27" s="95"/>
       <c r="AK27" s="95"/>
       <c r="AL27" s="95"/>
       <c r="AM27" s="95"/>
       <c r="AN27" s="95"/>
       <c r="AO27" s="95"/>
       <c r="AP27" s="95"/>
     </row>
     <row r="28" spans="1:46" ht="18" customHeight="1">
       <c r="A28" s="287"/>
       <c r="B28" s="288"/>
       <c r="C28" s="180"/>
-      <c r="D28" s="491"/>
-[...1 lines deleted...]
-      <c r="F28" s="492"/>
+      <c r="D28" s="488"/>
+      <c r="E28" s="488"/>
+      <c r="F28" s="489"/>
       <c r="G28" s="335"/>
       <c r="H28" s="336"/>
       <c r="I28" s="336"/>
       <c r="J28" s="336"/>
       <c r="K28" s="336"/>
       <c r="L28" s="336"/>
       <c r="M28" s="336"/>
       <c r="N28" s="336"/>
       <c r="O28" s="337"/>
       <c r="P28" s="338" t="s">
         <v>169</v>
       </c>
       <c r="Q28" s="339"/>
       <c r="R28" s="339"/>
       <c r="S28" s="339"/>
       <c r="T28" s="339"/>
       <c r="U28" s="339"/>
       <c r="V28" s="339"/>
-      <c r="W28" s="503"/>
+      <c r="W28" s="500"/>
       <c r="X28" s="341"/>
       <c r="Y28" s="342"/>
       <c r="Z28" s="342"/>
       <c r="AA28" s="342"/>
       <c r="AB28" s="342"/>
       <c r="AC28" s="342"/>
       <c r="AD28" s="342"/>
       <c r="AE28" s="342"/>
       <c r="AF28" s="342"/>
       <c r="AG28" s="342"/>
       <c r="AH28" s="342"/>
       <c r="AI28" s="343"/>
       <c r="AJ28" s="95"/>
       <c r="AK28" s="96"/>
       <c r="AL28" s="96"/>
       <c r="AM28" s="95"/>
       <c r="AN28" s="95"/>
       <c r="AO28" s="95"/>
       <c r="AP28" s="95"/>
     </row>
     <row r="29" spans="1:46" s="6" customFormat="1" ht="25.15" customHeight="1">
       <c r="A29" s="306" t="s">
         <v>165</v>
       </c>
       <c r="B29" s="307"/>
-      <c r="C29" s="461"/>
+      <c r="C29" s="458"/>
       <c r="D29" s="339"/>
       <c r="E29" s="247" t="s">
         <v>158</v>
       </c>
       <c r="F29" s="247"/>
       <c r="G29" s="247"/>
       <c r="H29" s="247"/>
       <c r="I29" s="247"/>
       <c r="J29" s="247"/>
       <c r="K29" s="247"/>
       <c r="L29" s="247"/>
       <c r="M29" s="247"/>
       <c r="N29" s="247"/>
       <c r="O29" s="247"/>
       <c r="P29" s="247"/>
       <c r="Q29" s="104"/>
       <c r="R29" s="247" t="s">
         <v>159</v>
       </c>
       <c r="S29" s="247"/>
       <c r="T29" s="247"/>
       <c r="U29" s="247"/>
       <c r="V29" s="247"/>
       <c r="W29" s="247"/>
       <c r="X29" s="247"/>
       <c r="Y29" s="247"/>
       <c r="Z29" s="247"/>
       <c r="AA29" s="247"/>
       <c r="AB29" s="247"/>
       <c r="AC29" s="247"/>
       <c r="AD29" s="247"/>
       <c r="AE29" s="247"/>
       <c r="AF29" s="247"/>
       <c r="AG29" s="247"/>
       <c r="AH29" s="247"/>
-      <c r="AI29" s="477"/>
+      <c r="AI29" s="474"/>
       <c r="AJ29" s="96"/>
       <c r="AK29" s="97"/>
       <c r="AL29" s="97"/>
       <c r="AM29" s="96"/>
       <c r="AN29" s="96"/>
       <c r="AO29" s="96"/>
       <c r="AP29" s="96"/>
       <c r="AR29" s="21"/>
       <c r="AS29" s="21"/>
       <c r="AT29" s="7"/>
     </row>
     <row r="30" spans="1:46" ht="18" customHeight="1">
       <c r="A30" s="261" t="s">
         <v>95</v>
       </c>
       <c r="B30" s="262"/>
-      <c r="C30" s="471"/>
-[...31 lines deleted...]
-      <c r="AI30" s="473"/>
+      <c r="C30" s="468"/>
+      <c r="D30" s="469"/>
+      <c r="E30" s="469"/>
+      <c r="F30" s="469"/>
+      <c r="G30" s="469"/>
+      <c r="H30" s="469"/>
+      <c r="I30" s="469"/>
+      <c r="J30" s="469"/>
+      <c r="K30" s="469"/>
+      <c r="L30" s="469"/>
+      <c r="M30" s="469"/>
+      <c r="N30" s="469"/>
+      <c r="O30" s="469"/>
+      <c r="P30" s="469"/>
+      <c r="Q30" s="469"/>
+      <c r="R30" s="469"/>
+      <c r="S30" s="469"/>
+      <c r="T30" s="469"/>
+      <c r="U30" s="469"/>
+      <c r="V30" s="469"/>
+      <c r="W30" s="469"/>
+      <c r="X30" s="469"/>
+      <c r="Y30" s="469"/>
+      <c r="Z30" s="469"/>
+      <c r="AA30" s="469"/>
+      <c r="AB30" s="469"/>
+      <c r="AC30" s="469"/>
+      <c r="AD30" s="469"/>
+      <c r="AE30" s="469"/>
+      <c r="AF30" s="469"/>
+      <c r="AG30" s="469"/>
+      <c r="AH30" s="469"/>
+      <c r="AI30" s="470"/>
       <c r="AJ30" s="97"/>
       <c r="AK30" s="97"/>
       <c r="AL30" s="97"/>
       <c r="AM30" s="97"/>
       <c r="AN30" s="97"/>
       <c r="AO30" s="97"/>
       <c r="AP30" s="97"/>
     </row>
     <row r="31" spans="1:46" ht="18" customHeight="1">
       <c r="A31" s="263"/>
       <c r="B31" s="264"/>
-      <c r="C31" s="474"/>
-[...31 lines deleted...]
-      <c r="AI31" s="476"/>
+      <c r="C31" s="471"/>
+      <c r="D31" s="472"/>
+      <c r="E31" s="472"/>
+      <c r="F31" s="472"/>
+      <c r="G31" s="472"/>
+      <c r="H31" s="472"/>
+      <c r="I31" s="472"/>
+      <c r="J31" s="472"/>
+      <c r="K31" s="472"/>
+      <c r="L31" s="472"/>
+      <c r="M31" s="472"/>
+      <c r="N31" s="472"/>
+      <c r="O31" s="472"/>
+      <c r="P31" s="472"/>
+      <c r="Q31" s="472"/>
+      <c r="R31" s="472"/>
+      <c r="S31" s="472"/>
+      <c r="T31" s="472"/>
+      <c r="U31" s="472"/>
+      <c r="V31" s="472"/>
+      <c r="W31" s="472"/>
+      <c r="X31" s="472"/>
+      <c r="Y31" s="472"/>
+      <c r="Z31" s="472"/>
+      <c r="AA31" s="472"/>
+      <c r="AB31" s="472"/>
+      <c r="AC31" s="472"/>
+      <c r="AD31" s="472"/>
+      <c r="AE31" s="472"/>
+      <c r="AF31" s="472"/>
+      <c r="AG31" s="472"/>
+      <c r="AH31" s="472"/>
+      <c r="AI31" s="473"/>
       <c r="AJ31" s="97"/>
       <c r="AL31" s="3" t="s">
         <v>29</v>
       </c>
       <c r="AM31" s="97"/>
       <c r="AN31" s="97"/>
       <c r="AO31" s="97"/>
       <c r="AP31" s="97"/>
     </row>
     <row r="32" spans="1:46" ht="18" customHeight="1">
       <c r="A32" s="98"/>
       <c r="B32" s="98"/>
       <c r="C32" s="99"/>
       <c r="D32" s="99"/>
       <c r="E32" s="99"/>
       <c r="F32" s="99"/>
       <c r="G32" s="99"/>
       <c r="H32" s="99"/>
       <c r="I32" s="99"/>
       <c r="J32" s="99"/>
       <c r="K32" s="99"/>
       <c r="L32" s="99"/>
       <c r="M32" s="99"/>
       <c r="N32" s="99"/>
       <c r="O32" s="99"/>
@@ -8423,509 +8472,509 @@
         <v>31</v>
       </c>
       <c r="D34" s="272"/>
       <c r="E34" s="272"/>
       <c r="F34" s="272"/>
       <c r="G34" s="272"/>
       <c r="H34" s="272"/>
       <c r="I34" s="272"/>
       <c r="J34" s="272"/>
       <c r="K34" s="272"/>
       <c r="L34" s="272"/>
       <c r="M34" s="272"/>
       <c r="N34" s="272"/>
       <c r="O34" s="272"/>
       <c r="P34" s="272"/>
       <c r="Q34" s="272"/>
       <c r="R34" s="272"/>
       <c r="S34" s="272"/>
       <c r="T34" s="272"/>
       <c r="U34" s="272"/>
       <c r="V34" s="272"/>
       <c r="W34" s="10"/>
       <c r="X34" s="10"/>
       <c r="Y34" s="11"/>
       <c r="Z34" s="11"/>
-      <c r="AA34" s="459"/>
-[...7 lines deleted...]
-      <c r="AI34" s="460"/>
+      <c r="AA34" s="456"/>
+      <c r="AB34" s="456"/>
+      <c r="AC34" s="456"/>
+      <c r="AD34" s="456"/>
+      <c r="AE34" s="456"/>
+      <c r="AF34" s="456"/>
+      <c r="AG34" s="456"/>
+      <c r="AH34" s="456"/>
+      <c r="AI34" s="457"/>
       <c r="AL34" s="3" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="35" spans="1:42" ht="15" customHeight="1">
       <c r="A35" s="268"/>
       <c r="B35" s="269"/>
       <c r="C35" s="273" t="s">
         <v>32</v>
       </c>
       <c r="D35" s="274"/>
       <c r="E35" s="274"/>
       <c r="F35" s="274"/>
       <c r="G35" s="274"/>
       <c r="H35" s="274"/>
       <c r="I35" s="274"/>
       <c r="J35" s="274"/>
       <c r="K35" s="274"/>
       <c r="L35" s="274"/>
       <c r="M35" s="274"/>
       <c r="N35" s="274"/>
       <c r="O35" s="274"/>
       <c r="P35" s="274"/>
       <c r="Q35" s="274"/>
       <c r="R35" s="274"/>
       <c r="S35" s="274"/>
       <c r="T35" s="274"/>
       <c r="U35" s="274"/>
       <c r="V35" s="274"/>
       <c r="W35" s="274"/>
       <c r="X35" s="270" t="s">
         <v>144</v>
       </c>
       <c r="Y35" s="270"/>
       <c r="Z35" s="270"/>
       <c r="AA35" s="274" t="s">
         <v>145</v>
       </c>
       <c r="AB35" s="274"/>
       <c r="AC35" s="274"/>
       <c r="AD35" s="274"/>
       <c r="AE35" s="274"/>
       <c r="AF35" s="274"/>
       <c r="AG35" s="274"/>
       <c r="AH35" s="274"/>
-      <c r="AI35" s="458"/>
+      <c r="AI35" s="455"/>
     </row>
     <row r="36" spans="1:42" ht="18" customHeight="1">
-      <c r="A36" s="395" t="s">
+      <c r="A36" s="392" t="s">
         <v>37</v>
       </c>
-      <c r="B36" s="396"/>
-      <c r="C36" s="444" t="s">
+      <c r="B36" s="393"/>
+      <c r="C36" s="441" t="s">
         <v>38</v>
       </c>
-      <c r="D36" s="445"/>
-[...13 lines deleted...]
-      <c r="R36" s="443"/>
+      <c r="D36" s="442"/>
+      <c r="E36" s="442"/>
+      <c r="F36" s="442"/>
+      <c r="G36" s="442"/>
+      <c r="H36" s="442"/>
+      <c r="I36" s="442"/>
+      <c r="J36" s="442"/>
+      <c r="K36" s="442"/>
+      <c r="L36" s="440"/>
+      <c r="M36" s="440"/>
+      <c r="N36" s="440"/>
+      <c r="O36" s="440"/>
+      <c r="P36" s="440"/>
+      <c r="Q36" s="440"/>
+      <c r="R36" s="440"/>
       <c r="S36" s="56"/>
-      <c r="T36" s="443" t="s">
+      <c r="T36" s="440" t="s">
         <v>39</v>
       </c>
-      <c r="U36" s="443"/>
-[...13 lines deleted...]
-      <c r="AI36" s="446"/>
+      <c r="U36" s="440"/>
+      <c r="V36" s="440"/>
+      <c r="W36" s="440"/>
+      <c r="X36" s="440"/>
+      <c r="Y36" s="440"/>
+      <c r="Z36" s="440"/>
+      <c r="AA36" s="440"/>
+      <c r="AB36" s="440"/>
+      <c r="AC36" s="440"/>
+      <c r="AD36" s="440"/>
+      <c r="AE36" s="440"/>
+      <c r="AF36" s="440"/>
+      <c r="AG36" s="440"/>
+      <c r="AH36" s="440"/>
+      <c r="AI36" s="443"/>
       <c r="AK36" s="100"/>
       <c r="AL36" s="100"/>
     </row>
     <row r="37" spans="1:42" ht="36" customHeight="1">
-      <c r="A37" s="394" t="s">
+      <c r="A37" s="391" t="s">
         <v>34</v>
       </c>
-      <c r="B37" s="380"/>
-      <c r="C37" s="413" t="s">
+      <c r="B37" s="377"/>
+      <c r="C37" s="410" t="s">
         <v>153</v>
       </c>
       <c r="D37" s="350"/>
       <c r="E37" s="350"/>
       <c r="F37" s="350"/>
       <c r="G37" s="350"/>
       <c r="H37" s="350"/>
       <c r="I37" s="350"/>
       <c r="J37" s="350"/>
       <c r="K37" s="350"/>
       <c r="L37" s="350"/>
       <c r="M37" s="350"/>
       <c r="N37" s="350"/>
       <c r="O37" s="350"/>
       <c r="P37" s="350"/>
       <c r="Q37" s="350"/>
       <c r="R37" s="350"/>
       <c r="S37" s="350"/>
       <c r="T37" s="350"/>
       <c r="U37" s="350"/>
       <c r="V37" s="350"/>
       <c r="W37" s="350"/>
-      <c r="X37" s="441" t="s">
+      <c r="X37" s="438" t="s">
         <v>35</v>
       </c>
       <c r="Y37" s="151"/>
       <c r="Z37" s="151"/>
       <c r="AA37" s="151"/>
       <c r="AB37" s="151"/>
       <c r="AC37" s="308"/>
-      <c r="AD37" s="441"/>
+      <c r="AD37" s="438"/>
       <c r="AE37" s="151"/>
       <c r="AF37" s="151"/>
       <c r="AG37" s="151"/>
       <c r="AH37" s="151"/>
-      <c r="AI37" s="442"/>
+      <c r="AI37" s="439"/>
     </row>
     <row r="38" spans="1:42" ht="18" customHeight="1">
-      <c r="A38" s="397" t="s">
+      <c r="A38" s="394" t="s">
         <v>150</v>
       </c>
-      <c r="B38" s="398"/>
-      <c r="C38" s="462" t="s">
+      <c r="B38" s="395"/>
+      <c r="C38" s="459" t="s">
         <v>151</v>
       </c>
-      <c r="D38" s="463"/>
-[...19 lines deleted...]
-      <c r="X38" s="464" t="s">
+      <c r="D38" s="460"/>
+      <c r="E38" s="460"/>
+      <c r="F38" s="460"/>
+      <c r="G38" s="460"/>
+      <c r="H38" s="460"/>
+      <c r="I38" s="460"/>
+      <c r="J38" s="461"/>
+      <c r="K38" s="461"/>
+      <c r="L38" s="461"/>
+      <c r="M38" s="461"/>
+      <c r="N38" s="461"/>
+      <c r="O38" s="461"/>
+      <c r="P38" s="461"/>
+      <c r="Q38" s="461"/>
+      <c r="R38" s="461"/>
+      <c r="S38" s="461"/>
+      <c r="T38" s="461"/>
+      <c r="U38" s="461"/>
+      <c r="V38" s="461"/>
+      <c r="W38" s="461"/>
+      <c r="X38" s="461" t="s">
         <v>152</v>
       </c>
-      <c r="Y38" s="464"/>
-[...9 lines deleted...]
-      <c r="AI38" s="466"/>
+      <c r="Y38" s="461"/>
+      <c r="Z38" s="461"/>
+      <c r="AA38" s="461"/>
+      <c r="AB38" s="461"/>
+      <c r="AC38" s="461"/>
+      <c r="AD38" s="461"/>
+      <c r="AE38" s="461"/>
+      <c r="AF38" s="462"/>
+      <c r="AG38" s="462"/>
+      <c r="AH38" s="462"/>
+      <c r="AI38" s="463"/>
       <c r="AJ38" s="100"/>
       <c r="AM38" s="100"/>
       <c r="AN38" s="100"/>
       <c r="AO38" s="100"/>
       <c r="AP38" s="100"/>
     </row>
     <row r="39" spans="1:42" ht="33" customHeight="1">
-      <c r="A39" s="399" t="s">
+      <c r="A39" s="396" t="s">
         <v>40</v>
       </c>
-      <c r="B39" s="400"/>
-      <c r="C39" s="482" t="s">
+      <c r="B39" s="397"/>
+      <c r="C39" s="479" t="s">
         <v>2</v>
       </c>
-      <c r="D39" s="479"/>
-[...8 lines deleted...]
-      <c r="M39" s="481" t="s">
+      <c r="D39" s="476"/>
+      <c r="E39" s="477"/>
+      <c r="F39" s="476"/>
+      <c r="G39" s="476"/>
+      <c r="H39" s="476"/>
+      <c r="I39" s="476"/>
+      <c r="J39" s="476"/>
+      <c r="K39" s="476"/>
+      <c r="L39" s="477"/>
+      <c r="M39" s="478" t="s">
         <v>3</v>
       </c>
       <c r="N39" s="265"/>
       <c r="O39" s="265"/>
       <c r="P39" s="265"/>
-      <c r="Q39" s="479"/>
-[...7 lines deleted...]
-      <c r="Y39" s="483" t="s">
+      <c r="Q39" s="476"/>
+      <c r="R39" s="476"/>
+      <c r="S39" s="476"/>
+      <c r="T39" s="476"/>
+      <c r="U39" s="476"/>
+      <c r="V39" s="476"/>
+      <c r="W39" s="476"/>
+      <c r="X39" s="483"/>
+      <c r="Y39" s="480" t="s">
         <v>85</v>
       </c>
-      <c r="Z39" s="484"/>
-[...1 lines deleted...]
-      <c r="AB39" s="485"/>
+      <c r="Z39" s="481"/>
+      <c r="AA39" s="481"/>
+      <c r="AB39" s="482"/>
       <c r="AC39" s="64"/>
       <c r="AD39" s="64"/>
       <c r="AE39" s="64"/>
       <c r="AF39" s="64"/>
       <c r="AG39" s="64"/>
       <c r="AH39" s="64"/>
       <c r="AI39" s="65"/>
     </row>
     <row r="40" spans="1:42" ht="20.25" customHeight="1">
-      <c r="A40" s="401" t="s">
+      <c r="A40" s="398" t="s">
         <v>81</v>
       </c>
-      <c r="B40" s="402"/>
+      <c r="B40" s="399"/>
       <c r="C40" s="66"/>
       <c r="D40" s="67"/>
       <c r="E40" s="67"/>
       <c r="F40" s="67"/>
       <c r="G40" s="67"/>
       <c r="H40" s="67"/>
       <c r="I40" s="67"/>
       <c r="J40" s="67"/>
       <c r="K40" s="67"/>
       <c r="L40" s="67"/>
       <c r="M40" s="67" t="s">
         <v>41</v>
       </c>
       <c r="N40" s="67"/>
       <c r="O40" s="68"/>
       <c r="P40" s="69"/>
       <c r="Q40" s="70" t="s">
         <v>42</v>
       </c>
       <c r="R40" s="70"/>
       <c r="S40" s="70"/>
       <c r="T40" s="71"/>
       <c r="U40" s="70"/>
       <c r="V40" s="70"/>
       <c r="W40" s="70"/>
       <c r="X40" s="70"/>
       <c r="Y40" s="70"/>
       <c r="Z40" s="70"/>
       <c r="AA40" s="71"/>
       <c r="AB40" s="71"/>
       <c r="AC40" s="70"/>
       <c r="AD40" s="70"/>
       <c r="AE40" s="70"/>
       <c r="AF40" s="70"/>
       <c r="AG40" s="70"/>
       <c r="AH40" s="70"/>
       <c r="AI40" s="72"/>
     </row>
     <row r="41" spans="1:42" ht="22.5" customHeight="1">
-      <c r="A41" s="403"/>
-      <c r="B41" s="404"/>
+      <c r="A41" s="400"/>
+      <c r="B41" s="401"/>
       <c r="C41" s="73"/>
       <c r="D41" s="74"/>
-      <c r="E41" s="467" t="s">
+      <c r="E41" s="464" t="s">
         <v>146</v>
       </c>
-      <c r="F41" s="467"/>
-[...1 lines deleted...]
-      <c r="H41" s="467"/>
+      <c r="F41" s="464"/>
+      <c r="G41" s="464"/>
+      <c r="H41" s="464"/>
       <c r="I41" s="74"/>
-      <c r="J41" s="467" t="s">
+      <c r="J41" s="464" t="s">
         <v>147</v>
       </c>
-      <c r="K41" s="467"/>
-[...8 lines deleted...]
-      <c r="T41" s="467"/>
+      <c r="K41" s="464"/>
+      <c r="L41" s="464"/>
+      <c r="M41" s="464"/>
+      <c r="N41" s="464"/>
+      <c r="O41" s="464"/>
+      <c r="P41" s="464"/>
+      <c r="Q41" s="464"/>
+      <c r="R41" s="464"/>
+      <c r="S41" s="464"/>
+      <c r="T41" s="464"/>
       <c r="U41" s="75"/>
-      <c r="V41" s="468" t="s">
+      <c r="V41" s="465" t="s">
         <v>148</v>
       </c>
-      <c r="W41" s="468"/>
-[...4 lines deleted...]
-      <c r="AB41" s="469"/>
+      <c r="W41" s="465"/>
+      <c r="X41" s="465"/>
+      <c r="Y41" s="465"/>
+      <c r="Z41" s="465"/>
+      <c r="AA41" s="466"/>
+      <c r="AB41" s="466"/>
       <c r="AC41" s="75" t="s">
         <v>166</v>
       </c>
-      <c r="AD41" s="467" t="s">
+      <c r="AD41" s="464" t="s">
         <v>149</v>
       </c>
-      <c r="AE41" s="467"/>
-[...3 lines deleted...]
-      <c r="AI41" s="470"/>
+      <c r="AE41" s="464"/>
+      <c r="AF41" s="464"/>
+      <c r="AG41" s="464"/>
+      <c r="AH41" s="464"/>
+      <c r="AI41" s="467"/>
     </row>
     <row r="42" spans="1:42" ht="22.5" customHeight="1">
-      <c r="A42" s="405" t="s">
+      <c r="A42" s="402" t="s">
         <v>45</v>
       </c>
-      <c r="B42" s="406"/>
-      <c r="C42" s="487" t="s">
+      <c r="B42" s="403"/>
+      <c r="C42" s="484" t="s">
         <v>46</v>
       </c>
-      <c r="D42" s="456"/>
-[...15 lines deleted...]
-      <c r="T42" s="455" t="s">
+      <c r="D42" s="453"/>
+      <c r="E42" s="453"/>
+      <c r="F42" s="454"/>
+      <c r="G42" s="449"/>
+      <c r="H42" s="450"/>
+      <c r="I42" s="450"/>
+      <c r="J42" s="450"/>
+      <c r="K42" s="450"/>
+      <c r="L42" s="450"/>
+      <c r="M42" s="450"/>
+      <c r="N42" s="450"/>
+      <c r="O42" s="450"/>
+      <c r="P42" s="450"/>
+      <c r="Q42" s="450"/>
+      <c r="R42" s="450"/>
+      <c r="S42" s="451"/>
+      <c r="T42" s="452" t="s">
         <v>47</v>
       </c>
-      <c r="U42" s="456"/>
-[...13 lines deleted...]
-      <c r="AI42" s="427"/>
+      <c r="U42" s="453"/>
+      <c r="V42" s="453"/>
+      <c r="W42" s="454"/>
+      <c r="X42" s="422"/>
+      <c r="Y42" s="423"/>
+      <c r="Z42" s="423"/>
+      <c r="AA42" s="423"/>
+      <c r="AB42" s="423"/>
+      <c r="AC42" s="423"/>
+      <c r="AD42" s="423"/>
+      <c r="AE42" s="423"/>
+      <c r="AF42" s="423"/>
+      <c r="AG42" s="423"/>
+      <c r="AH42" s="423"/>
+      <c r="AI42" s="424"/>
       <c r="AK42" s="5"/>
     </row>
     <row r="43" spans="1:42" ht="22.5" customHeight="1">
-      <c r="A43" s="407"/>
-[...1 lines deleted...]
-      <c r="C43" s="379" t="s">
+      <c r="A43" s="404"/>
+      <c r="B43" s="405"/>
+      <c r="C43" s="376" t="s">
         <v>49</v>
       </c>
       <c r="D43" s="303"/>
       <c r="E43" s="303"/>
-      <c r="F43" s="451"/>
+      <c r="F43" s="448"/>
       <c r="G43" s="12" t="s">
         <v>77</v>
       </c>
       <c r="H43" s="13"/>
       <c r="I43" s="13"/>
       <c r="J43" s="13"/>
       <c r="K43" s="13"/>
       <c r="L43" s="13"/>
       <c r="M43" s="14"/>
       <c r="N43" s="14" t="s">
         <v>27</v>
       </c>
       <c r="O43" s="151"/>
       <c r="P43" s="151"/>
       <c r="Q43" s="151"/>
       <c r="R43" s="151"/>
       <c r="S43" s="14" t="s">
         <v>28</v>
       </c>
       <c r="T43" s="302" t="s">
         <v>50</v>
       </c>
       <c r="U43" s="303"/>
       <c r="V43" s="303"/>
-      <c r="W43" s="451"/>
+      <c r="W43" s="448"/>
       <c r="X43" s="15"/>
       <c r="Y43" s="15"/>
       <c r="Z43" s="15"/>
       <c r="AA43" s="15"/>
       <c r="AB43" s="15"/>
       <c r="AC43" s="15"/>
       <c r="AD43" s="15"/>
-      <c r="AE43" s="418"/>
-[...3 lines deleted...]
-      <c r="AI43" s="420"/>
+      <c r="AE43" s="415"/>
+      <c r="AF43" s="416"/>
+      <c r="AG43" s="416"/>
+      <c r="AH43" s="416"/>
+      <c r="AI43" s="417"/>
       <c r="AJ43" s="4"/>
     </row>
     <row r="44" spans="1:42" ht="31.5" customHeight="1" thickBot="1">
-      <c r="A44" s="409" t="s">
+      <c r="A44" s="406" t="s">
         <v>48</v>
       </c>
-      <c r="B44" s="410"/>
-      <c r="C44" s="428" t="s">
+      <c r="B44" s="407"/>
+      <c r="C44" s="425" t="s">
         <v>51</v>
       </c>
-      <c r="D44" s="429"/>
-[...30 lines deleted...]
-      <c r="AI44" s="422"/>
+      <c r="D44" s="426"/>
+      <c r="E44" s="426"/>
+      <c r="F44" s="426"/>
+      <c r="G44" s="426"/>
+      <c r="H44" s="426"/>
+      <c r="I44" s="426"/>
+      <c r="J44" s="426"/>
+      <c r="K44" s="426"/>
+      <c r="L44" s="418"/>
+      <c r="M44" s="418"/>
+      <c r="N44" s="418"/>
+      <c r="O44" s="418"/>
+      <c r="P44" s="418"/>
+      <c r="Q44" s="418"/>
+      <c r="R44" s="418"/>
+      <c r="S44" s="418"/>
+      <c r="T44" s="418"/>
+      <c r="U44" s="418"/>
+      <c r="V44" s="418"/>
+      <c r="W44" s="418"/>
+      <c r="X44" s="418"/>
+      <c r="Y44" s="418"/>
+      <c r="Z44" s="418"/>
+      <c r="AA44" s="418"/>
+      <c r="AB44" s="418"/>
+      <c r="AC44" s="418"/>
+      <c r="AD44" s="418"/>
+      <c r="AE44" s="418"/>
+      <c r="AF44" s="418"/>
+      <c r="AG44" s="418"/>
+      <c r="AH44" s="418"/>
+      <c r="AI44" s="419"/>
     </row>
     <row r="45" spans="1:42" ht="6.75" customHeight="1" thickTop="1">
       <c r="B45" s="16"/>
       <c r="C45" s="8"/>
       <c r="D45" s="8"/>
       <c r="E45" s="8"/>
       <c r="F45" s="8"/>
       <c r="G45" s="8"/>
       <c r="H45" s="8"/>
       <c r="I45" s="8"/>
       <c r="J45" s="8"/>
       <c r="K45" s="8"/>
       <c r="L45" s="8"/>
       <c r="M45" s="8"/>
       <c r="N45" s="8"/>
       <c r="O45" s="8"/>
       <c r="P45" s="8"/>
       <c r="Q45" s="8"/>
       <c r="R45" s="8"/>
       <c r="S45" s="8"/>
       <c r="T45" s="8"/>
       <c r="U45" s="8"/>
       <c r="V45" s="8"/>
       <c r="W45" s="8"/>
       <c r="X45" s="8"/>
@@ -8938,108 +8987,108 @@
       <c r="AE45" s="8"/>
       <c r="AF45" s="8"/>
       <c r="AG45" s="8"/>
       <c r="AH45" s="8"/>
       <c r="AI45" s="8"/>
     </row>
     <row r="46" spans="1:42" ht="19.5" customHeight="1">
       <c r="B46" s="6"/>
       <c r="C46" s="6"/>
       <c r="D46" s="6"/>
       <c r="E46" s="6"/>
       <c r="F46" s="6"/>
       <c r="G46" s="6"/>
       <c r="H46" s="6"/>
       <c r="I46" s="6"/>
       <c r="J46" s="6"/>
       <c r="K46" s="6"/>
       <c r="L46" s="6"/>
       <c r="M46" s="6"/>
       <c r="N46" s="6"/>
       <c r="O46" s="6"/>
       <c r="P46" s="6"/>
       <c r="Q46" s="6"/>
       <c r="R46" s="6"/>
       <c r="S46" s="6"/>
-      <c r="T46" s="373" t="s">
+      <c r="T46" s="501" t="s">
         <v>174</v>
       </c>
-      <c r="U46" s="374"/>
-[...13 lines deleted...]
-      <c r="AI46" s="375"/>
+      <c r="U46" s="502"/>
+      <c r="V46" s="502"/>
+      <c r="W46" s="502"/>
+      <c r="X46" s="502"/>
+      <c r="Y46" s="502"/>
+      <c r="Z46" s="502"/>
+      <c r="AA46" s="502"/>
+      <c r="AB46" s="502"/>
+      <c r="AC46" s="502"/>
+      <c r="AD46" s="502"/>
+      <c r="AE46" s="502"/>
+      <c r="AF46" s="502"/>
+      <c r="AG46" s="502"/>
+      <c r="AH46" s="502"/>
+      <c r="AI46" s="503"/>
       <c r="AJ46" s="3"/>
       <c r="AL46" s="21"/>
     </row>
     <row r="47" spans="1:42" ht="6.75" customHeight="1">
       <c r="B47" s="16"/>
       <c r="C47" s="8"/>
       <c r="D47" s="8"/>
       <c r="E47" s="8"/>
       <c r="F47" s="8"/>
       <c r="G47" s="8"/>
       <c r="H47" s="8"/>
       <c r="I47" s="8"/>
       <c r="J47" s="8"/>
       <c r="K47" s="8"/>
       <c r="L47" s="8"/>
       <c r="M47" s="8"/>
       <c r="N47" s="8"/>
       <c r="O47" s="8"/>
       <c r="P47" s="8"/>
       <c r="Q47" s="8"/>
       <c r="R47" s="8"/>
       <c r="S47" s="8"/>
       <c r="T47" s="8"/>
       <c r="U47" s="8"/>
       <c r="V47" s="8"/>
       <c r="W47" s="8"/>
       <c r="X47" s="8"/>
       <c r="Y47" s="8"/>
       <c r="Z47" s="8"/>
       <c r="AA47" s="8"/>
       <c r="AB47" s="8"/>
       <c r="AC47" s="8"/>
       <c r="AD47" s="8"/>
       <c r="AE47" s="8"/>
       <c r="AF47" s="8"/>
       <c r="AG47" s="8"/>
       <c r="AH47" s="8"/>
       <c r="AI47" s="8"/>
     </row>
-    <row r="48" spans="1:42" ht="12.75">
+    <row r="48" spans="1:42" ht="12.5">
       <c r="A48" s="231" t="s">
         <v>78</v>
       </c>
       <c r="B48" s="231"/>
       <c r="C48" s="231"/>
       <c r="D48" s="8"/>
       <c r="E48" s="8"/>
       <c r="F48" s="8"/>
       <c r="G48" s="8"/>
       <c r="H48" s="8"/>
       <c r="I48" s="8"/>
       <c r="J48" s="8"/>
       <c r="K48" s="8"/>
       <c r="L48" s="8"/>
       <c r="M48" s="8"/>
       <c r="N48" s="8"/>
       <c r="O48" s="8"/>
       <c r="P48" s="8"/>
       <c r="Q48" s="8"/>
       <c r="R48" s="8"/>
       <c r="S48" s="8"/>
       <c r="T48" s="8"/>
       <c r="U48" s="8"/>
       <c r="V48" s="8"/>
       <c r="W48" s="8"/>
@@ -9236,278 +9285,278 @@
       <c r="T52" s="238"/>
       <c r="U52" s="238"/>
       <c r="V52" s="238"/>
       <c r="W52" s="238"/>
       <c r="X52" s="238"/>
       <c r="Y52" s="238"/>
       <c r="Z52" s="238"/>
       <c r="AA52" s="238"/>
       <c r="AB52" s="238"/>
       <c r="AC52" s="238"/>
       <c r="AD52" s="238"/>
       <c r="AE52" s="238"/>
       <c r="AF52" s="238"/>
       <c r="AG52" s="238"/>
       <c r="AH52" s="238"/>
       <c r="AI52" s="239"/>
       <c r="AJ52" s="103"/>
       <c r="AK52" s="103"/>
       <c r="AL52" s="103"/>
       <c r="AM52" s="103"/>
       <c r="AN52" s="103"/>
       <c r="AO52" s="103"/>
       <c r="AP52" s="103"/>
       <c r="AR52" s="4"/>
     </row>
-    <row r="53" spans="1:46" ht="12.75">
+    <row r="53" spans="1:46" ht="12.5">
       <c r="A53" s="234"/>
       <c r="B53" s="235"/>
       <c r="C53" s="25"/>
       <c r="D53" s="240" t="s">
         <v>104</v>
       </c>
       <c r="E53" s="240"/>
       <c r="F53" s="240"/>
       <c r="G53" s="240"/>
       <c r="H53" s="240"/>
       <c r="I53" s="240"/>
       <c r="J53" s="240"/>
       <c r="K53" s="240"/>
       <c r="L53" s="240"/>
       <c r="M53" s="240"/>
       <c r="N53" s="240"/>
       <c r="O53" s="240"/>
       <c r="P53" s="240"/>
       <c r="Q53" s="240"/>
       <c r="R53" s="240"/>
       <c r="S53" s="240"/>
       <c r="T53" s="240"/>
       <c r="U53" s="240"/>
       <c r="V53" s="240"/>
       <c r="W53" s="240"/>
       <c r="X53" s="240"/>
       <c r="Y53" s="240"/>
       <c r="Z53" s="240"/>
       <c r="AA53" s="240"/>
       <c r="AB53" s="240"/>
       <c r="AC53" s="240"/>
       <c r="AD53" s="240"/>
       <c r="AE53" s="240"/>
       <c r="AF53" s="240"/>
       <c r="AG53" s="240"/>
       <c r="AH53" s="240"/>
       <c r="AI53" s="241"/>
       <c r="AJ53" s="103"/>
       <c r="AK53" s="26"/>
       <c r="AL53" s="26"/>
       <c r="AM53" s="103"/>
       <c r="AN53" s="103"/>
       <c r="AO53" s="103"/>
       <c r="AP53" s="103"/>
     </row>
-    <row r="54" spans="1:46" ht="12.75">
+    <row r="54" spans="1:46" ht="12.5">
       <c r="A54" s="234"/>
       <c r="B54" s="235"/>
       <c r="C54" s="242" t="s">
         <v>105</v>
       </c>
       <c r="D54" s="243"/>
       <c r="E54" s="243"/>
       <c r="F54" s="244"/>
       <c r="G54" s="244"/>
       <c r="H54" s="244"/>
       <c r="I54" s="244"/>
       <c r="J54" s="244"/>
       <c r="K54" s="244"/>
       <c r="L54" s="244"/>
       <c r="M54" s="244"/>
       <c r="N54" s="244"/>
       <c r="O54" s="244"/>
       <c r="P54" s="244"/>
       <c r="Q54" s="244"/>
       <c r="R54" s="244"/>
       <c r="S54" s="244"/>
       <c r="T54" s="244"/>
       <c r="U54" s="244"/>
       <c r="V54" s="244"/>
       <c r="W54" s="244"/>
       <c r="X54" s="244"/>
       <c r="Y54" s="244"/>
       <c r="Z54" s="244"/>
       <c r="AA54" s="244"/>
       <c r="AB54" s="244"/>
       <c r="AC54" s="244"/>
       <c r="AD54" s="244"/>
       <c r="AE54" s="244"/>
       <c r="AF54" s="244"/>
       <c r="AG54" s="244"/>
       <c r="AH54" s="244"/>
       <c r="AI54" s="245"/>
       <c r="AJ54" s="26"/>
       <c r="AK54" s="26"/>
       <c r="AL54" s="26"/>
       <c r="AM54" s="26"/>
       <c r="AN54" s="26"/>
       <c r="AO54" s="26"/>
       <c r="AP54" s="26"/>
     </row>
-    <row r="55" spans="1:46" ht="12.75">
+    <row r="55" spans="1:46" ht="12.5">
       <c r="A55" s="234"/>
       <c r="B55" s="235"/>
       <c r="C55" s="242"/>
       <c r="D55" s="243"/>
       <c r="E55" s="243"/>
       <c r="F55" s="244"/>
       <c r="G55" s="244"/>
       <c r="H55" s="244"/>
       <c r="I55" s="244"/>
       <c r="J55" s="244"/>
       <c r="K55" s="244"/>
       <c r="L55" s="244"/>
       <c r="M55" s="244"/>
       <c r="N55" s="244"/>
       <c r="O55" s="244"/>
       <c r="P55" s="244"/>
       <c r="Q55" s="244"/>
       <c r="R55" s="244"/>
       <c r="S55" s="244"/>
       <c r="T55" s="244"/>
       <c r="U55" s="244"/>
       <c r="V55" s="244"/>
       <c r="W55" s="244"/>
       <c r="X55" s="244"/>
       <c r="Y55" s="244"/>
       <c r="Z55" s="244"/>
       <c r="AA55" s="244"/>
       <c r="AB55" s="244"/>
       <c r="AC55" s="244"/>
       <c r="AD55" s="244"/>
       <c r="AE55" s="244"/>
       <c r="AF55" s="244"/>
       <c r="AG55" s="244"/>
       <c r="AH55" s="244"/>
       <c r="AI55" s="245"/>
       <c r="AJ55" s="26"/>
       <c r="AK55" s="26"/>
       <c r="AL55" s="26"/>
       <c r="AM55" s="26"/>
       <c r="AN55" s="26"/>
       <c r="AO55" s="26"/>
       <c r="AP55" s="26"/>
     </row>
-    <row r="56" spans="1:46" ht="12.75">
+    <row r="56" spans="1:46" ht="12.5">
       <c r="A56" s="234"/>
       <c r="B56" s="235"/>
       <c r="C56" s="242"/>
       <c r="D56" s="243"/>
       <c r="E56" s="243"/>
       <c r="F56" s="244"/>
       <c r="G56" s="244"/>
       <c r="H56" s="244"/>
       <c r="I56" s="244"/>
       <c r="J56" s="244"/>
       <c r="K56" s="244"/>
       <c r="L56" s="244"/>
       <c r="M56" s="244"/>
       <c r="N56" s="244"/>
       <c r="O56" s="244"/>
       <c r="P56" s="244"/>
       <c r="Q56" s="244"/>
       <c r="R56" s="244"/>
       <c r="S56" s="244"/>
       <c r="T56" s="244"/>
       <c r="U56" s="244"/>
       <c r="V56" s="244"/>
       <c r="W56" s="244"/>
       <c r="X56" s="244"/>
       <c r="Y56" s="244"/>
       <c r="Z56" s="244"/>
       <c r="AA56" s="244"/>
       <c r="AB56" s="244"/>
       <c r="AC56" s="244"/>
       <c r="AD56" s="244"/>
       <c r="AE56" s="244"/>
       <c r="AF56" s="244"/>
       <c r="AG56" s="244"/>
       <c r="AH56" s="244"/>
       <c r="AI56" s="245"/>
       <c r="AJ56" s="26"/>
       <c r="AK56" s="26"/>
       <c r="AL56" s="26"/>
       <c r="AM56" s="26"/>
       <c r="AN56" s="26"/>
       <c r="AO56" s="26"/>
       <c r="AP56" s="26"/>
     </row>
-    <row r="57" spans="1:46" s="6" customFormat="1" ht="14.25">
+    <row r="57" spans="1:46" s="6" customFormat="1" ht="14">
       <c r="A57" s="234"/>
       <c r="B57" s="235"/>
       <c r="C57" s="242"/>
       <c r="D57" s="243"/>
       <c r="E57" s="243"/>
       <c r="F57" s="244"/>
       <c r="G57" s="244"/>
       <c r="H57" s="244"/>
       <c r="I57" s="244"/>
       <c r="J57" s="244"/>
       <c r="K57" s="244"/>
       <c r="L57" s="244"/>
       <c r="M57" s="244"/>
       <c r="N57" s="244"/>
       <c r="O57" s="244"/>
       <c r="P57" s="244"/>
       <c r="Q57" s="244"/>
       <c r="R57" s="244"/>
       <c r="S57" s="244"/>
       <c r="T57" s="244"/>
       <c r="U57" s="244"/>
       <c r="V57" s="244"/>
       <c r="W57" s="244"/>
       <c r="X57" s="244"/>
       <c r="Y57" s="244"/>
       <c r="Z57" s="244"/>
       <c r="AA57" s="244"/>
       <c r="AB57" s="244"/>
       <c r="AC57" s="244"/>
       <c r="AD57" s="244"/>
       <c r="AE57" s="244"/>
       <c r="AF57" s="244"/>
       <c r="AG57" s="244"/>
       <c r="AH57" s="244"/>
       <c r="AI57" s="245"/>
       <c r="AJ57" s="26"/>
       <c r="AK57" s="26"/>
       <c r="AL57" s="26"/>
       <c r="AM57" s="26"/>
       <c r="AN57" s="26"/>
       <c r="AO57" s="26"/>
       <c r="AP57" s="26"/>
       <c r="AR57" s="21"/>
       <c r="AS57" s="21"/>
       <c r="AT57" s="7"/>
     </row>
-    <row r="58" spans="1:46" s="4" customFormat="1" ht="12.75">
+    <row r="58" spans="1:46" s="4" customFormat="1" ht="12.5">
       <c r="A58" s="236"/>
       <c r="B58" s="237"/>
       <c r="C58" s="242"/>
       <c r="D58" s="243"/>
       <c r="E58" s="243"/>
       <c r="F58" s="244"/>
       <c r="G58" s="244"/>
       <c r="H58" s="244"/>
       <c r="I58" s="244"/>
       <c r="J58" s="244"/>
       <c r="K58" s="244"/>
       <c r="L58" s="244"/>
       <c r="M58" s="244"/>
       <c r="N58" s="244"/>
       <c r="O58" s="244"/>
       <c r="P58" s="244"/>
       <c r="Q58" s="244"/>
       <c r="R58" s="244"/>
       <c r="S58" s="244"/>
       <c r="T58" s="244"/>
       <c r="U58" s="244"/>
       <c r="V58" s="244"/>
       <c r="W58" s="244"/>
       <c r="X58" s="244"/>
       <c r="Y58" s="244"/>
@@ -10183,235 +10232,235 @@
       <c r="Q73" s="130"/>
       <c r="R73" s="130"/>
       <c r="S73" s="130"/>
       <c r="T73" s="130"/>
       <c r="U73" s="145"/>
       <c r="V73" s="130"/>
       <c r="W73" s="130"/>
       <c r="X73" s="130"/>
       <c r="Y73" s="130"/>
       <c r="Z73" s="130"/>
       <c r="AA73" s="144"/>
       <c r="AB73" s="130"/>
       <c r="AC73" s="130"/>
       <c r="AD73" s="130"/>
       <c r="AE73" s="130"/>
       <c r="AF73" s="130"/>
       <c r="AG73" s="130"/>
       <c r="AH73" s="130"/>
       <c r="AI73" s="131"/>
       <c r="AJ73" s="21"/>
       <c r="AK73" s="3"/>
       <c r="AL73" s="3"/>
       <c r="AM73" s="7"/>
     </row>
     <row r="74" spans="1:39" ht="22.5" customHeight="1">
-      <c r="A74" s="385" t="s">
+      <c r="A74" s="382" t="s">
         <v>123</v>
       </c>
-      <c r="B74" s="386"/>
-[...32 lines deleted...]
-      <c r="AI74" s="387"/>
+      <c r="B74" s="383"/>
+      <c r="C74" s="383"/>
+      <c r="D74" s="383"/>
+      <c r="E74" s="383"/>
+      <c r="F74" s="383"/>
+      <c r="G74" s="383"/>
+      <c r="H74" s="383"/>
+      <c r="I74" s="383"/>
+      <c r="J74" s="383"/>
+      <c r="K74" s="383"/>
+      <c r="L74" s="383"/>
+      <c r="M74" s="383"/>
+      <c r="N74" s="383"/>
+      <c r="O74" s="383"/>
+      <c r="P74" s="383"/>
+      <c r="Q74" s="383"/>
+      <c r="R74" s="383"/>
+      <c r="S74" s="383"/>
+      <c r="T74" s="383"/>
+      <c r="U74" s="383"/>
+      <c r="V74" s="383"/>
+      <c r="W74" s="383"/>
+      <c r="X74" s="383"/>
+      <c r="Y74" s="383"/>
+      <c r="Z74" s="383"/>
+      <c r="AA74" s="383"/>
+      <c r="AB74" s="383"/>
+      <c r="AC74" s="383"/>
+      <c r="AD74" s="383"/>
+      <c r="AE74" s="383"/>
+      <c r="AF74" s="383"/>
+      <c r="AG74" s="383"/>
+      <c r="AH74" s="383"/>
+      <c r="AI74" s="384"/>
     </row>
     <row r="75" spans="1:39" ht="22.5" customHeight="1">
-      <c r="A75" s="388"/>
-[...33 lines deleted...]
-      <c r="AI75" s="390"/>
+      <c r="A75" s="385"/>
+      <c r="B75" s="386"/>
+      <c r="C75" s="386"/>
+      <c r="D75" s="386"/>
+      <c r="E75" s="386"/>
+      <c r="F75" s="386"/>
+      <c r="G75" s="386"/>
+      <c r="H75" s="386"/>
+      <c r="I75" s="386"/>
+      <c r="J75" s="386"/>
+      <c r="K75" s="386"/>
+      <c r="L75" s="386"/>
+      <c r="M75" s="386"/>
+      <c r="N75" s="386"/>
+      <c r="O75" s="386"/>
+      <c r="P75" s="386"/>
+      <c r="Q75" s="386"/>
+      <c r="R75" s="386"/>
+      <c r="S75" s="386"/>
+      <c r="T75" s="386"/>
+      <c r="U75" s="386"/>
+      <c r="V75" s="386"/>
+      <c r="W75" s="386"/>
+      <c r="X75" s="386"/>
+      <c r="Y75" s="386"/>
+      <c r="Z75" s="386"/>
+      <c r="AA75" s="386"/>
+      <c r="AB75" s="386"/>
+      <c r="AC75" s="386"/>
+      <c r="AD75" s="386"/>
+      <c r="AE75" s="386"/>
+      <c r="AF75" s="386"/>
+      <c r="AG75" s="386"/>
+      <c r="AH75" s="386"/>
+      <c r="AI75" s="387"/>
     </row>
     <row r="76" spans="1:39" ht="22.5" customHeight="1">
-      <c r="A76" s="388"/>
-[...33 lines deleted...]
-      <c r="AI76" s="390"/>
+      <c r="A76" s="385"/>
+      <c r="B76" s="386"/>
+      <c r="C76" s="386"/>
+      <c r="D76" s="386"/>
+      <c r="E76" s="386"/>
+      <c r="F76" s="386"/>
+      <c r="G76" s="386"/>
+      <c r="H76" s="386"/>
+      <c r="I76" s="386"/>
+      <c r="J76" s="386"/>
+      <c r="K76" s="386"/>
+      <c r="L76" s="386"/>
+      <c r="M76" s="386"/>
+      <c r="N76" s="386"/>
+      <c r="O76" s="386"/>
+      <c r="P76" s="386"/>
+      <c r="Q76" s="386"/>
+      <c r="R76" s="386"/>
+      <c r="S76" s="386"/>
+      <c r="T76" s="386"/>
+      <c r="U76" s="386"/>
+      <c r="V76" s="386"/>
+      <c r="W76" s="386"/>
+      <c r="X76" s="386"/>
+      <c r="Y76" s="386"/>
+      <c r="Z76" s="386"/>
+      <c r="AA76" s="386"/>
+      <c r="AB76" s="386"/>
+      <c r="AC76" s="386"/>
+      <c r="AD76" s="386"/>
+      <c r="AE76" s="386"/>
+      <c r="AF76" s="386"/>
+      <c r="AG76" s="386"/>
+      <c r="AH76" s="386"/>
+      <c r="AI76" s="387"/>
     </row>
     <row r="77" spans="1:39" ht="22.5" customHeight="1">
-      <c r="A77" s="388"/>
-[...33 lines deleted...]
-      <c r="AI77" s="390"/>
+      <c r="A77" s="385"/>
+      <c r="B77" s="386"/>
+      <c r="C77" s="386"/>
+      <c r="D77" s="386"/>
+      <c r="E77" s="386"/>
+      <c r="F77" s="386"/>
+      <c r="G77" s="386"/>
+      <c r="H77" s="386"/>
+      <c r="I77" s="386"/>
+      <c r="J77" s="386"/>
+      <c r="K77" s="386"/>
+      <c r="L77" s="386"/>
+      <c r="M77" s="386"/>
+      <c r="N77" s="386"/>
+      <c r="O77" s="386"/>
+      <c r="P77" s="386"/>
+      <c r="Q77" s="386"/>
+      <c r="R77" s="386"/>
+      <c r="S77" s="386"/>
+      <c r="T77" s="386"/>
+      <c r="U77" s="386"/>
+      <c r="V77" s="386"/>
+      <c r="W77" s="386"/>
+      <c r="X77" s="386"/>
+      <c r="Y77" s="386"/>
+      <c r="Z77" s="386"/>
+      <c r="AA77" s="386"/>
+      <c r="AB77" s="386"/>
+      <c r="AC77" s="386"/>
+      <c r="AD77" s="386"/>
+      <c r="AE77" s="386"/>
+      <c r="AF77" s="386"/>
+      <c r="AG77" s="386"/>
+      <c r="AH77" s="386"/>
+      <c r="AI77" s="387"/>
     </row>
     <row r="78" spans="1:39" ht="22.5" customHeight="1">
-      <c r="A78" s="391"/>
-[...33 lines deleted...]
-      <c r="AI78" s="393"/>
+      <c r="A78" s="388"/>
+      <c r="B78" s="389"/>
+      <c r="C78" s="389"/>
+      <c r="D78" s="389"/>
+      <c r="E78" s="389"/>
+      <c r="F78" s="389"/>
+      <c r="G78" s="389"/>
+      <c r="H78" s="389"/>
+      <c r="I78" s="389"/>
+      <c r="J78" s="389"/>
+      <c r="K78" s="389"/>
+      <c r="L78" s="389"/>
+      <c r="M78" s="389"/>
+      <c r="N78" s="389"/>
+      <c r="O78" s="389"/>
+      <c r="P78" s="389"/>
+      <c r="Q78" s="389"/>
+      <c r="R78" s="389"/>
+      <c r="S78" s="389"/>
+      <c r="T78" s="389"/>
+      <c r="U78" s="389"/>
+      <c r="V78" s="389"/>
+      <c r="W78" s="389"/>
+      <c r="X78" s="389"/>
+      <c r="Y78" s="389"/>
+      <c r="Z78" s="389"/>
+      <c r="AA78" s="389"/>
+      <c r="AB78" s="389"/>
+      <c r="AC78" s="389"/>
+      <c r="AD78" s="389"/>
+      <c r="AE78" s="389"/>
+      <c r="AF78" s="389"/>
+      <c r="AG78" s="389"/>
+      <c r="AH78" s="389"/>
+      <c r="AI78" s="390"/>
     </row>
     <row r="79" spans="1:39" ht="19.5" customHeight="1">
       <c r="A79" s="6"/>
       <c r="B79" s="35"/>
       <c r="C79" s="35"/>
       <c r="D79" s="35"/>
       <c r="E79" s="35"/>
       <c r="F79" s="35"/>
       <c r="G79" s="35"/>
       <c r="H79" s="35"/>
       <c r="I79" s="35"/>
       <c r="J79" s="359" t="s">
         <v>61</v>
       </c>
       <c r="K79" s="360"/>
       <c r="L79" s="360"/>
       <c r="M79" s="360"/>
       <c r="N79" s="360"/>
       <c r="O79" s="360"/>
       <c r="P79" s="360"/>
       <c r="Q79" s="360"/>
       <c r="R79" s="360"/>
       <c r="S79" s="360"/>
       <c r="T79" s="360"/>
       <c r="U79" s="360"/>
@@ -10547,68 +10596,68 @@
       <c r="AF82" s="45"/>
       <c r="AG82" s="45"/>
       <c r="AH82" s="45"/>
       <c r="AI82" s="45"/>
     </row>
     <row r="83" spans="1:35" ht="19.5" customHeight="1">
       <c r="A83" s="6"/>
       <c r="B83" s="6"/>
       <c r="C83" s="6"/>
       <c r="D83" s="6"/>
       <c r="E83" s="6"/>
       <c r="F83" s="6"/>
       <c r="G83" s="6"/>
       <c r="H83" s="6"/>
       <c r="I83" s="6"/>
       <c r="J83" s="6"/>
       <c r="K83" s="6"/>
       <c r="L83" s="6"/>
       <c r="M83" s="6"/>
       <c r="N83" s="6"/>
       <c r="O83" s="6"/>
       <c r="P83" s="6"/>
       <c r="Q83" s="6"/>
       <c r="R83" s="6"/>
       <c r="S83" s="46"/>
-      <c r="T83" s="373" t="s">
+      <c r="T83" s="501" t="s">
         <v>175</v>
       </c>
-      <c r="U83" s="374"/>
-[...13 lines deleted...]
-      <c r="AI83" s="375"/>
+      <c r="U83" s="502"/>
+      <c r="V83" s="502"/>
+      <c r="W83" s="502"/>
+      <c r="X83" s="502"/>
+      <c r="Y83" s="502"/>
+      <c r="Z83" s="502"/>
+      <c r="AA83" s="502"/>
+      <c r="AB83" s="502"/>
+      <c r="AC83" s="502"/>
+      <c r="AD83" s="502"/>
+      <c r="AE83" s="502"/>
+      <c r="AF83" s="502"/>
+      <c r="AG83" s="502"/>
+      <c r="AH83" s="502"/>
+      <c r="AI83" s="503"/>
     </row>
   </sheetData>
   <mergeCells count="248">
     <mergeCell ref="B1:AI1"/>
     <mergeCell ref="F39:L39"/>
     <mergeCell ref="M39:P39"/>
     <mergeCell ref="C39:E39"/>
     <mergeCell ref="Y39:AB39"/>
     <mergeCell ref="Q39:X39"/>
     <mergeCell ref="C42:F42"/>
     <mergeCell ref="C27:F28"/>
     <mergeCell ref="N4:O4"/>
     <mergeCell ref="P4:W4"/>
     <mergeCell ref="X4:Y4"/>
     <mergeCell ref="Z4:AI4"/>
     <mergeCell ref="A10:B10"/>
     <mergeCell ref="AC10:AI10"/>
     <mergeCell ref="Z10:AB10"/>
     <mergeCell ref="R10:Y10"/>
     <mergeCell ref="G17:M17"/>
     <mergeCell ref="G16:M16"/>
     <mergeCell ref="N17:AI17"/>
     <mergeCell ref="D5:H5"/>
     <mergeCell ref="I5:AI5"/>
     <mergeCell ref="D6:H6"/>
@@ -10843,475 +10892,475 @@
   <dataValidations count="2">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="I5" xr:uid="{1E57D608-D27A-4BC4-9DBD-F6D7DFE32EE6}">
       <formula1>$AK$3:$AK$15</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="I6" xr:uid="{A2BB7054-4665-4CB5-89CD-878ABE5D857E}">
       <formula1>$AL$3:$AL$24</formula1>
     </dataValidation>
   </dataValidations>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.27559055118110237" right="0.31496062992125984" top="0.31496062992125984" bottom="0.51181102362204722" header="0.23622047244094491" footer="0.35433070866141736"/>
   <pageSetup paperSize="9" scale="88" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <drawing r:id="rId2"/>
   <legacyDrawing r:id="rId3"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x14">
       <controls>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1025" r:id="rId4" name="Check Box 1">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>2</xdr:col>
                     <xdr:colOff>0</xdr:colOff>
                     <xdr:row>4</xdr:row>
-                    <xdr:rowOff>47625</xdr:rowOff>
+                    <xdr:rowOff>50800</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>3</xdr:col>
                     <xdr:colOff>19050</xdr:colOff>
                     <xdr:row>4</xdr:row>
                     <xdr:rowOff>228600</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1026" r:id="rId5" name="Check Box 2">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>2</xdr:col>
                     <xdr:colOff>0</xdr:colOff>
                     <xdr:row>5</xdr:row>
-                    <xdr:rowOff>47625</xdr:rowOff>
+                    <xdr:rowOff>50800</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>3</xdr:col>
                     <xdr:colOff>19050</xdr:colOff>
                     <xdr:row>5</xdr:row>
                     <xdr:rowOff>228600</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1027" r:id="rId6" name="Check Box 3">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>2</xdr:col>
                     <xdr:colOff>0</xdr:colOff>
                     <xdr:row>6</xdr:row>
-                    <xdr:rowOff>28575</xdr:rowOff>
+                    <xdr:rowOff>31750</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>3</xdr:col>
                     <xdr:colOff>19050</xdr:colOff>
                     <xdr:row>6</xdr:row>
                     <xdr:rowOff>209550</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1028" r:id="rId7" name="Check Box 4">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>19</xdr:col>
                     <xdr:colOff>190500</xdr:colOff>
                     <xdr:row>6</xdr:row>
                     <xdr:rowOff>57150</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>20</xdr:col>
                     <xdr:colOff>171450</xdr:colOff>
                     <xdr:row>6</xdr:row>
                     <xdr:rowOff>228600</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1030" r:id="rId8" name="Check Box 6">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>4</xdr:col>
                     <xdr:colOff>190500</xdr:colOff>
                     <xdr:row>15</xdr:row>
-                    <xdr:rowOff>123825</xdr:rowOff>
+                    <xdr:rowOff>127000</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>6</xdr:col>
-                    <xdr:colOff>28575</xdr:colOff>
+                    <xdr:colOff>31750</xdr:colOff>
                     <xdr:row>15</xdr:row>
                     <xdr:rowOff>285750</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1031" r:id="rId9" name="Check Box 7">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>4</xdr:col>
-                    <xdr:colOff>180975</xdr:colOff>
+                    <xdr:colOff>184150</xdr:colOff>
                     <xdr:row>16</xdr:row>
-                    <xdr:rowOff>85725</xdr:rowOff>
+                    <xdr:rowOff>88900</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>6</xdr:col>
                     <xdr:colOff>19050</xdr:colOff>
                     <xdr:row>16</xdr:row>
                     <xdr:rowOff>266700</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1032" r:id="rId10" name="Check Box 8">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>6</xdr:col>
-                    <xdr:colOff>47625</xdr:colOff>
+                    <xdr:colOff>50800</xdr:colOff>
                     <xdr:row>42</xdr:row>
                     <xdr:rowOff>57150</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>7</xdr:col>
-                    <xdr:colOff>47625</xdr:colOff>
+                    <xdr:colOff>50800</xdr:colOff>
                     <xdr:row>42</xdr:row>
-                    <xdr:rowOff>238125</xdr:rowOff>
+                    <xdr:rowOff>241300</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1033" r:id="rId11" name="Check Box 9">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>11</xdr:col>
-                    <xdr:colOff>142875</xdr:colOff>
+                    <xdr:colOff>146050</xdr:colOff>
                     <xdr:row>42</xdr:row>
-                    <xdr:rowOff>47625</xdr:rowOff>
+                    <xdr:rowOff>50800</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>142875</xdr:colOff>
+                    <xdr:colOff>146050</xdr:colOff>
                     <xdr:row>42</xdr:row>
                     <xdr:rowOff>228600</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1034" r:id="rId12" name="Check Box 10">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>6</xdr:col>
-                    <xdr:colOff>180975</xdr:colOff>
+                    <xdr:colOff>184150</xdr:colOff>
                     <xdr:row>9</xdr:row>
                     <xdr:rowOff>19050</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>7</xdr:col>
-                    <xdr:colOff>180975</xdr:colOff>
+                    <xdr:colOff>184150</xdr:colOff>
                     <xdr:row>9</xdr:row>
-                    <xdr:rowOff>200025</xdr:rowOff>
+                    <xdr:rowOff>203200</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1039" r:id="rId13" name="Check Box 15">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>0</xdr:col>
                     <xdr:colOff>0</xdr:colOff>
                     <xdr:row>10</xdr:row>
                     <xdr:rowOff>19050</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>0</xdr:col>
-                    <xdr:colOff>180975</xdr:colOff>
+                    <xdr:colOff>184150</xdr:colOff>
                     <xdr:row>11</xdr:row>
                     <xdr:rowOff>19050</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1040" r:id="rId14" name="Check Box 16">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>0</xdr:col>
                     <xdr:colOff>0</xdr:colOff>
                     <xdr:row>11</xdr:row>
                     <xdr:rowOff>247650</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>0</xdr:col>
                     <xdr:colOff>171450</xdr:colOff>
                     <xdr:row>13</xdr:row>
                     <xdr:rowOff>171450</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1041" r:id="rId15" name="Check Box 17">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>0</xdr:col>
                     <xdr:colOff>0</xdr:colOff>
                     <xdr:row>13</xdr:row>
-                    <xdr:rowOff>276225</xdr:rowOff>
+                    <xdr:rowOff>279400</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>0</xdr:col>
                     <xdr:colOff>171450</xdr:colOff>
                     <xdr:row>14</xdr:row>
                     <xdr:rowOff>247650</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1042" r:id="rId16" name="Check Box 18">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>0</xdr:col>
                     <xdr:colOff>0</xdr:colOff>
                     <xdr:row>16</xdr:row>
-                    <xdr:rowOff>47625</xdr:rowOff>
+                    <xdr:rowOff>50800</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>0</xdr:col>
                     <xdr:colOff>171450</xdr:colOff>
                     <xdr:row>16</xdr:row>
-                    <xdr:rowOff>238125</xdr:rowOff>
+                    <xdr:rowOff>241300</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1053" r:id="rId17" name="Check Box 29">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>15</xdr:col>
                     <xdr:colOff>171450</xdr:colOff>
                     <xdr:row>9</xdr:row>
-                    <xdr:rowOff>9525</xdr:rowOff>
+                    <xdr:rowOff>12700</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>16</xdr:col>
                     <xdr:colOff>171450</xdr:colOff>
                     <xdr:row>9</xdr:row>
-                    <xdr:rowOff>200025</xdr:rowOff>
+                    <xdr:rowOff>203200</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1054" r:id="rId18" name="Check Box 30">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>10</xdr:col>
                     <xdr:colOff>171450</xdr:colOff>
                     <xdr:row>18</xdr:row>
-                    <xdr:rowOff>28575</xdr:rowOff>
+                    <xdr:rowOff>31750</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>66675</xdr:colOff>
+                    <xdr:colOff>69850</xdr:colOff>
                     <xdr:row>18</xdr:row>
-                    <xdr:rowOff>219075</xdr:rowOff>
+                    <xdr:rowOff>222250</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1056" r:id="rId19" name="Check Box 32">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>10</xdr:col>
                     <xdr:colOff>171450</xdr:colOff>
                     <xdr:row>19</xdr:row>
-                    <xdr:rowOff>28575</xdr:rowOff>
+                    <xdr:rowOff>31750</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>66675</xdr:colOff>
+                    <xdr:colOff>69850</xdr:colOff>
                     <xdr:row>19</xdr:row>
-                    <xdr:rowOff>219075</xdr:rowOff>
+                    <xdr:rowOff>222250</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1057" r:id="rId20" name="Check Box 33">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>10</xdr:col>
                     <xdr:colOff>171450</xdr:colOff>
                     <xdr:row>20</xdr:row>
-                    <xdr:rowOff>28575</xdr:rowOff>
+                    <xdr:rowOff>31750</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>66675</xdr:colOff>
+                    <xdr:colOff>69850</xdr:colOff>
                     <xdr:row>20</xdr:row>
-                    <xdr:rowOff>219075</xdr:rowOff>
+                    <xdr:rowOff>222250</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1058" r:id="rId21" name="Check Box 34">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>2</xdr:col>
                     <xdr:colOff>171450</xdr:colOff>
                     <xdr:row>28</xdr:row>
                     <xdr:rowOff>19050</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>4</xdr:col>
                     <xdr:colOff>19050</xdr:colOff>
                     <xdr:row>29</xdr:row>
                     <xdr:rowOff>19050</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1059" r:id="rId22" name="Check Box 36">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>15</xdr:col>
                     <xdr:colOff>171450</xdr:colOff>
                     <xdr:row>28</xdr:row>
                     <xdr:rowOff>57150</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>17</xdr:col>
                     <xdr:colOff>114300</xdr:colOff>
                     <xdr:row>28</xdr:row>
-                    <xdr:rowOff>276225</xdr:rowOff>
+                    <xdr:rowOff>279400</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1077" r:id="rId23" name="Check Box 53">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>0</xdr:col>
                     <xdr:colOff>0</xdr:colOff>
                     <xdr:row>15</xdr:row>
-                    <xdr:rowOff>47625</xdr:rowOff>
+                    <xdr:rowOff>50800</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>0</xdr:col>
                     <xdr:colOff>171450</xdr:colOff>
                     <xdr:row>15</xdr:row>
-                    <xdr:rowOff>238125</xdr:rowOff>
+                    <xdr:rowOff>241300</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1078" r:id="rId24" name="Check Box 54">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>11</xdr:col>
                     <xdr:colOff>0</xdr:colOff>
                     <xdr:row>25</xdr:row>
                     <xdr:rowOff>19050</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>12</xdr:col>
                     <xdr:colOff>38100</xdr:colOff>
                     <xdr:row>25</xdr:row>
                     <xdr:rowOff>209550</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
@@ -11331,271 +11380,271 @@
                   </from>
                   <to>
                     <xdr:col>16</xdr:col>
                     <xdr:colOff>19050</xdr:colOff>
                     <xdr:row>25</xdr:row>
                     <xdr:rowOff>209550</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1080" r:id="rId26" name="Check Box 56">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>2</xdr:col>
                     <xdr:colOff>171450</xdr:colOff>
                     <xdr:row>40</xdr:row>
                     <xdr:rowOff>19050</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>4</xdr:col>
-                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:colOff>12700</xdr:colOff>
                     <xdr:row>41</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1081" r:id="rId27" name="Check Box 57">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>19</xdr:col>
                     <xdr:colOff>171450</xdr:colOff>
                     <xdr:row>40</xdr:row>
-                    <xdr:rowOff>9525</xdr:rowOff>
+                    <xdr:rowOff>12700</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>21</xdr:col>
                     <xdr:colOff>57150</xdr:colOff>
                     <xdr:row>41</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1082" r:id="rId28" name="Check Box 58">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>7</xdr:col>
                     <xdr:colOff>171450</xdr:colOff>
                     <xdr:row>40</xdr:row>
-                    <xdr:rowOff>9525</xdr:rowOff>
+                    <xdr:rowOff>12700</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>9</xdr:col>
                     <xdr:colOff>57150</xdr:colOff>
                     <xdr:row>40</xdr:row>
                     <xdr:rowOff>285750</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1083" r:id="rId29" name="Check Box 59">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>1</xdr:col>
                     <xdr:colOff>1181100</xdr:colOff>
                     <xdr:row>51</xdr:row>
-                    <xdr:rowOff>28575</xdr:rowOff>
+                    <xdr:rowOff>31750</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>3</xdr:col>
-                    <xdr:colOff>28575</xdr:colOff>
+                    <xdr:colOff>31750</xdr:colOff>
                     <xdr:row>51</xdr:row>
-                    <xdr:rowOff>219075</xdr:rowOff>
+                    <xdr:rowOff>222250</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1084" r:id="rId30" name="Check Box 60">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>1</xdr:col>
-                    <xdr:colOff>1190625</xdr:colOff>
+                    <xdr:colOff>1193800</xdr:colOff>
                     <xdr:row>52</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>3</xdr:col>
                     <xdr:colOff>38100</xdr:colOff>
                     <xdr:row>53</xdr:row>
-                    <xdr:rowOff>9525</xdr:rowOff>
+                    <xdr:rowOff>12700</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1085" r:id="rId31" name="Check Box 61">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>5</xdr:col>
-                    <xdr:colOff>161925</xdr:colOff>
+                    <xdr:colOff>165100</xdr:colOff>
                     <xdr:row>57</xdr:row>
-                    <xdr:rowOff>238125</xdr:rowOff>
+                    <xdr:rowOff>241300</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>7</xdr:col>
                     <xdr:colOff>19050</xdr:colOff>
                     <xdr:row>58</xdr:row>
-                    <xdr:rowOff>180975</xdr:rowOff>
+                    <xdr:rowOff>184150</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1086" r:id="rId32" name="Check Box 62">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>10</xdr:col>
-                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:colOff>12700</xdr:colOff>
                     <xdr:row>57</xdr:row>
-                    <xdr:rowOff>238125</xdr:rowOff>
+                    <xdr:rowOff>241300</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>11</xdr:col>
-                    <xdr:colOff>28575</xdr:colOff>
+                    <xdr:colOff>31750</xdr:colOff>
                     <xdr:row>58</xdr:row>
-                    <xdr:rowOff>180975</xdr:rowOff>
+                    <xdr:rowOff>184150</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1087" r:id="rId33" name="Check Box 63">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>5</xdr:col>
-                    <xdr:colOff>161925</xdr:colOff>
+                    <xdr:colOff>165100</xdr:colOff>
                     <xdr:row>58</xdr:row>
                     <xdr:rowOff>171450</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>7</xdr:col>
                     <xdr:colOff>19050</xdr:colOff>
                     <xdr:row>59</xdr:row>
                     <xdr:rowOff>171450</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1088" r:id="rId34" name="Check Box 64">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>23</xdr:col>
-                    <xdr:colOff>123825</xdr:colOff>
+                    <xdr:colOff>127000</xdr:colOff>
                     <xdr:row>57</xdr:row>
-                    <xdr:rowOff>238125</xdr:rowOff>
+                    <xdr:rowOff>241300</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>24</xdr:col>
-                    <xdr:colOff>161925</xdr:colOff>
+                    <xdr:colOff>165100</xdr:colOff>
                     <xdr:row>58</xdr:row>
-                    <xdr:rowOff>180975</xdr:rowOff>
+                    <xdr:rowOff>184150</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1089" r:id="rId35" name="Check Box 65">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>27</xdr:col>
                     <xdr:colOff>114300</xdr:colOff>
                     <xdr:row>57</xdr:row>
-                    <xdr:rowOff>238125</xdr:rowOff>
+                    <xdr:rowOff>241300</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>28</xdr:col>
                     <xdr:colOff>152400</xdr:colOff>
                     <xdr:row>58</xdr:row>
-                    <xdr:rowOff>180975</xdr:rowOff>
+                    <xdr:rowOff>184150</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1090" r:id="rId36" name="Check Box 66">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>23</xdr:col>
-                    <xdr:colOff>123825</xdr:colOff>
+                    <xdr:colOff>127000</xdr:colOff>
                     <xdr:row>58</xdr:row>
                     <xdr:rowOff>190500</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>24</xdr:col>
-                    <xdr:colOff>161925</xdr:colOff>
+                    <xdr:colOff>165100</xdr:colOff>
                     <xdr:row>59</xdr:row>
                     <xdr:rowOff>190500</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1091" r:id="rId37" name="Check Box 67">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>0</xdr:col>
                     <xdr:colOff>0</xdr:colOff>
                     <xdr:row>65</xdr:row>
                     <xdr:rowOff>38100</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>1</xdr:col>
                     <xdr:colOff>19050</xdr:colOff>
                     <xdr:row>65</xdr:row>
                     <xdr:rowOff>228600</xdr:rowOff>
                   </to>
@@ -11613,111 +11662,376 @@
                     <xdr:col>0</xdr:col>
                     <xdr:colOff>0</xdr:colOff>
                     <xdr:row>70</xdr:row>
                     <xdr:rowOff>38100</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>1</xdr:col>
                     <xdr:colOff>19050</xdr:colOff>
                     <xdr:row>70</xdr:row>
                     <xdr:rowOff>228600</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1094" r:id="rId39" name="Check Box 70">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>2</xdr:col>
                     <xdr:colOff>0</xdr:colOff>
                     <xdr:row>48</xdr:row>
-                    <xdr:rowOff>66675</xdr:rowOff>
+                    <xdr:rowOff>69850</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>3</xdr:col>
-                    <xdr:colOff>142875</xdr:colOff>
+                    <xdr:colOff>146050</xdr:colOff>
                     <xdr:row>48</xdr:row>
                     <xdr:rowOff>190500</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1096" r:id="rId40" name="Check Box 72">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>2</xdr:col>
                     <xdr:colOff>0</xdr:colOff>
                     <xdr:row>49</xdr:row>
-                    <xdr:rowOff>28575</xdr:rowOff>
+                    <xdr:rowOff>31750</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>3</xdr:col>
-                    <xdr:colOff>28575</xdr:colOff>
+                    <xdr:colOff>31750</xdr:colOff>
                     <xdr:row>49</xdr:row>
                     <xdr:rowOff>152400</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1097" r:id="rId41" name="Check Box 73">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>2</xdr:col>
                     <xdr:colOff>0</xdr:colOff>
                     <xdr:row>50</xdr:row>
-                    <xdr:rowOff>28575</xdr:rowOff>
+                    <xdr:rowOff>31750</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>3</xdr:col>
-                    <xdr:colOff>28575</xdr:colOff>
+                    <xdr:colOff>31750</xdr:colOff>
                     <xdr:row>50</xdr:row>
                     <xdr:rowOff>152400</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
       </controls>
     </mc:Choice>
   </mc:AlternateContent>
 </worksheet>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="ドキュメント" ma:contentTypeID="0x01010056EBE366D3DC79489D49093BFC85E815" ma:contentTypeVersion="11" ma:contentTypeDescription="新しいドキュメントを作成します。" ma:contentTypeScope="" ma:versionID="52157cf6b1771fd9346200ffa80bc2fb">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="017663da-ba06-4c96-8f40-e9e8c2359512" xmlns:ns3="baee070b-a18a-4b1c-8186-f8f149ede11c" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="cf96f965e62efabfbec688f16ada963c" ns2:_="" ns3:_="">
+    <xsd:import namespace="017663da-ba06-4c96-8f40-e9e8c2359512"/>
+    <xsd:import namespace="baee070b-a18a-4b1c-8186-f8f149ede11c"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="017663da-ba06-4c96-8f40-e9e8c2359512" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="11" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="13" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="画像タグ" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="54849669-9eef-462d-b5a2-b47f93d0b3f8" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="15" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="16" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="17" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="18" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="baee070b-a18a-4b1c-8186-f8f149ede11c" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="14" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{55c39264-9df1-4dcb-abfe-429ff30dca5e}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="baee070b-a18a-4b1c-8186-f8f149ede11c">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="コンテンツ タイプ"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="タイトル"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="017663da-ba06-4c96-8f40-e9e8c2359512">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="baee070b-a18a-4b1c-8186-f8f149ede11c" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D9075A98-1299-4012-A633-DA5271C01704}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="017663da-ba06-4c96-8f40-e9e8c2359512"/>
+    <ds:schemaRef ds:uri="baee070b-a18a-4b1c-8186-f8f149ede11c"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{693E928A-1EF6-49DB-9957-301BCEA098C4}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="017663da-ba06-4c96-8f40-e9e8c2359512"/>
+    <ds:schemaRef ds:uri="baee070b-a18a-4b1c-8186-f8f149ede11c"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{58768042-81BD-4C95-8B8B-374B4E52FAE1}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{e296e639-91e9-4bb7-a1e8-7ae7de7d97ca}" enabled="1" method="Privileged" siteId="{a449438d-3606-490b-844f-c4e15e535fca}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
@@ -11726,25 +12040,33 @@
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Invoice for Compensation</vt:lpstr>
       <vt:lpstr>'Invoice for Compensation'!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>学校法人立命館</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>立命館大学</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010056EBE366D3DC79489D49093BFC85E815</vt:lpwstr>
+  </property>
+</Properties>
+</file>