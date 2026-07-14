--- v0 (2026-02-11)
+++ v1 (2026-07-14)
@@ -1,143 +1,175 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w14:paraId="5E725FB4" w14:textId="77777777" w:rsidR="008C7FBF" w:rsidRPr="00DE279C" w:rsidRDefault="008C7FBF" w:rsidP="008C7FBF">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00075441">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>RECEIPT</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="64CE5D7F" w14:textId="77777777" w:rsidR="00075441" w:rsidRDefault="00075441">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5BE5BA8F" w14:textId="77777777" w:rsidR="00075441" w:rsidRDefault="00075441">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1732EF98" w14:textId="77777777" w:rsidR="008C7FBF" w:rsidRPr="00075441" w:rsidRDefault="008C7FBF">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00075441">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>To Ritsumeikan University:</w:t>
+        <w:t xml:space="preserve">To </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00075441">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Ritsumeikan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00075441">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> University:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="181E666C" w14:textId="77777777" w:rsidR="00075441" w:rsidRDefault="00075441" w:rsidP="00075441">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="8504"/>
         </w:tabs>
         <w:ind w:firstLineChars="1450" w:firstLine="2900"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="614C0CA8" w14:textId="77777777" w:rsidR="008C7FBF" w:rsidRPr="00075441" w:rsidRDefault="008C7FBF" w:rsidP="00075441">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="8504"/>
         </w:tabs>
         <w:ind w:firstLineChars="1450" w:firstLine="2900"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00075441">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">Allowance including tax (a)  </w:t>
+        <w:t>Allowance including tax (</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00075441">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a)  </w:t>
       </w:r>
       <w:r w:rsidR="00075441">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t>\</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00075441">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D8E778D" w14:textId="77777777" w:rsidR="00075441" w:rsidRDefault="00075441" w:rsidP="00075441">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="8504"/>
         </w:tabs>
         <w:ind w:left="5387"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -294,61 +326,71 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00075441">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidR="00CE3D65">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00075441">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">(b)  </w:t>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00075441">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">b)  </w:t>
       </w:r>
       <w:r w:rsidR="00040532">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t>\</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="234A0AA8" w14:textId="77777777" w:rsidR="008C7FBF" w:rsidRPr="00075441" w:rsidRDefault="008C7FBF" w:rsidP="00075441">
       <w:pPr>
         <w:ind w:left="3828"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00075441">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Allowance after tax</w:t>
@@ -948,380 +990,457 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00075441">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Daily amount C/Nonresident</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5F7065D3" w14:textId="77777777" w:rsidR="008C7FBF" w:rsidRPr="00075441" w:rsidRDefault="008C7FBF" w:rsidP="00397CD2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="008C7FBF" w:rsidRPr="00075441" w:rsidSect="008C7FBF">
-      <w:headerReference w:type="default" r:id="rId6"/>
-      <w:footerReference w:type="default" r:id="rId7"/>
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1985" w:right="1701" w:bottom="1701" w:left="1701" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="292"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="00E002AC" w14:textId="77777777" w:rsidR="0037292B" w:rsidRDefault="0037292B">
+    <w:p w14:paraId="47EF851F" w14:textId="77777777" w:rsidR="00436372" w:rsidRDefault="00436372">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3D88B586" w14:textId="77777777" w:rsidR="0037292B" w:rsidRDefault="0037292B">
+    <w:p w14:paraId="15273FE1" w14:textId="77777777" w:rsidR="00436372" w:rsidRDefault="00436372">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Century">
     <w:panose1 w:val="02040604050505020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ 明朝">
     <w:altName w:val="MS Mincho"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ ゴシック">
     <w:altName w:val="MS Gothic"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ Ｐ明朝">
     <w:panose1 w:val="02020600040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="513E0F71" w14:textId="77777777" w:rsidR="008C7FBF" w:rsidRPr="00397CD2" w:rsidRDefault="008C7FBF" w:rsidP="008C7FBF">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="47595051" w14:textId="77777777" w:rsidR="00391585" w:rsidRDefault="00391585">
+    <w:pPr>
+      <w:pStyle w:val="a4"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="513E0F71" w14:textId="135550EC" w:rsidR="008C7FBF" w:rsidRPr="00397CD2" w:rsidRDefault="008C7FBF" w:rsidP="008C7FBF">
     <w:pPr>
       <w:pStyle w:val="a4"/>
       <w:wordWrap w:val="0"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="ＭＳ ゴシック" w:hAnsi="Arial" w:cs="Arial"/>
         <w:szCs w:val="21"/>
         <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00397CD2">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:szCs w:val="21"/>
         <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:rPr>
       <w:t>Division</w:t>
     </w:r>
     <w:r w:rsidR="00185D7C">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:szCs w:val="21"/>
         <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:rPr>
       <w:t xml:space="preserve"> of Research</w:t>
     </w:r>
     <w:r w:rsidRPr="00397CD2">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:szCs w:val="21"/>
         <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:rPr>
-      <w:t xml:space="preserve"> Form 4-6, </w:t>
+      <w:t xml:space="preserve"> Form </w:t>
+    </w:r>
+    <w:r w:rsidR="00391585" w:rsidRPr="00391585">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:szCs w:val="21"/>
+        <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:rPr>
+      <w:t>0105-06_e</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00397CD2">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:szCs w:val="21"/>
+        <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:rPr>
+      <w:t xml:space="preserve">, </w:t>
+    </w:r>
+    <w:r w:rsidR="00391585">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
+        <w:szCs w:val="21"/>
+        <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:lang w:eastAsia="ja-JP"/>
+      </w:rPr>
+      <w:t>Rev</w:t>
+    </w:r>
+    <w:r w:rsidR="00391585">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
+        <w:szCs w:val="21"/>
+        <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:lang w:eastAsia="ja-JP"/>
+      </w:rPr>
+      <w:t>：</w:t>
     </w:r>
     <w:r w:rsidR="00534736">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:szCs w:val="21"/>
         <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:lang w:eastAsia="ja-JP"/>
       </w:rPr>
       <w:t>April</w:t>
     </w:r>
     <w:r w:rsidRPr="00397CD2">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:szCs w:val="21"/>
         <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:rPr>
       <w:t xml:space="preserve"> 20</w:t>
     </w:r>
     <w:r w:rsidR="0050768C">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
         <w:szCs w:val="21"/>
         <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:lang w:eastAsia="ja-JP"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
-    <w:r w:rsidR="0035698A">
+    <w:r w:rsidR="009C240D">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
         <w:szCs w:val="21"/>
         <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:lang w:eastAsia="ja-JP"/>
       </w:rPr>
-      <w:t>5</w:t>
-[...7 lines deleted...]
-      <w:t xml:space="preserve"> Version</w:t>
+      <w:t>6</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="4DB40B41" w14:textId="77777777" w:rsidR="00391585" w:rsidRDefault="00391585">
+    <w:pPr>
+      <w:pStyle w:val="a4"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5D76A3F0" w14:textId="77777777" w:rsidR="0037292B" w:rsidRDefault="0037292B">
+    <w:p w14:paraId="652BA663" w14:textId="77777777" w:rsidR="00436372" w:rsidRDefault="00436372">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5274AD62" w14:textId="77777777" w:rsidR="0037292B" w:rsidRDefault="0037292B">
+    <w:p w14:paraId="150D023B" w14:textId="77777777" w:rsidR="00436372" w:rsidRDefault="00436372">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="362DB505" w14:textId="77777777" w:rsidR="00391585" w:rsidRDefault="00391585">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="2191EC67" w14:textId="77777777" w:rsidR="003858F3" w:rsidRPr="003F34F7" w:rsidRDefault="00AC2D2A">
     <w:pPr>
       <w:pStyle w:val="a3"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="003F34F7">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:lang w:eastAsia="ja-JP"/>
       </w:rPr>
       <w:t>* Do not use a pencil.</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="4BFD317D" w14:textId="77777777" w:rsidR="00391585" w:rsidRDefault="00391585">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="140"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="840"/>
   <w:drawingGridVerticalSpacing w:val="146"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="6145">
+    <o:shapedefaults v:ext="edit" spidmax="2050">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E46CB8"/>
     <w:rsid w:val="0000413E"/>
     <w:rsid w:val="00040532"/>
     <w:rsid w:val="00075441"/>
     <w:rsid w:val="00185D7C"/>
     <w:rsid w:val="00187B8B"/>
     <w:rsid w:val="001D427C"/>
     <w:rsid w:val="002B6235"/>
     <w:rsid w:val="002E5189"/>
     <w:rsid w:val="00325B2C"/>
+    <w:rsid w:val="00333741"/>
     <w:rsid w:val="00352C30"/>
     <w:rsid w:val="0035698A"/>
     <w:rsid w:val="0036023B"/>
     <w:rsid w:val="0037292B"/>
     <w:rsid w:val="003858F3"/>
+    <w:rsid w:val="00391585"/>
     <w:rsid w:val="00397CD2"/>
     <w:rsid w:val="003F34F7"/>
     <w:rsid w:val="004110BF"/>
     <w:rsid w:val="00413BF3"/>
     <w:rsid w:val="00416882"/>
+    <w:rsid w:val="00436372"/>
     <w:rsid w:val="004F317A"/>
     <w:rsid w:val="0050768C"/>
     <w:rsid w:val="00513FA8"/>
     <w:rsid w:val="00534736"/>
+    <w:rsid w:val="005E1145"/>
     <w:rsid w:val="005E1864"/>
     <w:rsid w:val="006100FD"/>
     <w:rsid w:val="00697291"/>
     <w:rsid w:val="007D5F98"/>
     <w:rsid w:val="00815FDA"/>
     <w:rsid w:val="0081718A"/>
     <w:rsid w:val="008C7FBF"/>
     <w:rsid w:val="009B1429"/>
+    <w:rsid w:val="009C240D"/>
     <w:rsid w:val="00A84933"/>
     <w:rsid w:val="00AC2D2A"/>
     <w:rsid w:val="00B40462"/>
     <w:rsid w:val="00B604B0"/>
     <w:rsid w:val="00BB492C"/>
     <w:rsid w:val="00BD6B96"/>
     <w:rsid w:val="00BF3F64"/>
     <w:rsid w:val="00C07746"/>
     <w:rsid w:val="00CE3D65"/>
     <w:rsid w:val="00D518AA"/>
+    <w:rsid w:val="00D534A8"/>
     <w:rsid w:val="00DA5813"/>
     <w:rsid w:val="00DE279C"/>
     <w:rsid w:val="00E17A53"/>
     <w:rsid w:val="00E305B0"/>
     <w:rsid w:val="00E46CB8"/>
     <w:rsid w:val="00F2112C"/>
     <w:rsid w:val="00F92096"/>
     <w:rsid w:val="00F92C2E"/>
     <w:rsid w:val="00FD4AE8"/>
     <w:rsid w:val="00FE69E3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="6145">
+    <o:shapedefaults v:ext="edit" spidmax="2050">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="07A325E1"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{02BF5A45-E447-4BD5-8A9F-1B99EF760E6B}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
@@ -1676,59 +1795,59 @@
   <w:style w:type="paragraph" w:styleId="a5">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="a"/>
     <w:semiHidden/>
     <w:rsid w:val="00CA516D"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="ＭＳ ゴシック" w:hAnsi="Arial"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a6">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="a"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00CE3D65"/>
     <w:pPr>
       <w:ind w:leftChars="400" w:left="840"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -1948,50 +2067,315 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="017663da-ba06-4c96-8f40-e9e8c2359512">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="baee070b-a18a-4b1c-8186-f8f149ede11c" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="ドキュメント" ma:contentTypeID="0x01010056EBE366D3DC79489D49093BFC85E815" ma:contentTypeVersion="11" ma:contentTypeDescription="新しいドキュメントを作成します。" ma:contentTypeScope="" ma:versionID="52157cf6b1771fd9346200ffa80bc2fb">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="017663da-ba06-4c96-8f40-e9e8c2359512" xmlns:ns3="baee070b-a18a-4b1c-8186-f8f149ede11c" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="cf96f965e62efabfbec688f16ada963c" ns2:_="" ns3:_="">
+    <xsd:import namespace="017663da-ba06-4c96-8f40-e9e8c2359512"/>
+    <xsd:import namespace="baee070b-a18a-4b1c-8186-f8f149ede11c"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="017663da-ba06-4c96-8f40-e9e8c2359512" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="11" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="13" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="画像タグ" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="54849669-9eef-462d-b5a2-b47f93d0b3f8" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="15" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="16" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="17" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="18" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="baee070b-a18a-4b1c-8186-f8f149ede11c" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="14" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{55c39264-9df1-4dcb-abfe-429ff30dca5e}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="baee070b-a18a-4b1c-8186-f8f149ede11c">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="コンテンツ タイプ"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="タイトル"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2D84E5AA-628C-4996-82E0-A23EC1D28CA0}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="017663da-ba06-4c96-8f40-e9e8c2359512"/>
+    <ds:schemaRef ds:uri="baee070b-a18a-4b1c-8186-f8f149ede11c"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B9FE6922-BA69-4470-8BAD-86B0F16F73B6}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E60B455C-DCA1-4DC2-96DC-83409D07D4AB}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="017663da-ba06-4c96-8f40-e9e8c2359512"/>
+    <ds:schemaRef ds:uri="baee070b-a18a-4b1c-8186-f8f149ede11c"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{e296e639-91e9-4bb7-a1e8-7ae7de7d97ca}" enabled="1" method="Privileged" siteId="{a449438d-3606-490b-844f-c4e15e535fca}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>66</Words>
   <Characters>375</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>3</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>タイトル</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
@@ -2011,25 +2395,33 @@
     </vt:vector>
   </TitlesOfParts>
   <Company>情報システム課</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>440</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>ＲＥＣＥＩＰＴ</dc:title>
   <dc:subject/>
   <dc:creator>立命館大学</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010056EBE366D3DC79489D49093BFC85E815</vt:lpwstr>
+  </property>
+</Properties>
+</file>