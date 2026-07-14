--- v0 (2026-02-11)
+++ v1 (2026-07-14)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w14:paraId="46968536" w14:textId="77777777" w:rsidR="00011BA7" w:rsidRPr="00BA0D65" w:rsidRDefault="007607EE" w:rsidP="00990237">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0715B2E9" wp14:editId="667D35FC">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>5273004</wp:posOffset>
                 </wp:positionH>
@@ -117,51 +117,71 @@
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="BIZ UDPゴシック" w:hAnsi="Times New Roman"/>
                                 <w:sz w:val="14"/>
                                 <w:szCs w:val="14"/>
                                 <w:lang w:eastAsia="ja-JP"/>
                               </w:rPr>
                               <w:t>:</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="6B4E4804" w14:textId="77777777" w:rsidR="00B6632C" w:rsidRPr="00785C30" w:rsidRDefault="00B6632C" w:rsidP="00B6632C">
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="BIZ UDPゴシック" w:hAnsi="Times New Roman"/>
                                 <w:sz w:val="14"/>
                                 <w:szCs w:val="14"/>
                                 <w:lang w:eastAsia="ja-JP"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00785C30">
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="BIZ UDPゴシック" w:hAnsi="Times New Roman"/>
                                 <w:sz w:val="14"/>
                                 <w:szCs w:val="14"/>
                                 <w:lang w:eastAsia="ja-JP"/>
                               </w:rPr>
-                              <w:t>A quotation in writing(*1) and documents objectively showing that the meetings, etc. are essential to research activities must also be submitted.</w:t>
+                              <w:t xml:space="preserve">A quotation in </w:t>
+                            </w:r>
+                            <w:proofErr w:type="gramStart"/>
+                            <w:r w:rsidRPr="00785C30">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:eastAsia="BIZ UDPゴシック" w:hAnsi="Times New Roman"/>
+                                <w:sz w:val="14"/>
+                                <w:szCs w:val="14"/>
+                                <w:lang w:eastAsia="ja-JP"/>
+                              </w:rPr>
+                              <w:t>writing(</w:t>
+                            </w:r>
+                            <w:proofErr w:type="gramEnd"/>
+                            <w:r w:rsidRPr="00785C30">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:eastAsia="BIZ UDPゴシック" w:hAnsi="Times New Roman"/>
+                                <w:sz w:val="14"/>
+                                <w:szCs w:val="14"/>
+                                <w:lang w:eastAsia="ja-JP"/>
+                              </w:rPr>
+                              <w:t>*1) and documents objectively showing that the meetings, etc. are essential to research activities must also be submitted.</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="352DA422" w14:textId="77777777" w:rsidR="007607EE" w:rsidRPr="00785C30" w:rsidRDefault="00B6632C" w:rsidP="00B6632C">
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック"/>
                                 <w:b/>
                                 <w:sz w:val="14"/>
                                 <w:szCs w:val="14"/>
                                 <w:lang w:eastAsia="ja-JP"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00785C30">
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="BIZ UDPゴシック" w:hAnsi="Times New Roman"/>
                                 <w:sz w:val="14"/>
                                 <w:szCs w:val="14"/>
                                 <w:lang w:eastAsia="ja-JP"/>
                               </w:rPr>
                               <w:t xml:space="preserve">(*1) Invoices and delivery slips (or receipts) </w:t>
                             </w:r>
                             <w:r w:rsidR="005A79EC" w:rsidRPr="00785C30">
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="BIZ UDPゴシック" w:hAnsi="Times New Roman"/>
                                 <w:sz w:val="14"/>
@@ -233,51 +253,71 @@
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:eastAsia="BIZ UDPゴシック" w:hAnsi="Times New Roman"/>
                           <w:sz w:val="14"/>
                           <w:szCs w:val="14"/>
                           <w:lang w:eastAsia="ja-JP"/>
                         </w:rPr>
                         <w:t>:</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="6B4E4804" w14:textId="77777777" w:rsidR="00B6632C" w:rsidRPr="00785C30" w:rsidRDefault="00B6632C" w:rsidP="00B6632C">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:eastAsia="BIZ UDPゴシック" w:hAnsi="Times New Roman"/>
                           <w:sz w:val="14"/>
                           <w:szCs w:val="14"/>
                           <w:lang w:eastAsia="ja-JP"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00785C30">
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:eastAsia="BIZ UDPゴシック" w:hAnsi="Times New Roman"/>
                           <w:sz w:val="14"/>
                           <w:szCs w:val="14"/>
                           <w:lang w:eastAsia="ja-JP"/>
                         </w:rPr>
-                        <w:t>A quotation in writing(*1) and documents objectively showing that the meetings, etc. are essential to research activities must also be submitted.</w:t>
+                        <w:t xml:space="preserve">A quotation in </w:t>
+                      </w:r>
+                      <w:proofErr w:type="gramStart"/>
+                      <w:r w:rsidRPr="00785C30">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:eastAsia="BIZ UDPゴシック" w:hAnsi="Times New Roman"/>
+                          <w:sz w:val="14"/>
+                          <w:szCs w:val="14"/>
+                          <w:lang w:eastAsia="ja-JP"/>
+                        </w:rPr>
+                        <w:t>writing(</w:t>
+                      </w:r>
+                      <w:proofErr w:type="gramEnd"/>
+                      <w:r w:rsidRPr="00785C30">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:eastAsia="BIZ UDPゴシック" w:hAnsi="Times New Roman"/>
+                          <w:sz w:val="14"/>
+                          <w:szCs w:val="14"/>
+                          <w:lang w:eastAsia="ja-JP"/>
+                        </w:rPr>
+                        <w:t>*1) and documents objectively showing that the meetings, etc. are essential to research activities must also be submitted.</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="352DA422" w14:textId="77777777" w:rsidR="007607EE" w:rsidRPr="00785C30" w:rsidRDefault="00B6632C" w:rsidP="00B6632C">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック"/>
                           <w:b/>
                           <w:sz w:val="14"/>
                           <w:szCs w:val="14"/>
                           <w:lang w:eastAsia="ja-JP"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00785C30">
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:eastAsia="BIZ UDPゴシック" w:hAnsi="Times New Roman"/>
                           <w:sz w:val="14"/>
                           <w:szCs w:val="14"/>
                           <w:lang w:eastAsia="ja-JP"/>
                         </w:rPr>
                         <w:t xml:space="preserve">(*1) Invoices and delivery slips (or receipts) </w:t>
                       </w:r>
                       <w:r w:rsidR="005A79EC" w:rsidRPr="00785C30">
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:eastAsia="BIZ UDPゴシック" w:hAnsi="Times New Roman"/>
                           <w:sz w:val="14"/>
@@ -809,51 +849,69 @@
       </w:r>
       <w:r w:rsidR="00CA410A" w:rsidRPr="00CA410A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t>Write in the name of the research representative below if the budget type is collaborative research, such as KAKENHI,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A1E4A52" w14:textId="77777777" w:rsidR="00236969" w:rsidRPr="00BA0D65" w:rsidRDefault="00CA410A" w:rsidP="00236969">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="Times New Roman"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA410A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
-        <w:t xml:space="preserve"> or Advanced Research Programs at Ritsumeikan University.</w:t>
+        <w:t xml:space="preserve"> or Advanced Research Programs at </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CA410A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+        </w:rPr>
+        <w:t>Ritsumeikan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CA410A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> University.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10773" w:type="dxa"/>
         <w:tblInd w:w="99" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="99" w:type="dxa"/>
           <w:right w:w="99" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="284"/>
         <w:gridCol w:w="2693"/>
         <w:gridCol w:w="284"/>
@@ -1090,57 +1148,67 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="523E01FF" w14:textId="77777777" w:rsidR="002D76FC" w:rsidRPr="00BA0D65" w:rsidRDefault="00334EC8" w:rsidP="001206B1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2236"/>
               </w:tabs>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00BA0D65">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>Ritsumeikan University Research Promotion Program</w:t>
+              <w:t>Ritsumeikan</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BA0D65">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> University Research Promotion Program</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2FDF70EC" w14:textId="77777777" w:rsidR="002D76FC" w:rsidRPr="00BA0D65" w:rsidRDefault="002D76FC" w:rsidP="00BA0D65">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1331,51 +1399,71 @@
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Scientific</w:t>
             </w:r>
             <w:r w:rsidRPr="00EA1CF4">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Research (    )</w:t>
+              <w:t xml:space="preserve"> Research </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00EA1CF4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(  </w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00EA1CF4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  )</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7DDDE0DF" w14:textId="77777777" w:rsidR="002D76FC" w:rsidRPr="006E156D" w:rsidRDefault="002D76FC" w:rsidP="00BA0D65">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -1387,51 +1475,71 @@
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4408D8DA" w14:textId="77777777" w:rsidR="0057722A" w:rsidRPr="00A23CF4" w:rsidRDefault="0057722A" w:rsidP="0057722A">
             <w:pPr>
               <w:spacing w:line="160" w:lineRule="exact"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A23CF4">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>Young Scientists (    )</w:t>
+              <w:t xml:space="preserve">Young Scientists </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00A23CF4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(  </w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00A23CF4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  )</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2273F731" w14:textId="77777777" w:rsidR="002D76FC" w:rsidRPr="006E156D" w:rsidRDefault="0057722A" w:rsidP="00BA0D65">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="1219"/>
               </w:tabs>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A23CF4">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Early-Career Scientists</w:t>
             </w:r>
           </w:p>
@@ -1749,60 +1857,80 @@
           <w:p w14:paraId="6CE6FB29" w14:textId="77777777" w:rsidR="0057722A" w:rsidRPr="00BA0D65" w:rsidRDefault="00517D06" w:rsidP="00517D06">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C118FF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Research</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve"> (</w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>(</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">    )</w:t>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  )</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="743E37EC" w14:textId="77777777" w:rsidR="0057722A" w:rsidRPr="00BA0D65" w:rsidRDefault="0057722A" w:rsidP="0057722A">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -3614,52 +3742,62 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0CFEC12F" w14:textId="77777777" w:rsidR="00F56DF3" w:rsidRPr="00BA0D65" w:rsidRDefault="00F56DF3" w:rsidP="00E96799">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BA0D65">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>[Ritsumeikan</w:t>
-            </w:r>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BA0D65">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Ritsumeikan</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="000E0699">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> employees] Affiliation/Position</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2129" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2445D615" w14:textId="77777777" w:rsidR="00F56DF3" w:rsidRPr="00BA0D65" w:rsidRDefault="00F56DF3" w:rsidP="00E96799">
             <w:pPr>
               <w:ind w:left="21"/>
               <w:jc w:val="left"/>
               <w:rPr>
@@ -4161,107 +4299,156 @@
               <w:t>yen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4257" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="068DB83F" w14:textId="77777777" w:rsidR="00BA0D65" w:rsidRPr="00BA0D65" w:rsidRDefault="00BA0D65" w:rsidP="008015E1">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00BA0D65">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>(                              yen/person)</w:t>
+              <w:t xml:space="preserve">(  </w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00BA0D65">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                            yen/person)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="49E04A5A" w14:textId="77777777" w:rsidR="00945CCE" w:rsidRPr="00BA0D65" w:rsidRDefault="00402549" w:rsidP="00945CCE">
+    <w:p w14:paraId="49E04A5A" w14:textId="42DA9F63" w:rsidR="00945CCE" w:rsidRPr="00BA0D65" w:rsidRDefault="00924B48" w:rsidP="00945CCE">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA0D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">*4 If the amount exceeds one million yen, be sure to consult the Research Office </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B04731">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>at least two weeks</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA0D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in advance.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C914845" w14:textId="582176B3" w:rsidR="00945CCE" w:rsidRPr="00322E48" w:rsidRDefault="001E7C11" w:rsidP="00C10CED">
+      <w:pPr>
+        <w:spacing w:line="60" w:lineRule="exact"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:eastAsia="ja-JP" w:bidi="ar-SA"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657728" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7E610B35" wp14:editId="6BF7F1A7">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7E610B35" wp14:editId="0B2E8706">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>5989320</wp:posOffset>
+                  <wp:posOffset>6058091</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>144780</wp:posOffset>
+                  <wp:posOffset>36234</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="1036955" cy="620395"/>
-                <wp:effectExtent l="0" t="0" r="10795" b="27305"/>
+                <wp:extent cx="862396" cy="620395"/>
+                <wp:effectExtent l="0" t="0" r="13970" b="27305"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1" name="Rectangle 40"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr>
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="1036955" cy="620395"/>
+                          <a:ext cx="862396" cy="620395"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="6350">
                           <a:solidFill>
                             <a:srgbClr val="FFFFFF"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w14:paraId="0C5AD9AD" w14:textId="77777777" w:rsidR="00C10CED" w:rsidRPr="00BA0D65" w:rsidRDefault="00C10CED" w:rsidP="00BA0D65">
                             <w:pPr>
                               <w:jc w:val="left"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="Times New Roman"/>
                                 <w:noProof/>
                                 <w:sz w:val="16"/>
@@ -4301,51 +4488,51 @@
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                               <w:t>) the applicable category.</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="74295" tIns="8890" rIns="74295" bIns="8890" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="7E610B35" id="Rectangle 40" o:spid="_x0000_s1028" style="position:absolute;margin-left:471.6pt;margin-top:11.4pt;width:81.65pt;height:48.85pt;z-index:251657728;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBtLHHoEwIAACYEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/06QtLW3UdLXqUoS0&#10;XKSFD3AdJ7FwPGbsNlm+nrHT7RZ4QQg/WB6PfWbmzJnNzdAZdlLoNdiSTyc5Z8pKqLRtSv71y/7V&#10;ijMfhK2EAatK/qg8v9m+fLHpXaFm0IKpFDICsb7oXcnbEFyRZV62qhN+Ak5ZctaAnQhkYpNVKHpC&#10;70w2y/Nl1gNWDkEq7+n2bnTybcKvayXDp7r2KjBTcsotpB3Tfoh7tt2IokHhWi3PaYh/yKIT2lLQ&#10;C9SdCIIdUf8B1WmJ4KEOEwldBnWtpUo1UDXT/LdqHlrhVKqFyPHuQpP/f7Dy4+nBfcaYunf3IL95&#10;ZmHXCtuoW0ToWyUqCjeNRGW988XlQzQ8fWWH/gNU1FpxDJA4GGrsIiBVx4ZE9eOFajUEJulyms+X&#10;68WCM0m+5SyfrxcphCiefjv04Z2CjsVDyZFamdDF6d6HmI0onp6k7MHoaq+NSQY2h51BdhLU9n1a&#10;Z3R//cxY1lP0+SJPyL/4/N9BdDqQfo3uSr7K4xoVFWl7a6ukriC0Gc+UsrFnHiN1UaW+CMNhYLoq&#10;+Sz+jTcHqB6JWIRRrjRedGgBf3DWk1RL7r8fBSrOzHtLzXnzekbssZCM1WpNOsdrx+HKIawkoJIH&#10;zsbjLozTcHSom5biTBMXFm6pnbVOTD/ndE6exJgacB6cqPZrO716Hu/tTwAAAP//AwBQSwMEFAAG&#10;AAgAAAAhACwMmEriAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj01LxDAQhu+C/yGM4EXcpFm3&#10;rLXpIoKgiAd3Zddj2oxtMR81Sbv135s96W2GeXjnecvNbDSZ0IfeWQHZggFB2zjV21bA++7xeg0k&#10;RGmV1M6igB8MsKnOz0pZKHe0bzhtY0tSiA2FFNDFOBSUhqZDI8PCDWjT7dN5I2NafUuVl8cUbjTl&#10;jOXUyN6mD50c8KHD5ms7GgHq47XGPX9a+sOU7793L9nV+KyFuLyY7++ARJzjHwwn/aQOVXKq3WhV&#10;IFrA7c2SJ1QA56nCCchYvgJSp4mzFdCqpP87VL8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+&#10;AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAA&#10;ACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAA&#10;ACEAbSxx6BMCAAAmBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYA&#10;CAAAACEALAyYSuIAAAALAQAADwAAAAAAAAAAAAAAAABtBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAA&#10;AAAEAAQA8wAAAHwFAAAAAA==&#10;" strokecolor="white" strokeweight=".5pt">
+              <v:rect w14:anchorId="7E610B35" id="Rectangle 40" o:spid="_x0000_s1028" style="position:absolute;margin-left:477pt;margin-top:2.85pt;width:67.9pt;height:48.85pt;z-index:251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAKQS8NEQIAACUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/06QpW9qo6WrVpQhp&#10;uUgLH+A4TmPheMzYbVK+nrHb7RZ4QQg/WB6PfWbmzJnV7dgbdlDoNdiKTyc5Z8pKaLTdVfzrl+2r&#10;BWc+CNsIA1ZV/Kg8v12/fLEaXKkK6MA0ChmBWF8OruJdCK7MMi871Qs/AacsOVvAXgQycZc1KAZC&#10;701W5Pk8GwAbhyCV93R7f3LydcJvWyXDp7b1KjBTccotpB3TXsc9W69EuUPhOi3PaYh/yKIX2lLQ&#10;C9S9CILtUf8B1WuJ4KENEwl9Bm2rpUo1UDXT/LdqHjvhVKqFyPHuQpP/f7Dy4+HRfcaYuncPIL95&#10;ZmHTCbtTd4gwdEo0FG4aicoG58vLh2h4+srq4QM01FqxD5A4GFvsIyBVx8ZE9fFCtRoDk3S5mBez&#10;5ZwzSa55kc+WNymCKJ8+O/ThnYKexUPFkTqZwMXhwYeYjCifnqTkwehmq41JBu7qjUF2ENT1bVpn&#10;dH/9zFg2UPTZTZ6Qf/H5v4PodSD5Gt1TRXlcJ0FF1t7aJokrCG1OZ0rZ2DONkbkoUl+GsR6Zbipe&#10;xL/xpobmSLwinNRK00WHDvAHZwMpteL++16g4sy8t9SbN68LYo+FZCwWS5I5XjvqK4ewkoAqHjg7&#10;HTfhNAx7h3rXUZxp4sLCHXWz1Ynp55zOyZMWUwPOcxPFfm2nV8/Tvf4JAAD//wMAUEsDBBQABgAI&#10;AAAAIQCCZR/A4QAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/LTsMwEEX3SPyDNUhsUOv0SRvi&#10;VAgJCYRY0FaFpRMPSYQ9DraThr/HWcFuRnd055xsNxjNenS+sSRgNk2AIZVWNVQJOB4eJxtgPkhS&#10;UltCAT/oYZdfXmQyVfZMb9jvQ8ViCflUCqhDaFPOfVmjkX5qW6SYfVpnZIirq7hy8hzLjebzJFlz&#10;IxuKH2rZ4kON5de+MwLUx2uBp/nTwr3369P34WV20z1rIa6vhvs7YAGH8HcMI35EhzwyFbYj5ZkW&#10;sF0to0sQsLoFNubJZhtdinFaLIHnGf+vkP8CAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;CkEvDRECAAAlBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAgmUfwOEAAAAKAQAADwAAAAAAAAAAAAAAAABrBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;" strokecolor="white" strokeweight=".5pt">
                 <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt">
                   <w:txbxContent>
                     <w:p w14:paraId="0C5AD9AD" w14:textId="77777777" w:rsidR="00C10CED" w:rsidRPr="00BA0D65" w:rsidRDefault="00C10CED" w:rsidP="00BA0D65">
                       <w:pPr>
                         <w:jc w:val="left"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="Times New Roman"/>
                           <w:noProof/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00BA0D65">
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                         <w:t>Check</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00BA0D65">
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                           <w:noProof/>
                           <w:sz w:val="16"/>
@@ -4357,91 +4544,72 @@
                         <w:rPr>
                           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
                           <w:noProof/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                         <w:t>☑</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00BA0D65">
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                           <w:noProof/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                         <w:t>) the applicable category.</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="00924B48" w:rsidRPr="00BA0D65">
-[...17 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1985"/>
-        <w:gridCol w:w="2977"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="2372"/>
+        <w:gridCol w:w="1843"/>
+        <w:gridCol w:w="1984"/>
+        <w:gridCol w:w="3686"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C10CED" w:rsidRPr="00BA0D65" w14:paraId="72B051D7" w14:textId="77777777" w:rsidTr="00176BF9">
+      <w:tr w:rsidR="00C10CED" w:rsidRPr="00BA0D65" w14:paraId="72B051D7" w14:textId="77777777" w:rsidTr="001E7C11">
         <w:trPr>
           <w:trHeight w:val="60"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2C8E5649" w14:textId="77777777" w:rsidR="00BA0D65" w:rsidRDefault="007D6192" w:rsidP="00BA0D65">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="606"/>
               </w:tabs>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
             </w:pPr>
@@ -4456,387 +4624,432 @@
           </w:p>
           <w:p w14:paraId="6B90F27A" w14:textId="77777777" w:rsidR="008015E1" w:rsidRPr="00BA0D65" w:rsidRDefault="007D6192" w:rsidP="00BA0D65">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="606"/>
               </w:tabs>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BA0D65">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>(consumption tax included)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2977" w:type="dxa"/>
+            <w:tcW w:w="1843" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="32B328DC" w14:textId="77777777" w:rsidR="008015E1" w:rsidRPr="00BA0D65" w:rsidRDefault="00BA0D65" w:rsidP="00BA0D65">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="606"/>
               </w:tabs>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F06F"/>
             </w:r>
             <w:r w:rsidR="00C10CED" w:rsidRPr="00BA0D65">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> Internal Conference</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1909" w:type="dxa"/>
+            <w:tcW w:w="1984" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1E334130" w14:textId="77777777" w:rsidR="008015E1" w:rsidRPr="00BA0D65" w:rsidRDefault="00C10CED" w:rsidP="00BA0D65">
+          <w:p w14:paraId="1E334130" w14:textId="283A0257" w:rsidR="008015E1" w:rsidRPr="00BA0D65" w:rsidRDefault="00C10CED" w:rsidP="00BA0D65">
             <w:pPr>
               <w:pStyle w:val="a7"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:ind w:left="213" w:hanging="213"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BA0D65">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>Conferences including person(s) from outside University (Daytime)</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="2372" w:type="dxa"/>
+              <w:t>Conferences including person(s) from outside University</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3686" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2F5889EF" w14:textId="77777777" w:rsidR="008015E1" w:rsidRPr="00BA0D65" w:rsidRDefault="00C10CED" w:rsidP="00BA0D65">
+          <w:p w14:paraId="2F5889EF" w14:textId="14E13B5D" w:rsidR="008015E1" w:rsidRPr="00BA0D65" w:rsidRDefault="00C10CED" w:rsidP="00BA0D65">
             <w:pPr>
               <w:pStyle w:val="a7"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:ind w:left="213" w:hanging="213"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BA0D65">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>Conferences including person(s) from outside University (Nighttime)</w:t>
+              <w:t xml:space="preserve">Conferences including person(s) from outside University </w:t>
+            </w:r>
+            <w:r w:rsidR="001E7C11">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="ja-JP"/>
+              </w:rPr>
+              <w:t>such as receptions for research collaboration and international research exchanges</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C10CED" w:rsidRPr="00BA0D65" w14:paraId="0B8A9285" w14:textId="77777777" w:rsidTr="00BA0D65">
+      <w:tr w:rsidR="00C10CED" w:rsidRPr="00BA0D65" w14:paraId="0B8A9285" w14:textId="77777777" w:rsidTr="001E7C11">
         <w:trPr>
           <w:trHeight w:val="25"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="714091E6" w14:textId="77777777" w:rsidR="008015E1" w:rsidRPr="00BA0D65" w:rsidRDefault="008015E1" w:rsidP="004773FF">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="606"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BA0D65">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Standard</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2977" w:type="dxa"/>
+            <w:tcW w:w="1843" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="552A1ADE" w14:textId="77777777" w:rsidR="008015E1" w:rsidRPr="00BA0D65" w:rsidRDefault="008015E1" w:rsidP="00C10CED">
+          <w:p w14:paraId="552A1ADE" w14:textId="6DA6D4A3" w:rsidR="008015E1" w:rsidRPr="00BA0D65" w:rsidRDefault="00B04731" w:rsidP="00C10CED">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="606"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BA0D65">
-[...11 lines deleted...]
-            <w:tcW w:w="1909" w:type="dxa"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="ja-JP"/>
+              </w:rPr>
+              <w:t>1,00</w:t>
+            </w:r>
+            <w:r w:rsidR="008015E1" w:rsidRPr="00BA0D65">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>0 yen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4B55894B" w14:textId="77777777" w:rsidR="008015E1" w:rsidRPr="00BA0D65" w:rsidRDefault="008015E1" w:rsidP="00C10CED">
+          <w:p w14:paraId="4B55894B" w14:textId="48F191C0" w:rsidR="008015E1" w:rsidRPr="00BA0D65" w:rsidRDefault="0090085C" w:rsidP="00C10CED">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="606"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BA0D65">
-[...11 lines deleted...]
-            <w:tcW w:w="2372" w:type="dxa"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="ja-JP"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="008015E1" w:rsidRPr="00BA0D65">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>,500 yen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3686" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2B80E980" w14:textId="77777777" w:rsidR="008015E1" w:rsidRPr="00BA0D65" w:rsidRDefault="008015E1" w:rsidP="00C10CED">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="606"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BA0D65">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>6,000 yen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C10CED" w:rsidRPr="00BA0D65" w14:paraId="0D2AC20C" w14:textId="77777777" w:rsidTr="00BA0D65">
+      <w:tr w:rsidR="00C10CED" w:rsidRPr="00BA0D65" w14:paraId="0D2AC20C" w14:textId="77777777" w:rsidTr="001E7C11">
         <w:trPr>
           <w:trHeight w:val="60"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5E23A293" w14:textId="77777777" w:rsidR="008015E1" w:rsidRPr="00BA0D65" w:rsidRDefault="008015E1" w:rsidP="004773FF">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="606"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BA0D65">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Maximum</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2977" w:type="dxa"/>
+            <w:tcW w:w="1843" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1820CC54" w14:textId="77777777" w:rsidR="008015E1" w:rsidRPr="00BA0D65" w:rsidRDefault="008015E1" w:rsidP="00C10CED">
+          <w:p w14:paraId="1820CC54" w14:textId="25AA7487" w:rsidR="008015E1" w:rsidRPr="00BA0D65" w:rsidRDefault="00B04731" w:rsidP="00C10CED">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="606"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BA0D65">
-[...11 lines deleted...]
-            <w:tcW w:w="1909" w:type="dxa"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="ja-JP"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="008015E1" w:rsidRPr="00BA0D65">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>,000 yen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3D4B6DB6" w14:textId="77777777" w:rsidR="008015E1" w:rsidRPr="00BA0D65" w:rsidRDefault="008015E1" w:rsidP="00C10CED">
+          <w:p w14:paraId="3D4B6DB6" w14:textId="72A57942" w:rsidR="008015E1" w:rsidRPr="00BA0D65" w:rsidRDefault="0090085C" w:rsidP="00C10CED">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="606"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BA0D65">
-[...11 lines deleted...]
-            <w:tcW w:w="2372" w:type="dxa"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="ja-JP"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidR="008015E1" w:rsidRPr="00BA0D65">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>,000 yen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3686" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="11BCA5A1" w14:textId="77777777" w:rsidR="008015E1" w:rsidRPr="00BA0D65" w:rsidRDefault="008015E1" w:rsidP="00C10CED">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="606"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BA0D65">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>10,000 yen</w:t>
             </w:r>
           </w:p>
@@ -5095,135 +5308,172 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1323" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="283A92F3" w14:textId="77777777" w:rsidR="00C10CED" w:rsidRPr="00BA0D65" w:rsidRDefault="00C10CED" w:rsidP="004773FF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0971B924" w14:textId="77777777" w:rsidR="00C10CED" w:rsidRPr="00322E48" w:rsidRDefault="00C10CED" w:rsidP="00C10CED">
       <w:pPr>
         <w:spacing w:line="60" w:lineRule="exact"/>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6AD84D2D" w14:textId="77777777" w:rsidR="00C10CED" w:rsidRPr="00B6632C" w:rsidRDefault="00B6632C" w:rsidP="00C10CED">
+    <w:p w14:paraId="6AD84D2D" w14:textId="59F937B3" w:rsidR="00C10CED" w:rsidRPr="00B6632C" w:rsidRDefault="00B6632C" w:rsidP="00C10CED">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B6632C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">Division of </w:t>
       </w:r>
       <w:r w:rsidR="00C10CED" w:rsidRPr="00B6632C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:rPr>
         <w:t>Resear</w:t>
       </w:r>
       <w:r w:rsidR="00455D56" w:rsidRPr="00B6632C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:rPr>
-        <w:t>ch Form 5-1, April 20</w:t>
+        <w:t xml:space="preserve">ch Form </w:t>
+      </w:r>
+      <w:r w:rsidR="00394068" w:rsidRPr="00394068">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:rPr>
+        <w:t>0106-01_e</w:t>
+      </w:r>
+      <w:r w:rsidR="00455D56" w:rsidRPr="00B6632C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00394068">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>Rev</w:t>
+      </w:r>
+      <w:r w:rsidR="00394068">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r w:rsidR="00455D56" w:rsidRPr="00B6632C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:rPr>
+        <w:t>April 20</w:t>
       </w:r>
       <w:r w:rsidR="001B53F7" w:rsidRPr="00B6632C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="00635038">
+      <w:r w:rsidR="001E7C11">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
-        <w:t>5</w:t>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="00C10CED" w:rsidRPr="00B6632C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Version</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00C10CED" w:rsidRPr="00B6632C" w:rsidSect="00BA0D65">
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="624" w:right="567" w:bottom="295" w:left="567" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:linePitch="290"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="5387904A" w14:textId="77777777" w:rsidR="005B374A" w:rsidRDefault="005B374A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="1AC7D00E" w14:textId="77777777" w:rsidR="005B374A" w:rsidRDefault="005B374A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="ＭＳ 明朝">
     <w:altName w:val="MS Mincho"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ ゴシック">
     <w:altName w:val="MS Gothic"/>
     <w:panose1 w:val="020B0609070205080204"/>
@@ -5257,70 +5507,70 @@
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="BIZ UDPゴシック">
     <w:panose1 w:val="020B0400000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002F7" w:usb1="2AC7EDF8" w:usb2="00000012" w:usb3="00000000" w:csb0="00020001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="PMingLiU">
     <w:altName w:val="新細明體"/>
     <w:panose1 w:val="02010601000101010101"/>
     <w:charset w:val="88"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="3CBB37EF" w14:textId="77777777" w:rsidR="005B374A" w:rsidRDefault="005B374A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="243EE137" w14:textId="77777777" w:rsidR="005B374A" w:rsidRDefault="005B374A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="01BA6C23"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C3CAD390"/>
     <w:lvl w:ilvl="0" w:tplc="BF4E8A64">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="□"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="420"/>
         </w:tabs>
         <w:ind w:left="420" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman" w:hint="eastAsia"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0409000B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6702,62 +6952,63 @@
   <w:num w:numId="5" w16cid:durableId="651298809">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1779522020">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="756752095">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="2125808963">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1144664047">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="402334681">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="919294741">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="140"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="840"/>
   <w:drawingGridVerticalSpacing w:val="145"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="6145">
+    <o:shapedefaults v:ext="edit" spidmax="10241">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
@@ -6799,94 +7050,96 @@
     <w:rsid w:val="001207D3"/>
     <w:rsid w:val="001225D9"/>
     <w:rsid w:val="00124207"/>
     <w:rsid w:val="00124DEF"/>
     <w:rsid w:val="00127F8E"/>
     <w:rsid w:val="00137326"/>
     <w:rsid w:val="00156308"/>
     <w:rsid w:val="0016029B"/>
     <w:rsid w:val="001605AB"/>
     <w:rsid w:val="00171CF3"/>
     <w:rsid w:val="00173652"/>
     <w:rsid w:val="00176BF9"/>
     <w:rsid w:val="00185177"/>
     <w:rsid w:val="0019195D"/>
     <w:rsid w:val="00191ACE"/>
     <w:rsid w:val="001A7127"/>
     <w:rsid w:val="001B0875"/>
     <w:rsid w:val="001B53F7"/>
     <w:rsid w:val="001B56BF"/>
     <w:rsid w:val="001D0159"/>
     <w:rsid w:val="001D41A9"/>
     <w:rsid w:val="001D4D01"/>
     <w:rsid w:val="001D68DE"/>
     <w:rsid w:val="001E2CA2"/>
     <w:rsid w:val="001E75AA"/>
+    <w:rsid w:val="001E7C11"/>
     <w:rsid w:val="001F160A"/>
     <w:rsid w:val="001F5F70"/>
     <w:rsid w:val="0020337B"/>
     <w:rsid w:val="0021122D"/>
     <w:rsid w:val="00212E2A"/>
     <w:rsid w:val="00217E5B"/>
     <w:rsid w:val="00220A78"/>
     <w:rsid w:val="0022415A"/>
     <w:rsid w:val="00226718"/>
     <w:rsid w:val="0023187A"/>
     <w:rsid w:val="00236969"/>
     <w:rsid w:val="00252197"/>
     <w:rsid w:val="00266DF9"/>
     <w:rsid w:val="00272117"/>
     <w:rsid w:val="00273E5F"/>
     <w:rsid w:val="002908FC"/>
     <w:rsid w:val="002A2259"/>
     <w:rsid w:val="002A3AA7"/>
     <w:rsid w:val="002A48CD"/>
     <w:rsid w:val="002A4E3E"/>
     <w:rsid w:val="002B7047"/>
     <w:rsid w:val="002C467A"/>
     <w:rsid w:val="002C5046"/>
     <w:rsid w:val="002D3515"/>
     <w:rsid w:val="002D7415"/>
     <w:rsid w:val="002D76FC"/>
     <w:rsid w:val="00306272"/>
     <w:rsid w:val="00322114"/>
     <w:rsid w:val="00322E48"/>
     <w:rsid w:val="00325493"/>
     <w:rsid w:val="00330F61"/>
     <w:rsid w:val="00334EC8"/>
     <w:rsid w:val="00340064"/>
     <w:rsid w:val="0034531B"/>
     <w:rsid w:val="0034699F"/>
     <w:rsid w:val="00347D6A"/>
     <w:rsid w:val="003524EB"/>
     <w:rsid w:val="003656A7"/>
     <w:rsid w:val="003734A8"/>
     <w:rsid w:val="003755A5"/>
     <w:rsid w:val="003810CB"/>
     <w:rsid w:val="0038118B"/>
     <w:rsid w:val="00386607"/>
     <w:rsid w:val="00390EBD"/>
+    <w:rsid w:val="00394068"/>
     <w:rsid w:val="003A0930"/>
     <w:rsid w:val="003D0DD4"/>
     <w:rsid w:val="003D592B"/>
     <w:rsid w:val="003D66D9"/>
     <w:rsid w:val="003F53BF"/>
     <w:rsid w:val="004010CA"/>
     <w:rsid w:val="00401A33"/>
     <w:rsid w:val="00401CF3"/>
     <w:rsid w:val="00402549"/>
     <w:rsid w:val="0040700E"/>
     <w:rsid w:val="004273F6"/>
     <w:rsid w:val="00427648"/>
     <w:rsid w:val="004314DC"/>
     <w:rsid w:val="00447429"/>
     <w:rsid w:val="00450392"/>
     <w:rsid w:val="00455748"/>
     <w:rsid w:val="004559D6"/>
     <w:rsid w:val="00455D56"/>
     <w:rsid w:val="00464E6A"/>
     <w:rsid w:val="004652DD"/>
     <w:rsid w:val="00466F41"/>
     <w:rsid w:val="004773FF"/>
     <w:rsid w:val="004927CC"/>
     <w:rsid w:val="00495850"/>
     <w:rsid w:val="004967FA"/>
@@ -6966,107 +7219,110 @@
     <w:rsid w:val="006F754C"/>
     <w:rsid w:val="00704ABF"/>
     <w:rsid w:val="00723091"/>
     <w:rsid w:val="00724BA9"/>
     <w:rsid w:val="00725F90"/>
     <w:rsid w:val="00734453"/>
     <w:rsid w:val="00742C12"/>
     <w:rsid w:val="00743DD8"/>
     <w:rsid w:val="007529DE"/>
     <w:rsid w:val="007572AD"/>
     <w:rsid w:val="007607EE"/>
     <w:rsid w:val="00763D23"/>
     <w:rsid w:val="0076448A"/>
     <w:rsid w:val="00767C3A"/>
     <w:rsid w:val="007720E3"/>
     <w:rsid w:val="007803CB"/>
     <w:rsid w:val="007859C5"/>
     <w:rsid w:val="00785C30"/>
     <w:rsid w:val="00792468"/>
     <w:rsid w:val="00792AFA"/>
     <w:rsid w:val="00792B98"/>
     <w:rsid w:val="007A1F2C"/>
     <w:rsid w:val="007A404A"/>
     <w:rsid w:val="007B024A"/>
     <w:rsid w:val="007B4EE3"/>
+    <w:rsid w:val="007C3837"/>
     <w:rsid w:val="007C40E9"/>
     <w:rsid w:val="007C41D6"/>
     <w:rsid w:val="007C5088"/>
     <w:rsid w:val="007C596D"/>
     <w:rsid w:val="007C5C50"/>
     <w:rsid w:val="007D071A"/>
     <w:rsid w:val="007D3461"/>
     <w:rsid w:val="007D3C33"/>
     <w:rsid w:val="007D55E2"/>
     <w:rsid w:val="007D6192"/>
     <w:rsid w:val="007D6535"/>
     <w:rsid w:val="007E5D10"/>
     <w:rsid w:val="007F1D85"/>
     <w:rsid w:val="007F2C6D"/>
     <w:rsid w:val="007F442D"/>
     <w:rsid w:val="007F64F9"/>
     <w:rsid w:val="007F65B8"/>
     <w:rsid w:val="007F6E3C"/>
     <w:rsid w:val="008015E1"/>
     <w:rsid w:val="008059A0"/>
     <w:rsid w:val="00814E1B"/>
     <w:rsid w:val="0082381A"/>
     <w:rsid w:val="00834910"/>
     <w:rsid w:val="008568C6"/>
     <w:rsid w:val="00867D20"/>
     <w:rsid w:val="008731B3"/>
     <w:rsid w:val="0088134A"/>
     <w:rsid w:val="00881E77"/>
     <w:rsid w:val="00891192"/>
     <w:rsid w:val="008A5F65"/>
     <w:rsid w:val="008A71D5"/>
     <w:rsid w:val="008A727A"/>
     <w:rsid w:val="008B2E00"/>
     <w:rsid w:val="008B2FCD"/>
     <w:rsid w:val="008C1387"/>
     <w:rsid w:val="008C476C"/>
     <w:rsid w:val="008E04EB"/>
     <w:rsid w:val="008E2D58"/>
     <w:rsid w:val="008F2140"/>
     <w:rsid w:val="008F451F"/>
     <w:rsid w:val="008F5243"/>
+    <w:rsid w:val="0090085C"/>
     <w:rsid w:val="00905A7C"/>
     <w:rsid w:val="00906AB7"/>
     <w:rsid w:val="009102AB"/>
     <w:rsid w:val="009104E7"/>
     <w:rsid w:val="00913F3E"/>
     <w:rsid w:val="00917CED"/>
     <w:rsid w:val="009226EB"/>
     <w:rsid w:val="00924B48"/>
     <w:rsid w:val="00927027"/>
     <w:rsid w:val="00932110"/>
     <w:rsid w:val="00933C0F"/>
     <w:rsid w:val="00935A3B"/>
     <w:rsid w:val="009455B0"/>
     <w:rsid w:val="00945CCE"/>
     <w:rsid w:val="00947E59"/>
     <w:rsid w:val="00964E6A"/>
+    <w:rsid w:val="009657D2"/>
     <w:rsid w:val="009676EE"/>
     <w:rsid w:val="00976658"/>
     <w:rsid w:val="00990237"/>
     <w:rsid w:val="00997DAE"/>
     <w:rsid w:val="009A2B09"/>
     <w:rsid w:val="009A55E7"/>
     <w:rsid w:val="009A6086"/>
     <w:rsid w:val="009A7050"/>
     <w:rsid w:val="009B16F3"/>
     <w:rsid w:val="009B1D8A"/>
     <w:rsid w:val="009B1F84"/>
     <w:rsid w:val="009C3413"/>
     <w:rsid w:val="009C5AB7"/>
     <w:rsid w:val="009C5C05"/>
     <w:rsid w:val="009D0F46"/>
     <w:rsid w:val="009D78DD"/>
     <w:rsid w:val="009E0169"/>
     <w:rsid w:val="009E1525"/>
     <w:rsid w:val="009E2230"/>
     <w:rsid w:val="009E56E3"/>
     <w:rsid w:val="009F11EC"/>
     <w:rsid w:val="00A0164D"/>
     <w:rsid w:val="00A0333A"/>
     <w:rsid w:val="00A10BE6"/>
     <w:rsid w:val="00A1214C"/>
@@ -7079,50 +7335,51 @@
     <w:rsid w:val="00A640C4"/>
     <w:rsid w:val="00A6417E"/>
     <w:rsid w:val="00A67F08"/>
     <w:rsid w:val="00A743F7"/>
     <w:rsid w:val="00A74B04"/>
     <w:rsid w:val="00A77506"/>
     <w:rsid w:val="00A81984"/>
     <w:rsid w:val="00A92F53"/>
     <w:rsid w:val="00A95A59"/>
     <w:rsid w:val="00A95AA3"/>
     <w:rsid w:val="00A9702F"/>
     <w:rsid w:val="00AA3FA1"/>
     <w:rsid w:val="00AA3FF5"/>
     <w:rsid w:val="00AA6AA4"/>
     <w:rsid w:val="00AB1899"/>
     <w:rsid w:val="00AB4047"/>
     <w:rsid w:val="00AB5AD8"/>
     <w:rsid w:val="00AB670A"/>
     <w:rsid w:val="00AC20EA"/>
     <w:rsid w:val="00AC2700"/>
     <w:rsid w:val="00AC5300"/>
     <w:rsid w:val="00AC73C1"/>
     <w:rsid w:val="00AD534D"/>
     <w:rsid w:val="00AD6788"/>
     <w:rsid w:val="00AE4A3F"/>
+    <w:rsid w:val="00B04731"/>
     <w:rsid w:val="00B11B49"/>
     <w:rsid w:val="00B12D70"/>
     <w:rsid w:val="00B175CD"/>
     <w:rsid w:val="00B23915"/>
     <w:rsid w:val="00B26928"/>
     <w:rsid w:val="00B33F72"/>
     <w:rsid w:val="00B37B90"/>
     <w:rsid w:val="00B55A6D"/>
     <w:rsid w:val="00B615EE"/>
     <w:rsid w:val="00B61E37"/>
     <w:rsid w:val="00B6632C"/>
     <w:rsid w:val="00B673FB"/>
     <w:rsid w:val="00B732CE"/>
     <w:rsid w:val="00B90BB3"/>
     <w:rsid w:val="00B91225"/>
     <w:rsid w:val="00B955EA"/>
     <w:rsid w:val="00B958D8"/>
     <w:rsid w:val="00BA031C"/>
     <w:rsid w:val="00BA0D65"/>
     <w:rsid w:val="00BB1ABD"/>
     <w:rsid w:val="00BB4CF4"/>
     <w:rsid w:val="00BC2100"/>
     <w:rsid w:val="00BC302D"/>
     <w:rsid w:val="00BD1B39"/>
     <w:rsid w:val="00BD4F50"/>
@@ -7169,50 +7426,51 @@
     <w:rsid w:val="00D31C5E"/>
     <w:rsid w:val="00D36A9C"/>
     <w:rsid w:val="00D50172"/>
     <w:rsid w:val="00D52CFE"/>
     <w:rsid w:val="00D54C64"/>
     <w:rsid w:val="00D626B6"/>
     <w:rsid w:val="00D659D9"/>
     <w:rsid w:val="00D752C4"/>
     <w:rsid w:val="00D77AE3"/>
     <w:rsid w:val="00DA2FAD"/>
     <w:rsid w:val="00DA70C3"/>
     <w:rsid w:val="00DB0AFF"/>
     <w:rsid w:val="00DB18CE"/>
     <w:rsid w:val="00DB76B0"/>
     <w:rsid w:val="00DC0667"/>
     <w:rsid w:val="00DC51E5"/>
     <w:rsid w:val="00DD087F"/>
     <w:rsid w:val="00DD1481"/>
     <w:rsid w:val="00DF08FB"/>
     <w:rsid w:val="00E05E08"/>
     <w:rsid w:val="00E11C02"/>
     <w:rsid w:val="00E20CA5"/>
     <w:rsid w:val="00E251D0"/>
     <w:rsid w:val="00E26DDD"/>
     <w:rsid w:val="00E27BCD"/>
+    <w:rsid w:val="00E503C9"/>
     <w:rsid w:val="00E50B48"/>
     <w:rsid w:val="00E51556"/>
     <w:rsid w:val="00E57998"/>
     <w:rsid w:val="00E60114"/>
     <w:rsid w:val="00E8079B"/>
     <w:rsid w:val="00E81671"/>
     <w:rsid w:val="00E86040"/>
     <w:rsid w:val="00E86104"/>
     <w:rsid w:val="00E909CF"/>
     <w:rsid w:val="00E96799"/>
     <w:rsid w:val="00EA0049"/>
     <w:rsid w:val="00EA131F"/>
     <w:rsid w:val="00EA2F39"/>
     <w:rsid w:val="00EA5210"/>
     <w:rsid w:val="00EA6735"/>
     <w:rsid w:val="00EA7B0A"/>
     <w:rsid w:val="00EB0221"/>
     <w:rsid w:val="00EF213A"/>
     <w:rsid w:val="00EF6668"/>
     <w:rsid w:val="00F03871"/>
     <w:rsid w:val="00F077E6"/>
     <w:rsid w:val="00F10D54"/>
     <w:rsid w:val="00F10E90"/>
     <w:rsid w:val="00F1175C"/>
     <w:rsid w:val="00F22E2A"/>
@@ -7239,66 +7497,66 @@
     <w:rsid w:val="00FD20EE"/>
     <w:rsid w:val="00FD321A"/>
     <w:rsid w:val="00FE08C8"/>
     <w:rsid w:val="00FE1157"/>
     <w:rsid w:val="00FE143F"/>
     <w:rsid w:val="00FE2186"/>
     <w:rsid w:val="00FE5A97"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="6145">
+    <o:shapedefaults v:ext="edit" spidmax="10241">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="794DF010"/>
   <w15:docId w15:val="{7D2935AF-CECA-4169-B16B-79AFED0BDF2B}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -7744,51 +8002,51 @@
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a7">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="a"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00BA0D65"/>
     <w:pPr>
       <w:ind w:left="840"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="1346597403">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
@@ -8058,77 +8316,77 @@
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AF7F8E03-07BE-4ADC-AB12-60E330C3C27C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{e296e639-91e9-4bb7-a1e8-7ae7de7d97ca}" enabled="1" method="Privileged" siteId="{a449438d-3606-490b-844f-c4e15e535fca}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>389</Words>
-  <Characters>2218</Characters>
+  <Words>394</Words>
+  <Characters>2246</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>18</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>タイトル</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>出張申請（命令）兼　旅費請求書（教員用）</vt:lpstr>
       <vt:lpstr>出張申請（命令）兼　旅費請求書（教員用）</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>立命館大学</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2602</CharactersWithSpaces>
+  <CharactersWithSpaces>2635</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>出張申請（命令）兼　旅費請求書（教員用）</dc:title>
   <dc:subject/>
   <dc:creator>情報システム課</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>