--- v0 (2026-02-11)
+++ v1 (2026-05-25)
@@ -2,64 +2,97 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="54FD9F52" w14:textId="77777777" w:rsidR="00BA4B62" w:rsidRPr="00D759E0" w:rsidRDefault="002736C9" w:rsidP="00BA4B62">
+    <w:p w14:paraId="54FD9F52" w14:textId="017F20BC" w:rsidR="00BA4B62" w:rsidRPr="00D759E0" w:rsidRDefault="0095082D" w:rsidP="00BA4B62">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="0095082D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi" w:hint="eastAsia"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>【</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0095082D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi" w:hint="eastAsia"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Advance application </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0095082D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi" w:hint="eastAsia"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>required</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0095082D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi" w:hint="eastAsia"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>】</w:t>
+      </w:r>
+      <w:r w:rsidR="002736C9">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="ja-JP" w:bidi="ar-SA"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3D0E4720" wp14:editId="67CB7243">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>10795</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>-167640</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6202680" cy="156845"/>
                 <wp:effectExtent l="8890" t="9525" r="8255" b="5080"/>
                 <wp:wrapNone/>
                 <wp:docPr id="2" name="Rectangle 42"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
@@ -141,51 +174,60 @@
                       </w:pPr>
                       <w:r w:rsidRPr="0030232F">
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                           <w:b/>
                           <w:i/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                         <w:t>It is necessary to submit an invoice and materials that can objectively show that the conference, etc., is a necessary part of the research activity.</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00CB4B93" w:rsidRPr="00D759E0">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>Application for Spending of Conference Liaison Expenses for Provision of Alcoholic Beverages and Food/Drink that Includes Alcoholic Beverages</w:t>
+        <w:t>Application</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CB4B93" w:rsidRPr="00D759E0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for Spending of Conference Liaison Expenses for Provision of Alcoholic Beverages and Food/Drink that Includes Alcoholic Beverages</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="20D5DF2D" w14:textId="77777777" w:rsidR="00BA4B62" w:rsidRPr="00D759E0" w:rsidRDefault="00400FB0" w:rsidP="00BA4B62">
       <w:pPr>
         <w:spacing w:line="60" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="02EB53CD" wp14:editId="18FAA2B0">
                 <wp:simplePos x="0" y="0"/>
@@ -624,747 +666,639 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4828" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2DF4F7FC" w14:textId="77777777" w:rsidR="00CB5901" w:rsidRPr="00D759E0" w:rsidRDefault="00CB5901" w:rsidP="00CB5901">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="38FEF9D1" w14:textId="77777777" w:rsidR="00BE2217" w:rsidRDefault="00BA4B62" w:rsidP="00D759E0">
+    <w:p w14:paraId="68164F8A" w14:textId="35EA3AB8" w:rsidR="006301E7" w:rsidRDefault="00BA4B62" w:rsidP="006301E7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3969"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D759E0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve">As based on the "Confirmation Items Related to the Payment of Conference Liaison Expenses Using Research Funds Controlled by </w:t>
+        <w:t>As based on the "</w:t>
       </w:r>
-    </w:p>
-[...4 lines deleted...]
-        </w:tabs>
+      <w:r w:rsidR="006301E7" w:rsidRPr="006301E7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006301E7" w:rsidRPr="006301E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-      </w:pPr>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">Division of </w:t>
+        <w:t>Revision of the Expenditure Rules in the Research Grant Expenditure Guidebook</w:t>
       </w:r>
       <w:r w:rsidRPr="00D759E0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve">Research of Ritsumeikan University" (Oct. 25 2013), I hereby request payment of the costs of this matter as they are </w:t>
+        <w:t>" (</w:t>
       </w:r>
-    </w:p>
-[...4 lines deleted...]
-        </w:tabs>
+      <w:r w:rsidR="006301E7">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-          <w:szCs w:val="14"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
-      </w:pPr>
+        <w:t>Nov</w:t>
+      </w:r>
       <w:r w:rsidRPr="00D759E0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve">related to a reception or similar event pertaining to one of the cases </w:t>
+        <w:t>. 2</w:t>
+      </w:r>
+      <w:r w:rsidR="006301E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D759E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 20</w:t>
+      </w:r>
+      <w:r w:rsidR="006301E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>26</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D759E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">), I hereby </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45FA1354" w14:textId="77777777" w:rsidR="006301E7" w:rsidRDefault="00BA4B62" w:rsidP="00BE2217">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3969"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D759E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>request payment of the costs of this matter as they are related to a reception or similar event pertaining to one of the cases</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="554C2820" w14:textId="4DD2F2EA" w:rsidR="00BA4B62" w:rsidRPr="006301E7" w:rsidRDefault="00BA4B62" w:rsidP="00BE2217">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3969"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D759E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00400FB0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>(i)</w:t>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00400FB0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00400FB0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00D759E0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> to </w:t>
       </w:r>
       <w:r w:rsidR="00400FB0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>(iii)</w:t>
+        <w:t>(ii)</w:t>
       </w:r>
       <w:r w:rsidRPr="00D759E0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> below.</w:t>
       </w:r>
       <w:r w:rsidR="00BC3277">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D759E0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
-        <w:t xml:space="preserve">(Place a check mark in the parenthesis of the </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">corresponding case </w:t>
+        <w:t xml:space="preserve">(Place a check mark in the parenthesis of the corresponding case </w:t>
       </w:r>
       <w:r w:rsidR="00400FB0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
-        <w:t>(i)</w:t>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00400FB0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00400FB0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00D759E0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t xml:space="preserve"> to</w:t>
       </w:r>
       <w:r w:rsidR="000E4A35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00400FB0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
-        <w:t>(iii)</w:t>
+        <w:t>(ii)</w:t>
       </w:r>
       <w:r w:rsidRPr="00D759E0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t xml:space="preserve"> below.)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65AC3F72" w14:textId="77777777" w:rsidR="00BA4B62" w:rsidRPr="00D759E0" w:rsidRDefault="00BA4B62" w:rsidP="00251B7E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3969"/>
         </w:tabs>
         <w:spacing w:line="60" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="PMingLiU" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblW w:w="10784" w:type="dxa"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="476"/>
         <w:gridCol w:w="338"/>
         <w:gridCol w:w="676"/>
         <w:gridCol w:w="288"/>
-        <w:gridCol w:w="8145"/>
+        <w:gridCol w:w="9006"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00251B7E" w:rsidRPr="00D759E0" w14:paraId="54DE2DCE" w14:textId="77777777" w:rsidTr="00AE5B0C">
+      <w:tr w:rsidR="00251B7E" w:rsidRPr="00D759E0" w14:paraId="54DE2DCE" w14:textId="77777777" w:rsidTr="006301E7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="476" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1C0AE0DE" w14:textId="77777777" w:rsidR="00251B7E" w:rsidRPr="00400FB0" w:rsidRDefault="00400FB0" w:rsidP="00D759E0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3969"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
-              <w:t>i)</w:t>
+              <w:t>i</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="ja-JP"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="338" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="68616010" w14:textId="77777777" w:rsidR="00251B7E" w:rsidRPr="00D759E0" w:rsidRDefault="00251B7E" w:rsidP="00D759E0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3969"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D759E0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="676" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7AAF4796" w14:textId="77777777" w:rsidR="00251B7E" w:rsidRPr="00D759E0" w:rsidRDefault="00251B7E" w:rsidP="00D759E0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3969"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="PMingLiU" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="288" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="315A3669" w14:textId="77777777" w:rsidR="00251B7E" w:rsidRPr="00D759E0" w:rsidRDefault="00251B7E" w:rsidP="00D759E0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3969"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D759E0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8145" w:type="dxa"/>
-[...7 lines deleted...]
-          <w:p w14:paraId="6CE629CA" w14:textId="77777777" w:rsidR="00251B7E" w:rsidRPr="00D759E0" w:rsidRDefault="00251B7E" w:rsidP="00D759E0">
+            <w:tcW w:w="9006" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6CE629CA" w14:textId="4E9EE1D2" w:rsidR="00251B7E" w:rsidRPr="00D759E0" w:rsidRDefault="006301E7" w:rsidP="00D759E0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3969"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="PMingLiU" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D759E0">
-[...5 lines deleted...]
-              <w:t>Holding of an international research exchange such as an international symposium or international research presentation.</w:t>
+            <w:r w:rsidRPr="006301E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Expenses for meetings with external parties, such as receptions for research collaboration and international research exchanges</w:t>
+            </w:r>
+            <w:r w:rsidR="00251B7E" w:rsidRPr="00D759E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00251B7E" w:rsidRPr="00D759E0" w14:paraId="5D55DD59" w14:textId="77777777" w:rsidTr="00AE5B0C">
+      <w:tr w:rsidR="00251B7E" w:rsidRPr="00D759E0" w14:paraId="5D55DD59" w14:textId="77777777" w:rsidTr="006301E7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="476" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6A9028C0" w14:textId="77777777" w:rsidR="00251B7E" w:rsidRPr="00400FB0" w:rsidRDefault="00400FB0" w:rsidP="00D759E0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3969"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t>ii)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="338" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="377843B0" w14:textId="77777777" w:rsidR="00251B7E" w:rsidRPr="00D759E0" w:rsidRDefault="00251B7E" w:rsidP="00D759E0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3969"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D759E0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="676" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1BC98D08" w14:textId="77777777" w:rsidR="00251B7E" w:rsidRPr="00D759E0" w:rsidRDefault="00251B7E" w:rsidP="00D759E0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3969"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="PMingLiU" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="288" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1E343A6F" w14:textId="77777777" w:rsidR="00251B7E" w:rsidRPr="00D759E0" w:rsidRDefault="00251B7E" w:rsidP="00D759E0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3969"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D759E0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8145" w:type="dxa"/>
-[...7 lines deleted...]
-          <w:p w14:paraId="54B27596" w14:textId="77777777" w:rsidR="00251B7E" w:rsidRPr="00D759E0" w:rsidRDefault="00251B7E" w:rsidP="00D759E0">
+            <w:tcW w:w="9006" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="54B27596" w14:textId="146EFF4F" w:rsidR="00251B7E" w:rsidRPr="00D759E0" w:rsidRDefault="006301E7" w:rsidP="00D759E0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3969"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="PMingLiU" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D759E0">
-[...166 lines deleted...]
-              <w:t>Holding of a symposium or research presentation with the participation of researchers from companies or other universities.</w:t>
+            <w:r w:rsidRPr="006301E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">When the costs of Meeting </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006301E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>①</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006301E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> are funded by carryover research funds or scholarship donations with no designated purpose or restrictions</w:t>
+            </w:r>
+            <w:r w:rsidR="00251B7E" w:rsidRPr="00D759E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="25E00F06" w14:textId="77777777" w:rsidR="00322114" w:rsidRPr="00D759E0" w:rsidRDefault="00322114" w:rsidP="007D6192">
       <w:pPr>
         <w:spacing w:line="60" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1FAD1D24" w14:textId="77777777" w:rsidR="00236969" w:rsidRDefault="00236969" w:rsidP="00236969">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D759E0">
         <w:rPr>
@@ -1375,51 +1309,69 @@
         </w:rPr>
         <w:t>[Spending budget]</w:t>
       </w:r>
       <w:r w:rsidRPr="00D759E0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D759E0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t xml:space="preserve">*1 </w:t>
       </w:r>
       <w:r w:rsidR="00D86CB2" w:rsidRPr="00D86CB2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
-        <w:t>Write in the name of the research representative below if the budget type is the following: Collaborative Research such as the Advanced Research Programs at Ritsumeikan University.</w:t>
+        <w:t xml:space="preserve">Write in the name of the research representative below if the budget type is the following: Collaborative Research such as the Advanced Research Programs at </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D86CB2" w:rsidRPr="00D86CB2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+        </w:rPr>
+        <w:t>Ritsumeikan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D86CB2" w:rsidRPr="00D86CB2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> University.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10773" w:type="dxa"/>
         <w:tblInd w:w="99" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="99" w:type="dxa"/>
           <w:right w:w="99" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="426"/>
         <w:gridCol w:w="2551"/>
         <w:gridCol w:w="425"/>
@@ -1794,57 +1746,67 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2BD7B802" w14:textId="77777777" w:rsidR="00914711" w:rsidRDefault="00C76770" w:rsidP="00914711">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2236"/>
               </w:tabs>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00D759E0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>Ritsumeikan University Research Promotion Program</w:t>
+              <w:t>Ritsumeikan</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00D759E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> University Research Promotion Program</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0DBAE5D8" w14:textId="77777777" w:rsidR="00C76770" w:rsidRPr="00883B8F" w:rsidRDefault="00914711" w:rsidP="00914711">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="2756"/>
               </w:tabs>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r>
@@ -3182,52 +3144,62 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="56A201F0" w14:textId="77777777" w:rsidR="00F56DF3" w:rsidRPr="00D759E0" w:rsidRDefault="00F56DF3" w:rsidP="00E96799">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D759E0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>[Ritsumeikan</w:t>
-            </w:r>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00D759E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Ritsumeikan</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00B45DD4">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> employees] Affiliation/Position</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2129" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="20313107" w14:textId="77777777" w:rsidR="00F56DF3" w:rsidRPr="00D759E0" w:rsidRDefault="00F56DF3" w:rsidP="00E96799">
             <w:pPr>
               <w:ind w:left="21"/>
               <w:jc w:val="left"/>
               <w:rPr>
@@ -3721,716 +3693,761 @@
               <w:t>yen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4257" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="15BF78B7" w14:textId="77777777" w:rsidR="00D759E0" w:rsidRPr="00D759E0" w:rsidRDefault="00D759E0" w:rsidP="008015E1">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00D759E0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>(                              yen/person)</w:t>
+              <w:t xml:space="preserve">(  </w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00D759E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                            yen/person)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="687393D3" w14:textId="77777777" w:rsidR="00945CCE" w:rsidRPr="00D759E0" w:rsidRDefault="00CB4B93" w:rsidP="00945CCE">
+    <w:p w14:paraId="687393D3" w14:textId="7CDD26E5" w:rsidR="00945CCE" w:rsidRPr="00D759E0" w:rsidRDefault="00CB4B93" w:rsidP="00945CCE">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D759E0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">*3 </w:t>
       </w:r>
-      <w:r w:rsidR="009B7FF0" w:rsidRPr="009B7FF0">
+      <w:r w:rsidR="00B3778D" w:rsidRPr="00B3778D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>Applications involving the serving of alcoholic beverages or food and beverages containing alcoholic beverages must be submitted to each research office at least two weeks prior to the scheduled date of the event.</w:t>
+        <w:t>Please be sure to submit this application form to the respective research office at least two weeks prior to the scheduled date. Applications not submitted in advance cannot be processed.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34FAE8C9" w14:textId="77777777" w:rsidR="00945CCE" w:rsidRPr="00D759E0" w:rsidRDefault="009B7FF0" w:rsidP="00C10CED">
       <w:pPr>
         <w:spacing w:line="60" w:lineRule="exact"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:eastAsia="ja-JP" w:bidi="ar-SA"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="623FEACB" wp14:editId="491F48B5">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="623FEACB" wp14:editId="085DD8F4">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>6012815</wp:posOffset>
+                  <wp:posOffset>6136095</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>34925</wp:posOffset>
+                  <wp:posOffset>35870</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="1036955" cy="620395"/>
-                <wp:effectExtent l="0" t="0" r="10795" b="27305"/>
+                <wp:extent cx="915613" cy="1525445"/>
+                <wp:effectExtent l="0" t="0" r="18415" b="17780"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1" name="Rectangle 40"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr>
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="1036955" cy="620395"/>
+                          <a:ext cx="915613" cy="1525445"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="6350">
                           <a:solidFill>
                             <a:srgbClr val="FFFFFF"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="41A2A7BC" w14:textId="77777777" w:rsidR="00C10CED" w:rsidRPr="00D759E0" w:rsidRDefault="00C10CED" w:rsidP="00D759E0">
+                          <w:p w14:paraId="41A2A7BC" w14:textId="77777777" w:rsidR="00C10CED" w:rsidRDefault="00C10CED" w:rsidP="00D759E0">
                             <w:pPr>
                               <w:jc w:val="left"/>
                               <w:rPr>
-                                <w:rFonts w:ascii="Times New Roman" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="Times New Roman"/>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                                 <w:noProof/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00D759E0">
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                               <w:t>Check</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00D759E0">
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                                 <w:noProof/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> (</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00D759E0">
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
                                 <w:noProof/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                               <w:t>☑</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00D759E0">
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                                 <w:noProof/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                               <w:t>) the applicable category.</w:t>
                             </w:r>
                           </w:p>
+                          <w:p w14:paraId="25E3D09C" w14:textId="77777777" w:rsidR="00B3778D" w:rsidRDefault="00B3778D" w:rsidP="00D759E0">
+                            <w:pPr>
+                              <w:jc w:val="left"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                                <w:noProof/>
+                                <w:sz w:val="16"/>
+                                <w:szCs w:val="16"/>
+                                <w:lang w:eastAsia="ja-JP"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="74F57C0E" w14:textId="0E625321" w:rsidR="00B3778D" w:rsidRPr="00D759E0" w:rsidRDefault="00B3778D" w:rsidP="00D759E0">
+                            <w:pPr>
+                              <w:jc w:val="left"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="Times New Roman"/>
+                                <w:noProof/>
+                                <w:sz w:val="16"/>
+                                <w:szCs w:val="16"/>
+                                <w:lang w:eastAsia="ja-JP"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                                <w:noProof/>
+                                <w:sz w:val="16"/>
+                                <w:szCs w:val="16"/>
+                                <w:lang w:eastAsia="ja-JP"/>
+                              </w:rPr>
+                              <w:t>*</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00B3778D">
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00B3778D">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="Times New Roman"/>
+                                <w:noProof/>
+                                <w:sz w:val="16"/>
+                                <w:szCs w:val="16"/>
+                                <w:lang w:eastAsia="ja-JP"/>
+                              </w:rPr>
+                              <w:t>This allows for execution at the approved amount, even if it exceeds the maximum limit.</w:t>
+                            </w:r>
+                          </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="74295" tIns="8890" rIns="74295" bIns="8890" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="623FEACB" id="Rectangle 40" o:spid="_x0000_s1028" style="position:absolute;margin-left:473.45pt;margin-top:2.75pt;width:81.65pt;height:48.85pt;z-index:251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBtLHHoEwIAACYEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/06QtLW3UdLXqUoS0&#10;XKSFD3AdJ7FwPGbsNlm+nrHT7RZ4QQg/WB6PfWbmzJnNzdAZdlLoNdiSTyc5Z8pKqLRtSv71y/7V&#10;ijMfhK2EAatK/qg8v9m+fLHpXaFm0IKpFDICsb7oXcnbEFyRZV62qhN+Ak5ZctaAnQhkYpNVKHpC&#10;70w2y/Nl1gNWDkEq7+n2bnTybcKvayXDp7r2KjBTcsotpB3Tfoh7tt2IokHhWi3PaYh/yKIT2lLQ&#10;C9SdCIIdUf8B1WmJ4KEOEwldBnWtpUo1UDXT/LdqHlrhVKqFyPHuQpP/f7Dy4+nBfcaYunf3IL95&#10;ZmHXCtuoW0ToWyUqCjeNRGW988XlQzQ8fWWH/gNU1FpxDJA4GGrsIiBVx4ZE9eOFajUEJulyms+X&#10;68WCM0m+5SyfrxcphCiefjv04Z2CjsVDyZFamdDF6d6HmI0onp6k7MHoaq+NSQY2h51BdhLU9n1a&#10;Z3R//cxY1lP0+SJPyL/4/N9BdDqQfo3uSr7K4xoVFWl7a6ukriC0Gc+UsrFnHiN1UaW+CMNhYLoq&#10;+Sz+jTcHqB6JWIRRrjRedGgBf3DWk1RL7r8fBSrOzHtLzXnzekbssZCM1WpNOsdrx+HKIawkoJIH&#10;zsbjLozTcHSom5biTBMXFm6pnbVOTD/ndE6exJgacB6cqPZrO716Hu/tTwAAAP//AwBQSwMEFAAG&#10;AAgAAAAhADDN133iAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SFwQtZPS&#10;iIY4FUJCAqEeaFHh6MRLEhGvg+2k4e9xT3Cb1Yxm3hab2fRsQuc7SxKShQCGVFvdUSPhbf94fQvM&#10;B0Va9ZZQwg962JTnZ4XKtT3SK0670LBYQj5XEtoQhpxzX7dolF/YASl6n9YZFeLpGq6dOsZy0/NU&#10;iIwb1VFcaNWADy3WX7vRSNAf2woP6dPSvU/Z4Xv/klyNz72Ulxfz/R2wgHP4C8MJP6JDGZkqO5L2&#10;rJewvsnWMSphtQJ28pNEpMCqqMQyBV4W/P8L5S8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+&#10;AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAA&#10;ACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAA&#10;ACEAbSxx6BMCAAAmBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYA&#10;CAAAACEAMM3XfeIAAAAKAQAADwAAAAAAAAAAAAAAAABtBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAA&#10;AAAEAAQA8wAAAHwFAAAAAA==&#10;" strokecolor="white" strokeweight=".5pt">
+              <v:rect w14:anchorId="623FEACB" id="Rectangle 40" o:spid="_x0000_s1028" style="position:absolute;margin-left:483.15pt;margin-top:2.8pt;width:72.1pt;height:120.1pt;z-index:251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDdLE9pFAIAACYEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GO2yAQvVfqPyDuje1snCZWnNUq21SV&#10;tttK234AxthGxUAHEjv9+g44m03bS1WVA2IYeLx589jcjr0iRwFOGl3SbJZSIjQ3tdRtSb9+2b9Z&#10;UeI80zVTRouSnoSjt9vXrzaDLcTcdEbVAgiCaFcMtqSd97ZIEsc70TM3M1ZoTDYGeuYxhDapgQ2I&#10;3qtknqbLZDBQWzBcOIe791OSbiN+0wjuPzWNE56okiI3H2eIcxXmZLthRQvMdpKfabB/YNEzqfHR&#10;C9Q984wcQP4B1UsOxpnGz7jpE9M0kotYA1aTpb9V89QxK2ItKI6zF5nc/4Plj8cn+xkCdWcfDP/m&#10;iDa7julW3AGYoROsxueyIFQyWFdcLoTA4VVSDR9Nja1lB2+iBmMDfQDE6sgYpT5dpBajJxw311m+&#10;zG4o4ZjK8nm+WOTxCVY837bg/HthehIWJQVsZURnxwfnAxtWPB+J7I2S9V4qFQNoq50CcmTY9n0c&#10;Z3R3fUxpMpR0eZOnEfmXnPs7iF569K+SfUlXaRiTo4Js73Qd3eWZVNMaKSt91jFIF1zqCj9WI5F1&#10;SefhbtipTH1CYcFMdsXvhYvOwA9KBrRqSd33AwNBifqgsTlvF/N1jt6OwWq1Rp/DdaK6SjDNEaik&#10;npJpufPTbzhYkG2H72RRC23usJ2NjEq/cDqTRzPGBpw/TnD7dRxPvXzv7U8AAAD//wMAUEsDBBQA&#10;BgAIAAAAIQDqAMi04QAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9NS8NAGITvgv9heQUvYjdJ&#10;zVJjNkUEQZEebEvrcZN9TYL7EXc3afz3bk96HGaYeaZcz1qRCZ3vreGQLhIgaBore9Ny2O+eb1dA&#10;fBBGCmUNcvhBD+vq8qIUhbQn847TNrQklhhfCA5dCENBqW861MIv7IAmep/WaRGidC2VTpxiuVY0&#10;SxJGtehNXOjEgE8dNl/bUXOQH5saD9nL0h0ndvjevaU346vi/PpqfnwAEnAOf2E440d0qCJTbUcj&#10;PVEc7hlbxiiHnAE5+2ma5EBqDtldvgJalfT/heoXAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+&#10;AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAA&#10;ACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAA&#10;ACEA3SxPaRQCAAAmBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYA&#10;CAAAACEA6gDItOEAAAAKAQAADwAAAAAAAAAAAAAAAABuBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAA&#10;AAAEAAQA8wAAAHwFAAAAAA==&#10;" strokecolor="white" strokeweight=".5pt">
                 <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt">
                   <w:txbxContent>
-                    <w:p w14:paraId="41A2A7BC" w14:textId="77777777" w:rsidR="00C10CED" w:rsidRPr="00D759E0" w:rsidRDefault="00C10CED" w:rsidP="00D759E0">
+                    <w:p w14:paraId="41A2A7BC" w14:textId="77777777" w:rsidR="00C10CED" w:rsidRDefault="00C10CED" w:rsidP="00D759E0">
                       <w:pPr>
                         <w:jc w:val="left"/>
                         <w:rPr>
-                          <w:rFonts w:ascii="Times New Roman" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="Times New Roman"/>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                           <w:noProof/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00D759E0">
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                         <w:t>Check</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00D759E0">
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                           <w:noProof/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> (</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00D759E0">
                         <w:rPr>
                           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
                           <w:noProof/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                         <w:t>☑</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00D759E0">
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                           <w:noProof/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                         <w:t>) the applicable category.</w:t>
                       </w:r>
                     </w:p>
+                    <w:p w14:paraId="25E3D09C" w14:textId="77777777" w:rsidR="00B3778D" w:rsidRDefault="00B3778D" w:rsidP="00D759E0">
+                      <w:pPr>
+                        <w:jc w:val="left"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                          <w:noProof/>
+                          <w:sz w:val="16"/>
+                          <w:szCs w:val="16"/>
+                          <w:lang w:eastAsia="ja-JP"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w14:paraId="74F57C0E" w14:textId="0E625321" w:rsidR="00B3778D" w:rsidRPr="00D759E0" w:rsidRDefault="00B3778D" w:rsidP="00D759E0">
+                      <w:pPr>
+                        <w:jc w:val="left"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="Times New Roman"/>
+                          <w:noProof/>
+                          <w:sz w:val="16"/>
+                          <w:szCs w:val="16"/>
+                          <w:lang w:eastAsia="ja-JP"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                          <w:noProof/>
+                          <w:sz w:val="16"/>
+                          <w:szCs w:val="16"/>
+                          <w:lang w:eastAsia="ja-JP"/>
+                        </w:rPr>
+                        <w:t>*</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00B3778D">
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00B3778D">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="Times New Roman"/>
+                          <w:noProof/>
+                          <w:sz w:val="16"/>
+                          <w:szCs w:val="16"/>
+                          <w:lang w:eastAsia="ja-JP"/>
+                        </w:rPr>
+                        <w:t>This allows for execution at the approved amount, even if it exceeds the maximum limit.</w:t>
+                      </w:r>
+                    </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2127"/>
-        <w:gridCol w:w="2372"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="2372"/>
+        <w:gridCol w:w="3289"/>
+        <w:gridCol w:w="3969"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C10CED" w:rsidRPr="00D759E0" w14:paraId="1CE9CD0E" w14:textId="77777777" w:rsidTr="000A6DEC">
+      <w:tr w:rsidR="00B3778D" w:rsidRPr="00D759E0" w14:paraId="1CE9CD0E" w14:textId="77777777" w:rsidTr="00B3778D">
         <w:trPr>
           <w:trHeight w:val="60"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="18C12669" w14:textId="77777777" w:rsidR="008015E1" w:rsidRPr="00D759E0" w:rsidRDefault="007D6192" w:rsidP="007D6192">
+          <w:p w14:paraId="18C12669" w14:textId="77777777" w:rsidR="00B3778D" w:rsidRPr="00D759E0" w:rsidRDefault="00B3778D" w:rsidP="007D6192">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="606"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D759E0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Per person (consumption tax included)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2372" w:type="dxa"/>
-[...39 lines deleted...]
-            <w:tcW w:w="2372" w:type="dxa"/>
+            <w:tcW w:w="3289" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="137EE235" w14:textId="77777777" w:rsidR="008015E1" w:rsidRPr="00D759E0" w:rsidRDefault="00C02B20" w:rsidP="00C02B20">
+          <w:p w14:paraId="137EE235" w14:textId="7E3EE137" w:rsidR="00B3778D" w:rsidRPr="00D759E0" w:rsidRDefault="00B3778D" w:rsidP="00C02B20">
             <w:pPr>
               <w:ind w:left="175" w:hanging="175"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...3 lines deleted...]
-              <w:sym w:font="Wingdings" w:char="F06F"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="ja-JP"/>
+              </w:rPr>
+              <w:t>□</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
-              <w:tab/>
-[...13 lines deleted...]
-            <w:tcW w:w="2372" w:type="dxa"/>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="ja-JP"/>
+              </w:rPr>
+              <w:t>i</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="ja-JP"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BA0D65">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conferences including person(s) from outside University </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="ja-JP"/>
+              </w:rPr>
+              <w:t>such as receptions for research collaboration and international research exchanges</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3969" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="05B8C853" w14:textId="77777777" w:rsidR="008015E1" w:rsidRPr="00C02B20" w:rsidRDefault="00C02B20" w:rsidP="00C02B20">
+          <w:p w14:paraId="05B8C853" w14:textId="1E5D33E4" w:rsidR="00B3778D" w:rsidRPr="00C02B20" w:rsidRDefault="00B3778D" w:rsidP="00C02B20">
             <w:pPr>
               <w:ind w:left="175" w:hanging="175"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...3 lines deleted...]
-              <w:sym w:font="Wingdings" w:char="F06F"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="ja-JP"/>
+              </w:rPr>
+              <w:t>□</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
-              <w:tab/>
-[...7 lines deleted...]
-              <w:t>Conferences including person(s) from outside University (Nighttime)</w:t>
+              <w:t>(ii)</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B3778D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>When using carryover research funds or scholarship donations with no designated purpose or restrictions as a source of funding</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C10CED" w:rsidRPr="00D759E0" w14:paraId="7B5CAC46" w14:textId="77777777" w:rsidTr="000A6DEC">
+      <w:tr w:rsidR="00B3778D" w:rsidRPr="00D759E0" w14:paraId="7B5CAC46" w14:textId="77777777" w:rsidTr="00B3778D">
         <w:trPr>
           <w:trHeight w:val="25"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="506C4EB4" w14:textId="77777777" w:rsidR="008015E1" w:rsidRPr="00D759E0" w:rsidRDefault="008015E1" w:rsidP="004773FF">
+          <w:p w14:paraId="506C4EB4" w14:textId="77777777" w:rsidR="00B3778D" w:rsidRPr="00D759E0" w:rsidRDefault="00B3778D" w:rsidP="00B3778D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="606"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D759E0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Standard</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2372" w:type="dxa"/>
+            <w:tcW w:w="3289" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="66142734" w14:textId="77777777" w:rsidR="008015E1" w:rsidRPr="00D759E0" w:rsidRDefault="008015E1" w:rsidP="00C10CED">
+          <w:p w14:paraId="2E30F199" w14:textId="4E0CE2AB" w:rsidR="00B3778D" w:rsidRPr="00D759E0" w:rsidRDefault="00B3778D" w:rsidP="00B3778D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="606"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D759E0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>(basically with Co-op box lunch) 700 yen</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="2372" w:type="dxa"/>
+              <w:t>6,000 yen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3969" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="2E30F199" w14:textId="77777777" w:rsidR="008015E1" w:rsidRPr="00D759E0" w:rsidRDefault="008015E1" w:rsidP="00C10CED">
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="26B15027" w14:textId="77777777" w:rsidR="00B3778D" w:rsidRPr="00D759E0" w:rsidRDefault="00B3778D" w:rsidP="00B3778D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="606"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D759E0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>1,500 yen</w:t>
-[...12 lines deleted...]
-          <w:p w14:paraId="26B15027" w14:textId="77777777" w:rsidR="008015E1" w:rsidRPr="00D759E0" w:rsidRDefault="008015E1" w:rsidP="00C10CED">
+              <w:t>6,000 yen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B3778D" w:rsidRPr="00D759E0" w14:paraId="0C393E11" w14:textId="77777777" w:rsidTr="00B3778D">
+        <w:trPr>
+          <w:trHeight w:val="60"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2127" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2D49FDE8" w14:textId="77777777" w:rsidR="00B3778D" w:rsidRPr="00D759E0" w:rsidRDefault="00B3778D" w:rsidP="00B3778D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="606"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D759E0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>6,000 yen</w:t>
-[...11 lines deleted...]
-            <w:tcBorders>
+              <w:t>Maximum</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3289" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2D49FDE8" w14:textId="77777777" w:rsidR="008015E1" w:rsidRPr="00D759E0" w:rsidRDefault="008015E1" w:rsidP="004773FF">
+          <w:p w14:paraId="79C1BAD5" w14:textId="165B5E94" w:rsidR="00B3778D" w:rsidRPr="00D759E0" w:rsidRDefault="00B3778D" w:rsidP="00B3778D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="606"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D759E0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>Maximum</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="2372" w:type="dxa"/>
+              <w:t>10,000 yen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3969" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="0A9E6628" w14:textId="77777777" w:rsidR="008015E1" w:rsidRPr="00D759E0" w:rsidRDefault="008015E1" w:rsidP="00C10CED">
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="18298753" w14:textId="59350359" w:rsidR="00B3778D" w:rsidRPr="00D759E0" w:rsidRDefault="00B3778D" w:rsidP="00B3778D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="606"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D759E0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>1,000 yen</w:t>
-[...57 lines deleted...]
-              </w:rPr>
               <w:t>10,000 yen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="ja-JP"/>
+              </w:rPr>
+              <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0B0ECD86" w14:textId="77777777" w:rsidR="00F9669A" w:rsidRPr="00D759E0" w:rsidRDefault="00F9669A" w:rsidP="00C10CED">
       <w:pPr>
         <w:spacing w:line="60" w:lineRule="exact"/>
         <w:ind w:leftChars="-67" w:left="-141"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="8"/>
           <w:szCs w:val="8"/>
           <w:u w:val="wave"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="51EF3BC3" w14:textId="77777777" w:rsidR="00F9669A" w:rsidRPr="00D759E0" w:rsidRDefault="00F9669A" w:rsidP="00C10CED">
       <w:pPr>
         <w:spacing w:line="60" w:lineRule="exact"/>
         <w:ind w:leftChars="-67" w:left="-141"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="Times New Roman"/>
           <w:noProof/>
@@ -4895,129 +4912,166 @@
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1397" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0D420DCC" w14:textId="77777777" w:rsidR="00C70811" w:rsidRPr="00D759E0" w:rsidRDefault="00C70811" w:rsidP="00E567EF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="43A8C805" w14:textId="77777777" w:rsidR="00C10CED" w:rsidRPr="00400FB0" w:rsidRDefault="00400FB0" w:rsidP="003A44E0">
+    <w:p w14:paraId="43A8C805" w14:textId="151F904A" w:rsidR="00C10CED" w:rsidRPr="00400FB0" w:rsidRDefault="00400FB0" w:rsidP="003A44E0">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00400FB0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">Division of </w:t>
       </w:r>
       <w:r w:rsidR="00C10CED" w:rsidRPr="00400FB0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:rPr>
-        <w:t>Research Form 5-2, April 20</w:t>
+        <w:t xml:space="preserve">Research Form </w:t>
+      </w:r>
+      <w:r w:rsidR="003A6183" w:rsidRPr="003A6183">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:rPr>
+        <w:t>0106-02_e</w:t>
+      </w:r>
+      <w:r w:rsidR="00C10CED" w:rsidRPr="00400FB0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="003A6183">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>Rev</w:t>
+      </w:r>
+      <w:r w:rsidR="003A6183">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r w:rsidR="00C10CED" w:rsidRPr="00400FB0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:rPr>
+        <w:t>April 20</w:t>
       </w:r>
       <w:r w:rsidR="002D010B" w:rsidRPr="00400FB0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="009B7FF0">
+      <w:r w:rsidR="00B3778D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
-        <w:t>5</w:t>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="00C10CED" w:rsidRPr="00400FB0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Version</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00C10CED" w:rsidRPr="00400FB0" w:rsidSect="00D759E0">
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="624" w:right="567" w:bottom="295" w:left="567" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:linePitch="290"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="2935E7F4" w14:textId="77777777" w:rsidR="00674D6C" w:rsidRDefault="00674D6C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="504D7122" w14:textId="77777777" w:rsidR="00674D6C" w:rsidRDefault="00674D6C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="ＭＳ 明朝">
     <w:altName w:val="MS Mincho"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ ゴシック">
     <w:altName w:val="MS Gothic"/>
     <w:panose1 w:val="020B0609070205080204"/>
@@ -5051,70 +5105,70 @@
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="BIZ UDPゴシック">
     <w:panose1 w:val="020B0400000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002F7" w:usb1="2AC7EDF8" w:usb2="00000012" w:usb3="00000000" w:csb0="00020001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="PMingLiU">
     <w:altName w:val="新細明體"/>
     <w:panose1 w:val="02010601000101010101"/>
     <w:charset w:val="88"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="2447B402" w14:textId="77777777" w:rsidR="00674D6C" w:rsidRDefault="00674D6C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="19D7B8B2" w14:textId="77777777" w:rsidR="00674D6C" w:rsidRDefault="00674D6C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="01BA6C23"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C3CAD390"/>
     <w:lvl w:ilvl="0" w:tplc="BF4E8A64">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="□"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="420"/>
         </w:tabs>
         <w:ind w:left="420" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman" w:hint="eastAsia"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0409000B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6616,97 +6670,98 @@
   <w:num w:numId="6" w16cid:durableId="1038510628">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="824858538">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1550605951">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="896010143">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1412193818">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1262180127">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="377901461">
     <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="140"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="840"/>
   <w:drawingGridVerticalSpacing w:val="145"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="6145">
+    <o:shapedefaults v:ext="edit" spidmax="10241">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00526A2F"/>
     <w:rsid w:val="000030FA"/>
     <w:rsid w:val="000055DD"/>
     <w:rsid w:val="00011BA7"/>
     <w:rsid w:val="00011D2F"/>
     <w:rsid w:val="000156A2"/>
     <w:rsid w:val="00032E8B"/>
+    <w:rsid w:val="000348E8"/>
     <w:rsid w:val="00036D08"/>
     <w:rsid w:val="00042BF2"/>
     <w:rsid w:val="00051ED2"/>
     <w:rsid w:val="000568D1"/>
     <w:rsid w:val="00056E45"/>
     <w:rsid w:val="000628A2"/>
     <w:rsid w:val="00063D41"/>
     <w:rsid w:val="00070676"/>
     <w:rsid w:val="00082DD2"/>
     <w:rsid w:val="00083B4C"/>
     <w:rsid w:val="0008444F"/>
     <w:rsid w:val="000A09DF"/>
     <w:rsid w:val="000A4A5D"/>
     <w:rsid w:val="000A6BBB"/>
     <w:rsid w:val="000A6DEC"/>
     <w:rsid w:val="000D58BB"/>
     <w:rsid w:val="000D7191"/>
     <w:rsid w:val="000E0D07"/>
     <w:rsid w:val="000E4A35"/>
     <w:rsid w:val="000E62A1"/>
     <w:rsid w:val="000E6AB9"/>
     <w:rsid w:val="000E71C3"/>
     <w:rsid w:val="000F6B58"/>
     <w:rsid w:val="000F6DD6"/>
     <w:rsid w:val="000F7837"/>
@@ -6764,50 +6819,51 @@
     <w:rsid w:val="002D010B"/>
     <w:rsid w:val="002D3515"/>
     <w:rsid w:val="002D64D6"/>
     <w:rsid w:val="002D7415"/>
     <w:rsid w:val="002D76FC"/>
     <w:rsid w:val="0030232F"/>
     <w:rsid w:val="00322114"/>
     <w:rsid w:val="00325493"/>
     <w:rsid w:val="00325823"/>
     <w:rsid w:val="00330F61"/>
     <w:rsid w:val="0033442A"/>
     <w:rsid w:val="0034531B"/>
     <w:rsid w:val="0034699F"/>
     <w:rsid w:val="00347D6A"/>
     <w:rsid w:val="003524EB"/>
     <w:rsid w:val="003656A7"/>
     <w:rsid w:val="003734A8"/>
     <w:rsid w:val="003755A5"/>
     <w:rsid w:val="003810CB"/>
     <w:rsid w:val="0038118B"/>
     <w:rsid w:val="00386607"/>
     <w:rsid w:val="00390EBD"/>
     <w:rsid w:val="00393E60"/>
     <w:rsid w:val="003A3177"/>
     <w:rsid w:val="003A44E0"/>
+    <w:rsid w:val="003A6183"/>
     <w:rsid w:val="003D0DD4"/>
     <w:rsid w:val="003F53BF"/>
     <w:rsid w:val="00400FB0"/>
     <w:rsid w:val="004010CA"/>
     <w:rsid w:val="00401A33"/>
     <w:rsid w:val="00401CF3"/>
     <w:rsid w:val="0040700E"/>
     <w:rsid w:val="00427648"/>
     <w:rsid w:val="004314DC"/>
     <w:rsid w:val="00447429"/>
     <w:rsid w:val="00450392"/>
     <w:rsid w:val="004559D6"/>
     <w:rsid w:val="00464E6A"/>
     <w:rsid w:val="004652DD"/>
     <w:rsid w:val="00466F41"/>
     <w:rsid w:val="004773FF"/>
     <w:rsid w:val="004927CC"/>
     <w:rsid w:val="00495850"/>
     <w:rsid w:val="004967FA"/>
     <w:rsid w:val="004A6ED0"/>
     <w:rsid w:val="004B3011"/>
     <w:rsid w:val="004B55A5"/>
     <w:rsid w:val="004B58CC"/>
     <w:rsid w:val="004B6FD4"/>
     <w:rsid w:val="004C5E1D"/>
@@ -6829,50 +6885,51 @@
     <w:rsid w:val="00536EA5"/>
     <w:rsid w:val="005428A5"/>
     <w:rsid w:val="00546295"/>
     <w:rsid w:val="00552363"/>
     <w:rsid w:val="00560BDF"/>
     <w:rsid w:val="00561706"/>
     <w:rsid w:val="00562990"/>
     <w:rsid w:val="00571308"/>
     <w:rsid w:val="005816BD"/>
     <w:rsid w:val="00581883"/>
     <w:rsid w:val="00581E4F"/>
     <w:rsid w:val="005A26D5"/>
     <w:rsid w:val="005A537D"/>
     <w:rsid w:val="005B4638"/>
     <w:rsid w:val="005C3C39"/>
     <w:rsid w:val="005D1A1E"/>
     <w:rsid w:val="005D30F5"/>
     <w:rsid w:val="005D7453"/>
     <w:rsid w:val="005E1322"/>
     <w:rsid w:val="005F5FD8"/>
     <w:rsid w:val="005F657F"/>
     <w:rsid w:val="0061781B"/>
     <w:rsid w:val="00623138"/>
     <w:rsid w:val="0062313C"/>
     <w:rsid w:val="00623936"/>
+    <w:rsid w:val="006301E7"/>
     <w:rsid w:val="00637E02"/>
     <w:rsid w:val="00640AFF"/>
     <w:rsid w:val="00646575"/>
     <w:rsid w:val="00646C0B"/>
     <w:rsid w:val="006543A4"/>
     <w:rsid w:val="006640CF"/>
     <w:rsid w:val="00674D6C"/>
     <w:rsid w:val="006838AE"/>
     <w:rsid w:val="00690DF0"/>
     <w:rsid w:val="00694BC9"/>
     <w:rsid w:val="006A4AF6"/>
     <w:rsid w:val="006B2809"/>
     <w:rsid w:val="006B36C9"/>
     <w:rsid w:val="006C74B2"/>
     <w:rsid w:val="006C7606"/>
     <w:rsid w:val="006D1C02"/>
     <w:rsid w:val="006E05BE"/>
     <w:rsid w:val="006E4505"/>
     <w:rsid w:val="006F6473"/>
     <w:rsid w:val="00704ABF"/>
     <w:rsid w:val="00723091"/>
     <w:rsid w:val="00724BA9"/>
     <w:rsid w:val="00725F90"/>
     <w:rsid w:val="00734453"/>
     <w:rsid w:val="00741A85"/>
@@ -6925,119 +6982,123 @@
     <w:rsid w:val="008A727A"/>
     <w:rsid w:val="008B2E00"/>
     <w:rsid w:val="008B2FCD"/>
     <w:rsid w:val="008C1387"/>
     <w:rsid w:val="008C476C"/>
     <w:rsid w:val="008E04EB"/>
     <w:rsid w:val="008F2140"/>
     <w:rsid w:val="008F451F"/>
     <w:rsid w:val="008F5243"/>
     <w:rsid w:val="008F7D92"/>
     <w:rsid w:val="00905A7C"/>
     <w:rsid w:val="00906AB7"/>
     <w:rsid w:val="009104E7"/>
     <w:rsid w:val="00913F3E"/>
     <w:rsid w:val="00914711"/>
     <w:rsid w:val="009226EB"/>
     <w:rsid w:val="00927027"/>
     <w:rsid w:val="00932110"/>
     <w:rsid w:val="00933C0F"/>
     <w:rsid w:val="00934718"/>
     <w:rsid w:val="00935A3B"/>
     <w:rsid w:val="00936DFB"/>
     <w:rsid w:val="009455B0"/>
     <w:rsid w:val="00945CCE"/>
     <w:rsid w:val="00947E59"/>
+    <w:rsid w:val="0095082D"/>
     <w:rsid w:val="00964E6A"/>
+    <w:rsid w:val="009657D2"/>
     <w:rsid w:val="009676EE"/>
     <w:rsid w:val="00976658"/>
     <w:rsid w:val="00997DAE"/>
     <w:rsid w:val="009A2B09"/>
     <w:rsid w:val="009A55E7"/>
     <w:rsid w:val="009A6086"/>
     <w:rsid w:val="009A7050"/>
     <w:rsid w:val="009B16F3"/>
     <w:rsid w:val="009B1D8A"/>
     <w:rsid w:val="009B1F84"/>
     <w:rsid w:val="009B5F2F"/>
     <w:rsid w:val="009B7BFD"/>
     <w:rsid w:val="009B7FF0"/>
     <w:rsid w:val="009C05AB"/>
     <w:rsid w:val="009C3413"/>
     <w:rsid w:val="009C5AB7"/>
     <w:rsid w:val="009C5C05"/>
     <w:rsid w:val="009C7CA8"/>
     <w:rsid w:val="009D0F46"/>
     <w:rsid w:val="009D78DD"/>
     <w:rsid w:val="009E0169"/>
     <w:rsid w:val="009E1525"/>
+    <w:rsid w:val="009E2241"/>
     <w:rsid w:val="009E56E3"/>
     <w:rsid w:val="009F11EC"/>
     <w:rsid w:val="009F2248"/>
     <w:rsid w:val="00A0164D"/>
     <w:rsid w:val="00A0333A"/>
     <w:rsid w:val="00A1214C"/>
     <w:rsid w:val="00A17EB8"/>
     <w:rsid w:val="00A22BA9"/>
     <w:rsid w:val="00A27E91"/>
     <w:rsid w:val="00A37A21"/>
     <w:rsid w:val="00A50CBE"/>
     <w:rsid w:val="00A524B3"/>
     <w:rsid w:val="00A6235F"/>
     <w:rsid w:val="00A630E6"/>
     <w:rsid w:val="00A640C4"/>
     <w:rsid w:val="00A6417E"/>
     <w:rsid w:val="00A67F08"/>
     <w:rsid w:val="00A7437B"/>
     <w:rsid w:val="00A743F7"/>
     <w:rsid w:val="00A74B04"/>
     <w:rsid w:val="00A77506"/>
     <w:rsid w:val="00A81984"/>
     <w:rsid w:val="00A944D0"/>
     <w:rsid w:val="00A95A59"/>
     <w:rsid w:val="00A95AA3"/>
     <w:rsid w:val="00A9702F"/>
     <w:rsid w:val="00AA3FA1"/>
     <w:rsid w:val="00AA3FF5"/>
     <w:rsid w:val="00AA6AA4"/>
     <w:rsid w:val="00AB1899"/>
     <w:rsid w:val="00AB4047"/>
     <w:rsid w:val="00AB670A"/>
     <w:rsid w:val="00AC1EC1"/>
     <w:rsid w:val="00AC2700"/>
     <w:rsid w:val="00AC5300"/>
     <w:rsid w:val="00AC73C1"/>
     <w:rsid w:val="00AD534D"/>
     <w:rsid w:val="00AD6788"/>
     <w:rsid w:val="00AE4A3F"/>
     <w:rsid w:val="00AE5B0C"/>
     <w:rsid w:val="00B11B49"/>
     <w:rsid w:val="00B175CD"/>
     <w:rsid w:val="00B23915"/>
     <w:rsid w:val="00B31108"/>
     <w:rsid w:val="00B33F72"/>
     <w:rsid w:val="00B366C7"/>
+    <w:rsid w:val="00B3778D"/>
     <w:rsid w:val="00B37B90"/>
     <w:rsid w:val="00B45DD4"/>
     <w:rsid w:val="00B615EE"/>
     <w:rsid w:val="00B61E37"/>
     <w:rsid w:val="00B732CE"/>
     <w:rsid w:val="00B85DEA"/>
     <w:rsid w:val="00B90BB3"/>
     <w:rsid w:val="00B91225"/>
     <w:rsid w:val="00B958D8"/>
     <w:rsid w:val="00BA031C"/>
     <w:rsid w:val="00BA4B62"/>
     <w:rsid w:val="00BB14AD"/>
     <w:rsid w:val="00BB1ABD"/>
     <w:rsid w:val="00BB4CF4"/>
     <w:rsid w:val="00BB70B4"/>
     <w:rsid w:val="00BC2100"/>
     <w:rsid w:val="00BC3277"/>
     <w:rsid w:val="00BD1B39"/>
     <w:rsid w:val="00BD4F50"/>
     <w:rsid w:val="00BD5522"/>
     <w:rsid w:val="00BD6B1F"/>
     <w:rsid w:val="00BD7D47"/>
     <w:rsid w:val="00BE2217"/>
     <w:rsid w:val="00BE60CD"/>
     <w:rsid w:val="00BF420A"/>
@@ -7169,66 +7230,66 @@
     <w:rsid w:val="00FC4C06"/>
     <w:rsid w:val="00FD20EE"/>
     <w:rsid w:val="00FE08C8"/>
     <w:rsid w:val="00FE1157"/>
     <w:rsid w:val="00FE143F"/>
     <w:rsid w:val="00FE2186"/>
     <w:rsid w:val="00FE5A97"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="6145">
+    <o:shapedefaults v:ext="edit" spidmax="10241">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="6A3787A9"/>
   <w15:docId w15:val="{6D9D919A-2852-40D8-B88A-2C8E681B6995}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -7674,51 +7735,51 @@
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a7">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="a"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00C02B20"/>
     <w:pPr>
       <w:ind w:left="840"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="1346597403">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
@@ -7988,77 +8049,77 @@
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{24169C42-AC69-46EB-9997-8B6E9EF1AD3A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{e296e639-91e9-4bb7-a1e8-7ae7de7d97ca}" enabled="1" method="Privileged" siteId="{a449438d-3606-490b-844f-c4e15e535fca}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>442</Words>
-  <Characters>2671</Characters>
+  <Words>428</Words>
+  <Characters>2531</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>22</Lines>
-  <Paragraphs>6</Paragraphs>
+  <Lines>21</Lines>
+  <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>タイトル</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>出張申請（命令）兼　旅費請求書（教員用）</vt:lpstr>
       <vt:lpstr>出張申請（命令）兼　旅費請求書（教員用）</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>立命館大学</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3107</CharactersWithSpaces>
+  <CharactersWithSpaces>2954</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>出張申請（命令）兼　旅費請求書（教員用）</dc:title>
   <dc:subject/>
   <dc:creator>情報システム課</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>