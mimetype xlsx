--- v0 (2026-02-11)
+++ v1 (2026-07-14)
@@ -1,67 +1,72 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29029"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="27932"/>
   <workbookPr codeName="ThisWorkbook"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\ca03-ns2\研究企画課\学内共有\共有データ\03_研究費適正執行\100_研究費執行ガイドブック\HP_様式集更新\様式集データ\2025\English version\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\ca03-ns2\研究企画課\学内共有\共有データ\03_研究費適正執行\100_研究費執行ガイドブック\HP_様式集更新\様式集データ\2026\0107_その他\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{83FEB4C8-73EA-468F-87B4-1E6C3FD88856}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{C4FE6349-60AC-4766-8186-E09E0139FCBB}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Detailed Payment Statement " sheetId="3" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'Detailed Payment Statement '!$A$1:$H$38</definedName>
   </definedNames>
   <calcPr calcId="152511"/>
+  <extLst>
+    <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
+      <xlwcv:version setVersion="1"/>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="78" uniqueCount="65">
   <si>
     <t/>
   </si>
   <si>
     <t>Date Submitted: MM/DD/YYYY</t>
   </si>
   <si>
     <t>Affiliation</t>
   </si>
   <si>
     <t>Position</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Researcher</t>
   </si>
   <si>
     <t>Internal/External Funds</t>
@@ -331,51 +336,51 @@
   <si>
     <t>Individual Research Allowance</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>Grant-in-Aid for Transformative Research Areas (A / B)</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="24"/>
         <rFont val="Segoe UI Symbol"/>
         <family val="3"/>
       </rPr>
       <t>◆</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="24"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
-      <t xml:space="preserve"> AY2025 Payment Statement </t>
+      <t xml:space="preserve"> AY2026 Payment Statement </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="24"/>
         <rFont val="Segoe UI Symbol"/>
         <family val="3"/>
       </rPr>
       <t>◆</t>
     </r>
     <phoneticPr fontId="1"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="15" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
@@ -904,77 +909,77 @@
   <cellStyles count="1">
     <cellStyle name="標準" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
-      <xdr:colOff>1835727</xdr:colOff>
+      <xdr:colOff>277091</xdr:colOff>
       <xdr:row>37</xdr:row>
       <xdr:rowOff>1</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>7</xdr:col>
-      <xdr:colOff>689264</xdr:colOff>
+      <xdr:colOff>692439</xdr:colOff>
       <xdr:row>37</xdr:row>
-      <xdr:rowOff>329046</xdr:rowOff>
+      <xdr:rowOff>464416</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="3" name="Rectangle 13">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000003000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="9836727" y="20972319"/>
-          <a:ext cx="5209310" cy="329045"/>
+          <a:off x="7602682" y="21093546"/>
+          <a:ext cx="6234257" cy="464415"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
         </a:solidFill>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
           </a:solidFill>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="22860" rIns="36576" bIns="22860" anchor="ctr" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="ctr" rtl="0"/>
           <a:r>
             <a:rPr lang="ja-JP" sz="1800">
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
@@ -983,73 +988,193 @@
               <a:ea typeface="ＭＳ Ｐゴシック"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>Division </a:t>
           </a:r>
           <a:r>
             <a:rPr lang="en-US" altLang="ja-JP" sz="1800">
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="ＭＳ Ｐゴシック"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>of Research </a:t>
           </a:r>
           <a:r>
             <a:rPr lang="ja-JP" sz="1800">
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="ＭＳ Ｐゴシック"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
-            <a:t>Form 6-2, April 20</a:t>
+            <a:t>Form </a:t>
           </a:r>
           <a:r>
             <a:rPr lang="en-US" altLang="ja-JP" sz="1800">
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="ＭＳ Ｐゴシック"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
-            <a:t>25</a:t>
+            <a:t>0107-01_e</a:t>
           </a:r>
           <a:r>
             <a:rPr lang="ja-JP" sz="1800">
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="ＭＳ Ｐゴシック"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
-            <a:t> Version</a:t>
+            <a:t>,</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="en-US" altLang="ja-JP" sz="1800">
+              <a:solidFill>
+                <a:sysClr val="windowText" lastClr="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="ＭＳ Ｐゴシック"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>Rev</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1800">
+              <a:solidFill>
+                <a:sysClr val="windowText" lastClr="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="ＭＳ Ｐゴシック"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>：</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="ja-JP" sz="1800">
+              <a:solidFill>
+                <a:sysClr val="windowText" lastClr="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="ＭＳ Ｐゴシック"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t> April </a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="en-US" altLang="ja-JP" sz="1800">
+              <a:solidFill>
+                <a:sysClr val="windowText" lastClr="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="ＭＳ Ｐゴシック"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>2026</a:t>
+          </a:r>
+          <a:endParaRPr lang="ja-JP" sz="1800">
+            <a:solidFill>
+              <a:sysClr val="windowText" lastClr="000000"/>
+            </a:solidFill>
+            <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            <a:ea typeface="ＭＳ Ｐゴシック"/>
+            <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+          </a:endParaRPr>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>1</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>254000</xdr:colOff>
+      <xdr:row>1</xdr:row>
+      <xdr:rowOff>228600</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="1025" name="Text Box 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{82BE0DAB-D272-C07B-C2D4-F4A7CD2F0860}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="234950" y="438150"/>
+          <a:ext cx="254000" cy="228600"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:srgbClr val="FFFFFF"/>
+        </a:solidFill>
+        <a:ln w="9525">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="18288" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1100" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="ＭＳ Ｐゴシック"/>
+              <a:ea typeface="ＭＳ Ｐゴシック"/>
+            </a:rPr>
+            <a:t>0107-01_e</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
@@ -1373,507 +1498,507 @@
       <a:bodyPr vertOverflow="clip" wrap="square" lIns="18288" tIns="0" rIns="0" bIns="0" upright="1"/>
       <a:lstStyle/>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="B1:H39"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" view="pageBreakPreview" zoomScale="55" zoomScaleNormal="55" zoomScaleSheetLayoutView="55" workbookViewId="0">
       <selection activeCell="B1" sqref="B1:H1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="24" customHeight="1" x14ac:dyDescent="0.15"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="24" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="3.375" style="2" customWidth="1"/>
-[...10 lines deleted...]
-    <col min="12" max="12" width="10.125" style="2" customWidth="1"/>
+    <col min="1" max="1" width="3.36328125" style="2" customWidth="1"/>
+    <col min="2" max="2" width="25.6328125" style="2" customWidth="1"/>
+    <col min="3" max="3" width="57.6328125" style="2" customWidth="1"/>
+    <col min="4" max="4" width="12.453125" style="2" customWidth="1"/>
+    <col min="5" max="5" width="5.6328125" style="2" customWidth="1"/>
+    <col min="6" max="6" width="25.6328125" style="2" customWidth="1"/>
+    <col min="7" max="7" width="57.6328125" style="2" customWidth="1"/>
+    <col min="8" max="8" width="12.453125" style="2" customWidth="1"/>
+    <col min="9" max="9" width="10.453125" style="2" customWidth="1"/>
+    <col min="10" max="10" width="17.6328125" style="2" customWidth="1"/>
+    <col min="11" max="11" width="41.6328125" style="2" customWidth="1"/>
+    <col min="12" max="12" width="10.08984375" style="2" customWidth="1"/>
     <col min="13" max="16384" width="9" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:8" s="1" customFormat="1" ht="34.5" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="1" spans="2:8" s="1" customFormat="1" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B1" s="66" t="s">
         <v>64</v>
       </c>
       <c r="C1" s="67"/>
       <c r="D1" s="67"/>
       <c r="E1" s="67"/>
       <c r="F1" s="67"/>
       <c r="G1" s="67"/>
       <c r="H1" s="67"/>
     </row>
-    <row r="2" spans="2:8" ht="36.75" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="2" spans="2:8" ht="36.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="G2" s="68" t="s">
         <v>1</v>
       </c>
       <c r="H2" s="68"/>
     </row>
-    <row r="3" spans="2:8" ht="45" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="3" spans="2:8" ht="45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B3" s="3"/>
       <c r="C3" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D3" s="69" t="s">
         <v>3</v>
       </c>
       <c r="E3" s="69"/>
       <c r="F3" s="69"/>
       <c r="G3" s="69" t="s">
         <v>4</v>
       </c>
       <c r="H3" s="69"/>
     </row>
-    <row r="4" spans="2:8" ht="81.75" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="4" spans="2:8" ht="81.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B4" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C4" s="6"/>
       <c r="D4" s="71"/>
       <c r="E4" s="72"/>
       <c r="F4" s="73"/>
       <c r="G4" s="74"/>
       <c r="H4" s="75"/>
     </row>
-    <row r="5" spans="2:8" ht="30" customHeight="1" x14ac:dyDescent="0.15"/>
-    <row r="6" spans="2:8" ht="62.25" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="5" spans="2:8" ht="30" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="6" spans="2:8" ht="62.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B6" s="7" t="s">
         <v>39</v>
       </c>
       <c r="C6" s="7" t="s">
         <v>40</v>
       </c>
       <c r="D6" s="7" t="s">
         <v>41</v>
       </c>
       <c r="E6" s="8"/>
       <c r="F6" s="7" t="s">
         <v>39</v>
       </c>
       <c r="G6" s="7" t="s">
         <v>40</v>
       </c>
       <c r="H6" s="7" t="s">
         <v>41</v>
       </c>
     </row>
-    <row r="7" spans="2:8" ht="45" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="7" spans="2:8" ht="45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B7" s="56" t="s">
         <v>7</v>
       </c>
       <c r="C7" s="16" t="s">
         <v>42</v>
       </c>
       <c r="D7" s="9"/>
       <c r="F7" s="32" t="s">
         <v>6</v>
       </c>
       <c r="G7" s="50" t="s">
         <v>62</v>
       </c>
       <c r="H7" s="39"/>
     </row>
-    <row r="8" spans="2:8" ht="45" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="8" spans="2:8" ht="45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B8" s="70"/>
       <c r="C8" s="17" t="s">
         <v>63</v>
       </c>
       <c r="D8" s="10"/>
       <c r="F8" s="33"/>
       <c r="G8" s="51"/>
       <c r="H8" s="40"/>
     </row>
-    <row r="9" spans="2:8" ht="45" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="9" spans="2:8" ht="45" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B9" s="15" t="s">
         <v>8</v>
       </c>
       <c r="C9" s="16" t="s">
         <v>45</v>
       </c>
       <c r="D9" s="10"/>
       <c r="F9" s="33"/>
       <c r="G9" s="23" t="s">
         <v>51</v>
       </c>
       <c r="H9" s="10"/>
     </row>
-    <row r="10" spans="2:8" ht="45" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="10" spans="2:8" ht="45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B10" s="65" t="s">
         <v>43</v>
       </c>
       <c r="C10" s="18" t="s">
         <v>9</v>
       </c>
       <c r="D10" s="10"/>
       <c r="F10" s="33"/>
       <c r="G10" s="23" t="s">
         <v>52</v>
       </c>
       <c r="H10" s="10"/>
     </row>
-    <row r="11" spans="2:8" ht="45" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="11" spans="2:8" ht="45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B11" s="65"/>
       <c r="C11" s="17" t="s">
         <v>10</v>
       </c>
       <c r="D11" s="10"/>
       <c r="F11" s="33"/>
       <c r="G11" s="23" t="s">
         <v>53</v>
       </c>
       <c r="H11" s="10"/>
     </row>
-    <row r="12" spans="2:8" ht="45" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="12" spans="2:8" ht="45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B12" s="76" t="s">
         <v>11</v>
       </c>
       <c r="C12" s="17" t="s">
         <v>44</v>
       </c>
       <c r="D12" s="10"/>
       <c r="F12" s="33"/>
       <c r="G12" s="23" t="s">
         <v>54</v>
       </c>
       <c r="H12" s="10"/>
     </row>
-    <row r="13" spans="2:8" ht="45" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="13" spans="2:8" ht="45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B13" s="76"/>
       <c r="C13" s="35" t="s">
         <v>61</v>
       </c>
       <c r="D13" s="10"/>
       <c r="F13" s="33"/>
       <c r="G13" s="23" t="s">
         <v>55</v>
       </c>
       <c r="H13" s="10"/>
     </row>
-    <row r="14" spans="2:8" ht="45" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="14" spans="2:8" ht="45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B14" s="65"/>
       <c r="C14" s="17" t="s">
         <v>12</v>
       </c>
       <c r="D14" s="10"/>
       <c r="F14" s="34"/>
       <c r="G14" s="23" t="s">
         <v>56</v>
       </c>
       <c r="H14" s="10"/>
     </row>
-    <row r="15" spans="2:8" ht="45" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="15" spans="2:8" ht="45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B15" s="65"/>
       <c r="C15" s="18" t="s">
         <v>48</v>
       </c>
       <c r="D15" s="10"/>
       <c r="F15" s="63" t="s">
         <v>59</v>
       </c>
       <c r="G15" s="17" t="s">
         <v>13</v>
       </c>
       <c r="H15" s="10"/>
     </row>
-    <row r="16" spans="2:8" ht="51.75" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="16" spans="2:8" ht="51.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B16" s="56"/>
       <c r="C16" s="19"/>
       <c r="D16" s="58"/>
       <c r="F16" s="64"/>
       <c r="G16" s="17" t="s">
         <v>14</v>
       </c>
       <c r="H16" s="10"/>
     </row>
-    <row r="17" spans="2:8" ht="45" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="17" spans="2:8" ht="45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B17" s="57"/>
       <c r="C17" s="20"/>
       <c r="D17" s="59"/>
       <c r="F17" s="56" t="s">
         <v>60</v>
       </c>
       <c r="G17" s="18" t="s">
         <v>15</v>
       </c>
       <c r="H17" s="10"/>
     </row>
-    <row r="18" spans="2:8" ht="45" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="18" spans="2:8" ht="45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B18" s="27" t="s">
         <v>16</v>
       </c>
       <c r="C18" s="18" t="s">
         <v>49</v>
       </c>
       <c r="D18" s="10"/>
       <c r="F18" s="65"/>
       <c r="G18" s="24" t="s">
         <v>17</v>
       </c>
       <c r="H18" s="10"/>
     </row>
-    <row r="19" spans="2:8" ht="45" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="19" spans="2:8" ht="45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B19" s="26" t="s">
         <v>18</v>
       </c>
       <c r="C19" s="22" t="s">
         <v>50</v>
       </c>
       <c r="D19" s="11"/>
       <c r="F19" s="61"/>
       <c r="G19" s="18" t="s">
         <v>19</v>
       </c>
       <c r="H19" s="10"/>
     </row>
-    <row r="20" spans="2:8" ht="45" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="20" spans="2:8" ht="45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B20" s="25" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="18" t="s">
         <v>50</v>
       </c>
       <c r="D20" s="10"/>
       <c r="F20" s="21" t="s">
         <v>21</v>
       </c>
       <c r="G20" s="18"/>
       <c r="H20" s="10"/>
     </row>
-    <row r="21" spans="2:8" ht="45" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="21" spans="2:8" ht="45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B21" s="25" t="s">
         <v>22</v>
       </c>
       <c r="C21" s="18" t="s">
         <v>50</v>
       </c>
       <c r="D21" s="10"/>
       <c r="F21" s="21" t="s">
         <v>23</v>
       </c>
       <c r="G21" s="18"/>
       <c r="H21" s="10"/>
     </row>
-    <row r="22" spans="2:8" ht="45" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="22" spans="2:8" ht="45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B22" s="25" t="s">
         <v>24</v>
       </c>
       <c r="C22" s="18" t="s">
         <v>50</v>
       </c>
       <c r="D22" s="10"/>
     </row>
-    <row r="23" spans="2:8" ht="45" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="23" spans="2:8" ht="45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B23" s="27" t="s">
         <v>25</v>
       </c>
       <c r="C23" s="18" t="s">
         <v>50</v>
       </c>
       <c r="D23" s="10"/>
       <c r="F23" s="5" t="s">
         <v>46</v>
       </c>
       <c r="G23" s="5" t="s">
         <v>26</v>
       </c>
       <c r="H23" s="7" t="s">
         <v>41</v>
       </c>
     </row>
-    <row r="24" spans="2:8" ht="45" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="24" spans="2:8" ht="45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B24" s="25" t="s">
         <v>27</v>
       </c>
       <c r="C24" s="18" t="s">
         <v>50</v>
       </c>
       <c r="D24" s="10"/>
       <c r="F24" s="56" t="s">
         <v>57</v>
       </c>
       <c r="G24" s="28" t="s">
         <v>28</v>
       </c>
       <c r="H24" s="39"/>
     </row>
-    <row r="25" spans="2:8" ht="45" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="25" spans="2:8" ht="45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B25" s="27" t="s">
         <v>29</v>
       </c>
       <c r="C25" s="18" t="s">
         <v>50</v>
       </c>
       <c r="D25" s="10"/>
       <c r="F25" s="57"/>
       <c r="G25" s="29"/>
       <c r="H25" s="40"/>
     </row>
-    <row r="26" spans="2:8" ht="45" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="26" spans="2:8" ht="45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B26" s="21" t="s">
         <v>30</v>
       </c>
       <c r="C26" s="18" t="s">
         <v>50</v>
       </c>
       <c r="D26" s="10"/>
       <c r="F26" s="60" t="s">
         <v>58</v>
       </c>
       <c r="G26" s="22" t="s">
         <v>28</v>
       </c>
       <c r="H26" s="39"/>
     </row>
-    <row r="27" spans="2:8" ht="45" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="27" spans="2:8" ht="45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B27" s="21" t="s">
         <v>31</v>
       </c>
       <c r="C27" s="18" t="s">
         <v>50</v>
       </c>
       <c r="D27" s="10"/>
       <c r="F27" s="61"/>
       <c r="G27" s="29"/>
       <c r="H27" s="40"/>
     </row>
-    <row r="28" spans="2:8" ht="45" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="28" spans="2:8" ht="45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B28" s="77" t="s">
         <v>32</v>
       </c>
       <c r="C28" s="78"/>
       <c r="D28" s="10"/>
       <c r="F28" s="8"/>
     </row>
-    <row r="29" spans="2:8" ht="30" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="29" spans="2:8" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B29" s="37"/>
       <c r="C29" s="36"/>
       <c r="D29" s="38"/>
       <c r="F29" s="8"/>
     </row>
-    <row r="30" spans="2:8" ht="50.1" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="30" spans="2:8" ht="50.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B30" s="79" t="s">
         <v>33</v>
       </c>
       <c r="C30" s="52" t="s">
         <v>38</v>
       </c>
       <c r="D30" s="53"/>
       <c r="F30" s="47" t="s">
         <v>34</v>
       </c>
       <c r="G30" s="48"/>
       <c r="H30" s="49"/>
     </row>
-    <row r="31" spans="2:8" ht="50.1" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="31" spans="2:8" ht="50.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B31" s="80"/>
       <c r="C31" s="54"/>
       <c r="D31" s="55"/>
       <c r="F31" s="41"/>
       <c r="G31" s="42"/>
       <c r="H31" s="43"/>
     </row>
-    <row r="32" spans="2:8" ht="48" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="32" spans="2:8" ht="48" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B32" s="7" t="s">
         <v>35</v>
       </c>
       <c r="C32" s="12"/>
       <c r="D32" s="6" t="s">
         <v>0</v>
       </c>
       <c r="F32" s="44"/>
       <c r="G32" s="45"/>
       <c r="H32" s="46"/>
     </row>
-    <row r="33" spans="2:8" ht="48" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="33" spans="2:8" ht="48" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B33" s="5" t="s">
         <v>36</v>
       </c>
       <c r="C33" s="12"/>
       <c r="D33" s="6" t="s">
         <v>37</v>
       </c>
       <c r="F33" s="12" t="s">
         <v>47</v>
       </c>
       <c r="G33" s="30"/>
       <c r="H33" s="23"/>
     </row>
-    <row r="34" spans="2:8" ht="18" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="34" spans="2:8" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B34" s="8"/>
       <c r="C34" s="13"/>
       <c r="D34" s="13"/>
     </row>
-    <row r="35" spans="2:8" ht="50.25" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="35" spans="2:8" ht="50.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B35" s="62"/>
       <c r="C35" s="62"/>
       <c r="D35" s="62"/>
       <c r="E35" s="62"/>
       <c r="F35" s="62"/>
       <c r="G35" s="62"/>
       <c r="H35" s="31"/>
     </row>
-    <row r="36" spans="2:8" ht="39.75" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="36" spans="2:8" ht="39.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B36" s="14"/>
       <c r="C36" s="14"/>
       <c r="D36" s="14"/>
     </row>
-    <row r="37" spans="2:8" ht="39.75" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="37" spans="2:8" ht="39.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B37" s="62"/>
       <c r="C37" s="62"/>
       <c r="D37" s="62"/>
       <c r="E37" s="62"/>
       <c r="F37" s="62"/>
       <c r="G37" s="62"/>
       <c r="H37" s="31"/>
     </row>
-    <row r="38" spans="2:8" ht="39.75" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="38" spans="2:8" ht="39.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F38" s="13"/>
       <c r="G38" s="14"/>
       <c r="H38" s="13"/>
     </row>
-    <row r="39" spans="2:8" s="14" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="39" spans="2:8" s="14" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B39" s="2"/>
       <c r="C39" s="2"/>
       <c r="D39" s="2"/>
       <c r="F39" s="2"/>
       <c r="H39" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="28">
     <mergeCell ref="B35:G35"/>
     <mergeCell ref="B37:G37"/>
     <mergeCell ref="F15:F16"/>
     <mergeCell ref="F17:F19"/>
     <mergeCell ref="B1:H1"/>
     <mergeCell ref="G2:H2"/>
     <mergeCell ref="D3:F3"/>
     <mergeCell ref="G3:H3"/>
     <mergeCell ref="B7:B8"/>
     <mergeCell ref="D4:F4"/>
     <mergeCell ref="G4:H4"/>
     <mergeCell ref="B12:B13"/>
     <mergeCell ref="B10:B11"/>
     <mergeCell ref="B14:B15"/>
     <mergeCell ref="B28:C28"/>
     <mergeCell ref="B30:B31"/>
     <mergeCell ref="C30:D30"/>