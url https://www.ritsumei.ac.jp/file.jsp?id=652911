--- v0 (2025-10-01)
+++ v1 (2026-05-02)
@@ -1,54 +1,55 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="20415"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29029"/>
   <workbookPr filterPrivacy="1"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{A8673F40-ADB0-42EE-B03A-0D85779C8609}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{C502B5B8-A889-4BEC-9D05-34084B0C4090}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="22260" windowHeight="12645" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="日本語" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">日本語!$A:$Z</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
   <authors>
     <author>作成者</author>
   </authors>
   <commentList>
     <comment ref="R6" authorId="0" shapeId="0" xr:uid="{6CA437FB-AF6E-477C-8E34-197BD7F13513}">
       <text>
         <r>
@@ -1027,54 +1028,50 @@
     <rPh sb="2" eb="4">
       <t>シッコウ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>クブン</t>
     </rPh>
     <rPh sb="8" eb="10">
       <t>シンセイ</t>
     </rPh>
     <rPh sb="10" eb="12">
       <t>ナイヨウ</t>
     </rPh>
     <rPh sb="13" eb="14">
       <t>オウ</t>
     </rPh>
     <rPh sb="17" eb="18">
       <t>シルシ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>他の予算・研究費も合わせて執行する。</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
-    <t>「外国語論文投稿支援制度(教員向け)」「ハイ・インパクトジャーナル投稿支援制度」を併用する。</t>
-[...2 lines deleted...]
-  <si>
     <t>合算先の予算名称・担当部課</t>
     <rPh sb="0" eb="2">
       <t>ガッサン</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>サキ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>ヨサン</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>メイショウ</t>
     </rPh>
     <rPh sb="9" eb="11">
       <t>タントウ</t>
     </rPh>
     <rPh sb="11" eb="13">
       <t>ブカ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>予算担当教員名</t>
     <rPh sb="0" eb="2">
       <t>ヨサン</t>
@@ -1214,114 +1211,71 @@
       <t>ガイコク</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>ゴ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>外国語論文投稿支援補助金のみで執行する（他の予算研究費を利用しない）。</t>
     <rPh sb="0" eb="2">
       <t>ガイコク</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>ゴ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>外国語論文投稿費（上限：50,000円）</t>
     <rPh sb="0" eb="2">
       <t>ガイコク</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
-    <t>2025年度　外国語論文投稿支援制度（大学院生区分）申請書</t>
-[...31 lines deleted...]
-  <si>
     <t>RARA学生フェローで自身の研究費と振替希望の場合は「○」を選択すること→</t>
     <rPh sb="4" eb="6">
       <t>ガクセイ</t>
     </rPh>
     <rPh sb="11" eb="13">
       <t>ジシン</t>
     </rPh>
     <rPh sb="14" eb="17">
       <t>ケンキュウヒ</t>
     </rPh>
     <rPh sb="18" eb="20">
       <t>フリカエ</t>
     </rPh>
     <rPh sb="20" eb="22">
       <t>キボウ</t>
     </rPh>
     <rPh sb="23" eb="25">
       <t>バアイ</t>
     </rPh>
     <rPh sb="30" eb="32">
       <t>センタク</t>
-    </rPh>
-[...8 lines deleted...]
-      <t>ブ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>申請に必要な添付資料
 （添付した資料に○）</t>
     <rPh sb="16" eb="18">
       <t>シリョウ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <r>
       <t>領収書</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color rgb="FFFF0000"/>
         <rFont val="メイリオ"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
       <t>（※押印署名不可）</t>
     </r>
@@ -1360,50 +1314,100 @@
       <rPr>
         <sz val="10"/>
         <color rgb="FFFF0000"/>
         <rFont val="メイリオ"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
       <t>（※押印署名不可）</t>
     </r>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <r>
       <t>領収書</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color rgb="FFFF0000"/>
         <rFont val="メイリオ"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
       <t>（※押印署名不可）</t>
     </r>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>2026年度　外国語論文投稿支援制度（大学院生区分）申請書</t>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <r>
+      <t>①申請締切：</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="メイリオ"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>2027年2月26日</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="メイリオ"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>、②申請はWEB（下記）より行うこと。</t>
+    </r>
+    <rPh sb="25" eb="27">
+      <t>カキ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>(2026.4 研究部RARAオフィス)</t>
+    <rPh sb="8" eb="10">
+      <t>ケンキュウ</t>
+    </rPh>
+    <rPh sb="10" eb="11">
+      <t>ブ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>「外国語論文投稿支援制度(教員向け)」「論文投稿支援制度」を併用する。</t>
+    <rPh sb="20" eb="22">
+      <t>ロンブン</t>
+    </rPh>
     <phoneticPr fontId="3"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="176" formatCode="#,##0_ "/>
     <numFmt numFmtId="177" formatCode="&quot;¥&quot;#,##0_);[Red]\(&quot;¥&quot;#,##0\)"/>
   </numFmts>
   <fonts count="13">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Yu Gothic"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="メイリオ"/>
       <family val="3"/>
       <charset val="128"/>
@@ -2244,93 +2248,87 @@
         <color auto="1"/>
       </top>
       <bottom style="thick">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thick">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thick">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="181">
+  <cellXfs count="179">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="49" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="1" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="49" fontId="1" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="49" fontId="1" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="49" fontId="1" fillId="2" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="49" fontId="1" fillId="2" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="49" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="49" fontId="1" fillId="4" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="49" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="49" fontId="1" fillId="0" borderId="54" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="54" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="1" fillId="0" borderId="54" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="12" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="1" fillId="4" borderId="32" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="1" fillId="4" borderId="33" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="1" fillId="4" borderId="35" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="1" fillId="4" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
@@ -2364,50 +2362,461 @@
     </xf>
     <xf numFmtId="49" fontId="1" fillId="4" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="1" fillId="4" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="1" fillId="4" borderId="37" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="1" fillId="5" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="1" fillId="5" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="1" fillId="4" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
+    <xf numFmtId="49" fontId="1" fillId="4" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="4" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="2" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="2" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="16" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="4" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="14" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="5" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="4" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="5" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="4" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="4" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="16" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="17" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="2" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="2" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="2" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="4" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="4" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="4" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="2" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="2" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="4" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="4" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="4" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="4" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="20" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="21" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="24" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="25" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="2" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="2" borderId="55" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="2" borderId="56" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="3" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="3" borderId="55" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="3" borderId="57" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="2" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="5" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="5" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="2" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="4" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="2" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="3" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="4" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="5" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="6" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="2" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="11" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="12" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="2" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="3" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="4" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="8" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="2" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="8" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="4" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="2" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="4" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="5" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="3" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="8" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="9" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="2" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="27" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="28" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="20" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="21" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="38" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="38" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="26" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="2" borderId="39" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="2" borderId="40" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="2" borderId="41" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="1" fillId="4" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="176" fontId="1" fillId="4" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="176" fontId="1" fillId="4" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="5" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="177" fontId="1" fillId="5" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="22" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="23" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="5" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="0" fillId="5" borderId="8" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="2" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="2" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="2" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="2" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="2" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="3" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="3" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="3" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="3" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="3" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="3" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="4" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="8" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
     <xf numFmtId="49" fontId="1" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="1" fillId="0" borderId="48" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="49" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="50" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="1" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -2430,461 +2839,50 @@
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="47" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="1" fillId="0" borderId="51" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="52" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="5" borderId="52" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="5" borderId="53" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="1" fillId="5" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="5" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
-    </xf>
-[...409 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="ハイパーリンク" xfId="1" builtinId="8"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFFFFFCC"/>
       <color rgb="FFCCECFF"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
@@ -3143,1485 +3141,1490 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sdb.ritsumei.ac.jp/hibiki/BRDDocument.do?func=insert&amp;binderId=13451" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:Z46"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
-      <selection activeCell="C6" sqref="C6:H6"/>
+      <selection activeCell="O30" sqref="O30"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="16.5"/>
   <cols>
     <col min="1" max="1" width="11.375" style="1" customWidth="1"/>
     <col min="2" max="2" width="13" style="1" customWidth="1"/>
     <col min="3" max="15" width="3.625" style="1" customWidth="1"/>
     <col min="16" max="26" width="4.375" style="1" customWidth="1"/>
     <col min="27" max="16384" width="9" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" ht="17.25" thickBot="1">
       <c r="A1" s="1" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
     </row>
     <row r="2" spans="1:26" ht="32.25" customHeight="1" thickTop="1" thickBot="1">
-      <c r="A2" s="97" t="s">
-[...26 lines deleted...]
-      <c r="Z2" s="99"/>
+      <c r="A2" s="119" t="s">
+        <v>77</v>
+      </c>
+      <c r="B2" s="120"/>
+      <c r="C2" s="120"/>
+      <c r="D2" s="120"/>
+      <c r="E2" s="120"/>
+      <c r="F2" s="120"/>
+      <c r="G2" s="120"/>
+      <c r="H2" s="120"/>
+      <c r="I2" s="120"/>
+      <c r="J2" s="120"/>
+      <c r="K2" s="120"/>
+      <c r="L2" s="120"/>
+      <c r="M2" s="120"/>
+      <c r="N2" s="120"/>
+      <c r="O2" s="120"/>
+      <c r="P2" s="120"/>
+      <c r="Q2" s="120"/>
+      <c r="R2" s="120"/>
+      <c r="S2" s="120"/>
+      <c r="T2" s="120"/>
+      <c r="U2" s="120"/>
+      <c r="V2" s="120"/>
+      <c r="W2" s="120"/>
+      <c r="X2" s="120"/>
+      <c r="Y2" s="120"/>
+      <c r="Z2" s="121"/>
     </row>
     <row r="3" spans="1:26" ht="17.25" thickTop="1">
       <c r="A3" s="9" t="s">
         <v>57</v>
       </c>
       <c r="B3" s="1" t="s">
-        <v>73</v>
+        <v>78</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="B4" s="8" t="s">
         <v>58</v>
       </c>
       <c r="C4" s="8"/>
       <c r="D4" s="8"/>
       <c r="E4" s="8"/>
       <c r="F4" s="8"/>
-      <c r="G4" s="18" t="s">
-[...20 lines deleted...]
-      <c r="Z4" s="17"/>
+      <c r="G4" s="16" t="s">
+        <v>66</v>
+      </c>
+      <c r="H4" s="15"/>
+      <c r="I4" s="15"/>
+      <c r="J4" s="15"/>
+      <c r="K4" s="15"/>
+      <c r="L4" s="15"/>
+      <c r="M4" s="15"/>
+      <c r="N4" s="15"/>
+      <c r="O4" s="15"/>
+      <c r="P4" s="15"/>
+      <c r="Q4" s="15"/>
+      <c r="R4" s="15"/>
+      <c r="S4" s="15"/>
+      <c r="T4" s="15"/>
+      <c r="U4" s="15"/>
+      <c r="V4" s="15"/>
+      <c r="W4" s="15"/>
+      <c r="X4" s="15"/>
+      <c r="Y4" s="15"/>
+      <c r="Z4" s="15"/>
     </row>
     <row r="5" spans="1:26" ht="17.25" thickBot="1">
       <c r="A5" s="7" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="6" spans="1:26" ht="21" customHeight="1" thickTop="1">
-      <c r="A6" s="64" t="s">
+      <c r="A6" s="140" t="s">
         <v>5</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="C6" s="139"/>
-[...5 lines deleted...]
-      <c r="I6" s="123" t="s">
+      <c r="C6" s="99"/>
+      <c r="D6" s="100"/>
+      <c r="E6" s="100"/>
+      <c r="F6" s="100"/>
+      <c r="G6" s="100"/>
+      <c r="H6" s="100"/>
+      <c r="I6" s="79" t="s">
         <v>7</v>
       </c>
-      <c r="J6" s="124"/>
-[...5 lines deleted...]
-      <c r="P6" s="123" t="s">
+      <c r="J6" s="80"/>
+      <c r="K6" s="99"/>
+      <c r="L6" s="100"/>
+      <c r="M6" s="100"/>
+      <c r="N6" s="100"/>
+      <c r="O6" s="100"/>
+      <c r="P6" s="79" t="s">
         <v>46</v>
       </c>
-      <c r="Q6" s="124"/>
-[...3 lines deleted...]
-      <c r="U6" s="123" t="s">
+      <c r="Q6" s="80"/>
+      <c r="R6" s="83"/>
+      <c r="S6" s="84"/>
+      <c r="T6" s="84"/>
+      <c r="U6" s="79" t="s">
         <v>36</v>
       </c>
-      <c r="V6" s="124"/>
-[...3 lines deleted...]
-      <c r="Z6" s="129"/>
+      <c r="V6" s="80"/>
+      <c r="W6" s="83"/>
+      <c r="X6" s="84"/>
+      <c r="Y6" s="84"/>
+      <c r="Z6" s="85"/>
     </row>
     <row r="7" spans="1:26" ht="32.25" customHeight="1">
-      <c r="A7" s="65"/>
+      <c r="A7" s="48"/>
       <c r="B7" s="2" t="s">
         <v>8</v>
       </c>
-      <c r="C7" s="141"/>
-[...2 lines deleted...]
-      <c r="F7" s="145" t="s">
+      <c r="C7" s="101"/>
+      <c r="D7" s="102"/>
+      <c r="E7" s="102"/>
+      <c r="F7" s="41" t="s">
         <v>9</v>
       </c>
-      <c r="G7" s="146"/>
-[...5 lines deleted...]
-      <c r="M7" s="125" t="s">
+      <c r="G7" s="42"/>
+      <c r="H7" s="86"/>
+      <c r="I7" s="87"/>
+      <c r="J7" s="87"/>
+      <c r="K7" s="87"/>
+      <c r="L7" s="87"/>
+      <c r="M7" s="81" t="s">
         <v>51</v>
       </c>
-      <c r="N7" s="126"/>
-[...11 lines deleted...]
-      <c r="Z7" s="21"/>
+      <c r="N7" s="82"/>
+      <c r="O7" s="82"/>
+      <c r="P7" s="17"/>
+      <c r="Q7" s="18"/>
+      <c r="R7" s="18"/>
+      <c r="S7" s="18"/>
+      <c r="T7" s="18"/>
+      <c r="U7" s="18"/>
+      <c r="V7" s="18"/>
+      <c r="W7" s="18"/>
+      <c r="X7" s="18"/>
+      <c r="Y7" s="18"/>
+      <c r="Z7" s="19"/>
     </row>
     <row r="8" spans="1:26" ht="21" customHeight="1">
       <c r="A8" s="4" t="s">
         <v>10</v>
       </c>
-      <c r="B8" s="143"/>
-[...10 lines deleted...]
-      <c r="M8" s="133" t="s">
+      <c r="B8" s="44"/>
+      <c r="C8" s="45"/>
+      <c r="D8" s="45"/>
+      <c r="E8" s="45"/>
+      <c r="F8" s="45"/>
+      <c r="G8" s="45"/>
+      <c r="H8" s="45"/>
+      <c r="I8" s="45"/>
+      <c r="J8" s="45"/>
+      <c r="K8" s="45"/>
+      <c r="L8" s="45"/>
+      <c r="M8" s="89" t="s">
         <v>13</v>
       </c>
-      <c r="N8" s="134"/>
-[...11 lines deleted...]
-      <c r="Z8" s="132"/>
+      <c r="N8" s="90"/>
+      <c r="O8" s="90"/>
+      <c r="P8" s="90"/>
+      <c r="Q8" s="90"/>
+      <c r="R8" s="90"/>
+      <c r="S8" s="90"/>
+      <c r="T8" s="90"/>
+      <c r="U8" s="90"/>
+      <c r="V8" s="91"/>
+      <c r="W8" s="86"/>
+      <c r="X8" s="87"/>
+      <c r="Y8" s="87"/>
+      <c r="Z8" s="88"/>
     </row>
     <row r="9" spans="1:26" ht="21" customHeight="1" thickBot="1">
       <c r="A9" s="5" t="s">
         <v>11</v>
       </c>
-      <c r="B9" s="83"/>
-[...5 lines deleted...]
-      <c r="H9" s="85" t="s">
+      <c r="B9" s="95"/>
+      <c r="C9" s="96"/>
+      <c r="D9" s="96"/>
+      <c r="E9" s="96"/>
+      <c r="F9" s="96"/>
+      <c r="G9" s="96"/>
+      <c r="H9" s="97" t="s">
         <v>12</v>
       </c>
-      <c r="I9" s="86"/>
-[...16 lines deleted...]
-      <c r="Z9" s="149"/>
+      <c r="I9" s="98"/>
+      <c r="J9" s="95"/>
+      <c r="K9" s="96"/>
+      <c r="L9" s="96"/>
+      <c r="M9" s="96"/>
+      <c r="N9" s="96"/>
+      <c r="O9" s="96"/>
+      <c r="P9" s="96"/>
+      <c r="Q9" s="96"/>
+      <c r="R9" s="96"/>
+      <c r="S9" s="96"/>
+      <c r="T9" s="103"/>
+      <c r="U9" s="104"/>
+      <c r="V9" s="104"/>
+      <c r="W9" s="104"/>
+      <c r="X9" s="104"/>
+      <c r="Y9" s="104"/>
+      <c r="Z9" s="105"/>
     </row>
     <row r="10" spans="1:26" ht="18" thickTop="1" thickBot="1">
       <c r="A10" s="7" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:26" ht="34.5" customHeight="1" thickTop="1">
-      <c r="A11" s="22"/>
-[...26 lines deleted...]
-      <c r="Z11" s="138"/>
+      <c r="A11" s="20"/>
+      <c r="B11" s="92" t="s">
+        <v>64</v>
+      </c>
+      <c r="C11" s="93"/>
+      <c r="D11" s="93"/>
+      <c r="E11" s="93"/>
+      <c r="F11" s="93"/>
+      <c r="G11" s="93"/>
+      <c r="H11" s="93"/>
+      <c r="I11" s="93"/>
+      <c r="J11" s="93"/>
+      <c r="K11" s="93"/>
+      <c r="L11" s="93"/>
+      <c r="M11" s="93"/>
+      <c r="N11" s="93"/>
+      <c r="O11" s="93"/>
+      <c r="P11" s="93"/>
+      <c r="Q11" s="93"/>
+      <c r="R11" s="93"/>
+      <c r="S11" s="93"/>
+      <c r="T11" s="93"/>
+      <c r="U11" s="93"/>
+      <c r="V11" s="93"/>
+      <c r="W11" s="93"/>
+      <c r="X11" s="93"/>
+      <c r="Y11" s="93"/>
+      <c r="Z11" s="94"/>
     </row>
     <row r="12" spans="1:26" ht="34.5" customHeight="1">
       <c r="A12" s="4" t="s">
         <v>20</v>
       </c>
-      <c r="B12" s="167"/>
-[...3 lines deleted...]
-      <c r="F12" s="164" t="s">
+      <c r="B12" s="55"/>
+      <c r="C12" s="56"/>
+      <c r="D12" s="56"/>
+      <c r="E12" s="57"/>
+      <c r="F12" s="52" t="s">
         <v>52</v>
       </c>
-      <c r="G12" s="165"/>
-[...5 lines deleted...]
-      <c r="M12" s="145" t="s">
+      <c r="G12" s="53"/>
+      <c r="H12" s="54"/>
+      <c r="I12" s="21"/>
+      <c r="J12" s="22"/>
+      <c r="K12" s="18"/>
+      <c r="L12" s="23"/>
+      <c r="M12" s="41" t="s">
         <v>21</v>
       </c>
-      <c r="N12" s="146"/>
-[...6 lines deleted...]
-      <c r="U12" s="158" t="s">
+      <c r="N12" s="42"/>
+      <c r="O12" s="42"/>
+      <c r="P12" s="44"/>
+      <c r="Q12" s="45"/>
+      <c r="R12" s="45"/>
+      <c r="S12" s="45"/>
+      <c r="T12" s="45"/>
+      <c r="U12" s="43" t="s">
         <v>53</v>
       </c>
-      <c r="V12" s="146"/>
-[...3 lines deleted...]
-      <c r="Z12" s="21"/>
+      <c r="V12" s="42"/>
+      <c r="W12" s="42"/>
+      <c r="X12" s="17"/>
+      <c r="Y12" s="18"/>
+      <c r="Z12" s="19"/>
     </row>
     <row r="13" spans="1:26" ht="34.5" customHeight="1">
-      <c r="A13" s="65" t="s">
+      <c r="A13" s="48" t="s">
         <v>22</v>
       </c>
-      <c r="B13" s="145"/>
-[...10 lines deleted...]
-      <c r="M13" s="145" t="s">
+      <c r="B13" s="41"/>
+      <c r="C13" s="46"/>
+      <c r="D13" s="46"/>
+      <c r="E13" s="46"/>
+      <c r="F13" s="46"/>
+      <c r="G13" s="46"/>
+      <c r="H13" s="46"/>
+      <c r="I13" s="46"/>
+      <c r="J13" s="46"/>
+      <c r="K13" s="46"/>
+      <c r="L13" s="46"/>
+      <c r="M13" s="41" t="s">
         <v>23</v>
       </c>
-      <c r="N13" s="145"/>
-[...11 lines deleted...]
-      <c r="Z13" s="160"/>
+      <c r="N13" s="41"/>
+      <c r="O13" s="41"/>
+      <c r="P13" s="41"/>
+      <c r="Q13" s="46"/>
+      <c r="R13" s="46"/>
+      <c r="S13" s="46"/>
+      <c r="T13" s="46"/>
+      <c r="U13" s="46"/>
+      <c r="V13" s="46"/>
+      <c r="W13" s="46"/>
+      <c r="X13" s="46"/>
+      <c r="Y13" s="46"/>
+      <c r="Z13" s="47"/>
     </row>
     <row r="14" spans="1:26" ht="34.5" customHeight="1" thickBot="1">
       <c r="A14" s="5" t="s">
         <v>24</v>
       </c>
       <c r="B14" s="6" t="s">
         <v>25</v>
       </c>
-      <c r="C14" s="26"/>
-[...24 lines deleted...]
-      <c r="Z14" s="180"/>
+      <c r="C14" s="24"/>
+      <c r="D14" s="25"/>
+      <c r="E14" s="25"/>
+      <c r="F14" s="25"/>
+      <c r="G14" s="25"/>
+      <c r="H14" s="25"/>
+      <c r="I14" s="26"/>
+      <c r="J14" s="69" t="s">
+        <v>71</v>
+      </c>
+      <c r="K14" s="70"/>
+      <c r="L14" s="70"/>
+      <c r="M14" s="70"/>
+      <c r="N14" s="70"/>
+      <c r="O14" s="70"/>
+      <c r="P14" s="70"/>
+      <c r="Q14" s="70"/>
+      <c r="R14" s="70"/>
+      <c r="S14" s="71"/>
+      <c r="T14" s="33"/>
+      <c r="U14" s="72"/>
+      <c r="V14" s="73"/>
+      <c r="W14" s="73"/>
+      <c r="X14" s="73"/>
+      <c r="Y14" s="73"/>
+      <c r="Z14" s="74"/>
     </row>
     <row r="15" spans="1:26" ht="18" thickTop="1" thickBot="1">
       <c r="A15" s="7" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="16" spans="1:26" ht="36" customHeight="1" thickTop="1">
-      <c r="A16" s="170" t="s">
+      <c r="A16" s="58" t="s">
         <v>19</v>
       </c>
-      <c r="B16" s="171"/>
-[...23 lines deleted...]
-      <c r="Z16" s="174"/>
+      <c r="B16" s="59"/>
+      <c r="C16" s="60"/>
+      <c r="D16" s="61"/>
+      <c r="E16" s="61"/>
+      <c r="F16" s="61"/>
+      <c r="G16" s="61"/>
+      <c r="H16" s="61"/>
+      <c r="I16" s="61"/>
+      <c r="J16" s="61"/>
+      <c r="K16" s="61"/>
+      <c r="L16" s="61"/>
+      <c r="M16" s="61"/>
+      <c r="N16" s="61"/>
+      <c r="O16" s="61"/>
+      <c r="P16" s="61"/>
+      <c r="Q16" s="61"/>
+      <c r="R16" s="61"/>
+      <c r="S16" s="61"/>
+      <c r="T16" s="61"/>
+      <c r="U16" s="61"/>
+      <c r="V16" s="61"/>
+      <c r="W16" s="61"/>
+      <c r="X16" s="61"/>
+      <c r="Y16" s="61"/>
+      <c r="Z16" s="62"/>
     </row>
     <row r="17" spans="1:26" ht="34.5" customHeight="1">
-      <c r="A17" s="29"/>
-[...20 lines deleted...]
-      <c r="T17" s="155" t="s">
+      <c r="A17" s="27"/>
+      <c r="B17" s="109" t="s">
+        <v>65</v>
+      </c>
+      <c r="C17" s="109"/>
+      <c r="D17" s="109"/>
+      <c r="E17" s="109"/>
+      <c r="F17" s="109"/>
+      <c r="G17" s="109"/>
+      <c r="H17" s="109"/>
+      <c r="I17" s="109"/>
+      <c r="J17" s="109"/>
+      <c r="K17" s="109"/>
+      <c r="L17" s="109"/>
+      <c r="M17" s="109"/>
+      <c r="N17" s="109"/>
+      <c r="O17" s="109"/>
+      <c r="P17" s="109"/>
+      <c r="Q17" s="109"/>
+      <c r="R17" s="109"/>
+      <c r="S17" s="109"/>
+      <c r="T17" s="36" t="s">
         <v>14</v>
       </c>
-      <c r="U17" s="155"/>
-[...4 lines deleted...]
-      <c r="Z17" s="154"/>
+      <c r="U17" s="36"/>
+      <c r="V17" s="36"/>
+      <c r="W17" s="36"/>
+      <c r="X17" s="34"/>
+      <c r="Y17" s="34"/>
+      <c r="Z17" s="35"/>
     </row>
     <row r="18" spans="1:26" ht="21" customHeight="1">
-      <c r="A18" s="66" t="s">
+      <c r="A18" s="141" t="s">
         <v>48</v>
       </c>
-      <c r="B18" s="69" t="s">
+      <c r="B18" s="143" t="s">
         <v>37</v>
       </c>
-      <c r="C18" s="108" t="s">
+      <c r="C18" s="66" t="s">
         <v>54</v>
       </c>
-      <c r="D18" s="109"/>
-[...21 lines deleted...]
-      <c r="Z18" s="110"/>
+      <c r="D18" s="67"/>
+      <c r="E18" s="67"/>
+      <c r="F18" s="67"/>
+      <c r="G18" s="67"/>
+      <c r="H18" s="67"/>
+      <c r="I18" s="67"/>
+      <c r="J18" s="67"/>
+      <c r="K18" s="67"/>
+      <c r="L18" s="67"/>
+      <c r="M18" s="67"/>
+      <c r="N18" s="67"/>
+      <c r="O18" s="67"/>
+      <c r="P18" s="67"/>
+      <c r="Q18" s="67"/>
+      <c r="R18" s="67"/>
+      <c r="S18" s="67"/>
+      <c r="T18" s="67"/>
+      <c r="U18" s="67"/>
+      <c r="V18" s="67"/>
+      <c r="W18" s="67"/>
+      <c r="X18" s="67"/>
+      <c r="Y18" s="67"/>
+      <c r="Z18" s="68"/>
     </row>
     <row r="19" spans="1:26" ht="35.1" customHeight="1">
-      <c r="A19" s="67"/>
-[...24 lines deleted...]
-      <c r="Z19" s="113"/>
+      <c r="A19" s="133"/>
+      <c r="B19" s="75"/>
+      <c r="C19" s="63"/>
+      <c r="D19" s="64"/>
+      <c r="E19" s="64"/>
+      <c r="F19" s="64"/>
+      <c r="G19" s="64"/>
+      <c r="H19" s="64"/>
+      <c r="I19" s="64"/>
+      <c r="J19" s="64"/>
+      <c r="K19" s="64"/>
+      <c r="L19" s="64"/>
+      <c r="M19" s="64"/>
+      <c r="N19" s="64"/>
+      <c r="O19" s="64"/>
+      <c r="P19" s="64"/>
+      <c r="Q19" s="64"/>
+      <c r="R19" s="64"/>
+      <c r="S19" s="64"/>
+      <c r="T19" s="64"/>
+      <c r="U19" s="64"/>
+      <c r="V19" s="64"/>
+      <c r="W19" s="64"/>
+      <c r="X19" s="64"/>
+      <c r="Y19" s="64"/>
+      <c r="Z19" s="65"/>
     </row>
     <row r="20" spans="1:26" ht="21" customHeight="1">
-      <c r="A20" s="67"/>
-      <c r="B20" s="69" t="s">
+      <c r="A20" s="133"/>
+      <c r="B20" s="143" t="s">
         <v>38</v>
       </c>
-      <c r="C20" s="108" t="s">
+      <c r="C20" s="66" t="s">
         <v>55</v>
       </c>
-      <c r="D20" s="109"/>
-[...21 lines deleted...]
-      <c r="Z20" s="110"/>
+      <c r="D20" s="67"/>
+      <c r="E20" s="67"/>
+      <c r="F20" s="67"/>
+      <c r="G20" s="67"/>
+      <c r="H20" s="67"/>
+      <c r="I20" s="67"/>
+      <c r="J20" s="67"/>
+      <c r="K20" s="67"/>
+      <c r="L20" s="67"/>
+      <c r="M20" s="67"/>
+      <c r="N20" s="67"/>
+      <c r="O20" s="67"/>
+      <c r="P20" s="67"/>
+      <c r="Q20" s="67"/>
+      <c r="R20" s="67"/>
+      <c r="S20" s="67"/>
+      <c r="T20" s="67"/>
+      <c r="U20" s="67"/>
+      <c r="V20" s="67"/>
+      <c r="W20" s="67"/>
+      <c r="X20" s="67"/>
+      <c r="Y20" s="67"/>
+      <c r="Z20" s="68"/>
     </row>
     <row r="21" spans="1:26" ht="35.1" customHeight="1">
-      <c r="A21" s="67"/>
-[...24 lines deleted...]
-      <c r="Z21" s="113"/>
+      <c r="A21" s="133"/>
+      <c r="B21" s="75"/>
+      <c r="C21" s="63"/>
+      <c r="D21" s="64"/>
+      <c r="E21" s="64"/>
+      <c r="F21" s="64"/>
+      <c r="G21" s="64"/>
+      <c r="H21" s="64"/>
+      <c r="I21" s="64"/>
+      <c r="J21" s="64"/>
+      <c r="K21" s="64"/>
+      <c r="L21" s="64"/>
+      <c r="M21" s="64"/>
+      <c r="N21" s="64"/>
+      <c r="O21" s="64"/>
+      <c r="P21" s="64"/>
+      <c r="Q21" s="64"/>
+      <c r="R21" s="64"/>
+      <c r="S21" s="64"/>
+      <c r="T21" s="64"/>
+      <c r="U21" s="64"/>
+      <c r="V21" s="64"/>
+      <c r="W21" s="64"/>
+      <c r="X21" s="64"/>
+      <c r="Y21" s="64"/>
+      <c r="Z21" s="65"/>
     </row>
     <row r="22" spans="1:26" ht="21" customHeight="1">
-      <c r="A22" s="66" t="s">
+      <c r="A22" s="141" t="s">
         <v>49</v>
       </c>
-      <c r="B22" s="69" t="s">
+      <c r="B22" s="143" t="s">
         <v>39</v>
       </c>
-      <c r="C22" s="108" t="s">
+      <c r="C22" s="66" t="s">
         <v>16</v>
       </c>
-      <c r="D22" s="109"/>
-[...21 lines deleted...]
-      <c r="Z22" s="110"/>
+      <c r="D22" s="67"/>
+      <c r="E22" s="67"/>
+      <c r="F22" s="67"/>
+      <c r="G22" s="67"/>
+      <c r="H22" s="67"/>
+      <c r="I22" s="67"/>
+      <c r="J22" s="67"/>
+      <c r="K22" s="67"/>
+      <c r="L22" s="67"/>
+      <c r="M22" s="67"/>
+      <c r="N22" s="67"/>
+      <c r="O22" s="67"/>
+      <c r="P22" s="67"/>
+      <c r="Q22" s="67"/>
+      <c r="R22" s="67"/>
+      <c r="S22" s="67"/>
+      <c r="T22" s="67"/>
+      <c r="U22" s="67"/>
+      <c r="V22" s="67"/>
+      <c r="W22" s="67"/>
+      <c r="X22" s="67"/>
+      <c r="Y22" s="67"/>
+      <c r="Z22" s="68"/>
     </row>
     <row r="23" spans="1:26" ht="35.1" customHeight="1">
-      <c r="A23" s="67"/>
-[...24 lines deleted...]
-      <c r="Z23" s="113"/>
+      <c r="A23" s="133"/>
+      <c r="B23" s="75"/>
+      <c r="C23" s="63"/>
+      <c r="D23" s="64"/>
+      <c r="E23" s="64"/>
+      <c r="F23" s="64"/>
+      <c r="G23" s="64"/>
+      <c r="H23" s="64"/>
+      <c r="I23" s="64"/>
+      <c r="J23" s="64"/>
+      <c r="K23" s="64"/>
+      <c r="L23" s="64"/>
+      <c r="M23" s="64"/>
+      <c r="N23" s="64"/>
+      <c r="O23" s="64"/>
+      <c r="P23" s="64"/>
+      <c r="Q23" s="64"/>
+      <c r="R23" s="64"/>
+      <c r="S23" s="64"/>
+      <c r="T23" s="64"/>
+      <c r="U23" s="64"/>
+      <c r="V23" s="64"/>
+      <c r="W23" s="64"/>
+      <c r="X23" s="64"/>
+      <c r="Y23" s="64"/>
+      <c r="Z23" s="65"/>
     </row>
     <row r="24" spans="1:26" ht="21" customHeight="1">
-      <c r="A24" s="67"/>
-      <c r="B24" s="69" t="s">
+      <c r="A24" s="133"/>
+      <c r="B24" s="143" t="s">
         <v>40</v>
       </c>
-      <c r="C24" s="108" t="s">
+      <c r="C24" s="66" t="s">
         <v>17</v>
       </c>
-      <c r="D24" s="109"/>
-[...21 lines deleted...]
-      <c r="Z24" s="110"/>
+      <c r="D24" s="67"/>
+      <c r="E24" s="67"/>
+      <c r="F24" s="67"/>
+      <c r="G24" s="67"/>
+      <c r="H24" s="67"/>
+      <c r="I24" s="67"/>
+      <c r="J24" s="67"/>
+      <c r="K24" s="67"/>
+      <c r="L24" s="67"/>
+      <c r="M24" s="67"/>
+      <c r="N24" s="67"/>
+      <c r="O24" s="67"/>
+      <c r="P24" s="67"/>
+      <c r="Q24" s="67"/>
+      <c r="R24" s="67"/>
+      <c r="S24" s="67"/>
+      <c r="T24" s="67"/>
+      <c r="U24" s="67"/>
+      <c r="V24" s="67"/>
+      <c r="W24" s="67"/>
+      <c r="X24" s="67"/>
+      <c r="Y24" s="67"/>
+      <c r="Z24" s="68"/>
     </row>
     <row r="25" spans="1:26" ht="35.1" customHeight="1">
-      <c r="A25" s="67"/>
-[...24 lines deleted...]
-      <c r="Z25" s="113"/>
+      <c r="A25" s="133"/>
+      <c r="B25" s="75"/>
+      <c r="C25" s="63"/>
+      <c r="D25" s="64"/>
+      <c r="E25" s="64"/>
+      <c r="F25" s="64"/>
+      <c r="G25" s="64"/>
+      <c r="H25" s="64"/>
+      <c r="I25" s="64"/>
+      <c r="J25" s="64"/>
+      <c r="K25" s="64"/>
+      <c r="L25" s="64"/>
+      <c r="M25" s="64"/>
+      <c r="N25" s="64"/>
+      <c r="O25" s="64"/>
+      <c r="P25" s="64"/>
+      <c r="Q25" s="64"/>
+      <c r="R25" s="64"/>
+      <c r="S25" s="64"/>
+      <c r="T25" s="64"/>
+      <c r="U25" s="64"/>
+      <c r="V25" s="64"/>
+      <c r="W25" s="64"/>
+      <c r="X25" s="64"/>
+      <c r="Y25" s="64"/>
+      <c r="Z25" s="65"/>
     </row>
     <row r="26" spans="1:26" ht="21" customHeight="1" thickBot="1">
-      <c r="A26" s="68"/>
+      <c r="A26" s="142"/>
       <c r="B26" s="6" t="s">
         <v>15</v>
       </c>
-      <c r="C26" s="83" t="s">
+      <c r="C26" s="95" t="s">
         <v>56</v>
       </c>
-      <c r="D26" s="84"/>
-[...10 lines deleted...]
-      <c r="O26" s="85" t="s">
+      <c r="D26" s="96"/>
+      <c r="E26" s="96"/>
+      <c r="F26" s="96"/>
+      <c r="G26" s="96"/>
+      <c r="H26" s="96"/>
+      <c r="I26" s="96"/>
+      <c r="J26" s="96"/>
+      <c r="K26" s="96"/>
+      <c r="L26" s="96"/>
+      <c r="M26" s="96"/>
+      <c r="N26" s="96"/>
+      <c r="O26" s="97" t="s">
         <v>18</v>
       </c>
-      <c r="P26" s="86"/>
-[...9 lines deleted...]
-      <c r="Z26" s="81"/>
+      <c r="P26" s="98"/>
+      <c r="Q26" s="156"/>
+      <c r="R26" s="157"/>
+      <c r="S26" s="157"/>
+      <c r="T26" s="157"/>
+      <c r="U26" s="153"/>
+      <c r="V26" s="153"/>
+      <c r="W26" s="153"/>
+      <c r="X26" s="153"/>
+      <c r="Y26" s="153"/>
+      <c r="Z26" s="154"/>
     </row>
     <row r="27" spans="1:26" ht="18" thickTop="1" thickBot="1">
       <c r="A27" s="7" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="28" spans="1:26" ht="36.950000000000003" customHeight="1" thickTop="1">
-      <c r="A28" s="156" t="s">
+      <c r="A28" s="37" t="s">
         <v>50</v>
       </c>
-      <c r="B28" s="157"/>
-[...27 lines deleted...]
-      <c r="Z28" s="163"/>
+      <c r="B28" s="38"/>
+      <c r="C28" s="39"/>
+      <c r="D28" s="40"/>
+      <c r="E28" s="49" t="s">
+        <v>68</v>
+      </c>
+      <c r="F28" s="50"/>
+      <c r="G28" s="50"/>
+      <c r="H28" s="50"/>
+      <c r="I28" s="50"/>
+      <c r="J28" s="50"/>
+      <c r="K28" s="50"/>
+      <c r="L28" s="50"/>
+      <c r="M28" s="50"/>
+      <c r="N28" s="51"/>
+      <c r="O28" s="39"/>
+      <c r="P28" s="40"/>
+      <c r="Q28" s="49" t="s">
+        <v>70</v>
+      </c>
+      <c r="R28" s="50"/>
+      <c r="S28" s="50"/>
+      <c r="T28" s="50"/>
+      <c r="U28" s="50"/>
+      <c r="V28" s="50"/>
+      <c r="W28" s="50"/>
+      <c r="X28" s="50"/>
+      <c r="Y28" s="50"/>
+      <c r="Z28" s="51"/>
     </row>
     <row r="29" spans="1:26" ht="36.950000000000003" customHeight="1">
-      <c r="A29" s="74" t="s">
+      <c r="A29" s="147" t="s">
         <v>26</v>
       </c>
-      <c r="B29" s="75"/>
-      <c r="C29" s="57" t="s">
+      <c r="B29" s="148"/>
+      <c r="C29" s="110" t="s">
         <v>41</v>
       </c>
-      <c r="D29" s="82"/>
-[...7 lines deleted...]
-      <c r="L29" s="150" t="s">
+      <c r="D29" s="155"/>
+      <c r="E29" s="122"/>
+      <c r="F29" s="123"/>
+      <c r="G29" s="123"/>
+      <c r="H29" s="123"/>
+      <c r="I29" s="123"/>
+      <c r="J29" s="123"/>
+      <c r="K29" s="124"/>
+      <c r="L29" s="106" t="s">
         <v>42</v>
       </c>
-      <c r="M29" s="63"/>
-[...1 lines deleted...]
-      <c r="O29" s="57" t="s">
+      <c r="M29" s="107"/>
+      <c r="N29" s="108"/>
+      <c r="O29" s="110" t="s">
         <v>41</v>
       </c>
-      <c r="P29" s="82"/>
-[...7 lines deleted...]
-      <c r="X29" s="150" t="s">
+      <c r="P29" s="155"/>
+      <c r="Q29" s="122"/>
+      <c r="R29" s="123"/>
+      <c r="S29" s="123"/>
+      <c r="T29" s="123"/>
+      <c r="U29" s="123"/>
+      <c r="V29" s="123"/>
+      <c r="W29" s="124"/>
+      <c r="X29" s="106" t="s">
         <v>42</v>
       </c>
-      <c r="Y29" s="63"/>
-      <c r="Z29" s="151"/>
+      <c r="Y29" s="107"/>
+      <c r="Z29" s="108"/>
     </row>
     <row r="30" spans="1:26" ht="35.1" customHeight="1">
-      <c r="A30" s="66" t="s">
-[...4 lines deleted...]
-      <c r="D30" s="63" t="s">
+      <c r="A30" s="141" t="s">
+        <v>72</v>
+      </c>
+      <c r="B30" s="144"/>
+      <c r="C30" s="28"/>
+      <c r="D30" s="107" t="s">
         <v>27</v>
       </c>
-      <c r="E30" s="61"/>
-[...10 lines deleted...]
-      <c r="P30" s="63" t="s">
+      <c r="E30" s="138"/>
+      <c r="F30" s="138"/>
+      <c r="G30" s="138"/>
+      <c r="H30" s="138"/>
+      <c r="I30" s="138"/>
+      <c r="J30" s="138"/>
+      <c r="K30" s="138"/>
+      <c r="L30" s="138"/>
+      <c r="M30" s="138"/>
+      <c r="N30" s="139"/>
+      <c r="O30" s="28"/>
+      <c r="P30" s="107" t="s">
         <v>29</v>
       </c>
-      <c r="Q30" s="61"/>
-[...8 lines deleted...]
-      <c r="Z30" s="62"/>
+      <c r="Q30" s="138"/>
+      <c r="R30" s="138"/>
+      <c r="S30" s="138"/>
+      <c r="T30" s="138"/>
+      <c r="U30" s="138"/>
+      <c r="V30" s="138"/>
+      <c r="W30" s="138"/>
+      <c r="X30" s="138"/>
+      <c r="Y30" s="138"/>
+      <c r="Z30" s="139"/>
     </row>
     <row r="31" spans="1:26" ht="35.1" customHeight="1">
-      <c r="A31" s="66"/>
-[...2 lines deleted...]
-      <c r="D31" s="63" t="s">
+      <c r="A31" s="141"/>
+      <c r="B31" s="144"/>
+      <c r="C31" s="28"/>
+      <c r="D31" s="107" t="s">
         <v>28</v>
       </c>
-      <c r="E31" s="61"/>
-[...10 lines deleted...]
-      <c r="P31" s="63" t="s">
+      <c r="E31" s="138"/>
+      <c r="F31" s="138"/>
+      <c r="G31" s="138"/>
+      <c r="H31" s="138"/>
+      <c r="I31" s="138"/>
+      <c r="J31" s="138"/>
+      <c r="K31" s="138"/>
+      <c r="L31" s="138"/>
+      <c r="M31" s="138"/>
+      <c r="N31" s="139"/>
+      <c r="O31" s="28"/>
+      <c r="P31" s="107" t="s">
         <v>30</v>
       </c>
-      <c r="Q31" s="61"/>
-[...8 lines deleted...]
-      <c r="Z31" s="62"/>
+      <c r="Q31" s="138"/>
+      <c r="R31" s="138"/>
+      <c r="S31" s="138"/>
+      <c r="T31" s="138"/>
+      <c r="U31" s="138"/>
+      <c r="V31" s="138"/>
+      <c r="W31" s="138"/>
+      <c r="X31" s="138"/>
+      <c r="Y31" s="138"/>
+      <c r="Z31" s="139"/>
     </row>
     <row r="32" spans="1:26" ht="35.1" customHeight="1">
-      <c r="A32" s="66"/>
-[...28 lines deleted...]
-      <c r="Z32" s="62"/>
+      <c r="A32" s="141"/>
+      <c r="B32" s="144"/>
+      <c r="C32" s="28"/>
+      <c r="D32" s="137" t="s">
+        <v>73</v>
+      </c>
+      <c r="E32" s="138"/>
+      <c r="F32" s="138"/>
+      <c r="G32" s="138"/>
+      <c r="H32" s="138"/>
+      <c r="I32" s="138"/>
+      <c r="J32" s="138"/>
+      <c r="K32" s="138"/>
+      <c r="L32" s="138"/>
+      <c r="M32" s="138"/>
+      <c r="N32" s="139"/>
+      <c r="O32" s="28"/>
+      <c r="P32" s="137" t="s">
+        <v>76</v>
+      </c>
+      <c r="Q32" s="138"/>
+      <c r="R32" s="138"/>
+      <c r="S32" s="138"/>
+      <c r="T32" s="138"/>
+      <c r="U32" s="138"/>
+      <c r="V32" s="138"/>
+      <c r="W32" s="138"/>
+      <c r="X32" s="138"/>
+      <c r="Y32" s="138"/>
+      <c r="Z32" s="139"/>
     </row>
     <row r="33" spans="1:26" ht="18.75">
-      <c r="A33" s="66"/>
-[...1 lines deleted...]
-      <c r="C33" s="57" t="s">
+      <c r="A33" s="141"/>
+      <c r="B33" s="144"/>
+      <c r="C33" s="110" t="s">
         <v>43</v>
       </c>
-      <c r="D33" s="58"/>
-[...10 lines deleted...]
-      <c r="O33" s="57" t="s">
+      <c r="D33" s="111"/>
+      <c r="E33" s="111"/>
+      <c r="F33" s="111"/>
+      <c r="G33" s="111"/>
+      <c r="H33" s="111"/>
+      <c r="I33" s="111"/>
+      <c r="J33" s="111"/>
+      <c r="K33" s="111"/>
+      <c r="L33" s="111"/>
+      <c r="M33" s="111"/>
+      <c r="N33" s="112"/>
+      <c r="O33" s="110" t="s">
         <v>43</v>
       </c>
-      <c r="P33" s="58"/>
-[...9 lines deleted...]
-      <c r="Z33" s="59"/>
+      <c r="P33" s="111"/>
+      <c r="Q33" s="111"/>
+      <c r="R33" s="111"/>
+      <c r="S33" s="111"/>
+      <c r="T33" s="111"/>
+      <c r="U33" s="111"/>
+      <c r="V33" s="111"/>
+      <c r="W33" s="111"/>
+      <c r="X33" s="111"/>
+      <c r="Y33" s="111"/>
+      <c r="Z33" s="112"/>
     </row>
     <row r="34" spans="1:26" ht="35.1" customHeight="1" thickBot="1">
-      <c r="A34" s="66"/>
-[...28 lines deleted...]
-      <c r="Z34" s="96"/>
+      <c r="A34" s="141"/>
+      <c r="B34" s="144"/>
+      <c r="C34" s="29"/>
+      <c r="D34" s="113" t="s">
+        <v>74</v>
+      </c>
+      <c r="E34" s="114"/>
+      <c r="F34" s="114"/>
+      <c r="G34" s="114"/>
+      <c r="H34" s="114"/>
+      <c r="I34" s="114"/>
+      <c r="J34" s="114"/>
+      <c r="K34" s="114"/>
+      <c r="L34" s="114"/>
+      <c r="M34" s="114"/>
+      <c r="N34" s="115"/>
+      <c r="O34" s="30"/>
+      <c r="P34" s="116" t="s">
+        <v>75</v>
+      </c>
+      <c r="Q34" s="117"/>
+      <c r="R34" s="117"/>
+      <c r="S34" s="117"/>
+      <c r="T34" s="117"/>
+      <c r="U34" s="117"/>
+      <c r="V34" s="117"/>
+      <c r="W34" s="117"/>
+      <c r="X34" s="117"/>
+      <c r="Y34" s="117"/>
+      <c r="Z34" s="118"/>
     </row>
     <row r="35" spans="1:26" ht="19.5" thickTop="1">
-      <c r="A35" s="66"/>
-[...13 lines deleted...]
-      <c r="O35" s="57" t="s">
+      <c r="A35" s="141"/>
+      <c r="B35" s="144"/>
+      <c r="C35" s="149"/>
+      <c r="D35" s="150"/>
+      <c r="E35" s="150"/>
+      <c r="F35" s="150"/>
+      <c r="G35" s="150"/>
+      <c r="H35" s="150"/>
+      <c r="I35" s="150"/>
+      <c r="J35" s="150"/>
+      <c r="K35" s="150"/>
+      <c r="L35" s="150"/>
+      <c r="M35" s="150"/>
+      <c r="N35" s="151"/>
+      <c r="O35" s="110" t="s">
         <v>45</v>
       </c>
-      <c r="P35" s="58"/>
-[...9 lines deleted...]
-      <c r="Z35" s="59"/>
+      <c r="P35" s="111"/>
+      <c r="Q35" s="111"/>
+      <c r="R35" s="111"/>
+      <c r="S35" s="111"/>
+      <c r="T35" s="111"/>
+      <c r="U35" s="111"/>
+      <c r="V35" s="111"/>
+      <c r="W35" s="111"/>
+      <c r="X35" s="111"/>
+      <c r="Y35" s="111"/>
+      <c r="Z35" s="112"/>
     </row>
     <row r="36" spans="1:26" ht="35.1" customHeight="1" thickBot="1">
-      <c r="A36" s="72"/>
-[...14 lines deleted...]
-      <c r="P36" s="114" t="s">
+      <c r="A36" s="145"/>
+      <c r="B36" s="146"/>
+      <c r="C36" s="152"/>
+      <c r="D36" s="153"/>
+      <c r="E36" s="153"/>
+      <c r="F36" s="153"/>
+      <c r="G36" s="153"/>
+      <c r="H36" s="153"/>
+      <c r="I36" s="153"/>
+      <c r="J36" s="153"/>
+      <c r="K36" s="153"/>
+      <c r="L36" s="153"/>
+      <c r="M36" s="153"/>
+      <c r="N36" s="154"/>
+      <c r="O36" s="29"/>
+      <c r="P36" s="129" t="s">
         <v>44</v>
       </c>
-      <c r="Q36" s="115"/>
-[...8 lines deleted...]
-      <c r="Z36" s="116"/>
+      <c r="Q36" s="130"/>
+      <c r="R36" s="130"/>
+      <c r="S36" s="130"/>
+      <c r="T36" s="130"/>
+      <c r="U36" s="130"/>
+      <c r="V36" s="130"/>
+      <c r="W36" s="130"/>
+      <c r="X36" s="130"/>
+      <c r="Y36" s="130"/>
+      <c r="Z36" s="131"/>
     </row>
-    <row r="37" spans="1:26" s="14" customFormat="1" ht="9.9499999999999993" customHeight="1" thickTop="1">
+    <row r="37" spans="1:26" ht="9.9499999999999993" customHeight="1" thickTop="1">
       <c r="A37" s="10"/>
       <c r="B37" s="10"/>
       <c r="C37" s="11"/>
       <c r="D37" s="11"/>
       <c r="E37" s="11"/>
       <c r="F37" s="11"/>
       <c r="G37" s="11"/>
       <c r="H37" s="11"/>
       <c r="I37" s="11"/>
       <c r="J37" s="11"/>
       <c r="K37" s="11"/>
       <c r="L37" s="11"/>
       <c r="M37" s="11"/>
       <c r="N37" s="11"/>
       <c r="O37" s="11"/>
-      <c r="P37" s="12"/>
-[...9 lines deleted...]
-      <c r="Z37" s="13"/>
+      <c r="Q37" s="12"/>
+      <c r="R37" s="12"/>
+      <c r="S37" s="12"/>
+      <c r="T37" s="12"/>
+      <c r="U37" s="12"/>
+      <c r="V37" s="12"/>
+      <c r="W37" s="12"/>
+      <c r="X37" s="12"/>
+      <c r="Y37" s="12"/>
+      <c r="Z37" s="12"/>
     </row>
     <row r="38" spans="1:26" ht="17.25" thickBot="1">
-      <c r="A38" s="15" t="s">
+      <c r="A38" s="13" t="s">
         <v>4</v>
       </c>
-      <c r="B38" s="16"/>
-[...23 lines deleted...]
-      <c r="Z38" s="16"/>
+      <c r="B38" s="14"/>
+      <c r="C38" s="14"/>
+      <c r="D38" s="14"/>
+      <c r="E38" s="14"/>
+      <c r="F38" s="14"/>
+      <c r="G38" s="14"/>
+      <c r="H38" s="14"/>
+      <c r="I38" s="14"/>
+      <c r="J38" s="14"/>
+      <c r="K38" s="14"/>
+      <c r="L38" s="14"/>
+      <c r="M38" s="14"/>
+      <c r="N38" s="14"/>
+      <c r="O38" s="14"/>
+      <c r="P38" s="14"/>
+      <c r="Q38" s="14"/>
+      <c r="R38" s="14"/>
+      <c r="S38" s="14"/>
+      <c r="T38" s="14"/>
+      <c r="U38" s="14"/>
+      <c r="V38" s="14"/>
+      <c r="W38" s="14"/>
+      <c r="X38" s="14"/>
+      <c r="Y38" s="14"/>
+      <c r="Z38" s="14"/>
     </row>
     <row r="39" spans="1:26" ht="17.25" thickTop="1">
-      <c r="A39" s="45" t="s">
+      <c r="A39" s="167" t="s">
         <v>59</v>
       </c>
-      <c r="B39" s="46"/>
-[...25 lines deleted...]
-      <c r="Z39" s="38"/>
+      <c r="B39" s="168"/>
+      <c r="C39" s="31"/>
+      <c r="D39" s="158" t="s">
+        <v>69</v>
+      </c>
+      <c r="E39" s="159"/>
+      <c r="F39" s="159"/>
+      <c r="G39" s="159"/>
+      <c r="H39" s="159"/>
+      <c r="I39" s="159"/>
+      <c r="J39" s="159"/>
+      <c r="K39" s="159"/>
+      <c r="L39" s="159"/>
+      <c r="M39" s="159"/>
+      <c r="N39" s="159"/>
+      <c r="O39" s="159"/>
+      <c r="P39" s="159"/>
+      <c r="Q39" s="159"/>
+      <c r="R39" s="159"/>
+      <c r="S39" s="159"/>
+      <c r="T39" s="159"/>
+      <c r="U39" s="159"/>
+      <c r="V39" s="159"/>
+      <c r="W39" s="159"/>
+      <c r="X39" s="159"/>
+      <c r="Y39" s="159"/>
+      <c r="Z39" s="160"/>
     </row>
     <row r="40" spans="1:26">
-      <c r="A40" s="47"/>
-[...2 lines deleted...]
-      <c r="D40" s="39" t="s">
+      <c r="A40" s="169"/>
+      <c r="B40" s="170"/>
+      <c r="C40" s="177"/>
+      <c r="D40" s="161" t="s">
         <v>60</v>
       </c>
-      <c r="E40" s="40"/>
-[...20 lines deleted...]
-      <c r="Z40" s="41"/>
+      <c r="E40" s="162"/>
+      <c r="F40" s="162"/>
+      <c r="G40" s="162"/>
+      <c r="H40" s="162"/>
+      <c r="I40" s="162"/>
+      <c r="J40" s="162"/>
+      <c r="K40" s="162"/>
+      <c r="L40" s="162"/>
+      <c r="M40" s="162"/>
+      <c r="N40" s="162"/>
+      <c r="O40" s="162"/>
+      <c r="P40" s="162"/>
+      <c r="Q40" s="162"/>
+      <c r="R40" s="162"/>
+      <c r="S40" s="162"/>
+      <c r="T40" s="162"/>
+      <c r="U40" s="162"/>
+      <c r="V40" s="162"/>
+      <c r="W40" s="162"/>
+      <c r="X40" s="162"/>
+      <c r="Y40" s="162"/>
+      <c r="Z40" s="163"/>
     </row>
     <row r="41" spans="1:26">
-      <c r="A41" s="47"/>
-[...2 lines deleted...]
-      <c r="D41" s="51" t="s">
+      <c r="A41" s="169"/>
+      <c r="B41" s="170"/>
+      <c r="C41" s="178"/>
+      <c r="D41" s="173" t="s">
+        <v>61</v>
+      </c>
+      <c r="E41" s="174"/>
+      <c r="F41" s="174"/>
+      <c r="G41" s="174"/>
+      <c r="H41" s="174"/>
+      <c r="I41" s="174"/>
+      <c r="J41" s="174"/>
+      <c r="K41" s="175"/>
+      <c r="L41" s="175"/>
+      <c r="M41" s="175"/>
+      <c r="N41" s="175"/>
+      <c r="O41" s="175"/>
+      <c r="P41" s="175"/>
+      <c r="Q41" s="174" t="s">
         <v>62</v>
       </c>
-      <c r="E41" s="52"/>
-[...22 lines deleted...]
-      <c r="Z41" s="54"/>
+      <c r="R41" s="174"/>
+      <c r="S41" s="174"/>
+      <c r="T41" s="174"/>
+      <c r="U41" s="174"/>
+      <c r="V41" s="175"/>
+      <c r="W41" s="175"/>
+      <c r="X41" s="175"/>
+      <c r="Y41" s="175"/>
+      <c r="Z41" s="176"/>
     </row>
     <row r="42" spans="1:26" ht="17.25" thickBot="1">
-      <c r="A42" s="49"/>
-[...26 lines deleted...]
-      <c r="Z42" s="44"/>
+      <c r="A42" s="171"/>
+      <c r="B42" s="172"/>
+      <c r="C42" s="32"/>
+      <c r="D42" s="164" t="s">
+        <v>80</v>
+      </c>
+      <c r="E42" s="165"/>
+      <c r="F42" s="165"/>
+      <c r="G42" s="165"/>
+      <c r="H42" s="165"/>
+      <c r="I42" s="165"/>
+      <c r="J42" s="165"/>
+      <c r="K42" s="165"/>
+      <c r="L42" s="165"/>
+      <c r="M42" s="165"/>
+      <c r="N42" s="165"/>
+      <c r="O42" s="165"/>
+      <c r="P42" s="165"/>
+      <c r="Q42" s="165"/>
+      <c r="R42" s="165"/>
+      <c r="S42" s="165"/>
+      <c r="T42" s="165"/>
+      <c r="U42" s="165"/>
+      <c r="V42" s="165"/>
+      <c r="W42" s="165"/>
+      <c r="X42" s="165"/>
+      <c r="Y42" s="165"/>
+      <c r="Z42" s="166"/>
     </row>
     <row r="43" spans="1:26" ht="18.75" customHeight="1" thickTop="1">
-      <c r="A43" s="117" t="s">
-[...3 lines deleted...]
-      <c r="C43" s="107" t="s">
+      <c r="A43" s="132" t="s">
+        <v>63</v>
+      </c>
+      <c r="B43" s="128"/>
+      <c r="C43" s="128" t="s">
         <v>31</v>
       </c>
-      <c r="D43" s="107"/>
-[...2 lines deleted...]
-      <c r="G43" s="107" t="s">
+      <c r="D43" s="128"/>
+      <c r="E43" s="128"/>
+      <c r="F43" s="128"/>
+      <c r="G43" s="128" t="s">
         <v>32</v>
       </c>
-      <c r="H43" s="107"/>
-[...2 lines deleted...]
-      <c r="K43" s="106" t="s">
+      <c r="H43" s="128"/>
+      <c r="I43" s="128"/>
+      <c r="J43" s="128"/>
+      <c r="K43" s="127" t="s">
         <v>47</v>
       </c>
-      <c r="L43" s="107"/>
-[...3 lines deleted...]
-      <c r="P43" s="107" t="s">
+      <c r="L43" s="128"/>
+      <c r="M43" s="128"/>
+      <c r="N43" s="128"/>
+      <c r="O43" s="128"/>
+      <c r="P43" s="128" t="s">
         <v>33</v>
       </c>
-      <c r="Q43" s="107"/>
-[...8 lines deleted...]
-      <c r="Z43" s="120"/>
+      <c r="Q43" s="128"/>
+      <c r="R43" s="128"/>
+      <c r="S43" s="128"/>
+      <c r="T43" s="128"/>
+      <c r="U43" s="128"/>
+      <c r="V43" s="128"/>
+      <c r="W43" s="128"/>
+      <c r="X43" s="128"/>
+      <c r="Y43" s="128"/>
+      <c r="Z43" s="136"/>
     </row>
     <row r="44" spans="1:26" ht="18.75">
-      <c r="A44" s="67"/>
-[...14 lines deleted...]
-      <c r="P44" s="70" t="s">
+      <c r="A44" s="133"/>
+      <c r="B44" s="75"/>
+      <c r="C44" s="75"/>
+      <c r="D44" s="75"/>
+      <c r="E44" s="75"/>
+      <c r="F44" s="75"/>
+      <c r="G44" s="75"/>
+      <c r="H44" s="75"/>
+      <c r="I44" s="75"/>
+      <c r="J44" s="75"/>
+      <c r="K44" s="75"/>
+      <c r="L44" s="75"/>
+      <c r="M44" s="75"/>
+      <c r="N44" s="75"/>
+      <c r="O44" s="75"/>
+      <c r="P44" s="75" t="s">
         <v>34</v>
       </c>
-      <c r="Q44" s="118"/>
-[...2 lines deleted...]
-      <c r="T44" s="70" t="s">
+      <c r="Q44" s="134"/>
+      <c r="R44" s="134"/>
+      <c r="S44" s="134"/>
+      <c r="T44" s="75" t="s">
         <v>35</v>
       </c>
-      <c r="U44" s="70"/>
-[...4 lines deleted...]
-      <c r="Z44" s="121"/>
+      <c r="U44" s="75"/>
+      <c r="V44" s="75"/>
+      <c r="W44" s="75"/>
+      <c r="X44" s="75"/>
+      <c r="Y44" s="75"/>
+      <c r="Z44" s="76"/>
     </row>
     <row r="45" spans="1:26" ht="27" customHeight="1" thickBot="1">
-      <c r="A45" s="103"/>
-[...24 lines deleted...]
-      <c r="Z45" s="122"/>
+      <c r="A45" s="125"/>
+      <c r="B45" s="77"/>
+      <c r="C45" s="126"/>
+      <c r="D45" s="126"/>
+      <c r="E45" s="126"/>
+      <c r="F45" s="126"/>
+      <c r="G45" s="126"/>
+      <c r="H45" s="126"/>
+      <c r="I45" s="126"/>
+      <c r="J45" s="126"/>
+      <c r="K45" s="126"/>
+      <c r="L45" s="126"/>
+      <c r="M45" s="126"/>
+      <c r="N45" s="126"/>
+      <c r="O45" s="126"/>
+      <c r="P45" s="126"/>
+      <c r="Q45" s="135"/>
+      <c r="R45" s="135"/>
+      <c r="S45" s="135"/>
+      <c r="T45" s="77"/>
+      <c r="U45" s="77"/>
+      <c r="V45" s="77"/>
+      <c r="W45" s="77"/>
+      <c r="X45" s="77"/>
+      <c r="Y45" s="77"/>
+      <c r="Z45" s="78"/>
     </row>
     <row r="46" spans="1:26" ht="17.25" thickTop="1">
       <c r="A46" s="1" t="s">
-        <v>75</v>
+        <v>79</v>
       </c>
     </row>
   </sheetData>
-  <sheetProtection password="8242" sheet="1" selectLockedCells="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="MAxrdwfZfNypeSpYjLkrtvhrYR7MRkuSgysBkkzyKT6nOD97cB2vPFKRse/VsrjYST+cJ/HA/XyNdFmSTeOXaA==" saltValue="VHqPuNsTzidr3uWjQaSljQ==" spinCount="100000" sheet="1" selectLockedCells="1"/>
   <mergeCells count="103">
-    <mergeCell ref="X17:Z17"/>
-[...20 lines deleted...]
-    <mergeCell ref="U14:Z14"/>
+    <mergeCell ref="D39:Z39"/>
+    <mergeCell ref="D40:Z40"/>
+    <mergeCell ref="D42:Z42"/>
+    <mergeCell ref="A39:B42"/>
+    <mergeCell ref="D41:J41"/>
+    <mergeCell ref="K41:P41"/>
+    <mergeCell ref="Q41:U41"/>
+    <mergeCell ref="V41:Z41"/>
+    <mergeCell ref="C40:C41"/>
+    <mergeCell ref="O33:Z33"/>
+    <mergeCell ref="P32:Z32"/>
+    <mergeCell ref="P31:Z31"/>
+    <mergeCell ref="A6:A7"/>
+    <mergeCell ref="A22:A26"/>
+    <mergeCell ref="A18:A21"/>
+    <mergeCell ref="B24:B25"/>
+    <mergeCell ref="B22:B23"/>
+    <mergeCell ref="B20:B21"/>
+    <mergeCell ref="B18:B19"/>
+    <mergeCell ref="A30:B36"/>
+    <mergeCell ref="A29:B29"/>
+    <mergeCell ref="C35:N36"/>
+    <mergeCell ref="C29:D29"/>
+    <mergeCell ref="O29:P29"/>
+    <mergeCell ref="C26:N26"/>
+    <mergeCell ref="P30:Z30"/>
+    <mergeCell ref="O26:P26"/>
+    <mergeCell ref="Q26:T26"/>
+    <mergeCell ref="U26:Z26"/>
+    <mergeCell ref="O28:P28"/>
+    <mergeCell ref="D30:N30"/>
+    <mergeCell ref="D31:N31"/>
+    <mergeCell ref="D32:N32"/>
+    <mergeCell ref="C33:N33"/>
+    <mergeCell ref="D34:N34"/>
+    <mergeCell ref="O35:Z35"/>
+    <mergeCell ref="P34:Z34"/>
+    <mergeCell ref="A2:Z2"/>
+    <mergeCell ref="E29:K29"/>
+    <mergeCell ref="Q29:W29"/>
+    <mergeCell ref="A45:B45"/>
+    <mergeCell ref="K45:O45"/>
+    <mergeCell ref="G45:J45"/>
+    <mergeCell ref="C45:F45"/>
+    <mergeCell ref="K43:O44"/>
+    <mergeCell ref="G43:J44"/>
+    <mergeCell ref="C43:F44"/>
+    <mergeCell ref="C22:Z22"/>
+    <mergeCell ref="C21:Z21"/>
+    <mergeCell ref="C20:Z20"/>
+    <mergeCell ref="C19:Z19"/>
+    <mergeCell ref="C18:Z18"/>
+    <mergeCell ref="P36:Z36"/>
+    <mergeCell ref="A43:B44"/>
+    <mergeCell ref="P44:S44"/>
+    <mergeCell ref="P45:S45"/>
+    <mergeCell ref="P43:Z43"/>
     <mergeCell ref="T44:Z44"/>
     <mergeCell ref="T45:Z45"/>
     <mergeCell ref="P6:Q6"/>
     <mergeCell ref="U6:V6"/>
     <mergeCell ref="M7:O7"/>
     <mergeCell ref="R6:T6"/>
     <mergeCell ref="W6:Z6"/>
     <mergeCell ref="W8:Z8"/>
     <mergeCell ref="M8:V8"/>
     <mergeCell ref="B11:Z11"/>
     <mergeCell ref="B9:G9"/>
     <mergeCell ref="H9:I9"/>
     <mergeCell ref="K6:O6"/>
     <mergeCell ref="C6:H6"/>
     <mergeCell ref="C7:E7"/>
     <mergeCell ref="H7:L7"/>
     <mergeCell ref="B8:L8"/>
     <mergeCell ref="F7:G7"/>
     <mergeCell ref="I6:J6"/>
     <mergeCell ref="J9:S9"/>
     <mergeCell ref="T9:Z9"/>
     <mergeCell ref="X29:Z29"/>
     <mergeCell ref="L29:N29"/>
     <mergeCell ref="B17:S17"/>
-    <mergeCell ref="C33:N33"/>
-[...55 lines deleted...]
-    <mergeCell ref="C40:C41"/>
+    <mergeCell ref="X17:Z17"/>
+    <mergeCell ref="T17:W17"/>
+    <mergeCell ref="A28:B28"/>
+    <mergeCell ref="C28:D28"/>
+    <mergeCell ref="M12:O12"/>
+    <mergeCell ref="U12:W12"/>
+    <mergeCell ref="P12:T12"/>
+    <mergeCell ref="Q13:Z13"/>
+    <mergeCell ref="C13:L13"/>
+    <mergeCell ref="A13:B13"/>
+    <mergeCell ref="E28:N28"/>
+    <mergeCell ref="Q28:Z28"/>
+    <mergeCell ref="F12:H12"/>
+    <mergeCell ref="B12:E12"/>
+    <mergeCell ref="A16:B16"/>
+    <mergeCell ref="C16:Z16"/>
+    <mergeCell ref="M13:P13"/>
+    <mergeCell ref="C25:Z25"/>
+    <mergeCell ref="C24:Z24"/>
+    <mergeCell ref="C23:Z23"/>
+    <mergeCell ref="J14:S14"/>
+    <mergeCell ref="U14:Z14"/>
   </mergeCells>
   <phoneticPr fontId="3"/>
   <dataValidations count="8">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="O30:O32 O34 O36:O37 C30:C32 O28:P28 C28:D28 C34 A11 C39:C42 T14" xr:uid="{8139C6BE-3A73-4F34-88E8-D40B736064F0}">
       <formula1>"○"</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="A17" xr:uid="{09FE6BAD-1A60-424F-BB1A-5553831E2983}">
       <formula1>"有り, ナシ"</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="X17:Z17" xr:uid="{9D6F02F9-BB98-4E6B-8110-9EECA3FF4E65}">
       <formula1>"筆頭著者, それ以外"</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="H7:L7" xr:uid="{50DC53FD-F59C-4802-9546-6743374C3765}">
       <formula1>"4月入学, 9月入学"</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="R6:T6" xr:uid="{A8882435-9974-44A4-BAA5-575A0FAC72C7}">
       <formula1>"M, D"</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="W6:Z6" xr:uid="{979CCA0B-7D1D-4B1A-B4AD-08BC01B5FD51}">
       <formula1>"博士前期, 博士後期, 博士課程, 修士課程, 専門職"</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="W8:Z8" xr:uid="{0235CABA-3575-4E89-A753-77188C058401}">
       <formula1>"在学, 留学"</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="Q26:T26" xr:uid="{7542FC60-DEAC-45B4-9E18-A1096BBE948E}">
       <formula1>"あり, 無し"</formula1>
     </dataValidation>
   </dataValidations>
   <hyperlinks>
     <hyperlink ref="G4" r:id="rId1" xr:uid="{2138ED62-5D99-49AF-B58F-10E0AB35CEAA}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.55118110236220474" bottom="0.55118110236220474" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="66" orientation="portrait" r:id="rId2"/>
   <legacyDrawing r:id="rId3"/>
 </worksheet>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{e296e639-91e9-4bb7-a1e8-7ae7de7d97ca}" enabled="1" method="Privileged" siteId="{a449438d-3606-490b-844f-c4e15e535fca}" contentBits="0" removed="0"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">