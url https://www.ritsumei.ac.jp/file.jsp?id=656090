--- v0 (2025-10-14)
+++ v1 (2026-04-02)
@@ -1,115 +1,121 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28925"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29910"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\tsuda-a\Desktop\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\ca03-ns2\学生オフィス\課内共有\ＫＩＣ共有３（もとｃｃ08-736）\共有\01 課外グループ共有\005 中央事業・学術・学芸\1.団体リスト\2026年度\3月_部会議\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{3F0A12E7-0469-4249-A35C-2670D0AC2E85}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{C617A0AF-A9AE-4972-8A6A-3836FB70BCFE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{C98B91B1-C03F-4761-BEB3-F4388CBBA929}"/>
+    <workbookView xWindow="-28920" yWindow="-2460" windowWidth="29040" windowHeight="15720" xr2:uid="{C98B91B1-C03F-4761-BEB3-F4388CBBA929}"/>
   </bookViews>
   <sheets>
-    <sheet name="2025秋 中央パート" sheetId="15" r:id="rId1"/>
-[...4 lines deleted...]
-    <sheet name="2025秋　その他" sheetId="11" r:id="rId6"/>
+    <sheet name="2026中央パート" sheetId="15" r:id="rId1"/>
+    <sheet name="2026体育会" sheetId="3" r:id="rId2"/>
+    <sheet name="2026学術" sheetId="2" r:id="rId3"/>
+    <sheet name="2026学芸" sheetId="1" r:id="rId4"/>
+    <sheet name="2026登録団体" sheetId="4" r:id="rId5"/>
+    <sheet name="2026その他" sheetId="11" r:id="rId6"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="5" hidden="1">'2025秋　その他'!$A$1:$B$46</definedName>
-[...4 lines deleted...]
-    <definedName name="_xlnm.Print_Area" localSheetId="4">'2025秋　登録団体'!$A$1:$C$151</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="5" hidden="1">'2026その他'!$A$2:$B$44</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="3" hidden="1">'2026学芸'!$A$2:$D$2</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="5">'2026その他'!$A$1:$B$44</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="3">'2026学芸'!$A$1:$D$50</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="2">'2026学術'!$A$1:$D$38</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="1">'2026体育会'!$A$1:$D$63</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">テーブル82[#All]</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="4">'2026登録団体'!$A$1:$C$155</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1265" uniqueCount="800">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1237" uniqueCount="783">
   <si>
     <t>団体コード</t>
     <rPh sb="0" eb="2">
       <t>ダンタイ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
+    <t>2026年度春学期支援対象団体一覧</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
     <t>01081</t>
   </si>
   <si>
     <t>中央常任委員会</t>
   </si>
   <si>
     <t>01082</t>
   </si>
   <si>
     <t>中央事務局</t>
   </si>
   <si>
     <t>中央事務局（調査企画部）</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>中央事務局（財務部）</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>中央事務局（特別事業部）</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>中央事務局（グローバル化推進室）</t>
@@ -363,82 +369,105 @@
   <si>
     <t>01854</t>
   </si>
   <si>
     <t>薬学部自治会オリター団</t>
   </si>
   <si>
     <t>01882</t>
   </si>
   <si>
     <t>映像学部自治会オリター団</t>
   </si>
   <si>
     <t>01855</t>
   </si>
   <si>
     <t>スポーツ健康科学部自治会オリター団</t>
   </si>
   <si>
     <t>02055</t>
   </si>
   <si>
     <t>生命科学部自治会オリター団</t>
   </si>
   <si>
-    <t>産業社会学部ピア・サポーターズ</t>
-[...1 lines deleted...]
-  <si>
     <t>02143</t>
   </si>
   <si>
     <t>Peer Mentor Support Group</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
+    <t>産業社会学部ピア・サポーターズ</t>
+  </si>
+  <si>
+    <t>2026年度春学期支援対象団体一覧</t>
+    <rPh sb="4" eb="6">
+      <t>ネンド</t>
+    </rPh>
+    <rPh sb="6" eb="9">
+      <t>ハルガッキ</t>
+    </rPh>
+    <rPh sb="9" eb="11">
+      <t>シエン</t>
+    </rPh>
+    <rPh sb="11" eb="13">
+      <t>タイショウ</t>
+    </rPh>
+    <rPh sb="13" eb="15">
+      <t>ダンタイ</t>
+    </rPh>
+    <rPh sb="15" eb="17">
+      <t>イチラン</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
     <t>団体コード</t>
   </si>
   <si>
     <t>団体区分</t>
   </si>
   <si>
     <t>区分</t>
   </si>
   <si>
     <t>団体名</t>
   </si>
   <si>
     <t>01154</t>
   </si>
   <si>
     <t>体育会</t>
   </si>
   <si>
     <t>公認団体</t>
   </si>
   <si>
     <t>合氣道部</t>
+    <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>01155</t>
   </si>
   <si>
     <t>アイスホッケー部</t>
   </si>
   <si>
     <t>01156</t>
   </si>
   <si>
     <t>アーチェリー部</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>01157</t>
   </si>
   <si>
     <t>アメリカンフットボール部</t>
   </si>
   <si>
     <t>01158</t>
   </si>
   <si>
     <t>カヌー部</t>
@@ -982,63 +1011,57 @@
   </si>
   <si>
     <t>01434</t>
   </si>
   <si>
     <t>ライフサイエンス研究会</t>
   </si>
   <si>
     <t>01538</t>
   </si>
   <si>
     <t>社会科学研究会</t>
   </si>
   <si>
     <t>01626</t>
   </si>
   <si>
     <t>立命館大学メディア芸術研究会</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>01237</t>
   </si>
   <si>
     <t>古代史探検部</t>
+    <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>01437</t>
   </si>
   <si>
     <t>草津天文研究会</t>
-  </si>
-[...5 lines deleted...]
-    <t>ROBINHOOD</t>
   </si>
   <si>
     <t>00283</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>衣笠地区BBS会</t>
   </si>
   <si>
     <t>00364</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>Rits BLOH</t>
   </si>
   <si>
     <t>01906</t>
   </si>
   <si>
     <t>立命館大学猫の会 RitsCat</t>
   </si>
   <si>
     <t>01422</t>
   </si>
   <si>
@@ -1271,56 +1294,50 @@
     <t>00576</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>Free Music Circle PEACE</t>
   </si>
   <si>
     <t>01208</t>
   </si>
   <si>
     <t>映画研究会</t>
   </si>
   <si>
     <t>01209</t>
   </si>
   <si>
     <t>フォークソング同好会KEAKS</t>
   </si>
   <si>
     <t>01210</t>
   </si>
   <si>
     <t>劇団立命芸術劇場</t>
   </si>
   <si>
-    <t>01243</t>
-[...4 lines deleted...]
-  <si>
     <t>01248</t>
   </si>
   <si>
     <t>ピアノ研究会</t>
   </si>
   <si>
     <t>01249</t>
   </si>
   <si>
     <t>クラシックバレエ同好会</t>
   </si>
   <si>
     <t>01250</t>
   </si>
   <si>
     <t>人形劇団ふうせんのり</t>
   </si>
   <si>
     <t>01382</t>
   </si>
   <si>
     <t>雅楽会</t>
   </si>
   <si>
     <t>01835</t>
@@ -1451,120 +1468,102 @@
   <si>
     <t>00042</t>
   </si>
   <si>
     <t>TORITON</t>
   </si>
   <si>
     <t>00044</t>
   </si>
   <si>
     <t>バドミントン愛好会</t>
   </si>
   <si>
     <t>00053</t>
   </si>
   <si>
     <t>京都チーム「櫻嵐洛」</t>
   </si>
   <si>
     <t>00100</t>
   </si>
   <si>
     <t>立命館大学Voice&amp;Animation研究会</t>
   </si>
   <si>
-    <t>00107</t>
-[...4 lines deleted...]
-  <si>
     <t>00126</t>
   </si>
   <si>
     <t>百宴らいたぁ</t>
   </si>
   <si>
     <t>00135</t>
   </si>
   <si>
     <t>バレーボールサークルWINS</t>
   </si>
   <si>
     <t>00260</t>
   </si>
   <si>
     <t>ぽてんヒッツ</t>
   </si>
   <si>
     <t>00273</t>
   </si>
   <si>
     <t>ミレニアム</t>
   </si>
   <si>
     <t>00298</t>
   </si>
   <si>
     <t>FC.ALEGRE</t>
   </si>
   <si>
     <t>00359</t>
   </si>
   <si>
     <t>SILKY COTTON</t>
   </si>
   <si>
     <t>00419</t>
   </si>
   <si>
     <t>R.D.C.</t>
   </si>
   <si>
     <t>00458</t>
   </si>
   <si>
     <t>Design Factory</t>
   </si>
   <si>
-    <t>00505</t>
-[...4 lines deleted...]
-  <si>
     <t>00521</t>
   </si>
   <si>
     <t>立命館大学陸上競技同好会(RAC)</t>
-  </si>
-[...4 lines deleted...]
-    <t>スキューバダイビングサークルNGIS</t>
   </si>
   <si>
     <t>00628</t>
   </si>
   <si>
     <t>ACE</t>
   </si>
   <si>
     <t>00642</t>
   </si>
   <si>
     <t>Zephyr</t>
   </si>
   <si>
     <t>00785</t>
   </si>
   <si>
     <t>フラメンコサークルSonsonete</t>
   </si>
   <si>
     <t>00795</t>
   </si>
   <si>
     <t>sfidante</t>
   </si>
@@ -1578,56 +1577,50 @@
     <t>00945</t>
   </si>
   <si>
     <t>IVUSA京都</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>00963</t>
   </si>
   <si>
     <t>吹奏楽サークルFiz</t>
   </si>
   <si>
     <t>01009</t>
   </si>
   <si>
     <t>カラーガードサークルLUSTER</t>
   </si>
   <si>
     <t>01032</t>
   </si>
   <si>
     <t>京炎そでふれ！おどりっつ</t>
   </si>
   <si>
-    <t>01041</t>
-[...4 lines deleted...]
-  <si>
     <t>01047</t>
   </si>
   <si>
     <t>アトラ</t>
   </si>
   <si>
     <t>01219</t>
   </si>
   <si>
     <t>軟式庭球同好会</t>
   </si>
   <si>
     <t>01220</t>
   </si>
   <si>
     <t>金太郎スキー同好会</t>
   </si>
   <si>
     <t>01227</t>
   </si>
   <si>
     <t>立命館大学クイズソサエティー</t>
   </si>
   <si>
     <t>01232</t>
@@ -1675,56 +1668,50 @@
   <si>
     <t>01306</t>
   </si>
   <si>
     <t>Walkers</t>
   </si>
   <si>
     <t>01336</t>
   </si>
   <si>
     <t>着物文化研究会</t>
   </si>
   <si>
     <t>01340</t>
   </si>
   <si>
     <t>競馬ヒヒーン</t>
   </si>
   <si>
     <t>01347</t>
   </si>
   <si>
     <t>TRPG倶楽部</t>
   </si>
   <si>
-    <t>01348</t>
-[...4 lines deleted...]
-  <si>
     <t>01445</t>
   </si>
   <si>
     <t>INETRPLAY</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>01451</t>
   </si>
   <si>
     <t>RitsBIC</t>
   </si>
   <si>
     <t>01481</t>
   </si>
   <si>
     <t>レシーブ友の会</t>
   </si>
   <si>
     <t>01487</t>
   </si>
   <si>
     <t>立弓会</t>
   </si>
   <si>
@@ -1742,85 +1729,73 @@
   <si>
     <t>01514</t>
   </si>
   <si>
     <t>アコースティックギターサークル</t>
   </si>
   <si>
     <t>01518</t>
   </si>
   <si>
     <t>BRISE MUSIC</t>
   </si>
   <si>
     <t>01519</t>
   </si>
   <si>
     <t>A(C)</t>
   </si>
   <si>
     <t>01524</t>
   </si>
   <si>
     <t>Dolphin</t>
   </si>
   <si>
-    <t>01544</t>
-[...4 lines deleted...]
-  <si>
     <t>01630</t>
   </si>
   <si>
     <t>立命館大学アルティメットサークルLudolph</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>01632</t>
   </si>
   <si>
     <t>X's</t>
   </si>
   <si>
     <t>01634</t>
   </si>
   <si>
     <t>Balon</t>
   </si>
   <si>
     <t>01669</t>
   </si>
   <si>
     <t>北道院拳法</t>
-  </si>
-[...4 lines deleted...]
-    <t>Beat Sense</t>
   </si>
   <si>
     <t>01705</t>
   </si>
   <si>
     <t>グッドサマリタンクラブ</t>
   </si>
   <si>
     <t>01723</t>
   </si>
   <si>
     <t>GREENS</t>
   </si>
   <si>
     <t>01727</t>
   </si>
   <si>
     <t>NTKS</t>
   </si>
   <si>
     <t>01812</t>
   </si>
   <si>
     <t>Hawaiian Circle meahula</t>
   </si>
@@ -2086,166 +2061,142 @@
     <t>02103</t>
   </si>
   <si>
     <t>立命館大学ITFテコンドーサークル</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>02108</t>
   </si>
   <si>
     <t>ROSE Habitat</t>
   </si>
   <si>
     <t>02109</t>
   </si>
   <si>
     <t>OICアコギサークル</t>
   </si>
   <si>
     <t>02110</t>
   </si>
   <si>
     <t>Rogue</t>
   </si>
   <si>
-    <t>02111</t>
-[...4 lines deleted...]
-  <si>
     <t>02113</t>
   </si>
   <si>
     <t>東方詠命郷</t>
   </si>
   <si>
     <t>02119</t>
   </si>
   <si>
     <t>立命館大学ラブライブ研究会</t>
   </si>
   <si>
     <t>02124</t>
   </si>
   <si>
     <t>立命館大学珈琲研究会RCS</t>
     <rPh sb="3" eb="5">
       <t>ダイガク</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>02125</t>
   </si>
   <si>
     <t>立命館大学オリエンテーリングクラブ</t>
   </si>
   <si>
     <t>02126</t>
   </si>
   <si>
     <t>Into the Green</t>
   </si>
   <si>
-    <t>02173</t>
-[...4 lines deleted...]
-  <si>
     <t>02174</t>
   </si>
   <si>
     <t>Mörits 立命館OICモルックサークル</t>
   </si>
   <si>
     <t>02175</t>
   </si>
   <si>
     <t>茨木ご当地ソフトクリームプロジェクト</t>
   </si>
   <si>
     <t>02178</t>
   </si>
   <si>
     <t>Rits避球隊</t>
   </si>
   <si>
-    <t>02181</t>
-[...4 lines deleted...]
-  <si>
     <t>02184</t>
   </si>
   <si>
     <t>立命館BKCポケモンサークル</t>
   </si>
   <si>
     <t>02187</t>
   </si>
   <si>
     <t>mauloa</t>
   </si>
   <si>
     <t>02188</t>
   </si>
   <si>
     <t>Rits Blend</t>
   </si>
   <si>
     <t>02190</t>
   </si>
   <si>
     <t>法哲学研究会</t>
   </si>
   <si>
     <t>02193</t>
   </si>
   <si>
     <t>立命館大学ボーカロイド・DTM研究会</t>
   </si>
   <si>
     <t>02194</t>
   </si>
   <si>
     <t>立命館大学古着サークル「ふるりつ」</t>
   </si>
   <si>
     <t>02196</t>
   </si>
   <si>
     <t>立命館銭湯サークル～湯立～</t>
-  </si>
-[...4 lines deleted...]
-    <t>コンピュータゲーム研究会</t>
   </si>
   <si>
     <t>02198</t>
   </si>
   <si>
     <t>学生団体 Orang Earth</t>
   </si>
   <si>
     <t>02199</t>
   </si>
   <si>
     <t>Rits Party</t>
   </si>
   <si>
     <t>02202</t>
   </si>
   <si>
     <t>RUOIC BA</t>
   </si>
   <si>
     <t>02203</t>
   </si>
   <si>
     <t>総合表現サークル“ P.Name”</t>
   </si>
@@ -2397,61 +2348,100 @@
   </si>
   <si>
     <t>Art of Debate</t>
   </si>
   <si>
     <t>立命館モルック研究会</t>
   </si>
   <si>
     <t>Re stage</t>
   </si>
   <si>
     <t>01246</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>Rock Commune</t>
   </si>
   <si>
     <t>01135</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>立命館大学メンネルコール</t>
   </si>
   <si>
-    <t>団体名(PS=ピア・学生スタッフ等/PJ団体等)</t>
+    <t>02232</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>立命館大学総合学術サークル</t>
+  </si>
+  <si>
+    <t>02233</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>立命館ミュージアム研究会</t>
+  </si>
+  <si>
+    <t>02234</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>BUG LOOP</t>
+  </si>
+  <si>
+    <t>02235</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>Hansel&amp;Gretel</t>
+  </si>
+  <si>
+    <t>02236</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>行動経済学研究会</t>
+  </si>
+  <si>
+    <t>02237</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>立命館珈琲研究会 RCS.BKC</t>
+  </si>
+  <si>
+    <t>2026年度春学期支援対象団体一覧</t>
+  </si>
+  <si>
+    <t>団体名(PS=ピア・学生スタッフ等）</t>
     <rPh sb="10" eb="12">
       <t>ガクセイ</t>
     </rPh>
     <rPh sb="16" eb="17">
-      <t>トウ</t>
-[...4 lines deleted...]
-    <rPh sb="22" eb="23">
       <t>トウ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>02129</t>
   </si>
   <si>
     <t>PS　教育サポーター（ES）</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>02130</t>
   </si>
   <si>
     <t>PS　CALL授業補助スタッフ</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>02131</t>
   </si>
   <si>
     <t>PS　日本語ボランティア</t>
   </si>
   <si>
@@ -2489,82 +2479,72 @@
     <t>PS　アカデミックアドバイザー（AA）</t>
   </si>
   <si>
     <t>02141</t>
   </si>
   <si>
     <t>PS　ACP</t>
   </si>
   <si>
     <t>PS　スポーツ健康科学部学生広報部</t>
     <rPh sb="7" eb="9">
       <t>ケンコウ</t>
     </rPh>
     <rPh sb="9" eb="12">
       <t>カガクブ</t>
     </rPh>
     <rPh sb="12" eb="14">
       <t>ガクセイ</t>
     </rPh>
     <rPh sb="14" eb="17">
       <t>コウホウブ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
-    <t>PS　Peer Mentor Support Group</t>
-[...2 lines deleted...]
-  <si>
     <t>02146</t>
   </si>
   <si>
     <t>PS　TISA</t>
   </si>
   <si>
     <t>02147</t>
   </si>
   <si>
     <t>PS　SKPバディ</t>
   </si>
   <si>
     <t>02148</t>
   </si>
   <si>
     <t>PS　RSJP/RWJPバディ</t>
   </si>
   <si>
     <t>02150</t>
   </si>
   <si>
     <t>PS　レジデント・メンター（RM）</t>
-  </si>
-[...4 lines deleted...]
-    <t>PS　学生サポートグループ「まいる」</t>
   </si>
   <si>
     <t>02153</t>
   </si>
   <si>
     <t>PS　BBPスタッフ</t>
   </si>
   <si>
     <t>02154</t>
   </si>
   <si>
     <t>PS　International Student Ambassador</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>02155</t>
   </si>
   <si>
     <t>PS　入試広報学生スタッフ</t>
   </si>
   <si>
     <t>02156</t>
   </si>
   <si>
     <t>PS　附属校キャンパスナビゲーター/NLP学生メンター</t>
@@ -2698,82 +2678,50 @@
     <t>情報理工学部プロジェクト団体RIG++</t>
   </si>
   <si>
     <t>00977</t>
   </si>
   <si>
     <t>情報理工学部プロジェクト団体Ri-one</t>
   </si>
   <si>
     <t>02112</t>
   </si>
   <si>
     <t>情報理工学部プロジェクト団体RiST</t>
   </si>
   <si>
     <t>01944</t>
   </si>
   <si>
     <t>薬学部プロジェクト団体薬学研究会（やくけんR）</t>
   </si>
   <si>
     <t>01017</t>
   </si>
   <si>
     <t>経営学部丹後村おこし活動チーム</t>
-  </si>
-[...30 lines deleted...]
-    <phoneticPr fontId="1"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="176" formatCode="0_);[Red]\(0\)"/>
     <numFmt numFmtId="177" formatCode="00000"/>
   </numFmts>
   <fonts count="11">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
@@ -2804,148 +2752,128 @@
     <font>
       <sz val="11"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="0"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="11"/>
-[...6 lines deleted...]
-    <font>
       <sz val="9"/>
       <name val="游ゴシック"/>
       <family val="3"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="9"/>
       <color rgb="FF000000"/>
       <name val="游ゴシック"/>
       <family val="3"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
+    <font>
+      <sz val="10.5"/>
+      <color theme="1"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+    </font>
   </fonts>
-  <fills count="13">
+  <fills count="10">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="3" tint="0.79998168889431442"/>
+        <bgColor indexed="64"/>
+      </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="5"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="3"/>
         <bgColor theme="6"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor theme="8" tint="0.59999389629810485"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor theme="8" tint="0.79998168889431442"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor theme="5" tint="0.79998168889431442"/>
       </patternFill>
     </fill>
-    <fill>
-[...22 lines deleted...]
-    </fill>
   </fills>
-  <borders count="10">
+  <borders count="11">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
@@ -3020,285 +2948,1302 @@
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
   <cellXfs count="70">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1">
       <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="176" fontId="5" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="176" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="6" borderId="2" xfId="0" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="8" borderId="2" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="7" borderId="2" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="6" borderId="2" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="5" borderId="2" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
-[...122 lines deleted...]
-    <xf numFmtId="177" fontId="0" fillId="5" borderId="2" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="6" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="6" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="49" fontId="3" fillId="6" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="6" borderId="7" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="6" borderId="4" xfId="0" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="6" borderId="7" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="6" borderId="8" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="6" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="6" borderId="9" xfId="0" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="6" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="6" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="3" fillId="6" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="6" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="3" fillId="6" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="6" borderId="3" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="6" borderId="2" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="8" borderId="2" xfId="0" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="6" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="177" fontId="0" fillId="9" borderId="2" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="9" borderId="2" xfId="0" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="3" fillId="6" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="6" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="2" xfId="0" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="4" borderId="2" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="2" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="6" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="7" fillId="6" borderId="2" xfId="1" applyNumberFormat="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="6" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="6" borderId="0" xfId="0" applyFill="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="3" fillId="6" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="8" borderId="2" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
     <xf numFmtId="177" fontId="0" fillId="6" borderId="2" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="7" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="177" fontId="0" fillId="7" borderId="2" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1">
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="10" fillId="6" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="10" fillId="9" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="9" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="9" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...20 lines deleted...]
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="標準" xfId="0" builtinId="0"/>
     <cellStyle name="標準 2" xfId="1" xr:uid="{ABD48AA5-69D5-4B77-8786-A025AB4D30D1}"/>
   </cellStyles>
-  <dxfs count="56">
+  <dxfs count="58">
     <dxf>
       <font>
         <color rgb="FF9C0006"/>
       </font>
       <fill>
         <patternFill>
           <bgColor rgb="FFFFC7CE"/>
         </patternFill>
       </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF9C0006"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFC7CE"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF9C0006"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFC7CE"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <name val="游ゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor theme="0"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="left" vertical="center" textRotation="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <name val="游ゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor theme="0"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <name val="游ゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+        <scheme val="minor"/>
+      </font>
+      <numFmt numFmtId="30" formatCode="@"/>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor theme="0"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <border outline="0">
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <border outline="0">
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <name val="游ゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor theme="0"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <name val="游ゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF9C0006"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFC7CE"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF9C0006"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFC7CE"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF9C0006"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFC7CE"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF9C0006"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFC7CE"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="left" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right/>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="176" formatCode="0_);[Red]\(0\)"/>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left/>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <border>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+      </border>
+    </dxf>
+    <dxf>
+      <border>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="游ゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="3" tint="0.79998168889431442"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top/>
+        <bottom/>
+        <vertical style="thin">
+          <color indexed="64"/>
+        </vertical>
+        <horizontal style="thin">
+          <color indexed="64"/>
+        </horizontal>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF9C0006"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFC7CE"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF9C0006"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFC7CE"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <name val="游ゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor theme="0"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="left" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <name val="游ゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor theme="0"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <name val="游ゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor theme="0"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <name val="游ゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+        <scheme val="minor"/>
+      </font>
+      <numFmt numFmtId="30" formatCode="@"/>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor theme="0"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <border>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <border outline="0">
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <name val="游ゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor theme="0"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="9"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top/>
+        <bottom/>
+        <vertical style="thin">
+          <color indexed="64"/>
+        </vertical>
+        <horizontal style="thin">
+          <color indexed="64"/>
+        </horizontal>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF9C0006"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFC7CE"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF9C0006"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFC7CE"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF9C0006"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFC7CE"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="游ゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="left" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right/>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <name val="游ゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <name val="游ゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <name val="游ゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+        <scheme val="minor"/>
+      </font>
+      <numFmt numFmtId="30" formatCode="@"/>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left/>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <border>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+      </border>
+    </dxf>
+    <dxf>
+      <border>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <name val="游ゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+        <scheme val="minor"/>
+      </font>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top/>
+        <bottom/>
+        <vertical style="thin">
+          <color indexed="64"/>
+        </vertical>
+        <horizontal style="thin">
+          <color indexed="64"/>
+        </horizontal>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF9C0006"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFC7CE"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="0"/>
+        </patternFill>
+      </fill>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical style="thin">
+          <color indexed="64"/>
+        </vertical>
+        <horizontal style="thin">
+          <color indexed="64"/>
+        </horizontal>
+      </border>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="0"/>
+        </patternFill>
+      </fill>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical style="thin">
+          <color indexed="64"/>
+        </vertical>
+        <horizontal style="thin">
+          <color indexed="64"/>
+        </horizontal>
+      </border>
+    </dxf>
+    <dxf>
+      <border>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="0"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="5"/>
+        </patternFill>
+      </fill>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top/>
+        <bottom/>
+        <vertical style="thin">
+          <color indexed="64"/>
+        </vertical>
+        <horizontal style="thin">
+          <color indexed="64"/>
+        </horizontal>
+      </border>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF9C0006"/>
       </font>
       <fill>
         <patternFill>
           <bgColor rgb="FFFFC7CE"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF9C0006"/>
       </font>
       <fill>
         <patternFill>
           <bgColor rgb="FFFFC7CE"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF9C0006"/>
       </font>
@@ -3326,1156 +4271,174 @@
         <patternFill>
           <bgColor rgb="FFFFC7CE"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF9C0006"/>
       </font>
       <fill>
         <patternFill>
           <bgColor rgb="FFFFC7CE"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF9C0006"/>
       </font>
       <fill>
         <patternFill>
           <bgColor rgb="FFFFC7CE"/>
         </patternFill>
       </fill>
     </dxf>
-    <dxf>
-[...980 lines deleted...]
-    </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{1C47E713-1E0A-4BA5-AA79-54813F04E978}" name="テーブル82" displayName="テーブル82" ref="A1:B53" totalsRowShown="0" headerRowDxfId="55" dataDxfId="53" headerRowBorderDxfId="54">
-[...2 lines deleted...]
-    <sortCondition ref="A2:A52"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{1C47E713-1E0A-4BA5-AA79-54813F04E978}" name="テーブル82" displayName="テーブル82" ref="A1:B53" totalsRowShown="0" headerRowDxfId="50" dataDxfId="49" headerRowBorderDxfId="48">
+  <autoFilter ref="A1:B53" xr:uid="{1C47E713-1E0A-4BA5-AA79-54813F04E978}"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A2:B51">
+    <sortCondition ref="A2:A51"/>
   </sortState>
   <tableColumns count="2">
-    <tableColumn id="1" xr3:uid="{8C959173-573C-40C6-93F8-241F9B4B3710}" name="団体コード" dataDxfId="52"/>
-    <tableColumn id="2" xr3:uid="{0847C212-C6A4-460F-9E86-322DCEA616E7}" name="2025年度秋学期支援対象団体一覧" dataDxfId="51"/>
+    <tableColumn id="1" xr3:uid="{8C959173-573C-40C6-93F8-241F9B4B3710}" name="団体コード" dataDxfId="47"/>
+    <tableColumn id="2" xr3:uid="{0847C212-C6A4-460F-9E86-322DCEA616E7}" name="2026年度春学期支援対象団体一覧" dataDxfId="46"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium3" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table2.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="2" xr:uid="{FAC8EB6E-F94A-46A9-8571-5E036ED2637A}" name="テーブル3" displayName="テーブル3" ref="A2:D63" totalsRowShown="0" headerRowDxfId="50" dataDxfId="48" headerRowBorderDxfId="49" tableBorderDxfId="47" totalsRowBorderDxfId="46">
-  <autoFilter ref="A2:D63" xr:uid="{CFEDEBF9-32D5-4708-B7C1-63D00CAFD29F}"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="2" xr:uid="{FAC8EB6E-F94A-46A9-8571-5E036ED2637A}" name="テーブル3" displayName="テーブル3" ref="A2:D63" totalsRowShown="0" headerRowDxfId="44" dataDxfId="43" headerRowBorderDxfId="41" tableBorderDxfId="42" totalsRowBorderDxfId="40">
+  <autoFilter ref="A2:D63" xr:uid="{FAC8EB6E-F94A-46A9-8571-5E036ED2637A}"/>
   <tableColumns count="4">
-    <tableColumn id="1" xr3:uid="{AEB55AC2-3C40-4690-B235-A0E61F36C427}" name="団体コード" dataDxfId="45"/>
-[...2 lines deleted...]
-    <tableColumn id="4" xr3:uid="{07266EC1-9FDF-4B79-B463-6668F637C635}" name="団体名" dataDxfId="42"/>
+    <tableColumn id="1" xr3:uid="{AEB55AC2-3C40-4690-B235-A0E61F36C427}" name="団体コード" dataDxfId="39"/>
+    <tableColumn id="2" xr3:uid="{70BD5110-0C07-4E2F-B0F8-6671C1FF24BD}" name="団体区分" dataDxfId="38"/>
+    <tableColumn id="3" xr3:uid="{0A4EEC04-A36B-45C5-9C02-71E2CB763698}" name="区分" dataDxfId="37"/>
+    <tableColumn id="4" xr3:uid="{07266EC1-9FDF-4B79-B463-6668F637C635}" name="団体名" dataDxfId="36"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium5" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table3.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="4" xr:uid="{194F8FBC-A201-424D-8826-D4C32A9C2074}" name="テーブル5" displayName="テーブル5" ref="A2:D39" totalsRowShown="0" headerRowDxfId="41" dataDxfId="39" headerRowBorderDxfId="40" tableBorderDxfId="38">
-  <autoFilter ref="A2:D39" xr:uid="{EFF0848F-13B9-4FEA-8217-0BF36EEC4242}"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="4" xr:uid="{194F8FBC-A201-424D-8826-D4C32A9C2074}" name="テーブル5" displayName="テーブル5" ref="A2:D38" totalsRowShown="0" headerRowDxfId="32" dataDxfId="31" headerRowBorderDxfId="29" tableBorderDxfId="30">
+  <autoFilter ref="A2:D38" xr:uid="{EFF0848F-13B9-4FEA-8217-0BF36EEC4242}"/>
   <tableColumns count="4">
-    <tableColumn id="1" xr3:uid="{E0642D04-8FE1-4448-B1BB-7FAA4457180D}" name="団体コード" dataDxfId="37"/>
-[...2 lines deleted...]
-    <tableColumn id="4" xr3:uid="{7BD1E01C-7DD6-48FE-B21E-9D7C81765B89}" name="団体名" dataDxfId="34"/>
+    <tableColumn id="1" xr3:uid="{E0642D04-8FE1-4448-B1BB-7FAA4457180D}" name="団体コード" dataDxfId="28"/>
+    <tableColumn id="2" xr3:uid="{C35B97D2-FE54-4B2E-A7AB-00E0C0D79E7E}" name="団体区分" dataDxfId="27"/>
+    <tableColumn id="3" xr3:uid="{1630A721-E7D3-457F-BF9C-EB032F2C088D}" name="区分" dataDxfId="26"/>
+    <tableColumn id="4" xr3:uid="{7BD1E01C-7DD6-48FE-B21E-9D7C81765B89}" name="団体名" dataDxfId="25"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleLight21" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table4.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="3" xr:uid="{FF547EEF-3787-403E-9CE5-123FD48B44A4}" name="テーブル4" displayName="テーブル4" ref="A2:D51" totalsRowShown="0" headerRowDxfId="33" dataDxfId="31" headerRowBorderDxfId="32" tableBorderDxfId="30" totalsRowBorderDxfId="29">
-  <autoFilter ref="A2:D51" xr:uid="{E0179F93-92E0-443E-95B8-E247F0EC112F}"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="3" xr:uid="{FF547EEF-3787-403E-9CE5-123FD48B44A4}" name="テーブル4" displayName="テーブル4" ref="A2:D50" totalsRowShown="0" headerRowDxfId="22" dataDxfId="21" headerRowBorderDxfId="19" tableBorderDxfId="20" totalsRowBorderDxfId="18">
+  <autoFilter ref="A2:D50" xr:uid="{E0179F93-92E0-443E-95B8-E247F0EC112F}"/>
   <tableColumns count="4">
-    <tableColumn id="1" xr3:uid="{90A276FE-92C4-4874-B0E1-EAA73C8BA5E1}" name="団体コード" dataDxfId="28"/>
-[...2 lines deleted...]
-    <tableColumn id="4" xr3:uid="{86F9BAE7-4032-44A8-80B8-0A81FED66EE3}" name="団体名" dataDxfId="25"/>
+    <tableColumn id="1" xr3:uid="{90A276FE-92C4-4874-B0E1-EAA73C8BA5E1}" name="団体コード" dataDxfId="17"/>
+    <tableColumn id="2" xr3:uid="{CB89D270-1DC2-4F68-B1A8-9AA6A0C91526}" name="団体区分" dataDxfId="16"/>
+    <tableColumn id="3" xr3:uid="{32D6856C-2A36-4735-85C6-B0710162ED42}" name="区分" dataDxfId="15"/>
+    <tableColumn id="4" xr3:uid="{86F9BAE7-4032-44A8-80B8-0A81FED66EE3}" name="団体名" dataDxfId="14"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table5.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="5" xr:uid="{4032E393-CAB8-47B0-A7C1-7AC01648A1D3}" name="テーブル6" displayName="テーブル6" ref="A2:C160" totalsRowShown="0" headerRowDxfId="24" dataDxfId="22" headerRowBorderDxfId="23" tableBorderDxfId="21">
-  <autoFilter ref="A2:C160" xr:uid="{4008215E-5325-4FAE-8F49-AC15976F157E}"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="5" xr:uid="{4032E393-CAB8-47B0-A7C1-7AC01648A1D3}" name="テーブル6" displayName="テーブル6" ref="A2:C155" totalsRowShown="0" headerRowDxfId="9" dataDxfId="8" headerRowBorderDxfId="6" tableBorderDxfId="7">
+  <autoFilter ref="A2:C155" xr:uid="{4008215E-5325-4FAE-8F49-AC15976F157E}"/>
   <tableColumns count="3">
-    <tableColumn id="1" xr3:uid="{365BE99B-8064-4ECF-8FB0-C5D580AACDB3}" name="団体コード" dataDxfId="20"/>
-[...1 lines deleted...]
-    <tableColumn id="3" xr3:uid="{AC19761F-5CDE-41F0-909A-01B909C8B1C0}" name="団体名" dataDxfId="18"/>
+    <tableColumn id="1" xr3:uid="{365BE99B-8064-4ECF-8FB0-C5D580AACDB3}" name="団体コード" dataDxfId="5"/>
+    <tableColumn id="2" xr3:uid="{0A08DF60-AEA3-474A-9246-63B97B027DAD}" name="団体区分" dataDxfId="4"/>
+    <tableColumn id="3" xr3:uid="{AC19761F-5CDE-41F0-909A-01B909C8B1C0}" name="団体名" dataDxfId="3"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleLight18" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 テーマ">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
-    <a:clrScheme name="Office 2013 - 2022">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office 2013 - 2022">
+    <a:fontScheme name="Office">
       <a:majorFont>
         <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -4537,51 +4500,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office 2013 - 2022">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
@@ -4679,5174 +4642,4933 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C4A50740-6831-4E6B-86B9-A1B4D20797B1}">
-  <sheetPr>
-[...1 lines deleted...]
-  </sheetPr>
   <dimension ref="A1:B53"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="18.75"/>
   <cols>
     <col min="1" max="1" width="11.375" customWidth="1"/>
     <col min="2" max="2" width="36" customWidth="1"/>
     <col min="3" max="3" width="9" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
-      <c r="A1" s="41" t="s">
+      <c r="A1" s="44" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="41" t="s">
-        <v>799</v>
+      <c r="B1" s="44" t="s">
+        <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
-      <c r="A2" s="9" t="s">
-[...2 lines deleted...]
-      <c r="B2" s="9" t="s">
+      <c r="A2" s="15" t="s">
         <v>2</v>
       </c>
+      <c r="B2" s="15" t="s">
+        <v>3</v>
+      </c>
     </row>
     <row r="3" spans="1:2">
-      <c r="A3" s="35" t="s">
-[...2 lines deleted...]
-      <c r="B3" s="35" t="s">
+      <c r="A3" s="39" t="s">
         <v>4</v>
       </c>
+      <c r="B3" s="39" t="s">
+        <v>5</v>
+      </c>
     </row>
     <row r="4" spans="1:2">
-      <c r="A4" s="39" t="s">
-[...3 lines deleted...]
-        <v>5</v>
+      <c r="A4" s="43" t="s">
+        <v>4</v>
+      </c>
+      <c r="B4" s="50" t="s">
+        <v>6</v>
       </c>
     </row>
     <row r="5" spans="1:2">
-      <c r="A5" s="39" t="s">
-[...3 lines deleted...]
-        <v>6</v>
+      <c r="A5" s="43" t="s">
+        <v>4</v>
+      </c>
+      <c r="B5" s="50" t="s">
+        <v>7</v>
       </c>
     </row>
     <row r="6" spans="1:2">
-      <c r="A6" s="39" t="s">
-[...3 lines deleted...]
-        <v>7</v>
+      <c r="A6" s="43" t="s">
+        <v>4</v>
+      </c>
+      <c r="B6" s="50" t="s">
+        <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:2">
-      <c r="A7" s="39" t="s">
-[...3 lines deleted...]
-        <v>8</v>
+      <c r="A7" s="43" t="s">
+        <v>4</v>
+      </c>
+      <c r="B7" s="50" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:2">
-      <c r="A8" s="39" t="s">
-[...3 lines deleted...]
-        <v>9</v>
+      <c r="A8" s="43" t="s">
+        <v>4</v>
+      </c>
+      <c r="B8" s="50" t="s">
+        <v>10</v>
       </c>
     </row>
     <row r="9" spans="1:2">
-      <c r="A9" s="39" t="s">
-[...3 lines deleted...]
-        <v>10</v>
+      <c r="A9" s="43" t="s">
+        <v>4</v>
+      </c>
+      <c r="B9" s="50" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="10" spans="1:2">
-      <c r="A10" s="35" t="s">
-[...2 lines deleted...]
-      <c r="B10" s="35" t="s">
+      <c r="A10" s="39" t="s">
         <v>12</v>
       </c>
+      <c r="B10" s="39" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="11" spans="1:2">
-      <c r="A11" s="9" t="s">
-[...2 lines deleted...]
-      <c r="B11" s="9" t="s">
+      <c r="A11" s="15" t="s">
         <v>14</v>
       </c>
+      <c r="B11" s="15" t="s">
+        <v>15</v>
+      </c>
     </row>
     <row r="12" spans="1:2">
-      <c r="A12" s="36">
+      <c r="A12" s="40">
         <v>1421</v>
       </c>
-      <c r="B12" s="37" t="s">
-        <v>15</v>
+      <c r="B12" s="41" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="13" spans="1:2">
-      <c r="A13" s="9" t="s">
-[...2 lines deleted...]
-      <c r="B13" s="9" t="s">
+      <c r="A13" s="15" t="s">
         <v>17</v>
       </c>
+      <c r="B13" s="15" t="s">
+        <v>18</v>
+      </c>
     </row>
     <row r="14" spans="1:2">
-      <c r="A14" s="9" t="s">
-[...2 lines deleted...]
-      <c r="B14" s="9" t="s">
+      <c r="A14" s="15" t="s">
         <v>19</v>
       </c>
+      <c r="B14" s="15" t="s">
+        <v>20</v>
+      </c>
     </row>
     <row r="15" spans="1:2">
-      <c r="A15" s="9" t="s">
-[...2 lines deleted...]
-      <c r="B15" s="9" t="s">
+      <c r="A15" s="15" t="s">
         <v>21</v>
       </c>
+      <c r="B15" s="15" t="s">
+        <v>22</v>
+      </c>
     </row>
     <row r="16" spans="1:2">
-      <c r="A16" s="9" t="s">
-[...2 lines deleted...]
-      <c r="B16" s="9" t="s">
+      <c r="A16" s="15" t="s">
         <v>23</v>
       </c>
+      <c r="B16" s="15" t="s">
+        <v>24</v>
+      </c>
     </row>
     <row r="17" spans="1:2">
-      <c r="A17" s="9" t="s">
-[...2 lines deleted...]
-      <c r="B17" s="9" t="s">
+      <c r="A17" s="15" t="s">
         <v>25</v>
       </c>
+      <c r="B17" s="15" t="s">
+        <v>26</v>
+      </c>
     </row>
     <row r="18" spans="1:2">
-      <c r="A18" s="9" t="s">
-[...2 lines deleted...]
-      <c r="B18" s="9" t="s">
+      <c r="A18" s="15" t="s">
         <v>27</v>
       </c>
+      <c r="B18" s="15" t="s">
+        <v>28</v>
+      </c>
     </row>
     <row r="19" spans="1:2">
-      <c r="A19" s="9" t="s">
-[...2 lines deleted...]
-      <c r="B19" s="9" t="s">
+      <c r="A19" s="15" t="s">
         <v>29</v>
       </c>
+      <c r="B19" s="15" t="s">
+        <v>30</v>
+      </c>
     </row>
     <row r="20" spans="1:2">
-      <c r="A20" s="9" t="s">
-[...2 lines deleted...]
-      <c r="B20" s="9" t="s">
+      <c r="A20" s="15" t="s">
         <v>31</v>
       </c>
+      <c r="B20" s="15" t="s">
+        <v>32</v>
+      </c>
     </row>
     <row r="21" spans="1:2">
-      <c r="A21" s="9" t="s">
-[...2 lines deleted...]
-      <c r="B21" s="9" t="s">
+      <c r="A21" s="15" t="s">
         <v>33</v>
       </c>
+      <c r="B21" s="15" t="s">
+        <v>34</v>
+      </c>
     </row>
     <row r="22" spans="1:2">
-      <c r="A22" s="9" t="s">
-[...2 lines deleted...]
-      <c r="B22" s="33" t="s">
+      <c r="A22" s="15" t="s">
         <v>35</v>
       </c>
+      <c r="B22" s="37" t="s">
+        <v>36</v>
+      </c>
     </row>
     <row r="23" spans="1:2">
-      <c r="A23" s="37" t="s">
-[...2 lines deleted...]
-      <c r="B23" s="37" t="s">
+      <c r="A23" s="41" t="s">
         <v>37</v>
       </c>
+      <c r="B23" s="41" t="s">
+        <v>38</v>
+      </c>
     </row>
     <row r="24" spans="1:2">
-      <c r="A24" s="9" t="s">
-[...2 lines deleted...]
-      <c r="B24" s="9" t="s">
+      <c r="A24" s="15" t="s">
         <v>39</v>
       </c>
+      <c r="B24" s="15" t="s">
+        <v>40</v>
+      </c>
     </row>
     <row r="25" spans="1:2">
-      <c r="A25" s="9" t="s">
-[...2 lines deleted...]
-      <c r="B25" s="9" t="s">
+      <c r="A25" s="15" t="s">
         <v>41</v>
       </c>
+      <c r="B25" s="15" t="s">
+        <v>42</v>
+      </c>
     </row>
     <row r="26" spans="1:2">
-      <c r="A26" s="9" t="s">
-[...2 lines deleted...]
-      <c r="B26" s="9" t="s">
+      <c r="A26" s="15" t="s">
         <v>43</v>
       </c>
+      <c r="B26" s="15" t="s">
+        <v>44</v>
+      </c>
     </row>
     <row r="27" spans="1:2">
-      <c r="A27" s="9" t="s">
-[...2 lines deleted...]
-      <c r="B27" s="9" t="s">
+      <c r="A27" s="15" t="s">
         <v>45</v>
       </c>
+      <c r="B27" s="15" t="s">
+        <v>46</v>
+      </c>
     </row>
     <row r="28" spans="1:2">
-      <c r="A28" s="9" t="s">
-[...2 lines deleted...]
-      <c r="B28" s="9" t="s">
+      <c r="A28" s="15" t="s">
         <v>47</v>
       </c>
+      <c r="B28" s="15" t="s">
+        <v>48</v>
+      </c>
     </row>
     <row r="29" spans="1:2">
-      <c r="A29" s="9" t="s">
-[...2 lines deleted...]
-      <c r="B29" s="9" t="s">
+      <c r="A29" s="15" t="s">
         <v>49</v>
       </c>
+      <c r="B29" s="15" t="s">
+        <v>50</v>
+      </c>
     </row>
     <row r="30" spans="1:2">
-      <c r="A30" s="9" t="s">
-[...2 lines deleted...]
-      <c r="B30" s="9" t="s">
+      <c r="A30" s="15" t="s">
         <v>51</v>
       </c>
+      <c r="B30" s="15" t="s">
+        <v>52</v>
+      </c>
     </row>
     <row r="31" spans="1:2">
-      <c r="A31" s="9" t="s">
-[...2 lines deleted...]
-      <c r="B31" s="9" t="s">
+      <c r="A31" s="15" t="s">
         <v>53</v>
       </c>
+      <c r="B31" s="15" t="s">
+        <v>54</v>
+      </c>
     </row>
     <row r="32" spans="1:2">
-      <c r="A32" s="9" t="s">
-[...2 lines deleted...]
-      <c r="B32" s="9" t="s">
+      <c r="A32" s="15" t="s">
         <v>55</v>
       </c>
+      <c r="B32" s="15" t="s">
+        <v>56</v>
+      </c>
     </row>
     <row r="33" spans="1:2">
-      <c r="A33" s="9" t="s">
-[...2 lines deleted...]
-      <c r="B33" s="9" t="s">
+      <c r="A33" s="15" t="s">
         <v>57</v>
       </c>
+      <c r="B33" s="15" t="s">
+        <v>58</v>
+      </c>
     </row>
     <row r="34" spans="1:2">
-      <c r="A34" s="9" t="s">
-[...2 lines deleted...]
-      <c r="B34" s="9" t="s">
+      <c r="A34" s="15" t="s">
         <v>59</v>
       </c>
+      <c r="B34" s="15" t="s">
+        <v>60</v>
+      </c>
     </row>
     <row r="35" spans="1:2">
-      <c r="A35" s="9" t="s">
-[...2 lines deleted...]
-      <c r="B35" s="9" t="s">
+      <c r="A35" s="15" t="s">
         <v>61</v>
       </c>
+      <c r="B35" s="15" t="s">
+        <v>62</v>
+      </c>
     </row>
     <row r="36" spans="1:2">
-      <c r="A36" s="9" t="s">
-[...2 lines deleted...]
-      <c r="B36" s="9" t="s">
+      <c r="A36" s="15" t="s">
         <v>63</v>
       </c>
+      <c r="B36" s="15" t="s">
+        <v>64</v>
+      </c>
     </row>
     <row r="37" spans="1:2">
-      <c r="A37" s="9" t="s">
-[...2 lines deleted...]
-      <c r="B37" s="9" t="s">
+      <c r="A37" s="15" t="s">
         <v>65</v>
       </c>
+      <c r="B37" s="15" t="s">
+        <v>66</v>
+      </c>
     </row>
     <row r="38" spans="1:2">
-      <c r="A38" s="9" t="s">
-[...2 lines deleted...]
-      <c r="B38" s="9" t="s">
+      <c r="A38" s="15" t="s">
         <v>67</v>
       </c>
+      <c r="B38" s="15" t="s">
+        <v>68</v>
+      </c>
     </row>
     <row r="39" spans="1:2">
-      <c r="A39" s="9" t="s">
-[...2 lines deleted...]
-      <c r="B39" s="9" t="s">
+      <c r="A39" s="15" t="s">
         <v>69</v>
       </c>
+      <c r="B39" s="15" t="s">
+        <v>70</v>
+      </c>
     </row>
     <row r="40" spans="1:2">
-      <c r="A40" s="37" t="s">
-[...2 lines deleted...]
-      <c r="B40" s="37" t="s">
+      <c r="A40" s="41" t="s">
         <v>71</v>
       </c>
+      <c r="B40" s="41" t="s">
+        <v>72</v>
+      </c>
     </row>
     <row r="41" spans="1:2">
-      <c r="A41" s="9" t="s">
-[...2 lines deleted...]
-      <c r="B41" s="9" t="s">
+      <c r="A41" s="15" t="s">
         <v>73</v>
       </c>
+      <c r="B41" s="15" t="s">
+        <v>74</v>
+      </c>
     </row>
     <row r="42" spans="1:2">
-      <c r="A42" s="37" t="s">
-[...2 lines deleted...]
-      <c r="B42" s="37" t="s">
+      <c r="A42" s="41" t="s">
         <v>75</v>
       </c>
+      <c r="B42" s="41" t="s">
+        <v>76</v>
+      </c>
     </row>
     <row r="43" spans="1:2">
-      <c r="A43" s="9" t="s">
-[...2 lines deleted...]
-      <c r="B43" s="9" t="s">
+      <c r="A43" s="15" t="s">
         <v>77</v>
       </c>
+      <c r="B43" s="15" t="s">
+        <v>78</v>
+      </c>
     </row>
     <row r="44" spans="1:2">
-      <c r="A44" s="37" t="s">
-[...2 lines deleted...]
-      <c r="B44" s="37" t="s">
+      <c r="A44" s="41" t="s">
         <v>79</v>
       </c>
+      <c r="B44" s="41" t="s">
+        <v>80</v>
+      </c>
     </row>
     <row r="45" spans="1:2">
-      <c r="A45" s="37" t="s">
-[...2 lines deleted...]
-      <c r="B45" s="37" t="s">
+      <c r="A45" s="41" t="s">
         <v>81</v>
       </c>
+      <c r="B45" s="41" t="s">
+        <v>82</v>
+      </c>
     </row>
     <row r="46" spans="1:2">
-      <c r="A46" s="9" t="s">
-[...2 lines deleted...]
-      <c r="B46" s="9" t="s">
+      <c r="A46" s="15" t="s">
         <v>83</v>
       </c>
+      <c r="B46" s="15" t="s">
+        <v>84</v>
+      </c>
     </row>
     <row r="47" spans="1:2">
-      <c r="A47" s="9" t="s">
-[...2 lines deleted...]
-      <c r="B47" s="9" t="s">
+      <c r="A47" s="15" t="s">
         <v>85</v>
       </c>
+      <c r="B47" s="15" t="s">
+        <v>86</v>
+      </c>
     </row>
     <row r="48" spans="1:2">
-      <c r="A48" s="9" t="s">
-[...2 lines deleted...]
-      <c r="B48" s="9" t="s">
+      <c r="A48" s="15" t="s">
         <v>87</v>
       </c>
+      <c r="B48" s="15" t="s">
+        <v>88</v>
+      </c>
     </row>
     <row r="49" spans="1:2">
-      <c r="A49" s="37" t="s">
-[...2 lines deleted...]
-      <c r="B49" s="37" t="s">
+      <c r="A49" s="41" t="s">
         <v>89</v>
       </c>
+      <c r="B49" s="41" t="s">
+        <v>90</v>
+      </c>
     </row>
     <row r="50" spans="1:2">
-      <c r="A50" s="37" t="s">
-[...2 lines deleted...]
-      <c r="B50" s="37" t="s">
+      <c r="A50" s="41" t="s">
         <v>91</v>
       </c>
+      <c r="B50" s="41" t="s">
+        <v>92</v>
+      </c>
     </row>
     <row r="51" spans="1:2">
-      <c r="A51" s="9" t="s">
-[...2 lines deleted...]
-      <c r="B51" s="9" t="s">
+      <c r="A51" s="15" t="s">
         <v>93</v>
       </c>
+      <c r="B51" s="15" t="s">
+        <v>94</v>
+      </c>
     </row>
     <row r="52" spans="1:2">
-      <c r="A52" s="38">
+      <c r="A52" s="53" t="s">
+        <v>95</v>
+      </c>
+      <c r="B52" s="38" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="53" spans="1:2">
+      <c r="A53" s="42">
         <v>2221</v>
       </c>
-      <c r="B52" s="9" t="s">
-[...8 lines deleted...]
-        <v>96</v>
+      <c r="B53" s="15" t="s">
+        <v>97</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="1"/>
-  <conditionalFormatting sqref="A2 A10:A52">
-[...1 lines deleted...]
-  </conditionalFormatting>
   <conditionalFormatting sqref="A10">
-    <cfRule type="duplicateValues" dxfId="16" priority="8"/>
+    <cfRule type="duplicateValues" dxfId="57" priority="8"/>
   </conditionalFormatting>
   <conditionalFormatting sqref="A17:A21">
-    <cfRule type="duplicateValues" dxfId="15" priority="7"/>
+    <cfRule type="duplicateValues" dxfId="56" priority="7"/>
   </conditionalFormatting>
   <conditionalFormatting sqref="A23:A30">
-    <cfRule type="duplicateValues" dxfId="14" priority="6"/>
+    <cfRule type="duplicateValues" dxfId="55" priority="6"/>
   </conditionalFormatting>
   <conditionalFormatting sqref="A44">
-    <cfRule type="duplicateValues" dxfId="13" priority="9"/>
+    <cfRule type="duplicateValues" dxfId="54" priority="9"/>
   </conditionalFormatting>
-  <conditionalFormatting sqref="A52 A39:A43 A22 A2 A31:A34 A45:A50 A11:A16 A36">
-    <cfRule type="duplicateValues" dxfId="12" priority="23"/>
+  <conditionalFormatting sqref="A52">
+    <cfRule type="duplicateValues" dxfId="53" priority="1"/>
   </conditionalFormatting>
-  <conditionalFormatting sqref="A53">
-    <cfRule type="duplicateValues" dxfId="11" priority="1"/>
+  <conditionalFormatting sqref="A53 A2 A10:A51">
+    <cfRule type="duplicateValues" dxfId="52" priority="43"/>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="A53 A39:A43 A22 A2 A31:A34 A45:A50 A11:A16 A36">
+    <cfRule type="duplicateValues" dxfId="51" priority="23"/>
   </conditionalFormatting>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <tableParts count="1">
     <tablePart r:id="rId2"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8A87CF61-F4EE-480A-8071-3CDC7D370EFF}">
-  <sheetPr>
-[...1 lines deleted...]
-  </sheetPr>
   <dimension ref="A1:E63"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="D11" sqref="D11"/>
+      <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="18.75"/>
   <cols>
-    <col min="1" max="1" width="8.625" style="1" customWidth="1"/>
+    <col min="1" max="1" width="8.625" style="3" customWidth="1"/>
     <col min="2" max="2" width="10.25" hidden="1" customWidth="1"/>
     <col min="3" max="3" width="12.625" customWidth="1"/>
     <col min="4" max="4" width="48" customWidth="1"/>
-    <col min="5" max="5" width="13.875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
-      <c r="A1" s="69" t="s">
-[...11 lines deleted...]
-      <c r="B2" s="61" t="s">
+      <c r="A1" s="68" t="s">
         <v>98</v>
       </c>
-      <c r="C2" s="61" t="s">
+      <c r="B1" s="68"/>
+      <c r="C1" s="68"/>
+      <c r="D1" s="68"/>
+    </row>
+    <row r="2" spans="1:5" s="5" customFormat="1">
+      <c r="A2" s="48" t="s">
         <v>99</v>
       </c>
-      <c r="D2" s="62" t="s">
+      <c r="B2" s="1" t="s">
         <v>100</v>
       </c>
+      <c r="C2" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="D2" s="7" t="s">
+        <v>102</v>
+      </c>
     </row>
     <row r="3" spans="1:5">
-      <c r="A3" s="18" t="s">
-[...5 lines deleted...]
-      <c r="C3" s="13" t="s">
+      <c r="A3" s="22" t="s">
         <v>103</v>
       </c>
-      <c r="D3" s="19" t="s">
+      <c r="B3" s="19" t="s">
         <v>104</v>
       </c>
+      <c r="C3" s="19" t="s">
+        <v>105</v>
+      </c>
+      <c r="D3" s="66" t="s">
+        <v>106</v>
+      </c>
     </row>
     <row r="4" spans="1:5">
-      <c r="A4" s="18" t="s">
+      <c r="A4" s="22" t="s">
+        <v>107</v>
+      </c>
+      <c r="B4" s="19" t="s">
+        <v>104</v>
+      </c>
+      <c r="C4" s="19" t="s">
         <v>105</v>
       </c>
-      <c r="B4" s="13" t="s">
-[...6 lines deleted...]
-        <v>106</v>
+      <c r="D4" s="66" t="s">
+        <v>108</v>
       </c>
     </row>
     <row r="5" spans="1:5">
-      <c r="A5" s="18" t="s">
-[...9 lines deleted...]
-        <v>108</v>
+      <c r="A5" s="22" t="s">
+        <v>109</v>
+      </c>
+      <c r="B5" s="19" t="s">
+        <v>104</v>
+      </c>
+      <c r="C5" s="19" t="s">
+        <v>105</v>
+      </c>
+      <c r="D5" s="66" t="s">
+        <v>110</v>
       </c>
     </row>
     <row r="6" spans="1:5">
-      <c r="A6" s="18" t="s">
-[...10 lines deleted...]
-      </c>
+      <c r="A6" s="22" t="s">
+        <v>111</v>
+      </c>
+      <c r="B6" s="19" t="s">
+        <v>104</v>
+      </c>
+      <c r="C6" s="19" t="s">
+        <v>105</v>
+      </c>
+      <c r="D6" s="66" t="s">
+        <v>112</v>
+      </c>
+      <c r="E6" s="61"/>
     </row>
     <row r="7" spans="1:5">
-      <c r="A7" s="18" t="s">
-[...10 lines deleted...]
-      </c>
+      <c r="A7" s="22" t="s">
+        <v>113</v>
+      </c>
+      <c r="B7" s="19" t="s">
+        <v>104</v>
+      </c>
+      <c r="C7" s="19" t="s">
+        <v>105</v>
+      </c>
+      <c r="D7" s="66" t="s">
+        <v>114</v>
+      </c>
+      <c r="E7" s="61"/>
     </row>
     <row r="8" spans="1:5">
-      <c r="A8" s="18" t="s">
-[...10 lines deleted...]
-      </c>
+      <c r="A8" s="22" t="s">
+        <v>115</v>
+      </c>
+      <c r="B8" s="19" t="s">
+        <v>104</v>
+      </c>
+      <c r="C8" s="19" t="s">
+        <v>105</v>
+      </c>
+      <c r="D8" s="66" t="s">
+        <v>116</v>
+      </c>
+      <c r="E8" s="61"/>
     </row>
     <row r="9" spans="1:5">
-      <c r="A9" s="18" t="s">
-[...10 lines deleted...]
-      </c>
+      <c r="A9" s="22" t="s">
+        <v>117</v>
+      </c>
+      <c r="B9" s="19" t="s">
+        <v>104</v>
+      </c>
+      <c r="C9" s="19" t="s">
+        <v>105</v>
+      </c>
+      <c r="D9" s="66" t="s">
+        <v>118</v>
+      </c>
+      <c r="E9" s="61"/>
     </row>
     <row r="10" spans="1:5">
-      <c r="A10" s="18" t="s">
-[...10 lines deleted...]
-      </c>
+      <c r="A10" s="22" t="s">
+        <v>119</v>
+      </c>
+      <c r="B10" s="19" t="s">
+        <v>104</v>
+      </c>
+      <c r="C10" s="19" t="s">
+        <v>105</v>
+      </c>
+      <c r="D10" s="66" t="s">
+        <v>120</v>
+      </c>
+      <c r="E10" s="61"/>
     </row>
     <row r="11" spans="1:5">
-      <c r="A11" s="18" t="s">
-[...10 lines deleted...]
-      </c>
+      <c r="A11" s="22" t="s">
+        <v>121</v>
+      </c>
+      <c r="B11" s="19" t="s">
+        <v>104</v>
+      </c>
+      <c r="C11" s="19" t="s">
+        <v>105</v>
+      </c>
+      <c r="D11" s="66" t="s">
+        <v>122</v>
+      </c>
+      <c r="E11" s="61"/>
     </row>
     <row r="12" spans="1:5">
-      <c r="A12" s="18" t="s">
-[...10 lines deleted...]
-      </c>
+      <c r="A12" s="22" t="s">
+        <v>123</v>
+      </c>
+      <c r="B12" s="19" t="s">
+        <v>104</v>
+      </c>
+      <c r="C12" s="19" t="s">
+        <v>105</v>
+      </c>
+      <c r="D12" s="66" t="s">
+        <v>124</v>
+      </c>
+      <c r="E12" s="61"/>
     </row>
     <row r="13" spans="1:5">
-      <c r="A13" s="18" t="s">
-[...10 lines deleted...]
-      </c>
+      <c r="A13" s="22" t="s">
+        <v>125</v>
+      </c>
+      <c r="B13" s="19" t="s">
+        <v>104</v>
+      </c>
+      <c r="C13" s="19" t="s">
+        <v>105</v>
+      </c>
+      <c r="D13" s="66" t="s">
+        <v>126</v>
+      </c>
+      <c r="E13" s="61"/>
     </row>
     <row r="14" spans="1:5">
-      <c r="A14" s="18" t="s">
-[...10 lines deleted...]
-      </c>
+      <c r="A14" s="22" t="s">
+        <v>127</v>
+      </c>
+      <c r="B14" s="19" t="s">
+        <v>104</v>
+      </c>
+      <c r="C14" s="19" t="s">
+        <v>105</v>
+      </c>
+      <c r="D14" s="66" t="s">
+        <v>128</v>
+      </c>
+      <c r="E14" s="61"/>
     </row>
     <row r="15" spans="1:5">
-      <c r="A15" s="18" t="s">
-[...10 lines deleted...]
-      </c>
+      <c r="A15" s="22" t="s">
+        <v>129</v>
+      </c>
+      <c r="B15" s="19" t="s">
+        <v>104</v>
+      </c>
+      <c r="C15" s="19" t="s">
+        <v>105</v>
+      </c>
+      <c r="D15" s="66" t="s">
+        <v>130</v>
+      </c>
+      <c r="E15" s="61"/>
     </row>
     <row r="16" spans="1:5">
-      <c r="A16" s="18" t="s">
-[...22 lines deleted...]
-      <c r="D17" s="40" t="s">
+      <c r="A16" s="22" t="s">
         <v>131</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A18" s="18" t="s">
+      <c r="B16" s="19" t="s">
+        <v>104</v>
+      </c>
+      <c r="C16" s="19" t="s">
+        <v>105</v>
+      </c>
+      <c r="D16" s="66" t="s">
         <v>132</v>
       </c>
-      <c r="B18" s="13" t="s">
-[...5 lines deleted...]
-      <c r="D18" s="19" t="s">
+      <c r="E16" s="61"/>
+    </row>
+    <row r="17" spans="1:5">
+      <c r="A17" s="22" t="s">
+        <v>131</v>
+      </c>
+      <c r="B17" s="19" t="s">
+        <v>104</v>
+      </c>
+      <c r="C17" s="19" t="s">
+        <v>105</v>
+      </c>
+      <c r="D17" s="66" t="s">
         <v>133</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A19" s="18" t="s">
+      <c r="E17" s="61"/>
+    </row>
+    <row r="18" spans="1:5">
+      <c r="A18" s="22" t="s">
         <v>134</v>
       </c>
-      <c r="B19" s="13" t="s">
-[...5 lines deleted...]
-      <c r="D19" s="19" t="s">
+      <c r="B18" s="19" t="s">
+        <v>104</v>
+      </c>
+      <c r="C18" s="19" t="s">
+        <v>105</v>
+      </c>
+      <c r="D18" s="66" t="s">
         <v>135</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A20" s="18" t="s">
+      <c r="E18" s="61"/>
+    </row>
+    <row r="19" spans="1:5">
+      <c r="A19" s="22" t="s">
         <v>136</v>
       </c>
-      <c r="B20" s="13" t="s">
-[...5 lines deleted...]
-      <c r="D20" s="19" t="s">
+      <c r="B19" s="19" t="s">
+        <v>104</v>
+      </c>
+      <c r="C19" s="19" t="s">
+        <v>105</v>
+      </c>
+      <c r="D19" s="66" t="s">
         <v>137</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A21" s="18" t="s">
+      <c r="E19" s="61"/>
+    </row>
+    <row r="20" spans="1:5">
+      <c r="A20" s="22" t="s">
         <v>138</v>
       </c>
-      <c r="B21" s="13" t="s">
-[...5 lines deleted...]
-      <c r="D21" s="19" t="s">
+      <c r="B20" s="19" t="s">
+        <v>104</v>
+      </c>
+      <c r="C20" s="19" t="s">
+        <v>105</v>
+      </c>
+      <c r="D20" s="66" t="s">
         <v>139</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A22" s="18" t="s">
+      <c r="E20" s="61"/>
+    </row>
+    <row r="21" spans="1:5">
+      <c r="A21" s="22" t="s">
         <v>140</v>
       </c>
-      <c r="B22" s="13" t="s">
-[...5 lines deleted...]
-      <c r="D22" s="19" t="s">
+      <c r="B21" s="19" t="s">
+        <v>104</v>
+      </c>
+      <c r="C21" s="19" t="s">
+        <v>105</v>
+      </c>
+      <c r="D21" s="66" t="s">
         <v>141</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A23" s="18" t="s">
+      <c r="E21" s="61"/>
+    </row>
+    <row r="22" spans="1:5">
+      <c r="A22" s="22" t="s">
         <v>142</v>
       </c>
-      <c r="B23" s="13" t="s">
-[...5 lines deleted...]
-      <c r="D23" s="19" t="s">
+      <c r="B22" s="19" t="s">
+        <v>104</v>
+      </c>
+      <c r="C22" s="19" t="s">
+        <v>105</v>
+      </c>
+      <c r="D22" s="66" t="s">
         <v>143</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A24" s="18" t="s">
+      <c r="E22" s="61"/>
+    </row>
+    <row r="23" spans="1:5">
+      <c r="A23" s="22" t="s">
         <v>144</v>
       </c>
-      <c r="B24" s="13" t="s">
-[...5 lines deleted...]
-      <c r="D24" s="19" t="s">
+      <c r="B23" s="19" t="s">
+        <v>104</v>
+      </c>
+      <c r="C23" s="19" t="s">
+        <v>105</v>
+      </c>
+      <c r="D23" s="66" t="s">
         <v>145</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A25" s="18" t="s">
+      <c r="E23" s="61"/>
+    </row>
+    <row r="24" spans="1:5">
+      <c r="A24" s="22" t="s">
         <v>146</v>
       </c>
-      <c r="B25" s="13" t="s">
-[...5 lines deleted...]
-      <c r="D25" s="40" t="s">
+      <c r="B24" s="19" t="s">
+        <v>104</v>
+      </c>
+      <c r="C24" s="19" t="s">
+        <v>105</v>
+      </c>
+      <c r="D24" s="66" t="s">
         <v>147</v>
       </c>
-    </row>
-[...10 lines deleted...]
-      <c r="D26" s="40" t="s">
+      <c r="E24" s="61"/>
+    </row>
+    <row r="25" spans="1:5">
+      <c r="A25" s="22" t="s">
         <v>148</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A27" s="18" t="s">
+      <c r="B25" s="19" t="s">
+        <v>104</v>
+      </c>
+      <c r="C25" s="19" t="s">
+        <v>105</v>
+      </c>
+      <c r="D25" s="66" t="s">
         <v>149</v>
       </c>
-      <c r="B27" s="13" t="s">
-[...5 lines deleted...]
-      <c r="D27" s="19" t="s">
+      <c r="E25" s="61"/>
+    </row>
+    <row r="26" spans="1:5">
+      <c r="A26" s="22" t="s">
+        <v>148</v>
+      </c>
+      <c r="B26" s="19" t="s">
+        <v>104</v>
+      </c>
+      <c r="C26" s="19" t="s">
+        <v>105</v>
+      </c>
+      <c r="D26" s="66" t="s">
         <v>150</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A28" s="18" t="s">
+      <c r="E26" s="61"/>
+    </row>
+    <row r="27" spans="1:5">
+      <c r="A27" s="22" t="s">
         <v>151</v>
       </c>
-      <c r="B28" s="13" t="s">
-[...5 lines deleted...]
-      <c r="D28" s="40" t="s">
+      <c r="B27" s="19" t="s">
+        <v>104</v>
+      </c>
+      <c r="C27" s="19" t="s">
+        <v>105</v>
+      </c>
+      <c r="D27" s="66" t="s">
         <v>152</v>
       </c>
-    </row>
-[...10 lines deleted...]
-      <c r="D29" s="40" t="s">
+      <c r="E27" s="61"/>
+    </row>
+    <row r="28" spans="1:5">
+      <c r="A28" s="22" t="s">
         <v>153</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A30" s="18" t="s">
+      <c r="B28" s="19" t="s">
+        <v>104</v>
+      </c>
+      <c r="C28" s="19" t="s">
+        <v>105</v>
+      </c>
+      <c r="D28" s="66" t="s">
         <v>154</v>
       </c>
-      <c r="B30" s="13" t="s">
-[...5 lines deleted...]
-      <c r="D30" s="19" t="s">
+      <c r="E28" s="61"/>
+    </row>
+    <row r="29" spans="1:5">
+      <c r="A29" s="22" t="s">
+        <v>153</v>
+      </c>
+      <c r="B29" s="19" t="s">
+        <v>104</v>
+      </c>
+      <c r="C29" s="19" t="s">
+        <v>105</v>
+      </c>
+      <c r="D29" s="66" t="s">
         <v>155</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A31" s="18" t="s">
+      <c r="E29" s="61"/>
+    </row>
+    <row r="30" spans="1:5">
+      <c r="A30" s="22" t="s">
         <v>156</v>
       </c>
-      <c r="B31" s="13" t="s">
-[...5 lines deleted...]
-      <c r="D31" s="19" t="s">
+      <c r="B30" s="19" t="s">
+        <v>104</v>
+      </c>
+      <c r="C30" s="19" t="s">
+        <v>105</v>
+      </c>
+      <c r="D30" s="66" t="s">
         <v>157</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A32" s="18" t="s">
+      <c r="E30" s="61"/>
+    </row>
+    <row r="31" spans="1:5">
+      <c r="A31" s="22" t="s">
         <v>158</v>
       </c>
-      <c r="B32" s="13" t="s">
-[...5 lines deleted...]
-      <c r="D32" s="19" t="s">
+      <c r="B31" s="19" t="s">
+        <v>104</v>
+      </c>
+      <c r="C31" s="19" t="s">
+        <v>105</v>
+      </c>
+      <c r="D31" s="66" t="s">
         <v>159</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A33" s="20" t="s">
+      <c r="E31" s="61"/>
+    </row>
+    <row r="32" spans="1:5">
+      <c r="A32" s="22" t="s">
         <v>160</v>
       </c>
-      <c r="B33" s="13" t="s">
-[...5 lines deleted...]
-      <c r="D33" s="19" t="s">
+      <c r="B32" s="19" t="s">
+        <v>104</v>
+      </c>
+      <c r="C32" s="19" t="s">
+        <v>105</v>
+      </c>
+      <c r="D32" s="66" t="s">
         <v>161</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A34" s="18" t="s">
+      <c r="E32" s="61"/>
+    </row>
+    <row r="33" spans="1:5">
+      <c r="A33" s="24" t="s">
         <v>162</v>
       </c>
-      <c r="B34" s="13" t="s">
-[...5 lines deleted...]
-      <c r="D34" s="19" t="s">
+      <c r="B33" s="19" t="s">
+        <v>104</v>
+      </c>
+      <c r="C33" s="19" t="s">
+        <v>105</v>
+      </c>
+      <c r="D33" s="66" t="s">
         <v>163</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A35" s="18" t="s">
+      <c r="E33" s="61"/>
+    </row>
+    <row r="34" spans="1:5">
+      <c r="A34" s="22" t="s">
         <v>164</v>
       </c>
-      <c r="B35" s="13" t="s">
-[...5 lines deleted...]
-      <c r="D35" s="19" t="s">
+      <c r="B34" s="19" t="s">
+        <v>104</v>
+      </c>
+      <c r="C34" s="19" t="s">
+        <v>105</v>
+      </c>
+      <c r="D34" s="66" t="s">
         <v>165</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A36" s="18" t="s">
+      <c r="E34" s="61"/>
+    </row>
+    <row r="35" spans="1:5">
+      <c r="A35" s="22" t="s">
         <v>166</v>
       </c>
-      <c r="B36" s="13" t="s">
-[...5 lines deleted...]
-      <c r="D36" s="19" t="s">
+      <c r="B35" s="19" t="s">
+        <v>104</v>
+      </c>
+      <c r="C35" s="19" t="s">
+        <v>105</v>
+      </c>
+      <c r="D35" s="66" t="s">
         <v>167</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A37" s="18" t="s">
+      <c r="E35" s="61"/>
+    </row>
+    <row r="36" spans="1:5">
+      <c r="A36" s="22" t="s">
         <v>168</v>
       </c>
-      <c r="B37" s="13" t="s">
-[...5 lines deleted...]
-      <c r="D37" s="19" t="s">
+      <c r="B36" s="19" t="s">
+        <v>104</v>
+      </c>
+      <c r="C36" s="19" t="s">
+        <v>105</v>
+      </c>
+      <c r="D36" s="66" t="s">
         <v>169</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A38" s="18" t="s">
+      <c r="E36" s="61"/>
+    </row>
+    <row r="37" spans="1:5">
+      <c r="A37" s="22" t="s">
         <v>170</v>
       </c>
-      <c r="B38" s="13" t="s">
-[...5 lines deleted...]
-      <c r="D38" s="19" t="s">
+      <c r="B37" s="19" t="s">
+        <v>104</v>
+      </c>
+      <c r="C37" s="19" t="s">
+        <v>105</v>
+      </c>
+      <c r="D37" s="66" t="s">
         <v>171</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A39" s="18" t="s">
+      <c r="E37" s="61"/>
+    </row>
+    <row r="38" spans="1:5">
+      <c r="A38" s="22" t="s">
         <v>172</v>
       </c>
-      <c r="B39" s="13" t="s">
-[...5 lines deleted...]
-      <c r="D39" s="19" t="s">
+      <c r="B38" s="19" t="s">
+        <v>104</v>
+      </c>
+      <c r="C38" s="19" t="s">
+        <v>105</v>
+      </c>
+      <c r="D38" s="66" t="s">
         <v>173</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A40" s="18" t="s">
+      <c r="E38" s="61"/>
+    </row>
+    <row r="39" spans="1:5">
+      <c r="A39" s="22" t="s">
         <v>174</v>
       </c>
-      <c r="B40" s="13" t="s">
-[...5 lines deleted...]
-      <c r="D40" s="19" t="s">
+      <c r="B39" s="19" t="s">
+        <v>104</v>
+      </c>
+      <c r="C39" s="19" t="s">
+        <v>105</v>
+      </c>
+      <c r="D39" s="66" t="s">
         <v>175</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A41" s="18" t="s">
+      <c r="E39" s="61"/>
+    </row>
+    <row r="40" spans="1:5">
+      <c r="A40" s="22" t="s">
         <v>176</v>
       </c>
-      <c r="B41" s="13" t="s">
-[...5 lines deleted...]
-      <c r="D41" s="19" t="s">
+      <c r="B40" s="19" t="s">
+        <v>104</v>
+      </c>
+      <c r="C40" s="19" t="s">
+        <v>105</v>
+      </c>
+      <c r="D40" s="66" t="s">
         <v>177</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A42" s="18" t="s">
+      <c r="E40" s="61"/>
+    </row>
+    <row r="41" spans="1:5">
+      <c r="A41" s="22" t="s">
         <v>178</v>
       </c>
-      <c r="B42" s="13" t="s">
-[...5 lines deleted...]
-      <c r="D42" s="19" t="s">
+      <c r="B41" s="19" t="s">
+        <v>104</v>
+      </c>
+      <c r="C41" s="19" t="s">
+        <v>105</v>
+      </c>
+      <c r="D41" s="66" t="s">
         <v>179</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A43" s="18" t="s">
+      <c r="E41" s="61"/>
+    </row>
+    <row r="42" spans="1:5">
+      <c r="A42" s="22" t="s">
         <v>180</v>
       </c>
-      <c r="B43" s="13" t="s">
-[...5 lines deleted...]
-      <c r="D43" s="40" t="s">
+      <c r="B42" s="19" t="s">
+        <v>104</v>
+      </c>
+      <c r="C42" s="19" t="s">
+        <v>105</v>
+      </c>
+      <c r="D42" s="66" t="s">
         <v>181</v>
       </c>
-    </row>
-[...10 lines deleted...]
-      <c r="D44" s="40" t="s">
+      <c r="E42" s="61"/>
+    </row>
+    <row r="43" spans="1:5" s="51" customFormat="1">
+      <c r="A43" s="22" t="s">
         <v>182</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A45" s="18" t="s">
+      <c r="B43" s="19" t="s">
+        <v>104</v>
+      </c>
+      <c r="C43" s="19" t="s">
+        <v>105</v>
+      </c>
+      <c r="D43" s="66" t="s">
         <v>183</v>
       </c>
-      <c r="B45" s="13" t="s">
-[...5 lines deleted...]
-      <c r="D45" s="40" t="s">
+      <c r="E43" s="62"/>
+    </row>
+    <row r="44" spans="1:5" s="51" customFormat="1">
+      <c r="A44" s="22" t="s">
+        <v>182</v>
+      </c>
+      <c r="B44" s="19" t="s">
+        <v>104</v>
+      </c>
+      <c r="C44" s="19" t="s">
+        <v>105</v>
+      </c>
+      <c r="D44" s="66" t="s">
         <v>184</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A46" s="18" t="s">
+      <c r="E44" s="62"/>
+    </row>
+    <row r="45" spans="1:5" s="51" customFormat="1">
+      <c r="A45" s="22" t="s">
         <v>185</v>
       </c>
-      <c r="B46" s="13" t="s">
-[...5 lines deleted...]
-      <c r="D46" s="40" t="s">
+      <c r="B45" s="19" t="s">
+        <v>104</v>
+      </c>
+      <c r="C45" s="19" t="s">
+        <v>105</v>
+      </c>
+      <c r="D45" s="66" t="s">
         <v>186</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A47" s="18" t="s">
+      <c r="E45" s="62"/>
+    </row>
+    <row r="46" spans="1:5" s="51" customFormat="1">
+      <c r="A46" s="22" t="s">
         <v>187</v>
       </c>
-      <c r="B47" s="13" t="s">
-[...5 lines deleted...]
-      <c r="D47" s="40" t="s">
+      <c r="B46" s="19" t="s">
+        <v>104</v>
+      </c>
+      <c r="C46" s="19" t="s">
+        <v>105</v>
+      </c>
+      <c r="D46" s="66" t="s">
         <v>188</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A48" s="18" t="s">
+      <c r="E46" s="62"/>
+    </row>
+    <row r="47" spans="1:5" s="51" customFormat="1">
+      <c r="A47" s="22" t="s">
         <v>189</v>
       </c>
-      <c r="B48" s="13" t="s">
-[...5 lines deleted...]
-      <c r="D48" s="40" t="s">
+      <c r="B47" s="19" t="s">
+        <v>104</v>
+      </c>
+      <c r="C47" s="19" t="s">
+        <v>105</v>
+      </c>
+      <c r="D47" s="66" t="s">
         <v>190</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A49" s="18" t="s">
+      <c r="E47" s="62"/>
+    </row>
+    <row r="48" spans="1:5" s="51" customFormat="1">
+      <c r="A48" s="22" t="s">
         <v>191</v>
       </c>
-      <c r="B49" s="13" t="s">
-[...5 lines deleted...]
-      <c r="D49" s="40" t="s">
+      <c r="B48" s="19" t="s">
+        <v>104</v>
+      </c>
+      <c r="C48" s="19" t="s">
+        <v>105</v>
+      </c>
+      <c r="D48" s="66" t="s">
         <v>192</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A50" s="18" t="s">
+      <c r="E48" s="62"/>
+    </row>
+    <row r="49" spans="1:5" s="51" customFormat="1">
+      <c r="A49" s="22" t="s">
         <v>193</v>
       </c>
-      <c r="B50" s="13" t="s">
-[...5 lines deleted...]
-      <c r="D50" s="40" t="s">
+      <c r="B49" s="19" t="s">
+        <v>104</v>
+      </c>
+      <c r="C49" s="19" t="s">
+        <v>105</v>
+      </c>
+      <c r="D49" s="66" t="s">
         <v>194</v>
       </c>
-    </row>
-[...10 lines deleted...]
-      <c r="D51" s="40" t="s">
+      <c r="E49" s="62"/>
+    </row>
+    <row r="50" spans="1:5" s="51" customFormat="1">
+      <c r="A50" s="22" t="s">
         <v>195</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A52" s="18" t="s">
+      <c r="B50" s="19" t="s">
+        <v>104</v>
+      </c>
+      <c r="C50" s="19" t="s">
+        <v>105</v>
+      </c>
+      <c r="D50" s="66" t="s">
         <v>196</v>
       </c>
-      <c r="B52" s="13" t="s">
-[...5 lines deleted...]
-      <c r="D52" s="19" t="s">
+      <c r="E50" s="62"/>
+    </row>
+    <row r="51" spans="1:5" s="51" customFormat="1">
+      <c r="A51" s="22" t="s">
+        <v>195</v>
+      </c>
+      <c r="B51" s="19" t="s">
+        <v>104</v>
+      </c>
+      <c r="C51" s="19" t="s">
+        <v>105</v>
+      </c>
+      <c r="D51" s="66" t="s">
         <v>197</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A53" s="18" t="s">
+      <c r="E51" s="62"/>
+    </row>
+    <row r="52" spans="1:5" s="51" customFormat="1">
+      <c r="A52" s="22" t="s">
         <v>198</v>
       </c>
-      <c r="B53" s="13" t="s">
-[...5 lines deleted...]
-      <c r="D53" s="19" t="s">
+      <c r="B52" s="19" t="s">
+        <v>104</v>
+      </c>
+      <c r="C52" s="19" t="s">
+        <v>105</v>
+      </c>
+      <c r="D52" s="66" t="s">
         <v>199</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A54" s="18" t="s">
+      <c r="E52" s="62"/>
+    </row>
+    <row r="53" spans="1:5" s="51" customFormat="1">
+      <c r="A53" s="22" t="s">
         <v>200</v>
       </c>
-      <c r="B54" s="13" t="s">
-[...5 lines deleted...]
-      <c r="D54" s="19" t="s">
+      <c r="B53" s="19" t="s">
+        <v>104</v>
+      </c>
+      <c r="C53" s="19" t="s">
+        <v>105</v>
+      </c>
+      <c r="D53" s="66" t="s">
         <v>201</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A55" s="18" t="s">
+      <c r="E53" s="62"/>
+    </row>
+    <row r="54" spans="1:5" s="51" customFormat="1">
+      <c r="A54" s="22" t="s">
         <v>202</v>
       </c>
-      <c r="B55" s="13" t="s">
-[...5 lines deleted...]
-      <c r="D55" s="19" t="s">
+      <c r="B54" s="19" t="s">
+        <v>104</v>
+      </c>
+      <c r="C54" s="19" t="s">
+        <v>105</v>
+      </c>
+      <c r="D54" s="66" t="s">
         <v>203</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A56" s="18" t="s">
+      <c r="E54" s="62"/>
+    </row>
+    <row r="55" spans="1:5" s="51" customFormat="1">
+      <c r="A55" s="22" t="s">
         <v>204</v>
       </c>
-      <c r="B56" s="13" t="s">
-[...5 lines deleted...]
-      <c r="D56" s="19" t="s">
+      <c r="B55" s="19" t="s">
+        <v>104</v>
+      </c>
+      <c r="C55" s="19" t="s">
+        <v>105</v>
+      </c>
+      <c r="D55" s="66" t="s">
         <v>205</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A57" s="18" t="s">
+      <c r="E55" s="62"/>
+    </row>
+    <row r="56" spans="1:5" s="51" customFormat="1">
+      <c r="A56" s="22" t="s">
         <v>206</v>
       </c>
-      <c r="B57" s="13" t="s">
-[...5 lines deleted...]
-      <c r="D57" s="19" t="s">
+      <c r="B56" s="19" t="s">
+        <v>104</v>
+      </c>
+      <c r="C56" s="19" t="s">
+        <v>105</v>
+      </c>
+      <c r="D56" s="66" t="s">
         <v>207</v>
       </c>
     </row>
-    <row r="58" spans="1:5">
-      <c r="A58" s="18" t="s">
+    <row r="57" spans="1:5" s="51" customFormat="1">
+      <c r="A57" s="22" t="s">
         <v>208</v>
       </c>
-      <c r="B58" s="13" t="s">
-[...5 lines deleted...]
-      <c r="D58" s="19" t="s">
+      <c r="B57" s="19" t="s">
+        <v>104</v>
+      </c>
+      <c r="C57" s="19" t="s">
+        <v>105</v>
+      </c>
+      <c r="D57" s="66" t="s">
         <v>209</v>
       </c>
     </row>
-    <row r="59" spans="1:5">
-      <c r="A59" s="18" t="s">
+    <row r="58" spans="1:5" s="51" customFormat="1">
+      <c r="A58" s="22" t="s">
         <v>210</v>
       </c>
-      <c r="B59" s="13" t="s">
-[...2 lines deleted...]
-      <c r="C59" s="13" t="s">
+      <c r="B58" s="19" t="s">
+        <v>104</v>
+      </c>
+      <c r="C58" s="19" t="s">
+        <v>105</v>
+      </c>
+      <c r="D58" s="66" t="s">
         <v>211</v>
       </c>
-      <c r="D59" s="19" t="s">
+    </row>
+    <row r="59" spans="1:5" s="51" customFormat="1">
+      <c r="A59" s="22" t="s">
         <v>212</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A60" s="18" t="s">
+      <c r="B59" s="19" t="s">
+        <v>104</v>
+      </c>
+      <c r="C59" s="19" t="s">
         <v>213</v>
       </c>
-      <c r="B60" s="13" t="s">
-[...5 lines deleted...]
-      <c r="D60" s="19" t="s">
+      <c r="D59" s="66" t="s">
         <v>214</v>
       </c>
     </row>
-    <row r="61" spans="1:5">
-      <c r="A61" s="18" t="s">
+    <row r="60" spans="1:5" s="51" customFormat="1">
+      <c r="A60" s="22" t="s">
         <v>215</v>
       </c>
-      <c r="B61" s="13" t="s">
-[...5 lines deleted...]
-      <c r="D61" s="19" t="s">
+      <c r="B60" s="19" t="s">
+        <v>104</v>
+      </c>
+      <c r="C60" s="19" t="s">
+        <v>213</v>
+      </c>
+      <c r="D60" s="66" t="s">
         <v>216</v>
       </c>
     </row>
+    <row r="61" spans="1:5" s="51" customFormat="1">
+      <c r="A61" s="22" t="s">
+        <v>217</v>
+      </c>
+      <c r="B61" s="19" t="s">
+        <v>104</v>
+      </c>
+      <c r="C61" s="19" t="s">
+        <v>213</v>
+      </c>
+      <c r="D61" s="66" t="s">
+        <v>218</v>
+      </c>
+    </row>
     <row r="62" spans="1:5">
-      <c r="A62" s="18" t="s">
-[...9 lines deleted...]
-        <v>218</v>
+      <c r="A62" s="22" t="s">
+        <v>219</v>
+      </c>
+      <c r="B62" s="19" t="s">
+        <v>104</v>
+      </c>
+      <c r="C62" s="19" t="s">
+        <v>213</v>
+      </c>
+      <c r="D62" s="66" t="s">
+        <v>220</v>
       </c>
     </row>
     <row r="63" spans="1:5">
-      <c r="A63" s="21" t="s">
-[...11 lines deleted...]
-      <c r="E63" s="2"/>
+      <c r="A63" s="25" t="s">
+        <v>221</v>
+      </c>
+      <c r="B63" s="26" t="s">
+        <v>104</v>
+      </c>
+      <c r="C63" s="26" t="s">
+        <v>213</v>
+      </c>
+      <c r="D63" s="67" t="s">
+        <v>222</v>
+      </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <phoneticPr fontId="1"/>
-  <conditionalFormatting sqref="A3:A15 A18:A24 A30:A42 A52:A63">
-    <cfRule type="duplicateValues" dxfId="10" priority="1"/>
+  <conditionalFormatting sqref="E6:E55 A64:A65">
+    <cfRule type="duplicateValues" dxfId="45" priority="52"/>
   </conditionalFormatting>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <tableParts count="1">
     <tablePart r:id="rId2"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0AC7BFC6-19A7-4F1A-8AA1-FDE7F76D591F}">
-  <sheetPr>
-[...2 lines deleted...]
-  <dimension ref="A1:D39"/>
+  <dimension ref="A1:D38"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="115" workbookViewId="0">
-      <selection activeCell="J25" sqref="J25"/>
+      <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="18.75"/>
   <cols>
-    <col min="1" max="1" width="15.25" style="1" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="15.25" style="3" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="12" customWidth="1"/>
     <col min="3" max="3" width="10.625" customWidth="1"/>
-    <col min="4" max="4" width="38" style="3" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="38" style="6" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
-      <c r="A1" s="69" t="s">
-[...7 lines deleted...]
-      <c r="A2" s="63" t="s">
+      <c r="A1" s="68" t="s">
+        <v>98</v>
+      </c>
+      <c r="B1" s="68"/>
+      <c r="C1" s="68"/>
+      <c r="D1" s="68"/>
+    </row>
+    <row r="2" spans="1:4" s="5" customFormat="1">
+      <c r="A2" s="45" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="42" t="s">
-[...5 lines deleted...]
-      <c r="D2" s="42" t="s">
+      <c r="B2" s="46" t="s">
         <v>223</v>
       </c>
+      <c r="C2" s="46" t="s">
+        <v>224</v>
+      </c>
+      <c r="D2" s="46" t="s">
+        <v>225</v>
+      </c>
     </row>
     <row r="3" spans="1:4">
-      <c r="A3" s="15" t="s">
-[...8 lines deleted...]
-      <c r="D3" s="24" t="s">
+      <c r="A3" s="21" t="s">
         <v>226</v>
       </c>
+      <c r="B3" s="19" t="s">
+        <v>227</v>
+      </c>
+      <c r="C3" s="19" t="s">
+        <v>105</v>
+      </c>
+      <c r="D3" s="28" t="s">
+        <v>228</v>
+      </c>
     </row>
     <row r="4" spans="1:4">
-      <c r="A4" s="15" t="s">
+      <c r="A4" s="21" t="s">
+        <v>229</v>
+      </c>
+      <c r="B4" s="19" t="s">
         <v>227</v>
       </c>
-      <c r="B4" s="13" t="s">
-[...6 lines deleted...]
-        <v>228</v>
+      <c r="C4" s="19" t="s">
+        <v>105</v>
+      </c>
+      <c r="D4" s="28" t="s">
+        <v>230</v>
       </c>
     </row>
     <row r="5" spans="1:4">
-      <c r="A5" s="15" t="s">
-[...9 lines deleted...]
-        <v>230</v>
+      <c r="A5" s="21" t="s">
+        <v>231</v>
+      </c>
+      <c r="B5" s="19" t="s">
+        <v>227</v>
+      </c>
+      <c r="C5" s="19" t="s">
+        <v>105</v>
+      </c>
+      <c r="D5" s="28" t="s">
+        <v>232</v>
       </c>
     </row>
     <row r="6" spans="1:4">
-      <c r="A6" s="15" t="s">
-[...9 lines deleted...]
-        <v>232</v>
+      <c r="A6" s="21" t="s">
+        <v>233</v>
+      </c>
+      <c r="B6" s="19" t="s">
+        <v>227</v>
+      </c>
+      <c r="C6" s="19" t="s">
+        <v>105</v>
+      </c>
+      <c r="D6" s="28" t="s">
+        <v>234</v>
       </c>
     </row>
     <row r="7" spans="1:4">
-      <c r="A7" s="15" t="s">
-[...9 lines deleted...]
-        <v>234</v>
+      <c r="A7" s="21" t="s">
+        <v>235</v>
+      </c>
+      <c r="B7" s="19" t="s">
+        <v>227</v>
+      </c>
+      <c r="C7" s="19" t="s">
+        <v>105</v>
+      </c>
+      <c r="D7" s="28" t="s">
+        <v>236</v>
       </c>
     </row>
     <row r="8" spans="1:4">
-      <c r="A8" s="15" t="s">
-[...9 lines deleted...]
-        <v>236</v>
+      <c r="A8" s="21" t="s">
+        <v>237</v>
+      </c>
+      <c r="B8" s="19" t="s">
+        <v>227</v>
+      </c>
+      <c r="C8" s="19" t="s">
+        <v>105</v>
+      </c>
+      <c r="D8" s="28" t="s">
+        <v>238</v>
       </c>
     </row>
     <row r="9" spans="1:4">
-      <c r="A9" s="15" t="s">
-[...9 lines deleted...]
-        <v>238</v>
+      <c r="A9" s="21" t="s">
+        <v>239</v>
+      </c>
+      <c r="B9" s="19" t="s">
+        <v>227</v>
+      </c>
+      <c r="C9" s="19" t="s">
+        <v>105</v>
+      </c>
+      <c r="D9" s="28" t="s">
+        <v>240</v>
       </c>
     </row>
     <row r="10" spans="1:4">
-      <c r="A10" s="15" t="s">
-[...9 lines deleted...]
-        <v>240</v>
+      <c r="A10" s="21" t="s">
+        <v>241</v>
+      </c>
+      <c r="B10" s="19" t="s">
+        <v>227</v>
+      </c>
+      <c r="C10" s="19" t="s">
+        <v>105</v>
+      </c>
+      <c r="D10" s="28" t="s">
+        <v>242</v>
       </c>
     </row>
     <row r="11" spans="1:4">
-      <c r="A11" s="15" t="s">
-[...9 lines deleted...]
-        <v>242</v>
+      <c r="A11" s="21" t="s">
+        <v>243</v>
+      </c>
+      <c r="B11" s="19" t="s">
+        <v>227</v>
+      </c>
+      <c r="C11" s="19" t="s">
+        <v>105</v>
+      </c>
+      <c r="D11" s="28" t="s">
+        <v>244</v>
       </c>
     </row>
     <row r="12" spans="1:4">
-      <c r="A12" s="15" t="s">
-[...9 lines deleted...]
-        <v>244</v>
+      <c r="A12" s="21" t="s">
+        <v>245</v>
+      </c>
+      <c r="B12" s="19" t="s">
+        <v>227</v>
+      </c>
+      <c r="C12" s="19" t="s">
+        <v>105</v>
+      </c>
+      <c r="D12" s="28" t="s">
+        <v>246</v>
       </c>
     </row>
     <row r="13" spans="1:4">
-      <c r="A13" s="15" t="s">
-[...9 lines deleted...]
-        <v>246</v>
+      <c r="A13" s="21" t="s">
+        <v>247</v>
+      </c>
+      <c r="B13" s="19" t="s">
+        <v>227</v>
+      </c>
+      <c r="C13" s="19" t="s">
+        <v>105</v>
+      </c>
+      <c r="D13" s="28" t="s">
+        <v>248</v>
       </c>
     </row>
     <row r="14" spans="1:4">
-      <c r="A14" s="15" t="s">
-[...9 lines deleted...]
-        <v>248</v>
+      <c r="A14" s="21" t="s">
+        <v>249</v>
+      </c>
+      <c r="B14" s="19" t="s">
+        <v>227</v>
+      </c>
+      <c r="C14" s="19" t="s">
+        <v>105</v>
+      </c>
+      <c r="D14" s="28" t="s">
+        <v>250</v>
       </c>
     </row>
     <row r="15" spans="1:4">
-      <c r="A15" s="15" t="s">
-[...9 lines deleted...]
-        <v>250</v>
+      <c r="A15" s="21" t="s">
+        <v>251</v>
+      </c>
+      <c r="B15" s="19" t="s">
+        <v>227</v>
+      </c>
+      <c r="C15" s="19" t="s">
+        <v>105</v>
+      </c>
+      <c r="D15" s="28" t="s">
+        <v>252</v>
       </c>
     </row>
     <row r="16" spans="1:4">
-      <c r="A16" s="15" t="s">
-[...9 lines deleted...]
-        <v>252</v>
+      <c r="A16" s="21" t="s">
+        <v>253</v>
+      </c>
+      <c r="B16" s="19" t="s">
+        <v>227</v>
+      </c>
+      <c r="C16" s="19" t="s">
+        <v>105</v>
+      </c>
+      <c r="D16" s="28" t="s">
+        <v>254</v>
       </c>
     </row>
     <row r="17" spans="1:4">
-      <c r="A17" s="15" t="s">
-[...9 lines deleted...]
-        <v>254</v>
+      <c r="A17" s="21" t="s">
+        <v>255</v>
+      </c>
+      <c r="B17" s="19" t="s">
+        <v>227</v>
+      </c>
+      <c r="C17" s="19" t="s">
+        <v>213</v>
+      </c>
+      <c r="D17" s="28" t="s">
+        <v>256</v>
       </c>
     </row>
     <row r="18" spans="1:4">
-      <c r="A18" s="15" t="s">
-[...8 lines deleted...]
-      <c r="D18" s="24" t="s">
+      <c r="A18" s="21" t="s">
         <v>257</v>
       </c>
+      <c r="B18" s="19" t="s">
+        <v>227</v>
+      </c>
+      <c r="C18" s="19" t="s">
+        <v>258</v>
+      </c>
+      <c r="D18" s="28" t="s">
+        <v>259</v>
+      </c>
     </row>
     <row r="19" spans="1:4">
-      <c r="A19" s="15" t="s">
+      <c r="A19" s="21" t="s">
+        <v>260</v>
+      </c>
+      <c r="B19" s="19" t="s">
+        <v>227</v>
+      </c>
+      <c r="C19" s="19" t="s">
+        <v>105</v>
+      </c>
+      <c r="D19" s="28" t="s">
+        <v>261</v>
+      </c>
+    </row>
+    <row r="20" spans="1:4">
+      <c r="A20" s="21" t="s">
+        <v>262</v>
+      </c>
+      <c r="B20" s="19" t="s">
+        <v>227</v>
+      </c>
+      <c r="C20" s="19" t="s">
+        <v>105</v>
+      </c>
+      <c r="D20" s="28" t="s">
+        <v>263</v>
+      </c>
+    </row>
+    <row r="21" spans="1:4">
+      <c r="A21" s="21" t="s">
+        <v>264</v>
+      </c>
+      <c r="B21" s="19" t="s">
+        <v>227</v>
+      </c>
+      <c r="C21" s="19" t="s">
+        <v>105</v>
+      </c>
+      <c r="D21" s="28" t="s">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="22" spans="1:4">
+      <c r="A22" s="21" t="s">
+        <v>266</v>
+      </c>
+      <c r="B22" s="19" t="s">
+        <v>227</v>
+      </c>
+      <c r="C22" s="19" t="s">
+        <v>105</v>
+      </c>
+      <c r="D22" s="28" t="s">
+        <v>267</v>
+      </c>
+    </row>
+    <row r="23" spans="1:4">
+      <c r="A23" s="21" t="s">
+        <v>268</v>
+      </c>
+      <c r="B23" s="19" t="s">
+        <v>227</v>
+      </c>
+      <c r="C23" s="19" t="s">
+        <v>105</v>
+      </c>
+      <c r="D23" s="28" t="s">
+        <v>269</v>
+      </c>
+    </row>
+    <row r="24" spans="1:4">
+      <c r="A24" s="21" t="s">
+        <v>270</v>
+      </c>
+      <c r="B24" s="19" t="s">
+        <v>227</v>
+      </c>
+      <c r="C24" s="19" t="s">
+        <v>105</v>
+      </c>
+      <c r="D24" s="28" t="s">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="25" spans="1:4">
+      <c r="A25" s="21" t="s">
+        <v>272</v>
+      </c>
+      <c r="B25" s="19" t="s">
+        <v>227</v>
+      </c>
+      <c r="C25" s="19" t="s">
+        <v>105</v>
+      </c>
+      <c r="D25" s="28" t="s">
+        <v>273</v>
+      </c>
+    </row>
+    <row r="26" spans="1:4">
+      <c r="A26" s="21" t="s">
+        <v>274</v>
+      </c>
+      <c r="B26" s="19" t="s">
+        <v>227</v>
+      </c>
+      <c r="C26" s="19" t="s">
+        <v>105</v>
+      </c>
+      <c r="D26" s="28" t="s">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="27" spans="1:4">
+      <c r="A27" s="21" t="s">
+        <v>276</v>
+      </c>
+      <c r="B27" s="19" t="s">
+        <v>227</v>
+      </c>
+      <c r="C27" s="19" t="s">
+        <v>213</v>
+      </c>
+      <c r="D27" s="28" t="s">
+        <v>277</v>
+      </c>
+    </row>
+    <row r="28" spans="1:4">
+      <c r="A28" s="21" t="s">
+        <v>278</v>
+      </c>
+      <c r="B28" s="19" t="s">
+        <v>227</v>
+      </c>
+      <c r="C28" s="19" t="s">
+        <v>213</v>
+      </c>
+      <c r="D28" s="28" t="s">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="29" spans="1:4">
+      <c r="A29" s="21" t="s">
+        <v>280</v>
+      </c>
+      <c r="B29" s="19" t="s">
+        <v>227</v>
+      </c>
+      <c r="C29" s="19" t="s">
         <v>258</v>
       </c>
-      <c r="B19" s="13" t="s">
-[...146 lines deleted...]
-        <v>279</v>
+      <c r="D29" s="28" t="s">
+        <v>281</v>
       </c>
     </row>
     <row r="30" spans="1:4">
-      <c r="A30" s="15" t="s">
-[...9 lines deleted...]
-        <v>281</v>
+      <c r="A30" s="21" t="s">
+        <v>282</v>
+      </c>
+      <c r="B30" s="19" t="s">
+        <v>227</v>
+      </c>
+      <c r="C30" s="19" t="s">
+        <v>258</v>
+      </c>
+      <c r="D30" s="28" t="s">
+        <v>283</v>
       </c>
     </row>
     <row r="31" spans="1:4">
-      <c r="A31" s="15" t="s">
-[...9 lines deleted...]
-        <v>283</v>
+      <c r="A31" s="21" t="s">
+        <v>284</v>
+      </c>
+      <c r="B31" s="19" t="s">
+        <v>227</v>
+      </c>
+      <c r="C31" s="19" t="s">
+        <v>258</v>
+      </c>
+      <c r="D31" s="28" t="s">
+        <v>285</v>
       </c>
     </row>
     <row r="32" spans="1:4">
-      <c r="A32" s="15" t="s">
-[...9 lines deleted...]
-        <v>285</v>
+      <c r="A32" s="29" t="s">
+        <v>286</v>
+      </c>
+      <c r="B32" s="20" t="s">
+        <v>227</v>
+      </c>
+      <c r="C32" s="20" t="s">
+        <v>105</v>
+      </c>
+      <c r="D32" s="30" t="s">
+        <v>287</v>
       </c>
     </row>
     <row r="33" spans="1:4">
-      <c r="A33" s="25" t="s">
-[...9 lines deleted...]
-        <v>287</v>
+      <c r="A33" s="21" t="s">
+        <v>288</v>
+      </c>
+      <c r="B33" s="19" t="s">
+        <v>227</v>
+      </c>
+      <c r="C33" s="19" t="s">
+        <v>105</v>
+      </c>
+      <c r="D33" s="28" t="s">
+        <v>289</v>
       </c>
     </row>
     <row r="34" spans="1:4">
-      <c r="A34" s="15" t="s">
-[...9 lines deleted...]
-        <v>289</v>
+      <c r="A34" s="21" t="s">
+        <v>290</v>
+      </c>
+      <c r="B34" s="19" t="s">
+        <v>227</v>
+      </c>
+      <c r="C34" s="19" t="s">
+        <v>105</v>
+      </c>
+      <c r="D34" s="28" t="s">
+        <v>291</v>
       </c>
     </row>
     <row r="35" spans="1:4">
-      <c r="A35" s="15" t="s">
-[...9 lines deleted...]
-        <v>291</v>
+      <c r="A35" s="21" t="s">
+        <v>292</v>
+      </c>
+      <c r="B35" s="19" t="s">
+        <v>227</v>
+      </c>
+      <c r="C35" s="19" t="s">
+        <v>105</v>
+      </c>
+      <c r="D35" s="28" t="s">
+        <v>293</v>
       </c>
     </row>
     <row r="36" spans="1:4">
-      <c r="A36" s="15" t="s">
-[...9 lines deleted...]
-        <v>293</v>
+      <c r="A36" s="31" t="s">
+        <v>294</v>
+      </c>
+      <c r="B36" s="26" t="s">
+        <v>227</v>
+      </c>
+      <c r="C36" s="26" t="s">
+        <v>105</v>
+      </c>
+      <c r="D36" s="32" t="s">
+        <v>295</v>
       </c>
     </row>
     <row r="37" spans="1:4">
-      <c r="A37" s="27" t="s">
-[...9 lines deleted...]
-        <v>295</v>
+      <c r="A37" s="33" t="s">
+        <v>296</v>
+      </c>
+      <c r="B37" s="19" t="s">
+        <v>227</v>
+      </c>
+      <c r="C37" s="19" t="s">
+        <v>258</v>
+      </c>
+      <c r="D37" s="49" t="s">
+        <v>297</v>
       </c>
     </row>
     <row r="38" spans="1:4">
-      <c r="A38" s="29" t="s">
-[...13 lines deleted...]
-      <c r="A39" s="29" t="s">
+      <c r="A38" s="33" t="s">
         <v>298</v>
       </c>
-      <c r="B39" s="13" t="s">
-[...5 lines deleted...]
-      <c r="D39" s="44" t="s">
+      <c r="B38" s="19" t="s">
+        <v>227</v>
+      </c>
+      <c r="C38" s="19" t="s">
+        <v>258</v>
+      </c>
+      <c r="D38" s="49" t="s">
         <v>299</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <phoneticPr fontId="1"/>
+  <conditionalFormatting sqref="A3:A38">
+    <cfRule type="duplicateValues" dxfId="35" priority="87"/>
+    <cfRule type="duplicateValues" dxfId="34" priority="88"/>
+  </conditionalFormatting>
   <conditionalFormatting sqref="A3:A39">
-    <cfRule type="duplicateValues" dxfId="9" priority="1"/>
-    <cfRule type="duplicateValues" dxfId="8" priority="2"/>
+    <cfRule type="duplicateValues" dxfId="33" priority="91"/>
   </conditionalFormatting>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <tableParts count="1">
     <tablePart r:id="rId2"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9AAA39AD-F5BD-43C8-A2ED-42D1942B686C}">
-  <sheetPr>
-[...2 lines deleted...]
-  <dimension ref="A1:D51"/>
+  <dimension ref="A1:D50"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScale="115" zoomScaleNormal="100" zoomScaleSheetLayoutView="115" workbookViewId="0">
-      <selection activeCell="E23" sqref="E23"/>
+      <selection activeCell="B8" sqref="B8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="18.75"/>
   <cols>
-    <col min="1" max="1" width="15.25" style="7" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="15.25" style="14" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="10.5" customWidth="1"/>
     <col min="3" max="3" width="11.75" customWidth="1"/>
-    <col min="4" max="4" width="31.75" style="3" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="31.75" style="6" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
-      <c r="A1" s="69" t="s">
-[...7 lines deleted...]
-      <c r="A2" s="64" t="s">
+      <c r="A1" s="68" t="s">
+        <v>98</v>
+      </c>
+      <c r="B1" s="68"/>
+      <c r="C1" s="68"/>
+      <c r="D1" s="68"/>
+    </row>
+    <row r="2" spans="1:4" s="5" customFormat="1">
+      <c r="A2" s="11" t="s">
         <v>300</v>
       </c>
-      <c r="B2" s="65" t="s">
-[...5 lines deleted...]
-      <c r="D2" s="66" t="s">
+      <c r="B2" s="12" t="s">
         <v>100</v>
       </c>
+      <c r="C2" s="12" t="s">
+        <v>224</v>
+      </c>
+      <c r="D2" s="13" t="s">
+        <v>102</v>
+      </c>
     </row>
     <row r="3" spans="1:4">
-      <c r="A3" s="18" t="s">
+      <c r="A3" s="22" t="s">
         <v>301</v>
       </c>
-      <c r="B3" s="12" t="s">
+      <c r="B3" s="18" t="s">
         <v>302</v>
       </c>
-      <c r="C3" s="12" t="s">
+      <c r="C3" s="18" t="s">
         <v>303</v>
       </c>
-      <c r="D3" s="19" t="s">
+      <c r="D3" s="23" t="s">
         <v>304</v>
       </c>
     </row>
     <row r="4" spans="1:4">
-      <c r="A4" s="18" t="s">
+      <c r="A4" s="22" t="s">
         <v>305</v>
       </c>
-      <c r="B4" s="12" t="s">
+      <c r="B4" s="18" t="s">
         <v>302</v>
       </c>
-      <c r="C4" s="12" t="s">
+      <c r="C4" s="18" t="s">
         <v>303</v>
       </c>
-      <c r="D4" s="19" t="s">
+      <c r="D4" s="23" t="s">
         <v>306</v>
       </c>
     </row>
     <row r="5" spans="1:4">
-      <c r="A5" s="18" t="s">
+      <c r="A5" s="22" t="s">
         <v>307</v>
       </c>
-      <c r="B5" s="12" t="s">
+      <c r="B5" s="18" t="s">
         <v>302</v>
       </c>
-      <c r="C5" s="12" t="s">
+      <c r="C5" s="18" t="s">
         <v>303</v>
       </c>
-      <c r="D5" s="19" t="s">
+      <c r="D5" s="23" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="6" spans="1:4">
-      <c r="A6" s="18" t="s">
+      <c r="A6" s="22" t="s">
         <v>309</v>
       </c>
-      <c r="B6" s="12" t="s">
+      <c r="B6" s="18" t="s">
         <v>302</v>
       </c>
-      <c r="C6" s="12" t="s">
+      <c r="C6" s="18" t="s">
         <v>303</v>
       </c>
-      <c r="D6" s="19" t="s">
+      <c r="D6" s="23" t="s">
         <v>310</v>
       </c>
     </row>
     <row r="7" spans="1:4">
-      <c r="A7" s="18" t="s">
+      <c r="A7" s="22" t="s">
         <v>311</v>
       </c>
-      <c r="B7" s="12" t="s">
+      <c r="B7" s="18" t="s">
         <v>302</v>
       </c>
-      <c r="C7" s="12" t="s">
+      <c r="C7" s="18" t="s">
         <v>303</v>
       </c>
-      <c r="D7" s="19" t="s">
+      <c r="D7" s="23" t="s">
         <v>312</v>
       </c>
     </row>
     <row r="8" spans="1:4">
-      <c r="A8" s="18" t="s">
+      <c r="A8" s="22" t="s">
         <v>313</v>
       </c>
-      <c r="B8" s="12" t="s">
+      <c r="B8" s="18" t="s">
         <v>302</v>
       </c>
-      <c r="C8" s="12" t="s">
+      <c r="C8" s="18" t="s">
         <v>303</v>
       </c>
-      <c r="D8" s="19" t="s">
+      <c r="D8" s="23" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="9" spans="1:4">
-      <c r="A9" s="18" t="s">
+      <c r="A9" s="22" t="s">
         <v>315</v>
       </c>
-      <c r="B9" s="12" t="s">
+      <c r="B9" s="18" t="s">
         <v>302</v>
       </c>
-      <c r="C9" s="12" t="s">
+      <c r="C9" s="18" t="s">
         <v>303</v>
       </c>
-      <c r="D9" s="19" t="s">
+      <c r="D9" s="23" t="s">
         <v>316</v>
       </c>
     </row>
     <row r="10" spans="1:4">
-      <c r="A10" s="18" t="s">
+      <c r="A10" s="22" t="s">
         <v>317</v>
       </c>
-      <c r="B10" s="12" t="s">
+      <c r="B10" s="18" t="s">
         <v>302</v>
       </c>
-      <c r="C10" s="12" t="s">
+      <c r="C10" s="18" t="s">
         <v>303</v>
       </c>
-      <c r="D10" s="19" t="s">
+      <c r="D10" s="23" t="s">
         <v>318</v>
       </c>
     </row>
     <row r="11" spans="1:4">
-      <c r="A11" s="18" t="s">
+      <c r="A11" s="22" t="s">
         <v>319</v>
       </c>
-      <c r="B11" s="12" t="s">
+      <c r="B11" s="18" t="s">
         <v>302</v>
       </c>
-      <c r="C11" s="12" t="s">
+      <c r="C11" s="18" t="s">
         <v>303</v>
       </c>
-      <c r="D11" s="19" t="s">
+      <c r="D11" s="23" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="12" spans="1:4">
-      <c r="A12" s="18" t="s">
+      <c r="A12" s="22" t="s">
         <v>321</v>
       </c>
-      <c r="B12" s="12" t="s">
+      <c r="B12" s="18" t="s">
         <v>302</v>
       </c>
-      <c r="C12" s="12" t="s">
+      <c r="C12" s="18" t="s">
         <v>303</v>
       </c>
-      <c r="D12" s="19" t="s">
+      <c r="D12" s="23" t="s">
         <v>322</v>
       </c>
     </row>
     <row r="13" spans="1:4">
-      <c r="A13" s="18" t="s">
+      <c r="A13" s="22" t="s">
         <v>323</v>
       </c>
-      <c r="B13" s="12" t="s">
+      <c r="B13" s="18" t="s">
         <v>302</v>
       </c>
-      <c r="C13" s="12" t="s">
+      <c r="C13" s="18" t="s">
         <v>303</v>
       </c>
-      <c r="D13" s="19" t="s">
+      <c r="D13" s="23" t="s">
         <v>324</v>
       </c>
     </row>
     <row r="14" spans="1:4">
-      <c r="A14" s="18" t="s">
+      <c r="A14" s="22" t="s">
         <v>325</v>
       </c>
-      <c r="B14" s="12" t="s">
+      <c r="B14" s="18" t="s">
         <v>302</v>
       </c>
-      <c r="C14" s="12" t="s">
+      <c r="C14" s="18" t="s">
         <v>303</v>
       </c>
-      <c r="D14" s="19" t="s">
+      <c r="D14" s="23" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="15" spans="1:4">
-      <c r="A15" s="18" t="s">
+      <c r="A15" s="22" t="s">
         <v>327</v>
       </c>
-      <c r="B15" s="12" t="s">
+      <c r="B15" s="18" t="s">
         <v>302</v>
       </c>
-      <c r="C15" s="12" t="s">
+      <c r="C15" s="18" t="s">
         <v>303</v>
       </c>
-      <c r="D15" s="19" t="s">
+      <c r="D15" s="23" t="s">
         <v>328</v>
       </c>
     </row>
     <row r="16" spans="1:4">
-      <c r="A16" s="18" t="s">
+      <c r="A16" s="22" t="s">
         <v>329</v>
       </c>
-      <c r="B16" s="12" t="s">
+      <c r="B16" s="18" t="s">
         <v>302</v>
       </c>
-      <c r="C16" s="12" t="s">
+      <c r="C16" s="18" t="s">
         <v>303</v>
       </c>
-      <c r="D16" s="19" t="s">
+      <c r="D16" s="23" t="s">
         <v>330</v>
       </c>
     </row>
     <row r="17" spans="1:4">
-      <c r="A17" s="20" t="s">
+      <c r="A17" s="24" t="s">
         <v>331</v>
       </c>
-      <c r="B17" s="12" t="s">
+      <c r="B17" s="18" t="s">
         <v>302</v>
       </c>
-      <c r="C17" s="12" t="s">
+      <c r="C17" s="18" t="s">
         <v>303</v>
       </c>
-      <c r="D17" s="19" t="s">
+      <c r="D17" s="23" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="18" spans="1:4">
-      <c r="A18" s="18" t="s">
+      <c r="A18" s="22" t="s">
         <v>333</v>
       </c>
-      <c r="B18" s="12" t="s">
+      <c r="B18" s="18" t="s">
         <v>302</v>
       </c>
-      <c r="C18" s="12" t="s">
+      <c r="C18" s="18" t="s">
         <v>303</v>
       </c>
-      <c r="D18" s="19" t="s">
+      <c r="D18" s="23" t="s">
         <v>334</v>
       </c>
     </row>
     <row r="19" spans="1:4">
-      <c r="A19" s="18" t="s">
+      <c r="A19" s="22" t="s">
         <v>335</v>
       </c>
-      <c r="B19" s="12" t="s">
+      <c r="B19" s="18" t="s">
         <v>302</v>
       </c>
-      <c r="C19" s="12" t="s">
+      <c r="C19" s="18" t="s">
         <v>303</v>
       </c>
-      <c r="D19" s="19" t="s">
+      <c r="D19" s="23" t="s">
         <v>336</v>
       </c>
     </row>
     <row r="20" spans="1:4">
-      <c r="A20" s="18" t="s">
+      <c r="A20" s="22" t="s">
         <v>337</v>
       </c>
-      <c r="B20" s="12" t="s">
+      <c r="B20" s="18" t="s">
         <v>302</v>
       </c>
-      <c r="C20" s="12" t="s">
+      <c r="C20" s="18" t="s">
         <v>303</v>
       </c>
-      <c r="D20" s="19" t="s">
+      <c r="D20" s="23" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="21" spans="1:4">
-      <c r="A21" s="18" t="s">
+      <c r="A21" s="22" t="s">
         <v>339</v>
       </c>
-      <c r="B21" s="12" t="s">
+      <c r="B21" s="18" t="s">
         <v>302</v>
       </c>
-      <c r="C21" s="12" t="s">
+      <c r="C21" s="18" t="s">
         <v>340</v>
       </c>
-      <c r="D21" s="19" t="s">
+      <c r="D21" s="23" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="22" spans="1:4">
-      <c r="A22" s="18" t="s">
+      <c r="A22" s="22" t="s">
         <v>342</v>
       </c>
-      <c r="B22" s="12" t="s">
+      <c r="B22" s="18" t="s">
         <v>302</v>
       </c>
-      <c r="C22" s="12" t="s">
+      <c r="C22" s="18" t="s">
         <v>340</v>
       </c>
-      <c r="D22" s="19" t="s">
+      <c r="D22" s="23" t="s">
         <v>343</v>
       </c>
     </row>
     <row r="23" spans="1:4">
-      <c r="A23" s="18" t="s">
+      <c r="A23" s="22" t="s">
         <v>344</v>
       </c>
-      <c r="B23" s="12" t="s">
+      <c r="B23" s="18" t="s">
         <v>302</v>
       </c>
-      <c r="C23" s="12" t="s">
+      <c r="C23" s="18" t="s">
         <v>340</v>
       </c>
-      <c r="D23" s="19" t="s">
+      <c r="D23" s="23" t="s">
         <v>345</v>
       </c>
     </row>
     <row r="24" spans="1:4">
-      <c r="A24" s="18" t="s">
+      <c r="A24" s="22" t="s">
         <v>346</v>
       </c>
-      <c r="B24" s="12" t="s">
+      <c r="B24" s="18" t="s">
         <v>302</v>
       </c>
-      <c r="C24" s="12" t="s">
+      <c r="C24" s="18" t="s">
         <v>340</v>
       </c>
-      <c r="D24" s="19" t="s">
+      <c r="D24" s="23" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="25" spans="1:4">
-      <c r="A25" s="18" t="s">
+      <c r="A25" s="22" t="s">
         <v>348</v>
       </c>
-      <c r="B25" s="12" t="s">
+      <c r="B25" s="18" t="s">
         <v>302</v>
       </c>
-      <c r="C25" s="12" t="s">
+      <c r="C25" s="18" t="s">
         <v>340</v>
       </c>
-      <c r="D25" s="19" t="s">
+      <c r="D25" s="23" t="s">
         <v>349</v>
       </c>
     </row>
     <row r="26" spans="1:4">
-      <c r="A26" s="18" t="s">
+      <c r="A26" s="22" t="s">
         <v>350</v>
       </c>
-      <c r="B26" s="12" t="s">
+      <c r="B26" s="18" t="s">
         <v>302</v>
       </c>
-      <c r="C26" s="12" t="s">
+      <c r="C26" s="18" t="s">
         <v>340</v>
       </c>
-      <c r="D26" s="19" t="s">
+      <c r="D26" s="23" t="s">
         <v>351</v>
       </c>
     </row>
     <row r="27" spans="1:4">
-      <c r="A27" s="20" t="s">
+      <c r="A27" s="24" t="s">
         <v>352</v>
       </c>
-      <c r="B27" s="12" t="s">
+      <c r="B27" s="18" t="s">
         <v>302</v>
       </c>
-      <c r="C27" s="12" t="s">
+      <c r="C27" s="18" t="s">
         <v>353</v>
       </c>
-      <c r="D27" s="19" t="s">
+      <c r="D27" s="23" t="s">
         <v>354</v>
       </c>
     </row>
     <row r="28" spans="1:4">
-      <c r="A28" s="20" t="s">
+      <c r="A28" s="24" t="s">
         <v>355</v>
       </c>
-      <c r="B28" s="12" t="s">
+      <c r="B28" s="18" t="s">
         <v>302</v>
       </c>
-      <c r="C28" s="12" t="s">
+      <c r="C28" s="18" t="s">
         <v>353</v>
       </c>
-      <c r="D28" s="19" t="s">
+      <c r="D28" s="23" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="29" spans="1:4">
-      <c r="A29" s="18" t="s">
+      <c r="A29" s="22" t="s">
         <v>357</v>
       </c>
-      <c r="B29" s="12" t="s">
+      <c r="B29" s="18" t="s">
         <v>302</v>
       </c>
-      <c r="C29" s="12" t="s">
+      <c r="C29" s="18" t="s">
         <v>353</v>
       </c>
-      <c r="D29" s="19" t="s">
+      <c r="D29" s="23" t="s">
         <v>358</v>
       </c>
     </row>
     <row r="30" spans="1:4">
-      <c r="A30" s="18" t="s">
+      <c r="A30" s="22" t="s">
         <v>359</v>
       </c>
-      <c r="B30" s="12" t="s">
+      <c r="B30" s="18" t="s">
         <v>302</v>
       </c>
-      <c r="C30" s="12" t="s">
+      <c r="C30" s="18" t="s">
         <v>353</v>
       </c>
-      <c r="D30" s="19" t="s">
+      <c r="D30" s="23" t="s">
         <v>360</v>
       </c>
     </row>
     <row r="31" spans="1:4">
-      <c r="A31" s="18" t="s">
+      <c r="A31" s="22" t="s">
         <v>361</v>
       </c>
-      <c r="B31" s="12" t="s">
+      <c r="B31" s="18" t="s">
         <v>302</v>
       </c>
-      <c r="C31" s="12" t="s">
+      <c r="C31" s="18" t="s">
         <v>353</v>
       </c>
-      <c r="D31" s="19" t="s">
+      <c r="D31" s="23" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="32" spans="1:4">
-      <c r="A32" s="18" t="s">
+      <c r="A32" s="22" t="s">
         <v>363</v>
       </c>
-      <c r="B32" s="12" t="s">
+      <c r="B32" s="18" t="s">
         <v>302</v>
       </c>
-      <c r="C32" s="12" t="s">
+      <c r="C32" s="18" t="s">
         <v>353</v>
       </c>
-      <c r="D32" s="19" t="s">
+      <c r="D32" s="23" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="33" spans="1:4">
-      <c r="A33" s="18" t="s">
+      <c r="A33" s="22" t="s">
         <v>365</v>
       </c>
-      <c r="B33" s="12" t="s">
+      <c r="B33" s="18" t="s">
         <v>302</v>
       </c>
-      <c r="C33" s="12" t="s">
+      <c r="C33" s="18" t="s">
         <v>353</v>
       </c>
-      <c r="D33" s="19" t="s">
+      <c r="D33" s="23" t="s">
         <v>366</v>
       </c>
     </row>
     <row r="34" spans="1:4">
-      <c r="A34" s="18" t="s">
+      <c r="A34" s="22" t="s">
         <v>367</v>
       </c>
-      <c r="B34" s="12" t="s">
+      <c r="B34" s="18" t="s">
         <v>302</v>
       </c>
-      <c r="C34" s="12" t="s">
+      <c r="C34" s="18" t="s">
         <v>353</v>
       </c>
-      <c r="D34" s="19" t="s">
+      <c r="D34" s="23" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="35" spans="1:4">
-      <c r="A35" s="18" t="s">
+      <c r="A35" s="22" t="s">
         <v>369</v>
       </c>
-      <c r="B35" s="12" t="s">
+      <c r="B35" s="18" t="s">
         <v>302</v>
       </c>
-      <c r="C35" s="12" t="s">
+      <c r="C35" s="18" t="s">
         <v>353</v>
       </c>
-      <c r="D35" s="19" t="s">
+      <c r="D35" s="23" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="36" spans="1:4">
-      <c r="A36" s="18" t="s">
+      <c r="A36" s="22" t="s">
         <v>371</v>
       </c>
-      <c r="B36" s="12" t="s">
+      <c r="B36" s="18" t="s">
         <v>302</v>
       </c>
-      <c r="C36" s="12" t="s">
+      <c r="C36" s="34" t="s">
         <v>353</v>
       </c>
-      <c r="D36" s="19" t="s">
+      <c r="D36" s="23" t="s">
         <v>372</v>
       </c>
     </row>
     <row r="37" spans="1:4">
-      <c r="A37" s="18" t="s">
+      <c r="A37" s="22" t="s">
         <v>373</v>
       </c>
-      <c r="B37" s="12" t="s">
+      <c r="B37" s="18" t="s">
         <v>302</v>
       </c>
-      <c r="C37" s="30" t="s">
+      <c r="C37" s="18" t="s">
         <v>353</v>
       </c>
-      <c r="D37" s="19" t="s">
+      <c r="D37" s="23" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="38" spans="1:4">
-      <c r="A38" s="18" t="s">
+      <c r="A38" s="24" t="s">
         <v>375</v>
       </c>
-      <c r="B38" s="12" t="s">
+      <c r="B38" s="18" t="s">
         <v>302</v>
       </c>
-      <c r="C38" s="12" t="s">
-[...2 lines deleted...]
-      <c r="D38" s="19" t="s">
+      <c r="C38" s="18" t="s">
         <v>376</v>
       </c>
+      <c r="D38" s="23" t="s">
+        <v>377</v>
+      </c>
     </row>
     <row r="39" spans="1:4">
-      <c r="A39" s="20" t="s">
-[...2 lines deleted...]
-      <c r="B39" s="12" t="s">
+      <c r="A39" s="24" t="s">
+        <v>378</v>
+      </c>
+      <c r="B39" s="18" t="s">
         <v>302</v>
       </c>
-      <c r="C39" s="12" t="s">
-[...2 lines deleted...]
-      <c r="D39" s="19" t="s">
+      <c r="C39" s="18" t="s">
+        <v>376</v>
+      </c>
+      <c r="D39" s="23" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="40" spans="1:4">
-      <c r="A40" s="20" t="s">
+      <c r="A40" s="24" t="s">
         <v>380</v>
       </c>
-      <c r="B40" s="12" t="s">
+      <c r="B40" s="18" t="s">
         <v>302</v>
       </c>
-      <c r="C40" s="12" t="s">
-[...2 lines deleted...]
-      <c r="D40" s="19" t="s">
+      <c r="C40" s="18" t="s">
+        <v>376</v>
+      </c>
+      <c r="D40" s="23" t="s">
         <v>381</v>
       </c>
     </row>
     <row r="41" spans="1:4">
-      <c r="A41" s="20" t="s">
+      <c r="A41" s="24" t="s">
         <v>382</v>
       </c>
-      <c r="B41" s="12" t="s">
+      <c r="B41" s="18" t="s">
         <v>302</v>
       </c>
-      <c r="C41" s="12" t="s">
-[...2 lines deleted...]
-      <c r="D41" s="19" t="s">
+      <c r="C41" s="18" t="s">
+        <v>376</v>
+      </c>
+      <c r="D41" s="23" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="42" spans="1:4">
-      <c r="A42" s="20" t="s">
+      <c r="A42" s="24" t="s">
         <v>384</v>
       </c>
-      <c r="B42" s="12" t="s">
+      <c r="B42" s="18" t="s">
         <v>302</v>
       </c>
-      <c r="C42" s="12" t="s">
-[...2 lines deleted...]
-      <c r="D42" s="19" t="s">
+      <c r="C42" s="18" t="s">
+        <v>376</v>
+      </c>
+      <c r="D42" s="23" t="s">
         <v>385</v>
       </c>
     </row>
     <row r="43" spans="1:4">
-      <c r="A43" s="20" t="s">
+      <c r="A43" s="22" t="s">
         <v>386</v>
       </c>
-      <c r="B43" s="12" t="s">
+      <c r="B43" s="18" t="s">
         <v>302</v>
       </c>
-      <c r="C43" s="12" t="s">
-[...2 lines deleted...]
-      <c r="D43" s="19" t="s">
+      <c r="C43" s="18" t="s">
+        <v>376</v>
+      </c>
+      <c r="D43" s="23" t="s">
         <v>387</v>
       </c>
     </row>
     <row r="44" spans="1:4">
-      <c r="A44" s="18" t="s">
+      <c r="A44" s="22" t="s">
         <v>388</v>
       </c>
-      <c r="B44" s="12" t="s">
+      <c r="B44" s="18" t="s">
         <v>302</v>
       </c>
-      <c r="C44" s="12" t="s">
-[...2 lines deleted...]
-      <c r="D44" s="19" t="s">
+      <c r="C44" s="18" t="s">
+        <v>376</v>
+      </c>
+      <c r="D44" s="23" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="45" spans="1:4">
-      <c r="A45" s="18" t="s">
+      <c r="A45" s="22" t="s">
         <v>390</v>
       </c>
-      <c r="B45" s="12" t="s">
+      <c r="B45" s="18" t="s">
         <v>302</v>
       </c>
-      <c r="C45" s="12" t="s">
-[...2 lines deleted...]
-      <c r="D45" s="19" t="s">
+      <c r="C45" s="18" t="s">
+        <v>376</v>
+      </c>
+      <c r="D45" s="23" t="s">
         <v>391</v>
       </c>
     </row>
     <row r="46" spans="1:4">
-      <c r="A46" s="18" t="s">
+      <c r="A46" s="22" t="s">
         <v>392</v>
       </c>
-      <c r="B46" s="12" t="s">
+      <c r="B46" s="18" t="s">
         <v>302</v>
       </c>
-      <c r="C46" s="12" t="s">
-[...2 lines deleted...]
-      <c r="D46" s="19" t="s">
+      <c r="C46" s="18" t="s">
+        <v>376</v>
+      </c>
+      <c r="D46" s="23" t="s">
         <v>393</v>
       </c>
     </row>
     <row r="47" spans="1:4">
-      <c r="A47" s="18" t="s">
+      <c r="A47" s="22" t="s">
         <v>394</v>
       </c>
-      <c r="B47" s="12" t="s">
+      <c r="B47" s="18" t="s">
         <v>302</v>
       </c>
-      <c r="C47" s="12" t="s">
-[...2 lines deleted...]
-      <c r="D47" s="19" t="s">
+      <c r="C47" s="18" t="s">
+        <v>376</v>
+      </c>
+      <c r="D47" s="23" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="48" spans="1:4">
-      <c r="A48" s="18" t="s">
+      <c r="A48" s="22" t="s">
         <v>396</v>
       </c>
-      <c r="B48" s="12" t="s">
+      <c r="B48" s="18" t="s">
         <v>302</v>
       </c>
-      <c r="C48" s="12" t="s">
-[...2 lines deleted...]
-      <c r="D48" s="19" t="s">
+      <c r="C48" s="18" t="s">
+        <v>376</v>
+      </c>
+      <c r="D48" s="23" t="s">
         <v>397</v>
       </c>
     </row>
     <row r="49" spans="1:4">
-      <c r="A49" s="18" t="s">
+      <c r="A49" s="22" t="s">
         <v>398</v>
       </c>
-      <c r="B49" s="12" t="s">
+      <c r="B49" s="18" t="s">
         <v>302</v>
       </c>
-      <c r="C49" s="12" t="s">
-[...2 lines deleted...]
-      <c r="D49" s="19" t="s">
+      <c r="C49" s="18" t="s">
+        <v>376</v>
+      </c>
+      <c r="D49" s="23" t="s">
         <v>399</v>
       </c>
     </row>
     <row r="50" spans="1:4">
-      <c r="A50" s="18" t="s">
+      <c r="A50" s="25" t="s">
         <v>400</v>
       </c>
-      <c r="B50" s="12" t="s">
+      <c r="B50" s="35" t="s">
         <v>302</v>
       </c>
-      <c r="C50" s="12" t="s">
-[...2 lines deleted...]
-      <c r="D50" s="19" t="s">
+      <c r="C50" s="35" t="s">
+        <v>376</v>
+      </c>
+      <c r="D50" s="27" t="s">
         <v>401</v>
-      </c>
-[...12 lines deleted...]
-        <v>403</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <phoneticPr fontId="1"/>
-  <conditionalFormatting sqref="A3:A51">
-    <cfRule type="duplicateValues" dxfId="7" priority="1"/>
+  <conditionalFormatting sqref="A3:A50">
+    <cfRule type="duplicateValues" dxfId="24" priority="92"/>
+    <cfRule type="duplicateValues" dxfId="23" priority="93"/>
   </conditionalFormatting>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="77" orientation="portrait" r:id="rId1"/>
   <tableParts count="1">
     <tablePart r:id="rId2"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{FA1387F9-5579-4B4A-A13C-76ED844E6FE4}">
-  <sheetPr>
-[...2 lines deleted...]
-  <dimension ref="A1:F160"/>
+  <dimension ref="A1:C155"/>
   <sheetViews>
     <sheetView zoomScale="115" zoomScaleNormal="115" zoomScaleSheetLayoutView="115" workbookViewId="0">
-      <selection activeCell="D23" sqref="D23"/>
+      <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="18.75"/>
   <cols>
-    <col min="1" max="1" width="12.125" style="6" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4" max="16384" width="9" style="5"/>
+    <col min="1" max="1" width="12.125" style="10" customWidth="1"/>
+    <col min="2" max="2" width="10.25" style="9" customWidth="1"/>
+    <col min="3" max="3" width="54" style="9" bestFit="1" customWidth="1"/>
+    <col min="4" max="16384" width="9" style="9"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
-[...10 lines deleted...]
-      <c r="B2" s="68" t="s">
+    <row r="1" spans="1:3">
+      <c r="A1" s="68" t="s">
         <v>98</v>
       </c>
-      <c r="C2" s="68" t="s">
+      <c r="B1" s="68"/>
+      <c r="C1" s="68"/>
+    </row>
+    <row r="2" spans="1:3">
+      <c r="A2" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="B2" s="2" t="s">
         <v>100</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A3" s="32" t="s">
+      <c r="C2" s="2" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="3" spans="1:3">
+      <c r="A3" s="36" t="s">
+        <v>402</v>
+      </c>
+      <c r="B3" s="19" t="s">
+        <v>403</v>
+      </c>
+      <c r="C3" s="15" t="s">
         <v>404</v>
       </c>
-      <c r="B3" s="13" t="s">
+    </row>
+    <row r="4" spans="1:3">
+      <c r="A4" s="36" t="s">
         <v>405</v>
       </c>
-      <c r="C3" s="9" t="s">
+      <c r="B4" s="19" t="s">
+        <v>403</v>
+      </c>
+      <c r="C4" s="15" t="s">
         <v>406</v>
       </c>
-      <c r="F3" s="16"/>
-[...2 lines deleted...]
-      <c r="A4" s="32" t="s">
+    </row>
+    <row r="5" spans="1:3">
+      <c r="A5" s="36" t="s">
         <v>407</v>
       </c>
-      <c r="B4" s="13" t="s">
-[...2 lines deleted...]
-      <c r="C4" s="9" t="s">
+      <c r="B5" s="19" t="s">
+        <v>403</v>
+      </c>
+      <c r="C5" s="15" t="s">
         <v>408</v>
       </c>
-      <c r="F4" s="16"/>
-[...2 lines deleted...]
-      <c r="A5" s="32" t="s">
+    </row>
+    <row r="6" spans="1:3">
+      <c r="A6" s="36" t="s">
         <v>409</v>
       </c>
-      <c r="B5" s="13" t="s">
-[...2 lines deleted...]
-      <c r="C5" s="9" t="s">
+      <c r="B6" s="19" t="s">
+        <v>403</v>
+      </c>
+      <c r="C6" s="15" t="s">
         <v>410</v>
       </c>
-      <c r="F5" s="16"/>
-[...2 lines deleted...]
-      <c r="A6" s="32" t="s">
+    </row>
+    <row r="7" spans="1:3">
+      <c r="A7" s="36" t="s">
         <v>411</v>
       </c>
-      <c r="B6" s="13" t="s">
-[...2 lines deleted...]
-      <c r="C6" s="9" t="s">
+      <c r="B7" s="19" t="s">
+        <v>403</v>
+      </c>
+      <c r="C7" s="15" t="s">
         <v>412</v>
       </c>
-      <c r="F6" s="16"/>
-[...2 lines deleted...]
-      <c r="A7" s="32" t="s">
+    </row>
+    <row r="8" spans="1:3">
+      <c r="A8" s="36" t="s">
         <v>413</v>
       </c>
-      <c r="B7" s="13" t="s">
-[...2 lines deleted...]
-      <c r="C7" s="9" t="s">
+      <c r="B8" s="19" t="s">
+        <v>403</v>
+      </c>
+      <c r="C8" s="15" t="s">
         <v>414</v>
       </c>
-      <c r="F7" s="16"/>
-[...2 lines deleted...]
-      <c r="A8" s="32" t="s">
+    </row>
+    <row r="9" spans="1:3">
+      <c r="A9" s="36" t="s">
         <v>415</v>
       </c>
-      <c r="B8" s="13" t="s">
-[...2 lines deleted...]
-      <c r="C8" s="9" t="s">
+      <c r="B9" s="19" t="s">
+        <v>403</v>
+      </c>
+      <c r="C9" s="15" t="s">
         <v>416</v>
       </c>
-      <c r="F8" s="16"/>
-[...2 lines deleted...]
-      <c r="A9" s="32" t="s">
+    </row>
+    <row r="10" spans="1:3">
+      <c r="A10" s="36" t="s">
         <v>417</v>
       </c>
-      <c r="B9" s="13" t="s">
-[...2 lines deleted...]
-      <c r="C9" s="9" t="s">
+      <c r="B10" s="19" t="s">
+        <v>403</v>
+      </c>
+      <c r="C10" s="15" t="s">
         <v>418</v>
       </c>
-      <c r="F9" s="16"/>
-[...2 lines deleted...]
-      <c r="A10" s="32" t="s">
+    </row>
+    <row r="11" spans="1:3">
+      <c r="A11" s="36" t="s">
         <v>419</v>
       </c>
-      <c r="B10" s="13" t="s">
-[...2 lines deleted...]
-      <c r="C10" s="9" t="s">
+      <c r="B11" s="19" t="s">
+        <v>403</v>
+      </c>
+      <c r="C11" s="15" t="s">
         <v>420</v>
       </c>
-      <c r="F10" s="16"/>
-[...2 lines deleted...]
-      <c r="A11" s="32" t="s">
+    </row>
+    <row r="12" spans="1:3">
+      <c r="A12" s="36" t="s">
         <v>421</v>
       </c>
-      <c r="B11" s="13" t="s">
-[...2 lines deleted...]
-      <c r="C11" s="9" t="s">
+      <c r="B12" s="19" t="s">
+        <v>403</v>
+      </c>
+      <c r="C12" s="15" t="s">
         <v>422</v>
       </c>
-      <c r="F11" s="16"/>
-[...2 lines deleted...]
-      <c r="A12" s="32" t="s">
+    </row>
+    <row r="13" spans="1:3">
+      <c r="A13" s="36" t="s">
         <v>423</v>
       </c>
-      <c r="B12" s="13" t="s">
-[...2 lines deleted...]
-      <c r="C12" s="9" t="s">
+      <c r="B13" s="19" t="s">
+        <v>403</v>
+      </c>
+      <c r="C13" s="15" t="s">
         <v>424</v>
       </c>
-      <c r="F12" s="16"/>
-[...2 lines deleted...]
-      <c r="A13" s="32" t="s">
+    </row>
+    <row r="14" spans="1:3">
+      <c r="A14" s="36" t="s">
         <v>425</v>
       </c>
-      <c r="B13" s="13" t="s">
-[...2 lines deleted...]
-      <c r="C13" s="9" t="s">
+      <c r="B14" s="19" t="s">
+        <v>403</v>
+      </c>
+      <c r="C14" s="15" t="s">
         <v>426</v>
       </c>
-      <c r="F13" s="16"/>
-[...2 lines deleted...]
-      <c r="A14" s="32" t="s">
+    </row>
+    <row r="15" spans="1:3">
+      <c r="A15" s="36" t="s">
         <v>427</v>
       </c>
-      <c r="B14" s="13" t="s">
-[...2 lines deleted...]
-      <c r="C14" s="9" t="s">
+      <c r="B15" s="19" t="s">
+        <v>403</v>
+      </c>
+      <c r="C15" s="15" t="s">
         <v>428</v>
       </c>
-      <c r="F14" s="16"/>
-[...2 lines deleted...]
-      <c r="A15" s="32" t="s">
+    </row>
+    <row r="16" spans="1:3">
+      <c r="A16" s="36" t="s">
         <v>429</v>
       </c>
-      <c r="B15" s="13" t="s">
-[...2 lines deleted...]
-      <c r="C15" s="9" t="s">
+      <c r="B16" s="19" t="s">
+        <v>403</v>
+      </c>
+      <c r="C16" s="15" t="s">
         <v>430</v>
       </c>
-      <c r="F15" s="16"/>
-[...2 lines deleted...]
-      <c r="A16" s="32" t="s">
+    </row>
+    <row r="17" spans="1:3">
+      <c r="A17" s="36" t="s">
         <v>431</v>
       </c>
-      <c r="B16" s="13" t="s">
-[...2 lines deleted...]
-      <c r="C16" s="9" t="s">
+      <c r="B17" s="19" t="s">
+        <v>403</v>
+      </c>
+      <c r="C17" s="15" t="s">
         <v>432</v>
       </c>
-      <c r="F16" s="16"/>
-[...2 lines deleted...]
-      <c r="A17" s="32" t="s">
+    </row>
+    <row r="18" spans="1:3">
+      <c r="A18" s="36" t="s">
         <v>433</v>
       </c>
-      <c r="B17" s="13" t="s">
-[...2 lines deleted...]
-      <c r="C17" s="9" t="s">
+      <c r="B18" s="19" t="s">
+        <v>403</v>
+      </c>
+      <c r="C18" s="15" t="s">
         <v>434</v>
       </c>
-      <c r="F17" s="16"/>
-[...2 lines deleted...]
-      <c r="A18" s="32" t="s">
+    </row>
+    <row r="19" spans="1:3">
+      <c r="A19" s="36" t="s">
         <v>435</v>
       </c>
-      <c r="B18" s="13" t="s">
-[...2 lines deleted...]
-      <c r="C18" s="9" t="s">
+      <c r="B19" s="19" t="s">
+        <v>403</v>
+      </c>
+      <c r="C19" s="15" t="s">
         <v>436</v>
       </c>
-      <c r="F18" s="16"/>
-[...2 lines deleted...]
-      <c r="A19" s="32" t="s">
+    </row>
+    <row r="20" spans="1:3">
+      <c r="A20" s="36" t="s">
         <v>437</v>
       </c>
-      <c r="B19" s="13" t="s">
-[...2 lines deleted...]
-      <c r="C19" s="9" t="s">
+      <c r="B20" s="19" t="s">
+        <v>403</v>
+      </c>
+      <c r="C20" s="15" t="s">
         <v>438</v>
       </c>
-      <c r="F19" s="16"/>
-[...2 lines deleted...]
-      <c r="A20" s="32" t="s">
+    </row>
+    <row r="21" spans="1:3">
+      <c r="A21" s="36" t="s">
         <v>439</v>
       </c>
-      <c r="B20" s="13" t="s">
-[...2 lines deleted...]
-      <c r="C20" s="9" t="s">
+      <c r="B21" s="19" t="s">
+        <v>403</v>
+      </c>
+      <c r="C21" s="15" t="s">
         <v>440</v>
       </c>
-      <c r="F20" s="16"/>
-[...2 lines deleted...]
-      <c r="A21" s="32" t="s">
+    </row>
+    <row r="22" spans="1:3">
+      <c r="A22" s="36" t="s">
         <v>441</v>
       </c>
-      <c r="B21" s="13" t="s">
-[...2 lines deleted...]
-      <c r="C21" s="9" t="s">
+      <c r="B22" s="19" t="s">
+        <v>403</v>
+      </c>
+      <c r="C22" s="15" t="s">
         <v>442</v>
       </c>
-      <c r="F21" s="16"/>
-[...2 lines deleted...]
-      <c r="A22" s="32" t="s">
+    </row>
+    <row r="23" spans="1:3">
+      <c r="A23" s="36" t="s">
         <v>443</v>
       </c>
-      <c r="B22" s="13" t="s">
-[...2 lines deleted...]
-      <c r="C22" s="9" t="s">
+      <c r="B23" s="19" t="s">
+        <v>403</v>
+      </c>
+      <c r="C23" s="15" t="s">
         <v>444</v>
       </c>
-      <c r="F22" s="16"/>
-[...2 lines deleted...]
-      <c r="A23" s="32" t="s">
+    </row>
+    <row r="24" spans="1:3">
+      <c r="A24" s="36" t="s">
         <v>445</v>
       </c>
-      <c r="B23" s="13" t="s">
-[...2 lines deleted...]
-      <c r="C23" s="9" t="s">
+      <c r="B24" s="19" t="s">
+        <v>403</v>
+      </c>
+      <c r="C24" s="15" t="s">
         <v>446</v>
       </c>
-      <c r="F23" s="16"/>
-[...2 lines deleted...]
-      <c r="A24" s="32" t="s">
+    </row>
+    <row r="25" spans="1:3">
+      <c r="A25" s="36" t="s">
         <v>447</v>
       </c>
-      <c r="B24" s="13" t="s">
-[...2 lines deleted...]
-      <c r="C24" s="9" t="s">
+      <c r="B25" s="19" t="s">
+        <v>403</v>
+      </c>
+      <c r="C25" s="15" t="s">
         <v>448</v>
       </c>
-      <c r="F24" s="16"/>
-[...2 lines deleted...]
-      <c r="A25" s="32" t="s">
+    </row>
+    <row r="26" spans="1:3">
+      <c r="A26" s="36" t="s">
         <v>449</v>
       </c>
-      <c r="B25" s="13" t="s">
-[...2 lines deleted...]
-      <c r="C25" s="9" t="s">
+      <c r="B26" s="19" t="s">
+        <v>403</v>
+      </c>
+      <c r="C26" s="15" t="s">
         <v>450</v>
       </c>
-      <c r="F25" s="16"/>
-[...2 lines deleted...]
-      <c r="A26" s="32" t="s">
+    </row>
+    <row r="27" spans="1:3">
+      <c r="A27" s="36" t="s">
         <v>451</v>
       </c>
-      <c r="B26" s="13" t="s">
-[...2 lines deleted...]
-      <c r="C26" s="9" t="s">
+      <c r="B27" s="19" t="s">
+        <v>403</v>
+      </c>
+      <c r="C27" s="15" t="s">
         <v>452</v>
       </c>
-      <c r="F26" s="16"/>
-[...2 lines deleted...]
-      <c r="A27" s="32" t="s">
+    </row>
+    <row r="28" spans="1:3">
+      <c r="A28" s="36" t="s">
         <v>453</v>
       </c>
-      <c r="B27" s="13" t="s">
-[...2 lines deleted...]
-      <c r="C27" s="9" t="s">
+      <c r="B28" s="19" t="s">
+        <v>403</v>
+      </c>
+      <c r="C28" s="15" t="s">
         <v>454</v>
       </c>
-      <c r="F27" s="16"/>
-[...2 lines deleted...]
-      <c r="A28" s="32" t="s">
+    </row>
+    <row r="29" spans="1:3">
+      <c r="A29" s="36" t="s">
         <v>455</v>
       </c>
-      <c r="B28" s="13" t="s">
-[...2 lines deleted...]
-      <c r="C28" s="9" t="s">
+      <c r="B29" s="19" t="s">
+        <v>403</v>
+      </c>
+      <c r="C29" s="15" t="s">
         <v>456</v>
       </c>
-      <c r="F28" s="16"/>
-[...2 lines deleted...]
-      <c r="A29" s="32" t="s">
+    </row>
+    <row r="30" spans="1:3">
+      <c r="A30" s="36" t="s">
         <v>457</v>
       </c>
-      <c r="B29" s="13" t="s">
-[...2 lines deleted...]
-      <c r="C29" s="9" t="s">
+      <c r="B30" s="19" t="s">
+        <v>403</v>
+      </c>
+      <c r="C30" s="15" t="s">
         <v>458</v>
       </c>
-      <c r="F29" s="16"/>
-[...2 lines deleted...]
-      <c r="A30" s="32" t="s">
+    </row>
+    <row r="31" spans="1:3">
+      <c r="A31" s="36" t="s">
         <v>459</v>
       </c>
-      <c r="B30" s="13" t="s">
-[...2 lines deleted...]
-      <c r="C30" s="9" t="s">
+      <c r="B31" s="19" t="s">
+        <v>403</v>
+      </c>
+      <c r="C31" s="15" t="s">
         <v>460</v>
       </c>
-      <c r="F30" s="16"/>
-[...2 lines deleted...]
-      <c r="A31" s="32" t="s">
+    </row>
+    <row r="32" spans="1:3">
+      <c r="A32" s="36" t="s">
         <v>461</v>
       </c>
-      <c r="B31" s="13" t="s">
-[...2 lines deleted...]
-      <c r="C31" s="9" t="s">
+      <c r="B32" s="19" t="s">
+        <v>403</v>
+      </c>
+      <c r="C32" s="15" t="s">
         <v>462</v>
       </c>
-      <c r="F31" s="16"/>
-[...2 lines deleted...]
-      <c r="A32" s="32" t="s">
+    </row>
+    <row r="33" spans="1:3">
+      <c r="A33" s="36" t="s">
         <v>463</v>
       </c>
-      <c r="B32" s="13" t="s">
-[...2 lines deleted...]
-      <c r="C32" s="9" t="s">
+      <c r="B33" s="19" t="s">
+        <v>403</v>
+      </c>
+      <c r="C33" s="15" t="s">
         <v>464</v>
       </c>
-      <c r="F32" s="16"/>
-[...2 lines deleted...]
-      <c r="A33" s="32" t="s">
+    </row>
+    <row r="34" spans="1:3">
+      <c r="A34" s="36" t="s">
         <v>465</v>
       </c>
-      <c r="B33" s="13" t="s">
-[...2 lines deleted...]
-      <c r="C33" s="9" t="s">
+      <c r="B34" s="19" t="s">
+        <v>403</v>
+      </c>
+      <c r="C34" s="15" t="s">
         <v>466</v>
       </c>
-      <c r="F33" s="16"/>
-[...2 lines deleted...]
-      <c r="A34" s="32" t="s">
+    </row>
+    <row r="35" spans="1:3">
+      <c r="A35" s="36" t="s">
         <v>467</v>
       </c>
-      <c r="B34" s="13" t="s">
-[...2 lines deleted...]
-      <c r="C34" s="9" t="s">
+      <c r="B35" s="19" t="s">
+        <v>403</v>
+      </c>
+      <c r="C35" s="15" t="s">
         <v>468</v>
       </c>
-      <c r="F34" s="16"/>
-[...2 lines deleted...]
-      <c r="A35" s="32" t="s">
+    </row>
+    <row r="36" spans="1:3">
+      <c r="A36" s="36" t="s">
         <v>469</v>
       </c>
-      <c r="B35" s="13" t="s">
-[...2 lines deleted...]
-      <c r="C35" s="9" t="s">
+      <c r="B36" s="19" t="s">
+        <v>403</v>
+      </c>
+      <c r="C36" s="15" t="s">
         <v>470</v>
       </c>
-      <c r="F35" s="16"/>
-[...2 lines deleted...]
-      <c r="A36" s="32" t="s">
+    </row>
+    <row r="37" spans="1:3">
+      <c r="A37" s="36" t="s">
         <v>471</v>
       </c>
-      <c r="B36" s="13" t="s">
-[...2 lines deleted...]
-      <c r="C36" s="9" t="s">
+      <c r="B37" s="19" t="s">
+        <v>403</v>
+      </c>
+      <c r="C37" s="15" t="s">
         <v>472</v>
       </c>
-      <c r="F36" s="16"/>
-[...2 lines deleted...]
-      <c r="A37" s="32" t="s">
+    </row>
+    <row r="38" spans="1:3">
+      <c r="A38" s="36" t="s">
         <v>473</v>
       </c>
-      <c r="B37" s="13" t="s">
-[...2 lines deleted...]
-      <c r="C37" s="9" t="s">
+      <c r="B38" s="19" t="s">
+        <v>403</v>
+      </c>
+      <c r="C38" s="15" t="s">
         <v>474</v>
       </c>
-      <c r="F37" s="16"/>
-[...2 lines deleted...]
-      <c r="A38" s="32" t="s">
+    </row>
+    <row r="39" spans="1:3">
+      <c r="A39" s="36" t="s">
         <v>475</v>
       </c>
-      <c r="B38" s="13" t="s">
-[...2 lines deleted...]
-      <c r="C38" s="9" t="s">
+      <c r="B39" s="19" t="s">
+        <v>403</v>
+      </c>
+      <c r="C39" s="15" t="s">
         <v>476</v>
       </c>
-      <c r="F38" s="16"/>
-[...2 lines deleted...]
-      <c r="A39" s="32" t="s">
+    </row>
+    <row r="40" spans="1:3">
+      <c r="A40" s="36" t="s">
         <v>477</v>
       </c>
-      <c r="B39" s="13" t="s">
-[...2 lines deleted...]
-      <c r="C39" s="9" t="s">
+      <c r="B40" s="19" t="s">
+        <v>403</v>
+      </c>
+      <c r="C40" s="15" t="s">
         <v>478</v>
       </c>
-      <c r="F39" s="16"/>
-[...2 lines deleted...]
-      <c r="A40" s="32" t="s">
+    </row>
+    <row r="41" spans="1:3">
+      <c r="A41" s="36" t="s">
         <v>479</v>
       </c>
-      <c r="B40" s="13" t="s">
-[...2 lines deleted...]
-      <c r="C40" s="9" t="s">
+      <c r="B41" s="19" t="s">
+        <v>403</v>
+      </c>
+      <c r="C41" s="15" t="s">
         <v>480</v>
       </c>
-      <c r="F40" s="16"/>
-[...2 lines deleted...]
-      <c r="A41" s="32" t="s">
+    </row>
+    <row r="42" spans="1:3">
+      <c r="A42" s="36" t="s">
         <v>481</v>
       </c>
-      <c r="B41" s="13" t="s">
-[...2 lines deleted...]
-      <c r="C41" s="9" t="s">
+      <c r="B42" s="19" t="s">
+        <v>403</v>
+      </c>
+      <c r="C42" s="15" t="s">
         <v>482</v>
       </c>
-      <c r="F41" s="16"/>
-[...2 lines deleted...]
-      <c r="A42" s="32" t="s">
+    </row>
+    <row r="43" spans="1:3">
+      <c r="A43" s="36" t="s">
         <v>483</v>
       </c>
-      <c r="B42" s="13" t="s">
-[...2 lines deleted...]
-      <c r="C42" s="9" t="s">
+      <c r="B43" s="19" t="s">
+        <v>403</v>
+      </c>
+      <c r="C43" s="37" t="s">
         <v>484</v>
       </c>
-      <c r="F42" s="16"/>
-[...2 lines deleted...]
-      <c r="A43" s="32" t="s">
+    </row>
+    <row r="44" spans="1:3">
+      <c r="A44" s="36" t="s">
         <v>485</v>
       </c>
-      <c r="B43" s="13" t="s">
-[...2 lines deleted...]
-      <c r="C43" s="9" t="s">
+      <c r="B44" s="19" t="s">
+        <v>403</v>
+      </c>
+      <c r="C44" s="15" t="s">
         <v>486</v>
       </c>
-      <c r="F43" s="16"/>
-[...2 lines deleted...]
-      <c r="A44" s="32" t="s">
+    </row>
+    <row r="45" spans="1:3">
+      <c r="A45" s="36" t="s">
         <v>487</v>
       </c>
-      <c r="B44" s="13" t="s">
-[...2 lines deleted...]
-      <c r="C44" s="9" t="s">
+      <c r="B45" s="19" t="s">
+        <v>403</v>
+      </c>
+      <c r="C45" s="15" t="s">
         <v>488</v>
       </c>
-      <c r="F44" s="16"/>
-[...2 lines deleted...]
-      <c r="A45" s="32" t="s">
+    </row>
+    <row r="46" spans="1:3">
+      <c r="A46" s="36" t="s">
         <v>489</v>
       </c>
-      <c r="B45" s="13" t="s">
-[...2 lines deleted...]
-      <c r="C45" s="9" t="s">
+      <c r="B46" s="19" t="s">
+        <v>403</v>
+      </c>
+      <c r="C46" s="15" t="s">
         <v>490</v>
       </c>
-      <c r="F45" s="16"/>
-[...2 lines deleted...]
-      <c r="A46" s="32" t="s">
+    </row>
+    <row r="47" spans="1:3" s="63" customFormat="1">
+      <c r="A47" s="36" t="s">
         <v>491</v>
       </c>
-      <c r="B46" s="13" t="s">
-[...2 lines deleted...]
-      <c r="C46" s="9" t="s">
+      <c r="B47" s="19" t="s">
+        <v>403</v>
+      </c>
+      <c r="C47" s="15" t="s">
         <v>492</v>
       </c>
-      <c r="F46" s="16"/>
-[...2 lines deleted...]
-      <c r="A47" s="32" t="s">
+    </row>
+    <row r="48" spans="1:3">
+      <c r="A48" s="36" t="s">
         <v>493</v>
       </c>
-      <c r="B47" s="13" t="s">
-[...2 lines deleted...]
-      <c r="C47" s="9" t="s">
+      <c r="B48" s="19" t="s">
+        <v>403</v>
+      </c>
+      <c r="C48" s="15" t="s">
         <v>494</v>
       </c>
-      <c r="F47" s="16"/>
-[...2 lines deleted...]
-      <c r="A48" s="32" t="s">
+    </row>
+    <row r="49" spans="1:3">
+      <c r="A49" s="36" t="s">
         <v>495</v>
       </c>
-      <c r="B48" s="13" t="s">
-[...2 lines deleted...]
-      <c r="C48" s="33" t="s">
+      <c r="B49" s="19" t="s">
+        <v>403</v>
+      </c>
+      <c r="C49" s="15" t="s">
         <v>496</v>
       </c>
-      <c r="F48" s="16"/>
-[...2 lines deleted...]
-      <c r="A49" s="32" t="s">
+    </row>
+    <row r="50" spans="1:3">
+      <c r="A50" s="36" t="s">
         <v>497</v>
       </c>
-      <c r="B49" s="13" t="s">
-[...2 lines deleted...]
-      <c r="C49" s="9" t="s">
+      <c r="B50" s="19" t="s">
+        <v>403</v>
+      </c>
+      <c r="C50" s="15" t="s">
         <v>498</v>
       </c>
-      <c r="F49" s="16"/>
-[...2 lines deleted...]
-      <c r="A50" s="32" t="s">
+    </row>
+    <row r="51" spans="1:3">
+      <c r="A51" s="36" t="s">
         <v>499</v>
       </c>
-      <c r="B50" s="13" t="s">
-[...2 lines deleted...]
-      <c r="C50" s="9" t="s">
+      <c r="B51" s="19" t="s">
+        <v>403</v>
+      </c>
+      <c r="C51" s="15" t="s">
         <v>500</v>
       </c>
-      <c r="F50" s="16"/>
-[...2 lines deleted...]
-      <c r="A51" s="32" t="s">
+    </row>
+    <row r="52" spans="1:3">
+      <c r="A52" s="36" t="s">
         <v>501</v>
       </c>
-      <c r="B51" s="13" t="s">
-[...2 lines deleted...]
-      <c r="C51" s="9" t="s">
+      <c r="B52" s="19" t="s">
+        <v>403</v>
+      </c>
+      <c r="C52" s="15" t="s">
         <v>502</v>
       </c>
-      <c r="F51" s="16"/>
-[...2 lines deleted...]
-      <c r="A52" s="32" t="s">
+    </row>
+    <row r="53" spans="1:3">
+      <c r="A53" s="36" t="s">
         <v>503</v>
       </c>
-      <c r="B52" s="13" t="s">
-[...2 lines deleted...]
-      <c r="C52" s="9" t="s">
+      <c r="B53" s="19" t="s">
+        <v>403</v>
+      </c>
+      <c r="C53" s="15" t="s">
         <v>504</v>
       </c>
-      <c r="F52" s="16"/>
-[...2 lines deleted...]
-      <c r="A53" s="32" t="s">
+    </row>
+    <row r="54" spans="1:3">
+      <c r="A54" s="36" t="s">
         <v>505</v>
       </c>
-      <c r="B53" s="13" t="s">
-[...2 lines deleted...]
-      <c r="C53" s="9" t="s">
+      <c r="B54" s="19" t="s">
+        <v>403</v>
+      </c>
+      <c r="C54" s="15" t="s">
         <v>506</v>
       </c>
-      <c r="F53" s="16"/>
-[...2 lines deleted...]
-      <c r="A54" s="32" t="s">
+    </row>
+    <row r="55" spans="1:3">
+      <c r="A55" s="36" t="s">
         <v>507</v>
       </c>
-      <c r="B54" s="13" t="s">
-[...2 lines deleted...]
-      <c r="C54" s="9" t="s">
+      <c r="B55" s="19" t="s">
+        <v>403</v>
+      </c>
+      <c r="C55" s="15" t="s">
         <v>508</v>
       </c>
-      <c r="F54" s="16"/>
-[...2 lines deleted...]
-      <c r="A55" s="32" t="s">
+    </row>
+    <row r="56" spans="1:3">
+      <c r="A56" s="36" t="s">
         <v>509</v>
       </c>
-      <c r="B55" s="13" t="s">
-[...2 lines deleted...]
-      <c r="C55" s="9" t="s">
+      <c r="B56" s="19" t="s">
+        <v>403</v>
+      </c>
+      <c r="C56" s="15" t="s">
         <v>510</v>
       </c>
-      <c r="F55" s="16"/>
-[...2 lines deleted...]
-      <c r="A56" s="32" t="s">
+    </row>
+    <row r="57" spans="1:3">
+      <c r="A57" s="36" t="s">
         <v>511</v>
       </c>
-      <c r="B56" s="13" t="s">
-[...2 lines deleted...]
-      <c r="C56" s="9" t="s">
+      <c r="B57" s="19" t="s">
+        <v>403</v>
+      </c>
+      <c r="C57" s="15" t="s">
         <v>512</v>
       </c>
-      <c r="F56" s="16"/>
-[...2 lines deleted...]
-      <c r="A57" s="32" t="s">
+    </row>
+    <row r="58" spans="1:3">
+      <c r="A58" s="36" t="s">
         <v>513</v>
       </c>
-      <c r="B57" s="13" t="s">
-[...2 lines deleted...]
-      <c r="C57" s="9" t="s">
+      <c r="B58" s="19" t="s">
+        <v>403</v>
+      </c>
+      <c r="C58" s="15" t="s">
         <v>514</v>
       </c>
-      <c r="F57" s="16"/>
-[...2 lines deleted...]
-      <c r="A58" s="32" t="s">
+    </row>
+    <row r="59" spans="1:3">
+      <c r="A59" s="36" t="s">
         <v>515</v>
       </c>
-      <c r="B58" s="13" t="s">
-[...2 lines deleted...]
-      <c r="C58" s="9" t="s">
+      <c r="B59" s="19" t="s">
+        <v>403</v>
+      </c>
+      <c r="C59" s="15" t="s">
         <v>516</v>
       </c>
-      <c r="F58" s="16"/>
-[...2 lines deleted...]
-      <c r="A59" s="32" t="s">
+    </row>
+    <row r="60" spans="1:3">
+      <c r="A60" s="36" t="s">
         <v>517</v>
       </c>
-      <c r="B59" s="13" t="s">
-[...2 lines deleted...]
-      <c r="C59" s="9" t="s">
+      <c r="B60" s="19" t="s">
+        <v>403</v>
+      </c>
+      <c r="C60" s="15" t="s">
         <v>518</v>
       </c>
-      <c r="F59" s="16"/>
-[...2 lines deleted...]
-      <c r="A60" s="32" t="s">
+    </row>
+    <row r="61" spans="1:3">
+      <c r="A61" s="36" t="s">
         <v>519</v>
       </c>
-      <c r="B60" s="13" t="s">
-[...2 lines deleted...]
-      <c r="C60" s="9" t="s">
+      <c r="B61" s="19" t="s">
+        <v>403</v>
+      </c>
+      <c r="C61" s="15" t="s">
         <v>520</v>
       </c>
-      <c r="F60" s="16"/>
-[...2 lines deleted...]
-      <c r="A61" s="32" t="s">
+    </row>
+    <row r="62" spans="1:3">
+      <c r="A62" s="36" t="s">
         <v>521</v>
       </c>
-      <c r="B61" s="13" t="s">
-[...2 lines deleted...]
-      <c r="C61" s="9" t="s">
+      <c r="B62" s="19" t="s">
+        <v>403</v>
+      </c>
+      <c r="C62" s="15" t="s">
         <v>522</v>
       </c>
-      <c r="F61" s="16"/>
-[...2 lines deleted...]
-      <c r="A62" s="32" t="s">
+    </row>
+    <row r="63" spans="1:3">
+      <c r="A63" s="36" t="s">
         <v>523</v>
       </c>
-      <c r="B62" s="13" t="s">
-[...2 lines deleted...]
-      <c r="C62" s="9" t="s">
+      <c r="B63" s="19" t="s">
+        <v>403</v>
+      </c>
+      <c r="C63" s="15" t="s">
         <v>524</v>
       </c>
-      <c r="F62" s="16"/>
-[...2 lines deleted...]
-      <c r="A63" s="32" t="s">
+    </row>
+    <row r="64" spans="1:3">
+      <c r="A64" s="36" t="s">
         <v>525</v>
       </c>
-      <c r="B63" s="13" t="s">
-[...2 lines deleted...]
-      <c r="C63" s="9" t="s">
+      <c r="B64" s="19" t="s">
+        <v>403</v>
+      </c>
+      <c r="C64" s="15" t="s">
         <v>526</v>
       </c>
-      <c r="F63" s="16"/>
-[...2 lines deleted...]
-      <c r="A64" s="32" t="s">
+    </row>
+    <row r="65" spans="1:3">
+      <c r="A65" s="36" t="s">
         <v>527</v>
       </c>
-      <c r="B64" s="13" t="s">
-[...2 lines deleted...]
-      <c r="C64" s="9" t="s">
+      <c r="B65" s="19" t="s">
+        <v>403</v>
+      </c>
+      <c r="C65" s="15" t="s">
         <v>528</v>
       </c>
-      <c r="F64" s="16"/>
-[...2 lines deleted...]
-      <c r="A65" s="32" t="s">
+    </row>
+    <row r="66" spans="1:3">
+      <c r="A66" s="36" t="s">
         <v>529</v>
       </c>
-      <c r="B65" s="13" t="s">
-[...2 lines deleted...]
-      <c r="C65" s="9" t="s">
+      <c r="B66" s="19" t="s">
+        <v>403</v>
+      </c>
+      <c r="C66" s="15" t="s">
         <v>530</v>
       </c>
-      <c r="F65" s="16"/>
-[...2 lines deleted...]
-      <c r="A66" s="32" t="s">
+    </row>
+    <row r="67" spans="1:3">
+      <c r="A67" s="36" t="s">
         <v>531</v>
       </c>
-      <c r="B66" s="13" t="s">
-[...2 lines deleted...]
-      <c r="C66" s="9" t="s">
+      <c r="B67" s="19" t="s">
+        <v>403</v>
+      </c>
+      <c r="C67" s="15" t="s">
         <v>532</v>
       </c>
-      <c r="F66" s="17"/>
-[...2 lines deleted...]
-      <c r="A67" s="32" t="s">
+    </row>
+    <row r="68" spans="1:3">
+      <c r="A68" s="36" t="s">
         <v>533</v>
       </c>
-      <c r="B67" s="13" t="s">
-[...2 lines deleted...]
-      <c r="C67" s="9" t="s">
+      <c r="B68" s="19" t="s">
+        <v>403</v>
+      </c>
+      <c r="C68" s="15" t="s">
         <v>534</v>
       </c>
-      <c r="F67" s="16"/>
-[...2 lines deleted...]
-      <c r="A68" s="32" t="s">
+    </row>
+    <row r="69" spans="1:3">
+      <c r="A69" s="36" t="s">
         <v>535</v>
       </c>
-      <c r="B68" s="13" t="s">
-[...2 lines deleted...]
-      <c r="C68" s="9" t="s">
+      <c r="B69" s="19" t="s">
+        <v>403</v>
+      </c>
+      <c r="C69" s="15" t="s">
         <v>536</v>
       </c>
-      <c r="F68" s="16"/>
-[...2 lines deleted...]
-      <c r="A69" s="32" t="s">
+    </row>
+    <row r="70" spans="1:3">
+      <c r="A70" s="36" t="s">
         <v>537</v>
       </c>
-      <c r="B69" s="13" t="s">
-[...2 lines deleted...]
-      <c r="C69" s="9" t="s">
+      <c r="B70" s="19" t="s">
+        <v>403</v>
+      </c>
+      <c r="C70" s="15" t="s">
         <v>538</v>
       </c>
-      <c r="F69" s="16"/>
-[...2 lines deleted...]
-      <c r="A70" s="32" t="s">
+    </row>
+    <row r="71" spans="1:3">
+      <c r="A71" s="36" t="s">
         <v>539</v>
       </c>
-      <c r="B70" s="13" t="s">
-[...2 lines deleted...]
-      <c r="C70" s="9" t="s">
+      <c r="B71" s="19" t="s">
+        <v>403</v>
+      </c>
+      <c r="C71" s="15" t="s">
         <v>540</v>
       </c>
-      <c r="F70" s="16"/>
-[...2 lines deleted...]
-      <c r="A71" s="32" t="s">
+    </row>
+    <row r="72" spans="1:3">
+      <c r="A72" s="36" t="s">
         <v>541</v>
       </c>
-      <c r="B71" s="13" t="s">
-[...2 lines deleted...]
-      <c r="C71" s="9" t="s">
+      <c r="B72" s="19" t="s">
+        <v>403</v>
+      </c>
+      <c r="C72" s="15" t="s">
         <v>542</v>
       </c>
-      <c r="F71" s="16"/>
-[...2 lines deleted...]
-      <c r="A72" s="32" t="s">
+    </row>
+    <row r="73" spans="1:3">
+      <c r="A73" s="36" t="s">
         <v>543</v>
       </c>
-      <c r="B72" s="13" t="s">
-[...2 lines deleted...]
-      <c r="C72" s="9" t="s">
+      <c r="B73" s="19" t="s">
+        <v>403</v>
+      </c>
+      <c r="C73" s="15" t="s">
         <v>544</v>
       </c>
-      <c r="F72" s="16"/>
-[...2 lines deleted...]
-      <c r="A73" s="32" t="s">
+    </row>
+    <row r="74" spans="1:3">
+      <c r="A74" s="36" t="s">
         <v>545</v>
       </c>
-      <c r="B73" s="13" t="s">
-[...2 lines deleted...]
-      <c r="C73" s="9" t="s">
+      <c r="B74" s="19" t="s">
+        <v>403</v>
+      </c>
+      <c r="C74" s="15" t="s">
         <v>546</v>
       </c>
-      <c r="F73" s="16"/>
-[...2 lines deleted...]
-      <c r="A74" s="32" t="s">
+    </row>
+    <row r="75" spans="1:3">
+      <c r="A75" s="36" t="s">
         <v>547</v>
       </c>
-      <c r="B74" s="13" t="s">
-[...2 lines deleted...]
-      <c r="C74" s="9" t="s">
+      <c r="B75" s="19" t="s">
+        <v>403</v>
+      </c>
+      <c r="C75" s="15" t="s">
         <v>548</v>
       </c>
-      <c r="F74" s="16"/>
-[...2 lines deleted...]
-      <c r="A75" s="32" t="s">
+    </row>
+    <row r="76" spans="1:3">
+      <c r="A76" s="36" t="s">
         <v>549</v>
       </c>
-      <c r="B75" s="13" t="s">
-[...2 lines deleted...]
-      <c r="C75" s="9" t="s">
+      <c r="B76" s="19" t="s">
+        <v>403</v>
+      </c>
+      <c r="C76" s="15" t="s">
         <v>550</v>
       </c>
-      <c r="F75" s="16"/>
-[...2 lines deleted...]
-      <c r="A76" s="32" t="s">
+    </row>
+    <row r="77" spans="1:3">
+      <c r="A77" s="36" t="s">
         <v>551</v>
       </c>
-      <c r="B76" s="13" t="s">
-[...2 lines deleted...]
-      <c r="C76" s="9" t="s">
+      <c r="B77" s="19" t="s">
+        <v>403</v>
+      </c>
+      <c r="C77" s="37" t="s">
         <v>552</v>
       </c>
-      <c r="F76" s="16"/>
-[...2 lines deleted...]
-      <c r="A77" s="32" t="s">
+    </row>
+    <row r="78" spans="1:3">
+      <c r="A78" s="36" t="s">
         <v>553</v>
       </c>
-      <c r="B77" s="13" t="s">
-[...2 lines deleted...]
-      <c r="C77" s="9" t="s">
+      <c r="B78" s="19" t="s">
+        <v>403</v>
+      </c>
+      <c r="C78" s="15" t="s">
         <v>554</v>
       </c>
-      <c r="F77" s="16"/>
-[...2 lines deleted...]
-      <c r="A78" s="32" t="s">
+    </row>
+    <row r="79" spans="1:3">
+      <c r="A79" s="36" t="s">
         <v>555</v>
       </c>
-      <c r="B78" s="13" t="s">
-[...2 lines deleted...]
-      <c r="C78" s="9" t="s">
+      <c r="B79" s="19" t="s">
+        <v>403</v>
+      </c>
+      <c r="C79" s="15" t="s">
         <v>556</v>
       </c>
-      <c r="F78" s="16"/>
-[...2 lines deleted...]
-      <c r="A79" s="32" t="s">
+    </row>
+    <row r="80" spans="1:3">
+      <c r="A80" s="36" t="s">
         <v>557</v>
       </c>
-      <c r="B79" s="13" t="s">
-[...2 lines deleted...]
-      <c r="C79" s="9" t="s">
+      <c r="B80" s="19" t="s">
+        <v>403</v>
+      </c>
+      <c r="C80" s="15" t="s">
         <v>558</v>
       </c>
-      <c r="F79" s="16"/>
-[...2 lines deleted...]
-      <c r="A80" s="32" t="s">
+    </row>
+    <row r="81" spans="1:3">
+      <c r="A81" s="36" t="s">
         <v>559</v>
       </c>
-      <c r="B80" s="13" t="s">
-[...2 lines deleted...]
-      <c r="C80" s="9" t="s">
+      <c r="B81" s="19" t="s">
+        <v>403</v>
+      </c>
+      <c r="C81" s="15" t="s">
         <v>560</v>
       </c>
-      <c r="F80" s="16"/>
-[...2 lines deleted...]
-      <c r="A81" s="32" t="s">
+    </row>
+    <row r="82" spans="1:3">
+      <c r="A82" s="36" t="s">
         <v>561</v>
       </c>
-      <c r="B81" s="13" t="s">
-[...2 lines deleted...]
-      <c r="C81" s="9" t="s">
+      <c r="B82" s="19" t="s">
+        <v>403</v>
+      </c>
+      <c r="C82" s="15" t="s">
         <v>562</v>
       </c>
-      <c r="F81" s="16"/>
-[...2 lines deleted...]
-      <c r="A82" s="32" t="s">
+    </row>
+    <row r="83" spans="1:3">
+      <c r="A83" s="36" t="s">
         <v>563</v>
       </c>
-      <c r="B82" s="13" t="s">
-[...2 lines deleted...]
-      <c r="C82" s="9" t="s">
+      <c r="B83" s="19" t="s">
+        <v>403</v>
+      </c>
+      <c r="C83" s="15" t="s">
         <v>564</v>
       </c>
-      <c r="F82" s="16"/>
-[...2 lines deleted...]
-      <c r="A83" s="32" t="s">
+    </row>
+    <row r="84" spans="1:3">
+      <c r="A84" s="36" t="s">
         <v>565</v>
       </c>
-      <c r="B83" s="13" t="s">
-[...2 lines deleted...]
-      <c r="C83" s="9" t="s">
+      <c r="B84" s="19" t="s">
+        <v>403</v>
+      </c>
+      <c r="C84" s="15" t="s">
         <v>566</v>
       </c>
-      <c r="F83" s="16"/>
-[...2 lines deleted...]
-      <c r="A84" s="32" t="s">
+    </row>
+    <row r="85" spans="1:3">
+      <c r="A85" s="36" t="s">
         <v>567</v>
       </c>
-      <c r="B84" s="13" t="s">
-[...2 lines deleted...]
-      <c r="C84" s="33" t="s">
+      <c r="B85" s="19" t="s">
+        <v>403</v>
+      </c>
+      <c r="C85" s="15" t="s">
         <v>568</v>
       </c>
-      <c r="F84" s="16"/>
-[...2 lines deleted...]
-      <c r="A85" s="32" t="s">
+    </row>
+    <row r="86" spans="1:3">
+      <c r="A86" s="36" t="s">
         <v>569</v>
       </c>
-      <c r="B85" s="13" t="s">
-[...2 lines deleted...]
-      <c r="C85" s="9" t="s">
+      <c r="B86" s="19" t="s">
+        <v>403</v>
+      </c>
+      <c r="C86" s="15" t="s">
         <v>570</v>
       </c>
-      <c r="F85" s="16"/>
-[...2 lines deleted...]
-      <c r="A86" s="32" t="s">
+    </row>
+    <row r="87" spans="1:3">
+      <c r="A87" s="36" t="s">
         <v>571</v>
       </c>
-      <c r="B86" s="13" t="s">
-[...2 lines deleted...]
-      <c r="C86" s="9" t="s">
+      <c r="B87" s="19" t="s">
+        <v>403</v>
+      </c>
+      <c r="C87" s="15" t="s">
         <v>572</v>
       </c>
-      <c r="F86" s="16"/>
-[...2 lines deleted...]
-      <c r="A87" s="32" t="s">
+    </row>
+    <row r="88" spans="1:3">
+      <c r="A88" s="36" t="s">
         <v>573</v>
       </c>
-      <c r="B87" s="13" t="s">
-[...2 lines deleted...]
-      <c r="C87" s="9" t="s">
+      <c r="B88" s="19" t="s">
+        <v>403</v>
+      </c>
+      <c r="C88" s="15" t="s">
         <v>574</v>
       </c>
-      <c r="F87" s="16"/>
-[...2 lines deleted...]
-      <c r="A88" s="32" t="s">
+    </row>
+    <row r="89" spans="1:3">
+      <c r="A89" s="36" t="s">
         <v>575</v>
       </c>
-      <c r="B88" s="13" t="s">
-[...2 lines deleted...]
-      <c r="C88" s="9" t="s">
+      <c r="B89" s="19" t="s">
+        <v>403</v>
+      </c>
+      <c r="C89" s="15" t="s">
         <v>576</v>
       </c>
-      <c r="F88" s="16"/>
-[...2 lines deleted...]
-      <c r="A89" s="32" t="s">
+    </row>
+    <row r="90" spans="1:3">
+      <c r="A90" s="36" t="s">
         <v>577</v>
       </c>
-      <c r="B89" s="13" t="s">
-[...2 lines deleted...]
-      <c r="C89" s="9" t="s">
+      <c r="B90" s="19" t="s">
+        <v>403</v>
+      </c>
+      <c r="C90" s="15" t="s">
         <v>578</v>
       </c>
-      <c r="F89" s="16"/>
-[...2 lines deleted...]
-      <c r="A90" s="32" t="s">
+    </row>
+    <row r="91" spans="1:3">
+      <c r="A91" s="36" t="s">
         <v>579</v>
       </c>
-      <c r="B90" s="13" t="s">
-[...2 lines deleted...]
-      <c r="C90" s="9" t="s">
+      <c r="B91" s="19" t="s">
+        <v>403</v>
+      </c>
+      <c r="C91" s="15" t="s">
         <v>580</v>
       </c>
-      <c r="F90" s="16"/>
-[...2 lines deleted...]
-      <c r="A91" s="32" t="s">
+    </row>
+    <row r="92" spans="1:3">
+      <c r="A92" s="36" t="s">
         <v>581</v>
       </c>
-      <c r="B91" s="13" t="s">
-[...2 lines deleted...]
-      <c r="C91" s="9" t="s">
+      <c r="B92" s="19" t="s">
+        <v>403</v>
+      </c>
+      <c r="C92" s="15" t="s">
         <v>582</v>
       </c>
-      <c r="F91" s="16"/>
-[...2 lines deleted...]
-      <c r="A92" s="32" t="s">
+    </row>
+    <row r="93" spans="1:3">
+      <c r="A93" s="36" t="s">
         <v>583</v>
       </c>
-      <c r="B92" s="13" t="s">
-[...2 lines deleted...]
-      <c r="C92" s="9" t="s">
+      <c r="B93" s="19" t="s">
+        <v>403</v>
+      </c>
+      <c r="C93" s="15" t="s">
         <v>584</v>
       </c>
-      <c r="F92" s="16"/>
-[...2 lines deleted...]
-      <c r="A93" s="32" t="s">
+    </row>
+    <row r="94" spans="1:3">
+      <c r="A94" s="36" t="s">
         <v>585</v>
       </c>
-      <c r="B93" s="13" t="s">
-[...2 lines deleted...]
-      <c r="C93" s="9" t="s">
+      <c r="B94" s="19" t="s">
+        <v>403</v>
+      </c>
+      <c r="C94" s="15" t="s">
         <v>586</v>
       </c>
-      <c r="F93" s="16"/>
-[...2 lines deleted...]
-      <c r="A94" s="32" t="s">
+    </row>
+    <row r="95" spans="1:3">
+      <c r="A95" s="36" t="s">
         <v>587</v>
       </c>
-      <c r="B94" s="13" t="s">
-[...2 lines deleted...]
-      <c r="C94" s="9" t="s">
+      <c r="B95" s="19" t="s">
+        <v>403</v>
+      </c>
+      <c r="C95" s="15" t="s">
         <v>588</v>
       </c>
-      <c r="F94" s="16"/>
-[...2 lines deleted...]
-      <c r="A95" s="32" t="s">
+    </row>
+    <row r="96" spans="1:3">
+      <c r="A96" s="36" t="s">
         <v>589</v>
       </c>
-      <c r="B95" s="13" t="s">
-[...2 lines deleted...]
-      <c r="C95" s="9" t="s">
+      <c r="B96" s="19" t="s">
+        <v>403</v>
+      </c>
+      <c r="C96" s="15" t="s">
         <v>590</v>
       </c>
-      <c r="F95" s="16"/>
-[...2 lines deleted...]
-      <c r="A96" s="32" t="s">
+    </row>
+    <row r="97" spans="1:3">
+      <c r="A97" s="36" t="s">
         <v>591</v>
       </c>
-      <c r="B96" s="13" t="s">
-[...2 lines deleted...]
-      <c r="C96" s="9" t="s">
+      <c r="B97" s="19" t="s">
+        <v>403</v>
+      </c>
+      <c r="C97" s="15" t="s">
         <v>592</v>
       </c>
-      <c r="F96" s="16"/>
-[...2 lines deleted...]
-      <c r="A97" s="32" t="s">
+    </row>
+    <row r="98" spans="1:3">
+      <c r="A98" s="36" t="s">
         <v>593</v>
       </c>
-      <c r="B97" s="13" t="s">
-[...2 lines deleted...]
-      <c r="C97" s="9" t="s">
+      <c r="B98" s="19" t="s">
+        <v>403</v>
+      </c>
+      <c r="C98" s="15" t="s">
         <v>594</v>
       </c>
-      <c r="F97" s="16"/>
-[...2 lines deleted...]
-      <c r="A98" s="32" t="s">
+    </row>
+    <row r="99" spans="1:3">
+      <c r="A99" s="36" t="s">
         <v>595</v>
       </c>
-      <c r="B98" s="13" t="s">
-[...2 lines deleted...]
-      <c r="C98" s="9" t="s">
+      <c r="B99" s="19" t="s">
+        <v>403</v>
+      </c>
+      <c r="C99" s="15" t="s">
         <v>596</v>
       </c>
-      <c r="F98" s="16"/>
-[...2 lines deleted...]
-      <c r="A99" s="32" t="s">
+    </row>
+    <row r="100" spans="1:3">
+      <c r="A100" s="36" t="s">
         <v>597</v>
       </c>
-      <c r="B99" s="13" t="s">
-[...2 lines deleted...]
-      <c r="C99" s="9" t="s">
+      <c r="B100" s="19" t="s">
+        <v>403</v>
+      </c>
+      <c r="C100" s="15" t="s">
         <v>598</v>
       </c>
-      <c r="F99" s="16"/>
-[...2 lines deleted...]
-      <c r="A100" s="32" t="s">
+    </row>
+    <row r="101" spans="1:3">
+      <c r="A101" s="36" t="s">
         <v>599</v>
       </c>
-      <c r="B100" s="13" t="s">
-[...2 lines deleted...]
-      <c r="C100" s="9" t="s">
+      <c r="B101" s="19" t="s">
+        <v>403</v>
+      </c>
+      <c r="C101" s="15" t="s">
         <v>600</v>
       </c>
-      <c r="F100" s="17"/>
-[...2 lines deleted...]
-      <c r="A101" s="32" t="s">
+    </row>
+    <row r="102" spans="1:3">
+      <c r="A102" s="36" t="s">
         <v>601</v>
       </c>
-      <c r="B101" s="13" t="s">
-[...2 lines deleted...]
-      <c r="C101" s="9" t="s">
+      <c r="B102" s="19" t="s">
+        <v>403</v>
+      </c>
+      <c r="C102" s="47" t="s">
         <v>602</v>
       </c>
-      <c r="F101" s="16"/>
-[...2 lines deleted...]
-      <c r="A102" s="32" t="s">
+    </row>
+    <row r="103" spans="1:3">
+      <c r="A103" s="36" t="s">
         <v>603</v>
       </c>
-      <c r="B102" s="13" t="s">
-[...2 lines deleted...]
-      <c r="C102" s="9" t="s">
+      <c r="B103" s="19" t="s">
+        <v>403</v>
+      </c>
+      <c r="C103" s="15" t="s">
         <v>604</v>
       </c>
-      <c r="F102" s="16"/>
-[...2 lines deleted...]
-      <c r="A103" s="32" t="s">
+    </row>
+    <row r="104" spans="1:3">
+      <c r="A104" s="36" t="s">
         <v>605</v>
       </c>
-      <c r="B103" s="13" t="s">
-[...2 lines deleted...]
-      <c r="C103" s="9" t="s">
+      <c r="B104" s="19" t="s">
+        <v>403</v>
+      </c>
+      <c r="C104" s="15" t="s">
         <v>606</v>
       </c>
-      <c r="F103" s="16"/>
-[...2 lines deleted...]
-      <c r="A104" s="32" t="s">
+    </row>
+    <row r="105" spans="1:3">
+      <c r="A105" s="36" t="s">
         <v>607</v>
       </c>
-      <c r="B104" s="13" t="s">
-[...2 lines deleted...]
-      <c r="C104" s="9" t="s">
+      <c r="B105" s="19" t="s">
+        <v>403</v>
+      </c>
+      <c r="C105" s="15" t="s">
         <v>608</v>
       </c>
-      <c r="F104" s="16"/>
-[...2 lines deleted...]
-      <c r="A105" s="32" t="s">
+    </row>
+    <row r="106" spans="1:3">
+      <c r="A106" s="36" t="s">
         <v>609</v>
       </c>
-      <c r="B105" s="13" t="s">
-[...2 lines deleted...]
-      <c r="C105" s="9" t="s">
+      <c r="B106" s="19" t="s">
+        <v>403</v>
+      </c>
+      <c r="C106" s="15" t="s">
         <v>610</v>
       </c>
-      <c r="F105" s="16"/>
-[...2 lines deleted...]
-      <c r="A106" s="32" t="s">
+    </row>
+    <row r="107" spans="1:3">
+      <c r="A107" s="36" t="s">
         <v>611</v>
       </c>
-      <c r="B106" s="13" t="s">
-[...2 lines deleted...]
-      <c r="C106" s="9" t="s">
+      <c r="B107" s="19" t="s">
+        <v>403</v>
+      </c>
+      <c r="C107" s="15" t="s">
         <v>612</v>
       </c>
-      <c r="F106" s="16"/>
-[...2 lines deleted...]
-      <c r="A107" s="32" t="s">
+    </row>
+    <row r="108" spans="1:3">
+      <c r="A108" s="36" t="s">
         <v>613</v>
       </c>
-      <c r="B107" s="13" t="s">
-[...2 lines deleted...]
-      <c r="C107" s="9" t="s">
+      <c r="B108" s="19" t="s">
+        <v>403</v>
+      </c>
+      <c r="C108" s="15" t="s">
         <v>614</v>
       </c>
-      <c r="F107" s="16"/>
-[...2 lines deleted...]
-      <c r="A108" s="32" t="s">
+    </row>
+    <row r="109" spans="1:3">
+      <c r="A109" s="36" t="s">
         <v>615</v>
       </c>
-      <c r="B108" s="13" t="s">
-[...2 lines deleted...]
-      <c r="C108" s="9" t="s">
+      <c r="B109" s="19" t="s">
+        <v>403</v>
+      </c>
+      <c r="C109" s="15" t="s">
         <v>616</v>
       </c>
-      <c r="F108" s="16"/>
-[...2 lines deleted...]
-      <c r="A109" s="32" t="s">
+    </row>
+    <row r="110" spans="1:3">
+      <c r="A110" s="36" t="s">
         <v>617</v>
       </c>
-      <c r="B109" s="13" t="s">
-[...2 lines deleted...]
-      <c r="C109" s="43" t="s">
+      <c r="B110" s="19" t="s">
+        <v>403</v>
+      </c>
+      <c r="C110" s="15" t="s">
         <v>618</v>
       </c>
-      <c r="F109" s="16"/>
-[...2 lines deleted...]
-      <c r="A110" s="32" t="s">
+    </row>
+    <row r="111" spans="1:3">
+      <c r="A111" s="36" t="s">
         <v>619</v>
       </c>
-      <c r="B110" s="13" t="s">
-[...2 lines deleted...]
-      <c r="C110" s="9" t="s">
+      <c r="B111" s="19" t="s">
+        <v>403</v>
+      </c>
+      <c r="C111" s="15" t="s">
         <v>620</v>
       </c>
-      <c r="F110" s="16"/>
-[...2 lines deleted...]
-      <c r="A111" s="32" t="s">
+    </row>
+    <row r="112" spans="1:3">
+      <c r="A112" s="36" t="s">
         <v>621</v>
       </c>
-      <c r="B111" s="13" t="s">
-[...2 lines deleted...]
-      <c r="C111" s="9" t="s">
+      <c r="B112" s="19" t="s">
+        <v>403</v>
+      </c>
+      <c r="C112" s="15" t="s">
         <v>622</v>
       </c>
-      <c r="F111" s="16"/>
-[...2 lines deleted...]
-      <c r="A112" s="32" t="s">
+    </row>
+    <row r="113" spans="1:3">
+      <c r="A113" s="36" t="s">
         <v>623</v>
       </c>
-      <c r="B112" s="13" t="s">
-[...2 lines deleted...]
-      <c r="C112" s="9" t="s">
+      <c r="B113" s="19" t="s">
+        <v>403</v>
+      </c>
+      <c r="C113" s="15" t="s">
         <v>624</v>
       </c>
-      <c r="F112" s="16"/>
-[...2 lines deleted...]
-      <c r="A113" s="32" t="s">
+    </row>
+    <row r="114" spans="1:3">
+      <c r="A114" s="36" t="s">
         <v>625</v>
       </c>
-      <c r="B113" s="13" t="s">
-[...2 lines deleted...]
-      <c r="C113" s="9" t="s">
+      <c r="B114" s="19" t="s">
+        <v>403</v>
+      </c>
+      <c r="C114" s="15" t="s">
         <v>626</v>
       </c>
-      <c r="F113" s="16"/>
-[...2 lines deleted...]
-      <c r="A114" s="32" t="s">
+    </row>
+    <row r="115" spans="1:3">
+      <c r="A115" s="36" t="s">
         <v>627</v>
       </c>
-      <c r="B114" s="13" t="s">
-[...2 lines deleted...]
-      <c r="C114" s="9" t="s">
+      <c r="B115" s="19" t="s">
+        <v>403</v>
+      </c>
+      <c r="C115" s="15" t="s">
         <v>628</v>
       </c>
-      <c r="F114" s="16"/>
-[...2 lines deleted...]
-      <c r="A115" s="32" t="s">
+    </row>
+    <row r="116" spans="1:3">
+      <c r="A116" s="36" t="s">
         <v>629</v>
       </c>
-      <c r="B115" s="13" t="s">
-[...2 lines deleted...]
-      <c r="C115" s="9" t="s">
+      <c r="B116" s="19" t="s">
+        <v>403</v>
+      </c>
+      <c r="C116" s="15" t="s">
         <v>630</v>
       </c>
-      <c r="F115" s="16"/>
-[...2 lines deleted...]
-      <c r="A116" s="32" t="s">
+    </row>
+    <row r="117" spans="1:3">
+      <c r="A117" s="36" t="s">
         <v>631</v>
       </c>
-      <c r="B116" s="13" t="s">
-[...2 lines deleted...]
-      <c r="C116" s="9" t="s">
+      <c r="B117" s="19" t="s">
+        <v>403</v>
+      </c>
+      <c r="C117" s="15" t="s">
         <v>632</v>
       </c>
-      <c r="F116" s="16"/>
-[...2 lines deleted...]
-      <c r="A117" s="32" t="s">
+    </row>
+    <row r="118" spans="1:3">
+      <c r="A118" s="36" t="s">
         <v>633</v>
       </c>
-      <c r="B117" s="13" t="s">
-[...2 lines deleted...]
-      <c r="C117" s="9" t="s">
+      <c r="B118" s="19" t="s">
+        <v>403</v>
+      </c>
+      <c r="C118" s="15" t="s">
         <v>634</v>
       </c>
-      <c r="F117" s="16"/>
-[...2 lines deleted...]
-      <c r="A118" s="32" t="s">
+    </row>
+    <row r="119" spans="1:3">
+      <c r="A119" s="36" t="s">
         <v>635</v>
       </c>
-      <c r="B118" s="13" t="s">
-[...2 lines deleted...]
-      <c r="C118" s="9" t="s">
+      <c r="B119" s="19" t="s">
+        <v>403</v>
+      </c>
+      <c r="C119" s="15" t="s">
         <v>636</v>
       </c>
-      <c r="F118" s="16"/>
-[...2 lines deleted...]
-      <c r="A119" s="32" t="s">
+    </row>
+    <row r="120" spans="1:3">
+      <c r="A120" s="36" t="s">
         <v>637</v>
       </c>
-      <c r="B119" s="13" t="s">
-[...2 lines deleted...]
-      <c r="C119" s="9" t="s">
+      <c r="B120" s="20" t="s">
+        <v>403</v>
+      </c>
+      <c r="C120" s="47" t="s">
         <v>638</v>
       </c>
-      <c r="F119" s="16"/>
-[...2 lines deleted...]
-      <c r="A120" s="32" t="s">
+    </row>
+    <row r="121" spans="1:3">
+      <c r="A121" s="36" t="s">
         <v>639</v>
       </c>
-      <c r="B120" s="13" t="s">
-[...2 lines deleted...]
-      <c r="C120" s="9" t="s">
+      <c r="B121" s="19" t="s">
+        <v>403</v>
+      </c>
+      <c r="C121" s="15" t="s">
         <v>640</v>
       </c>
-      <c r="F120" s="16"/>
-[...2 lines deleted...]
-      <c r="A121" s="32" t="s">
+    </row>
+    <row r="122" spans="1:3">
+      <c r="A122" s="36" t="s">
         <v>641</v>
       </c>
-      <c r="B121" s="13" t="s">
-[...2 lines deleted...]
-      <c r="C121" s="9" t="s">
+      <c r="B122" s="19" t="s">
+        <v>403</v>
+      </c>
+      <c r="C122" s="15" t="s">
         <v>642</v>
       </c>
-      <c r="F121" s="16"/>
-[...2 lines deleted...]
-      <c r="A122" s="32" t="s">
+    </row>
+    <row r="123" spans="1:3">
+      <c r="A123" s="36" t="s">
         <v>643</v>
       </c>
-      <c r="B122" s="13" t="s">
-[...2 lines deleted...]
-      <c r="C122" s="9" t="s">
+      <c r="B123" s="19" t="s">
+        <v>403</v>
+      </c>
+      <c r="C123" s="15" t="s">
         <v>644</v>
       </c>
-      <c r="F122" s="16"/>
-[...2 lines deleted...]
-      <c r="A123" s="32" t="s">
+    </row>
+    <row r="124" spans="1:3">
+      <c r="A124" s="36" t="s">
         <v>645</v>
       </c>
-      <c r="B123" s="13" t="s">
-[...2 lines deleted...]
-      <c r="C123" s="9" t="s">
+      <c r="B124" s="19" t="s">
+        <v>403</v>
+      </c>
+      <c r="C124" s="15" t="s">
         <v>646</v>
       </c>
-      <c r="F123" s="16"/>
-[...2 lines deleted...]
-      <c r="A124" s="32" t="s">
+    </row>
+    <row r="125" spans="1:3">
+      <c r="A125" s="36" t="s">
         <v>647</v>
       </c>
-      <c r="B124" s="13" t="s">
-[...2 lines deleted...]
-      <c r="C124" s="9" t="s">
+      <c r="B125" s="19" t="s">
+        <v>403</v>
+      </c>
+      <c r="C125" s="15" t="s">
         <v>648</v>
       </c>
-      <c r="F124" s="16"/>
-[...2 lines deleted...]
-      <c r="A125" s="32" t="s">
+    </row>
+    <row r="126" spans="1:3">
+      <c r="A126" s="36" t="s">
         <v>649</v>
       </c>
-      <c r="B125" s="13" t="s">
-[...2 lines deleted...]
-      <c r="C125" s="9" t="s">
+      <c r="B126" s="19" t="s">
+        <v>403</v>
+      </c>
+      <c r="C126" s="15" t="s">
         <v>650</v>
       </c>
-      <c r="F125" s="16"/>
-[...2 lines deleted...]
-      <c r="A126" s="32" t="s">
+    </row>
+    <row r="127" spans="1:3">
+      <c r="A127" s="21" t="s">
         <v>651</v>
       </c>
-      <c r="B126" s="13" t="s">
-[...2 lines deleted...]
-      <c r="C126" s="9" t="s">
+      <c r="B127" s="19" t="s">
+        <v>403</v>
+      </c>
+      <c r="C127" s="28" t="s">
         <v>652</v>
       </c>
-      <c r="F126" s="16"/>
-[...2 lines deleted...]
-      <c r="A127" s="32" t="s">
+    </row>
+    <row r="128" spans="1:3">
+      <c r="A128" s="21" t="s">
         <v>653</v>
       </c>
-      <c r="B127" s="13" t="s">
-[...2 lines deleted...]
-      <c r="C127" s="9" t="s">
+      <c r="B128" s="19" t="s">
+        <v>403</v>
+      </c>
+      <c r="C128" s="28" t="s">
         <v>654</v>
       </c>
-      <c r="F127" s="16"/>
-[...2 lines deleted...]
-      <c r="A128" s="32" t="s">
+    </row>
+    <row r="129" spans="1:3">
+      <c r="A129" s="21" t="s">
         <v>655</v>
       </c>
-      <c r="B128" s="13" t="s">
-[...2 lines deleted...]
-      <c r="C128" s="9" t="s">
+      <c r="B129" s="19" t="s">
+        <v>403</v>
+      </c>
+      <c r="C129" s="49" t="s">
         <v>656</v>
       </c>
-      <c r="F128" s="16"/>
-[...2 lines deleted...]
-      <c r="A129" s="32" t="s">
+    </row>
+    <row r="130" spans="1:3">
+      <c r="A130" s="21" t="s">
         <v>657</v>
       </c>
-      <c r="B129" s="13" t="s">
-[...2 lines deleted...]
-      <c r="C129" s="9" t="s">
+      <c r="B130" s="19" t="s">
+        <v>403</v>
+      </c>
+      <c r="C130" s="49" t="s">
         <v>658</v>
       </c>
-      <c r="F129" s="16"/>
-[...2 lines deleted...]
-      <c r="A130" s="32" t="s">
+    </row>
+    <row r="131" spans="1:3">
+      <c r="A131" s="21" t="s">
         <v>659</v>
       </c>
-      <c r="B130" s="14" t="s">
-[...2 lines deleted...]
-      <c r="C130" s="43" t="s">
+      <c r="B131" s="19" t="s">
+        <v>403</v>
+      </c>
+      <c r="C131" s="28" t="s">
         <v>660</v>
       </c>
-      <c r="F130" s="16"/>
-[...2 lines deleted...]
-      <c r="A131" s="32" t="s">
+    </row>
+    <row r="132" spans="1:3">
+      <c r="A132" s="21" t="s">
         <v>661</v>
       </c>
-      <c r="B131" s="13" t="s">
-[...2 lines deleted...]
-      <c r="C131" s="9" t="s">
+      <c r="B132" s="19" t="s">
+        <v>403</v>
+      </c>
+      <c r="C132" s="28" t="s">
         <v>662</v>
       </c>
-      <c r="F131" s="16"/>
-[...2 lines deleted...]
-      <c r="A132" s="32" t="s">
+    </row>
+    <row r="133" spans="1:3">
+      <c r="A133" s="21" t="s">
         <v>663</v>
       </c>
-      <c r="B132" s="13" t="s">
-[...2 lines deleted...]
-      <c r="C132" s="9" t="s">
+      <c r="B133" s="19" t="s">
+        <v>403</v>
+      </c>
+      <c r="C133" s="28" t="s">
         <v>664</v>
       </c>
-      <c r="F132" s="16"/>
-[...2 lines deleted...]
-      <c r="A133" s="32" t="s">
+    </row>
+    <row r="134" spans="1:3">
+      <c r="A134" s="21" t="s">
         <v>665</v>
       </c>
-      <c r="B133" s="13" t="s">
-[...2 lines deleted...]
-      <c r="C133" s="9" t="s">
+      <c r="B134" s="19" t="s">
+        <v>403</v>
+      </c>
+      <c r="C134" s="28" t="s">
         <v>666</v>
       </c>
-      <c r="F133" s="16"/>
-[...2 lines deleted...]
-      <c r="A134" s="32" t="s">
+    </row>
+    <row r="135" spans="1:3">
+      <c r="A135" s="21" t="s">
         <v>667</v>
       </c>
-      <c r="B134" s="13" t="s">
-[...2 lines deleted...]
-      <c r="C134" s="9" t="s">
+      <c r="B135" s="19" t="s">
+        <v>403</v>
+      </c>
+      <c r="C135" s="28" t="s">
         <v>668</v>
       </c>
-      <c r="F134" s="16"/>
-[...2 lines deleted...]
-      <c r="A135" s="32" t="s">
+    </row>
+    <row r="136" spans="1:3">
+      <c r="A136" s="21" t="s">
         <v>669</v>
       </c>
-      <c r="B135" s="13" t="s">
-[...2 lines deleted...]
-      <c r="C135" s="9" t="s">
+      <c r="B136" s="19" t="s">
+        <v>403</v>
+      </c>
+      <c r="C136" s="28" t="s">
         <v>670</v>
       </c>
-      <c r="F135" s="16"/>
-[...2 lines deleted...]
-      <c r="A136" s="32" t="s">
+    </row>
+    <row r="137" spans="1:3">
+      <c r="A137" s="21" t="s">
         <v>671</v>
       </c>
-      <c r="B136" s="13" t="s">
-[...2 lines deleted...]
-      <c r="C136" s="9" t="s">
+      <c r="B137" s="19" t="s">
+        <v>403</v>
+      </c>
+      <c r="C137" s="28" t="s">
         <v>672</v>
       </c>
-      <c r="F136" s="16"/>
-[...2 lines deleted...]
-      <c r="A137" s="32" t="s">
+    </row>
+    <row r="138" spans="1:3">
+      <c r="A138" s="21" t="s">
         <v>673</v>
       </c>
-      <c r="B137" s="13" t="s">
-[...2 lines deleted...]
-      <c r="C137" s="9" t="s">
+      <c r="B138" s="19" t="s">
+        <v>403</v>
+      </c>
+      <c r="C138" s="28" t="s">
         <v>674</v>
       </c>
-      <c r="F137" s="16"/>
-[...2 lines deleted...]
-      <c r="A138" s="15" t="s">
+    </row>
+    <row r="139" spans="1:3">
+      <c r="A139" s="21" t="s">
         <v>675</v>
       </c>
-      <c r="B138" s="13" t="s">
-[...2 lines deleted...]
-      <c r="C138" s="24" t="s">
+      <c r="B139" s="19" t="s">
+        <v>403</v>
+      </c>
+      <c r="C139" s="28" t="s">
         <v>676</v>
       </c>
-      <c r="F138" s="16"/>
-[...2 lines deleted...]
-      <c r="A139" s="15" t="s">
+    </row>
+    <row r="140" spans="1:3">
+      <c r="A140" s="21" t="s">
         <v>677</v>
       </c>
-      <c r="B139" s="13" t="s">
-[...2 lines deleted...]
-      <c r="C139" s="24" t="s">
+      <c r="B140" s="19" t="s">
+        <v>403</v>
+      </c>
+      <c r="C140" s="28" t="s">
         <v>678</v>
       </c>
-      <c r="F139" s="16"/>
-[...2 lines deleted...]
-      <c r="A140" s="15" t="s">
+    </row>
+    <row r="141" spans="1:3">
+      <c r="A141" s="52">
+        <v>2222</v>
+      </c>
+      <c r="B141" s="19" t="s">
+        <v>403</v>
+      </c>
+      <c r="C141" s="50" t="s">
         <v>679</v>
       </c>
-      <c r="B140" s="13" t="s">
-[...2 lines deleted...]
-      <c r="C140" s="44" t="s">
+    </row>
+    <row r="142" spans="1:3">
+      <c r="A142" s="52">
+        <v>2223</v>
+      </c>
+      <c r="B142" s="19" t="s">
+        <v>403</v>
+      </c>
+      <c r="C142" s="50" t="s">
         <v>680</v>
       </c>
-      <c r="F140" s="16"/>
-[...2 lines deleted...]
-      <c r="A141" s="15" t="s">
+    </row>
+    <row r="143" spans="1:3">
+      <c r="A143" s="52">
+        <v>2224</v>
+      </c>
+      <c r="B143" s="19" t="s">
+        <v>403</v>
+      </c>
+      <c r="C143" s="50" t="s">
         <v>681</v>
       </c>
-      <c r="B141" s="13" t="s">
-[...2 lines deleted...]
-      <c r="C141" s="44" t="s">
+    </row>
+    <row r="144" spans="1:3">
+      <c r="A144" s="52">
+        <v>2225</v>
+      </c>
+      <c r="B144" s="19" t="s">
+        <v>403</v>
+      </c>
+      <c r="C144" s="50" t="s">
         <v>682</v>
       </c>
-      <c r="F141" s="16"/>
-[...2 lines deleted...]
-      <c r="A142" s="15" t="s">
+    </row>
+    <row r="145" spans="1:3">
+      <c r="A145" s="52">
+        <v>2226</v>
+      </c>
+      <c r="B145" s="19" t="s">
+        <v>403</v>
+      </c>
+      <c r="C145" s="50" t="s">
         <v>683</v>
       </c>
-      <c r="B142" s="13" t="s">
-[...2 lines deleted...]
-      <c r="C142" s="24" t="s">
+    </row>
+    <row r="146" spans="1:3">
+      <c r="A146" s="52">
+        <v>2227</v>
+      </c>
+      <c r="B146" s="19" t="s">
+        <v>403</v>
+      </c>
+      <c r="C146" s="50" t="s">
         <v>684</v>
       </c>
-      <c r="F142" s="16"/>
-[...2 lines deleted...]
-      <c r="A143" s="15" t="s">
+    </row>
+    <row r="147" spans="1:3">
+      <c r="A147" s="52">
+        <v>2228</v>
+      </c>
+      <c r="B147" s="19" t="s">
+        <v>403</v>
+      </c>
+      <c r="C147" s="50" t="s">
         <v>685</v>
       </c>
-      <c r="B143" s="13" t="s">
-[...2 lines deleted...]
-      <c r="C143" s="24" t="s">
+    </row>
+    <row r="148" spans="1:3">
+      <c r="A148" s="21" t="s">
         <v>686</v>
       </c>
-      <c r="F143" s="16"/>
-[...2 lines deleted...]
-      <c r="A144" s="15" t="s">
+      <c r="B148" s="19" t="s">
+        <v>403</v>
+      </c>
+      <c r="C148" s="15" t="s">
         <v>687</v>
       </c>
-      <c r="B144" s="13" t="s">
-[...2 lines deleted...]
-      <c r="C144" s="24" t="s">
+    </row>
+    <row r="149" spans="1:3">
+      <c r="A149" s="21" t="s">
         <v>688</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A145" s="15" t="s">
+      <c r="B149" s="19" t="s">
+        <v>403</v>
+      </c>
+      <c r="C149" s="28" t="s">
         <v>689</v>
       </c>
-      <c r="B145" s="13" t="s">
-[...2 lines deleted...]
-      <c r="C145" s="24" t="s">
+    </row>
+    <row r="150" spans="1:3">
+      <c r="A150" s="60" t="s">
         <v>690</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A146" s="15" t="s">
+      <c r="B150" s="20" t="s">
+        <v>403</v>
+      </c>
+      <c r="C150" s="30" t="s">
         <v>691</v>
       </c>
-      <c r="B146" s="13" t="s">
-[...2 lines deleted...]
-      <c r="C146" s="24" t="s">
+    </row>
+    <row r="151" spans="1:3">
+      <c r="A151" s="36" t="s">
         <v>692</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A147" s="15" t="s">
+      <c r="B151" s="20" t="s">
+        <v>403</v>
+      </c>
+      <c r="C151" s="30" t="s">
         <v>693</v>
       </c>
-      <c r="B147" s="13" t="s">
-[...2 lines deleted...]
-      <c r="C147" s="24" t="s">
+    </row>
+    <row r="152" spans="1:3">
+      <c r="A152" s="36" t="s">
         <v>694</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A148" s="15" t="s">
+      <c r="B152" s="20" t="s">
+        <v>403</v>
+      </c>
+      <c r="C152" s="30" t="s">
         <v>695</v>
       </c>
-      <c r="B148" s="13" t="s">
-[...2 lines deleted...]
-      <c r="C148" s="24" t="s">
+    </row>
+    <row r="153" spans="1:3">
+      <c r="A153" s="36" t="s">
         <v>696</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A149" s="15" t="s">
+      <c r="B153" s="20" t="s">
+        <v>403</v>
+      </c>
+      <c r="C153" s="30" t="s">
         <v>697</v>
       </c>
-      <c r="B149" s="13" t="s">
-[...2 lines deleted...]
-      <c r="C149" s="24" t="s">
+    </row>
+    <row r="154" spans="1:3">
+      <c r="A154" s="36" t="s">
         <v>698</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A150" s="15" t="s">
+      <c r="B154" s="64" t="s">
+        <v>403</v>
+      </c>
+      <c r="C154" s="65" t="s">
         <v>699</v>
       </c>
-      <c r="B150" s="13" t="s">
-[...2 lines deleted...]
-      <c r="C150" s="24" t="s">
+    </row>
+    <row r="155" spans="1:3">
+      <c r="A155" s="31" t="s">
         <v>700</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A151" s="15" t="s">
+      <c r="B155" s="64" t="s">
+        <v>403</v>
+      </c>
+      <c r="C155" s="66" t="s">
         <v>701</v>
-      </c>
-[...103 lines deleted...]
-        <v>713</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <phoneticPr fontId="1"/>
-  <conditionalFormatting sqref="A3:A160">
-    <cfRule type="duplicateValues" dxfId="6" priority="27"/>
+  <conditionalFormatting sqref="A3:A158">
+    <cfRule type="duplicateValues" dxfId="13" priority="86"/>
   </conditionalFormatting>
-  <conditionalFormatting sqref="A159">
-    <cfRule type="duplicateValues" dxfId="5" priority="2"/>
+  <conditionalFormatting sqref="A148">
+    <cfRule type="duplicateValues" dxfId="12" priority="5"/>
   </conditionalFormatting>
-  <conditionalFormatting sqref="A160">
-    <cfRule type="duplicateValues" dxfId="4" priority="1"/>
+  <conditionalFormatting sqref="A149">
+    <cfRule type="duplicateValues" dxfId="11" priority="4"/>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="A155 A3:A149">
+    <cfRule type="duplicateValues" dxfId="10" priority="30"/>
   </conditionalFormatting>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="67" orientation="portrait" r:id="rId1"/>
   <rowBreaks count="2" manualBreakCount="2">
-    <brk id="49" max="2" man="1"/>
-    <brk id="98" max="2" man="1"/>
+    <brk id="44" max="2" man="1"/>
+    <brk id="91" max="2" man="1"/>
   </rowBreaks>
   <tableParts count="1">
     <tablePart r:id="rId2"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2A6CA1EE-2AD5-4455-B5B6-C0C15B93EBB3}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:B46"/>
+  <dimension ref="A1:B44"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="115" workbookViewId="0">
-      <selection activeCell="E19" sqref="E19"/>
+      <selection sqref="A1:B1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="18.75"/>
   <cols>
     <col min="1" max="1" width="11.25" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="53.125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
-      <c r="A1" s="4" t="s">
+      <c r="A1" s="69" t="s">
+        <v>702</v>
+      </c>
+      <c r="B1" s="69"/>
+    </row>
+    <row r="2" spans="1:2">
+      <c r="A2" s="8" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="4" t="s">
+      <c r="B2" s="8" t="s">
+        <v>703</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2">
+      <c r="A3" s="16" t="s">
+        <v>704</v>
+      </c>
+      <c r="B3" s="58" t="s">
+        <v>705</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2">
+      <c r="A4" s="17" t="s">
+        <v>706</v>
+      </c>
+      <c r="B4" s="56" t="s">
+        <v>707</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2">
+      <c r="A5" s="16" t="s">
+        <v>708</v>
+      </c>
+      <c r="B5" s="58" t="s">
+        <v>709</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2">
+      <c r="A6" s="16" t="s">
+        <v>710</v>
+      </c>
+      <c r="B6" s="58" t="s">
+        <v>711</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2">
+      <c r="A7" s="17" t="s">
+        <v>712</v>
+      </c>
+      <c r="B7" s="56" t="s">
+        <v>713</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2">
+      <c r="A8" s="57">
+        <v>2137</v>
+      </c>
+      <c r="B8" s="56" t="s">
         <v>714</v>
       </c>
     </row>
-    <row r="2" spans="1:2">
-      <c r="A2" s="10" t="s">
+    <row r="9" spans="1:2">
+      <c r="A9" s="17" t="s">
         <v>715</v>
       </c>
-      <c r="B2" s="57" t="s">
+      <c r="B9" s="56" t="s">
         <v>716</v>
       </c>
     </row>
-    <row r="3" spans="1:2">
-      <c r="A3" s="11" t="s">
+    <row r="10" spans="1:2">
+      <c r="A10" s="16" t="s">
         <v>717</v>
       </c>
-      <c r="B3" s="55" t="s">
+      <c r="B10" s="58" t="s">
         <v>718</v>
       </c>
     </row>
-    <row r="4" spans="1:2">
-      <c r="A4" s="10" t="s">
+    <row r="11" spans="1:2">
+      <c r="A11" s="17" t="s">
         <v>719</v>
       </c>
-      <c r="B4" s="57" t="s">
+      <c r="B11" s="56" t="s">
         <v>720</v>
       </c>
     </row>
-    <row r="5" spans="1:2">
-      <c r="A5" s="10" t="s">
+    <row r="12" spans="1:2">
+      <c r="A12" s="18" t="s">
         <v>721</v>
       </c>
-      <c r="B5" s="57" t="s">
+      <c r="B12" s="58" t="s">
         <v>722</v>
       </c>
     </row>
-    <row r="6" spans="1:2">
-      <c r="A6" s="11" t="s">
+    <row r="13" spans="1:2">
+      <c r="A13" s="54">
+        <v>2142</v>
+      </c>
+      <c r="B13" s="58" t="s">
         <v>723</v>
       </c>
-      <c r="B6" s="55" t="s">
+    </row>
+    <row r="14" spans="1:2">
+      <c r="A14" s="17" t="s">
         <v>724</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B7" s="55" t="s">
+      <c r="B14" s="56" t="s">
         <v>725</v>
       </c>
     </row>
-    <row r="8" spans="1:2">
-      <c r="A8" s="11" t="s">
+    <row r="15" spans="1:2">
+      <c r="A15" s="16" t="s">
         <v>726</v>
       </c>
-      <c r="B8" s="55" t="s">
+      <c r="B15" s="58" t="s">
         <v>727</v>
       </c>
     </row>
-    <row r="9" spans="1:2">
-      <c r="A9" s="10" t="s">
+    <row r="16" spans="1:2">
+      <c r="A16" s="17" t="s">
         <v>728</v>
       </c>
-      <c r="B9" s="57" t="s">
+      <c r="B16" s="56" t="s">
         <v>729</v>
       </c>
     </row>
-    <row r="10" spans="1:2">
-      <c r="A10" s="11" t="s">
+    <row r="17" spans="1:2">
+      <c r="A17" s="17" t="s">
         <v>730</v>
       </c>
-      <c r="B10" s="55" t="s">
+      <c r="B17" s="56" t="s">
         <v>731</v>
       </c>
     </row>
-    <row r="11" spans="1:2">
-      <c r="A11" s="12" t="s">
+    <row r="18" spans="1:2">
+      <c r="A18" s="16" t="s">
         <v>732</v>
       </c>
-      <c r="B11" s="57" t="s">
+      <c r="B18" s="58" t="s">
         <v>733</v>
       </c>
     </row>
-    <row r="12" spans="1:2">
-[...3 lines deleted...]
-      <c r="B12" s="57" t="s">
+    <row r="19" spans="1:2">
+      <c r="A19" s="55" t="s">
         <v>734</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B13" s="57" t="s">
+      <c r="B19" s="56" t="s">
         <v>735</v>
       </c>
     </row>
-    <row r="14" spans="1:2">
-      <c r="A14" s="11" t="s">
+    <row r="20" spans="1:2">
+      <c r="A20" s="16" t="s">
         <v>736</v>
       </c>
-      <c r="B14" s="55" t="s">
+      <c r="B20" s="58" t="s">
         <v>737</v>
       </c>
     </row>
-    <row r="15" spans="1:2">
-      <c r="A15" s="10" t="s">
+    <row r="21" spans="1:2">
+      <c r="A21" s="17" t="s">
         <v>738</v>
       </c>
-      <c r="B15" s="57" t="s">
+      <c r="B21" s="56" t="s">
         <v>739</v>
       </c>
     </row>
-    <row r="16" spans="1:2">
-      <c r="A16" s="11" t="s">
+    <row r="22" spans="1:2">
+      <c r="A22" s="16" t="s">
         <v>740</v>
       </c>
-      <c r="B16" s="55" t="s">
+      <c r="B22" s="58" t="s">
         <v>741</v>
       </c>
     </row>
-    <row r="17" spans="1:2">
-      <c r="A17" s="11" t="s">
+    <row r="23" spans="1:2">
+      <c r="A23" s="17" t="s">
         <v>742</v>
       </c>
-      <c r="B17" s="55" t="s">
+      <c r="B23" s="56" t="s">
         <v>743</v>
       </c>
     </row>
-    <row r="18" spans="1:2">
-      <c r="A18" s="11" t="s">
+    <row r="24" spans="1:2">
+      <c r="A24" s="16" t="s">
         <v>744</v>
       </c>
-      <c r="B18" s="55" t="s">
+      <c r="B24" s="58" t="s">
         <v>745</v>
       </c>
     </row>
-    <row r="19" spans="1:2">
-      <c r="A19" s="10" t="s">
+    <row r="25" spans="1:2">
+      <c r="A25" s="17" t="s">
         <v>746</v>
       </c>
-      <c r="B19" s="57" t="s">
+      <c r="B25" s="56" t="s">
         <v>747</v>
       </c>
     </row>
-    <row r="20" spans="1:2">
-      <c r="A20" s="54" t="s">
+    <row r="26" spans="1:2">
+      <c r="A26" s="16" t="s">
         <v>748</v>
       </c>
-      <c r="B20" s="55" t="s">
+      <c r="B26" s="58" t="s">
         <v>749</v>
       </c>
     </row>
-    <row r="21" spans="1:2">
-      <c r="A21" s="10" t="s">
+    <row r="27" spans="1:2">
+      <c r="A27" s="16" t="s">
         <v>750</v>
       </c>
-      <c r="B21" s="57" t="s">
+      <c r="B27" s="58" t="s">
         <v>751</v>
       </c>
     </row>
-    <row r="22" spans="1:2">
-      <c r="A22" s="11" t="s">
+    <row r="28" spans="1:2">
+      <c r="A28" s="17" t="s">
         <v>752</v>
       </c>
-      <c r="B22" s="55" t="s">
+      <c r="B28" s="56" t="s">
         <v>753</v>
       </c>
     </row>
-    <row r="23" spans="1:2">
-      <c r="A23" s="10" t="s">
+    <row r="29" spans="1:2">
+      <c r="A29" s="16" t="s">
         <v>754</v>
       </c>
-      <c r="B23" s="57" t="s">
+      <c r="B29" s="58" t="s">
         <v>755</v>
       </c>
     </row>
-    <row r="24" spans="1:2">
-      <c r="A24" s="11" t="s">
+    <row r="30" spans="1:2">
+      <c r="A30" s="17" t="s">
         <v>756</v>
       </c>
-      <c r="B24" s="55" t="s">
+      <c r="B30" s="56" t="s">
         <v>757</v>
       </c>
     </row>
-    <row r="25" spans="1:2">
-      <c r="A25" s="10" t="s">
+    <row r="31" spans="1:2">
+      <c r="A31" s="16" t="s">
         <v>758</v>
       </c>
-      <c r="B25" s="57" t="s">
+      <c r="B31" s="58" t="s">
         <v>759</v>
       </c>
     </row>
-    <row r="26" spans="1:2">
-      <c r="A26" s="11" t="s">
+    <row r="32" spans="1:2">
+      <c r="A32" s="17" t="s">
         <v>760</v>
       </c>
-      <c r="B26" s="55" t="s">
+      <c r="B32" s="56" t="s">
         <v>761</v>
       </c>
     </row>
-    <row r="27" spans="1:2">
-      <c r="A27" s="10" t="s">
+    <row r="33" spans="1:2">
+      <c r="A33" s="57">
+        <v>2229</v>
+      </c>
+      <c r="B33" s="59" t="s">
         <v>762</v>
       </c>
-      <c r="B27" s="57" t="s">
+    </row>
+    <row r="34" spans="1:2">
+      <c r="A34" s="57">
+        <v>2230</v>
+      </c>
+      <c r="B34" s="59" t="s">
         <v>763</v>
       </c>
     </row>
-    <row r="28" spans="1:2">
-      <c r="A28" s="10" t="s">
+    <row r="35" spans="1:2">
+      <c r="A35" s="57">
+        <v>2231</v>
+      </c>
+      <c r="B35" s="15" t="s">
         <v>764</v>
       </c>
-      <c r="B28" s="57" t="s">
+    </row>
+    <row r="36" spans="1:2">
+      <c r="A36" s="16" t="s">
         <v>765</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A29" s="11" t="s">
+      <c r="B36" s="58" t="s">
         <v>766</v>
       </c>
-      <c r="B29" s="55" t="s">
+    </row>
+    <row r="37" spans="1:2">
+      <c r="A37" s="17" t="s">
         <v>767</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A30" s="10" t="s">
+      <c r="B37" s="56" t="s">
         <v>768</v>
       </c>
-      <c r="B30" s="57" t="s">
+    </row>
+    <row r="38" spans="1:2">
+      <c r="A38" s="16" t="s">
         <v>769</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A31" s="11" t="s">
+      <c r="B38" s="58" t="s">
         <v>770</v>
       </c>
-      <c r="B31" s="55" t="s">
+    </row>
+    <row r="39" spans="1:2">
+      <c r="A39" s="16" t="s">
         <v>771</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A32" s="10" t="s">
+      <c r="B39" s="58" t="s">
         <v>772</v>
       </c>
-      <c r="B32" s="57" t="s">
+    </row>
+    <row r="40" spans="1:2">
+      <c r="A40" s="17" t="s">
         <v>773</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A33" s="11" t="s">
+      <c r="B40" s="56" t="s">
         <v>774</v>
       </c>
-      <c r="B33" s="55" t="s">
+    </row>
+    <row r="41" spans="1:2">
+      <c r="A41" s="16" t="s">
         <v>775</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B34" s="58" t="s">
+      <c r="B41" s="58" t="s">
         <v>776</v>
       </c>
     </row>
-    <row r="35" spans="1:2">
-[...3 lines deleted...]
-      <c r="B35" s="58" t="s">
+    <row r="42" spans="1:2">
+      <c r="A42" s="17" t="s">
         <v>777</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B36" s="59" t="s">
+      <c r="B42" s="56" t="s">
         <v>778</v>
       </c>
     </row>
-    <row r="37" spans="1:2">
-      <c r="A37" s="10" t="s">
+    <row r="43" spans="1:2">
+      <c r="A43" s="16" t="s">
         <v>779</v>
       </c>
-      <c r="B37" s="57" t="s">
+      <c r="B43" s="58" t="s">
         <v>780</v>
       </c>
     </row>
-    <row r="38" spans="1:2">
-      <c r="A38" s="11" t="s">
+    <row r="44" spans="1:2">
+      <c r="A44" s="17" t="s">
         <v>781</v>
       </c>
-      <c r="B38" s="55" t="s">
+      <c r="B44" s="56" t="s">
         <v>782</v>
       </c>
     </row>
-    <row r="39" spans="1:2">
-[...62 lines deleted...]
-    </row>
   </sheetData>
-  <autoFilter ref="A1:B46" xr:uid="{2A6CA1EE-2AD5-4455-B5B6-C0C15B93EBB3}"/>
+  <mergeCells count="1">
+    <mergeCell ref="A1:B1"/>
+  </mergeCells>
   <phoneticPr fontId="1"/>
-  <conditionalFormatting sqref="A13">
-    <cfRule type="duplicateValues" dxfId="3" priority="43"/>
+  <conditionalFormatting sqref="A3:A44">
+    <cfRule type="duplicateValues" dxfId="2" priority="96"/>
   </conditionalFormatting>
-  <conditionalFormatting sqref="A14:A19 A2:A12 A21:A45">
-    <cfRule type="duplicateValues" dxfId="2" priority="42"/>
+  <conditionalFormatting sqref="A19">
+    <cfRule type="duplicateValues" dxfId="1" priority="3"/>
   </conditionalFormatting>
-  <conditionalFormatting sqref="A20">
-[...3 lines deleted...]
-    <cfRule type="duplicateValues" dxfId="0" priority="5"/>
+  <conditionalFormatting sqref="A20:A44 A3:A18">
+    <cfRule type="duplicateValues" dxfId="0" priority="43"/>
   </conditionalFormatting>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" scale="79" orientation="portrait" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="89" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
-  <clbl:label id="{a449438d-3606-490b-844f-c4e15e535fca}" enabled="0" method="" siteId="{a449438d-3606-490b-844f-c4e15e535fca}" removed="1"/>
+  <clbl:label id="{e296e639-91e9-4bb7-a1e8-7ae7de7d97ca}" enabled="1" method="Privileged" siteId="{a449438d-3606-490b-844f-c4e15e535fca}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Application>Microsoft Excel</Application>
-[...31 lines deleted...]
-  </TitlesOfParts>
+  <Application>Microsoft Excel Online</Application>
   <Manager/>
   <Company>学校法人立命館</Company>
-  <LinksUpToDate>false</LinksUpToDate>
-  <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
-  <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>尾本 真璃恵</dc:creator>
   <cp:keywords/>
   <dc:description/>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:lastModifiedBy/>
   <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>