--- v1 (2026-04-02)
+++ v2 (2026-05-26)
@@ -1,68 +1,68 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29910"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\ca03-ns2\学生オフィス\課内共有\ＫＩＣ共有３（もとｃｃ08-736）\共有\01 課外グループ共有\005 中央事業・学術・学芸\1.団体リスト\2026年度\3月_部会議\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\gamo-a\Desktop\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{C617A0AF-A9AE-4972-8A6A-3836FB70BCFE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{82735448-5B96-4765-A833-E3AF33CD8D11}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-28920" yWindow="-2460" windowWidth="29040" windowHeight="15720" xr2:uid="{C98B91B1-C03F-4761-BEB3-F4388CBBA929}"/>
+    <workbookView xWindow="1125" yWindow="0" windowWidth="21420" windowHeight="14775" activeTab="4" xr2:uid="{C98B91B1-C03F-4761-BEB3-F4388CBBA929}"/>
   </bookViews>
   <sheets>
     <sheet name="2026中央パート" sheetId="15" r:id="rId1"/>
     <sheet name="2026体育会" sheetId="3" r:id="rId2"/>
     <sheet name="2026学術" sheetId="2" r:id="rId3"/>
     <sheet name="2026学芸" sheetId="1" r:id="rId4"/>
     <sheet name="2026登録団体" sheetId="4" r:id="rId5"/>
     <sheet name="2026その他" sheetId="11" r:id="rId6"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="5" hidden="1">'2026その他'!$A$2:$B$44</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="3" hidden="1">'2026学芸'!$A$2:$D$2</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="5">'2026その他'!$A$1:$B$44</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="3">'2026学芸'!$A$1:$D$50</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="2">'2026学術'!$A$1:$D$38</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">'2026体育会'!$A$1:$D$63</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">テーブル82[#All]</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="4">'2026登録団体'!$A$1:$C$155</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
@@ -1720,53 +1720,50 @@
   <si>
     <t>NEXUS</t>
   </si>
   <si>
     <t>01507</t>
   </si>
   <si>
     <t>カウンタードライブ</t>
   </si>
   <si>
     <t>01514</t>
   </si>
   <si>
     <t>アコースティックギターサークル</t>
   </si>
   <si>
     <t>01518</t>
   </si>
   <si>
     <t>BRISE MUSIC</t>
   </si>
   <si>
     <t>01519</t>
   </si>
   <si>
-    <t>A(C)</t>
-[...1 lines deleted...]
-  <si>
     <t>01524</t>
   </si>
   <si>
     <t>Dolphin</t>
   </si>
   <si>
     <t>01630</t>
   </si>
   <si>
     <t>立命館大学アルティメットサークルLudolph</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>01632</t>
   </si>
   <si>
     <t>X's</t>
   </si>
   <si>
     <t>01634</t>
   </si>
   <si>
     <t>Balon</t>
   </si>
   <si>
@@ -1871,53 +1868,50 @@
     <t>01956</t>
   </si>
   <si>
     <t>立命館大学スポーツチャンバラサークル</t>
   </si>
   <si>
     <t>01961</t>
   </si>
   <si>
     <t>STUDY FOR TWO</t>
   </si>
   <si>
     <t>01966</t>
   </si>
   <si>
     <t>大川活用プロジェクト支援団体haconiwa</t>
   </si>
   <si>
     <t>01967</t>
   </si>
   <si>
     <t>Moulin</t>
   </si>
   <si>
     <t>01969</t>
-  </si>
-[...1 lines deleted...]
-    <t>soleil</t>
   </si>
   <si>
     <t>01976</t>
   </si>
   <si>
     <t>立命館大学テニスサークルLIBRE</t>
     <rPh sb="0" eb="3">
       <t>リツメイカン</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>ダイガク</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>01977</t>
   </si>
   <si>
     <t>phototo</t>
   </si>
   <si>
     <t>01982</t>
   </si>
   <si>
     <t>関西Wall Street</t>
@@ -2046,53 +2040,50 @@
   </si>
   <si>
     <t>02092</t>
   </si>
   <si>
     <t>natuRable</t>
   </si>
   <si>
     <t>02101</t>
   </si>
   <si>
     <t>立命館大学デュエル・マスターズ同好会</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>02103</t>
   </si>
   <si>
     <t>立命館大学ITFテコンドーサークル</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>02108</t>
   </si>
   <si>
-    <t>ROSE Habitat</t>
-[...1 lines deleted...]
-  <si>
     <t>02109</t>
   </si>
   <si>
     <t>OICアコギサークル</t>
   </si>
   <si>
     <t>02110</t>
   </si>
   <si>
     <t>Rogue</t>
   </si>
   <si>
     <t>02113</t>
   </si>
   <si>
     <t>東方詠命郷</t>
   </si>
   <si>
     <t>02119</t>
   </si>
   <si>
     <t>立命館大学ラブライブ研究会</t>
   </si>
   <si>
     <t>02124</t>
@@ -2162,53 +2153,50 @@
     <t>02193</t>
   </si>
   <si>
     <t>立命館大学ボーカロイド・DTM研究会</t>
   </si>
   <si>
     <t>02194</t>
   </si>
   <si>
     <t>立命館大学古着サークル「ふるりつ」</t>
   </si>
   <si>
     <t>02196</t>
   </si>
   <si>
     <t>立命館銭湯サークル～湯立～</t>
   </si>
   <si>
     <t>02198</t>
   </si>
   <si>
     <t>学生団体 Orang Earth</t>
   </si>
   <si>
     <t>02199</t>
-  </si>
-[...1 lines deleted...]
-    <t>Rits Party</t>
   </si>
   <si>
     <t>02202</t>
   </si>
   <si>
     <t>RUOIC BA</t>
   </si>
   <si>
     <t>02203</t>
   </si>
   <si>
     <t>総合表現サークル“ P.Name”</t>
   </si>
   <si>
     <t>02204</t>
   </si>
   <si>
     <t>国際ボランティア LIBRE</t>
   </si>
   <si>
     <t>02205</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>立命館韓国語サークルハングル</t>
@@ -2679,60 +2667,76 @@
   </si>
   <si>
     <t>00977</t>
   </si>
   <si>
     <t>情報理工学部プロジェクト団体Ri-one</t>
   </si>
   <si>
     <t>02112</t>
   </si>
   <si>
     <t>情報理工学部プロジェクト団体RiST</t>
   </si>
   <si>
     <t>01944</t>
   </si>
   <si>
     <t>薬学部プロジェクト団体薬学研究会（やくけんR）</t>
   </si>
   <si>
     <t>01017</t>
   </si>
   <si>
     <t>経営学部丹後村おこし活動チーム</t>
   </si>
+  <si>
+    <t>FC.Anhero</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>Soleil</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>ROSE</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>立命館ボードゲームサークル Rits Party</t>
+    <phoneticPr fontId="1"/>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="176" formatCode="0_);[Red]\(0\)"/>
     <numFmt numFmtId="177" formatCode="00000"/>
   </numFmts>
-  <fonts count="11">
+  <fonts count="11" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="游ゴシック"/>
       <family val="3"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
@@ -3215,1035 +3219,57 @@
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF9C0006"/>
       </font>
       <fill>
         <patternFill>
           <bgColor rgb="FFFFC7CE"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF9C0006"/>
       </font>
       <fill>
         <patternFill>
           <bgColor rgb="FFFFC7CE"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
-        <b val="0"/>
-[...172 lines deleted...]
-      <font>
         <color rgb="FF9C0006"/>
       </font>
       <fill>
         <patternFill>
           <bgColor rgb="FFFFC7CE"/>
         </patternFill>
       </fill>
-    </dxf>
-[...802 lines deleted...]
-      </border>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF9C0006"/>
       </font>
       <fill>
         <patternFill>
           <bgColor rgb="FFFFC7CE"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF9C0006"/>
       </font>
       <fill>
         <patternFill>
           <bgColor rgb="FFFFC7CE"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF9C0006"/>
       </font>
@@ -4271,134 +3297,1112 @@
         <patternFill>
           <bgColor rgb="FFFFC7CE"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF9C0006"/>
       </font>
       <fill>
         <patternFill>
           <bgColor rgb="FFFFC7CE"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF9C0006"/>
       </font>
       <fill>
         <patternFill>
           <bgColor rgb="FFFFC7CE"/>
         </patternFill>
       </fill>
     </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF9C0006"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFC7CE"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF9C0006"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFC7CE"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF9C0006"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFC7CE"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF9C0006"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFC7CE"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF9C0006"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFC7CE"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF9C0006"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFC7CE"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF9C0006"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFC7CE"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF9C0006"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFC7CE"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF9C0006"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFC7CE"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <name val="游ゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor theme="0"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="left" vertical="center" textRotation="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <name val="游ゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor theme="0"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <name val="游ゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+        <scheme val="minor"/>
+      </font>
+      <numFmt numFmtId="30" formatCode="@"/>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor theme="0"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <border outline="0">
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <name val="游ゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor theme="0"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <border outline="0">
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <name val="游ゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="left" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right/>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="176" formatCode="0_);[Red]\(0\)"/>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left/>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <border>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+      </border>
+    </dxf>
+    <dxf>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <border>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="游ゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="3" tint="0.79998168889431442"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top/>
+        <bottom/>
+        <vertical style="thin">
+          <color indexed="64"/>
+        </vertical>
+        <horizontal style="thin">
+          <color indexed="64"/>
+        </horizontal>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <name val="游ゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor theme="0"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="left" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <name val="游ゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor theme="0"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <name val="游ゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor theme="0"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <name val="游ゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+        <scheme val="minor"/>
+      </font>
+      <numFmt numFmtId="30" formatCode="@"/>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor theme="0"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <border outline="0">
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <name val="游ゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor theme="0"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <border>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="9"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top/>
+        <bottom/>
+        <vertical style="thin">
+          <color indexed="64"/>
+        </vertical>
+        <horizontal style="thin">
+          <color indexed="64"/>
+        </horizontal>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="游ゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="left" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right/>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <name val="游ゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <name val="游ゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <name val="游ゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+        <scheme val="minor"/>
+      </font>
+      <numFmt numFmtId="30" formatCode="@"/>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left/>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <border>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+      </border>
+    </dxf>
+    <dxf>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <border>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <name val="游ゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+        <scheme val="minor"/>
+      </font>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top/>
+        <bottom/>
+        <vertical style="thin">
+          <color indexed="64"/>
+        </vertical>
+        <horizontal style="thin">
+          <color indexed="64"/>
+        </horizontal>
+      </border>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="0"/>
+        </patternFill>
+      </fill>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical style="thin">
+          <color indexed="64"/>
+        </vertical>
+        <horizontal style="thin">
+          <color indexed="64"/>
+        </horizontal>
+      </border>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="0"/>
+        </patternFill>
+      </fill>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical style="thin">
+          <color indexed="64"/>
+        </vertical>
+        <horizontal style="thin">
+          <color indexed="64"/>
+        </horizontal>
+      </border>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="0"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <border>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="5"/>
+        </patternFill>
+      </fill>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top/>
+        <bottom/>
+        <vertical style="thin">
+          <color indexed="64"/>
+        </vertical>
+        <horizontal style="thin">
+          <color indexed="64"/>
+        </horizontal>
+      </border>
+    </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{1C47E713-1E0A-4BA5-AA79-54813F04E978}" name="テーブル82" displayName="テーブル82" ref="A1:B53" totalsRowShown="0" headerRowDxfId="50" dataDxfId="49" headerRowBorderDxfId="48">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{1C47E713-1E0A-4BA5-AA79-54813F04E978}" name="テーブル82" displayName="テーブル82" ref="A1:B53" totalsRowShown="0" headerRowDxfId="57" dataDxfId="55" headerRowBorderDxfId="56">
   <autoFilter ref="A1:B53" xr:uid="{1C47E713-1E0A-4BA5-AA79-54813F04E978}"/>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A2:B51">
     <sortCondition ref="A2:A51"/>
   </sortState>
   <tableColumns count="2">
-    <tableColumn id="1" xr3:uid="{8C959173-573C-40C6-93F8-241F9B4B3710}" name="団体コード" dataDxfId="47"/>
-    <tableColumn id="2" xr3:uid="{0847C212-C6A4-460F-9E86-322DCEA616E7}" name="2026年度春学期支援対象団体一覧" dataDxfId="46"/>
+    <tableColumn id="1" xr3:uid="{8C959173-573C-40C6-93F8-241F9B4B3710}" name="団体コード" dataDxfId="54"/>
+    <tableColumn id="2" xr3:uid="{0847C212-C6A4-460F-9E86-322DCEA616E7}" name="2026年度春学期支援対象団体一覧" dataDxfId="53"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium3" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table2.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="2" xr:uid="{FAC8EB6E-F94A-46A9-8571-5E036ED2637A}" name="テーブル3" displayName="テーブル3" ref="A2:D63" totalsRowShown="0" headerRowDxfId="44" dataDxfId="43" headerRowBorderDxfId="41" tableBorderDxfId="42" totalsRowBorderDxfId="40">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="2" xr:uid="{FAC8EB6E-F94A-46A9-8571-5E036ED2637A}" name="テーブル3" displayName="テーブル3" ref="A2:D63" totalsRowShown="0" headerRowDxfId="52" dataDxfId="50" headerRowBorderDxfId="51" tableBorderDxfId="49" totalsRowBorderDxfId="48">
   <autoFilter ref="A2:D63" xr:uid="{FAC8EB6E-F94A-46A9-8571-5E036ED2637A}"/>
   <tableColumns count="4">
-    <tableColumn id="1" xr3:uid="{AEB55AC2-3C40-4690-B235-A0E61F36C427}" name="団体コード" dataDxfId="39"/>
-[...2 lines deleted...]
-    <tableColumn id="4" xr3:uid="{07266EC1-9FDF-4B79-B463-6668F637C635}" name="団体名" dataDxfId="36"/>
+    <tableColumn id="1" xr3:uid="{AEB55AC2-3C40-4690-B235-A0E61F36C427}" name="団体コード" dataDxfId="47"/>
+    <tableColumn id="2" xr3:uid="{70BD5110-0C07-4E2F-B0F8-6671C1FF24BD}" name="団体区分" dataDxfId="46"/>
+    <tableColumn id="3" xr3:uid="{0A4EEC04-A36B-45C5-9C02-71E2CB763698}" name="区分" dataDxfId="45"/>
+    <tableColumn id="4" xr3:uid="{07266EC1-9FDF-4B79-B463-6668F637C635}" name="団体名" dataDxfId="44"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium5" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table3.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="4" xr:uid="{194F8FBC-A201-424D-8826-D4C32A9C2074}" name="テーブル5" displayName="テーブル5" ref="A2:D38" totalsRowShown="0" headerRowDxfId="32" dataDxfId="31" headerRowBorderDxfId="29" tableBorderDxfId="30">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="4" xr:uid="{194F8FBC-A201-424D-8826-D4C32A9C2074}" name="テーブル5" displayName="テーブル5" ref="A2:D38" totalsRowShown="0" headerRowDxfId="43" dataDxfId="41" headerRowBorderDxfId="42" tableBorderDxfId="40">
   <autoFilter ref="A2:D38" xr:uid="{EFF0848F-13B9-4FEA-8217-0BF36EEC4242}"/>
   <tableColumns count="4">
-    <tableColumn id="1" xr3:uid="{E0642D04-8FE1-4448-B1BB-7FAA4457180D}" name="団体コード" dataDxfId="28"/>
-[...2 lines deleted...]
-    <tableColumn id="4" xr3:uid="{7BD1E01C-7DD6-48FE-B21E-9D7C81765B89}" name="団体名" dataDxfId="25"/>
+    <tableColumn id="1" xr3:uid="{E0642D04-8FE1-4448-B1BB-7FAA4457180D}" name="団体コード" dataDxfId="39"/>
+    <tableColumn id="2" xr3:uid="{C35B97D2-FE54-4B2E-A7AB-00E0C0D79E7E}" name="団体区分" dataDxfId="38"/>
+    <tableColumn id="3" xr3:uid="{1630A721-E7D3-457F-BF9C-EB032F2C088D}" name="区分" dataDxfId="37"/>
+    <tableColumn id="4" xr3:uid="{7BD1E01C-7DD6-48FE-B21E-9D7C81765B89}" name="団体名" dataDxfId="36"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleLight21" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table4.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="3" xr:uid="{FF547EEF-3787-403E-9CE5-123FD48B44A4}" name="テーブル4" displayName="テーブル4" ref="A2:D50" totalsRowShown="0" headerRowDxfId="22" dataDxfId="21" headerRowBorderDxfId="19" tableBorderDxfId="20" totalsRowBorderDxfId="18">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="3" xr:uid="{FF547EEF-3787-403E-9CE5-123FD48B44A4}" name="テーブル4" displayName="テーブル4" ref="A2:D50" totalsRowShown="0" headerRowDxfId="35" dataDxfId="33" headerRowBorderDxfId="34" tableBorderDxfId="32" totalsRowBorderDxfId="31">
   <autoFilter ref="A2:D50" xr:uid="{E0179F93-92E0-443E-95B8-E247F0EC112F}"/>
   <tableColumns count="4">
-    <tableColumn id="1" xr3:uid="{90A276FE-92C4-4874-B0E1-EAA73C8BA5E1}" name="団体コード" dataDxfId="17"/>
-[...2 lines deleted...]
-    <tableColumn id="4" xr3:uid="{86F9BAE7-4032-44A8-80B8-0A81FED66EE3}" name="団体名" dataDxfId="14"/>
+    <tableColumn id="1" xr3:uid="{90A276FE-92C4-4874-B0E1-EAA73C8BA5E1}" name="団体コード" dataDxfId="30"/>
+    <tableColumn id="2" xr3:uid="{CB89D270-1DC2-4F68-B1A8-9AA6A0C91526}" name="団体区分" dataDxfId="29"/>
+    <tableColumn id="3" xr3:uid="{32D6856C-2A36-4735-85C6-B0710162ED42}" name="区分" dataDxfId="28"/>
+    <tableColumn id="4" xr3:uid="{86F9BAE7-4032-44A8-80B8-0A81FED66EE3}" name="団体名" dataDxfId="27"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table5.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="5" xr:uid="{4032E393-CAB8-47B0-A7C1-7AC01648A1D3}" name="テーブル6" displayName="テーブル6" ref="A2:C155" totalsRowShown="0" headerRowDxfId="9" dataDxfId="8" headerRowBorderDxfId="6" tableBorderDxfId="7">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="5" xr:uid="{4032E393-CAB8-47B0-A7C1-7AC01648A1D3}" name="テーブル6" displayName="テーブル6" ref="A2:C155" totalsRowShown="0" headerRowDxfId="26" dataDxfId="24" headerRowBorderDxfId="25" tableBorderDxfId="23">
   <autoFilter ref="A2:C155" xr:uid="{4008215E-5325-4FAE-8F49-AC15976F157E}"/>
   <tableColumns count="3">
-    <tableColumn id="1" xr3:uid="{365BE99B-8064-4ECF-8FB0-C5D580AACDB3}" name="団体コード" dataDxfId="5"/>
-[...1 lines deleted...]
-    <tableColumn id="3" xr3:uid="{AC19761F-5CDE-41F0-909A-01B909C8B1C0}" name="団体名" dataDxfId="3"/>
+    <tableColumn id="1" xr3:uid="{365BE99B-8064-4ECF-8FB0-C5D580AACDB3}" name="団体コード" dataDxfId="22"/>
+    <tableColumn id="2" xr3:uid="{0A08DF60-AEA3-474A-9246-63B97B027DAD}" name="団体区分" dataDxfId="21"/>
+    <tableColumn id="3" xr3:uid="{AC19761F-5CDE-41F0-909A-01B909C8B1C0}" name="団体名" dataDxfId="20"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleLight18" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
@@ -4676,4899 +4680,4936 @@
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C4A50740-6831-4E6B-86B9-A1B4D20797B1}">
   <dimension ref="A1:B53"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
+    <sheetView zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="18.75"/>
+  <sheetFormatPr defaultRowHeight="18.75" x14ac:dyDescent="0.4"/>
   <cols>
     <col min="1" max="1" width="11.375" customWidth="1"/>
     <col min="2" max="2" width="36" customWidth="1"/>
     <col min="3" max="3" width="9" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:2">
+    <row r="1" spans="1:2" x14ac:dyDescent="0.4">
       <c r="A1" s="44" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="44" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="2" spans="1:2">
+    <row r="2" spans="1:2" x14ac:dyDescent="0.4">
       <c r="A2" s="15" t="s">
         <v>2</v>
       </c>
       <c r="B2" s="15" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="3" spans="1:2">
+    <row r="3" spans="1:2" x14ac:dyDescent="0.4">
       <c r="A3" s="39" t="s">
         <v>4</v>
       </c>
       <c r="B3" s="39" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="4" spans="1:2">
+    <row r="4" spans="1:2" x14ac:dyDescent="0.4">
       <c r="A4" s="43" t="s">
         <v>4</v>
       </c>
       <c r="B4" s="50" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="5" spans="1:2">
+    <row r="5" spans="1:2" x14ac:dyDescent="0.4">
       <c r="A5" s="43" t="s">
         <v>4</v>
       </c>
       <c r="B5" s="50" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="6" spans="1:2">
+    <row r="6" spans="1:2" x14ac:dyDescent="0.4">
       <c r="A6" s="43" t="s">
         <v>4</v>
       </c>
       <c r="B6" s="50" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="7" spans="1:2">
+    <row r="7" spans="1:2" x14ac:dyDescent="0.4">
       <c r="A7" s="43" t="s">
         <v>4</v>
       </c>
       <c r="B7" s="50" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="8" spans="1:2">
+    <row r="8" spans="1:2" x14ac:dyDescent="0.4">
       <c r="A8" s="43" t="s">
         <v>4</v>
       </c>
       <c r="B8" s="50" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="9" spans="1:2">
+    <row r="9" spans="1:2" x14ac:dyDescent="0.4">
       <c r="A9" s="43" t="s">
         <v>4</v>
       </c>
       <c r="B9" s="50" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="10" spans="1:2">
+    <row r="10" spans="1:2" x14ac:dyDescent="0.4">
       <c r="A10" s="39" t="s">
         <v>12</v>
       </c>
       <c r="B10" s="39" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="11" spans="1:2">
+    <row r="11" spans="1:2" x14ac:dyDescent="0.4">
       <c r="A11" s="15" t="s">
         <v>14</v>
       </c>
       <c r="B11" s="15" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="12" spans="1:2">
+    <row r="12" spans="1:2" x14ac:dyDescent="0.4">
       <c r="A12" s="40">
         <v>1421</v>
       </c>
       <c r="B12" s="41" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="13" spans="1:2">
+    <row r="13" spans="1:2" x14ac:dyDescent="0.4">
       <c r="A13" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B13" s="15" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="14" spans="1:2">
+    <row r="14" spans="1:2" x14ac:dyDescent="0.4">
       <c r="A14" s="15" t="s">
         <v>19</v>
       </c>
       <c r="B14" s="15" t="s">
         <v>20</v>
       </c>
     </row>
-    <row r="15" spans="1:2">
+    <row r="15" spans="1:2" x14ac:dyDescent="0.4">
       <c r="A15" s="15" t="s">
         <v>21</v>
       </c>
       <c r="B15" s="15" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="16" spans="1:2">
+    <row r="16" spans="1:2" x14ac:dyDescent="0.4">
       <c r="A16" s="15" t="s">
         <v>23</v>
       </c>
       <c r="B16" s="15" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="17" spans="1:2">
+    <row r="17" spans="1:2" x14ac:dyDescent="0.4">
       <c r="A17" s="15" t="s">
         <v>25</v>
       </c>
       <c r="B17" s="15" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="18" spans="1:2">
+    <row r="18" spans="1:2" x14ac:dyDescent="0.4">
       <c r="A18" s="15" t="s">
         <v>27</v>
       </c>
       <c r="B18" s="15" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="19" spans="1:2">
+    <row r="19" spans="1:2" x14ac:dyDescent="0.4">
       <c r="A19" s="15" t="s">
         <v>29</v>
       </c>
       <c r="B19" s="15" t="s">
         <v>30</v>
       </c>
     </row>
-    <row r="20" spans="1:2">
+    <row r="20" spans="1:2" x14ac:dyDescent="0.4">
       <c r="A20" s="15" t="s">
         <v>31</v>
       </c>
       <c r="B20" s="15" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="21" spans="1:2">
+    <row r="21" spans="1:2" x14ac:dyDescent="0.4">
       <c r="A21" s="15" t="s">
         <v>33</v>
       </c>
       <c r="B21" s="15" t="s">
         <v>34</v>
       </c>
     </row>
-    <row r="22" spans="1:2">
+    <row r="22" spans="1:2" x14ac:dyDescent="0.4">
       <c r="A22" s="15" t="s">
         <v>35</v>
       </c>
       <c r="B22" s="37" t="s">
         <v>36</v>
       </c>
     </row>
-    <row r="23" spans="1:2">
+    <row r="23" spans="1:2" x14ac:dyDescent="0.4">
       <c r="A23" s="41" t="s">
         <v>37</v>
       </c>
       <c r="B23" s="41" t="s">
         <v>38</v>
       </c>
     </row>
-    <row r="24" spans="1:2">
+    <row r="24" spans="1:2" x14ac:dyDescent="0.4">
       <c r="A24" s="15" t="s">
         <v>39</v>
       </c>
       <c r="B24" s="15" t="s">
         <v>40</v>
       </c>
     </row>
-    <row r="25" spans="1:2">
+    <row r="25" spans="1:2" x14ac:dyDescent="0.4">
       <c r="A25" s="15" t="s">
         <v>41</v>
       </c>
       <c r="B25" s="15" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="26" spans="1:2">
+    <row r="26" spans="1:2" x14ac:dyDescent="0.4">
       <c r="A26" s="15" t="s">
         <v>43</v>
       </c>
       <c r="B26" s="15" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="27" spans="1:2">
+    <row r="27" spans="1:2" x14ac:dyDescent="0.4">
       <c r="A27" s="15" t="s">
         <v>45</v>
       </c>
       <c r="B27" s="15" t="s">
         <v>46</v>
       </c>
     </row>
-    <row r="28" spans="1:2">
+    <row r="28" spans="1:2" x14ac:dyDescent="0.4">
       <c r="A28" s="15" t="s">
         <v>47</v>
       </c>
       <c r="B28" s="15" t="s">
         <v>48</v>
       </c>
     </row>
-    <row r="29" spans="1:2">
+    <row r="29" spans="1:2" x14ac:dyDescent="0.4">
       <c r="A29" s="15" t="s">
         <v>49</v>
       </c>
       <c r="B29" s="15" t="s">
         <v>50</v>
       </c>
     </row>
-    <row r="30" spans="1:2">
+    <row r="30" spans="1:2" x14ac:dyDescent="0.4">
       <c r="A30" s="15" t="s">
         <v>51</v>
       </c>
       <c r="B30" s="15" t="s">
         <v>52</v>
       </c>
     </row>
-    <row r="31" spans="1:2">
+    <row r="31" spans="1:2" x14ac:dyDescent="0.4">
       <c r="A31" s="15" t="s">
         <v>53</v>
       </c>
       <c r="B31" s="15" t="s">
         <v>54</v>
       </c>
     </row>
-    <row r="32" spans="1:2">
+    <row r="32" spans="1:2" x14ac:dyDescent="0.4">
       <c r="A32" s="15" t="s">
         <v>55</v>
       </c>
       <c r="B32" s="15" t="s">
         <v>56</v>
       </c>
     </row>
-    <row r="33" spans="1:2">
+    <row r="33" spans="1:2" x14ac:dyDescent="0.4">
       <c r="A33" s="15" t="s">
         <v>57</v>
       </c>
       <c r="B33" s="15" t="s">
         <v>58</v>
       </c>
     </row>
-    <row r="34" spans="1:2">
+    <row r="34" spans="1:2" x14ac:dyDescent="0.4">
       <c r="A34" s="15" t="s">
         <v>59</v>
       </c>
       <c r="B34" s="15" t="s">
         <v>60</v>
       </c>
     </row>
-    <row r="35" spans="1:2">
+    <row r="35" spans="1:2" x14ac:dyDescent="0.4">
       <c r="A35" s="15" t="s">
         <v>61</v>
       </c>
       <c r="B35" s="15" t="s">
         <v>62</v>
       </c>
     </row>
-    <row r="36" spans="1:2">
+    <row r="36" spans="1:2" x14ac:dyDescent="0.4">
       <c r="A36" s="15" t="s">
         <v>63</v>
       </c>
       <c r="B36" s="15" t="s">
         <v>64</v>
       </c>
     </row>
-    <row r="37" spans="1:2">
+    <row r="37" spans="1:2" x14ac:dyDescent="0.4">
       <c r="A37" s="15" t="s">
         <v>65</v>
       </c>
       <c r="B37" s="15" t="s">
         <v>66</v>
       </c>
     </row>
-    <row r="38" spans="1:2">
+    <row r="38" spans="1:2" x14ac:dyDescent="0.4">
       <c r="A38" s="15" t="s">
         <v>67</v>
       </c>
       <c r="B38" s="15" t="s">
         <v>68</v>
       </c>
     </row>
-    <row r="39" spans="1:2">
+    <row r="39" spans="1:2" x14ac:dyDescent="0.4">
       <c r="A39" s="15" t="s">
         <v>69</v>
       </c>
       <c r="B39" s="15" t="s">
         <v>70</v>
       </c>
     </row>
-    <row r="40" spans="1:2">
+    <row r="40" spans="1:2" x14ac:dyDescent="0.4">
       <c r="A40" s="41" t="s">
         <v>71</v>
       </c>
       <c r="B40" s="41" t="s">
         <v>72</v>
       </c>
     </row>
-    <row r="41" spans="1:2">
+    <row r="41" spans="1:2" x14ac:dyDescent="0.4">
       <c r="A41" s="15" t="s">
         <v>73</v>
       </c>
       <c r="B41" s="15" t="s">
         <v>74</v>
       </c>
     </row>
-    <row r="42" spans="1:2">
+    <row r="42" spans="1:2" x14ac:dyDescent="0.4">
       <c r="A42" s="41" t="s">
         <v>75</v>
       </c>
       <c r="B42" s="41" t="s">
         <v>76</v>
       </c>
     </row>
-    <row r="43" spans="1:2">
+    <row r="43" spans="1:2" x14ac:dyDescent="0.4">
       <c r="A43" s="15" t="s">
         <v>77</v>
       </c>
       <c r="B43" s="15" t="s">
         <v>78</v>
       </c>
     </row>
-    <row r="44" spans="1:2">
+    <row r="44" spans="1:2" x14ac:dyDescent="0.4">
       <c r="A44" s="41" t="s">
         <v>79</v>
       </c>
       <c r="B44" s="41" t="s">
         <v>80</v>
       </c>
     </row>
-    <row r="45" spans="1:2">
+    <row r="45" spans="1:2" x14ac:dyDescent="0.4">
       <c r="A45" s="41" t="s">
         <v>81</v>
       </c>
       <c r="B45" s="41" t="s">
         <v>82</v>
       </c>
     </row>
-    <row r="46" spans="1:2">
+    <row r="46" spans="1:2" x14ac:dyDescent="0.4">
       <c r="A46" s="15" t="s">
         <v>83</v>
       </c>
       <c r="B46" s="15" t="s">
         <v>84</v>
       </c>
     </row>
-    <row r="47" spans="1:2">
+    <row r="47" spans="1:2" x14ac:dyDescent="0.4">
       <c r="A47" s="15" t="s">
         <v>85</v>
       </c>
       <c r="B47" s="15" t="s">
         <v>86</v>
       </c>
     </row>
-    <row r="48" spans="1:2">
+    <row r="48" spans="1:2" x14ac:dyDescent="0.4">
       <c r="A48" s="15" t="s">
         <v>87</v>
       </c>
       <c r="B48" s="15" t="s">
         <v>88</v>
       </c>
     </row>
-    <row r="49" spans="1:2">
+    <row r="49" spans="1:2" x14ac:dyDescent="0.4">
       <c r="A49" s="41" t="s">
         <v>89</v>
       </c>
       <c r="B49" s="41" t="s">
         <v>90</v>
       </c>
     </row>
-    <row r="50" spans="1:2">
+    <row r="50" spans="1:2" x14ac:dyDescent="0.4">
       <c r="A50" s="41" t="s">
         <v>91</v>
       </c>
       <c r="B50" s="41" t="s">
         <v>92</v>
       </c>
     </row>
-    <row r="51" spans="1:2">
+    <row r="51" spans="1:2" x14ac:dyDescent="0.4">
       <c r="A51" s="15" t="s">
         <v>93</v>
       </c>
       <c r="B51" s="15" t="s">
         <v>94</v>
       </c>
     </row>
-    <row r="52" spans="1:2">
+    <row r="52" spans="1:2" x14ac:dyDescent="0.4">
       <c r="A52" s="53" t="s">
         <v>95</v>
       </c>
       <c r="B52" s="38" t="s">
         <v>96</v>
       </c>
     </row>
-    <row r="53" spans="1:2">
+    <row r="53" spans="1:2" x14ac:dyDescent="0.4">
       <c r="A53" s="42">
         <v>2221</v>
       </c>
       <c r="B53" s="15" t="s">
         <v>97</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="1"/>
   <conditionalFormatting sqref="A10">
-    <cfRule type="duplicateValues" dxfId="57" priority="8"/>
+    <cfRule type="duplicateValues" dxfId="19" priority="8"/>
   </conditionalFormatting>
   <conditionalFormatting sqref="A17:A21">
-    <cfRule type="duplicateValues" dxfId="56" priority="7"/>
+    <cfRule type="duplicateValues" dxfId="18" priority="7"/>
   </conditionalFormatting>
   <conditionalFormatting sqref="A23:A30">
-    <cfRule type="duplicateValues" dxfId="55" priority="6"/>
+    <cfRule type="duplicateValues" dxfId="17" priority="6"/>
   </conditionalFormatting>
   <conditionalFormatting sqref="A44">
-    <cfRule type="duplicateValues" dxfId="54" priority="9"/>
+    <cfRule type="duplicateValues" dxfId="16" priority="9"/>
   </conditionalFormatting>
   <conditionalFormatting sqref="A52">
-    <cfRule type="duplicateValues" dxfId="53" priority="1"/>
+    <cfRule type="duplicateValues" dxfId="15" priority="1"/>
   </conditionalFormatting>
   <conditionalFormatting sqref="A53 A2 A10:A51">
-    <cfRule type="duplicateValues" dxfId="52" priority="43"/>
+    <cfRule type="duplicateValues" dxfId="14" priority="43"/>
   </conditionalFormatting>
   <conditionalFormatting sqref="A53 A39:A43 A22 A2 A31:A34 A45:A50 A11:A16 A36">
-    <cfRule type="duplicateValues" dxfId="51" priority="23"/>
+    <cfRule type="duplicateValues" dxfId="13" priority="23"/>
   </conditionalFormatting>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <tableParts count="1">
     <tablePart r:id="rId2"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8A87CF61-F4EE-480A-8071-3CDC7D370EFF}">
   <dimension ref="A1:E63"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="18.75"/>
+  <sheetFormatPr defaultRowHeight="18.75" x14ac:dyDescent="0.4"/>
   <cols>
     <col min="1" max="1" width="8.625" style="3" customWidth="1"/>
     <col min="2" max="2" width="10.25" hidden="1" customWidth="1"/>
     <col min="3" max="3" width="12.625" customWidth="1"/>
     <col min="4" max="4" width="48" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5">
+    <row r="1" spans="1:5" x14ac:dyDescent="0.4">
       <c r="A1" s="68" t="s">
         <v>98</v>
       </c>
       <c r="B1" s="68"/>
       <c r="C1" s="68"/>
       <c r="D1" s="68"/>
     </row>
-    <row r="2" spans="1:5" s="5" customFormat="1">
+    <row r="2" spans="1:5" s="5" customFormat="1" x14ac:dyDescent="0.4">
       <c r="A2" s="48" t="s">
         <v>99</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>100</v>
       </c>
       <c r="C2" s="1" t="s">
         <v>101</v>
       </c>
       <c r="D2" s="7" t="s">
         <v>102</v>
       </c>
     </row>
-    <row r="3" spans="1:5">
+    <row r="3" spans="1:5" x14ac:dyDescent="0.4">
       <c r="A3" s="22" t="s">
         <v>103</v>
       </c>
       <c r="B3" s="19" t="s">
         <v>104</v>
       </c>
       <c r="C3" s="19" t="s">
         <v>105</v>
       </c>
       <c r="D3" s="66" t="s">
         <v>106</v>
       </c>
     </row>
-    <row r="4" spans="1:5">
+    <row r="4" spans="1:5" x14ac:dyDescent="0.4">
       <c r="A4" s="22" t="s">
         <v>107</v>
       </c>
       <c r="B4" s="19" t="s">
         <v>104</v>
       </c>
       <c r="C4" s="19" t="s">
         <v>105</v>
       </c>
       <c r="D4" s="66" t="s">
         <v>108</v>
       </c>
     </row>
-    <row r="5" spans="1:5">
+    <row r="5" spans="1:5" x14ac:dyDescent="0.4">
       <c r="A5" s="22" t="s">
         <v>109</v>
       </c>
       <c r="B5" s="19" t="s">
         <v>104</v>
       </c>
       <c r="C5" s="19" t="s">
         <v>105</v>
       </c>
       <c r="D5" s="66" t="s">
         <v>110</v>
       </c>
     </row>
-    <row r="6" spans="1:5">
+    <row r="6" spans="1:5" x14ac:dyDescent="0.4">
       <c r="A6" s="22" t="s">
         <v>111</v>
       </c>
       <c r="B6" s="19" t="s">
         <v>104</v>
       </c>
       <c r="C6" s="19" t="s">
         <v>105</v>
       </c>
       <c r="D6" s="66" t="s">
         <v>112</v>
       </c>
       <c r="E6" s="61"/>
     </row>
-    <row r="7" spans="1:5">
+    <row r="7" spans="1:5" x14ac:dyDescent="0.4">
       <c r="A7" s="22" t="s">
         <v>113</v>
       </c>
       <c r="B7" s="19" t="s">
         <v>104</v>
       </c>
       <c r="C7" s="19" t="s">
         <v>105</v>
       </c>
       <c r="D7" s="66" t="s">
         <v>114</v>
       </c>
       <c r="E7" s="61"/>
     </row>
-    <row r="8" spans="1:5">
+    <row r="8" spans="1:5" x14ac:dyDescent="0.4">
       <c r="A8" s="22" t="s">
         <v>115</v>
       </c>
       <c r="B8" s="19" t="s">
         <v>104</v>
       </c>
       <c r="C8" s="19" t="s">
         <v>105</v>
       </c>
       <c r="D8" s="66" t="s">
         <v>116</v>
       </c>
       <c r="E8" s="61"/>
     </row>
-    <row r="9" spans="1:5">
+    <row r="9" spans="1:5" x14ac:dyDescent="0.4">
       <c r="A9" s="22" t="s">
         <v>117</v>
       </c>
       <c r="B9" s="19" t="s">
         <v>104</v>
       </c>
       <c r="C9" s="19" t="s">
         <v>105</v>
       </c>
       <c r="D9" s="66" t="s">
         <v>118</v>
       </c>
       <c r="E9" s="61"/>
     </row>
-    <row r="10" spans="1:5">
+    <row r="10" spans="1:5" x14ac:dyDescent="0.4">
       <c r="A10" s="22" t="s">
         <v>119</v>
       </c>
       <c r="B10" s="19" t="s">
         <v>104</v>
       </c>
       <c r="C10" s="19" t="s">
         <v>105</v>
       </c>
       <c r="D10" s="66" t="s">
         <v>120</v>
       </c>
       <c r="E10" s="61"/>
     </row>
-    <row r="11" spans="1:5">
+    <row r="11" spans="1:5" x14ac:dyDescent="0.4">
       <c r="A11" s="22" t="s">
         <v>121</v>
       </c>
       <c r="B11" s="19" t="s">
         <v>104</v>
       </c>
       <c r="C11" s="19" t="s">
         <v>105</v>
       </c>
       <c r="D11" s="66" t="s">
         <v>122</v>
       </c>
       <c r="E11" s="61"/>
     </row>
-    <row r="12" spans="1:5">
+    <row r="12" spans="1:5" x14ac:dyDescent="0.4">
       <c r="A12" s="22" t="s">
         <v>123</v>
       </c>
       <c r="B12" s="19" t="s">
         <v>104</v>
       </c>
       <c r="C12" s="19" t="s">
         <v>105</v>
       </c>
       <c r="D12" s="66" t="s">
         <v>124</v>
       </c>
       <c r="E12" s="61"/>
     </row>
-    <row r="13" spans="1:5">
+    <row r="13" spans="1:5" x14ac:dyDescent="0.4">
       <c r="A13" s="22" t="s">
         <v>125</v>
       </c>
       <c r="B13" s="19" t="s">
         <v>104</v>
       </c>
       <c r="C13" s="19" t="s">
         <v>105</v>
       </c>
       <c r="D13" s="66" t="s">
         <v>126</v>
       </c>
       <c r="E13" s="61"/>
     </row>
-    <row r="14" spans="1:5">
+    <row r="14" spans="1:5" x14ac:dyDescent="0.4">
       <c r="A14" s="22" t="s">
         <v>127</v>
       </c>
       <c r="B14" s="19" t="s">
         <v>104</v>
       </c>
       <c r="C14" s="19" t="s">
         <v>105</v>
       </c>
       <c r="D14" s="66" t="s">
         <v>128</v>
       </c>
       <c r="E14" s="61"/>
     </row>
-    <row r="15" spans="1:5">
+    <row r="15" spans="1:5" x14ac:dyDescent="0.4">
       <c r="A15" s="22" t="s">
         <v>129</v>
       </c>
       <c r="B15" s="19" t="s">
         <v>104</v>
       </c>
       <c r="C15" s="19" t="s">
         <v>105</v>
       </c>
       <c r="D15" s="66" t="s">
         <v>130</v>
       </c>
       <c r="E15" s="61"/>
     </row>
-    <row r="16" spans="1:5">
+    <row r="16" spans="1:5" x14ac:dyDescent="0.4">
       <c r="A16" s="22" t="s">
         <v>131</v>
       </c>
       <c r="B16" s="19" t="s">
         <v>104</v>
       </c>
       <c r="C16" s="19" t="s">
         <v>105</v>
       </c>
       <c r="D16" s="66" t="s">
         <v>132</v>
       </c>
       <c r="E16" s="61"/>
     </row>
-    <row r="17" spans="1:5">
+    <row r="17" spans="1:5" x14ac:dyDescent="0.4">
       <c r="A17" s="22" t="s">
         <v>131</v>
       </c>
       <c r="B17" s="19" t="s">
         <v>104</v>
       </c>
       <c r="C17" s="19" t="s">
         <v>105</v>
       </c>
       <c r="D17" s="66" t="s">
         <v>133</v>
       </c>
       <c r="E17" s="61"/>
     </row>
-    <row r="18" spans="1:5">
+    <row r="18" spans="1:5" x14ac:dyDescent="0.4">
       <c r="A18" s="22" t="s">
         <v>134</v>
       </c>
       <c r="B18" s="19" t="s">
         <v>104</v>
       </c>
       <c r="C18" s="19" t="s">
         <v>105</v>
       </c>
       <c r="D18" s="66" t="s">
         <v>135</v>
       </c>
       <c r="E18" s="61"/>
     </row>
-    <row r="19" spans="1:5">
+    <row r="19" spans="1:5" x14ac:dyDescent="0.4">
       <c r="A19" s="22" t="s">
         <v>136</v>
       </c>
       <c r="B19" s="19" t="s">
         <v>104</v>
       </c>
       <c r="C19" s="19" t="s">
         <v>105</v>
       </c>
       <c r="D19" s="66" t="s">
         <v>137</v>
       </c>
       <c r="E19" s="61"/>
     </row>
-    <row r="20" spans="1:5">
+    <row r="20" spans="1:5" x14ac:dyDescent="0.4">
       <c r="A20" s="22" t="s">
         <v>138</v>
       </c>
       <c r="B20" s="19" t="s">
         <v>104</v>
       </c>
       <c r="C20" s="19" t="s">
         <v>105</v>
       </c>
       <c r="D20" s="66" t="s">
         <v>139</v>
       </c>
       <c r="E20" s="61"/>
     </row>
-    <row r="21" spans="1:5">
+    <row r="21" spans="1:5" x14ac:dyDescent="0.4">
       <c r="A21" s="22" t="s">
         <v>140</v>
       </c>
       <c r="B21" s="19" t="s">
         <v>104</v>
       </c>
       <c r="C21" s="19" t="s">
         <v>105</v>
       </c>
       <c r="D21" s="66" t="s">
         <v>141</v>
       </c>
       <c r="E21" s="61"/>
     </row>
-    <row r="22" spans="1:5">
+    <row r="22" spans="1:5" x14ac:dyDescent="0.4">
       <c r="A22" s="22" t="s">
         <v>142</v>
       </c>
       <c r="B22" s="19" t="s">
         <v>104</v>
       </c>
       <c r="C22" s="19" t="s">
         <v>105</v>
       </c>
       <c r="D22" s="66" t="s">
         <v>143</v>
       </c>
       <c r="E22" s="61"/>
     </row>
-    <row r="23" spans="1:5">
+    <row r="23" spans="1:5" x14ac:dyDescent="0.4">
       <c r="A23" s="22" t="s">
         <v>144</v>
       </c>
       <c r="B23" s="19" t="s">
         <v>104</v>
       </c>
       <c r="C23" s="19" t="s">
         <v>105</v>
       </c>
       <c r="D23" s="66" t="s">
         <v>145</v>
       </c>
       <c r="E23" s="61"/>
     </row>
-    <row r="24" spans="1:5">
+    <row r="24" spans="1:5" x14ac:dyDescent="0.4">
       <c r="A24" s="22" t="s">
         <v>146</v>
       </c>
       <c r="B24" s="19" t="s">
         <v>104</v>
       </c>
       <c r="C24" s="19" t="s">
         <v>105</v>
       </c>
       <c r="D24" s="66" t="s">
         <v>147</v>
       </c>
       <c r="E24" s="61"/>
     </row>
-    <row r="25" spans="1:5">
+    <row r="25" spans="1:5" x14ac:dyDescent="0.4">
       <c r="A25" s="22" t="s">
         <v>148</v>
       </c>
       <c r="B25" s="19" t="s">
         <v>104</v>
       </c>
       <c r="C25" s="19" t="s">
         <v>105</v>
       </c>
       <c r="D25" s="66" t="s">
         <v>149</v>
       </c>
       <c r="E25" s="61"/>
     </row>
-    <row r="26" spans="1:5">
+    <row r="26" spans="1:5" x14ac:dyDescent="0.4">
       <c r="A26" s="22" t="s">
         <v>148</v>
       </c>
       <c r="B26" s="19" t="s">
         <v>104</v>
       </c>
       <c r="C26" s="19" t="s">
         <v>105</v>
       </c>
       <c r="D26" s="66" t="s">
         <v>150</v>
       </c>
       <c r="E26" s="61"/>
     </row>
-    <row r="27" spans="1:5">
+    <row r="27" spans="1:5" x14ac:dyDescent="0.4">
       <c r="A27" s="22" t="s">
         <v>151</v>
       </c>
       <c r="B27" s="19" t="s">
         <v>104</v>
       </c>
       <c r="C27" s="19" t="s">
         <v>105</v>
       </c>
       <c r="D27" s="66" t="s">
         <v>152</v>
       </c>
       <c r="E27" s="61"/>
     </row>
-    <row r="28" spans="1:5">
+    <row r="28" spans="1:5" x14ac:dyDescent="0.4">
       <c r="A28" s="22" t="s">
         <v>153</v>
       </c>
       <c r="B28" s="19" t="s">
         <v>104</v>
       </c>
       <c r="C28" s="19" t="s">
         <v>105</v>
       </c>
       <c r="D28" s="66" t="s">
         <v>154</v>
       </c>
       <c r="E28" s="61"/>
     </row>
-    <row r="29" spans="1:5">
+    <row r="29" spans="1:5" x14ac:dyDescent="0.4">
       <c r="A29" s="22" t="s">
         <v>153</v>
       </c>
       <c r="B29" s="19" t="s">
         <v>104</v>
       </c>
       <c r="C29" s="19" t="s">
         <v>105</v>
       </c>
       <c r="D29" s="66" t="s">
         <v>155</v>
       </c>
       <c r="E29" s="61"/>
     </row>
-    <row r="30" spans="1:5">
+    <row r="30" spans="1:5" x14ac:dyDescent="0.4">
       <c r="A30" s="22" t="s">
         <v>156</v>
       </c>
       <c r="B30" s="19" t="s">
         <v>104</v>
       </c>
       <c r="C30" s="19" t="s">
         <v>105</v>
       </c>
       <c r="D30" s="66" t="s">
         <v>157</v>
       </c>
       <c r="E30" s="61"/>
     </row>
-    <row r="31" spans="1:5">
+    <row r="31" spans="1:5" x14ac:dyDescent="0.4">
       <c r="A31" s="22" t="s">
         <v>158</v>
       </c>
       <c r="B31" s="19" t="s">
         <v>104</v>
       </c>
       <c r="C31" s="19" t="s">
         <v>105</v>
       </c>
       <c r="D31" s="66" t="s">
         <v>159</v>
       </c>
       <c r="E31" s="61"/>
     </row>
-    <row r="32" spans="1:5">
+    <row r="32" spans="1:5" x14ac:dyDescent="0.4">
       <c r="A32" s="22" t="s">
         <v>160</v>
       </c>
       <c r="B32" s="19" t="s">
         <v>104</v>
       </c>
       <c r="C32" s="19" t="s">
         <v>105</v>
       </c>
       <c r="D32" s="66" t="s">
         <v>161</v>
       </c>
       <c r="E32" s="61"/>
     </row>
-    <row r="33" spans="1:5">
+    <row r="33" spans="1:5" x14ac:dyDescent="0.4">
       <c r="A33" s="24" t="s">
         <v>162</v>
       </c>
       <c r="B33" s="19" t="s">
         <v>104</v>
       </c>
       <c r="C33" s="19" t="s">
         <v>105</v>
       </c>
       <c r="D33" s="66" t="s">
         <v>163</v>
       </c>
       <c r="E33" s="61"/>
     </row>
-    <row r="34" spans="1:5">
+    <row r="34" spans="1:5" x14ac:dyDescent="0.4">
       <c r="A34" s="22" t="s">
         <v>164</v>
       </c>
       <c r="B34" s="19" t="s">
         <v>104</v>
       </c>
       <c r="C34" s="19" t="s">
         <v>105</v>
       </c>
       <c r="D34" s="66" t="s">
         <v>165</v>
       </c>
       <c r="E34" s="61"/>
     </row>
-    <row r="35" spans="1:5">
+    <row r="35" spans="1:5" x14ac:dyDescent="0.4">
       <c r="A35" s="22" t="s">
         <v>166</v>
       </c>
       <c r="B35" s="19" t="s">
         <v>104</v>
       </c>
       <c r="C35" s="19" t="s">
         <v>105</v>
       </c>
       <c r="D35" s="66" t="s">
         <v>167</v>
       </c>
       <c r="E35" s="61"/>
     </row>
-    <row r="36" spans="1:5">
+    <row r="36" spans="1:5" x14ac:dyDescent="0.4">
       <c r="A36" s="22" t="s">
         <v>168</v>
       </c>
       <c r="B36" s="19" t="s">
         <v>104</v>
       </c>
       <c r="C36" s="19" t="s">
         <v>105</v>
       </c>
       <c r="D36" s="66" t="s">
         <v>169</v>
       </c>
       <c r="E36" s="61"/>
     </row>
-    <row r="37" spans="1:5">
+    <row r="37" spans="1:5" x14ac:dyDescent="0.4">
       <c r="A37" s="22" t="s">
         <v>170</v>
       </c>
       <c r="B37" s="19" t="s">
         <v>104</v>
       </c>
       <c r="C37" s="19" t="s">
         <v>105</v>
       </c>
       <c r="D37" s="66" t="s">
         <v>171</v>
       </c>
       <c r="E37" s="61"/>
     </row>
-    <row r="38" spans="1:5">
+    <row r="38" spans="1:5" x14ac:dyDescent="0.4">
       <c r="A38" s="22" t="s">
         <v>172</v>
       </c>
       <c r="B38" s="19" t="s">
         <v>104</v>
       </c>
       <c r="C38" s="19" t="s">
         <v>105</v>
       </c>
       <c r="D38" s="66" t="s">
         <v>173</v>
       </c>
       <c r="E38" s="61"/>
     </row>
-    <row r="39" spans="1:5">
+    <row r="39" spans="1:5" x14ac:dyDescent="0.4">
       <c r="A39" s="22" t="s">
         <v>174</v>
       </c>
       <c r="B39" s="19" t="s">
         <v>104</v>
       </c>
       <c r="C39" s="19" t="s">
         <v>105</v>
       </c>
       <c r="D39" s="66" t="s">
         <v>175</v>
       </c>
       <c r="E39" s="61"/>
     </row>
-    <row r="40" spans="1:5">
+    <row r="40" spans="1:5" x14ac:dyDescent="0.4">
       <c r="A40" s="22" t="s">
         <v>176</v>
       </c>
       <c r="B40" s="19" t="s">
         <v>104</v>
       </c>
       <c r="C40" s="19" t="s">
         <v>105</v>
       </c>
       <c r="D40" s="66" t="s">
         <v>177</v>
       </c>
       <c r="E40" s="61"/>
     </row>
-    <row r="41" spans="1:5">
+    <row r="41" spans="1:5" x14ac:dyDescent="0.4">
       <c r="A41" s="22" t="s">
         <v>178</v>
       </c>
       <c r="B41" s="19" t="s">
         <v>104</v>
       </c>
       <c r="C41" s="19" t="s">
         <v>105</v>
       </c>
       <c r="D41" s="66" t="s">
         <v>179</v>
       </c>
       <c r="E41" s="61"/>
     </row>
-    <row r="42" spans="1:5">
+    <row r="42" spans="1:5" x14ac:dyDescent="0.4">
       <c r="A42" s="22" t="s">
         <v>180</v>
       </c>
       <c r="B42" s="19" t="s">
         <v>104</v>
       </c>
       <c r="C42" s="19" t="s">
         <v>105</v>
       </c>
       <c r="D42" s="66" t="s">
         <v>181</v>
       </c>
       <c r="E42" s="61"/>
     </row>
-    <row r="43" spans="1:5" s="51" customFormat="1">
+    <row r="43" spans="1:5" s="51" customFormat="1" x14ac:dyDescent="0.4">
       <c r="A43" s="22" t="s">
         <v>182</v>
       </c>
       <c r="B43" s="19" t="s">
         <v>104</v>
       </c>
       <c r="C43" s="19" t="s">
         <v>105</v>
       </c>
       <c r="D43" s="66" t="s">
         <v>183</v>
       </c>
       <c r="E43" s="62"/>
     </row>
-    <row r="44" spans="1:5" s="51" customFormat="1">
+    <row r="44" spans="1:5" s="51" customFormat="1" x14ac:dyDescent="0.4">
       <c r="A44" s="22" t="s">
         <v>182</v>
       </c>
       <c r="B44" s="19" t="s">
         <v>104</v>
       </c>
       <c r="C44" s="19" t="s">
         <v>105</v>
       </c>
       <c r="D44" s="66" t="s">
         <v>184</v>
       </c>
       <c r="E44" s="62"/>
     </row>
-    <row r="45" spans="1:5" s="51" customFormat="1">
+    <row r="45" spans="1:5" s="51" customFormat="1" x14ac:dyDescent="0.4">
       <c r="A45" s="22" t="s">
         <v>185</v>
       </c>
       <c r="B45" s="19" t="s">
         <v>104</v>
       </c>
       <c r="C45" s="19" t="s">
         <v>105</v>
       </c>
       <c r="D45" s="66" t="s">
         <v>186</v>
       </c>
       <c r="E45" s="62"/>
     </row>
-    <row r="46" spans="1:5" s="51" customFormat="1">
+    <row r="46" spans="1:5" s="51" customFormat="1" x14ac:dyDescent="0.4">
       <c r="A46" s="22" t="s">
         <v>187</v>
       </c>
       <c r="B46" s="19" t="s">
         <v>104</v>
       </c>
       <c r="C46" s="19" t="s">
         <v>105</v>
       </c>
       <c r="D46" s="66" t="s">
         <v>188</v>
       </c>
       <c r="E46" s="62"/>
     </row>
-    <row r="47" spans="1:5" s="51" customFormat="1">
+    <row r="47" spans="1:5" s="51" customFormat="1" x14ac:dyDescent="0.4">
       <c r="A47" s="22" t="s">
         <v>189</v>
       </c>
       <c r="B47" s="19" t="s">
         <v>104</v>
       </c>
       <c r="C47" s="19" t="s">
         <v>105</v>
       </c>
       <c r="D47" s="66" t="s">
         <v>190</v>
       </c>
       <c r="E47" s="62"/>
     </row>
-    <row r="48" spans="1:5" s="51" customFormat="1">
+    <row r="48" spans="1:5" s="51" customFormat="1" x14ac:dyDescent="0.4">
       <c r="A48" s="22" t="s">
         <v>191</v>
       </c>
       <c r="B48" s="19" t="s">
         <v>104</v>
       </c>
       <c r="C48" s="19" t="s">
         <v>105</v>
       </c>
       <c r="D48" s="66" t="s">
         <v>192</v>
       </c>
       <c r="E48" s="62"/>
     </row>
-    <row r="49" spans="1:5" s="51" customFormat="1">
+    <row r="49" spans="1:5" s="51" customFormat="1" x14ac:dyDescent="0.4">
       <c r="A49" s="22" t="s">
         <v>193</v>
       </c>
       <c r="B49" s="19" t="s">
         <v>104</v>
       </c>
       <c r="C49" s="19" t="s">
         <v>105</v>
       </c>
       <c r="D49" s="66" t="s">
         <v>194</v>
       </c>
       <c r="E49" s="62"/>
     </row>
-    <row r="50" spans="1:5" s="51" customFormat="1">
+    <row r="50" spans="1:5" s="51" customFormat="1" x14ac:dyDescent="0.4">
       <c r="A50" s="22" t="s">
         <v>195</v>
       </c>
       <c r="B50" s="19" t="s">
         <v>104</v>
       </c>
       <c r="C50" s="19" t="s">
         <v>105</v>
       </c>
       <c r="D50" s="66" t="s">
         <v>196</v>
       </c>
       <c r="E50" s="62"/>
     </row>
-    <row r="51" spans="1:5" s="51" customFormat="1">
+    <row r="51" spans="1:5" s="51" customFormat="1" x14ac:dyDescent="0.4">
       <c r="A51" s="22" t="s">
         <v>195</v>
       </c>
       <c r="B51" s="19" t="s">
         <v>104</v>
       </c>
       <c r="C51" s="19" t="s">
         <v>105</v>
       </c>
       <c r="D51" s="66" t="s">
         <v>197</v>
       </c>
       <c r="E51" s="62"/>
     </row>
-    <row r="52" spans="1:5" s="51" customFormat="1">
+    <row r="52" spans="1:5" s="51" customFormat="1" x14ac:dyDescent="0.4">
       <c r="A52" s="22" t="s">
         <v>198</v>
       </c>
       <c r="B52" s="19" t="s">
         <v>104</v>
       </c>
       <c r="C52" s="19" t="s">
         <v>105</v>
       </c>
       <c r="D52" s="66" t="s">
         <v>199</v>
       </c>
       <c r="E52" s="62"/>
     </row>
-    <row r="53" spans="1:5" s="51" customFormat="1">
+    <row r="53" spans="1:5" s="51" customFormat="1" x14ac:dyDescent="0.4">
       <c r="A53" s="22" t="s">
         <v>200</v>
       </c>
       <c r="B53" s="19" t="s">
         <v>104</v>
       </c>
       <c r="C53" s="19" t="s">
         <v>105</v>
       </c>
       <c r="D53" s="66" t="s">
         <v>201</v>
       </c>
       <c r="E53" s="62"/>
     </row>
-    <row r="54" spans="1:5" s="51" customFormat="1">
+    <row r="54" spans="1:5" s="51" customFormat="1" x14ac:dyDescent="0.4">
       <c r="A54" s="22" t="s">
         <v>202</v>
       </c>
       <c r="B54" s="19" t="s">
         <v>104</v>
       </c>
       <c r="C54" s="19" t="s">
         <v>105</v>
       </c>
       <c r="D54" s="66" t="s">
         <v>203</v>
       </c>
       <c r="E54" s="62"/>
     </row>
-    <row r="55" spans="1:5" s="51" customFormat="1">
+    <row r="55" spans="1:5" s="51" customFormat="1" x14ac:dyDescent="0.4">
       <c r="A55" s="22" t="s">
         <v>204</v>
       </c>
       <c r="B55" s="19" t="s">
         <v>104</v>
       </c>
       <c r="C55" s="19" t="s">
         <v>105</v>
       </c>
       <c r="D55" s="66" t="s">
         <v>205</v>
       </c>
       <c r="E55" s="62"/>
     </row>
-    <row r="56" spans="1:5" s="51" customFormat="1">
+    <row r="56" spans="1:5" s="51" customFormat="1" x14ac:dyDescent="0.4">
       <c r="A56" s="22" t="s">
         <v>206</v>
       </c>
       <c r="B56" s="19" t="s">
         <v>104</v>
       </c>
       <c r="C56" s="19" t="s">
         <v>105</v>
       </c>
       <c r="D56" s="66" t="s">
         <v>207</v>
       </c>
     </row>
-    <row r="57" spans="1:5" s="51" customFormat="1">
+    <row r="57" spans="1:5" s="51" customFormat="1" x14ac:dyDescent="0.4">
       <c r="A57" s="22" t="s">
         <v>208</v>
       </c>
       <c r="B57" s="19" t="s">
         <v>104</v>
       </c>
       <c r="C57" s="19" t="s">
         <v>105</v>
       </c>
       <c r="D57" s="66" t="s">
         <v>209</v>
       </c>
     </row>
-    <row r="58" spans="1:5" s="51" customFormat="1">
+    <row r="58" spans="1:5" s="51" customFormat="1" x14ac:dyDescent="0.4">
       <c r="A58" s="22" t="s">
         <v>210</v>
       </c>
       <c r="B58" s="19" t="s">
         <v>104</v>
       </c>
       <c r="C58" s="19" t="s">
         <v>105</v>
       </c>
       <c r="D58" s="66" t="s">
         <v>211</v>
       </c>
     </row>
-    <row r="59" spans="1:5" s="51" customFormat="1">
+    <row r="59" spans="1:5" s="51" customFormat="1" x14ac:dyDescent="0.4">
       <c r="A59" s="22" t="s">
         <v>212</v>
       </c>
       <c r="B59" s="19" t="s">
         <v>104</v>
       </c>
       <c r="C59" s="19" t="s">
         <v>213</v>
       </c>
       <c r="D59" s="66" t="s">
         <v>214</v>
       </c>
     </row>
-    <row r="60" spans="1:5" s="51" customFormat="1">
+    <row r="60" spans="1:5" s="51" customFormat="1" x14ac:dyDescent="0.4">
       <c r="A60" s="22" t="s">
         <v>215</v>
       </c>
       <c r="B60" s="19" t="s">
         <v>104</v>
       </c>
       <c r="C60" s="19" t="s">
         <v>213</v>
       </c>
       <c r="D60" s="66" t="s">
         <v>216</v>
       </c>
     </row>
-    <row r="61" spans="1:5" s="51" customFormat="1">
+    <row r="61" spans="1:5" s="51" customFormat="1" x14ac:dyDescent="0.4">
       <c r="A61" s="22" t="s">
         <v>217</v>
       </c>
       <c r="B61" s="19" t="s">
         <v>104</v>
       </c>
       <c r="C61" s="19" t="s">
         <v>213</v>
       </c>
       <c r="D61" s="66" t="s">
         <v>218</v>
       </c>
     </row>
-    <row r="62" spans="1:5">
+    <row r="62" spans="1:5" x14ac:dyDescent="0.4">
       <c r="A62" s="22" t="s">
         <v>219</v>
       </c>
       <c r="B62" s="19" t="s">
         <v>104</v>
       </c>
       <c r="C62" s="19" t="s">
         <v>213</v>
       </c>
       <c r="D62" s="66" t="s">
         <v>220</v>
       </c>
     </row>
-    <row r="63" spans="1:5">
+    <row r="63" spans="1:5" x14ac:dyDescent="0.4">
       <c r="A63" s="25" t="s">
         <v>221</v>
       </c>
       <c r="B63" s="26" t="s">
         <v>104</v>
       </c>
       <c r="C63" s="26" t="s">
         <v>213</v>
       </c>
       <c r="D63" s="67" t="s">
         <v>222</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <phoneticPr fontId="1"/>
   <conditionalFormatting sqref="E6:E55 A64:A65">
-    <cfRule type="duplicateValues" dxfId="45" priority="52"/>
+    <cfRule type="duplicateValues" dxfId="12" priority="52"/>
   </conditionalFormatting>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <tableParts count="1">
     <tablePart r:id="rId2"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0AC7BFC6-19A7-4F1A-8AA1-FDE7F76D591F}">
   <dimension ref="A1:D38"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="115" workbookViewId="0">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="18.75"/>
+  <sheetFormatPr defaultRowHeight="18.75" x14ac:dyDescent="0.4"/>
   <cols>
     <col min="1" max="1" width="15.25" style="3" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="12" customWidth="1"/>
     <col min="3" max="3" width="10.625" customWidth="1"/>
     <col min="4" max="4" width="38" style="6" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4">
+    <row r="1" spans="1:4" x14ac:dyDescent="0.4">
       <c r="A1" s="68" t="s">
         <v>98</v>
       </c>
       <c r="B1" s="68"/>
       <c r="C1" s="68"/>
       <c r="D1" s="68"/>
     </row>
-    <row r="2" spans="1:4" s="5" customFormat="1">
+    <row r="2" spans="1:4" s="5" customFormat="1" x14ac:dyDescent="0.4">
       <c r="A2" s="45" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="46" t="s">
         <v>223</v>
       </c>
       <c r="C2" s="46" t="s">
         <v>224</v>
       </c>
       <c r="D2" s="46" t="s">
         <v>225</v>
       </c>
     </row>
-    <row r="3" spans="1:4">
+    <row r="3" spans="1:4" x14ac:dyDescent="0.4">
       <c r="A3" s="21" t="s">
         <v>226</v>
       </c>
       <c r="B3" s="19" t="s">
         <v>227</v>
       </c>
       <c r="C3" s="19" t="s">
         <v>105</v>
       </c>
       <c r="D3" s="28" t="s">
         <v>228</v>
       </c>
     </row>
-    <row r="4" spans="1:4">
+    <row r="4" spans="1:4" x14ac:dyDescent="0.4">
       <c r="A4" s="21" t="s">
         <v>229</v>
       </c>
       <c r="B4" s="19" t="s">
         <v>227</v>
       </c>
       <c r="C4" s="19" t="s">
         <v>105</v>
       </c>
       <c r="D4" s="28" t="s">
         <v>230</v>
       </c>
     </row>
-    <row r="5" spans="1:4">
+    <row r="5" spans="1:4" x14ac:dyDescent="0.4">
       <c r="A5" s="21" t="s">
         <v>231</v>
       </c>
       <c r="B5" s="19" t="s">
         <v>227</v>
       </c>
       <c r="C5" s="19" t="s">
         <v>105</v>
       </c>
       <c r="D5" s="28" t="s">
         <v>232</v>
       </c>
     </row>
-    <row r="6" spans="1:4">
+    <row r="6" spans="1:4" x14ac:dyDescent="0.4">
       <c r="A6" s="21" t="s">
         <v>233</v>
       </c>
       <c r="B6" s="19" t="s">
         <v>227</v>
       </c>
       <c r="C6" s="19" t="s">
         <v>105</v>
       </c>
       <c r="D6" s="28" t="s">
         <v>234</v>
       </c>
     </row>
-    <row r="7" spans="1:4">
+    <row r="7" spans="1:4" x14ac:dyDescent="0.4">
       <c r="A7" s="21" t="s">
         <v>235</v>
       </c>
       <c r="B7" s="19" t="s">
         <v>227</v>
       </c>
       <c r="C7" s="19" t="s">
         <v>105</v>
       </c>
       <c r="D7" s="28" t="s">
         <v>236</v>
       </c>
     </row>
-    <row r="8" spans="1:4">
+    <row r="8" spans="1:4" x14ac:dyDescent="0.4">
       <c r="A8" s="21" t="s">
         <v>237</v>
       </c>
       <c r="B8" s="19" t="s">
         <v>227</v>
       </c>
       <c r="C8" s="19" t="s">
         <v>105</v>
       </c>
       <c r="D8" s="28" t="s">
         <v>238</v>
       </c>
     </row>
-    <row r="9" spans="1:4">
+    <row r="9" spans="1:4" x14ac:dyDescent="0.4">
       <c r="A9" s="21" t="s">
         <v>239</v>
       </c>
       <c r="B9" s="19" t="s">
         <v>227</v>
       </c>
       <c r="C9" s="19" t="s">
         <v>105</v>
       </c>
       <c r="D9" s="28" t="s">
         <v>240</v>
       </c>
     </row>
-    <row r="10" spans="1:4">
+    <row r="10" spans="1:4" x14ac:dyDescent="0.4">
       <c r="A10" s="21" t="s">
         <v>241</v>
       </c>
       <c r="B10" s="19" t="s">
         <v>227</v>
       </c>
       <c r="C10" s="19" t="s">
         <v>105</v>
       </c>
       <c r="D10" s="28" t="s">
         <v>242</v>
       </c>
     </row>
-    <row r="11" spans="1:4">
+    <row r="11" spans="1:4" x14ac:dyDescent="0.4">
       <c r="A11" s="21" t="s">
         <v>243</v>
       </c>
       <c r="B11" s="19" t="s">
         <v>227</v>
       </c>
       <c r="C11" s="19" t="s">
         <v>105</v>
       </c>
       <c r="D11" s="28" t="s">
         <v>244</v>
       </c>
     </row>
-    <row r="12" spans="1:4">
+    <row r="12" spans="1:4" x14ac:dyDescent="0.4">
       <c r="A12" s="21" t="s">
         <v>245</v>
       </c>
       <c r="B12" s="19" t="s">
         <v>227</v>
       </c>
       <c r="C12" s="19" t="s">
         <v>105</v>
       </c>
       <c r="D12" s="28" t="s">
         <v>246</v>
       </c>
     </row>
-    <row r="13" spans="1:4">
+    <row r="13" spans="1:4" x14ac:dyDescent="0.4">
       <c r="A13" s="21" t="s">
         <v>247</v>
       </c>
       <c r="B13" s="19" t="s">
         <v>227</v>
       </c>
       <c r="C13" s="19" t="s">
         <v>105</v>
       </c>
       <c r="D13" s="28" t="s">
         <v>248</v>
       </c>
     </row>
-    <row r="14" spans="1:4">
+    <row r="14" spans="1:4" x14ac:dyDescent="0.4">
       <c r="A14" s="21" t="s">
         <v>249</v>
       </c>
       <c r="B14" s="19" t="s">
         <v>227</v>
       </c>
       <c r="C14" s="19" t="s">
         <v>105</v>
       </c>
       <c r="D14" s="28" t="s">
         <v>250</v>
       </c>
     </row>
-    <row r="15" spans="1:4">
+    <row r="15" spans="1:4" x14ac:dyDescent="0.4">
       <c r="A15" s="21" t="s">
         <v>251</v>
       </c>
       <c r="B15" s="19" t="s">
         <v>227</v>
       </c>
       <c r="C15" s="19" t="s">
         <v>105</v>
       </c>
       <c r="D15" s="28" t="s">
         <v>252</v>
       </c>
     </row>
-    <row r="16" spans="1:4">
+    <row r="16" spans="1:4" x14ac:dyDescent="0.4">
       <c r="A16" s="21" t="s">
         <v>253</v>
       </c>
       <c r="B16" s="19" t="s">
         <v>227</v>
       </c>
       <c r="C16" s="19" t="s">
         <v>105</v>
       </c>
       <c r="D16" s="28" t="s">
         <v>254</v>
       </c>
     </row>
-    <row r="17" spans="1:4">
+    <row r="17" spans="1:4" x14ac:dyDescent="0.4">
       <c r="A17" s="21" t="s">
         <v>255</v>
       </c>
       <c r="B17" s="19" t="s">
         <v>227</v>
       </c>
       <c r="C17" s="19" t="s">
         <v>213</v>
       </c>
       <c r="D17" s="28" t="s">
         <v>256</v>
       </c>
     </row>
-    <row r="18" spans="1:4">
+    <row r="18" spans="1:4" x14ac:dyDescent="0.4">
       <c r="A18" s="21" t="s">
         <v>257</v>
       </c>
       <c r="B18" s="19" t="s">
         <v>227</v>
       </c>
       <c r="C18" s="19" t="s">
         <v>258</v>
       </c>
       <c r="D18" s="28" t="s">
         <v>259</v>
       </c>
     </row>
-    <row r="19" spans="1:4">
+    <row r="19" spans="1:4" x14ac:dyDescent="0.4">
       <c r="A19" s="21" t="s">
         <v>260</v>
       </c>
       <c r="B19" s="19" t="s">
         <v>227</v>
       </c>
       <c r="C19" s="19" t="s">
         <v>105</v>
       </c>
       <c r="D19" s="28" t="s">
         <v>261</v>
       </c>
     </row>
-    <row r="20" spans="1:4">
+    <row r="20" spans="1:4" x14ac:dyDescent="0.4">
       <c r="A20" s="21" t="s">
         <v>262</v>
       </c>
       <c r="B20" s="19" t="s">
         <v>227</v>
       </c>
       <c r="C20" s="19" t="s">
         <v>105</v>
       </c>
       <c r="D20" s="28" t="s">
         <v>263</v>
       </c>
     </row>
-    <row r="21" spans="1:4">
+    <row r="21" spans="1:4" x14ac:dyDescent="0.4">
       <c r="A21" s="21" t="s">
         <v>264</v>
       </c>
       <c r="B21" s="19" t="s">
         <v>227</v>
       </c>
       <c r="C21" s="19" t="s">
         <v>105</v>
       </c>
       <c r="D21" s="28" t="s">
         <v>265</v>
       </c>
     </row>
-    <row r="22" spans="1:4">
+    <row r="22" spans="1:4" x14ac:dyDescent="0.4">
       <c r="A22" s="21" t="s">
         <v>266</v>
       </c>
       <c r="B22" s="19" t="s">
         <v>227</v>
       </c>
       <c r="C22" s="19" t="s">
         <v>105</v>
       </c>
       <c r="D22" s="28" t="s">
         <v>267</v>
       </c>
     </row>
-    <row r="23" spans="1:4">
+    <row r="23" spans="1:4" x14ac:dyDescent="0.4">
       <c r="A23" s="21" t="s">
         <v>268</v>
       </c>
       <c r="B23" s="19" t="s">
         <v>227</v>
       </c>
       <c r="C23" s="19" t="s">
         <v>105</v>
       </c>
       <c r="D23" s="28" t="s">
         <v>269</v>
       </c>
     </row>
-    <row r="24" spans="1:4">
+    <row r="24" spans="1:4" x14ac:dyDescent="0.4">
       <c r="A24" s="21" t="s">
         <v>270</v>
       </c>
       <c r="B24" s="19" t="s">
         <v>227</v>
       </c>
       <c r="C24" s="19" t="s">
         <v>105</v>
       </c>
       <c r="D24" s="28" t="s">
         <v>271</v>
       </c>
     </row>
-    <row r="25" spans="1:4">
+    <row r="25" spans="1:4" x14ac:dyDescent="0.4">
       <c r="A25" s="21" t="s">
         <v>272</v>
       </c>
       <c r="B25" s="19" t="s">
         <v>227</v>
       </c>
       <c r="C25" s="19" t="s">
         <v>105</v>
       </c>
       <c r="D25" s="28" t="s">
         <v>273</v>
       </c>
     </row>
-    <row r="26" spans="1:4">
+    <row r="26" spans="1:4" x14ac:dyDescent="0.4">
       <c r="A26" s="21" t="s">
         <v>274</v>
       </c>
       <c r="B26" s="19" t="s">
         <v>227</v>
       </c>
       <c r="C26" s="19" t="s">
         <v>105</v>
       </c>
       <c r="D26" s="28" t="s">
         <v>275</v>
       </c>
     </row>
-    <row r="27" spans="1:4">
+    <row r="27" spans="1:4" x14ac:dyDescent="0.4">
       <c r="A27" s="21" t="s">
         <v>276</v>
       </c>
       <c r="B27" s="19" t="s">
         <v>227</v>
       </c>
       <c r="C27" s="19" t="s">
         <v>213</v>
       </c>
       <c r="D27" s="28" t="s">
         <v>277</v>
       </c>
     </row>
-    <row r="28" spans="1:4">
+    <row r="28" spans="1:4" x14ac:dyDescent="0.4">
       <c r="A28" s="21" t="s">
         <v>278</v>
       </c>
       <c r="B28" s="19" t="s">
         <v>227</v>
       </c>
       <c r="C28" s="19" t="s">
         <v>213</v>
       </c>
       <c r="D28" s="28" t="s">
         <v>279</v>
       </c>
     </row>
-    <row r="29" spans="1:4">
+    <row r="29" spans="1:4" x14ac:dyDescent="0.4">
       <c r="A29" s="21" t="s">
         <v>280</v>
       </c>
       <c r="B29" s="19" t="s">
         <v>227</v>
       </c>
       <c r="C29" s="19" t="s">
         <v>258</v>
       </c>
       <c r="D29" s="28" t="s">
         <v>281</v>
       </c>
     </row>
-    <row r="30" spans="1:4">
+    <row r="30" spans="1:4" x14ac:dyDescent="0.4">
       <c r="A30" s="21" t="s">
         <v>282</v>
       </c>
       <c r="B30" s="19" t="s">
         <v>227</v>
       </c>
       <c r="C30" s="19" t="s">
         <v>258</v>
       </c>
       <c r="D30" s="28" t="s">
         <v>283</v>
       </c>
     </row>
-    <row r="31" spans="1:4">
+    <row r="31" spans="1:4" x14ac:dyDescent="0.4">
       <c r="A31" s="21" t="s">
         <v>284</v>
       </c>
       <c r="B31" s="19" t="s">
         <v>227</v>
       </c>
       <c r="C31" s="19" t="s">
         <v>258</v>
       </c>
       <c r="D31" s="28" t="s">
         <v>285</v>
       </c>
     </row>
-    <row r="32" spans="1:4">
+    <row r="32" spans="1:4" x14ac:dyDescent="0.4">
       <c r="A32" s="29" t="s">
         <v>286</v>
       </c>
       <c r="B32" s="20" t="s">
         <v>227</v>
       </c>
       <c r="C32" s="20" t="s">
         <v>105</v>
       </c>
       <c r="D32" s="30" t="s">
         <v>287</v>
       </c>
     </row>
-    <row r="33" spans="1:4">
+    <row r="33" spans="1:4" x14ac:dyDescent="0.4">
       <c r="A33" s="21" t="s">
         <v>288</v>
       </c>
       <c r="B33" s="19" t="s">
         <v>227</v>
       </c>
       <c r="C33" s="19" t="s">
         <v>105</v>
       </c>
       <c r="D33" s="28" t="s">
         <v>289</v>
       </c>
     </row>
-    <row r="34" spans="1:4">
+    <row r="34" spans="1:4" x14ac:dyDescent="0.4">
       <c r="A34" s="21" t="s">
         <v>290</v>
       </c>
       <c r="B34" s="19" t="s">
         <v>227</v>
       </c>
       <c r="C34" s="19" t="s">
         <v>105</v>
       </c>
       <c r="D34" s="28" t="s">
         <v>291</v>
       </c>
     </row>
-    <row r="35" spans="1:4">
+    <row r="35" spans="1:4" x14ac:dyDescent="0.4">
       <c r="A35" s="21" t="s">
         <v>292</v>
       </c>
       <c r="B35" s="19" t="s">
         <v>227</v>
       </c>
       <c r="C35" s="19" t="s">
         <v>105</v>
       </c>
       <c r="D35" s="28" t="s">
         <v>293</v>
       </c>
     </row>
-    <row r="36" spans="1:4">
+    <row r="36" spans="1:4" x14ac:dyDescent="0.4">
       <c r="A36" s="31" t="s">
         <v>294</v>
       </c>
       <c r="B36" s="26" t="s">
         <v>227</v>
       </c>
       <c r="C36" s="26" t="s">
         <v>105</v>
       </c>
       <c r="D36" s="32" t="s">
         <v>295</v>
       </c>
     </row>
-    <row r="37" spans="1:4">
+    <row r="37" spans="1:4" x14ac:dyDescent="0.4">
       <c r="A37" s="33" t="s">
         <v>296</v>
       </c>
       <c r="B37" s="19" t="s">
         <v>227</v>
       </c>
       <c r="C37" s="19" t="s">
         <v>258</v>
       </c>
       <c r="D37" s="49" t="s">
         <v>297</v>
       </c>
     </row>
-    <row r="38" spans="1:4">
+    <row r="38" spans="1:4" x14ac:dyDescent="0.4">
       <c r="A38" s="33" t="s">
         <v>298</v>
       </c>
       <c r="B38" s="19" t="s">
         <v>227</v>
       </c>
       <c r="C38" s="19" t="s">
         <v>258</v>
       </c>
       <c r="D38" s="49" t="s">
         <v>299</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <phoneticPr fontId="1"/>
   <conditionalFormatting sqref="A3:A38">
-    <cfRule type="duplicateValues" dxfId="35" priority="87"/>
-    <cfRule type="duplicateValues" dxfId="34" priority="88"/>
+    <cfRule type="duplicateValues" dxfId="11" priority="87"/>
+    <cfRule type="duplicateValues" dxfId="10" priority="88"/>
   </conditionalFormatting>
   <conditionalFormatting sqref="A3:A39">
-    <cfRule type="duplicateValues" dxfId="33" priority="91"/>
+    <cfRule type="duplicateValues" dxfId="9" priority="91"/>
   </conditionalFormatting>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <tableParts count="1">
     <tablePart r:id="rId2"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9AAA39AD-F5BD-43C8-A2ED-42D1942B686C}">
   <dimension ref="A1:D50"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScale="115" zoomScaleNormal="100" zoomScaleSheetLayoutView="115" workbookViewId="0">
       <selection activeCell="B8" sqref="B8"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="18.75"/>
+  <sheetFormatPr defaultRowHeight="18.75" x14ac:dyDescent="0.4"/>
   <cols>
     <col min="1" max="1" width="15.25" style="14" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="10.5" customWidth="1"/>
     <col min="3" max="3" width="11.75" customWidth="1"/>
     <col min="4" max="4" width="31.75" style="6" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4">
+    <row r="1" spans="1:4" x14ac:dyDescent="0.4">
       <c r="A1" s="68" t="s">
         <v>98</v>
       </c>
       <c r="B1" s="68"/>
       <c r="C1" s="68"/>
       <c r="D1" s="68"/>
     </row>
-    <row r="2" spans="1:4" s="5" customFormat="1">
+    <row r="2" spans="1:4" s="5" customFormat="1" x14ac:dyDescent="0.4">
       <c r="A2" s="11" t="s">
         <v>300</v>
       </c>
       <c r="B2" s="12" t="s">
         <v>100</v>
       </c>
       <c r="C2" s="12" t="s">
         <v>224</v>
       </c>
       <c r="D2" s="13" t="s">
         <v>102</v>
       </c>
     </row>
-    <row r="3" spans="1:4">
+    <row r="3" spans="1:4" x14ac:dyDescent="0.4">
       <c r="A3" s="22" t="s">
         <v>301</v>
       </c>
       <c r="B3" s="18" t="s">
         <v>302</v>
       </c>
       <c r="C3" s="18" t="s">
         <v>303</v>
       </c>
       <c r="D3" s="23" t="s">
         <v>304</v>
       </c>
     </row>
-    <row r="4" spans="1:4">
+    <row r="4" spans="1:4" x14ac:dyDescent="0.4">
       <c r="A4" s="22" t="s">
         <v>305</v>
       </c>
       <c r="B4" s="18" t="s">
         <v>302</v>
       </c>
       <c r="C4" s="18" t="s">
         <v>303</v>
       </c>
       <c r="D4" s="23" t="s">
         <v>306</v>
       </c>
     </row>
-    <row r="5" spans="1:4">
+    <row r="5" spans="1:4" x14ac:dyDescent="0.4">
       <c r="A5" s="22" t="s">
         <v>307</v>
       </c>
       <c r="B5" s="18" t="s">
         <v>302</v>
       </c>
       <c r="C5" s="18" t="s">
         <v>303</v>
       </c>
       <c r="D5" s="23" t="s">
         <v>308</v>
       </c>
     </row>
-    <row r="6" spans="1:4">
+    <row r="6" spans="1:4" x14ac:dyDescent="0.4">
       <c r="A6" s="22" t="s">
         <v>309</v>
       </c>
       <c r="B6" s="18" t="s">
         <v>302</v>
       </c>
       <c r="C6" s="18" t="s">
         <v>303</v>
       </c>
       <c r="D6" s="23" t="s">
         <v>310</v>
       </c>
     </row>
-    <row r="7" spans="1:4">
+    <row r="7" spans="1:4" x14ac:dyDescent="0.4">
       <c r="A7" s="22" t="s">
         <v>311</v>
       </c>
       <c r="B7" s="18" t="s">
         <v>302</v>
       </c>
       <c r="C7" s="18" t="s">
         <v>303</v>
       </c>
       <c r="D7" s="23" t="s">
         <v>312</v>
       </c>
     </row>
-    <row r="8" spans="1:4">
+    <row r="8" spans="1:4" x14ac:dyDescent="0.4">
       <c r="A8" s="22" t="s">
         <v>313</v>
       </c>
       <c r="B8" s="18" t="s">
         <v>302</v>
       </c>
       <c r="C8" s="18" t="s">
         <v>303</v>
       </c>
       <c r="D8" s="23" t="s">
         <v>314</v>
       </c>
     </row>
-    <row r="9" spans="1:4">
+    <row r="9" spans="1:4" x14ac:dyDescent="0.4">
       <c r="A9" s="22" t="s">
         <v>315</v>
       </c>
       <c r="B9" s="18" t="s">
         <v>302</v>
       </c>
       <c r="C9" s="18" t="s">
         <v>303</v>
       </c>
       <c r="D9" s="23" t="s">
         <v>316</v>
       </c>
     </row>
-    <row r="10" spans="1:4">
+    <row r="10" spans="1:4" x14ac:dyDescent="0.4">
       <c r="A10" s="22" t="s">
         <v>317</v>
       </c>
       <c r="B10" s="18" t="s">
         <v>302</v>
       </c>
       <c r="C10" s="18" t="s">
         <v>303</v>
       </c>
       <c r="D10" s="23" t="s">
         <v>318</v>
       </c>
     </row>
-    <row r="11" spans="1:4">
+    <row r="11" spans="1:4" x14ac:dyDescent="0.4">
       <c r="A11" s="22" t="s">
         <v>319</v>
       </c>
       <c r="B11" s="18" t="s">
         <v>302</v>
       </c>
       <c r="C11" s="18" t="s">
         <v>303</v>
       </c>
       <c r="D11" s="23" t="s">
         <v>320</v>
       </c>
     </row>
-    <row r="12" spans="1:4">
+    <row r="12" spans="1:4" x14ac:dyDescent="0.4">
       <c r="A12" s="22" t="s">
         <v>321</v>
       </c>
       <c r="B12" s="18" t="s">
         <v>302</v>
       </c>
       <c r="C12" s="18" t="s">
         <v>303</v>
       </c>
       <c r="D12" s="23" t="s">
         <v>322</v>
       </c>
     </row>
-    <row r="13" spans="1:4">
+    <row r="13" spans="1:4" x14ac:dyDescent="0.4">
       <c r="A13" s="22" t="s">
         <v>323</v>
       </c>
       <c r="B13" s="18" t="s">
         <v>302</v>
       </c>
       <c r="C13" s="18" t="s">
         <v>303</v>
       </c>
       <c r="D13" s="23" t="s">
         <v>324</v>
       </c>
     </row>
-    <row r="14" spans="1:4">
+    <row r="14" spans="1:4" x14ac:dyDescent="0.4">
       <c r="A14" s="22" t="s">
         <v>325</v>
       </c>
       <c r="B14" s="18" t="s">
         <v>302</v>
       </c>
       <c r="C14" s="18" t="s">
         <v>303</v>
       </c>
       <c r="D14" s="23" t="s">
         <v>326</v>
       </c>
     </row>
-    <row r="15" spans="1:4">
+    <row r="15" spans="1:4" x14ac:dyDescent="0.4">
       <c r="A15" s="22" t="s">
         <v>327</v>
       </c>
       <c r="B15" s="18" t="s">
         <v>302</v>
       </c>
       <c r="C15" s="18" t="s">
         <v>303</v>
       </c>
       <c r="D15" s="23" t="s">
         <v>328</v>
       </c>
     </row>
-    <row r="16" spans="1:4">
+    <row r="16" spans="1:4" x14ac:dyDescent="0.4">
       <c r="A16" s="22" t="s">
         <v>329</v>
       </c>
       <c r="B16" s="18" t="s">
         <v>302</v>
       </c>
       <c r="C16" s="18" t="s">
         <v>303</v>
       </c>
       <c r="D16" s="23" t="s">
         <v>330</v>
       </c>
     </row>
-    <row r="17" spans="1:4">
+    <row r="17" spans="1:4" x14ac:dyDescent="0.4">
       <c r="A17" s="24" t="s">
         <v>331</v>
       </c>
       <c r="B17" s="18" t="s">
         <v>302</v>
       </c>
       <c r="C17" s="18" t="s">
         <v>303</v>
       </c>
       <c r="D17" s="23" t="s">
         <v>332</v>
       </c>
     </row>
-    <row r="18" spans="1:4">
+    <row r="18" spans="1:4" x14ac:dyDescent="0.4">
       <c r="A18" s="22" t="s">
         <v>333</v>
       </c>
       <c r="B18" s="18" t="s">
         <v>302</v>
       </c>
       <c r="C18" s="18" t="s">
         <v>303</v>
       </c>
       <c r="D18" s="23" t="s">
         <v>334</v>
       </c>
     </row>
-    <row r="19" spans="1:4">
+    <row r="19" spans="1:4" x14ac:dyDescent="0.4">
       <c r="A19" s="22" t="s">
         <v>335</v>
       </c>
       <c r="B19" s="18" t="s">
         <v>302</v>
       </c>
       <c r="C19" s="18" t="s">
         <v>303</v>
       </c>
       <c r="D19" s="23" t="s">
         <v>336</v>
       </c>
     </row>
-    <row r="20" spans="1:4">
+    <row r="20" spans="1:4" x14ac:dyDescent="0.4">
       <c r="A20" s="22" t="s">
         <v>337</v>
       </c>
       <c r="B20" s="18" t="s">
         <v>302</v>
       </c>
       <c r="C20" s="18" t="s">
         <v>303</v>
       </c>
       <c r="D20" s="23" t="s">
         <v>338</v>
       </c>
     </row>
-    <row r="21" spans="1:4">
+    <row r="21" spans="1:4" x14ac:dyDescent="0.4">
       <c r="A21" s="22" t="s">
         <v>339</v>
       </c>
       <c r="B21" s="18" t="s">
         <v>302</v>
       </c>
       <c r="C21" s="18" t="s">
         <v>340</v>
       </c>
       <c r="D21" s="23" t="s">
         <v>341</v>
       </c>
     </row>
-    <row r="22" spans="1:4">
+    <row r="22" spans="1:4" x14ac:dyDescent="0.4">
       <c r="A22" s="22" t="s">
         <v>342</v>
       </c>
       <c r="B22" s="18" t="s">
         <v>302</v>
       </c>
       <c r="C22" s="18" t="s">
         <v>340</v>
       </c>
       <c r="D22" s="23" t="s">
         <v>343</v>
       </c>
     </row>
-    <row r="23" spans="1:4">
+    <row r="23" spans="1:4" x14ac:dyDescent="0.4">
       <c r="A23" s="22" t="s">
         <v>344</v>
       </c>
       <c r="B23" s="18" t="s">
         <v>302</v>
       </c>
       <c r="C23" s="18" t="s">
         <v>340</v>
       </c>
       <c r="D23" s="23" t="s">
         <v>345</v>
       </c>
     </row>
-    <row r="24" spans="1:4">
+    <row r="24" spans="1:4" x14ac:dyDescent="0.4">
       <c r="A24" s="22" t="s">
         <v>346</v>
       </c>
       <c r="B24" s="18" t="s">
         <v>302</v>
       </c>
       <c r="C24" s="18" t="s">
         <v>340</v>
       </c>
       <c r="D24" s="23" t="s">
         <v>347</v>
       </c>
     </row>
-    <row r="25" spans="1:4">
+    <row r="25" spans="1:4" x14ac:dyDescent="0.4">
       <c r="A25" s="22" t="s">
         <v>348</v>
       </c>
       <c r="B25" s="18" t="s">
         <v>302</v>
       </c>
       <c r="C25" s="18" t="s">
         <v>340</v>
       </c>
       <c r="D25" s="23" t="s">
         <v>349</v>
       </c>
     </row>
-    <row r="26" spans="1:4">
+    <row r="26" spans="1:4" x14ac:dyDescent="0.4">
       <c r="A26" s="22" t="s">
         <v>350</v>
       </c>
       <c r="B26" s="18" t="s">
         <v>302</v>
       </c>
       <c r="C26" s="18" t="s">
         <v>340</v>
       </c>
       <c r="D26" s="23" t="s">
         <v>351</v>
       </c>
     </row>
-    <row r="27" spans="1:4">
+    <row r="27" spans="1:4" x14ac:dyDescent="0.4">
       <c r="A27" s="24" t="s">
         <v>352</v>
       </c>
       <c r="B27" s="18" t="s">
         <v>302</v>
       </c>
       <c r="C27" s="18" t="s">
         <v>353</v>
       </c>
       <c r="D27" s="23" t="s">
         <v>354</v>
       </c>
     </row>
-    <row r="28" spans="1:4">
+    <row r="28" spans="1:4" x14ac:dyDescent="0.4">
       <c r="A28" s="24" t="s">
         <v>355</v>
       </c>
       <c r="B28" s="18" t="s">
         <v>302</v>
       </c>
       <c r="C28" s="18" t="s">
         <v>353</v>
       </c>
       <c r="D28" s="23" t="s">
         <v>356</v>
       </c>
     </row>
-    <row r="29" spans="1:4">
+    <row r="29" spans="1:4" x14ac:dyDescent="0.4">
       <c r="A29" s="22" t="s">
         <v>357</v>
       </c>
       <c r="B29" s="18" t="s">
         <v>302</v>
       </c>
       <c r="C29" s="18" t="s">
         <v>353</v>
       </c>
       <c r="D29" s="23" t="s">
         <v>358</v>
       </c>
     </row>
-    <row r="30" spans="1:4">
+    <row r="30" spans="1:4" x14ac:dyDescent="0.4">
       <c r="A30" s="22" t="s">
         <v>359</v>
       </c>
       <c r="B30" s="18" t="s">
         <v>302</v>
       </c>
       <c r="C30" s="18" t="s">
         <v>353</v>
       </c>
       <c r="D30" s="23" t="s">
         <v>360</v>
       </c>
     </row>
-    <row r="31" spans="1:4">
+    <row r="31" spans="1:4" x14ac:dyDescent="0.4">
       <c r="A31" s="22" t="s">
         <v>361</v>
       </c>
       <c r="B31" s="18" t="s">
         <v>302</v>
       </c>
       <c r="C31" s="18" t="s">
         <v>353</v>
       </c>
       <c r="D31" s="23" t="s">
         <v>362</v>
       </c>
     </row>
-    <row r="32" spans="1:4">
+    <row r="32" spans="1:4" x14ac:dyDescent="0.4">
       <c r="A32" s="22" t="s">
         <v>363</v>
       </c>
       <c r="B32" s="18" t="s">
         <v>302</v>
       </c>
       <c r="C32" s="18" t="s">
         <v>353</v>
       </c>
       <c r="D32" s="23" t="s">
         <v>364</v>
       </c>
     </row>
-    <row r="33" spans="1:4">
+    <row r="33" spans="1:4" x14ac:dyDescent="0.4">
       <c r="A33" s="22" t="s">
         <v>365</v>
       </c>
       <c r="B33" s="18" t="s">
         <v>302</v>
       </c>
       <c r="C33" s="18" t="s">
         <v>353</v>
       </c>
       <c r="D33" s="23" t="s">
         <v>366</v>
       </c>
     </row>
-    <row r="34" spans="1:4">
+    <row r="34" spans="1:4" x14ac:dyDescent="0.4">
       <c r="A34" s="22" t="s">
         <v>367</v>
       </c>
       <c r="B34" s="18" t="s">
         <v>302</v>
       </c>
       <c r="C34" s="18" t="s">
         <v>353</v>
       </c>
       <c r="D34" s="23" t="s">
         <v>368</v>
       </c>
     </row>
-    <row r="35" spans="1:4">
+    <row r="35" spans="1:4" x14ac:dyDescent="0.4">
       <c r="A35" s="22" t="s">
         <v>369</v>
       </c>
       <c r="B35" s="18" t="s">
         <v>302</v>
       </c>
       <c r="C35" s="18" t="s">
         <v>353</v>
       </c>
       <c r="D35" s="23" t="s">
         <v>370</v>
       </c>
     </row>
-    <row r="36" spans="1:4">
+    <row r="36" spans="1:4" x14ac:dyDescent="0.4">
       <c r="A36" s="22" t="s">
         <v>371</v>
       </c>
       <c r="B36" s="18" t="s">
         <v>302</v>
       </c>
       <c r="C36" s="34" t="s">
         <v>353</v>
       </c>
       <c r="D36" s="23" t="s">
         <v>372</v>
       </c>
     </row>
-    <row r="37" spans="1:4">
+    <row r="37" spans="1:4" x14ac:dyDescent="0.4">
       <c r="A37" s="22" t="s">
         <v>373</v>
       </c>
       <c r="B37" s="18" t="s">
         <v>302</v>
       </c>
       <c r="C37" s="18" t="s">
         <v>353</v>
       </c>
       <c r="D37" s="23" t="s">
         <v>374</v>
       </c>
     </row>
-    <row r="38" spans="1:4">
+    <row r="38" spans="1:4" x14ac:dyDescent="0.4">
       <c r="A38" s="24" t="s">
         <v>375</v>
       </c>
       <c r="B38" s="18" t="s">
         <v>302</v>
       </c>
       <c r="C38" s="18" t="s">
         <v>376</v>
       </c>
       <c r="D38" s="23" t="s">
         <v>377</v>
       </c>
     </row>
-    <row r="39" spans="1:4">
+    <row r="39" spans="1:4" x14ac:dyDescent="0.4">
       <c r="A39" s="24" t="s">
         <v>378</v>
       </c>
       <c r="B39" s="18" t="s">
         <v>302</v>
       </c>
       <c r="C39" s="18" t="s">
         <v>376</v>
       </c>
       <c r="D39" s="23" t="s">
         <v>379</v>
       </c>
     </row>
-    <row r="40" spans="1:4">
+    <row r="40" spans="1:4" x14ac:dyDescent="0.4">
       <c r="A40" s="24" t="s">
         <v>380</v>
       </c>
       <c r="B40" s="18" t="s">
         <v>302</v>
       </c>
       <c r="C40" s="18" t="s">
         <v>376</v>
       </c>
       <c r="D40" s="23" t="s">
         <v>381</v>
       </c>
     </row>
-    <row r="41" spans="1:4">
+    <row r="41" spans="1:4" x14ac:dyDescent="0.4">
       <c r="A41" s="24" t="s">
         <v>382</v>
       </c>
       <c r="B41" s="18" t="s">
         <v>302</v>
       </c>
       <c r="C41" s="18" t="s">
         <v>376</v>
       </c>
       <c r="D41" s="23" t="s">
         <v>383</v>
       </c>
     </row>
-    <row r="42" spans="1:4">
+    <row r="42" spans="1:4" x14ac:dyDescent="0.4">
       <c r="A42" s="24" t="s">
         <v>384</v>
       </c>
       <c r="B42" s="18" t="s">
         <v>302</v>
       </c>
       <c r="C42" s="18" t="s">
         <v>376</v>
       </c>
       <c r="D42" s="23" t="s">
         <v>385</v>
       </c>
     </row>
-    <row r="43" spans="1:4">
+    <row r="43" spans="1:4" x14ac:dyDescent="0.4">
       <c r="A43" s="22" t="s">
         <v>386</v>
       </c>
       <c r="B43" s="18" t="s">
         <v>302</v>
       </c>
       <c r="C43" s="18" t="s">
         <v>376</v>
       </c>
       <c r="D43" s="23" t="s">
         <v>387</v>
       </c>
     </row>
-    <row r="44" spans="1:4">
+    <row r="44" spans="1:4" x14ac:dyDescent="0.4">
       <c r="A44" s="22" t="s">
         <v>388</v>
       </c>
       <c r="B44" s="18" t="s">
         <v>302</v>
       </c>
       <c r="C44" s="18" t="s">
         <v>376</v>
       </c>
       <c r="D44" s="23" t="s">
         <v>389</v>
       </c>
     </row>
-    <row r="45" spans="1:4">
+    <row r="45" spans="1:4" x14ac:dyDescent="0.4">
       <c r="A45" s="22" t="s">
         <v>390</v>
       </c>
       <c r="B45" s="18" t="s">
         <v>302</v>
       </c>
       <c r="C45" s="18" t="s">
         <v>376</v>
       </c>
       <c r="D45" s="23" t="s">
         <v>391</v>
       </c>
     </row>
-    <row r="46" spans="1:4">
+    <row r="46" spans="1:4" x14ac:dyDescent="0.4">
       <c r="A46" s="22" t="s">
         <v>392</v>
       </c>
       <c r="B46" s="18" t="s">
         <v>302</v>
       </c>
       <c r="C46" s="18" t="s">
         <v>376</v>
       </c>
       <c r="D46" s="23" t="s">
         <v>393</v>
       </c>
     </row>
-    <row r="47" spans="1:4">
+    <row r="47" spans="1:4" x14ac:dyDescent="0.4">
       <c r="A47" s="22" t="s">
         <v>394</v>
       </c>
       <c r="B47" s="18" t="s">
         <v>302</v>
       </c>
       <c r="C47" s="18" t="s">
         <v>376</v>
       </c>
       <c r="D47" s="23" t="s">
         <v>395</v>
       </c>
     </row>
-    <row r="48" spans="1:4">
+    <row r="48" spans="1:4" x14ac:dyDescent="0.4">
       <c r="A48" s="22" t="s">
         <v>396</v>
       </c>
       <c r="B48" s="18" t="s">
         <v>302</v>
       </c>
       <c r="C48" s="18" t="s">
         <v>376</v>
       </c>
       <c r="D48" s="23" t="s">
         <v>397</v>
       </c>
     </row>
-    <row r="49" spans="1:4">
+    <row r="49" spans="1:4" x14ac:dyDescent="0.4">
       <c r="A49" s="22" t="s">
         <v>398</v>
       </c>
       <c r="B49" s="18" t="s">
         <v>302</v>
       </c>
       <c r="C49" s="18" t="s">
         <v>376</v>
       </c>
       <c r="D49" s="23" t="s">
         <v>399</v>
       </c>
     </row>
-    <row r="50" spans="1:4">
+    <row r="50" spans="1:4" x14ac:dyDescent="0.4">
       <c r="A50" s="25" t="s">
         <v>400</v>
       </c>
       <c r="B50" s="35" t="s">
         <v>302</v>
       </c>
       <c r="C50" s="35" t="s">
         <v>376</v>
       </c>
       <c r="D50" s="27" t="s">
         <v>401</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <phoneticPr fontId="1"/>
   <conditionalFormatting sqref="A3:A50">
-    <cfRule type="duplicateValues" dxfId="24" priority="92"/>
-    <cfRule type="duplicateValues" dxfId="23" priority="93"/>
+    <cfRule type="duplicateValues" dxfId="8" priority="92"/>
+    <cfRule type="duplicateValues" dxfId="7" priority="93"/>
   </conditionalFormatting>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="77" orientation="portrait" r:id="rId1"/>
   <tableParts count="1">
     <tablePart r:id="rId2"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{FA1387F9-5579-4B4A-A13C-76ED844E6FE4}">
   <dimension ref="A1:C155"/>
   <sheetViews>
-    <sheetView zoomScale="115" zoomScaleNormal="115" zoomScaleSheetLayoutView="115" workbookViewId="0">
-      <selection activeCell="A2" sqref="A2"/>
+    <sheetView tabSelected="1" topLeftCell="A112" zoomScale="115" zoomScaleNormal="115" zoomScaleSheetLayoutView="115" workbookViewId="0">
+      <selection activeCell="F119" sqref="F119"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="18.75"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="18.75" x14ac:dyDescent="0.4"/>
   <cols>
     <col min="1" max="1" width="12.125" style="10" customWidth="1"/>
     <col min="2" max="2" width="10.25" style="9" customWidth="1"/>
     <col min="3" max="3" width="54" style="9" bestFit="1" customWidth="1"/>
     <col min="4" max="16384" width="9" style="9"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:3">
+    <row r="1" spans="1:3" x14ac:dyDescent="0.4">
       <c r="A1" s="68" t="s">
         <v>98</v>
       </c>
       <c r="B1" s="68"/>
       <c r="C1" s="68"/>
     </row>
-    <row r="2" spans="1:3">
+    <row r="2" spans="1:3" x14ac:dyDescent="0.4">
       <c r="A2" s="4" t="s">
         <v>99</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>100</v>
       </c>
       <c r="C2" s="2" t="s">
         <v>102</v>
       </c>
     </row>
-    <row r="3" spans="1:3">
+    <row r="3" spans="1:3" x14ac:dyDescent="0.4">
       <c r="A3" s="36" t="s">
         <v>402</v>
       </c>
       <c r="B3" s="19" t="s">
         <v>403</v>
       </c>
       <c r="C3" s="15" t="s">
         <v>404</v>
       </c>
     </row>
-    <row r="4" spans="1:3">
+    <row r="4" spans="1:3" x14ac:dyDescent="0.4">
       <c r="A4" s="36" t="s">
         <v>405</v>
       </c>
       <c r="B4" s="19" t="s">
         <v>403</v>
       </c>
       <c r="C4" s="15" t="s">
         <v>406</v>
       </c>
     </row>
-    <row r="5" spans="1:3">
+    <row r="5" spans="1:3" x14ac:dyDescent="0.4">
       <c r="A5" s="36" t="s">
         <v>407</v>
       </c>
       <c r="B5" s="19" t="s">
         <v>403</v>
       </c>
       <c r="C5" s="15" t="s">
         <v>408</v>
       </c>
     </row>
-    <row r="6" spans="1:3">
+    <row r="6" spans="1:3" x14ac:dyDescent="0.4">
       <c r="A6" s="36" t="s">
         <v>409</v>
       </c>
       <c r="B6" s="19" t="s">
         <v>403</v>
       </c>
       <c r="C6" s="15" t="s">
         <v>410</v>
       </c>
     </row>
-    <row r="7" spans="1:3">
+    <row r="7" spans="1:3" x14ac:dyDescent="0.4">
       <c r="A7" s="36" t="s">
         <v>411</v>
       </c>
       <c r="B7" s="19" t="s">
         <v>403</v>
       </c>
       <c r="C7" s="15" t="s">
         <v>412</v>
       </c>
     </row>
-    <row r="8" spans="1:3">
+    <row r="8" spans="1:3" x14ac:dyDescent="0.4">
       <c r="A8" s="36" t="s">
         <v>413</v>
       </c>
       <c r="B8" s="19" t="s">
         <v>403</v>
       </c>
       <c r="C8" s="15" t="s">
         <v>414</v>
       </c>
     </row>
-    <row r="9" spans="1:3">
+    <row r="9" spans="1:3" x14ac:dyDescent="0.4">
       <c r="A9" s="36" t="s">
         <v>415</v>
       </c>
       <c r="B9" s="19" t="s">
         <v>403</v>
       </c>
       <c r="C9" s="15" t="s">
         <v>416</v>
       </c>
     </row>
-    <row r="10" spans="1:3">
+    <row r="10" spans="1:3" x14ac:dyDescent="0.4">
       <c r="A10" s="36" t="s">
         <v>417</v>
       </c>
       <c r="B10" s="19" t="s">
         <v>403</v>
       </c>
       <c r="C10" s="15" t="s">
         <v>418</v>
       </c>
     </row>
-    <row r="11" spans="1:3">
+    <row r="11" spans="1:3" x14ac:dyDescent="0.4">
       <c r="A11" s="36" t="s">
         <v>419</v>
       </c>
       <c r="B11" s="19" t="s">
         <v>403</v>
       </c>
       <c r="C11" s="15" t="s">
         <v>420</v>
       </c>
     </row>
-    <row r="12" spans="1:3">
+    <row r="12" spans="1:3" x14ac:dyDescent="0.4">
       <c r="A12" s="36" t="s">
         <v>421</v>
       </c>
       <c r="B12" s="19" t="s">
         <v>403</v>
       </c>
       <c r="C12" s="15" t="s">
         <v>422</v>
       </c>
     </row>
-    <row r="13" spans="1:3">
+    <row r="13" spans="1:3" x14ac:dyDescent="0.4">
       <c r="A13" s="36" t="s">
         <v>423</v>
       </c>
       <c r="B13" s="19" t="s">
         <v>403</v>
       </c>
       <c r="C13" s="15" t="s">
         <v>424</v>
       </c>
     </row>
-    <row r="14" spans="1:3">
+    <row r="14" spans="1:3" x14ac:dyDescent="0.4">
       <c r="A14" s="36" t="s">
         <v>425</v>
       </c>
       <c r="B14" s="19" t="s">
         <v>403</v>
       </c>
       <c r="C14" s="15" t="s">
         <v>426</v>
       </c>
     </row>
-    <row r="15" spans="1:3">
+    <row r="15" spans="1:3" x14ac:dyDescent="0.4">
       <c r="A15" s="36" t="s">
         <v>427</v>
       </c>
       <c r="B15" s="19" t="s">
         <v>403</v>
       </c>
       <c r="C15" s="15" t="s">
         <v>428</v>
       </c>
     </row>
-    <row r="16" spans="1:3">
+    <row r="16" spans="1:3" x14ac:dyDescent="0.4">
       <c r="A16" s="36" t="s">
         <v>429</v>
       </c>
       <c r="B16" s="19" t="s">
         <v>403</v>
       </c>
       <c r="C16" s="15" t="s">
         <v>430</v>
       </c>
     </row>
-    <row r="17" spans="1:3">
+    <row r="17" spans="1:3" x14ac:dyDescent="0.4">
       <c r="A17" s="36" t="s">
         <v>431</v>
       </c>
       <c r="B17" s="19" t="s">
         <v>403</v>
       </c>
       <c r="C17" s="15" t="s">
         <v>432</v>
       </c>
     </row>
-    <row r="18" spans="1:3">
+    <row r="18" spans="1:3" x14ac:dyDescent="0.4">
       <c r="A18" s="36" t="s">
         <v>433</v>
       </c>
       <c r="B18" s="19" t="s">
         <v>403</v>
       </c>
       <c r="C18" s="15" t="s">
         <v>434</v>
       </c>
     </row>
-    <row r="19" spans="1:3">
+    <row r="19" spans="1:3" x14ac:dyDescent="0.4">
       <c r="A19" s="36" t="s">
         <v>435</v>
       </c>
       <c r="B19" s="19" t="s">
         <v>403</v>
       </c>
       <c r="C19" s="15" t="s">
         <v>436</v>
       </c>
     </row>
-    <row r="20" spans="1:3">
+    <row r="20" spans="1:3" x14ac:dyDescent="0.4">
       <c r="A20" s="36" t="s">
         <v>437</v>
       </c>
       <c r="B20" s="19" t="s">
         <v>403</v>
       </c>
       <c r="C20" s="15" t="s">
         <v>438</v>
       </c>
     </row>
-    <row r="21" spans="1:3">
+    <row r="21" spans="1:3" x14ac:dyDescent="0.4">
       <c r="A21" s="36" t="s">
         <v>439</v>
       </c>
       <c r="B21" s="19" t="s">
         <v>403</v>
       </c>
       <c r="C21" s="15" t="s">
         <v>440</v>
       </c>
     </row>
-    <row r="22" spans="1:3">
+    <row r="22" spans="1:3" x14ac:dyDescent="0.4">
       <c r="A22" s="36" t="s">
         <v>441</v>
       </c>
       <c r="B22" s="19" t="s">
         <v>403</v>
       </c>
       <c r="C22" s="15" t="s">
         <v>442</v>
       </c>
     </row>
-    <row r="23" spans="1:3">
+    <row r="23" spans="1:3" x14ac:dyDescent="0.4">
       <c r="A23" s="36" t="s">
         <v>443</v>
       </c>
       <c r="B23" s="19" t="s">
         <v>403</v>
       </c>
       <c r="C23" s="15" t="s">
         <v>444</v>
       </c>
     </row>
-    <row r="24" spans="1:3">
+    <row r="24" spans="1:3" x14ac:dyDescent="0.4">
       <c r="A24" s="36" t="s">
         <v>445</v>
       </c>
       <c r="B24" s="19" t="s">
         <v>403</v>
       </c>
       <c r="C24" s="15" t="s">
         <v>446</v>
       </c>
     </row>
-    <row r="25" spans="1:3">
+    <row r="25" spans="1:3" x14ac:dyDescent="0.4">
       <c r="A25" s="36" t="s">
         <v>447</v>
       </c>
       <c r="B25" s="19" t="s">
         <v>403</v>
       </c>
       <c r="C25" s="15" t="s">
         <v>448</v>
       </c>
     </row>
-    <row r="26" spans="1:3">
+    <row r="26" spans="1:3" x14ac:dyDescent="0.4">
       <c r="A26" s="36" t="s">
         <v>449</v>
       </c>
       <c r="B26" s="19" t="s">
         <v>403</v>
       </c>
       <c r="C26" s="15" t="s">
         <v>450</v>
       </c>
     </row>
-    <row r="27" spans="1:3">
+    <row r="27" spans="1:3" x14ac:dyDescent="0.4">
       <c r="A27" s="36" t="s">
         <v>451</v>
       </c>
       <c r="B27" s="19" t="s">
         <v>403</v>
       </c>
       <c r="C27" s="15" t="s">
         <v>452</v>
       </c>
     </row>
-    <row r="28" spans="1:3">
+    <row r="28" spans="1:3" x14ac:dyDescent="0.4">
       <c r="A28" s="36" t="s">
         <v>453</v>
       </c>
       <c r="B28" s="19" t="s">
         <v>403</v>
       </c>
       <c r="C28" s="15" t="s">
         <v>454</v>
       </c>
     </row>
-    <row r="29" spans="1:3">
+    <row r="29" spans="1:3" x14ac:dyDescent="0.4">
       <c r="A29" s="36" t="s">
         <v>455</v>
       </c>
       <c r="B29" s="19" t="s">
         <v>403</v>
       </c>
       <c r="C29" s="15" t="s">
         <v>456</v>
       </c>
     </row>
-    <row r="30" spans="1:3">
+    <row r="30" spans="1:3" x14ac:dyDescent="0.4">
       <c r="A30" s="36" t="s">
         <v>457</v>
       </c>
       <c r="B30" s="19" t="s">
         <v>403</v>
       </c>
       <c r="C30" s="15" t="s">
         <v>458</v>
       </c>
     </row>
-    <row r="31" spans="1:3">
+    <row r="31" spans="1:3" x14ac:dyDescent="0.4">
       <c r="A31" s="36" t="s">
         <v>459</v>
       </c>
       <c r="B31" s="19" t="s">
         <v>403</v>
       </c>
       <c r="C31" s="15" t="s">
         <v>460</v>
       </c>
     </row>
-    <row r="32" spans="1:3">
+    <row r="32" spans="1:3" x14ac:dyDescent="0.4">
       <c r="A32" s="36" t="s">
         <v>461</v>
       </c>
       <c r="B32" s="19" t="s">
         <v>403</v>
       </c>
       <c r="C32" s="15" t="s">
         <v>462</v>
       </c>
     </row>
-    <row r="33" spans="1:3">
+    <row r="33" spans="1:3" x14ac:dyDescent="0.4">
       <c r="A33" s="36" t="s">
         <v>463</v>
       </c>
       <c r="B33" s="19" t="s">
         <v>403</v>
       </c>
       <c r="C33" s="15" t="s">
         <v>464</v>
       </c>
     </row>
-    <row r="34" spans="1:3">
+    <row r="34" spans="1:3" x14ac:dyDescent="0.4">
       <c r="A34" s="36" t="s">
         <v>465</v>
       </c>
       <c r="B34" s="19" t="s">
         <v>403</v>
       </c>
       <c r="C34" s="15" t="s">
         <v>466</v>
       </c>
     </row>
-    <row r="35" spans="1:3">
+    <row r="35" spans="1:3" x14ac:dyDescent="0.4">
       <c r="A35" s="36" t="s">
         <v>467</v>
       </c>
       <c r="B35" s="19" t="s">
         <v>403</v>
       </c>
       <c r="C35" s="15" t="s">
         <v>468</v>
       </c>
     </row>
-    <row r="36" spans="1:3">
+    <row r="36" spans="1:3" x14ac:dyDescent="0.4">
       <c r="A36" s="36" t="s">
         <v>469</v>
       </c>
       <c r="B36" s="19" t="s">
         <v>403</v>
       </c>
       <c r="C36" s="15" t="s">
         <v>470</v>
       </c>
     </row>
-    <row r="37" spans="1:3">
+    <row r="37" spans="1:3" x14ac:dyDescent="0.4">
       <c r="A37" s="36" t="s">
         <v>471</v>
       </c>
       <c r="B37" s="19" t="s">
         <v>403</v>
       </c>
       <c r="C37" s="15" t="s">
         <v>472</v>
       </c>
     </row>
-    <row r="38" spans="1:3">
+    <row r="38" spans="1:3" x14ac:dyDescent="0.4">
       <c r="A38" s="36" t="s">
         <v>473</v>
       </c>
       <c r="B38" s="19" t="s">
         <v>403</v>
       </c>
       <c r="C38" s="15" t="s">
         <v>474</v>
       </c>
     </row>
-    <row r="39" spans="1:3">
+    <row r="39" spans="1:3" x14ac:dyDescent="0.4">
       <c r="A39" s="36" t="s">
         <v>475</v>
       </c>
       <c r="B39" s="19" t="s">
         <v>403</v>
       </c>
       <c r="C39" s="15" t="s">
         <v>476</v>
       </c>
     </row>
-    <row r="40" spans="1:3">
+    <row r="40" spans="1:3" x14ac:dyDescent="0.4">
       <c r="A40" s="36" t="s">
         <v>477</v>
       </c>
       <c r="B40" s="19" t="s">
         <v>403</v>
       </c>
       <c r="C40" s="15" t="s">
         <v>478</v>
       </c>
     </row>
-    <row r="41" spans="1:3">
+    <row r="41" spans="1:3" x14ac:dyDescent="0.4">
       <c r="A41" s="36" t="s">
         <v>479</v>
       </c>
       <c r="B41" s="19" t="s">
         <v>403</v>
       </c>
       <c r="C41" s="15" t="s">
         <v>480</v>
       </c>
     </row>
-    <row r="42" spans="1:3">
+    <row r="42" spans="1:3" x14ac:dyDescent="0.4">
       <c r="A42" s="36" t="s">
         <v>481</v>
       </c>
       <c r="B42" s="19" t="s">
         <v>403</v>
       </c>
       <c r="C42" s="15" t="s">
         <v>482</v>
       </c>
     </row>
-    <row r="43" spans="1:3">
+    <row r="43" spans="1:3" x14ac:dyDescent="0.4">
       <c r="A43" s="36" t="s">
         <v>483</v>
       </c>
       <c r="B43" s="19" t="s">
         <v>403</v>
       </c>
       <c r="C43" s="37" t="s">
         <v>484</v>
       </c>
     </row>
-    <row r="44" spans="1:3">
+    <row r="44" spans="1:3" x14ac:dyDescent="0.4">
       <c r="A44" s="36" t="s">
         <v>485</v>
       </c>
       <c r="B44" s="19" t="s">
         <v>403</v>
       </c>
       <c r="C44" s="15" t="s">
         <v>486</v>
       </c>
     </row>
-    <row r="45" spans="1:3">
+    <row r="45" spans="1:3" x14ac:dyDescent="0.4">
       <c r="A45" s="36" t="s">
         <v>487</v>
       </c>
       <c r="B45" s="19" t="s">
         <v>403</v>
       </c>
       <c r="C45" s="15" t="s">
         <v>488</v>
       </c>
     </row>
-    <row r="46" spans="1:3">
+    <row r="46" spans="1:3" x14ac:dyDescent="0.4">
       <c r="A46" s="36" t="s">
         <v>489</v>
       </c>
       <c r="B46" s="19" t="s">
         <v>403</v>
       </c>
       <c r="C46" s="15" t="s">
         <v>490</v>
       </c>
     </row>
-    <row r="47" spans="1:3" s="63" customFormat="1">
+    <row r="47" spans="1:3" s="63" customFormat="1" x14ac:dyDescent="0.4">
       <c r="A47" s="36" t="s">
         <v>491</v>
       </c>
       <c r="B47" s="19" t="s">
         <v>403</v>
       </c>
       <c r="C47" s="15" t="s">
         <v>492</v>
       </c>
     </row>
-    <row r="48" spans="1:3">
+    <row r="48" spans="1:3" x14ac:dyDescent="0.4">
       <c r="A48" s="36" t="s">
         <v>493</v>
       </c>
       <c r="B48" s="19" t="s">
         <v>403</v>
       </c>
       <c r="C48" s="15" t="s">
         <v>494</v>
       </c>
     </row>
-    <row r="49" spans="1:3">
+    <row r="49" spans="1:3" x14ac:dyDescent="0.4">
       <c r="A49" s="36" t="s">
         <v>495</v>
       </c>
       <c r="B49" s="19" t="s">
         <v>403</v>
       </c>
       <c r="C49" s="15" t="s">
         <v>496</v>
       </c>
     </row>
-    <row r="50" spans="1:3">
+    <row r="50" spans="1:3" x14ac:dyDescent="0.4">
       <c r="A50" s="36" t="s">
         <v>497</v>
       </c>
       <c r="B50" s="19" t="s">
         <v>403</v>
       </c>
       <c r="C50" s="15" t="s">
         <v>498</v>
       </c>
     </row>
-    <row r="51" spans="1:3">
+    <row r="51" spans="1:3" x14ac:dyDescent="0.4">
       <c r="A51" s="36" t="s">
         <v>499</v>
       </c>
       <c r="B51" s="19" t="s">
         <v>403</v>
       </c>
       <c r="C51" s="15" t="s">
+        <v>779</v>
+      </c>
+    </row>
+    <row r="52" spans="1:3" x14ac:dyDescent="0.4">
+      <c r="A52" s="36" t="s">
         <v>500</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A52" s="36" t="s">
+      <c r="B52" s="19" t="s">
+        <v>403</v>
+      </c>
+      <c r="C52" s="15" t="s">
         <v>501</v>
       </c>
-      <c r="B52" s="19" t="s">
-[...2 lines deleted...]
-      <c r="C52" s="15" t="s">
+    </row>
+    <row r="53" spans="1:3" x14ac:dyDescent="0.4">
+      <c r="A53" s="36" t="s">
         <v>502</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A53" s="36" t="s">
+      <c r="B53" s="19" t="s">
+        <v>403</v>
+      </c>
+      <c r="C53" s="15" t="s">
         <v>503</v>
       </c>
-      <c r="B53" s="19" t="s">
-[...2 lines deleted...]
-      <c r="C53" s="15" t="s">
+    </row>
+    <row r="54" spans="1:3" x14ac:dyDescent="0.4">
+      <c r="A54" s="36" t="s">
         <v>504</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A54" s="36" t="s">
+      <c r="B54" s="19" t="s">
+        <v>403</v>
+      </c>
+      <c r="C54" s="15" t="s">
         <v>505</v>
       </c>
-      <c r="B54" s="19" t="s">
-[...2 lines deleted...]
-      <c r="C54" s="15" t="s">
+    </row>
+    <row r="55" spans="1:3" x14ac:dyDescent="0.4">
+      <c r="A55" s="36" t="s">
         <v>506</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A55" s="36" t="s">
+      <c r="B55" s="19" t="s">
+        <v>403</v>
+      </c>
+      <c r="C55" s="15" t="s">
         <v>507</v>
       </c>
-      <c r="B55" s="19" t="s">
-[...2 lines deleted...]
-      <c r="C55" s="15" t="s">
+    </row>
+    <row r="56" spans="1:3" x14ac:dyDescent="0.4">
+      <c r="A56" s="36" t="s">
         <v>508</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A56" s="36" t="s">
+      <c r="B56" s="19" t="s">
+        <v>403</v>
+      </c>
+      <c r="C56" s="15" t="s">
         <v>509</v>
       </c>
-      <c r="B56" s="19" t="s">
-[...2 lines deleted...]
-      <c r="C56" s="15" t="s">
+    </row>
+    <row r="57" spans="1:3" x14ac:dyDescent="0.4">
+      <c r="A57" s="36" t="s">
         <v>510</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A57" s="36" t="s">
+      <c r="B57" s="19" t="s">
+        <v>403</v>
+      </c>
+      <c r="C57" s="15" t="s">
         <v>511</v>
       </c>
-      <c r="B57" s="19" t="s">
-[...2 lines deleted...]
-      <c r="C57" s="15" t="s">
+    </row>
+    <row r="58" spans="1:3" x14ac:dyDescent="0.4">
+      <c r="A58" s="36" t="s">
         <v>512</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A58" s="36" t="s">
+      <c r="B58" s="19" t="s">
+        <v>403</v>
+      </c>
+      <c r="C58" s="15" t="s">
         <v>513</v>
       </c>
-      <c r="B58" s="19" t="s">
-[...2 lines deleted...]
-      <c r="C58" s="15" t="s">
+    </row>
+    <row r="59" spans="1:3" x14ac:dyDescent="0.4">
+      <c r="A59" s="36" t="s">
         <v>514</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A59" s="36" t="s">
+      <c r="B59" s="19" t="s">
+        <v>403</v>
+      </c>
+      <c r="C59" s="15" t="s">
         <v>515</v>
       </c>
-      <c r="B59" s="19" t="s">
-[...2 lines deleted...]
-      <c r="C59" s="15" t="s">
+    </row>
+    <row r="60" spans="1:3" x14ac:dyDescent="0.4">
+      <c r="A60" s="36" t="s">
         <v>516</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A60" s="36" t="s">
+      <c r="B60" s="19" t="s">
+        <v>403</v>
+      </c>
+      <c r="C60" s="15" t="s">
         <v>517</v>
       </c>
-      <c r="B60" s="19" t="s">
-[...2 lines deleted...]
-      <c r="C60" s="15" t="s">
+    </row>
+    <row r="61" spans="1:3" x14ac:dyDescent="0.4">
+      <c r="A61" s="36" t="s">
         <v>518</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A61" s="36" t="s">
+      <c r="B61" s="19" t="s">
+        <v>403</v>
+      </c>
+      <c r="C61" s="15" t="s">
         <v>519</v>
       </c>
-      <c r="B61" s="19" t="s">
-[...2 lines deleted...]
-      <c r="C61" s="15" t="s">
+    </row>
+    <row r="62" spans="1:3" x14ac:dyDescent="0.4">
+      <c r="A62" s="36" t="s">
         <v>520</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A62" s="36" t="s">
+      <c r="B62" s="19" t="s">
+        <v>403</v>
+      </c>
+      <c r="C62" s="15" t="s">
         <v>521</v>
       </c>
-      <c r="B62" s="19" t="s">
-[...2 lines deleted...]
-      <c r="C62" s="15" t="s">
+    </row>
+    <row r="63" spans="1:3" x14ac:dyDescent="0.4">
+      <c r="A63" s="36" t="s">
         <v>522</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A63" s="36" t="s">
+      <c r="B63" s="19" t="s">
+        <v>403</v>
+      </c>
+      <c r="C63" s="15" t="s">
         <v>523</v>
       </c>
-      <c r="B63" s="19" t="s">
-[...2 lines deleted...]
-      <c r="C63" s="15" t="s">
+    </row>
+    <row r="64" spans="1:3" x14ac:dyDescent="0.4">
+      <c r="A64" s="36" t="s">
         <v>524</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A64" s="36" t="s">
+      <c r="B64" s="19" t="s">
+        <v>403</v>
+      </c>
+      <c r="C64" s="15" t="s">
         <v>525</v>
       </c>
-      <c r="B64" s="19" t="s">
-[...2 lines deleted...]
-      <c r="C64" s="15" t="s">
+    </row>
+    <row r="65" spans="1:3" x14ac:dyDescent="0.4">
+      <c r="A65" s="36" t="s">
         <v>526</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A65" s="36" t="s">
+      <c r="B65" s="19" t="s">
+        <v>403</v>
+      </c>
+      <c r="C65" s="15" t="s">
         <v>527</v>
       </c>
-      <c r="B65" s="19" t="s">
-[...2 lines deleted...]
-      <c r="C65" s="15" t="s">
+    </row>
+    <row r="66" spans="1:3" x14ac:dyDescent="0.4">
+      <c r="A66" s="36" t="s">
         <v>528</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A66" s="36" t="s">
+      <c r="B66" s="19" t="s">
+        <v>403</v>
+      </c>
+      <c r="C66" s="15" t="s">
         <v>529</v>
       </c>
-      <c r="B66" s="19" t="s">
-[...2 lines deleted...]
-      <c r="C66" s="15" t="s">
+    </row>
+    <row r="67" spans="1:3" x14ac:dyDescent="0.4">
+      <c r="A67" s="36" t="s">
         <v>530</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A67" s="36" t="s">
+      <c r="B67" s="19" t="s">
+        <v>403</v>
+      </c>
+      <c r="C67" s="15" t="s">
         <v>531</v>
       </c>
-      <c r="B67" s="19" t="s">
-[...2 lines deleted...]
-      <c r="C67" s="15" t="s">
+    </row>
+    <row r="68" spans="1:3" x14ac:dyDescent="0.4">
+      <c r="A68" s="36" t="s">
         <v>532</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A68" s="36" t="s">
+      <c r="B68" s="19" t="s">
+        <v>403</v>
+      </c>
+      <c r="C68" s="15" t="s">
         <v>533</v>
       </c>
-      <c r="B68" s="19" t="s">
-[...2 lines deleted...]
-      <c r="C68" s="15" t="s">
+    </row>
+    <row r="69" spans="1:3" x14ac:dyDescent="0.4">
+      <c r="A69" s="36" t="s">
         <v>534</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A69" s="36" t="s">
+      <c r="B69" s="19" t="s">
+        <v>403</v>
+      </c>
+      <c r="C69" s="15" t="s">
         <v>535</v>
       </c>
-      <c r="B69" s="19" t="s">
-[...2 lines deleted...]
-      <c r="C69" s="15" t="s">
+    </row>
+    <row r="70" spans="1:3" x14ac:dyDescent="0.4">
+      <c r="A70" s="36" t="s">
         <v>536</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A70" s="36" t="s">
+      <c r="B70" s="19" t="s">
+        <v>403</v>
+      </c>
+      <c r="C70" s="15" t="s">
         <v>537</v>
       </c>
-      <c r="B70" s="19" t="s">
-[...2 lines deleted...]
-      <c r="C70" s="15" t="s">
+    </row>
+    <row r="71" spans="1:3" x14ac:dyDescent="0.4">
+      <c r="A71" s="36" t="s">
         <v>538</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A71" s="36" t="s">
+      <c r="B71" s="19" t="s">
+        <v>403</v>
+      </c>
+      <c r="C71" s="15" t="s">
         <v>539</v>
       </c>
-      <c r="B71" s="19" t="s">
-[...2 lines deleted...]
-      <c r="C71" s="15" t="s">
+    </row>
+    <row r="72" spans="1:3" x14ac:dyDescent="0.4">
+      <c r="A72" s="36" t="s">
         <v>540</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A72" s="36" t="s">
+      <c r="B72" s="19" t="s">
+        <v>403</v>
+      </c>
+      <c r="C72" s="15" t="s">
         <v>541</v>
       </c>
-      <c r="B72" s="19" t="s">
-[...2 lines deleted...]
-      <c r="C72" s="15" t="s">
+    </row>
+    <row r="73" spans="1:3" x14ac:dyDescent="0.4">
+      <c r="A73" s="36" t="s">
         <v>542</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A73" s="36" t="s">
+      <c r="B73" s="19" t="s">
+        <v>403</v>
+      </c>
+      <c r="C73" s="15" t="s">
         <v>543</v>
       </c>
-      <c r="B73" s="19" t="s">
-[...2 lines deleted...]
-      <c r="C73" s="15" t="s">
+    </row>
+    <row r="74" spans="1:3" x14ac:dyDescent="0.4">
+      <c r="A74" s="36" t="s">
         <v>544</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A74" s="36" t="s">
+      <c r="B74" s="19" t="s">
+        <v>403</v>
+      </c>
+      <c r="C74" s="15" t="s">
         <v>545</v>
       </c>
-      <c r="B74" s="19" t="s">
-[...2 lines deleted...]
-      <c r="C74" s="15" t="s">
+    </row>
+    <row r="75" spans="1:3" x14ac:dyDescent="0.4">
+      <c r="A75" s="36" t="s">
         <v>546</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A75" s="36" t="s">
+      <c r="B75" s="19" t="s">
+        <v>403</v>
+      </c>
+      <c r="C75" s="15" t="s">
         <v>547</v>
       </c>
-      <c r="B75" s="19" t="s">
-[...2 lines deleted...]
-      <c r="C75" s="15" t="s">
+    </row>
+    <row r="76" spans="1:3" x14ac:dyDescent="0.4">
+      <c r="A76" s="36" t="s">
         <v>548</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A76" s="36" t="s">
+      <c r="B76" s="19" t="s">
+        <v>403</v>
+      </c>
+      <c r="C76" s="15" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="77" spans="1:3" x14ac:dyDescent="0.4">
+      <c r="A77" s="36" t="s">
         <v>549</v>
       </c>
-      <c r="B76" s="19" t="s">
-[...2 lines deleted...]
-      <c r="C76" s="15" t="s">
+      <c r="B77" s="19" t="s">
+        <v>403</v>
+      </c>
+      <c r="C77" s="37" t="s">
         <v>550</v>
       </c>
     </row>
-    <row r="77" spans="1:3">
-      <c r="A77" s="36" t="s">
+    <row r="78" spans="1:3" x14ac:dyDescent="0.4">
+      <c r="A78" s="36" t="s">
         <v>551</v>
       </c>
-      <c r="B77" s="19" t="s">
-[...2 lines deleted...]
-      <c r="C77" s="37" t="s">
+      <c r="B78" s="19" t="s">
+        <v>403</v>
+      </c>
+      <c r="C78" s="15" t="s">
         <v>552</v>
       </c>
     </row>
-    <row r="78" spans="1:3">
-      <c r="A78" s="36" t="s">
+    <row r="79" spans="1:3" x14ac:dyDescent="0.4">
+      <c r="A79" s="36" t="s">
         <v>553</v>
       </c>
-      <c r="B78" s="19" t="s">
-[...2 lines deleted...]
-      <c r="C78" s="15" t="s">
+      <c r="B79" s="19" t="s">
+        <v>403</v>
+      </c>
+      <c r="C79" s="15" t="s">
         <v>554</v>
       </c>
     </row>
-    <row r="79" spans="1:3">
-      <c r="A79" s="36" t="s">
+    <row r="80" spans="1:3" x14ac:dyDescent="0.4">
+      <c r="A80" s="36" t="s">
         <v>555</v>
       </c>
-      <c r="B79" s="19" t="s">
-[...2 lines deleted...]
-      <c r="C79" s="15" t="s">
+      <c r="B80" s="19" t="s">
+        <v>403</v>
+      </c>
+      <c r="C80" s="15" t="s">
         <v>556</v>
       </c>
     </row>
-    <row r="80" spans="1:3">
-      <c r="A80" s="36" t="s">
+    <row r="81" spans="1:3" x14ac:dyDescent="0.4">
+      <c r="A81" s="36" t="s">
         <v>557</v>
       </c>
-      <c r="B80" s="19" t="s">
-[...2 lines deleted...]
-      <c r="C80" s="15" t="s">
+      <c r="B81" s="19" t="s">
+        <v>403</v>
+      </c>
+      <c r="C81" s="15" t="s">
         <v>558</v>
       </c>
     </row>
-    <row r="81" spans="1:3">
-      <c r="A81" s="36" t="s">
+    <row r="82" spans="1:3" x14ac:dyDescent="0.4">
+      <c r="A82" s="36" t="s">
         <v>559</v>
       </c>
-      <c r="B81" s="19" t="s">
-[...2 lines deleted...]
-      <c r="C81" s="15" t="s">
+      <c r="B82" s="19" t="s">
+        <v>403</v>
+      </c>
+      <c r="C82" s="15" t="s">
         <v>560</v>
       </c>
     </row>
-    <row r="82" spans="1:3">
-      <c r="A82" s="36" t="s">
+    <row r="83" spans="1:3" x14ac:dyDescent="0.4">
+      <c r="A83" s="36" t="s">
         <v>561</v>
       </c>
-      <c r="B82" s="19" t="s">
-[...2 lines deleted...]
-      <c r="C82" s="15" t="s">
+      <c r="B83" s="19" t="s">
+        <v>403</v>
+      </c>
+      <c r="C83" s="15" t="s">
         <v>562</v>
       </c>
     </row>
-    <row r="83" spans="1:3">
-      <c r="A83" s="36" t="s">
+    <row r="84" spans="1:3" x14ac:dyDescent="0.4">
+      <c r="A84" s="36" t="s">
         <v>563</v>
       </c>
-      <c r="B83" s="19" t="s">
-[...2 lines deleted...]
-      <c r="C83" s="15" t="s">
+      <c r="B84" s="19" t="s">
+        <v>403</v>
+      </c>
+      <c r="C84" s="15" t="s">
         <v>564</v>
       </c>
     </row>
-    <row r="84" spans="1:3">
-      <c r="A84" s="36" t="s">
+    <row r="85" spans="1:3" x14ac:dyDescent="0.4">
+      <c r="A85" s="36" t="s">
         <v>565</v>
       </c>
-      <c r="B84" s="19" t="s">
-[...2 lines deleted...]
-      <c r="C84" s="15" t="s">
+      <c r="B85" s="19" t="s">
+        <v>403</v>
+      </c>
+      <c r="C85" s="15" t="s">
         <v>566</v>
       </c>
     </row>
-    <row r="85" spans="1:3">
-      <c r="A85" s="36" t="s">
+    <row r="86" spans="1:3" x14ac:dyDescent="0.4">
+      <c r="A86" s="36" t="s">
         <v>567</v>
       </c>
-      <c r="B85" s="19" t="s">
-[...2 lines deleted...]
-      <c r="C85" s="15" t="s">
+      <c r="B86" s="19" t="s">
+        <v>403</v>
+      </c>
+      <c r="C86" s="15" t="s">
         <v>568</v>
       </c>
     </row>
-    <row r="86" spans="1:3">
-      <c r="A86" s="36" t="s">
+    <row r="87" spans="1:3" x14ac:dyDescent="0.4">
+      <c r="A87" s="36" t="s">
         <v>569</v>
       </c>
-      <c r="B86" s="19" t="s">
-[...2 lines deleted...]
-      <c r="C86" s="15" t="s">
+      <c r="B87" s="19" t="s">
+        <v>403</v>
+      </c>
+      <c r="C87" s="15" t="s">
         <v>570</v>
       </c>
     </row>
-    <row r="87" spans="1:3">
-      <c r="A87" s="36" t="s">
+    <row r="88" spans="1:3" x14ac:dyDescent="0.4">
+      <c r="A88" s="36" t="s">
         <v>571</v>
       </c>
-      <c r="B87" s="19" t="s">
-[...2 lines deleted...]
-      <c r="C87" s="15" t="s">
+      <c r="B88" s="19" t="s">
+        <v>403</v>
+      </c>
+      <c r="C88" s="15" t="s">
         <v>572</v>
       </c>
     </row>
-    <row r="88" spans="1:3">
-      <c r="A88" s="36" t="s">
+    <row r="89" spans="1:3" x14ac:dyDescent="0.4">
+      <c r="A89" s="36" t="s">
         <v>573</v>
       </c>
-      <c r="B88" s="19" t="s">
-[...2 lines deleted...]
-      <c r="C88" s="15" t="s">
+      <c r="B89" s="19" t="s">
+        <v>403</v>
+      </c>
+      <c r="C89" s="15" t="s">
         <v>574</v>
       </c>
     </row>
-    <row r="89" spans="1:3">
-      <c r="A89" s="36" t="s">
+    <row r="90" spans="1:3" x14ac:dyDescent="0.4">
+      <c r="A90" s="36" t="s">
         <v>575</v>
       </c>
-      <c r="B89" s="19" t="s">
-[...2 lines deleted...]
-      <c r="C89" s="15" t="s">
+      <c r="B90" s="19" t="s">
+        <v>403</v>
+      </c>
+      <c r="C90" s="15" t="s">
         <v>576</v>
       </c>
     </row>
-    <row r="90" spans="1:3">
-      <c r="A90" s="36" t="s">
+    <row r="91" spans="1:3" x14ac:dyDescent="0.4">
+      <c r="A91" s="36" t="s">
         <v>577</v>
       </c>
-      <c r="B90" s="19" t="s">
-[...2 lines deleted...]
-      <c r="C90" s="15" t="s">
+      <c r="B91" s="19" t="s">
+        <v>403</v>
+      </c>
+      <c r="C91" s="15" t="s">
         <v>578</v>
       </c>
     </row>
-    <row r="91" spans="1:3">
-      <c r="A91" s="36" t="s">
+    <row r="92" spans="1:3" x14ac:dyDescent="0.4">
+      <c r="A92" s="36" t="s">
         <v>579</v>
       </c>
-      <c r="B91" s="19" t="s">
-[...2 lines deleted...]
-      <c r="C91" s="15" t="s">
+      <c r="B92" s="19" t="s">
+        <v>403</v>
+      </c>
+      <c r="C92" s="15" t="s">
         <v>580</v>
       </c>
     </row>
-    <row r="92" spans="1:3">
-      <c r="A92" s="36" t="s">
+    <row r="93" spans="1:3" x14ac:dyDescent="0.4">
+      <c r="A93" s="36" t="s">
         <v>581</v>
       </c>
-      <c r="B92" s="19" t="s">
-[...2 lines deleted...]
-      <c r="C92" s="15" t="s">
+      <c r="B93" s="19" t="s">
+        <v>403</v>
+      </c>
+      <c r="C93" s="15" t="s">
         <v>582</v>
       </c>
     </row>
-    <row r="93" spans="1:3">
-      <c r="A93" s="36" t="s">
+    <row r="94" spans="1:3" x14ac:dyDescent="0.4">
+      <c r="A94" s="36" t="s">
         <v>583</v>
       </c>
-      <c r="B93" s="19" t="s">
-[...2 lines deleted...]
-      <c r="C93" s="15" t="s">
+      <c r="B94" s="19" t="s">
+        <v>403</v>
+      </c>
+      <c r="C94" s="15" t="s">
         <v>584</v>
       </c>
     </row>
-    <row r="94" spans="1:3">
-      <c r="A94" s="36" t="s">
+    <row r="95" spans="1:3" x14ac:dyDescent="0.4">
+      <c r="A95" s="36" t="s">
         <v>585</v>
       </c>
-      <c r="B94" s="19" t="s">
-[...2 lines deleted...]
-      <c r="C94" s="15" t="s">
+      <c r="B95" s="19" t="s">
+        <v>403</v>
+      </c>
+      <c r="C95" s="15" t="s">
         <v>586</v>
       </c>
     </row>
-    <row r="95" spans="1:3">
-      <c r="A95" s="36" t="s">
+    <row r="96" spans="1:3" x14ac:dyDescent="0.4">
+      <c r="A96" s="36" t="s">
         <v>587</v>
       </c>
-      <c r="B95" s="19" t="s">
-[...2 lines deleted...]
-      <c r="C95" s="15" t="s">
+      <c r="B96" s="19" t="s">
+        <v>403</v>
+      </c>
+      <c r="C96" s="15" t="s">
         <v>588</v>
       </c>
     </row>
-    <row r="96" spans="1:3">
-      <c r="A96" s="36" t="s">
+    <row r="97" spans="1:3" x14ac:dyDescent="0.4">
+      <c r="A97" s="36" t="s">
         <v>589</v>
       </c>
-      <c r="B96" s="19" t="s">
-[...2 lines deleted...]
-      <c r="C96" s="15" t="s">
+      <c r="B97" s="19" t="s">
+        <v>403</v>
+      </c>
+      <c r="C97" s="15" t="s">
         <v>590</v>
       </c>
     </row>
-    <row r="97" spans="1:3">
-      <c r="A97" s="36" t="s">
+    <row r="98" spans="1:3" x14ac:dyDescent="0.4">
+      <c r="A98" s="36" t="s">
         <v>591</v>
       </c>
-      <c r="B97" s="19" t="s">
-[...2 lines deleted...]
-      <c r="C97" s="15" t="s">
+      <c r="B98" s="19" t="s">
+        <v>403</v>
+      </c>
+      <c r="C98" s="15" t="s">
         <v>592</v>
       </c>
     </row>
-    <row r="98" spans="1:3">
-      <c r="A98" s="36" t="s">
+    <row r="99" spans="1:3" x14ac:dyDescent="0.4">
+      <c r="A99" s="36" t="s">
         <v>593</v>
       </c>
-      <c r="B98" s="19" t="s">
-[...2 lines deleted...]
-      <c r="C98" s="15" t="s">
+      <c r="B99" s="19" t="s">
+        <v>403</v>
+      </c>
+      <c r="C99" s="15" t="s">
         <v>594</v>
       </c>
     </row>
-    <row r="99" spans="1:3">
-      <c r="A99" s="36" t="s">
+    <row r="100" spans="1:3" x14ac:dyDescent="0.4">
+      <c r="A100" s="36" t="s">
         <v>595</v>
       </c>
-      <c r="B99" s="19" t="s">
-[...2 lines deleted...]
-      <c r="C99" s="15" t="s">
+      <c r="B100" s="19" t="s">
+        <v>403</v>
+      </c>
+      <c r="C100" s="15" t="s">
         <v>596</v>
       </c>
     </row>
-    <row r="100" spans="1:3">
-      <c r="A100" s="36" t="s">
+    <row r="101" spans="1:3" x14ac:dyDescent="0.4">
+      <c r="A101" s="36" t="s">
         <v>597</v>
       </c>
-      <c r="B100" s="19" t="s">
-[...2 lines deleted...]
-      <c r="C100" s="15" t="s">
+      <c r="B101" s="19" t="s">
+        <v>403</v>
+      </c>
+      <c r="C101" s="15" t="s">
         <v>598</v>
       </c>
     </row>
-    <row r="101" spans="1:3">
-      <c r="A101" s="36" t="s">
+    <row r="102" spans="1:3" x14ac:dyDescent="0.4">
+      <c r="A102" s="36" t="s">
         <v>599</v>
       </c>
-      <c r="B101" s="19" t="s">
-[...2 lines deleted...]
-      <c r="C101" s="15" t="s">
+      <c r="B102" s="19" t="s">
+        <v>403</v>
+      </c>
+      <c r="C102" s="47" t="s">
         <v>600</v>
       </c>
     </row>
-    <row r="102" spans="1:3">
-      <c r="A102" s="36" t="s">
+    <row r="103" spans="1:3" x14ac:dyDescent="0.4">
+      <c r="A103" s="36" t="s">
         <v>601</v>
       </c>
-      <c r="B102" s="19" t="s">
-[...2 lines deleted...]
-      <c r="C102" s="47" t="s">
+      <c r="B103" s="19" t="s">
+        <v>403</v>
+      </c>
+      <c r="C103" s="15" t="s">
+        <v>781</v>
+      </c>
+    </row>
+    <row r="104" spans="1:3" x14ac:dyDescent="0.4">
+      <c r="A104" s="36" t="s">
         <v>602</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A103" s="36" t="s">
+      <c r="B104" s="19" t="s">
+        <v>403</v>
+      </c>
+      <c r="C104" s="15" t="s">
         <v>603</v>
       </c>
-      <c r="B103" s="19" t="s">
-[...2 lines deleted...]
-      <c r="C103" s="15" t="s">
+    </row>
+    <row r="105" spans="1:3" x14ac:dyDescent="0.4">
+      <c r="A105" s="36" t="s">
         <v>604</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A104" s="36" t="s">
+      <c r="B105" s="19" t="s">
+        <v>403</v>
+      </c>
+      <c r="C105" s="15" t="s">
         <v>605</v>
       </c>
-      <c r="B104" s="19" t="s">
-[...2 lines deleted...]
-      <c r="C104" s="15" t="s">
+    </row>
+    <row r="106" spans="1:3" x14ac:dyDescent="0.4">
+      <c r="A106" s="36" t="s">
         <v>606</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A105" s="36" t="s">
+      <c r="B106" s="19" t="s">
+        <v>403</v>
+      </c>
+      <c r="C106" s="15" t="s">
         <v>607</v>
       </c>
-      <c r="B105" s="19" t="s">
-[...2 lines deleted...]
-      <c r="C105" s="15" t="s">
+    </row>
+    <row r="107" spans="1:3" x14ac:dyDescent="0.4">
+      <c r="A107" s="36" t="s">
         <v>608</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A106" s="36" t="s">
+      <c r="B107" s="19" t="s">
+        <v>403</v>
+      </c>
+      <c r="C107" s="15" t="s">
         <v>609</v>
       </c>
-      <c r="B106" s="19" t="s">
-[...2 lines deleted...]
-      <c r="C106" s="15" t="s">
+    </row>
+    <row r="108" spans="1:3" x14ac:dyDescent="0.4">
+      <c r="A108" s="36" t="s">
         <v>610</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A107" s="36" t="s">
+      <c r="B108" s="19" t="s">
+        <v>403</v>
+      </c>
+      <c r="C108" s="15" t="s">
         <v>611</v>
       </c>
-      <c r="B107" s="19" t="s">
-[...2 lines deleted...]
-      <c r="C107" s="15" t="s">
+    </row>
+    <row r="109" spans="1:3" x14ac:dyDescent="0.4">
+      <c r="A109" s="36" t="s">
         <v>612</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A108" s="36" t="s">
+      <c r="B109" s="19" t="s">
+        <v>403</v>
+      </c>
+      <c r="C109" s="15" t="s">
         <v>613</v>
       </c>
-      <c r="B108" s="19" t="s">
-[...2 lines deleted...]
-      <c r="C108" s="15" t="s">
+    </row>
+    <row r="110" spans="1:3" x14ac:dyDescent="0.4">
+      <c r="A110" s="36" t="s">
         <v>614</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A109" s="36" t="s">
+      <c r="B110" s="19" t="s">
+        <v>403</v>
+      </c>
+      <c r="C110" s="15" t="s">
         <v>615</v>
       </c>
-      <c r="B109" s="19" t="s">
-[...2 lines deleted...]
-      <c r="C109" s="15" t="s">
+    </row>
+    <row r="111" spans="1:3" x14ac:dyDescent="0.4">
+      <c r="A111" s="36" t="s">
         <v>616</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A110" s="36" t="s">
+      <c r="B111" s="19" t="s">
+        <v>403</v>
+      </c>
+      <c r="C111" s="15" t="s">
         <v>617</v>
       </c>
-      <c r="B110" s="19" t="s">
-[...2 lines deleted...]
-      <c r="C110" s="15" t="s">
+    </row>
+    <row r="112" spans="1:3" x14ac:dyDescent="0.4">
+      <c r="A112" s="36" t="s">
         <v>618</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A111" s="36" t="s">
+      <c r="B112" s="19" t="s">
+        <v>403</v>
+      </c>
+      <c r="C112" s="15" t="s">
         <v>619</v>
       </c>
-      <c r="B111" s="19" t="s">
-[...2 lines deleted...]
-      <c r="C111" s="15" t="s">
+    </row>
+    <row r="113" spans="1:3" x14ac:dyDescent="0.4">
+      <c r="A113" s="36" t="s">
         <v>620</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A112" s="36" t="s">
+      <c r="B113" s="19" t="s">
+        <v>403</v>
+      </c>
+      <c r="C113" s="15" t="s">
         <v>621</v>
       </c>
-      <c r="B112" s="19" t="s">
-[...2 lines deleted...]
-      <c r="C112" s="15" t="s">
+    </row>
+    <row r="114" spans="1:3" x14ac:dyDescent="0.4">
+      <c r="A114" s="36" t="s">
         <v>622</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A113" s="36" t="s">
+      <c r="B114" s="19" t="s">
+        <v>403</v>
+      </c>
+      <c r="C114" s="15" t="s">
         <v>623</v>
       </c>
-      <c r="B113" s="19" t="s">
-[...2 lines deleted...]
-      <c r="C113" s="15" t="s">
+    </row>
+    <row r="115" spans="1:3" x14ac:dyDescent="0.4">
+      <c r="A115" s="36" t="s">
         <v>624</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A114" s="36" t="s">
+      <c r="B115" s="19" t="s">
+        <v>403</v>
+      </c>
+      <c r="C115" s="15" t="s">
         <v>625</v>
       </c>
-      <c r="B114" s="19" t="s">
-[...2 lines deleted...]
-      <c r="C114" s="15" t="s">
+    </row>
+    <row r="116" spans="1:3" x14ac:dyDescent="0.4">
+      <c r="A116" s="36" t="s">
         <v>626</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A115" s="36" t="s">
+      <c r="B116" s="19" t="s">
+        <v>403</v>
+      </c>
+      <c r="C116" s="15" t="s">
         <v>627</v>
       </c>
-      <c r="B115" s="19" t="s">
-[...2 lines deleted...]
-      <c r="C115" s="15" t="s">
+    </row>
+    <row r="117" spans="1:3" x14ac:dyDescent="0.4">
+      <c r="A117" s="36" t="s">
         <v>628</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A116" s="36" t="s">
+      <c r="B117" s="19" t="s">
+        <v>403</v>
+      </c>
+      <c r="C117" s="15" t="s">
         <v>629</v>
       </c>
-      <c r="B116" s="19" t="s">
-[...2 lines deleted...]
-      <c r="C116" s="15" t="s">
+    </row>
+    <row r="118" spans="1:3" x14ac:dyDescent="0.4">
+      <c r="A118" s="36" t="s">
         <v>630</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A117" s="36" t="s">
+      <c r="B118" s="19" t="s">
+        <v>403</v>
+      </c>
+      <c r="C118" s="15" t="s">
         <v>631</v>
       </c>
-      <c r="B117" s="19" t="s">
-[...2 lines deleted...]
-      <c r="C117" s="15" t="s">
+    </row>
+    <row r="119" spans="1:3" x14ac:dyDescent="0.4">
+      <c r="A119" s="36" t="s">
         <v>632</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A118" s="36" t="s">
+      <c r="B119" s="19" t="s">
+        <v>403</v>
+      </c>
+      <c r="C119" s="15" t="s">
         <v>633</v>
       </c>
-      <c r="B118" s="19" t="s">
-[...2 lines deleted...]
-      <c r="C118" s="15" t="s">
+    </row>
+    <row r="120" spans="1:3" x14ac:dyDescent="0.4">
+      <c r="A120" s="36" t="s">
         <v>634</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A119" s="36" t="s">
+      <c r="B120" s="20" t="s">
+        <v>403</v>
+      </c>
+      <c r="C120" s="47" t="s">
         <v>635</v>
       </c>
-      <c r="B119" s="19" t="s">
-[...2 lines deleted...]
-      <c r="C119" s="15" t="s">
+    </row>
+    <row r="121" spans="1:3" x14ac:dyDescent="0.4">
+      <c r="A121" s="36" t="s">
         <v>636</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A120" s="36" t="s">
+      <c r="B121" s="19" t="s">
+        <v>403</v>
+      </c>
+      <c r="C121" s="15" t="s">
         <v>637</v>
       </c>
-      <c r="B120" s="20" t="s">
-[...2 lines deleted...]
-      <c r="C120" s="47" t="s">
+    </row>
+    <row r="122" spans="1:3" x14ac:dyDescent="0.4">
+      <c r="A122" s="36" t="s">
         <v>638</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A121" s="36" t="s">
+      <c r="B122" s="19" t="s">
+        <v>403</v>
+      </c>
+      <c r="C122" s="15" t="s">
+        <v>782</v>
+      </c>
+    </row>
+    <row r="123" spans="1:3" x14ac:dyDescent="0.4">
+      <c r="A123" s="36" t="s">
         <v>639</v>
       </c>
-      <c r="B121" s="19" t="s">
-[...2 lines deleted...]
-      <c r="C121" s="15" t="s">
+      <c r="B123" s="19" t="s">
+        <v>403</v>
+      </c>
+      <c r="C123" s="15" t="s">
         <v>640</v>
       </c>
     </row>
-    <row r="122" spans="1:3">
-      <c r="A122" s="36" t="s">
+    <row r="124" spans="1:3" x14ac:dyDescent="0.4">
+      <c r="A124" s="36" t="s">
         <v>641</v>
       </c>
-      <c r="B122" s="19" t="s">
-[...2 lines deleted...]
-      <c r="C122" s="15" t="s">
+      <c r="B124" s="19" t="s">
+        <v>403</v>
+      </c>
+      <c r="C124" s="15" t="s">
         <v>642</v>
       </c>
     </row>
-    <row r="123" spans="1:3">
-      <c r="A123" s="36" t="s">
+    <row r="125" spans="1:3" x14ac:dyDescent="0.4">
+      <c r="A125" s="36" t="s">
         <v>643</v>
       </c>
-      <c r="B123" s="19" t="s">
-[...2 lines deleted...]
-      <c r="C123" s="15" t="s">
+      <c r="B125" s="19" t="s">
+        <v>403</v>
+      </c>
+      <c r="C125" s="15" t="s">
         <v>644</v>
       </c>
     </row>
-    <row r="124" spans="1:3">
-      <c r="A124" s="36" t="s">
+    <row r="126" spans="1:3" x14ac:dyDescent="0.4">
+      <c r="A126" s="36" t="s">
         <v>645</v>
       </c>
-      <c r="B124" s="19" t="s">
-[...2 lines deleted...]
-      <c r="C124" s="15" t="s">
+      <c r="B126" s="19" t="s">
+        <v>403</v>
+      </c>
+      <c r="C126" s="15" t="s">
         <v>646</v>
       </c>
     </row>
-    <row r="125" spans="1:3">
-      <c r="A125" s="36" t="s">
+    <row r="127" spans="1:3" x14ac:dyDescent="0.4">
+      <c r="A127" s="21" t="s">
         <v>647</v>
       </c>
-      <c r="B125" s="19" t="s">
-[...2 lines deleted...]
-      <c r="C125" s="15" t="s">
+      <c r="B127" s="19" t="s">
+        <v>403</v>
+      </c>
+      <c r="C127" s="28" t="s">
         <v>648</v>
       </c>
     </row>
-    <row r="126" spans="1:3">
-      <c r="A126" s="36" t="s">
+    <row r="128" spans="1:3" x14ac:dyDescent="0.4">
+      <c r="A128" s="21" t="s">
         <v>649</v>
       </c>
-      <c r="B126" s="19" t="s">
-[...2 lines deleted...]
-      <c r="C126" s="15" t="s">
+      <c r="B128" s="19" t="s">
+        <v>403</v>
+      </c>
+      <c r="C128" s="28" t="s">
         <v>650</v>
       </c>
     </row>
-    <row r="127" spans="1:3">
-      <c r="A127" s="21" t="s">
+    <row r="129" spans="1:3" x14ac:dyDescent="0.4">
+      <c r="A129" s="21" t="s">
         <v>651</v>
       </c>
-      <c r="B127" s="19" t="s">
-[...2 lines deleted...]
-      <c r="C127" s="28" t="s">
+      <c r="B129" s="19" t="s">
+        <v>403</v>
+      </c>
+      <c r="C129" s="49" t="s">
         <v>652</v>
       </c>
     </row>
-    <row r="128" spans="1:3">
-      <c r="A128" s="21" t="s">
+    <row r="130" spans="1:3" x14ac:dyDescent="0.4">
+      <c r="A130" s="21" t="s">
         <v>653</v>
       </c>
-      <c r="B128" s="19" t="s">
-[...2 lines deleted...]
-      <c r="C128" s="28" t="s">
+      <c r="B130" s="19" t="s">
+        <v>403</v>
+      </c>
+      <c r="C130" s="49" t="s">
         <v>654</v>
       </c>
     </row>
-    <row r="129" spans="1:3">
-      <c r="A129" s="21" t="s">
+    <row r="131" spans="1:3" x14ac:dyDescent="0.4">
+      <c r="A131" s="21" t="s">
         <v>655</v>
       </c>
-      <c r="B129" s="19" t="s">
-[...2 lines deleted...]
-      <c r="C129" s="49" t="s">
+      <c r="B131" s="19" t="s">
+        <v>403</v>
+      </c>
+      <c r="C131" s="28" t="s">
         <v>656</v>
       </c>
     </row>
-    <row r="130" spans="1:3">
-      <c r="A130" s="21" t="s">
+    <row r="132" spans="1:3" x14ac:dyDescent="0.4">
+      <c r="A132" s="21" t="s">
         <v>657</v>
       </c>
-      <c r="B130" s="19" t="s">
-[...2 lines deleted...]
-      <c r="C130" s="49" t="s">
+      <c r="B132" s="19" t="s">
+        <v>403</v>
+      </c>
+      <c r="C132" s="28" t="s">
         <v>658</v>
       </c>
     </row>
-    <row r="131" spans="1:3">
-      <c r="A131" s="21" t="s">
+    <row r="133" spans="1:3" x14ac:dyDescent="0.4">
+      <c r="A133" s="21" t="s">
         <v>659</v>
       </c>
-      <c r="B131" s="19" t="s">
-[...2 lines deleted...]
-      <c r="C131" s="28" t="s">
+      <c r="B133" s="19" t="s">
+        <v>403</v>
+      </c>
+      <c r="C133" s="28" t="s">
         <v>660</v>
       </c>
     </row>
-    <row r="132" spans="1:3">
-      <c r="A132" s="21" t="s">
+    <row r="134" spans="1:3" x14ac:dyDescent="0.4">
+      <c r="A134" s="21" t="s">
         <v>661</v>
       </c>
-      <c r="B132" s="19" t="s">
-[...2 lines deleted...]
-      <c r="C132" s="28" t="s">
+      <c r="B134" s="19" t="s">
+        <v>403</v>
+      </c>
+      <c r="C134" s="28" t="s">
         <v>662</v>
       </c>
     </row>
-    <row r="133" spans="1:3">
-      <c r="A133" s="21" t="s">
+    <row r="135" spans="1:3" x14ac:dyDescent="0.4">
+      <c r="A135" s="21" t="s">
         <v>663</v>
       </c>
-      <c r="B133" s="19" t="s">
-[...2 lines deleted...]
-      <c r="C133" s="28" t="s">
+      <c r="B135" s="19" t="s">
+        <v>403</v>
+      </c>
+      <c r="C135" s="28" t="s">
         <v>664</v>
       </c>
     </row>
-    <row r="134" spans="1:3">
-      <c r="A134" s="21" t="s">
+    <row r="136" spans="1:3" x14ac:dyDescent="0.4">
+      <c r="A136" s="21" t="s">
         <v>665</v>
       </c>
-      <c r="B134" s="19" t="s">
-[...2 lines deleted...]
-      <c r="C134" s="28" t="s">
+      <c r="B136" s="19" t="s">
+        <v>403</v>
+      </c>
+      <c r="C136" s="28" t="s">
         <v>666</v>
       </c>
     </row>
-    <row r="135" spans="1:3">
-      <c r="A135" s="21" t="s">
+    <row r="137" spans="1:3" x14ac:dyDescent="0.4">
+      <c r="A137" s="21" t="s">
         <v>667</v>
       </c>
-      <c r="B135" s="19" t="s">
-[...2 lines deleted...]
-      <c r="C135" s="28" t="s">
+      <c r="B137" s="19" t="s">
+        <v>403</v>
+      </c>
+      <c r="C137" s="28" t="s">
         <v>668</v>
       </c>
     </row>
-    <row r="136" spans="1:3">
-      <c r="A136" s="21" t="s">
+    <row r="138" spans="1:3" x14ac:dyDescent="0.4">
+      <c r="A138" s="21" t="s">
         <v>669</v>
       </c>
-      <c r="B136" s="19" t="s">
-[...2 lines deleted...]
-      <c r="C136" s="28" t="s">
+      <c r="B138" s="19" t="s">
+        <v>403</v>
+      </c>
+      <c r="C138" s="28" t="s">
         <v>670</v>
       </c>
     </row>
-    <row r="137" spans="1:3">
-      <c r="A137" s="21" t="s">
+    <row r="139" spans="1:3" x14ac:dyDescent="0.4">
+      <c r="A139" s="21" t="s">
         <v>671</v>
       </c>
-      <c r="B137" s="19" t="s">
-[...2 lines deleted...]
-      <c r="C137" s="28" t="s">
+      <c r="B139" s="19" t="s">
+        <v>403</v>
+      </c>
+      <c r="C139" s="28" t="s">
         <v>672</v>
       </c>
     </row>
-    <row r="138" spans="1:3">
-      <c r="A138" s="21" t="s">
+    <row r="140" spans="1:3" x14ac:dyDescent="0.4">
+      <c r="A140" s="21" t="s">
         <v>673</v>
       </c>
-      <c r="B138" s="19" t="s">
-[...2 lines deleted...]
-      <c r="C138" s="28" t="s">
+      <c r="B140" s="19" t="s">
+        <v>403</v>
+      </c>
+      <c r="C140" s="28" t="s">
         <v>674</v>
       </c>
     </row>
-    <row r="139" spans="1:3">
-[...21 lines deleted...]
-    <row r="141" spans="1:3">
+    <row r="141" spans="1:3" x14ac:dyDescent="0.4">
       <c r="A141" s="52">
         <v>2222</v>
       </c>
       <c r="B141" s="19" t="s">
         <v>403</v>
       </c>
       <c r="C141" s="50" t="s">
-        <v>679</v>
-[...2 lines deleted...]
-    <row r="142" spans="1:3">
+        <v>675</v>
+      </c>
+    </row>
+    <row r="142" spans="1:3" x14ac:dyDescent="0.4">
       <c r="A142" s="52">
         <v>2223</v>
       </c>
       <c r="B142" s="19" t="s">
         <v>403</v>
       </c>
       <c r="C142" s="50" t="s">
-        <v>680</v>
-[...2 lines deleted...]
-    <row r="143" spans="1:3">
+        <v>676</v>
+      </c>
+    </row>
+    <row r="143" spans="1:3" x14ac:dyDescent="0.4">
       <c r="A143" s="52">
         <v>2224</v>
       </c>
       <c r="B143" s="19" t="s">
         <v>403</v>
       </c>
       <c r="C143" s="50" t="s">
-        <v>681</v>
-[...2 lines deleted...]
-    <row r="144" spans="1:3">
+        <v>677</v>
+      </c>
+    </row>
+    <row r="144" spans="1:3" x14ac:dyDescent="0.4">
       <c r="A144" s="52">
         <v>2225</v>
       </c>
       <c r="B144" s="19" t="s">
         <v>403</v>
       </c>
       <c r="C144" s="50" t="s">
-        <v>682</v>
-[...2 lines deleted...]
-    <row r="145" spans="1:3">
+        <v>678</v>
+      </c>
+    </row>
+    <row r="145" spans="1:3" x14ac:dyDescent="0.4">
       <c r="A145" s="52">
         <v>2226</v>
       </c>
       <c r="B145" s="19" t="s">
         <v>403</v>
       </c>
       <c r="C145" s="50" t="s">
-        <v>683</v>
-[...2 lines deleted...]
-    <row r="146" spans="1:3">
+        <v>679</v>
+      </c>
+    </row>
+    <row r="146" spans="1:3" x14ac:dyDescent="0.4">
       <c r="A146" s="52">
         <v>2227</v>
       </c>
       <c r="B146" s="19" t="s">
         <v>403</v>
       </c>
       <c r="C146" s="50" t="s">
-        <v>684</v>
-[...2 lines deleted...]
-    <row r="147" spans="1:3">
+        <v>680</v>
+      </c>
+    </row>
+    <row r="147" spans="1:3" x14ac:dyDescent="0.4">
       <c r="A147" s="52">
         <v>2228</v>
       </c>
       <c r="B147" s="19" t="s">
         <v>403</v>
       </c>
       <c r="C147" s="50" t="s">
+        <v>681</v>
+      </c>
+    </row>
+    <row r="148" spans="1:3" x14ac:dyDescent="0.4">
+      <c r="A148" s="21" t="s">
+        <v>682</v>
+      </c>
+      <c r="B148" s="19" t="s">
+        <v>403</v>
+      </c>
+      <c r="C148" s="15" t="s">
+        <v>683</v>
+      </c>
+    </row>
+    <row r="149" spans="1:3" x14ac:dyDescent="0.4">
+      <c r="A149" s="21" t="s">
+        <v>684</v>
+      </c>
+      <c r="B149" s="19" t="s">
+        <v>403</v>
+      </c>
+      <c r="C149" s="28" t="s">
         <v>685</v>
       </c>
     </row>
-    <row r="148" spans="1:3">
-      <c r="A148" s="21" t="s">
+    <row r="150" spans="1:3" x14ac:dyDescent="0.4">
+      <c r="A150" s="60" t="s">
         <v>686</v>
       </c>
-      <c r="B148" s="19" t="s">
-[...2 lines deleted...]
-      <c r="C148" s="15" t="s">
+      <c r="B150" s="20" t="s">
+        <v>403</v>
+      </c>
+      <c r="C150" s="30" t="s">
         <v>687</v>
       </c>
     </row>
-    <row r="149" spans="1:3">
-      <c r="A149" s="21" t="s">
+    <row r="151" spans="1:3" x14ac:dyDescent="0.4">
+      <c r="A151" s="36" t="s">
         <v>688</v>
       </c>
-      <c r="B149" s="19" t="s">
-[...2 lines deleted...]
-      <c r="C149" s="28" t="s">
+      <c r="B151" s="20" t="s">
+        <v>403</v>
+      </c>
+      <c r="C151" s="30" t="s">
         <v>689</v>
       </c>
     </row>
-    <row r="150" spans="1:3">
-      <c r="A150" s="60" t="s">
+    <row r="152" spans="1:3" x14ac:dyDescent="0.4">
+      <c r="A152" s="36" t="s">
         <v>690</v>
       </c>
-      <c r="B150" s="20" t="s">
-[...2 lines deleted...]
-      <c r="C150" s="30" t="s">
+      <c r="B152" s="20" t="s">
+        <v>403</v>
+      </c>
+      <c r="C152" s="30" t="s">
         <v>691</v>
       </c>
     </row>
-    <row r="151" spans="1:3">
-      <c r="A151" s="36" t="s">
+    <row r="153" spans="1:3" x14ac:dyDescent="0.4">
+      <c r="A153" s="36" t="s">
         <v>692</v>
       </c>
-      <c r="B151" s="20" t="s">
-[...2 lines deleted...]
-      <c r="C151" s="30" t="s">
+      <c r="B153" s="20" t="s">
+        <v>403</v>
+      </c>
+      <c r="C153" s="30" t="s">
         <v>693</v>
       </c>
     </row>
-    <row r="152" spans="1:3">
-      <c r="A152" s="36" t="s">
+    <row r="154" spans="1:3" x14ac:dyDescent="0.4">
+      <c r="A154" s="36" t="s">
         <v>694</v>
       </c>
-      <c r="B152" s="20" t="s">
-[...2 lines deleted...]
-      <c r="C152" s="30" t="s">
+      <c r="B154" s="64" t="s">
+        <v>403</v>
+      </c>
+      <c r="C154" s="65" t="s">
         <v>695</v>
       </c>
     </row>
-    <row r="153" spans="1:3">
-      <c r="A153" s="36" t="s">
+    <row r="155" spans="1:3" x14ac:dyDescent="0.4">
+      <c r="A155" s="31" t="s">
         <v>696</v>
       </c>
-      <c r="B153" s="20" t="s">
-[...2 lines deleted...]
-      <c r="C153" s="30" t="s">
+      <c r="B155" s="64" t="s">
+        <v>403</v>
+      </c>
+      <c r="C155" s="66" t="s">
         <v>697</v>
-      </c>
-[...20 lines deleted...]
-        <v>701</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <phoneticPr fontId="1"/>
   <conditionalFormatting sqref="A3:A158">
-    <cfRule type="duplicateValues" dxfId="13" priority="86"/>
+    <cfRule type="duplicateValues" dxfId="6" priority="86"/>
   </conditionalFormatting>
   <conditionalFormatting sqref="A148">
-    <cfRule type="duplicateValues" dxfId="12" priority="5"/>
+    <cfRule type="duplicateValues" dxfId="5" priority="5"/>
   </conditionalFormatting>
   <conditionalFormatting sqref="A149">
-    <cfRule type="duplicateValues" dxfId="11" priority="4"/>
+    <cfRule type="duplicateValues" dxfId="4" priority="4"/>
   </conditionalFormatting>
   <conditionalFormatting sqref="A155 A3:A149">
-    <cfRule type="duplicateValues" dxfId="10" priority="30"/>
+    <cfRule type="duplicateValues" dxfId="3" priority="30"/>
   </conditionalFormatting>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="67" orientation="portrait" r:id="rId1"/>
   <rowBreaks count="2" manualBreakCount="2">
     <brk id="44" max="2" man="1"/>
     <brk id="91" max="2" man="1"/>
   </rowBreaks>
   <tableParts count="1">
     <tablePart r:id="rId2"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2A6CA1EE-2AD5-4455-B5B6-C0C15B93EBB3}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:B44"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="115" workbookViewId="0">
       <selection sqref="A1:B1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="18.75"/>
+  <sheetFormatPr defaultRowHeight="18.75" x14ac:dyDescent="0.4"/>
   <cols>
     <col min="1" max="1" width="11.25" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="53.125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:2">
+    <row r="1" spans="1:2" x14ac:dyDescent="0.4">
       <c r="A1" s="69" t="s">
-        <v>702</v>
+        <v>698</v>
       </c>
       <c r="B1" s="69"/>
     </row>
-    <row r="2" spans="1:2">
+    <row r="2" spans="1:2" x14ac:dyDescent="0.4">
       <c r="A2" s="8" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="8" t="s">
+        <v>699</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2" x14ac:dyDescent="0.4">
+      <c r="A3" s="16" t="s">
+        <v>700</v>
+      </c>
+      <c r="B3" s="58" t="s">
+        <v>701</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2" x14ac:dyDescent="0.4">
+      <c r="A4" s="17" t="s">
+        <v>702</v>
+      </c>
+      <c r="B4" s="56" t="s">
         <v>703</v>
       </c>
     </row>
-    <row r="3" spans="1:2">
-      <c r="A3" s="16" t="s">
+    <row r="5" spans="1:2" x14ac:dyDescent="0.4">
+      <c r="A5" s="16" t="s">
         <v>704</v>
       </c>
-      <c r="B3" s="58" t="s">
+      <c r="B5" s="58" t="s">
         <v>705</v>
       </c>
     </row>
-    <row r="4" spans="1:2">
-      <c r="A4" s="17" t="s">
+    <row r="6" spans="1:2" x14ac:dyDescent="0.4">
+      <c r="A6" s="16" t="s">
         <v>706</v>
       </c>
-      <c r="B4" s="56" t="s">
+      <c r="B6" s="58" t="s">
         <v>707</v>
       </c>
     </row>
-    <row r="5" spans="1:2">
-      <c r="A5" s="16" t="s">
+    <row r="7" spans="1:2" x14ac:dyDescent="0.4">
+      <c r="A7" s="17" t="s">
         <v>708</v>
       </c>
-      <c r="B5" s="58" t="s">
+      <c r="B7" s="56" t="s">
         <v>709</v>
       </c>
     </row>
-    <row r="6" spans="1:2">
-[...15 lines deleted...]
-    <row r="8" spans="1:2">
+    <row r="8" spans="1:2" x14ac:dyDescent="0.4">
       <c r="A8" s="57">
         <v>2137</v>
       </c>
       <c r="B8" s="56" t="s">
+        <v>710</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2" x14ac:dyDescent="0.4">
+      <c r="A9" s="17" t="s">
+        <v>711</v>
+      </c>
+      <c r="B9" s="56" t="s">
+        <v>712</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2" x14ac:dyDescent="0.4">
+      <c r="A10" s="16" t="s">
+        <v>713</v>
+      </c>
+      <c r="B10" s="58" t="s">
         <v>714</v>
       </c>
     </row>
-    <row r="9" spans="1:2">
-      <c r="A9" s="17" t="s">
+    <row r="11" spans="1:2" x14ac:dyDescent="0.4">
+      <c r="A11" s="17" t="s">
         <v>715</v>
       </c>
-      <c r="B9" s="56" t="s">
+      <c r="B11" s="56" t="s">
         <v>716</v>
       </c>
     </row>
-    <row r="10" spans="1:2">
-      <c r="A10" s="16" t="s">
+    <row r="12" spans="1:2" x14ac:dyDescent="0.4">
+      <c r="A12" s="18" t="s">
         <v>717</v>
       </c>
-      <c r="B10" s="58" t="s">
+      <c r="B12" s="58" t="s">
         <v>718</v>
       </c>
     </row>
-    <row r="11" spans="1:2">
-[...15 lines deleted...]
-    <row r="13" spans="1:2">
+    <row r="13" spans="1:2" x14ac:dyDescent="0.4">
       <c r="A13" s="54">
         <v>2142</v>
       </c>
       <c r="B13" s="58" t="s">
+        <v>719</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2" x14ac:dyDescent="0.4">
+      <c r="A14" s="17" t="s">
+        <v>720</v>
+      </c>
+      <c r="B14" s="56" t="s">
+        <v>721</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2" x14ac:dyDescent="0.4">
+      <c r="A15" s="16" t="s">
+        <v>722</v>
+      </c>
+      <c r="B15" s="58" t="s">
         <v>723</v>
       </c>
     </row>
-    <row r="14" spans="1:2">
-      <c r="A14" s="17" t="s">
+    <row r="16" spans="1:2" x14ac:dyDescent="0.4">
+      <c r="A16" s="17" t="s">
         <v>724</v>
       </c>
-      <c r="B14" s="56" t="s">
+      <c r="B16" s="56" t="s">
         <v>725</v>
       </c>
     </row>
-    <row r="15" spans="1:2">
-      <c r="A15" s="16" t="s">
+    <row r="17" spans="1:2" x14ac:dyDescent="0.4">
+      <c r="A17" s="17" t="s">
         <v>726</v>
       </c>
-      <c r="B15" s="58" t="s">
+      <c r="B17" s="56" t="s">
         <v>727</v>
       </c>
     </row>
-    <row r="16" spans="1:2">
-      <c r="A16" s="17" t="s">
+    <row r="18" spans="1:2" x14ac:dyDescent="0.4">
+      <c r="A18" s="16" t="s">
         <v>728</v>
       </c>
-      <c r="B16" s="56" t="s">
+      <c r="B18" s="58" t="s">
         <v>729</v>
       </c>
     </row>
-    <row r="17" spans="1:2">
-      <c r="A17" s="17" t="s">
+    <row r="19" spans="1:2" x14ac:dyDescent="0.4">
+      <c r="A19" s="55" t="s">
         <v>730</v>
       </c>
-      <c r="B17" s="56" t="s">
+      <c r="B19" s="56" t="s">
         <v>731</v>
       </c>
     </row>
-    <row r="18" spans="1:2">
-      <c r="A18" s="16" t="s">
+    <row r="20" spans="1:2" x14ac:dyDescent="0.4">
+      <c r="A20" s="16" t="s">
         <v>732</v>
       </c>
-      <c r="B18" s="58" t="s">
+      <c r="B20" s="58" t="s">
         <v>733</v>
       </c>
     </row>
-    <row r="19" spans="1:2">
-      <c r="A19" s="55" t="s">
+    <row r="21" spans="1:2" x14ac:dyDescent="0.4">
+      <c r="A21" s="17" t="s">
         <v>734</v>
       </c>
-      <c r="B19" s="56" t="s">
+      <c r="B21" s="56" t="s">
         <v>735</v>
       </c>
     </row>
-    <row r="20" spans="1:2">
-      <c r="A20" s="16" t="s">
+    <row r="22" spans="1:2" x14ac:dyDescent="0.4">
+      <c r="A22" s="16" t="s">
         <v>736</v>
       </c>
-      <c r="B20" s="58" t="s">
+      <c r="B22" s="58" t="s">
         <v>737</v>
       </c>
     </row>
-    <row r="21" spans="1:2">
-      <c r="A21" s="17" t="s">
+    <row r="23" spans="1:2" x14ac:dyDescent="0.4">
+      <c r="A23" s="17" t="s">
         <v>738</v>
       </c>
-      <c r="B21" s="56" t="s">
+      <c r="B23" s="56" t="s">
         <v>739</v>
       </c>
     </row>
-    <row r="22" spans="1:2">
-      <c r="A22" s="16" t="s">
+    <row r="24" spans="1:2" x14ac:dyDescent="0.4">
+      <c r="A24" s="16" t="s">
         <v>740</v>
       </c>
-      <c r="B22" s="58" t="s">
+      <c r="B24" s="58" t="s">
         <v>741</v>
       </c>
     </row>
-    <row r="23" spans="1:2">
-      <c r="A23" s="17" t="s">
+    <row r="25" spans="1:2" x14ac:dyDescent="0.4">
+      <c r="A25" s="17" t="s">
         <v>742</v>
       </c>
-      <c r="B23" s="56" t="s">
+      <c r="B25" s="56" t="s">
         <v>743</v>
       </c>
     </row>
-    <row r="24" spans="1:2">
-      <c r="A24" s="16" t="s">
+    <row r="26" spans="1:2" x14ac:dyDescent="0.4">
+      <c r="A26" s="16" t="s">
         <v>744</v>
       </c>
-      <c r="B24" s="58" t="s">
+      <c r="B26" s="58" t="s">
         <v>745</v>
       </c>
     </row>
-    <row r="25" spans="1:2">
-      <c r="A25" s="17" t="s">
+    <row r="27" spans="1:2" x14ac:dyDescent="0.4">
+      <c r="A27" s="16" t="s">
         <v>746</v>
       </c>
-      <c r="B25" s="56" t="s">
+      <c r="B27" s="58" t="s">
         <v>747</v>
       </c>
     </row>
-    <row r="26" spans="1:2">
-      <c r="A26" s="16" t="s">
+    <row r="28" spans="1:2" x14ac:dyDescent="0.4">
+      <c r="A28" s="17" t="s">
         <v>748</v>
       </c>
-      <c r="B26" s="58" t="s">
+      <c r="B28" s="56" t="s">
         <v>749</v>
       </c>
     </row>
-    <row r="27" spans="1:2">
-      <c r="A27" s="16" t="s">
+    <row r="29" spans="1:2" x14ac:dyDescent="0.4">
+      <c r="A29" s="16" t="s">
         <v>750</v>
       </c>
-      <c r="B27" s="58" t="s">
+      <c r="B29" s="58" t="s">
         <v>751</v>
       </c>
     </row>
-    <row r="28" spans="1:2">
-      <c r="A28" s="17" t="s">
+    <row r="30" spans="1:2" x14ac:dyDescent="0.4">
+      <c r="A30" s="17" t="s">
         <v>752</v>
       </c>
-      <c r="B28" s="56" t="s">
+      <c r="B30" s="56" t="s">
         <v>753</v>
       </c>
     </row>
-    <row r="29" spans="1:2">
-      <c r="A29" s="16" t="s">
+    <row r="31" spans="1:2" x14ac:dyDescent="0.4">
+      <c r="A31" s="16" t="s">
         <v>754</v>
       </c>
-      <c r="B29" s="58" t="s">
+      <c r="B31" s="58" t="s">
         <v>755</v>
       </c>
     </row>
-    <row r="30" spans="1:2">
-      <c r="A30" s="17" t="s">
+    <row r="32" spans="1:2" x14ac:dyDescent="0.4">
+      <c r="A32" s="17" t="s">
         <v>756</v>
       </c>
-      <c r="B30" s="56" t="s">
+      <c r="B32" s="56" t="s">
         <v>757</v>
       </c>
     </row>
-    <row r="31" spans="1:2">
-[...15 lines deleted...]
-    <row r="33" spans="1:2">
+    <row r="33" spans="1:2" x14ac:dyDescent="0.4">
       <c r="A33" s="57">
         <v>2229</v>
       </c>
       <c r="B33" s="59" t="s">
-        <v>762</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:2">
+        <v>758</v>
+      </c>
+    </row>
+    <row r="34" spans="1:2" x14ac:dyDescent="0.4">
       <c r="A34" s="57">
         <v>2230</v>
       </c>
       <c r="B34" s="59" t="s">
-        <v>763</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:2">
+        <v>759</v>
+      </c>
+    </row>
+    <row r="35" spans="1:2" x14ac:dyDescent="0.4">
       <c r="A35" s="57">
         <v>2231</v>
       </c>
       <c r="B35" s="15" t="s">
+        <v>760</v>
+      </c>
+    </row>
+    <row r="36" spans="1:2" x14ac:dyDescent="0.4">
+      <c r="A36" s="16" t="s">
+        <v>761</v>
+      </c>
+      <c r="B36" s="58" t="s">
+        <v>762</v>
+      </c>
+    </row>
+    <row r="37" spans="1:2" x14ac:dyDescent="0.4">
+      <c r="A37" s="17" t="s">
+        <v>763</v>
+      </c>
+      <c r="B37" s="56" t="s">
         <v>764</v>
       </c>
     </row>
-    <row r="36" spans="1:2">
-      <c r="A36" s="16" t="s">
+    <row r="38" spans="1:2" x14ac:dyDescent="0.4">
+      <c r="A38" s="16" t="s">
         <v>765</v>
       </c>
-      <c r="B36" s="58" t="s">
+      <c r="B38" s="58" t="s">
         <v>766</v>
       </c>
     </row>
-    <row r="37" spans="1:2">
-      <c r="A37" s="17" t="s">
+    <row r="39" spans="1:2" x14ac:dyDescent="0.4">
+      <c r="A39" s="16" t="s">
         <v>767</v>
       </c>
-      <c r="B37" s="56" t="s">
+      <c r="B39" s="58" t="s">
         <v>768</v>
       </c>
     </row>
-    <row r="38" spans="1:2">
-      <c r="A38" s="16" t="s">
+    <row r="40" spans="1:2" x14ac:dyDescent="0.4">
+      <c r="A40" s="17" t="s">
         <v>769</v>
       </c>
-      <c r="B38" s="58" t="s">
+      <c r="B40" s="56" t="s">
         <v>770</v>
       </c>
     </row>
-    <row r="39" spans="1:2">
-      <c r="A39" s="16" t="s">
+    <row r="41" spans="1:2" x14ac:dyDescent="0.4">
+      <c r="A41" s="16" t="s">
         <v>771</v>
       </c>
-      <c r="B39" s="58" t="s">
+      <c r="B41" s="58" t="s">
         <v>772</v>
       </c>
     </row>
-    <row r="40" spans="1:2">
-      <c r="A40" s="17" t="s">
+    <row r="42" spans="1:2" x14ac:dyDescent="0.4">
+      <c r="A42" s="17" t="s">
         <v>773</v>
       </c>
-      <c r="B40" s="56" t="s">
+      <c r="B42" s="56" t="s">
         <v>774</v>
       </c>
     </row>
-    <row r="41" spans="1:2">
-      <c r="A41" s="16" t="s">
+    <row r="43" spans="1:2" x14ac:dyDescent="0.4">
+      <c r="A43" s="16" t="s">
         <v>775</v>
       </c>
-      <c r="B41" s="58" t="s">
+      <c r="B43" s="58" t="s">
         <v>776</v>
       </c>
     </row>
-    <row r="42" spans="1:2">
-      <c r="A42" s="17" t="s">
+    <row r="44" spans="1:2" x14ac:dyDescent="0.4">
+      <c r="A44" s="17" t="s">
         <v>777</v>
       </c>
-      <c r="B42" s="56" t="s">
+      <c r="B44" s="56" t="s">
         <v>778</v>
-      </c>
-[...14 lines deleted...]
-        <v>782</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:B1"/>
   </mergeCells>
   <phoneticPr fontId="1"/>
   <conditionalFormatting sqref="A3:A44">
     <cfRule type="duplicateValues" dxfId="2" priority="96"/>
   </conditionalFormatting>
   <conditionalFormatting sqref="A19">
     <cfRule type="duplicateValues" dxfId="1" priority="3"/>
   </conditionalFormatting>
   <conditionalFormatting sqref="A20:A44 A3:A18">
     <cfRule type="duplicateValues" dxfId="0" priority="43"/>
   </conditionalFormatting>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="89" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{e296e639-91e9-4bb7-a1e8-7ae7de7d97ca}" enabled="1" method="Privileged" siteId="{a449438d-3606-490b-844f-c4e15e535fca}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Application>Microsoft Excel Online</Application>
+  <Application>Microsoft Excel</Application>
+  <DocSecurity>0</DocSecurity>
+  <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="4" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>ワークシート</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpstr>名前付き一覧</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="12" baseType="lpstr">
+      <vt:lpstr>2026中央パート</vt:lpstr>
+      <vt:lpstr>2026体育会</vt:lpstr>
+      <vt:lpstr>2026学術</vt:lpstr>
+      <vt:lpstr>2026学芸</vt:lpstr>
+      <vt:lpstr>2026登録団体</vt:lpstr>
+      <vt:lpstr>2026その他</vt:lpstr>
+      <vt:lpstr>'2026その他'!Print_Area</vt:lpstr>
+      <vt:lpstr>'2026学芸'!Print_Area</vt:lpstr>
+      <vt:lpstr>'2026学術'!Print_Area</vt:lpstr>
+      <vt:lpstr>'2026体育会'!Print_Area</vt:lpstr>
+      <vt:lpstr>'2026中央パート'!Print_Area</vt:lpstr>
+      <vt:lpstr>'2026登録団体'!Print_Area</vt:lpstr>
+    </vt:vector>
+  </TitlesOfParts>
   <Manager/>
   <Company>学校法人立命館</Company>
+  <LinksUpToDate>false</LinksUpToDate>
+  <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
+  <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>尾本 真璃恵</dc:creator>
   <cp:keywords/>
   <dc:description/>
-  <cp:lastModifiedBy/>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>