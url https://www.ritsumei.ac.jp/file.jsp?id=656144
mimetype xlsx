--- v0 (2026-03-07)
+++ v1 (2026-04-26)
@@ -1,58 +1,59 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28925"/>
   <workbookPr saveExternalLinkValues="0" defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\ca03-ns2\理工学部事務室\課内共有\030.大学院\050_入試\2027年4月（26年9月）入学　大学院入試\★入試共通様式\●データ授受用書式\2026年9月入学入試分\研究計画書（様式SE1）\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E6D7766A-37F2-4F33-8A72-0114E7FC5467}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{694AFA24-1B9A-4A29-954A-756D9EB9C236}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{2CD2EE19-0904-4395-9F37-049124FEA9E6}"/>
   </bookViews>
   <sheets>
     <sheet name="●研究計画書（書式）" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'●研究計画書（書式）'!$A$1:$AJ$52</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="20" uniqueCount="20">
   <si>
     <t>＊本学記入欄</t>
     <rPh sb="1" eb="3">
       <t>ホンガク</t>
     </rPh>
@@ -547,219 +548,219 @@
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...140 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="標準" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="11">
     <dxf>
       <fill>
         <patternFill patternType="none">
           <bgColor auto="1"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill patternType="none">
           <bgColor auto="1"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill patternType="none">
           <bgColor auto="1"/>
         </patternFill>
@@ -1581,1576 +1582,1576 @@
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="B17" sqref="B17:AJ28"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="2.5" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.4"/>
   <cols>
     <col min="1" max="1" width="1" style="1" customWidth="1"/>
     <col min="2" max="35" width="2.5" style="1"/>
     <col min="36" max="36" width="2.5" style="1" customWidth="1"/>
     <col min="37" max="16384" width="2.5" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:36" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="AJ1" s="12" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="2" spans="1:36" ht="20.25" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="3" spans="1:36" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B3" s="11" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="5" spans="1:36" ht="24" x14ac:dyDescent="0.4">
-      <c r="A5" s="41" t="s">
+      <c r="A5" s="22" t="s">
         <v>9</v>
       </c>
-      <c r="B5" s="41"/>
-[...33 lines deleted...]
-      <c r="AJ5" s="41"/>
+      <c r="B5" s="22"/>
+      <c r="C5" s="22"/>
+      <c r="D5" s="22"/>
+      <c r="E5" s="22"/>
+      <c r="F5" s="22"/>
+      <c r="G5" s="22"/>
+      <c r="H5" s="22"/>
+      <c r="I5" s="22"/>
+      <c r="J5" s="22"/>
+      <c r="K5" s="22"/>
+      <c r="L5" s="22"/>
+      <c r="M5" s="22"/>
+      <c r="N5" s="22"/>
+      <c r="O5" s="22"/>
+      <c r="P5" s="22"/>
+      <c r="Q5" s="22"/>
+      <c r="R5" s="22"/>
+      <c r="S5" s="22"/>
+      <c r="T5" s="22"/>
+      <c r="U5" s="22"/>
+      <c r="V5" s="22"/>
+      <c r="W5" s="22"/>
+      <c r="X5" s="22"/>
+      <c r="Y5" s="22"/>
+      <c r="Z5" s="22"/>
+      <c r="AA5" s="22"/>
+      <c r="AB5" s="22"/>
+      <c r="AC5" s="22"/>
+      <c r="AD5" s="22"/>
+      <c r="AE5" s="22"/>
+      <c r="AF5" s="22"/>
+      <c r="AG5" s="22"/>
+      <c r="AH5" s="22"/>
+      <c r="AI5" s="22"/>
+      <c r="AJ5" s="22"/>
     </row>
     <row r="6" spans="1:36" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="X6" s="40">
+      <c r="X6" s="21">
         <v>20</v>
       </c>
-      <c r="Y6" s="40"/>
-[...1 lines deleted...]
-      <c r="AA6" s="64"/>
+      <c r="Y6" s="21"/>
+      <c r="Z6" s="49"/>
+      <c r="AA6" s="49"/>
       <c r="AB6" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="AC6" s="21"/>
-      <c r="AD6" s="21"/>
+      <c r="AC6" s="50"/>
+      <c r="AD6" s="50"/>
       <c r="AE6" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="AF6" s="21"/>
-      <c r="AG6" s="21"/>
+      <c r="AF6" s="50"/>
+      <c r="AG6" s="50"/>
       <c r="AH6" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7" spans="1:36" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A7" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="8" spans="1:36" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A8" s="13" t="s">
         <v>1</v>
       </c>
       <c r="B8" s="4"/>
       <c r="C8" s="4"/>
       <c r="D8" s="4"/>
       <c r="E8" s="4"/>
       <c r="F8" s="5"/>
-      <c r="G8" s="28" t="s">
+      <c r="G8" s="63" t="s">
         <v>14</v>
       </c>
-      <c r="H8" s="29"/>
-[...10 lines deleted...]
-      <c r="S8" s="48" t="s">
+      <c r="H8" s="64"/>
+      <c r="I8" s="38"/>
+      <c r="J8" s="38"/>
+      <c r="K8" s="38"/>
+      <c r="L8" s="38"/>
+      <c r="M8" s="38"/>
+      <c r="N8" s="38"/>
+      <c r="O8" s="38"/>
+      <c r="P8" s="38"/>
+      <c r="Q8" s="38"/>
+      <c r="R8" s="51"/>
+      <c r="S8" s="29" t="s">
         <v>6</v>
       </c>
-      <c r="T8" s="49"/>
-[...5 lines deleted...]
-      <c r="Z8" s="34" t="s">
+      <c r="T8" s="30"/>
+      <c r="U8" s="37"/>
+      <c r="V8" s="38"/>
+      <c r="W8" s="38"/>
+      <c r="X8" s="38"/>
+      <c r="Y8" s="38"/>
+      <c r="Z8" s="68" t="s">
         <v>5</v>
       </c>
-      <c r="AA8" s="37"/>
-[...5 lines deleted...]
-      <c r="AG8" s="42" t="s">
+      <c r="AA8" s="38"/>
+      <c r="AB8" s="38"/>
+      <c r="AC8" s="38"/>
+      <c r="AD8" s="38"/>
+      <c r="AE8" s="38"/>
+      <c r="AF8" s="38"/>
+      <c r="AG8" s="23" t="s">
         <v>8</v>
       </c>
-      <c r="AH8" s="42"/>
-[...1 lines deleted...]
-      <c r="AJ8" s="43"/>
+      <c r="AH8" s="23"/>
+      <c r="AI8" s="23"/>
+      <c r="AJ8" s="24"/>
     </row>
     <row r="9" spans="1:36" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A9" s="6"/>
-      <c r="B9" s="51"/>
-[...4 lines deleted...]
-      <c r="G9" s="30" t="s">
+      <c r="B9" s="33"/>
+      <c r="C9" s="33"/>
+      <c r="D9" s="33"/>
+      <c r="E9" s="33"/>
+      <c r="F9" s="34"/>
+      <c r="G9" s="31" t="s">
         <v>13</v>
       </c>
-      <c r="H9" s="31"/>
-[...27 lines deleted...]
-      <c r="AJ9" s="45"/>
+      <c r="H9" s="65"/>
+      <c r="I9" s="52"/>
+      <c r="J9" s="52"/>
+      <c r="K9" s="52"/>
+      <c r="L9" s="52"/>
+      <c r="M9" s="52"/>
+      <c r="N9" s="52"/>
+      <c r="O9" s="52"/>
+      <c r="P9" s="52"/>
+      <c r="Q9" s="52"/>
+      <c r="R9" s="53"/>
+      <c r="S9" s="31"/>
+      <c r="T9" s="32"/>
+      <c r="U9" s="39"/>
+      <c r="V9" s="40"/>
+      <c r="W9" s="40"/>
+      <c r="X9" s="40"/>
+      <c r="Y9" s="40"/>
+      <c r="Z9" s="69"/>
+      <c r="AA9" s="40"/>
+      <c r="AB9" s="40"/>
+      <c r="AC9" s="40"/>
+      <c r="AD9" s="40"/>
+      <c r="AE9" s="40"/>
+      <c r="AF9" s="40"/>
+      <c r="AG9" s="25"/>
+      <c r="AH9" s="25"/>
+      <c r="AI9" s="25"/>
+      <c r="AJ9" s="26"/>
     </row>
     <row r="10" spans="1:36" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A10" s="6"/>
-      <c r="B10" s="51"/>
-[...33 lines deleted...]
-      <c r="AJ10" s="45"/>
+      <c r="B10" s="33"/>
+      <c r="C10" s="33"/>
+      <c r="D10" s="33"/>
+      <c r="E10" s="33"/>
+      <c r="F10" s="34"/>
+      <c r="G10" s="31"/>
+      <c r="H10" s="65"/>
+      <c r="I10" s="52"/>
+      <c r="J10" s="52"/>
+      <c r="K10" s="52"/>
+      <c r="L10" s="52"/>
+      <c r="M10" s="52"/>
+      <c r="N10" s="52"/>
+      <c r="O10" s="52"/>
+      <c r="P10" s="52"/>
+      <c r="Q10" s="52"/>
+      <c r="R10" s="53"/>
+      <c r="S10" s="31"/>
+      <c r="T10" s="32"/>
+      <c r="U10" s="39"/>
+      <c r="V10" s="40"/>
+      <c r="W10" s="40"/>
+      <c r="X10" s="40"/>
+      <c r="Y10" s="40"/>
+      <c r="Z10" s="69"/>
+      <c r="AA10" s="40"/>
+      <c r="AB10" s="40"/>
+      <c r="AC10" s="40"/>
+      <c r="AD10" s="40"/>
+      <c r="AE10" s="40"/>
+      <c r="AF10" s="40"/>
+      <c r="AG10" s="25"/>
+      <c r="AH10" s="25"/>
+      <c r="AI10" s="25"/>
+      <c r="AJ10" s="26"/>
     </row>
     <row r="11" spans="1:36" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A11" s="7"/>
-      <c r="B11" s="53"/>
-[...33 lines deleted...]
-      <c r="AJ11" s="47"/>
+      <c r="B11" s="35"/>
+      <c r="C11" s="35"/>
+      <c r="D11" s="35"/>
+      <c r="E11" s="35"/>
+      <c r="F11" s="36"/>
+      <c r="G11" s="66"/>
+      <c r="H11" s="67"/>
+      <c r="I11" s="54"/>
+      <c r="J11" s="54"/>
+      <c r="K11" s="54"/>
+      <c r="L11" s="54"/>
+      <c r="M11" s="54"/>
+      <c r="N11" s="54"/>
+      <c r="O11" s="54"/>
+      <c r="P11" s="54"/>
+      <c r="Q11" s="54"/>
+      <c r="R11" s="55"/>
+      <c r="S11" s="31"/>
+      <c r="T11" s="32"/>
+      <c r="U11" s="41"/>
+      <c r="V11" s="42"/>
+      <c r="W11" s="42"/>
+      <c r="X11" s="42"/>
+      <c r="Y11" s="42"/>
+      <c r="Z11" s="70"/>
+      <c r="AA11" s="42"/>
+      <c r="AB11" s="42"/>
+      <c r="AC11" s="42"/>
+      <c r="AD11" s="42"/>
+      <c r="AE11" s="42"/>
+      <c r="AF11" s="42"/>
+      <c r="AG11" s="27"/>
+      <c r="AH11" s="27"/>
+      <c r="AI11" s="27"/>
+      <c r="AJ11" s="28"/>
     </row>
     <row r="12" spans="1:36" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A12" s="3"/>
       <c r="B12" s="10" t="s">
         <v>2</v>
       </c>
       <c r="C12" s="4"/>
       <c r="D12" s="4"/>
       <c r="E12" s="4"/>
       <c r="F12" s="4"/>
       <c r="G12" s="4"/>
       <c r="H12" s="4"/>
       <c r="I12" s="4"/>
       <c r="J12" s="4"/>
       <c r="K12" s="4"/>
       <c r="L12" s="4"/>
       <c r="M12" s="4"/>
       <c r="N12" s="4"/>
       <c r="O12" s="4"/>
       <c r="P12" s="4"/>
       <c r="Q12" s="4"/>
       <c r="R12" s="4"/>
       <c r="S12" s="4"/>
       <c r="T12" s="4"/>
       <c r="U12" s="4"/>
       <c r="V12" s="4"/>
       <c r="W12" s="8"/>
       <c r="X12" s="8"/>
       <c r="Y12" s="4"/>
       <c r="Z12" s="4"/>
       <c r="AA12" s="4"/>
       <c r="AB12" s="4"/>
       <c r="AC12" s="4"/>
       <c r="AD12" s="4"/>
       <c r="AE12" s="4"/>
       <c r="AF12" s="4"/>
       <c r="AG12" s="4"/>
       <c r="AH12" s="4"/>
       <c r="AI12" s="4"/>
       <c r="AJ12" s="5"/>
     </row>
     <row r="13" spans="1:36" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A13" s="6"/>
-      <c r="B13" s="38"/>
-[...33 lines deleted...]
-      <c r="AJ13" s="58"/>
+      <c r="B13" s="40"/>
+      <c r="C13" s="40"/>
+      <c r="D13" s="40"/>
+      <c r="E13" s="40"/>
+      <c r="F13" s="40"/>
+      <c r="G13" s="40"/>
+      <c r="H13" s="40"/>
+      <c r="I13" s="40"/>
+      <c r="J13" s="40"/>
+      <c r="K13" s="40"/>
+      <c r="L13" s="40"/>
+      <c r="M13" s="40"/>
+      <c r="N13" s="40"/>
+      <c r="O13" s="40"/>
+      <c r="P13" s="40"/>
+      <c r="Q13" s="40"/>
+      <c r="R13" s="40"/>
+      <c r="S13" s="40"/>
+      <c r="T13" s="40"/>
+      <c r="U13" s="40"/>
+      <c r="V13" s="40"/>
+      <c r="W13" s="40"/>
+      <c r="X13" s="40"/>
+      <c r="Y13" s="40"/>
+      <c r="Z13" s="40"/>
+      <c r="AA13" s="40"/>
+      <c r="AB13" s="40"/>
+      <c r="AC13" s="40"/>
+      <c r="AD13" s="40"/>
+      <c r="AE13" s="40"/>
+      <c r="AF13" s="40"/>
+      <c r="AG13" s="40"/>
+      <c r="AH13" s="40"/>
+      <c r="AI13" s="40"/>
+      <c r="AJ13" s="43"/>
     </row>
     <row r="14" spans="1:36" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A14" s="6"/>
-      <c r="B14" s="38"/>
-[...33 lines deleted...]
-      <c r="AJ14" s="58"/>
+      <c r="B14" s="40"/>
+      <c r="C14" s="40"/>
+      <c r="D14" s="40"/>
+      <c r="E14" s="40"/>
+      <c r="F14" s="40"/>
+      <c r="G14" s="40"/>
+      <c r="H14" s="40"/>
+      <c r="I14" s="40"/>
+      <c r="J14" s="40"/>
+      <c r="K14" s="40"/>
+      <c r="L14" s="40"/>
+      <c r="M14" s="40"/>
+      <c r="N14" s="40"/>
+      <c r="O14" s="40"/>
+      <c r="P14" s="40"/>
+      <c r="Q14" s="40"/>
+      <c r="R14" s="40"/>
+      <c r="S14" s="40"/>
+      <c r="T14" s="40"/>
+      <c r="U14" s="40"/>
+      <c r="V14" s="40"/>
+      <c r="W14" s="40"/>
+      <c r="X14" s="40"/>
+      <c r="Y14" s="40"/>
+      <c r="Z14" s="40"/>
+      <c r="AA14" s="40"/>
+      <c r="AB14" s="40"/>
+      <c r="AC14" s="40"/>
+      <c r="AD14" s="40"/>
+      <c r="AE14" s="40"/>
+      <c r="AF14" s="40"/>
+      <c r="AG14" s="40"/>
+      <c r="AH14" s="40"/>
+      <c r="AI14" s="40"/>
+      <c r="AJ14" s="43"/>
     </row>
     <row r="15" spans="1:36" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A15" s="7"/>
-      <c r="B15" s="39"/>
-[...33 lines deleted...]
-      <c r="AJ15" s="59"/>
+      <c r="B15" s="42"/>
+      <c r="C15" s="42"/>
+      <c r="D15" s="42"/>
+      <c r="E15" s="42"/>
+      <c r="F15" s="42"/>
+      <c r="G15" s="42"/>
+      <c r="H15" s="42"/>
+      <c r="I15" s="42"/>
+      <c r="J15" s="42"/>
+      <c r="K15" s="42"/>
+      <c r="L15" s="42"/>
+      <c r="M15" s="42"/>
+      <c r="N15" s="42"/>
+      <c r="O15" s="42"/>
+      <c r="P15" s="42"/>
+      <c r="Q15" s="42"/>
+      <c r="R15" s="42"/>
+      <c r="S15" s="42"/>
+      <c r="T15" s="42"/>
+      <c r="U15" s="42"/>
+      <c r="V15" s="42"/>
+      <c r="W15" s="42"/>
+      <c r="X15" s="42"/>
+      <c r="Y15" s="42"/>
+      <c r="Z15" s="42"/>
+      <c r="AA15" s="42"/>
+      <c r="AB15" s="42"/>
+      <c r="AC15" s="42"/>
+      <c r="AD15" s="42"/>
+      <c r="AE15" s="42"/>
+      <c r="AF15" s="42"/>
+      <c r="AG15" s="42"/>
+      <c r="AH15" s="42"/>
+      <c r="AI15" s="42"/>
+      <c r="AJ15" s="44"/>
     </row>
     <row r="16" spans="1:36" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A16" s="3"/>
       <c r="B16" s="10" t="s">
         <v>3</v>
       </c>
       <c r="C16" s="4"/>
       <c r="D16" s="4"/>
       <c r="E16" s="4"/>
       <c r="F16" s="4"/>
       <c r="G16" s="4"/>
       <c r="H16" s="4"/>
       <c r="I16" s="4"/>
       <c r="J16" s="4"/>
       <c r="K16" s="4"/>
       <c r="L16" s="4"/>
       <c r="M16" s="4"/>
       <c r="N16" s="4"/>
       <c r="O16" s="4"/>
       <c r="P16" s="4"/>
       <c r="Q16" s="4"/>
       <c r="R16" s="4"/>
       <c r="S16" s="4"/>
       <c r="T16" s="4"/>
       <c r="U16" s="4"/>
       <c r="V16" s="4"/>
       <c r="W16" s="4"/>
       <c r="X16" s="4"/>
       <c r="Y16" s="4"/>
       <c r="Z16" s="4"/>
       <c r="AA16" s="4"/>
       <c r="AB16" s="4"/>
       <c r="AC16" s="4"/>
       <c r="AD16" s="4"/>
       <c r="AE16" s="4"/>
       <c r="AF16" s="4"/>
       <c r="AG16" s="4"/>
       <c r="AH16" s="4"/>
       <c r="AI16" s="4"/>
       <c r="AJ16" s="5"/>
     </row>
     <row r="17" spans="1:36" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A17" s="6"/>
-      <c r="B17" s="60"/>
-[...33 lines deleted...]
-      <c r="AJ17" s="61"/>
+      <c r="B17" s="45"/>
+      <c r="C17" s="45"/>
+      <c r="D17" s="45"/>
+      <c r="E17" s="45"/>
+      <c r="F17" s="45"/>
+      <c r="G17" s="45"/>
+      <c r="H17" s="45"/>
+      <c r="I17" s="45"/>
+      <c r="J17" s="45"/>
+      <c r="K17" s="45"/>
+      <c r="L17" s="45"/>
+      <c r="M17" s="45"/>
+      <c r="N17" s="45"/>
+      <c r="O17" s="45"/>
+      <c r="P17" s="45"/>
+      <c r="Q17" s="45"/>
+      <c r="R17" s="45"/>
+      <c r="S17" s="45"/>
+      <c r="T17" s="45"/>
+      <c r="U17" s="45"/>
+      <c r="V17" s="45"/>
+      <c r="W17" s="45"/>
+      <c r="X17" s="45"/>
+      <c r="Y17" s="45"/>
+      <c r="Z17" s="45"/>
+      <c r="AA17" s="45"/>
+      <c r="AB17" s="45"/>
+      <c r="AC17" s="45"/>
+      <c r="AD17" s="45"/>
+      <c r="AE17" s="45"/>
+      <c r="AF17" s="45"/>
+      <c r="AG17" s="45"/>
+      <c r="AH17" s="45"/>
+      <c r="AI17" s="45"/>
+      <c r="AJ17" s="46"/>
     </row>
     <row r="18" spans="1:36" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A18" s="6"/>
-      <c r="B18" s="60"/>
-[...33 lines deleted...]
-      <c r="AJ18" s="61"/>
+      <c r="B18" s="45"/>
+      <c r="C18" s="45"/>
+      <c r="D18" s="45"/>
+      <c r="E18" s="45"/>
+      <c r="F18" s="45"/>
+      <c r="G18" s="45"/>
+      <c r="H18" s="45"/>
+      <c r="I18" s="45"/>
+      <c r="J18" s="45"/>
+      <c r="K18" s="45"/>
+      <c r="L18" s="45"/>
+      <c r="M18" s="45"/>
+      <c r="N18" s="45"/>
+      <c r="O18" s="45"/>
+      <c r="P18" s="45"/>
+      <c r="Q18" s="45"/>
+      <c r="R18" s="45"/>
+      <c r="S18" s="45"/>
+      <c r="T18" s="45"/>
+      <c r="U18" s="45"/>
+      <c r="V18" s="45"/>
+      <c r="W18" s="45"/>
+      <c r="X18" s="45"/>
+      <c r="Y18" s="45"/>
+      <c r="Z18" s="45"/>
+      <c r="AA18" s="45"/>
+      <c r="AB18" s="45"/>
+      <c r="AC18" s="45"/>
+      <c r="AD18" s="45"/>
+      <c r="AE18" s="45"/>
+      <c r="AF18" s="45"/>
+      <c r="AG18" s="45"/>
+      <c r="AH18" s="45"/>
+      <c r="AI18" s="45"/>
+      <c r="AJ18" s="46"/>
     </row>
     <row r="19" spans="1:36" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A19" s="6"/>
-      <c r="B19" s="60"/>
-[...33 lines deleted...]
-      <c r="AJ19" s="61"/>
+      <c r="B19" s="45"/>
+      <c r="C19" s="45"/>
+      <c r="D19" s="45"/>
+      <c r="E19" s="45"/>
+      <c r="F19" s="45"/>
+      <c r="G19" s="45"/>
+      <c r="H19" s="45"/>
+      <c r="I19" s="45"/>
+      <c r="J19" s="45"/>
+      <c r="K19" s="45"/>
+      <c r="L19" s="45"/>
+      <c r="M19" s="45"/>
+      <c r="N19" s="45"/>
+      <c r="O19" s="45"/>
+      <c r="P19" s="45"/>
+      <c r="Q19" s="45"/>
+      <c r="R19" s="45"/>
+      <c r="S19" s="45"/>
+      <c r="T19" s="45"/>
+      <c r="U19" s="45"/>
+      <c r="V19" s="45"/>
+      <c r="W19" s="45"/>
+      <c r="X19" s="45"/>
+      <c r="Y19" s="45"/>
+      <c r="Z19" s="45"/>
+      <c r="AA19" s="45"/>
+      <c r="AB19" s="45"/>
+      <c r="AC19" s="45"/>
+      <c r="AD19" s="45"/>
+      <c r="AE19" s="45"/>
+      <c r="AF19" s="45"/>
+      <c r="AG19" s="45"/>
+      <c r="AH19" s="45"/>
+      <c r="AI19" s="45"/>
+      <c r="AJ19" s="46"/>
     </row>
     <row r="20" spans="1:36" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A20" s="6"/>
-      <c r="B20" s="60"/>
-[...33 lines deleted...]
-      <c r="AJ20" s="61"/>
+      <c r="B20" s="45"/>
+      <c r="C20" s="45"/>
+      <c r="D20" s="45"/>
+      <c r="E20" s="45"/>
+      <c r="F20" s="45"/>
+      <c r="G20" s="45"/>
+      <c r="H20" s="45"/>
+      <c r="I20" s="45"/>
+      <c r="J20" s="45"/>
+      <c r="K20" s="45"/>
+      <c r="L20" s="45"/>
+      <c r="M20" s="45"/>
+      <c r="N20" s="45"/>
+      <c r="O20" s="45"/>
+      <c r="P20" s="45"/>
+      <c r="Q20" s="45"/>
+      <c r="R20" s="45"/>
+      <c r="S20" s="45"/>
+      <c r="T20" s="45"/>
+      <c r="U20" s="45"/>
+      <c r="V20" s="45"/>
+      <c r="W20" s="45"/>
+      <c r="X20" s="45"/>
+      <c r="Y20" s="45"/>
+      <c r="Z20" s="45"/>
+      <c r="AA20" s="45"/>
+      <c r="AB20" s="45"/>
+      <c r="AC20" s="45"/>
+      <c r="AD20" s="45"/>
+      <c r="AE20" s="45"/>
+      <c r="AF20" s="45"/>
+      <c r="AG20" s="45"/>
+      <c r="AH20" s="45"/>
+      <c r="AI20" s="45"/>
+      <c r="AJ20" s="46"/>
     </row>
     <row r="21" spans="1:36" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A21" s="6"/>
-      <c r="B21" s="60"/>
-[...33 lines deleted...]
-      <c r="AJ21" s="61"/>
+      <c r="B21" s="45"/>
+      <c r="C21" s="45"/>
+      <c r="D21" s="45"/>
+      <c r="E21" s="45"/>
+      <c r="F21" s="45"/>
+      <c r="G21" s="45"/>
+      <c r="H21" s="45"/>
+      <c r="I21" s="45"/>
+      <c r="J21" s="45"/>
+      <c r="K21" s="45"/>
+      <c r="L21" s="45"/>
+      <c r="M21" s="45"/>
+      <c r="N21" s="45"/>
+      <c r="O21" s="45"/>
+      <c r="P21" s="45"/>
+      <c r="Q21" s="45"/>
+      <c r="R21" s="45"/>
+      <c r="S21" s="45"/>
+      <c r="T21" s="45"/>
+      <c r="U21" s="45"/>
+      <c r="V21" s="45"/>
+      <c r="W21" s="45"/>
+      <c r="X21" s="45"/>
+      <c r="Y21" s="45"/>
+      <c r="Z21" s="45"/>
+      <c r="AA21" s="45"/>
+      <c r="AB21" s="45"/>
+      <c r="AC21" s="45"/>
+      <c r="AD21" s="45"/>
+      <c r="AE21" s="45"/>
+      <c r="AF21" s="45"/>
+      <c r="AG21" s="45"/>
+      <c r="AH21" s="45"/>
+      <c r="AI21" s="45"/>
+      <c r="AJ21" s="46"/>
     </row>
     <row r="22" spans="1:36" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A22" s="6"/>
-      <c r="B22" s="60"/>
-[...33 lines deleted...]
-      <c r="AJ22" s="61"/>
+      <c r="B22" s="45"/>
+      <c r="C22" s="45"/>
+      <c r="D22" s="45"/>
+      <c r="E22" s="45"/>
+      <c r="F22" s="45"/>
+      <c r="G22" s="45"/>
+      <c r="H22" s="45"/>
+      <c r="I22" s="45"/>
+      <c r="J22" s="45"/>
+      <c r="K22" s="45"/>
+      <c r="L22" s="45"/>
+      <c r="M22" s="45"/>
+      <c r="N22" s="45"/>
+      <c r="O22" s="45"/>
+      <c r="P22" s="45"/>
+      <c r="Q22" s="45"/>
+      <c r="R22" s="45"/>
+      <c r="S22" s="45"/>
+      <c r="T22" s="45"/>
+      <c r="U22" s="45"/>
+      <c r="V22" s="45"/>
+      <c r="W22" s="45"/>
+      <c r="X22" s="45"/>
+      <c r="Y22" s="45"/>
+      <c r="Z22" s="45"/>
+      <c r="AA22" s="45"/>
+      <c r="AB22" s="45"/>
+      <c r="AC22" s="45"/>
+      <c r="AD22" s="45"/>
+      <c r="AE22" s="45"/>
+      <c r="AF22" s="45"/>
+      <c r="AG22" s="45"/>
+      <c r="AH22" s="45"/>
+      <c r="AI22" s="45"/>
+      <c r="AJ22" s="46"/>
     </row>
     <row r="23" spans="1:36" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A23" s="6"/>
-      <c r="B23" s="60"/>
-[...33 lines deleted...]
-      <c r="AJ23" s="61"/>
+      <c r="B23" s="45"/>
+      <c r="C23" s="45"/>
+      <c r="D23" s="45"/>
+      <c r="E23" s="45"/>
+      <c r="F23" s="45"/>
+      <c r="G23" s="45"/>
+      <c r="H23" s="45"/>
+      <c r="I23" s="45"/>
+      <c r="J23" s="45"/>
+      <c r="K23" s="45"/>
+      <c r="L23" s="45"/>
+      <c r="M23" s="45"/>
+      <c r="N23" s="45"/>
+      <c r="O23" s="45"/>
+      <c r="P23" s="45"/>
+      <c r="Q23" s="45"/>
+      <c r="R23" s="45"/>
+      <c r="S23" s="45"/>
+      <c r="T23" s="45"/>
+      <c r="U23" s="45"/>
+      <c r="V23" s="45"/>
+      <c r="W23" s="45"/>
+      <c r="X23" s="45"/>
+      <c r="Y23" s="45"/>
+      <c r="Z23" s="45"/>
+      <c r="AA23" s="45"/>
+      <c r="AB23" s="45"/>
+      <c r="AC23" s="45"/>
+      <c r="AD23" s="45"/>
+      <c r="AE23" s="45"/>
+      <c r="AF23" s="45"/>
+      <c r="AG23" s="45"/>
+      <c r="AH23" s="45"/>
+      <c r="AI23" s="45"/>
+      <c r="AJ23" s="46"/>
     </row>
     <row r="24" spans="1:36" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A24" s="6"/>
-      <c r="B24" s="60"/>
-[...33 lines deleted...]
-      <c r="AJ24" s="61"/>
+      <c r="B24" s="45"/>
+      <c r="C24" s="45"/>
+      <c r="D24" s="45"/>
+      <c r="E24" s="45"/>
+      <c r="F24" s="45"/>
+      <c r="G24" s="45"/>
+      <c r="H24" s="45"/>
+      <c r="I24" s="45"/>
+      <c r="J24" s="45"/>
+      <c r="K24" s="45"/>
+      <c r="L24" s="45"/>
+      <c r="M24" s="45"/>
+      <c r="N24" s="45"/>
+      <c r="O24" s="45"/>
+      <c r="P24" s="45"/>
+      <c r="Q24" s="45"/>
+      <c r="R24" s="45"/>
+      <c r="S24" s="45"/>
+      <c r="T24" s="45"/>
+      <c r="U24" s="45"/>
+      <c r="V24" s="45"/>
+      <c r="W24" s="45"/>
+      <c r="X24" s="45"/>
+      <c r="Y24" s="45"/>
+      <c r="Z24" s="45"/>
+      <c r="AA24" s="45"/>
+      <c r="AB24" s="45"/>
+      <c r="AC24" s="45"/>
+      <c r="AD24" s="45"/>
+      <c r="AE24" s="45"/>
+      <c r="AF24" s="45"/>
+      <c r="AG24" s="45"/>
+      <c r="AH24" s="45"/>
+      <c r="AI24" s="45"/>
+      <c r="AJ24" s="46"/>
     </row>
     <row r="25" spans="1:36" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A25" s="6"/>
-      <c r="B25" s="60"/>
-[...33 lines deleted...]
-      <c r="AJ25" s="61"/>
+      <c r="B25" s="45"/>
+      <c r="C25" s="45"/>
+      <c r="D25" s="45"/>
+      <c r="E25" s="45"/>
+      <c r="F25" s="45"/>
+      <c r="G25" s="45"/>
+      <c r="H25" s="45"/>
+      <c r="I25" s="45"/>
+      <c r="J25" s="45"/>
+      <c r="K25" s="45"/>
+      <c r="L25" s="45"/>
+      <c r="M25" s="45"/>
+      <c r="N25" s="45"/>
+      <c r="O25" s="45"/>
+      <c r="P25" s="45"/>
+      <c r="Q25" s="45"/>
+      <c r="R25" s="45"/>
+      <c r="S25" s="45"/>
+      <c r="T25" s="45"/>
+      <c r="U25" s="45"/>
+      <c r="V25" s="45"/>
+      <c r="W25" s="45"/>
+      <c r="X25" s="45"/>
+      <c r="Y25" s="45"/>
+      <c r="Z25" s="45"/>
+      <c r="AA25" s="45"/>
+      <c r="AB25" s="45"/>
+      <c r="AC25" s="45"/>
+      <c r="AD25" s="45"/>
+      <c r="AE25" s="45"/>
+      <c r="AF25" s="45"/>
+      <c r="AG25" s="45"/>
+      <c r="AH25" s="45"/>
+      <c r="AI25" s="45"/>
+      <c r="AJ25" s="46"/>
     </row>
     <row r="26" spans="1:36" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A26" s="6"/>
-      <c r="B26" s="60"/>
-[...33 lines deleted...]
-      <c r="AJ26" s="61"/>
+      <c r="B26" s="45"/>
+      <c r="C26" s="45"/>
+      <c r="D26" s="45"/>
+      <c r="E26" s="45"/>
+      <c r="F26" s="45"/>
+      <c r="G26" s="45"/>
+      <c r="H26" s="45"/>
+      <c r="I26" s="45"/>
+      <c r="J26" s="45"/>
+      <c r="K26" s="45"/>
+      <c r="L26" s="45"/>
+      <c r="M26" s="45"/>
+      <c r="N26" s="45"/>
+      <c r="O26" s="45"/>
+      <c r="P26" s="45"/>
+      <c r="Q26" s="45"/>
+      <c r="R26" s="45"/>
+      <c r="S26" s="45"/>
+      <c r="T26" s="45"/>
+      <c r="U26" s="45"/>
+      <c r="V26" s="45"/>
+      <c r="W26" s="45"/>
+      <c r="X26" s="45"/>
+      <c r="Y26" s="45"/>
+      <c r="Z26" s="45"/>
+      <c r="AA26" s="45"/>
+      <c r="AB26" s="45"/>
+      <c r="AC26" s="45"/>
+      <c r="AD26" s="45"/>
+      <c r="AE26" s="45"/>
+      <c r="AF26" s="45"/>
+      <c r="AG26" s="45"/>
+      <c r="AH26" s="45"/>
+      <c r="AI26" s="45"/>
+      <c r="AJ26" s="46"/>
     </row>
     <row r="27" spans="1:36" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A27" s="6"/>
-      <c r="B27" s="60"/>
-[...33 lines deleted...]
-      <c r="AJ27" s="61"/>
+      <c r="B27" s="45"/>
+      <c r="C27" s="45"/>
+      <c r="D27" s="45"/>
+      <c r="E27" s="45"/>
+      <c r="F27" s="45"/>
+      <c r="G27" s="45"/>
+      <c r="H27" s="45"/>
+      <c r="I27" s="45"/>
+      <c r="J27" s="45"/>
+      <c r="K27" s="45"/>
+      <c r="L27" s="45"/>
+      <c r="M27" s="45"/>
+      <c r="N27" s="45"/>
+      <c r="O27" s="45"/>
+      <c r="P27" s="45"/>
+      <c r="Q27" s="45"/>
+      <c r="R27" s="45"/>
+      <c r="S27" s="45"/>
+      <c r="T27" s="45"/>
+      <c r="U27" s="45"/>
+      <c r="V27" s="45"/>
+      <c r="W27" s="45"/>
+      <c r="X27" s="45"/>
+      <c r="Y27" s="45"/>
+      <c r="Z27" s="45"/>
+      <c r="AA27" s="45"/>
+      <c r="AB27" s="45"/>
+      <c r="AC27" s="45"/>
+      <c r="AD27" s="45"/>
+      <c r="AE27" s="45"/>
+      <c r="AF27" s="45"/>
+      <c r="AG27" s="45"/>
+      <c r="AH27" s="45"/>
+      <c r="AI27" s="45"/>
+      <c r="AJ27" s="46"/>
     </row>
     <row r="28" spans="1:36" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A28" s="7"/>
-      <c r="B28" s="62"/>
-[...33 lines deleted...]
-      <c r="AJ28" s="63"/>
+      <c r="B28" s="47"/>
+      <c r="C28" s="47"/>
+      <c r="D28" s="47"/>
+      <c r="E28" s="47"/>
+      <c r="F28" s="47"/>
+      <c r="G28" s="47"/>
+      <c r="H28" s="47"/>
+      <c r="I28" s="47"/>
+      <c r="J28" s="47"/>
+      <c r="K28" s="47"/>
+      <c r="L28" s="47"/>
+      <c r="M28" s="47"/>
+      <c r="N28" s="47"/>
+      <c r="O28" s="47"/>
+      <c r="P28" s="47"/>
+      <c r="Q28" s="47"/>
+      <c r="R28" s="47"/>
+      <c r="S28" s="47"/>
+      <c r="T28" s="47"/>
+      <c r="U28" s="47"/>
+      <c r="V28" s="47"/>
+      <c r="W28" s="47"/>
+      <c r="X28" s="47"/>
+      <c r="Y28" s="47"/>
+      <c r="Z28" s="47"/>
+      <c r="AA28" s="47"/>
+      <c r="AB28" s="47"/>
+      <c r="AC28" s="47"/>
+      <c r="AD28" s="47"/>
+      <c r="AE28" s="47"/>
+      <c r="AF28" s="47"/>
+      <c r="AG28" s="47"/>
+      <c r="AH28" s="47"/>
+      <c r="AI28" s="47"/>
+      <c r="AJ28" s="48"/>
     </row>
     <row r="29" spans="1:36" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A29" s="3"/>
       <c r="B29" s="10" t="s">
         <v>4</v>
       </c>
       <c r="C29" s="4"/>
       <c r="D29" s="4"/>
       <c r="E29" s="4"/>
       <c r="F29" s="4"/>
       <c r="G29" s="4"/>
       <c r="H29" s="4"/>
       <c r="I29" s="4"/>
       <c r="J29" s="4"/>
       <c r="K29" s="4"/>
       <c r="L29" s="4"/>
       <c r="M29" s="4"/>
       <c r="N29" s="4"/>
       <c r="O29" s="4"/>
       <c r="P29" s="4"/>
       <c r="Q29" s="4"/>
       <c r="R29" s="4"/>
       <c r="S29" s="4"/>
       <c r="T29" s="4"/>
       <c r="U29" s="4"/>
       <c r="V29" s="4"/>
       <c r="W29" s="4"/>
       <c r="X29" s="4"/>
       <c r="Y29" s="4"/>
       <c r="Z29" s="4"/>
       <c r="AA29" s="4"/>
       <c r="AB29" s="4"/>
       <c r="AC29" s="4"/>
       <c r="AD29" s="4"/>
       <c r="AE29" s="4"/>
       <c r="AF29" s="4"/>
       <c r="AG29" s="4"/>
       <c r="AH29" s="4"/>
       <c r="AI29" s="4"/>
       <c r="AJ29" s="5"/>
     </row>
     <row r="30" spans="1:36" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A30" s="6"/>
-      <c r="B30" s="60"/>
-[...33 lines deleted...]
-      <c r="AJ30" s="61"/>
+      <c r="B30" s="45"/>
+      <c r="C30" s="45"/>
+      <c r="D30" s="45"/>
+      <c r="E30" s="45"/>
+      <c r="F30" s="45"/>
+      <c r="G30" s="45"/>
+      <c r="H30" s="45"/>
+      <c r="I30" s="45"/>
+      <c r="J30" s="45"/>
+      <c r="K30" s="45"/>
+      <c r="L30" s="45"/>
+      <c r="M30" s="45"/>
+      <c r="N30" s="45"/>
+      <c r="O30" s="45"/>
+      <c r="P30" s="45"/>
+      <c r="Q30" s="45"/>
+      <c r="R30" s="45"/>
+      <c r="S30" s="45"/>
+      <c r="T30" s="45"/>
+      <c r="U30" s="45"/>
+      <c r="V30" s="45"/>
+      <c r="W30" s="45"/>
+      <c r="X30" s="45"/>
+      <c r="Y30" s="45"/>
+      <c r="Z30" s="45"/>
+      <c r="AA30" s="45"/>
+      <c r="AB30" s="45"/>
+      <c r="AC30" s="45"/>
+      <c r="AD30" s="45"/>
+      <c r="AE30" s="45"/>
+      <c r="AF30" s="45"/>
+      <c r="AG30" s="45"/>
+      <c r="AH30" s="45"/>
+      <c r="AI30" s="45"/>
+      <c r="AJ30" s="46"/>
     </row>
     <row r="31" spans="1:36" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A31" s="6"/>
-      <c r="B31" s="60"/>
-[...33 lines deleted...]
-      <c r="AJ31" s="61"/>
+      <c r="B31" s="45"/>
+      <c r="C31" s="45"/>
+      <c r="D31" s="45"/>
+      <c r="E31" s="45"/>
+      <c r="F31" s="45"/>
+      <c r="G31" s="45"/>
+      <c r="H31" s="45"/>
+      <c r="I31" s="45"/>
+      <c r="J31" s="45"/>
+      <c r="K31" s="45"/>
+      <c r="L31" s="45"/>
+      <c r="M31" s="45"/>
+      <c r="N31" s="45"/>
+      <c r="O31" s="45"/>
+      <c r="P31" s="45"/>
+      <c r="Q31" s="45"/>
+      <c r="R31" s="45"/>
+      <c r="S31" s="45"/>
+      <c r="T31" s="45"/>
+      <c r="U31" s="45"/>
+      <c r="V31" s="45"/>
+      <c r="W31" s="45"/>
+      <c r="X31" s="45"/>
+      <c r="Y31" s="45"/>
+      <c r="Z31" s="45"/>
+      <c r="AA31" s="45"/>
+      <c r="AB31" s="45"/>
+      <c r="AC31" s="45"/>
+      <c r="AD31" s="45"/>
+      <c r="AE31" s="45"/>
+      <c r="AF31" s="45"/>
+      <c r="AG31" s="45"/>
+      <c r="AH31" s="45"/>
+      <c r="AI31" s="45"/>
+      <c r="AJ31" s="46"/>
     </row>
     <row r="32" spans="1:36" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A32" s="6"/>
-      <c r="B32" s="60"/>
-[...33 lines deleted...]
-      <c r="AJ32" s="61"/>
+      <c r="B32" s="45"/>
+      <c r="C32" s="45"/>
+      <c r="D32" s="45"/>
+      <c r="E32" s="45"/>
+      <c r="F32" s="45"/>
+      <c r="G32" s="45"/>
+      <c r="H32" s="45"/>
+      <c r="I32" s="45"/>
+      <c r="J32" s="45"/>
+      <c r="K32" s="45"/>
+      <c r="L32" s="45"/>
+      <c r="M32" s="45"/>
+      <c r="N32" s="45"/>
+      <c r="O32" s="45"/>
+      <c r="P32" s="45"/>
+      <c r="Q32" s="45"/>
+      <c r="R32" s="45"/>
+      <c r="S32" s="45"/>
+      <c r="T32" s="45"/>
+      <c r="U32" s="45"/>
+      <c r="V32" s="45"/>
+      <c r="W32" s="45"/>
+      <c r="X32" s="45"/>
+      <c r="Y32" s="45"/>
+      <c r="Z32" s="45"/>
+      <c r="AA32" s="45"/>
+      <c r="AB32" s="45"/>
+      <c r="AC32" s="45"/>
+      <c r="AD32" s="45"/>
+      <c r="AE32" s="45"/>
+      <c r="AF32" s="45"/>
+      <c r="AG32" s="45"/>
+      <c r="AH32" s="45"/>
+      <c r="AI32" s="45"/>
+      <c r="AJ32" s="46"/>
     </row>
     <row r="33" spans="1:36" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A33" s="6"/>
-      <c r="B33" s="60"/>
-[...33 lines deleted...]
-      <c r="AJ33" s="61"/>
+      <c r="B33" s="45"/>
+      <c r="C33" s="45"/>
+      <c r="D33" s="45"/>
+      <c r="E33" s="45"/>
+      <c r="F33" s="45"/>
+      <c r="G33" s="45"/>
+      <c r="H33" s="45"/>
+      <c r="I33" s="45"/>
+      <c r="J33" s="45"/>
+      <c r="K33" s="45"/>
+      <c r="L33" s="45"/>
+      <c r="M33" s="45"/>
+      <c r="N33" s="45"/>
+      <c r="O33" s="45"/>
+      <c r="P33" s="45"/>
+      <c r="Q33" s="45"/>
+      <c r="R33" s="45"/>
+      <c r="S33" s="45"/>
+      <c r="T33" s="45"/>
+      <c r="U33" s="45"/>
+      <c r="V33" s="45"/>
+      <c r="W33" s="45"/>
+      <c r="X33" s="45"/>
+      <c r="Y33" s="45"/>
+      <c r="Z33" s="45"/>
+      <c r="AA33" s="45"/>
+      <c r="AB33" s="45"/>
+      <c r="AC33" s="45"/>
+      <c r="AD33" s="45"/>
+      <c r="AE33" s="45"/>
+      <c r="AF33" s="45"/>
+      <c r="AG33" s="45"/>
+      <c r="AH33" s="45"/>
+      <c r="AI33" s="45"/>
+      <c r="AJ33" s="46"/>
     </row>
     <row r="34" spans="1:36" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A34" s="6"/>
-      <c r="B34" s="60"/>
-[...33 lines deleted...]
-      <c r="AJ34" s="61"/>
+      <c r="B34" s="45"/>
+      <c r="C34" s="45"/>
+      <c r="D34" s="45"/>
+      <c r="E34" s="45"/>
+      <c r="F34" s="45"/>
+      <c r="G34" s="45"/>
+      <c r="H34" s="45"/>
+      <c r="I34" s="45"/>
+      <c r="J34" s="45"/>
+      <c r="K34" s="45"/>
+      <c r="L34" s="45"/>
+      <c r="M34" s="45"/>
+      <c r="N34" s="45"/>
+      <c r="O34" s="45"/>
+      <c r="P34" s="45"/>
+      <c r="Q34" s="45"/>
+      <c r="R34" s="45"/>
+      <c r="S34" s="45"/>
+      <c r="T34" s="45"/>
+      <c r="U34" s="45"/>
+      <c r="V34" s="45"/>
+      <c r="W34" s="45"/>
+      <c r="X34" s="45"/>
+      <c r="Y34" s="45"/>
+      <c r="Z34" s="45"/>
+      <c r="AA34" s="45"/>
+      <c r="AB34" s="45"/>
+      <c r="AC34" s="45"/>
+      <c r="AD34" s="45"/>
+      <c r="AE34" s="45"/>
+      <c r="AF34" s="45"/>
+      <c r="AG34" s="45"/>
+      <c r="AH34" s="45"/>
+      <c r="AI34" s="45"/>
+      <c r="AJ34" s="46"/>
     </row>
     <row r="35" spans="1:36" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A35" s="6"/>
-      <c r="B35" s="60"/>
-[...33 lines deleted...]
-      <c r="AJ35" s="61"/>
+      <c r="B35" s="45"/>
+      <c r="C35" s="45"/>
+      <c r="D35" s="45"/>
+      <c r="E35" s="45"/>
+      <c r="F35" s="45"/>
+      <c r="G35" s="45"/>
+      <c r="H35" s="45"/>
+      <c r="I35" s="45"/>
+      <c r="J35" s="45"/>
+      <c r="K35" s="45"/>
+      <c r="L35" s="45"/>
+      <c r="M35" s="45"/>
+      <c r="N35" s="45"/>
+      <c r="O35" s="45"/>
+      <c r="P35" s="45"/>
+      <c r="Q35" s="45"/>
+      <c r="R35" s="45"/>
+      <c r="S35" s="45"/>
+      <c r="T35" s="45"/>
+      <c r="U35" s="45"/>
+      <c r="V35" s="45"/>
+      <c r="W35" s="45"/>
+      <c r="X35" s="45"/>
+      <c r="Y35" s="45"/>
+      <c r="Z35" s="45"/>
+      <c r="AA35" s="45"/>
+      <c r="AB35" s="45"/>
+      <c r="AC35" s="45"/>
+      <c r="AD35" s="45"/>
+      <c r="AE35" s="45"/>
+      <c r="AF35" s="45"/>
+      <c r="AG35" s="45"/>
+      <c r="AH35" s="45"/>
+      <c r="AI35" s="45"/>
+      <c r="AJ35" s="46"/>
     </row>
     <row r="36" spans="1:36" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A36" s="6"/>
-      <c r="B36" s="60"/>
-[...33 lines deleted...]
-      <c r="AJ36" s="61"/>
+      <c r="B36" s="45"/>
+      <c r="C36" s="45"/>
+      <c r="D36" s="45"/>
+      <c r="E36" s="45"/>
+      <c r="F36" s="45"/>
+      <c r="G36" s="45"/>
+      <c r="H36" s="45"/>
+      <c r="I36" s="45"/>
+      <c r="J36" s="45"/>
+      <c r="K36" s="45"/>
+      <c r="L36" s="45"/>
+      <c r="M36" s="45"/>
+      <c r="N36" s="45"/>
+      <c r="O36" s="45"/>
+      <c r="P36" s="45"/>
+      <c r="Q36" s="45"/>
+      <c r="R36" s="45"/>
+      <c r="S36" s="45"/>
+      <c r="T36" s="45"/>
+      <c r="U36" s="45"/>
+      <c r="V36" s="45"/>
+      <c r="W36" s="45"/>
+      <c r="X36" s="45"/>
+      <c r="Y36" s="45"/>
+      <c r="Z36" s="45"/>
+      <c r="AA36" s="45"/>
+      <c r="AB36" s="45"/>
+      <c r="AC36" s="45"/>
+      <c r="AD36" s="45"/>
+      <c r="AE36" s="45"/>
+      <c r="AF36" s="45"/>
+      <c r="AG36" s="45"/>
+      <c r="AH36" s="45"/>
+      <c r="AI36" s="45"/>
+      <c r="AJ36" s="46"/>
     </row>
     <row r="37" spans="1:36" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A37" s="6"/>
-      <c r="B37" s="60"/>
-[...33 lines deleted...]
-      <c r="AJ37" s="61"/>
+      <c r="B37" s="45"/>
+      <c r="C37" s="45"/>
+      <c r="D37" s="45"/>
+      <c r="E37" s="45"/>
+      <c r="F37" s="45"/>
+      <c r="G37" s="45"/>
+      <c r="H37" s="45"/>
+      <c r="I37" s="45"/>
+      <c r="J37" s="45"/>
+      <c r="K37" s="45"/>
+      <c r="L37" s="45"/>
+      <c r="M37" s="45"/>
+      <c r="N37" s="45"/>
+      <c r="O37" s="45"/>
+      <c r="P37" s="45"/>
+      <c r="Q37" s="45"/>
+      <c r="R37" s="45"/>
+      <c r="S37" s="45"/>
+      <c r="T37" s="45"/>
+      <c r="U37" s="45"/>
+      <c r="V37" s="45"/>
+      <c r="W37" s="45"/>
+      <c r="X37" s="45"/>
+      <c r="Y37" s="45"/>
+      <c r="Z37" s="45"/>
+      <c r="AA37" s="45"/>
+      <c r="AB37" s="45"/>
+      <c r="AC37" s="45"/>
+      <c r="AD37" s="45"/>
+      <c r="AE37" s="45"/>
+      <c r="AF37" s="45"/>
+      <c r="AG37" s="45"/>
+      <c r="AH37" s="45"/>
+      <c r="AI37" s="45"/>
+      <c r="AJ37" s="46"/>
     </row>
     <row r="38" spans="1:36" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A38" s="6"/>
-      <c r="B38" s="60"/>
-[...33 lines deleted...]
-      <c r="AJ38" s="61"/>
+      <c r="B38" s="45"/>
+      <c r="C38" s="45"/>
+      <c r="D38" s="45"/>
+      <c r="E38" s="45"/>
+      <c r="F38" s="45"/>
+      <c r="G38" s="45"/>
+      <c r="H38" s="45"/>
+      <c r="I38" s="45"/>
+      <c r="J38" s="45"/>
+      <c r="K38" s="45"/>
+      <c r="L38" s="45"/>
+      <c r="M38" s="45"/>
+      <c r="N38" s="45"/>
+      <c r="O38" s="45"/>
+      <c r="P38" s="45"/>
+      <c r="Q38" s="45"/>
+      <c r="R38" s="45"/>
+      <c r="S38" s="45"/>
+      <c r="T38" s="45"/>
+      <c r="U38" s="45"/>
+      <c r="V38" s="45"/>
+      <c r="W38" s="45"/>
+      <c r="X38" s="45"/>
+      <c r="Y38" s="45"/>
+      <c r="Z38" s="45"/>
+      <c r="AA38" s="45"/>
+      <c r="AB38" s="45"/>
+      <c r="AC38" s="45"/>
+      <c r="AD38" s="45"/>
+      <c r="AE38" s="45"/>
+      <c r="AF38" s="45"/>
+      <c r="AG38" s="45"/>
+      <c r="AH38" s="45"/>
+      <c r="AI38" s="45"/>
+      <c r="AJ38" s="46"/>
     </row>
     <row r="39" spans="1:36" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A39" s="6"/>
-      <c r="B39" s="60"/>
-[...33 lines deleted...]
-      <c r="AJ39" s="61"/>
+      <c r="B39" s="45"/>
+      <c r="C39" s="45"/>
+      <c r="D39" s="45"/>
+      <c r="E39" s="45"/>
+      <c r="F39" s="45"/>
+      <c r="G39" s="45"/>
+      <c r="H39" s="45"/>
+      <c r="I39" s="45"/>
+      <c r="J39" s="45"/>
+      <c r="K39" s="45"/>
+      <c r="L39" s="45"/>
+      <c r="M39" s="45"/>
+      <c r="N39" s="45"/>
+      <c r="O39" s="45"/>
+      <c r="P39" s="45"/>
+      <c r="Q39" s="45"/>
+      <c r="R39" s="45"/>
+      <c r="S39" s="45"/>
+      <c r="T39" s="45"/>
+      <c r="U39" s="45"/>
+      <c r="V39" s="45"/>
+      <c r="W39" s="45"/>
+      <c r="X39" s="45"/>
+      <c r="Y39" s="45"/>
+      <c r="Z39" s="45"/>
+      <c r="AA39" s="45"/>
+      <c r="AB39" s="45"/>
+      <c r="AC39" s="45"/>
+      <c r="AD39" s="45"/>
+      <c r="AE39" s="45"/>
+      <c r="AF39" s="45"/>
+      <c r="AG39" s="45"/>
+      <c r="AH39" s="45"/>
+      <c r="AI39" s="45"/>
+      <c r="AJ39" s="46"/>
     </row>
     <row r="40" spans="1:36" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A40" s="6"/>
-      <c r="B40" s="60"/>
-[...33 lines deleted...]
-      <c r="AJ40" s="61"/>
+      <c r="B40" s="45"/>
+      <c r="C40" s="45"/>
+      <c r="D40" s="45"/>
+      <c r="E40" s="45"/>
+      <c r="F40" s="45"/>
+      <c r="G40" s="45"/>
+      <c r="H40" s="45"/>
+      <c r="I40" s="45"/>
+      <c r="J40" s="45"/>
+      <c r="K40" s="45"/>
+      <c r="L40" s="45"/>
+      <c r="M40" s="45"/>
+      <c r="N40" s="45"/>
+      <c r="O40" s="45"/>
+      <c r="P40" s="45"/>
+      <c r="Q40" s="45"/>
+      <c r="R40" s="45"/>
+      <c r="S40" s="45"/>
+      <c r="T40" s="45"/>
+      <c r="U40" s="45"/>
+      <c r="V40" s="45"/>
+      <c r="W40" s="45"/>
+      <c r="X40" s="45"/>
+      <c r="Y40" s="45"/>
+      <c r="Z40" s="45"/>
+      <c r="AA40" s="45"/>
+      <c r="AB40" s="45"/>
+      <c r="AC40" s="45"/>
+      <c r="AD40" s="45"/>
+      <c r="AE40" s="45"/>
+      <c r="AF40" s="45"/>
+      <c r="AG40" s="45"/>
+      <c r="AH40" s="45"/>
+      <c r="AI40" s="45"/>
+      <c r="AJ40" s="46"/>
     </row>
     <row r="41" spans="1:36" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A41" s="6"/>
-      <c r="B41" s="60"/>
-[...33 lines deleted...]
-      <c r="AJ41" s="61"/>
+      <c r="B41" s="45"/>
+      <c r="C41" s="45"/>
+      <c r="D41" s="45"/>
+      <c r="E41" s="45"/>
+      <c r="F41" s="45"/>
+      <c r="G41" s="45"/>
+      <c r="H41" s="45"/>
+      <c r="I41" s="45"/>
+      <c r="J41" s="45"/>
+      <c r="K41" s="45"/>
+      <c r="L41" s="45"/>
+      <c r="M41" s="45"/>
+      <c r="N41" s="45"/>
+      <c r="O41" s="45"/>
+      <c r="P41" s="45"/>
+      <c r="Q41" s="45"/>
+      <c r="R41" s="45"/>
+      <c r="S41" s="45"/>
+      <c r="T41" s="45"/>
+      <c r="U41" s="45"/>
+      <c r="V41" s="45"/>
+      <c r="W41" s="45"/>
+      <c r="X41" s="45"/>
+      <c r="Y41" s="45"/>
+      <c r="Z41" s="45"/>
+      <c r="AA41" s="45"/>
+      <c r="AB41" s="45"/>
+      <c r="AC41" s="45"/>
+      <c r="AD41" s="45"/>
+      <c r="AE41" s="45"/>
+      <c r="AF41" s="45"/>
+      <c r="AG41" s="45"/>
+      <c r="AH41" s="45"/>
+      <c r="AI41" s="45"/>
+      <c r="AJ41" s="46"/>
     </row>
     <row r="42" spans="1:36" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A42" s="6"/>
-      <c r="B42" s="60"/>
-[...33 lines deleted...]
-      <c r="AJ42" s="61"/>
+      <c r="B42" s="45"/>
+      <c r="C42" s="45"/>
+      <c r="D42" s="45"/>
+      <c r="E42" s="45"/>
+      <c r="F42" s="45"/>
+      <c r="G42" s="45"/>
+      <c r="H42" s="45"/>
+      <c r="I42" s="45"/>
+      <c r="J42" s="45"/>
+      <c r="K42" s="45"/>
+      <c r="L42" s="45"/>
+      <c r="M42" s="45"/>
+      <c r="N42" s="45"/>
+      <c r="O42" s="45"/>
+      <c r="P42" s="45"/>
+      <c r="Q42" s="45"/>
+      <c r="R42" s="45"/>
+      <c r="S42" s="45"/>
+      <c r="T42" s="45"/>
+      <c r="U42" s="45"/>
+      <c r="V42" s="45"/>
+      <c r="W42" s="45"/>
+      <c r="X42" s="45"/>
+      <c r="Y42" s="45"/>
+      <c r="Z42" s="45"/>
+      <c r="AA42" s="45"/>
+      <c r="AB42" s="45"/>
+      <c r="AC42" s="45"/>
+      <c r="AD42" s="45"/>
+      <c r="AE42" s="45"/>
+      <c r="AF42" s="45"/>
+      <c r="AG42" s="45"/>
+      <c r="AH42" s="45"/>
+      <c r="AI42" s="45"/>
+      <c r="AJ42" s="46"/>
     </row>
     <row r="43" spans="1:36" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A43" s="6"/>
-      <c r="B43" s="60"/>
-[...33 lines deleted...]
-      <c r="AJ43" s="61"/>
+      <c r="B43" s="45"/>
+      <c r="C43" s="45"/>
+      <c r="D43" s="45"/>
+      <c r="E43" s="45"/>
+      <c r="F43" s="45"/>
+      <c r="G43" s="45"/>
+      <c r="H43" s="45"/>
+      <c r="I43" s="45"/>
+      <c r="J43" s="45"/>
+      <c r="K43" s="45"/>
+      <c r="L43" s="45"/>
+      <c r="M43" s="45"/>
+      <c r="N43" s="45"/>
+      <c r="O43" s="45"/>
+      <c r="P43" s="45"/>
+      <c r="Q43" s="45"/>
+      <c r="R43" s="45"/>
+      <c r="S43" s="45"/>
+      <c r="T43" s="45"/>
+      <c r="U43" s="45"/>
+      <c r="V43" s="45"/>
+      <c r="W43" s="45"/>
+      <c r="X43" s="45"/>
+      <c r="Y43" s="45"/>
+      <c r="Z43" s="45"/>
+      <c r="AA43" s="45"/>
+      <c r="AB43" s="45"/>
+      <c r="AC43" s="45"/>
+      <c r="AD43" s="45"/>
+      <c r="AE43" s="45"/>
+      <c r="AF43" s="45"/>
+      <c r="AG43" s="45"/>
+      <c r="AH43" s="45"/>
+      <c r="AI43" s="45"/>
+      <c r="AJ43" s="46"/>
     </row>
     <row r="44" spans="1:36" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A44" s="6"/>
-      <c r="B44" s="60"/>
-[...33 lines deleted...]
-      <c r="AJ44" s="61"/>
+      <c r="B44" s="45"/>
+      <c r="C44" s="45"/>
+      <c r="D44" s="45"/>
+      <c r="E44" s="45"/>
+      <c r="F44" s="45"/>
+      <c r="G44" s="45"/>
+      <c r="H44" s="45"/>
+      <c r="I44" s="45"/>
+      <c r="J44" s="45"/>
+      <c r="K44" s="45"/>
+      <c r="L44" s="45"/>
+      <c r="M44" s="45"/>
+      <c r="N44" s="45"/>
+      <c r="O44" s="45"/>
+      <c r="P44" s="45"/>
+      <c r="Q44" s="45"/>
+      <c r="R44" s="45"/>
+      <c r="S44" s="45"/>
+      <c r="T44" s="45"/>
+      <c r="U44" s="45"/>
+      <c r="V44" s="45"/>
+      <c r="W44" s="45"/>
+      <c r="X44" s="45"/>
+      <c r="Y44" s="45"/>
+      <c r="Z44" s="45"/>
+      <c r="AA44" s="45"/>
+      <c r="AB44" s="45"/>
+      <c r="AC44" s="45"/>
+      <c r="AD44" s="45"/>
+      <c r="AE44" s="45"/>
+      <c r="AF44" s="45"/>
+      <c r="AG44" s="45"/>
+      <c r="AH44" s="45"/>
+      <c r="AI44" s="45"/>
+      <c r="AJ44" s="46"/>
     </row>
     <row r="45" spans="1:36" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A45" s="7"/>
-      <c r="B45" s="62"/>
-[...33 lines deleted...]
-      <c r="AJ45" s="63"/>
+      <c r="B45" s="47"/>
+      <c r="C45" s="47"/>
+      <c r="D45" s="47"/>
+      <c r="E45" s="47"/>
+      <c r="F45" s="47"/>
+      <c r="G45" s="47"/>
+      <c r="H45" s="47"/>
+      <c r="I45" s="47"/>
+      <c r="J45" s="47"/>
+      <c r="K45" s="47"/>
+      <c r="L45" s="47"/>
+      <c r="M45" s="47"/>
+      <c r="N45" s="47"/>
+      <c r="O45" s="47"/>
+      <c r="P45" s="47"/>
+      <c r="Q45" s="47"/>
+      <c r="R45" s="47"/>
+      <c r="S45" s="47"/>
+      <c r="T45" s="47"/>
+      <c r="U45" s="47"/>
+      <c r="V45" s="47"/>
+      <c r="W45" s="47"/>
+      <c r="X45" s="47"/>
+      <c r="Y45" s="47"/>
+      <c r="Z45" s="47"/>
+      <c r="AA45" s="47"/>
+      <c r="AB45" s="47"/>
+      <c r="AC45" s="47"/>
+      <c r="AD45" s="47"/>
+      <c r="AE45" s="47"/>
+      <c r="AF45" s="47"/>
+      <c r="AG45" s="47"/>
+      <c r="AH45" s="47"/>
+      <c r="AI45" s="47"/>
+      <c r="AJ45" s="48"/>
     </row>
     <row r="46" spans="1:36" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A46" s="3"/>
       <c r="B46" s="10" t="s">
         <v>16</v>
       </c>
       <c r="C46" s="4"/>
       <c r="D46" s="4"/>
       <c r="E46" s="4"/>
       <c r="F46" s="4"/>
       <c r="G46" s="4"/>
       <c r="H46" s="4"/>
       <c r="I46" s="4"/>
       <c r="J46" s="4"/>
       <c r="K46" s="4"/>
       <c r="L46" s="4"/>
       <c r="M46" s="4"/>
       <c r="N46" s="4"/>
       <c r="O46" s="4"/>
       <c r="P46" s="4"/>
       <c r="Q46" s="4"/>
       <c r="R46" s="4"/>
       <c r="S46" s="15" t="s">
         <v>19</v>
       </c>
@@ -3164,215 +3165,215 @@
       <c r="AA46" s="4"/>
       <c r="AB46" s="4"/>
       <c r="AC46" s="4"/>
       <c r="AD46" s="4"/>
       <c r="AE46" s="4"/>
       <c r="AF46" s="4"/>
       <c r="AG46" s="4"/>
       <c r="AH46" s="4"/>
       <c r="AI46" s="4"/>
       <c r="AJ46" s="5"/>
     </row>
     <row r="47" spans="1:36" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A47" s="6"/>
       <c r="E47" s="20"/>
       <c r="F47" s="20"/>
       <c r="G47" s="20"/>
       <c r="H47" s="20"/>
       <c r="I47" s="20"/>
       <c r="J47" s="20"/>
       <c r="K47" s="20"/>
       <c r="N47" s="20"/>
       <c r="O47" s="20"/>
       <c r="P47" s="20"/>
       <c r="Q47" s="20"/>
       <c r="R47" s="20"/>
-      <c r="S47" s="22"/>
-[...16 lines deleted...]
-      <c r="AJ47" s="24"/>
+      <c r="S47" s="57"/>
+      <c r="T47" s="58"/>
+      <c r="U47" s="58"/>
+      <c r="V47" s="58"/>
+      <c r="W47" s="58"/>
+      <c r="X47" s="58"/>
+      <c r="Y47" s="58"/>
+      <c r="Z47" s="58"/>
+      <c r="AA47" s="58"/>
+      <c r="AB47" s="58"/>
+      <c r="AC47" s="58"/>
+      <c r="AD47" s="58"/>
+      <c r="AE47" s="58"/>
+      <c r="AF47" s="58"/>
+      <c r="AG47" s="58"/>
+      <c r="AH47" s="58"/>
+      <c r="AI47" s="58"/>
+      <c r="AJ47" s="59"/>
     </row>
     <row r="48" spans="1:36" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A48" s="6"/>
       <c r="B48" s="16"/>
-      <c r="C48" s="70"/>
-[...11 lines deleted...]
-      <c r="O48" s="70"/>
+      <c r="C48" s="56"/>
+      <c r="D48" s="56"/>
+      <c r="E48" s="56"/>
+      <c r="F48" s="56"/>
+      <c r="G48" s="56"/>
+      <c r="H48" s="56"/>
+      <c r="I48" s="56"/>
+      <c r="J48" s="56"/>
+      <c r="K48" s="56"/>
+      <c r="L48" s="56"/>
+      <c r="M48" s="56"/>
+      <c r="N48" s="56"/>
+      <c r="O48" s="56"/>
       <c r="P48" s="11" t="s">
         <v>17</v>
       </c>
-      <c r="S48" s="22"/>
-[...16 lines deleted...]
-      <c r="AJ48" s="24"/>
+      <c r="S48" s="57"/>
+      <c r="T48" s="58"/>
+      <c r="U48" s="58"/>
+      <c r="V48" s="58"/>
+      <c r="W48" s="58"/>
+      <c r="X48" s="58"/>
+      <c r="Y48" s="58"/>
+      <c r="Z48" s="58"/>
+      <c r="AA48" s="58"/>
+      <c r="AB48" s="58"/>
+      <c r="AC48" s="58"/>
+      <c r="AD48" s="58"/>
+      <c r="AE48" s="58"/>
+      <c r="AF48" s="58"/>
+      <c r="AG48" s="58"/>
+      <c r="AH48" s="58"/>
+      <c r="AI48" s="58"/>
+      <c r="AJ48" s="59"/>
     </row>
     <row r="49" spans="1:36" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A49" s="6"/>
-      <c r="C49" s="21"/>
-[...11 lines deleted...]
-      <c r="O49" s="21"/>
+      <c r="C49" s="50"/>
+      <c r="D49" s="50"/>
+      <c r="E49" s="50"/>
+      <c r="F49" s="50"/>
+      <c r="G49" s="50"/>
+      <c r="H49" s="50"/>
+      <c r="I49" s="50"/>
+      <c r="J49" s="50"/>
+      <c r="K49" s="50"/>
+      <c r="L49" s="50"/>
+      <c r="M49" s="50"/>
+      <c r="N49" s="50"/>
+      <c r="O49" s="50"/>
       <c r="P49" s="11" t="s">
         <v>7</v>
       </c>
-      <c r="S49" s="22"/>
-[...16 lines deleted...]
-      <c r="AJ49" s="24"/>
+      <c r="S49" s="57"/>
+      <c r="T49" s="58"/>
+      <c r="U49" s="58"/>
+      <c r="V49" s="58"/>
+      <c r="W49" s="58"/>
+      <c r="X49" s="58"/>
+      <c r="Y49" s="58"/>
+      <c r="Z49" s="58"/>
+      <c r="AA49" s="58"/>
+      <c r="AB49" s="58"/>
+      <c r="AC49" s="58"/>
+      <c r="AD49" s="58"/>
+      <c r="AE49" s="58"/>
+      <c r="AF49" s="58"/>
+      <c r="AG49" s="58"/>
+      <c r="AH49" s="58"/>
+      <c r="AI49" s="58"/>
+      <c r="AJ49" s="59"/>
     </row>
     <row r="50" spans="1:36" ht="17.25" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A50" s="7"/>
       <c r="B50" s="17"/>
       <c r="C50" s="18"/>
       <c r="D50" s="18"/>
       <c r="E50" s="19"/>
       <c r="F50" s="19"/>
       <c r="G50" s="19"/>
       <c r="H50" s="19"/>
       <c r="I50" s="19"/>
       <c r="J50" s="19"/>
       <c r="K50" s="19"/>
       <c r="L50" s="18"/>
       <c r="M50" s="18"/>
       <c r="N50" s="19"/>
       <c r="O50" s="19"/>
       <c r="P50" s="19"/>
       <c r="Q50" s="19"/>
       <c r="R50" s="19"/>
-      <c r="S50" s="25"/>
-[...16 lines deleted...]
-      <c r="AJ50" s="27"/>
+      <c r="S50" s="60"/>
+      <c r="T50" s="61"/>
+      <c r="U50" s="61"/>
+      <c r="V50" s="61"/>
+      <c r="W50" s="61"/>
+      <c r="X50" s="61"/>
+      <c r="Y50" s="61"/>
+      <c r="Z50" s="61"/>
+      <c r="AA50" s="61"/>
+      <c r="AB50" s="61"/>
+      <c r="AC50" s="61"/>
+      <c r="AD50" s="61"/>
+      <c r="AE50" s="61"/>
+      <c r="AF50" s="61"/>
+      <c r="AG50" s="61"/>
+      <c r="AH50" s="61"/>
+      <c r="AI50" s="61"/>
+      <c r="AJ50" s="62"/>
     </row>
     <row r="51" spans="1:36" ht="6.75" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="52" spans="1:36" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="AH52" s="40">
+      <c r="AH52" s="21">
         <v>2026.9</v>
       </c>
-      <c r="AI52" s="40"/>
-      <c r="AJ52" s="40"/>
+      <c r="AI52" s="21"/>
+      <c r="AJ52" s="21"/>
     </row>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="fukwYjz9fqWoTZ3fjKUSjx3zIiTayDxt8FXL8aDEqHR5BI7WaTP8lhmp7UFHZ63tuLf/kYvhGFGI8FdHe3gESw==" saltValue="1vx2+gkg1YzQ6S/NLvezHg==" spinCount="100000" sheet="1" selectLockedCells="1"/>
   <mergeCells count="22">
+    <mergeCell ref="C49:O49"/>
+    <mergeCell ref="S47:AJ50"/>
+    <mergeCell ref="G8:H8"/>
+    <mergeCell ref="G9:H11"/>
+    <mergeCell ref="Z8:Z11"/>
+    <mergeCell ref="AA8:AF11"/>
     <mergeCell ref="AH52:AJ52"/>
     <mergeCell ref="A5:AJ5"/>
     <mergeCell ref="X6:Y6"/>
     <mergeCell ref="AG8:AJ11"/>
     <mergeCell ref="S8:T11"/>
     <mergeCell ref="B9:F11"/>
     <mergeCell ref="U8:Y11"/>
     <mergeCell ref="B13:AJ15"/>
     <mergeCell ref="B17:AJ28"/>
     <mergeCell ref="B30:AJ45"/>
     <mergeCell ref="Z6:AA6"/>
     <mergeCell ref="AC6:AD6"/>
     <mergeCell ref="AF6:AG6"/>
     <mergeCell ref="I8:R8"/>
     <mergeCell ref="I9:R11"/>
     <mergeCell ref="C48:O48"/>
-    <mergeCell ref="C49:O49"/>
-[...4 lines deleted...]
-    <mergeCell ref="AA8:AF11"/>
   </mergeCells>
   <phoneticPr fontId="1"/>
   <conditionalFormatting sqref="B13:AJ15">
     <cfRule type="cellIs" dxfId="10" priority="4" operator="notEqual">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="B17:AJ28">
     <cfRule type="cellIs" dxfId="9" priority="3" operator="notEqual">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="B30:AJ45">
     <cfRule type="cellIs" dxfId="8" priority="2" operator="notEqual">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="C48:C49">
     <cfRule type="cellIs" dxfId="7" priority="14" operator="notEqual">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="I8:R11">
     <cfRule type="cellIs" dxfId="6" priority="7" operator="notEqual">
       <formula>0</formula>
@@ -3397,50 +3398,56 @@
     <cfRule type="cellIs" dxfId="2" priority="16" operator="notEqual">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="AC6:AD6">
     <cfRule type="cellIs" dxfId="1" priority="10" operator="notEqual">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="AF6:AG6">
     <cfRule type="cellIs" dxfId="0" priority="9" operator="notEqual">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0.19685039370078741" top="0.43307086614173229" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddHeader>&amp;C&amp;G</oddHeader>
   </headerFooter>
   <drawing r:id="rId2"/>
   <legacyDrawingHF r:id="rId3"/>
 </worksheet>
 </file>
 
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{e296e639-91e9-4bb7-a1e8-7ae7de7d97ca}" enabled="1" method="Privileged" siteId="{a449438d-3606-490b-844f-c4e15e535fca}" contentBits="0" removed="0"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>●研究計画書（書式）</vt:lpstr>
       <vt:lpstr>'●研究計画書（書式）'!Print_Area</vt:lpstr>