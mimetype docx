--- v0 (2025-10-17)
+++ v1 (2026-05-29)
@@ -1,2306 +1,2002 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:sdt>
-      <w:sdtPr>
+    <w:p w14:paraId="296323B5" w14:textId="77777777" w:rsidR="00CA4D34" w:rsidRDefault="007E3332">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
         </w:rPr>
-        <w:id w:val="-1838226442"/>
-[...48 lines deleted...]
-    <w:p w:rsidR="00C40C5B" w:rsidRPr="00324E29" w:rsidRDefault="00C40C5B">
+        <w:t xml:space="preserve">法学研究科　</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA4D34" w:rsidRPr="00324E29">
+        <w:rPr>
+          <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>博士課程前期課程</w:t>
+      </w:r>
+      <w:r w:rsidR="00D66322" w:rsidRPr="00324E29">
+        <w:rPr>
+          <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">　外国人留学生</w:t>
+      </w:r>
+      <w:r w:rsidR="009B2FEE" w:rsidRPr="00324E29">
+        <w:rPr>
+          <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>入学</w:t>
+      </w:r>
+      <w:r w:rsidR="00D66322" w:rsidRPr="00324E29">
+        <w:rPr>
+          <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>試験</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B5D8FEC" w14:textId="77777777" w:rsidR="00C40C5B" w:rsidRPr="00324E29" w:rsidRDefault="00C40C5B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sdt>
-      <w:sdtPr>
+    <w:p w14:paraId="2F674147" w14:textId="77777777" w:rsidR="00CA4D34" w:rsidRDefault="00CA4D34" w:rsidP="00CA4D34">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="48"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DE6C49">
         <w:rPr>
           <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="48"/>
         </w:rPr>
-        <w:id w:val="1405800865"/>
-[...29 lines deleted...]
-    <w:p w:rsidR="000E0C2D" w:rsidRPr="00324E29" w:rsidRDefault="000E0C2D" w:rsidP="000E0C2D">
+        <w:t>受験科目届出書</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="274013E4" w14:textId="77777777" w:rsidR="000E0C2D" w:rsidRPr="00324E29" w:rsidRDefault="000E0C2D" w:rsidP="000E0C2D">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
           <w:b/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a3"/>
         <w:tblW w:w="10060" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2972"/>
         <w:gridCol w:w="7088"/>
       </w:tblGrid>
-      <w:tr w:rsidR="008B1CC2" w:rsidRPr="00324E29" w:rsidTr="007A6871">
+      <w:tr w:rsidR="008B1CC2" w:rsidRPr="00324E29" w14:paraId="11EE1E85" w14:textId="77777777" w:rsidTr="007A6871">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2972" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:sdt>
-[...29 lines deleted...]
-          </w:sdt>
+          <w:p w14:paraId="6047D629" w14:textId="77777777" w:rsidR="008B1CC2" w:rsidRPr="00324E29" w:rsidRDefault="008B1CC2" w:rsidP="00D66322">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00324E29">
+              <w:rPr>
+                <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>博士課程</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7088" w:type="dxa"/>
           </w:tcPr>
-          <w:sdt>
-[...29 lines deleted...]
-          </w:sdt>
+          <w:p w14:paraId="3EEFD5E9" w14:textId="77777777" w:rsidR="008B1CC2" w:rsidRPr="00324E29" w:rsidRDefault="008B1CC2" w:rsidP="000E0C2D">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00324E29">
+              <w:rPr>
+                <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>前期課程</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00506AA4" w:rsidRPr="00324E29" w:rsidTr="001F102D">
+      <w:tr w:rsidR="00506AA4" w:rsidRPr="00324E29" w14:paraId="037D6A82" w14:textId="77777777" w:rsidTr="007A6871">
         <w:trPr>
           <w:trHeight w:val="275"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2972" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:sdt>
-[...94 lines deleted...]
-          </w:sdt>
+          <w:p w14:paraId="771583BE" w14:textId="77777777" w:rsidR="00506AA4" w:rsidRPr="00506AA4" w:rsidRDefault="00506AA4" w:rsidP="00D66322">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00506AA4">
+              <w:rPr>
+                <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>フリガナ</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0F6C0F68" w14:textId="77777777" w:rsidR="00506AA4" w:rsidRPr="00324E29" w:rsidRDefault="00506AA4" w:rsidP="00D66322">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00324E29">
+              <w:rPr>
+                <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>氏名</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3F97B42A" w14:textId="77777777" w:rsidR="00506AA4" w:rsidRPr="00324E29" w:rsidRDefault="00506AA4" w:rsidP="00D66322">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00324E29">
+              <w:rPr>
+                <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>（アルファベット表記）</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7088" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00506AA4" w:rsidRPr="00324E29" w:rsidRDefault="00DC7896" w:rsidP="000E0C2D">
+          <w:p w14:paraId="39E78F9E" w14:textId="77777777" w:rsidR="00506AA4" w:rsidRPr="00324E29" w:rsidRDefault="00506AA4" w:rsidP="000E0C2D">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...4 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00506AA4" w:rsidRPr="00324E29" w:rsidTr="007A6871">
+      <w:tr w:rsidR="00506AA4" w:rsidRPr="00324E29" w14:paraId="56CD7C49" w14:textId="77777777" w:rsidTr="007A6871">
         <w:trPr>
           <w:trHeight w:val="387"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2972" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00506AA4" w:rsidRPr="00506AA4" w:rsidRDefault="00506AA4" w:rsidP="00D66322">
+          <w:p w14:paraId="7D6BA2FD" w14:textId="77777777" w:rsidR="00506AA4" w:rsidRPr="00506AA4" w:rsidRDefault="00506AA4" w:rsidP="00D66322">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7088" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00506AA4" w:rsidRPr="00324E29" w:rsidRDefault="00506AA4" w:rsidP="000E0C2D">
+          <w:p w14:paraId="2558B2BB" w14:textId="77777777" w:rsidR="00506AA4" w:rsidRPr="00324E29" w:rsidRDefault="00506AA4" w:rsidP="000E0C2D">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008B1CC2" w:rsidRPr="00324E29" w:rsidTr="007A6871">
+      <w:tr w:rsidR="008B1CC2" w:rsidRPr="00324E29" w14:paraId="2D7EDE27" w14:textId="77777777" w:rsidTr="007A6871">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2972" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:sdt>
-[...30 lines deleted...]
-          <w:p w:rsidR="00D95E32" w:rsidRPr="00324E29" w:rsidRDefault="00D95E32" w:rsidP="00D66322">
+          <w:p w14:paraId="2425D9E2" w14:textId="77777777" w:rsidR="008B1CC2" w:rsidRPr="00324E29" w:rsidRDefault="008B1CC2" w:rsidP="00D66322">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00324E29">
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
               </w:rPr>
+              <w:t>コース</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5B247304" w14:textId="77777777" w:rsidR="00D95E32" w:rsidRPr="00324E29" w:rsidRDefault="00D95E32" w:rsidP="00D66322">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00324E29">
+              <w:rPr>
+                <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
+              </w:rPr>
               <w:t>（選択してください）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7088" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00506AA4" w:rsidRDefault="00703693">
+          <w:p w14:paraId="205D37F9" w14:textId="062FA423" w:rsidR="00506AA4" w:rsidRDefault="004A19B5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
+                  <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                 </w:rPr>
-                <w:id w:val="1645315028"/>
-                <w:lock w:val="sdtLocked"/>
+                <w:id w:val="1913817182"/>
                 <w15:appearance w15:val="hidden"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00DC7896">
+                <w:r w:rsidR="00462F4D">
                   <w:rPr>
                     <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="008B1CC2" w:rsidRPr="007D227E">
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>研究コース</w:t>
             </w:r>
             <w:r w:rsidR="00064C39">
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>単願</w:t>
             </w:r>
             <w:r w:rsidR="002F0F15">
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">　　</w:t>
             </w:r>
             <w:r w:rsidR="00506AA4">
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve">　　　　</w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
+                  <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                 </w:rPr>
-                <w:id w:val="-357047563"/>
-                <w:lock w:val="sdtLocked"/>
+                <w:id w:val="648639854"/>
                 <w15:appearance w15:val="hidden"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00DC7896">
+                <w:r w:rsidR="00680744">
                   <w:rPr>
                     <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00506AA4" w:rsidRPr="007D227E">
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>研究コースと法政リサーチ・コース併願</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008B1CC2" w:rsidRPr="00324E29" w:rsidRDefault="00703693">
+          <w:p w14:paraId="333904EE" w14:textId="593F37D1" w:rsidR="008B1CC2" w:rsidRPr="00324E29" w:rsidRDefault="004A19B5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
-                  <w:sz w:val="20"/>
+                  <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                 </w:rPr>
-                <w:id w:val="1188256848"/>
-                <w:lock w:val="sdtLocked"/>
+                <w:id w:val="779610892"/>
                 <w15:appearance w15:val="hidden"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00DC7896">
+                <w:r w:rsidR="00462F4D">
                   <w:rPr>
                     <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
-                    <w:sz w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="008B1CC2" w:rsidRPr="007D227E">
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>リーガル・スペシャリスト・コース</w:t>
             </w:r>
             <w:r w:rsidR="008B1CC2" w:rsidRPr="00324E29">
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve">　</w:t>
             </w:r>
             <w:r w:rsidR="00506AA4">
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve">　　　</w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
+                  <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                 </w:rPr>
-                <w:id w:val="-1212264987"/>
-                <w:lock w:val="sdtLocked"/>
+                <w:id w:val="-487246744"/>
                 <w15:appearance w15:val="hidden"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00DC7896">
+                <w:r w:rsidR="00462F4D">
                   <w:rPr>
                     <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="008B1CC2" w:rsidRPr="007D227E">
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>法政リサーチ・コース</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008B1CC2" w:rsidRPr="00324E29" w:rsidTr="007A6871">
+      <w:tr w:rsidR="008B1CC2" w:rsidRPr="00324E29" w14:paraId="39BE64C8" w14:textId="77777777" w:rsidTr="007A6871">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2972" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:sdt>
-[...29 lines deleted...]
-          </w:sdt>
+          <w:p w14:paraId="771D40C7" w14:textId="77777777" w:rsidR="008B1CC2" w:rsidRPr="00324E29" w:rsidRDefault="008B1CC2" w:rsidP="00D66322">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00324E29">
+              <w:rPr>
+                <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>受験番号（入力不要）</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7088" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="008B1CC2" w:rsidRPr="00324E29" w:rsidRDefault="008B1CC2">
-[...6 lines deleted...]
-          <w:p w:rsidR="008B1CC2" w:rsidRPr="00324E29" w:rsidRDefault="008B1CC2">
+          <w:p w14:paraId="384AFE7D" w14:textId="77777777" w:rsidR="008B1CC2" w:rsidRPr="00324E29" w:rsidRDefault="008B1CC2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3011E657" w14:textId="77777777" w:rsidR="008B1CC2" w:rsidRPr="00324E29" w:rsidRDefault="008B1CC2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00F131FD" w:rsidRPr="0003347B" w:rsidRDefault="00F131FD">
+    <w:p w14:paraId="582D29F1" w14:textId="77777777" w:rsidR="00F131FD" w:rsidRPr="0003347B" w:rsidRDefault="00F131FD">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
           <w:sz w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sdt>
-      <w:sdtPr>
+    <w:p w14:paraId="57AEE1DC" w14:textId="77777777" w:rsidR="00CA4D34" w:rsidRPr="00324E29" w:rsidRDefault="00CA4D34" w:rsidP="00065334">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00324E29">
         <w:rPr>
           <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:id w:val="-1044358219"/>
-[...106 lines deleted...]
-    <w:p w:rsidR="0003347B" w:rsidRDefault="0003347B" w:rsidP="00065334">
+        <w:t>「受験する入学試験方式」欄に</w:t>
+      </w:r>
+      <w:r w:rsidR="0012321C">
+        <w:rPr>
+          <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>チェックをして</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00324E29">
+        <w:rPr>
+          <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>ください。そのうえで各欄に科目を記入してください。</w:t>
+      </w:r>
+      <w:r w:rsidR="00D061D1" w:rsidRPr="00324E29">
+        <w:rPr>
+          <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>なお、科目については、別表１から選んでください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B1B908F" w14:textId="77777777" w:rsidR="00D061D1" w:rsidRPr="00324E29" w:rsidRDefault="00D061D1" w:rsidP="00065334">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00324E29">
+        <w:rPr>
+          <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>［注］1. 入学後主として研究する科目と随意に選択する科目は、同一科目ではあってはなりません。</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="000672AA" w:rsidRPr="00324E29" w:rsidRDefault="000672AA" w:rsidP="00065334">
+    <w:p w14:paraId="1B859D69" w14:textId="77777777" w:rsidR="00D061D1" w:rsidRDefault="00D061D1" w:rsidP="00065334">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00324E29">
+        <w:rPr>
+          <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>［注］2. 入学試験方式および出願コースにより、必要な受験科目を届け出てください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FF48881" w14:textId="77777777" w:rsidR="0003347B" w:rsidRDefault="0003347B" w:rsidP="00065334">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1325A205" w14:textId="77777777" w:rsidR="000672AA" w:rsidRPr="00324E29" w:rsidRDefault="000672AA" w:rsidP="00065334">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a3"/>
         <w:tblW w:w="4934" w:type="pct"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="968"/>
         <w:gridCol w:w="3426"/>
         <w:gridCol w:w="1941"/>
         <w:gridCol w:w="2024"/>
         <w:gridCol w:w="1700"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00846F9E" w:rsidRPr="00324E29" w:rsidTr="007A6871">
+      <w:tr w:rsidR="00846F9E" w:rsidRPr="00324E29" w14:paraId="6145594D" w14:textId="77777777" w:rsidTr="007A6871">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="481" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:sdt>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
+          <w:p w14:paraId="25C555B0" w14:textId="77777777" w:rsidR="00D6282B" w:rsidRDefault="0003347B" w:rsidP="003D5738">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
-              <w:id w:val="2115624668"/>
-[...47 lines deleted...]
-          </w:sdt>
+            </w:pPr>
+            <w:r w:rsidRPr="003D5738">
+              <w:rPr>
+                <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="10"/>
+              </w:rPr>
+              <w:t>受験する入学試験方式に</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1E74F970" w14:textId="77777777" w:rsidR="0003347B" w:rsidRPr="00324E29" w:rsidRDefault="00D6282B" w:rsidP="003D5738">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI Emoji" w:eastAsia="BIZ UDゴシック" w:hAnsi="Segoe UI Emoji" w:cs="Segoe UI Emoji" w:hint="eastAsia"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="10"/>
+              </w:rPr>
+              <w:t>チェック</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1703" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:sdt>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
+          <w:p w14:paraId="0891EF85" w14:textId="77777777" w:rsidR="0003347B" w:rsidRPr="00324E29" w:rsidRDefault="0003347B" w:rsidP="00B059ED">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:id w:val="381288176"/>
-[...135 lines deleted...]
-        </w:sdt>
+            </w:pPr>
+            <w:r w:rsidRPr="00324E29">
+              <w:rPr>
+                <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>コース</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="965" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="619E6CC6" w14:textId="77777777" w:rsidR="0003347B" w:rsidRDefault="0003347B" w:rsidP="00980CFD">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:jc w:val="distribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00324E29">
+              <w:rPr>
+                <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>筆記試験</w:t>
+            </w:r>
+            <w:r w:rsidR="00980CFD">
+              <w:rPr>
+                <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00324E29">
+              <w:rPr>
+                <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>１</w:t>
+            </w:r>
+            <w:r w:rsidR="00980CFD">
+              <w:rPr>
+                <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="15BFCF42" w14:textId="77777777" w:rsidR="0048753A" w:rsidRDefault="00466F86" w:rsidP="00D6282B">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00324E29">
+              <w:rPr>
+                <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>入学後主として</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7A7EDCF5" w14:textId="77777777" w:rsidR="00466F86" w:rsidRPr="00466F86" w:rsidRDefault="00466F86" w:rsidP="00D6282B">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00324E29">
+              <w:rPr>
+                <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>研究する科目</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1006" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:sdt>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
+          <w:p w14:paraId="6FEF95DE" w14:textId="77777777" w:rsidR="0003347B" w:rsidRDefault="0003347B" w:rsidP="00D6282B">
+            <w:pPr>
+              <w:jc w:val="distribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:id w:val="-2107098184"/>
-[...69 lines deleted...]
-          </w:sdt>
+            </w:pPr>
+            <w:r w:rsidRPr="00324E29">
+              <w:rPr>
+                <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>筆記試験</w:t>
+            </w:r>
+            <w:r w:rsidR="00980CFD">
+              <w:rPr>
+                <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00324E29">
+              <w:rPr>
+                <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>２</w:t>
+            </w:r>
+            <w:r w:rsidR="00980CFD">
+              <w:rPr>
+                <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="55555105" w14:textId="77777777" w:rsidR="0048753A" w:rsidRPr="00324E29" w:rsidRDefault="0048753A" w:rsidP="00D6282B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00324E29">
+              <w:rPr>
+                <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>随意科目</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="845" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:sdt>
-[...29 lines deleted...]
-          </w:sdt>
+          <w:p w14:paraId="451211E5" w14:textId="77777777" w:rsidR="0003347B" w:rsidRPr="00324E29" w:rsidRDefault="0003347B" w:rsidP="00B059ED">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00324E29">
+              <w:rPr>
+                <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>面接</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007B7E90" w:rsidRPr="00324E29" w:rsidTr="007A6871">
+      <w:tr w:rsidR="007B7E90" w:rsidRPr="00324E29" w14:paraId="4DE12405" w14:textId="77777777" w:rsidTr="007A6871">
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
             </w:rPr>
             <w:id w:val="755639617"/>
-            <w:lock w:val="sdtLocked"/>
             <w15:appearance w15:val="hidden"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
               <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="481" w:type="pct"/>
               </w:tcPr>
-              <w:p w:rsidR="007B7E90" w:rsidRPr="00324E29" w:rsidRDefault="00DC7896" w:rsidP="0003347B">
+              <w:p w14:paraId="3C7FDA61" w14:textId="1D8069A2" w:rsidR="007B7E90" w:rsidRPr="00324E29" w:rsidRDefault="00462F4D" w:rsidP="0003347B">
                 <w:pPr>
                   <w:spacing w:line="480" w:lineRule="auto"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1703" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:sdt>
-[...29 lines deleted...]
-          </w:sdt>
+          <w:p w14:paraId="0FE99B4D" w14:textId="77777777" w:rsidR="007B7E90" w:rsidRPr="0003347B" w:rsidRDefault="007B7E90" w:rsidP="0003347B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0003347B">
+              <w:rPr>
+                <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>研究コース</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="965" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="007B7E90" w:rsidRPr="00324E29" w:rsidRDefault="007B7E90">
+          <w:p w14:paraId="0FF78735" w14:textId="77777777" w:rsidR="007B7E90" w:rsidRPr="00324E29" w:rsidRDefault="007B7E90">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1006" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="007B7E90" w:rsidRPr="00324E29" w:rsidRDefault="007B7E90">
+          <w:p w14:paraId="260AB281" w14:textId="77777777" w:rsidR="007B7E90" w:rsidRPr="00324E29" w:rsidRDefault="007B7E90">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="845" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:sdt>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
+          <w:p w14:paraId="036EC5D3" w14:textId="77777777" w:rsidR="007B7E90" w:rsidRPr="00324E29" w:rsidRDefault="007B7E90" w:rsidP="007A6871">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:id w:val="-2065400042"/>
-[...66 lines deleted...]
-          </w:sdt>
+            </w:pPr>
+            <w:r w:rsidRPr="00324E29">
+              <w:rPr>
+                <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>入学後主として</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4BA7E3A7" w14:textId="77777777" w:rsidR="007B7E90" w:rsidRPr="00324E29" w:rsidRDefault="007B7E90" w:rsidP="007A6871">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00324E29">
+              <w:rPr>
+                <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>研究する科目で</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="02D559C2" w14:textId="77777777" w:rsidR="007B7E90" w:rsidRPr="00324E29" w:rsidRDefault="007B7E90" w:rsidP="007A6871">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00324E29">
+              <w:rPr>
+                <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>面接を実施します</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007B7E90" w:rsidRPr="00324E29" w:rsidTr="007A6871">
+      <w:tr w:rsidR="007B7E90" w:rsidRPr="00324E29" w14:paraId="7E0A1148" w14:textId="77777777" w:rsidTr="007A6871">
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
             </w:rPr>
             <w:id w:val="1832557609"/>
-            <w15:appearance w15:val="hidden"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
               <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="481" w:type="pct"/>
               </w:tcPr>
-              <w:p w:rsidR="007B7E90" w:rsidRPr="00324E29" w:rsidRDefault="00DC7896" w:rsidP="0003347B">
+              <w:p w14:paraId="512FA4AA" w14:textId="77777777" w:rsidR="007B7E90" w:rsidRPr="00324E29" w:rsidRDefault="007B7E90" w:rsidP="0003347B">
                 <w:pPr>
                   <w:spacing w:line="480" w:lineRule="auto"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1703" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:sdt>
-[...40 lines deleted...]
-          </w:sdt>
+          <w:p w14:paraId="2BCCFE3A" w14:textId="77777777" w:rsidR="007B7E90" w:rsidRDefault="007B7E90" w:rsidP="008B1CC2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0003347B">
+              <w:rPr>
+                <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>研究コースと</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7241C332" w14:textId="77777777" w:rsidR="007B7E90" w:rsidRPr="0003347B" w:rsidRDefault="007B7E90" w:rsidP="008B1CC2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0003347B">
+              <w:rPr>
+                <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>法政リサーチ・コース併願</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="965" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="007B7E90" w:rsidRPr="00324E29" w:rsidRDefault="007B7E90" w:rsidP="008B1CC2">
+          <w:p w14:paraId="5FEA43FB" w14:textId="77777777" w:rsidR="007B7E90" w:rsidRPr="00324E29" w:rsidRDefault="007B7E90" w:rsidP="008B1CC2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1006" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007B7E90" w:rsidRPr="00703693" w:rsidRDefault="007B7E90" w:rsidP="008B1CC2">
+          <w:p w14:paraId="393EE6E6" w14:textId="77777777" w:rsidR="007B7E90" w:rsidRPr="00324E29" w:rsidRDefault="007B7E90" w:rsidP="008B1CC2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-            <w:bookmarkEnd w:id="0"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="845" w:type="pct"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007B7E90" w:rsidRPr="00324E29" w:rsidRDefault="007B7E90" w:rsidP="008B1CC2">
+          <w:p w14:paraId="3D2CE2EA" w14:textId="77777777" w:rsidR="007B7E90" w:rsidRPr="00324E29" w:rsidRDefault="007B7E90" w:rsidP="008B1CC2">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007B7E90" w:rsidRPr="00324E29" w:rsidTr="00F67D74">
+      <w:tr w:rsidR="007B7E90" w:rsidRPr="00324E29" w14:paraId="5EF24AF2" w14:textId="77777777" w:rsidTr="00F67D74">
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
             </w:rPr>
             <w:id w:val="1097292085"/>
-            <w15:appearance w15:val="hidden"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
               <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="481" w:type="pct"/>
               </w:tcPr>
-              <w:p w:rsidR="007B7E90" w:rsidRPr="00324E29" w:rsidRDefault="00DC7896" w:rsidP="0003347B">
+              <w:p w14:paraId="6345F509" w14:textId="77777777" w:rsidR="007B7E90" w:rsidRPr="00324E29" w:rsidRDefault="007B7E90" w:rsidP="0003347B">
                 <w:pPr>
                   <w:spacing w:line="480" w:lineRule="auto"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1703" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:sdt>
-            <w:sdtPr>
+          <w:p w14:paraId="0DD63A1B" w14:textId="77777777" w:rsidR="007B7E90" w:rsidRPr="0003347B" w:rsidRDefault="007B7E90" w:rsidP="0048753A">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0003347B">
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:id w:val="298734474"/>
-[...25 lines deleted...]
-          </w:sdt>
+              <w:t>リーガル・スペシャリスト・コース</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="965" w:type="pct"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007B7E90" w:rsidRPr="00324E29" w:rsidRDefault="007B7E90" w:rsidP="008B1CC2">
+          <w:p w14:paraId="6E7FDD7F" w14:textId="77777777" w:rsidR="007B7E90" w:rsidRPr="00324E29" w:rsidRDefault="007B7E90" w:rsidP="008B1CC2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1006" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
               <w:tl2br w:val="single" w:sz="4" w:space="0" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007B7E90" w:rsidRPr="0095001C" w:rsidRDefault="007B7E90" w:rsidP="008B1CC2">
+          <w:p w14:paraId="3A613A1D" w14:textId="77777777" w:rsidR="007B7E90" w:rsidRPr="0095001C" w:rsidRDefault="007B7E90" w:rsidP="008B1CC2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="845" w:type="pct"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007B7E90" w:rsidRPr="00324E29" w:rsidRDefault="007B7E90" w:rsidP="008B1CC2">
+          <w:p w14:paraId="3EFF3072" w14:textId="77777777" w:rsidR="007B7E90" w:rsidRPr="00324E29" w:rsidRDefault="007B7E90" w:rsidP="008B1CC2">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007B7E90" w:rsidRPr="00324E29" w:rsidTr="00F67D74">
+      <w:tr w:rsidR="007B7E90" w:rsidRPr="00324E29" w14:paraId="4AF725A0" w14:textId="77777777" w:rsidTr="00F67D74">
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
             </w:rPr>
             <w:id w:val="-794907973"/>
             <w:lock w:val="sdtLocked"/>
             <w15:appearance w15:val="hidden"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
               <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="481" w:type="pct"/>
               </w:tcPr>
-              <w:p w:rsidR="007B7E90" w:rsidRDefault="00DC7896" w:rsidP="0003347B">
+              <w:p w14:paraId="10321556" w14:textId="77777777" w:rsidR="007B7E90" w:rsidRDefault="007B7E90" w:rsidP="0003347B">
                 <w:pPr>
                   <w:spacing w:line="480" w:lineRule="auto"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1703" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:sdt>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
+          <w:p w14:paraId="6C693B89" w14:textId="77777777" w:rsidR="007B7E90" w:rsidRPr="0003347B" w:rsidRDefault="007B7E90" w:rsidP="0048753A">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:id w:val="716325015"/>
-[...26 lines deleted...]
-          </w:sdt>
+            </w:pPr>
+            <w:r w:rsidRPr="0003347B">
+              <w:rPr>
+                <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>法政リサーチ・コース</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="965" w:type="pct"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007B7E90" w:rsidRPr="00324E29" w:rsidRDefault="007B7E90" w:rsidP="008B1CC2">
+          <w:p w14:paraId="1C1DF8EC" w14:textId="77777777" w:rsidR="007B7E90" w:rsidRPr="00324E29" w:rsidRDefault="007B7E90" w:rsidP="008B1CC2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1006" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
               <w:tl2br w:val="single" w:sz="4" w:space="0" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007B7E90" w:rsidRPr="0095001C" w:rsidRDefault="007B7E90" w:rsidP="008B1CC2">
+          <w:p w14:paraId="44E33CD7" w14:textId="77777777" w:rsidR="007B7E90" w:rsidRPr="0095001C" w:rsidRDefault="007B7E90" w:rsidP="008B1CC2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="845" w:type="pct"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007B7E90" w:rsidRPr="00324E29" w:rsidRDefault="007B7E90" w:rsidP="008B1CC2">
+          <w:p w14:paraId="5CA1EC67" w14:textId="77777777" w:rsidR="007B7E90" w:rsidRPr="00324E29" w:rsidRDefault="007B7E90" w:rsidP="008B1CC2">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00811A6C" w:rsidRPr="00324E29" w:rsidRDefault="00811A6C">
+    <w:p w14:paraId="066B4EC9" w14:textId="77777777" w:rsidR="00811A6C" w:rsidRPr="00324E29" w:rsidRDefault="00811A6C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a3"/>
         <w:tblW w:w="10060" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10060"/>
       </w:tblGrid>
-      <w:tr w:rsidR="008229EC" w:rsidRPr="00324E29" w:rsidTr="007A6871">
+      <w:tr w:rsidR="008229EC" w:rsidRPr="00324E29" w14:paraId="6E8A8B97" w14:textId="77777777" w:rsidTr="007A6871">
         <w:trPr>
           <w:trHeight w:val="1870"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10060" w:type="dxa"/>
           </w:tcPr>
-          <w:sdt>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
+          <w:p w14:paraId="5DBA1876" w14:textId="77777777" w:rsidR="008229EC" w:rsidRPr="00324E29" w:rsidRDefault="008229EC" w:rsidP="009E6B11">
+            <w:pPr>
+              <w:ind w:firstLineChars="50" w:firstLine="100"/>
+              <w:rPr>
+                <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:id w:val="1085738686"/>
-[...8 lines deleted...]
-                <w:rFonts w:cs="MS-Mincho" w:hint="default"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00324E29">
+              <w:rPr>
+                <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>別表</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00324E29">
+              <w:rPr>
+                <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="47493D7C" w14:textId="77777777" w:rsidR="008229EC" w:rsidRPr="00324E29" w:rsidRDefault="008229EC" w:rsidP="008229EC">
+            <w:pPr>
+              <w:ind w:firstLineChars="100" w:firstLine="200"/>
+              <w:rPr>
+                <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00324E29">
+              <w:rPr>
+                <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>法哲学、法史学、法社会学、憲法、行政法、税法、刑法、刑事訴訟法、民法、民事訴訟法、商法、労働法、</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5FC896FC" w14:textId="77777777" w:rsidR="008229EC" w:rsidRPr="00324E29" w:rsidRDefault="008229EC" w:rsidP="008229EC">
+            <w:pPr>
+              <w:ind w:firstLineChars="100" w:firstLine="200"/>
+              <w:rPr>
+                <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00324E29">
+              <w:rPr>
+                <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>社会保障法、経済法、国際法、国際私法、知的財産法、政治学、政治史、政治思想史、国際政治論、行政学</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2D5532B1" w14:textId="77777777" w:rsidR="004D67F1" w:rsidRDefault="004D67F1" w:rsidP="004D67F1">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="exact"/>
+              <w:ind w:leftChars="67" w:left="141"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:cs="MS-Mincho"/>
                 <w:kern w:val="0"/>
-                <w:sz w:val="18"/>
+                <w:sz w:val="16"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
-            </w:sdtEndPr>
-[...151 lines deleted...]
-          <w:p w:rsidR="00F01CC6" w:rsidRPr="00324E29" w:rsidRDefault="00F01CC6" w:rsidP="00F01CC6">
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="38866E6B" w14:textId="77777777" w:rsidR="008229EC" w:rsidRPr="0012321C" w:rsidRDefault="003B69CF" w:rsidP="00811A6C">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="exact"/>
+              <w:ind w:leftChars="67" w:left="141"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:cs="MS-Mincho"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0012321C">
+              <w:rPr>
+                <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:cs="MS-Mincho" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t>以上の入試科目中に、入学後主として研究する科目がない場合、または、指導を希望する教員の専門分野（研究科</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0012321C">
+              <w:rPr>
+                <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:cs="MS-Mincho"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t>HP教員紹介を参照）に相当する科目が</w:t>
+            </w:r>
+            <w:r w:rsidR="00F01CC6" w:rsidRPr="0012321C">
+              <w:rPr>
+                <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:cs="MS-Mincho" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t>分からない</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0012321C">
+              <w:rPr>
+                <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:cs="MS-Mincho"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t>場合は、</w:t>
+            </w:r>
+            <w:r w:rsidR="008B1CC2" w:rsidRPr="0012321C">
+              <w:rPr>
+                <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:cs="MS-Mincho" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t>法学部</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0012321C">
+              <w:rPr>
+                <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:cs="MS-Mincho"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t>事務室にご照会ください。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1846C89A" w14:textId="77777777" w:rsidR="00F01CC6" w:rsidRPr="00324E29" w:rsidRDefault="00F01CC6" w:rsidP="00F01CC6">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:ind w:leftChars="67" w:left="141" w:firstLineChars="81" w:firstLine="162"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00962C25" w:rsidRDefault="00962C25" w:rsidP="000672AA">
+    <w:p w14:paraId="541A2347" w14:textId="77777777" w:rsidR="00962C25" w:rsidRDefault="00962C25" w:rsidP="000672AA">
       <w:pPr>
         <w:widowControl/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00962C25" w:rsidRDefault="00962C25">
+    <w:p w14:paraId="09C84BB7" w14:textId="77777777" w:rsidR="00962C25" w:rsidRDefault="00962C25">
       <w:pPr>
         <w:widowControl/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00962C25" w:rsidRDefault="00962C25" w:rsidP="00962C25">
+    <w:p w14:paraId="640D54B0" w14:textId="44347AFD" w:rsidR="00962C25" w:rsidRDefault="00962C25" w:rsidP="00962C25">
       <w:pPr>
         <w:widowControl/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sdt>
-      <w:sdtPr>
+    <w:p w14:paraId="6E76E064" w14:textId="77777777" w:rsidR="00846F9E" w:rsidRDefault="00962C25" w:rsidP="00962C25">
+      <w:pPr>
+        <w:widowControl/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00962C25">
         <w:rPr>
           <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
-        <w:id w:val="920295434"/>
-[...31 lines deleted...]
-      <w:sdtPr>
+        <w:t>志望理由書</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="618B5137" w14:textId="77777777" w:rsidR="00962C25" w:rsidRDefault="00962C25" w:rsidP="00962C25">
+      <w:pPr>
+        <w:widowControl/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:id w:val="513120617"/>
-[...68 lines deleted...]
-    <w:p w:rsidR="00962C25" w:rsidRDefault="00962C25" w:rsidP="00962C25">
+        <w:t>〔作成上の注意〕</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38B7929B" w14:textId="77777777" w:rsidR="00962C25" w:rsidRDefault="00962C25" w:rsidP="00962C25">
+      <w:pPr>
+        <w:widowControl/>
+        <w:ind w:firstLineChars="100" w:firstLine="200"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>日本語で300字以上、1枚以内にまとめてください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75802629" w14:textId="77777777" w:rsidR="00962C25" w:rsidRDefault="00962C25" w:rsidP="00962C25">
       <w:pPr>
         <w:widowControl/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">　①大学院への志望動機　②志望するコースとその理由　③入学後の目標と抱負</w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a3"/>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblW w:w="10194" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="10194"/>
+        <w:gridCol w:w="2972"/>
+        <w:gridCol w:w="7222"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00962C25" w:rsidTr="00E126DF">
-[...2 lines deleted...]
-            <w:tcW w:w="10194" w:type="dxa"/>
+      <w:tr w:rsidR="008E143A" w:rsidRPr="00324E29" w14:paraId="51C10E7B" w14:textId="77777777" w:rsidTr="008E143A">
+        <w:trPr>
+          <w:trHeight w:val="275"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2972" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
-          </w:tcPr>
-          <w:p w:rsidR="00962C25" w:rsidRDefault="00962C25" w:rsidP="00962C25">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="084A7771" w14:textId="77777777" w:rsidR="008E143A" w:rsidRPr="00506AA4" w:rsidRDefault="008E143A" w:rsidP="005F1E76">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00506AA4">
+              <w:rPr>
+                <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>フリガナ</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2BD4CE78" w14:textId="77777777" w:rsidR="008E143A" w:rsidRPr="00324E29" w:rsidRDefault="008E143A" w:rsidP="005F1E76">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00324E29">
+              <w:rPr>
+                <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>氏名</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1E018FB6" w14:textId="77777777" w:rsidR="008E143A" w:rsidRPr="00324E29" w:rsidRDefault="008E143A" w:rsidP="005F1E76">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00324E29">
+              <w:rPr>
+                <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>（アルファベット表記）</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7222" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3CF302D9" w14:textId="77777777" w:rsidR="008E143A" w:rsidRPr="00324E29" w:rsidRDefault="008E143A" w:rsidP="005F1E76">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008E143A" w:rsidRPr="00324E29" w14:paraId="6F727B75" w14:textId="77777777" w:rsidTr="008E143A">
+        <w:trPr>
+          <w:trHeight w:val="387"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2972" w:type="dxa"/>
+            <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="765561BE" w14:textId="77777777" w:rsidR="008E143A" w:rsidRPr="00506AA4" w:rsidRDefault="008E143A" w:rsidP="005F1E76">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7222" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4493A6CA" w14:textId="77777777" w:rsidR="008E143A" w:rsidRPr="00324E29" w:rsidRDefault="008E143A" w:rsidP="005F1E76">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00105826" w14:paraId="5725A65D" w14:textId="77777777" w:rsidTr="00105826">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2972" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="59D25500" w14:textId="6FCCF98B" w:rsidR="00105826" w:rsidRDefault="00105826" w:rsidP="00105826">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>受験番号（入力不要）</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7222" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F129688" w14:textId="411EE8B6" w:rsidR="00105826" w:rsidRDefault="00105826" w:rsidP="00962C25">
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00962C25" w14:paraId="3B75E7E9" w14:textId="77777777" w:rsidTr="008E143A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10194" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="01768917" w14:textId="77777777" w:rsidR="00962C25" w:rsidRDefault="00962C25" w:rsidP="00962C25">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>記入欄</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00962C25" w:rsidTr="00962C25">
+      <w:tr w:rsidR="00962C25" w14:paraId="7B4ED08F" w14:textId="77777777" w:rsidTr="008E143A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10194" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w:rsidR="00962C25" w:rsidRDefault="00962C25" w:rsidP="00962C25">
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="354EA419" w14:textId="77777777" w:rsidR="00962C25" w:rsidRDefault="00962C25" w:rsidP="00962C25">
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00962C25" w:rsidRDefault="00962C25" w:rsidP="00962C25">
+          <w:p w14:paraId="24FA18D8" w14:textId="77777777" w:rsidR="00962C25" w:rsidRDefault="00962C25" w:rsidP="00962C25">
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00962C25" w:rsidRDefault="00962C25" w:rsidP="00962C25">
+          <w:p w14:paraId="2997CE11" w14:textId="77777777" w:rsidR="00962C25" w:rsidRDefault="00962C25" w:rsidP="00962C25">
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00962C25" w:rsidRDefault="00962C25" w:rsidP="00962C25">
+          <w:p w14:paraId="3FC93379" w14:textId="77777777" w:rsidR="00962C25" w:rsidRDefault="00962C25" w:rsidP="00962C25">
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00962C25" w:rsidRDefault="00962C25" w:rsidP="00962C25">
+          <w:p w14:paraId="24C885DF" w14:textId="77777777" w:rsidR="00962C25" w:rsidRDefault="00962C25" w:rsidP="00962C25">
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00962C25" w:rsidRDefault="00962C25" w:rsidP="00962C25">
+          <w:p w14:paraId="3BC4787B" w14:textId="77777777" w:rsidR="00962C25" w:rsidRDefault="00962C25" w:rsidP="00962C25">
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00962C25" w:rsidRPr="00962C25" w:rsidRDefault="00962C25" w:rsidP="00962C25">
+    <w:p w14:paraId="19A401E7" w14:textId="77777777" w:rsidR="00962C25" w:rsidRPr="00962C25" w:rsidRDefault="00962C25" w:rsidP="00962C25">
       <w:pPr>
         <w:widowControl/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00962C25" w:rsidRPr="00962C25" w:rsidSect="00BB04E0">
       <w:headerReference w:type="default" r:id="rId7"/>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="851" w:bottom="1418" w:left="851" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="linesAndChars" w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00CE6706" w:rsidRDefault="00CE6706" w:rsidP="00CE6706">
+    <w:p w14:paraId="4A53BE93" w14:textId="77777777" w:rsidR="00CE6706" w:rsidRDefault="00CE6706" w:rsidP="00CE6706">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00CE6706" w:rsidRDefault="00CE6706" w:rsidP="00CE6706">
+    <w:p w14:paraId="1502E923" w14:textId="77777777" w:rsidR="00CE6706" w:rsidRDefault="00CE6706" w:rsidP="00CE6706">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="游明朝">
     <w:panose1 w:val="02020400000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="游ゴシック Light">
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ 明朝">
     <w:altName w:val="MS Mincho"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
@@ -2321,348 +2017,347 @@
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002F7" w:usb1="2AC7EDF8" w:usb2="00000012" w:usb3="00000000" w:csb0="00020001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Emoji">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="02000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS-Mincho">
     <w:altName w:val="游ゴシック"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="007B7E90" w:rsidRPr="007B7E90" w:rsidRDefault="007B7E90" w:rsidP="007B7E90">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="412B6319" w14:textId="0ECA81C1" w:rsidR="007B7E90" w:rsidRPr="007B7E90" w:rsidRDefault="007B7E90" w:rsidP="007B7E90">
     <w:pPr>
       <w:pStyle w:val="a6"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="007B7E90">
       <w:rPr>
         <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
       </w:rPr>
-      <w:t>2026.4</w:t>
+      <w:t>202</w:t>
+    </w:r>
+    <w:r w:rsidR="00922F15">
+      <w:rPr>
+        <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
+      </w:rPr>
+      <w:t>7</w:t>
+    </w:r>
+    <w:r w:rsidRPr="007B7E90">
+      <w:rPr>
+        <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
+      </w:rPr>
+      <w:t>.4</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00CE6706" w:rsidRDefault="00CE6706" w:rsidP="00CE6706">
+    <w:p w14:paraId="761672E5" w14:textId="77777777" w:rsidR="00CE6706" w:rsidRDefault="00CE6706" w:rsidP="00CE6706">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00CE6706" w:rsidRDefault="00CE6706" w:rsidP="00CE6706">
+    <w:p w14:paraId="598EDE44" w14:textId="77777777" w:rsidR="00CE6706" w:rsidRDefault="00CE6706" w:rsidP="00CE6706">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="00CC6938" w:rsidRPr="000672AA" w:rsidRDefault="00703693" w:rsidP="000672AA">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="34C3A5CF" w14:textId="77777777" w:rsidR="00CC6938" w:rsidRPr="000672AA" w:rsidRDefault="000672AA" w:rsidP="000672AA">
     <w:pPr>
       <w:pStyle w:val="a4"/>
       <w:wordWrap w:val="0"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
       </w:rPr>
     </w:pPr>
-    <w:sdt>
-[...46 lines deleted...]
-    <w:r w:rsidR="000672AA">
+    <w:r>
       <w:rPr>
         <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
       </w:rPr>
-      <w:t>_</w:t>
+      <w:t>様式R</w:t>
     </w:r>
-    <w:r w:rsidR="000672AA">
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
+      </w:rPr>
+      <w:t>J</w:t>
+    </w:r>
+    <w:r w:rsidR="00225F0C">
+      <w:rPr>
+        <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
+      </w:rPr>
+      <w:t>1</w:t>
+    </w:r>
+    <w:r w:rsidR="003A0277">
+      <w:rPr>
+        <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
+      </w:rPr>
+      <w:t>0</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
+      </w:rPr>
+      <w:t>_法学研究科_</w:t>
+    </w:r>
+    <w:r>
       <w:rPr>
         <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
       </w:rPr>
       <w:t>1/</w:t>
     </w:r>
-    <w:r w:rsidR="000672AA" w:rsidRPr="000672AA">
+    <w:r w:rsidRPr="000672AA">
       <w:rPr>
         <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidR="000672AA" w:rsidRPr="000672AA">
+    <w:r w:rsidRPr="000672AA">
       <w:rPr>
         <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
       </w:rPr>
       <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
     </w:r>
-    <w:r w:rsidR="000672AA" w:rsidRPr="000672AA">
+    <w:r w:rsidRPr="000672AA">
       <w:rPr>
         <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="000672AA" w:rsidRPr="000672AA">
+    <w:r w:rsidRPr="000672AA">
       <w:rPr>
         <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
         <w:lang w:val="ja-JP"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
-    <w:r w:rsidR="000672AA" w:rsidRPr="000672AA">
+    <w:r w:rsidRPr="000672AA">
       <w:rPr>
         <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r w:rsidR="000672AA">
+    <w:r>
       <w:rPr>
         <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-  <w:zoom w:percent="130"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:proofState w:spelling="clean" w:grammar="dirty"/>
   <w:defaultTabStop w:val="840"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="34817">
+    <o:shapedefaults v:ext="edit" spidmax="43009">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00CA4D34"/>
     <w:rsid w:val="0003347B"/>
     <w:rsid w:val="00064C39"/>
     <w:rsid w:val="00065334"/>
     <w:rsid w:val="000672AA"/>
     <w:rsid w:val="000A58E0"/>
     <w:rsid w:val="000E0C2D"/>
+    <w:rsid w:val="00105826"/>
     <w:rsid w:val="0012321C"/>
-    <w:rsid w:val="001F102D"/>
+    <w:rsid w:val="001C7F82"/>
     <w:rsid w:val="00225F0C"/>
     <w:rsid w:val="002F0F15"/>
     <w:rsid w:val="00324E29"/>
-    <w:rsid w:val="00352C1E"/>
     <w:rsid w:val="00362238"/>
     <w:rsid w:val="003A0277"/>
     <w:rsid w:val="003B69CF"/>
     <w:rsid w:val="003D5738"/>
     <w:rsid w:val="003F2BC4"/>
     <w:rsid w:val="003F4828"/>
+    <w:rsid w:val="0042409A"/>
+    <w:rsid w:val="00462F4D"/>
     <w:rsid w:val="00466F86"/>
     <w:rsid w:val="0048753A"/>
+    <w:rsid w:val="004A19B5"/>
     <w:rsid w:val="004D67F1"/>
     <w:rsid w:val="00506AA4"/>
+    <w:rsid w:val="005A36C8"/>
+    <w:rsid w:val="006427C7"/>
     <w:rsid w:val="00652359"/>
+    <w:rsid w:val="00680744"/>
     <w:rsid w:val="006F3810"/>
-    <w:rsid w:val="00703693"/>
     <w:rsid w:val="00761787"/>
     <w:rsid w:val="00792506"/>
     <w:rsid w:val="007A6871"/>
     <w:rsid w:val="007B7E90"/>
     <w:rsid w:val="007C5744"/>
     <w:rsid w:val="007D227E"/>
     <w:rsid w:val="007E3332"/>
     <w:rsid w:val="007E77DC"/>
     <w:rsid w:val="00811A6C"/>
+    <w:rsid w:val="00813348"/>
     <w:rsid w:val="0081781A"/>
     <w:rsid w:val="008229EC"/>
+    <w:rsid w:val="00836DE3"/>
     <w:rsid w:val="00846F9E"/>
     <w:rsid w:val="008B1CC2"/>
     <w:rsid w:val="008C559B"/>
-    <w:rsid w:val="008D0836"/>
+    <w:rsid w:val="008E143A"/>
+    <w:rsid w:val="00922F15"/>
     <w:rsid w:val="0095001C"/>
     <w:rsid w:val="00962C25"/>
     <w:rsid w:val="00980CFD"/>
     <w:rsid w:val="00996A4A"/>
     <w:rsid w:val="009B2FEE"/>
     <w:rsid w:val="009E6B11"/>
     <w:rsid w:val="00B059ED"/>
     <w:rsid w:val="00BB04E0"/>
     <w:rsid w:val="00C40C5B"/>
     <w:rsid w:val="00CA4D34"/>
     <w:rsid w:val="00CC63CA"/>
     <w:rsid w:val="00CC6938"/>
     <w:rsid w:val="00CE6706"/>
     <w:rsid w:val="00D061D1"/>
     <w:rsid w:val="00D6282B"/>
     <w:rsid w:val="00D66322"/>
     <w:rsid w:val="00D95E32"/>
-    <w:rsid w:val="00DC7896"/>
     <w:rsid w:val="00DE6C49"/>
     <w:rsid w:val="00E126DF"/>
+    <w:rsid w:val="00E4252F"/>
+    <w:rsid w:val="00EA2F12"/>
     <w:rsid w:val="00F01CC6"/>
     <w:rsid w:val="00F131FD"/>
+    <w:rsid w:val="00FF4BFB"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="34817">
+    <o:shapedefaults v:ext="edit" spidmax="43009">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="6FE37BFB"/>
+  <w14:docId w14:val="5BDF7C0D"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{F9F0CCDA-8CE8-46BD-879A-B53B28CD7ED5}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="21"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -2994,50 +2689,51 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="003B69CF"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:jc w:val="both"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
@@ -3228,671 +2924,69 @@
     <w:rsid w:val="00846F9E"/>
     <w:rPr>
       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="ＭＳ ゴシック"/>
       <w:kern w:val="0"/>
       <w:sz w:val="35"/>
       <w:szCs w:val="35"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
     <w:name w:val="Table Paragraph"/>
     <w:basedOn w:val="a"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00846F9E"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
       <w:kern w:val="0"/>
       <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="ae">
-[...1 lines deleted...]
-    <w:basedOn w:val="a0"/>
+  <w:style w:type="paragraph" w:styleId="ae">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="008D0836"/>
-[...2 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="006427C7"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
-[...598 lines deleted...]
-</w:webSettings>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -4155,82 +3249,86 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CFFEA3EE-F96A-4723-873D-9C163718D859}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DB5A2B5F-6A91-44F8-B8CD-1D2E1ACF0D11}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{e296e639-91e9-4bb7-a1e8-7ae7de7d97ca}" enabled="1" method="Privileged" siteId="{a449438d-3606-490b-844f-c4e15e535fca}" contentBits="0" removed="0"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>127</Words>
-  <Characters>730</Characters>
+  <Words>126</Words>
+  <Characters>720</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>6</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>タイトル</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>学校法人立命館</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>856</CharactersWithSpaces>
+  <CharactersWithSpaces>845</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>安東 正玄</dc:creator>
   <cp:keywords/>
   <dc:description/>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>