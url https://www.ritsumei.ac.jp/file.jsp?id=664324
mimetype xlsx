--- v0 (2025-10-13)
+++ v1 (2026-04-02)
@@ -1,76 +1,77 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="27932"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28925"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\ca03-ns2\学生オフィス\学内共有\999(整理対象）ＢＫＣ共有１（もとｃｃ12-487）\ＢＫＣ共有１（もとｃｃ12-487）\Bグループ（活動支援グループ）\15　施設貸与\開講期予約\2025開講期\秋学期\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\ca03-ns2\学生オフィス\学内共有\999_要整理（移動または削除予定）\999(整理対象）ＢＫＣ共有１（もとｃｃ12-487）\ＢＫＣ共有１（もとｃｃ12-487）\Bグループ（活動支援グループ）\15　施設貸与\開講期予約\2026開講期\春学期\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{1ED2CC24-68A6-49AE-8BFB-71D04FD518D6}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{77EFA9C8-B297-48BE-B161-6BAEA42A4754}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" xr2:uid="{07C5B2FF-DE76-43A1-86AC-B6CA9CBC0EAE}"/>
+    <workbookView xWindow="1650" yWindow="1095" windowWidth="26670" windowHeight="14280" xr2:uid="{07C5B2FF-DE76-43A1-86AC-B6CA9CBC0EAE}"/>
   </bookViews>
   <sheets>
     <sheet name="教室" sheetId="1" r:id="rId1"/>
     <sheet name="アクトμ" sheetId="3" r:id="rId2"/>
     <sheet name="その他学生関連施設" sheetId="5" r:id="rId3"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="88" uniqueCount="53">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="88" uniqueCount="54">
   <si>
     <t>団体名</t>
     <rPh sb="0" eb="3">
       <t>ダンタイメイ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>希望するコマに施設名を入力してください。</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>月</t>
     <rPh sb="0" eb="1">
       <t>ゲツ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>火</t>
     <rPh sb="0" eb="1">
       <t>カ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
@@ -152,738 +153,695 @@
   </si>
   <si>
     <t>6限</t>
     <rPh sb="1" eb="2">
       <t>ゲン</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>18:25～20:00</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>20:10～21:45</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>７限</t>
     <rPh sb="1" eb="2">
       <t>ゲン</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>　　＜注意事項＞</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>　　　添えない場合があります。</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <r>
+      <t>　　・対象施設：アドセミ・プリズム・フォレスト・コラーニング</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="ＭＳ ゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>Ⅰ</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="ＭＳ Ｐゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>．</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="ＭＳ ゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>Ⅱ</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="ＭＳ Ｐゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>・ラルカディア</t>
+    </r>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>　　・試験期間や授業・講座・テスト実施日は対象外</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>学生オフィス承認欄</t>
+    <rPh sb="0" eb="2">
+      <t>ガクセイ</t>
+    </rPh>
+    <rPh sb="6" eb="9">
+      <t>ショウニンラン</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="ＭＳ ゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>　　　　　　※</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">C107 </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="ＭＳ ゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>、</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">C201 </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="ＭＳ ゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>、</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>C205</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="ＭＳ Ｐゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>、</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>C403</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="ＭＳ Ｐゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>、</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>A201</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="ＭＳ Ｐゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>、</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>A301</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="ＭＳ Ｐゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>は対象外</t>
+    </r>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>土</t>
+    <rPh sb="0" eb="1">
+      <t>ド</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>日</t>
+    <rPh sb="0" eb="1">
+      <t>ニチ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>AM</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>9：00～13：00</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>PM</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>13:10～16：30</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>夕方</t>
+    <rPh sb="0" eb="2">
+      <t>ユウガタ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>16:40～20:00</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>夜間</t>
+    <rPh sb="0" eb="2">
+      <t>ヤカン</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>20:10～22：00</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <r>
       <t>　　・１団体につき</t>
     </r>
     <r>
       <rPr>
         <b/>
         <u/>
         <sz val="11"/>
         <color rgb="FFFF0000"/>
         <rFont val="ＭＳ Ｐゴシック"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
-      <t>各曜日・１日　２教室まで</t>
+      <t>各曜日・１部屋・１枠まで</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="ＭＳ Ｐゴシック"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
       <t>申請可能ですが、施設状況によって希望に</t>
     </r>
     <phoneticPr fontId="1"/>
   </si>
   <si>
-    <t>　　　添えない場合があります。</t>
-[...4 lines deleted...]
-      <t>　　・対象施設：アドセミ・プリズム・フォレスト・コラーニング</t>
+    <r>
+      <t>　　　　　　　　　</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">   </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="ＭＳ Ｐゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>【アクト</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="ＭＳ Ｐゴシック"/>
+        <family val="2"/>
+        <charset val="128"/>
+      </rPr>
+      <t>α</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="ＭＳ ゴシック"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
-      <t>Ⅰ</t>
+      <t>】</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="ＭＳ Ｐゴシック"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
-      <t>．</t>
+      <t>ワークラボ</t>
+    </r>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <r>
+      <t>　　　　　　　</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">   </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="ＭＳ Ｐゴシック"/>
+        <family val="2"/>
+        <charset val="128"/>
+      </rPr>
+      <t>　　</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="ＭＳ Ｐゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>【バイオリンク】プレゼンテーションスペース</t>
+    </r>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>　　・対象施設：【アクトμ】音楽練習場1～3</t>
+    <rPh sb="14" eb="19">
+      <t>オンガクレンシュウジョウ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <r>
+      <t>　　　　　　　　　</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="0"/>
+        <rFont val="ＭＳ Ｐゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>：</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="ＭＳ Ｐゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>【アクトμ</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="ＭＳ ゴシック"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
-      <t>Ⅱ</t>
-[...203 lines deleted...]
-    <t>20:10～22：00</t>
+      <t>】多目的スペース</t>
+    </r>
+    <rPh sb="16" eb="19">
+      <t>タモクテキ</t>
+    </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <r>
       <t>　　・１団体につき</t>
     </r>
     <r>
       <rPr>
         <b/>
         <u/>
         <sz val="11"/>
         <color rgb="FFFF0000"/>
         <rFont val="ＭＳ Ｐゴシック"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
-      <t>各曜日・１部屋・１枠まで</t>
+      <t>各曜日・１部屋まで（時間制限なし）</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="ＭＳ Ｐゴシック"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
       <t>申請可能ですが、施設状況によって希望に</t>
     </r>
-    <phoneticPr fontId="1"/>
-[...276 lines deleted...]
-      <t>　　・１団体につき</t>
+    <rPh sb="19" eb="23">
+      <t>ジカンセイゲン</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>担当者名</t>
+    <rPh sb="0" eb="3">
+      <t>タントウシャ</t>
+    </rPh>
+    <rPh sb="3" eb="4">
+      <t>メイ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>学籍番号</t>
+    <rPh sb="0" eb="4">
+      <t>ガクセキバンゴウ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>2026年度春学期　BKC開講期予約申請書【学生関連施設】</t>
+    <rPh sb="4" eb="6">
+      <t>ネンド</t>
+    </rPh>
+    <rPh sb="6" eb="9">
+      <t>ハルガッキ</t>
+    </rPh>
+    <rPh sb="13" eb="18">
+      <t>カイコウキヨヤク</t>
+    </rPh>
+    <rPh sb="18" eb="21">
+      <t>シンセイショ</t>
+    </rPh>
+    <rPh sb="22" eb="24">
+      <t>ガクセイ</t>
+    </rPh>
+    <rPh sb="24" eb="28">
+      <t>カンレンシセツ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>2026年度春学期　BKC開講期予約申請書【アクトμ】</t>
+    <rPh sb="4" eb="6">
+      <t>ネンド</t>
+    </rPh>
+    <rPh sb="6" eb="9">
+      <t>ハルガッキ</t>
+    </rPh>
+    <rPh sb="13" eb="18">
+      <t>カイコウキヨヤク</t>
+    </rPh>
+    <rPh sb="18" eb="21">
+      <t>シンセイショ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>2026年度春学期　BKC開講期予約申請書【教室】</t>
+    <rPh sb="4" eb="6">
+      <t>ネンド</t>
+    </rPh>
+    <rPh sb="6" eb="9">
+      <t>ハルガッキ</t>
+    </rPh>
+    <rPh sb="13" eb="18">
+      <t>カイコウキヨヤク</t>
+    </rPh>
+    <rPh sb="18" eb="21">
+      <t>シンセイショ</t>
+    </rPh>
+    <rPh sb="22" eb="24">
+      <t>キョウシツ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <r>
+      <t>　　・1団体につき</t>
     </r>
     <r>
       <rPr>
         <b/>
         <u/>
         <sz val="11"/>
         <color rgb="FFFF0000"/>
         <rFont val="ＭＳ Ｐゴシック"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
-      <t>各曜日・１部屋まで（時間制限なし）</t>
+      <t>各曜日・1日2教室まで</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="ＭＳ Ｐゴシック"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
       <t>申請可能ですが、施設状況によって希望に</t>
     </r>
-    <rPh sb="19" eb="23">
-[...86 lines deleted...]
-    <t>　　・対象期間：2025年10月6日（月）～2026年1月14日（水）</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>　　・対象施設：【セントラルアーク】ミーティングルーム1～3、作業ラボ1・2</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <r>
+      <t>　　　　　　　</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="ＭＳ Ｐゴシック"/>
+        <family val="2"/>
+        <charset val="128"/>
+      </rPr>
+      <t>　　</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">  </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="ＭＳ Ｐゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>【アクト</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="ＭＳ Ｐゴシック"/>
+        <family val="2"/>
+        <charset val="128"/>
+      </rPr>
+      <t>σ</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="ＭＳ ゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>】</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="ＭＳ Ｐゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>練習場31～33、和室</t>
+    </r>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>　　・対象期間：2026年5月1日（金）～2026年7月16日（木）</t>
+    <rPh sb="18" eb="19">
+      <t>キン</t>
+    </rPh>
+    <rPh sb="32" eb="33">
+      <t>モク</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>　　・対象期間：2026年4月1日（水）～2026年7月25日（土）</t>
+    <rPh sb="18" eb="19">
+      <t>スイ</t>
+    </rPh>
+    <rPh sb="32" eb="33">
+      <t>ド</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>　　・対象期間：2026年4月1日（水）～2026年7月25日（土）</t>
+    <rPh sb="18" eb="19">
+      <t>スイ</t>
+    </rPh>
     <phoneticPr fontId="1"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="16" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
@@ -1558,232 +1516,226 @@
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="75">
+  <cellXfs count="73">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="28" xfId="0" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="29" xfId="0" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="31" xfId="0" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="32" xfId="0" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="33" xfId="0" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="34" xfId="0" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="28" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="29" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="31" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="33" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="34" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="5" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="5" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="5" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="6" borderId="37" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="6" borderId="38" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="6" borderId="39" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="22" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="23" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="24" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="20" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="43" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="43" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="5" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="5" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="25" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="44" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="26" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="16" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="18" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="9" fillId="5" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="5" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="18" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="40" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="6" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="6" borderId="41" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="4" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="4" borderId="42" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
@@ -2116,787 +2068,690 @@
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{910775DC-EE1C-4040-B781-7380E0EE1FAB}">
   <dimension ref="A1:I36"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A9" workbookViewId="0">
-      <selection activeCell="D8" sqref="D8"/>
+    <sheetView tabSelected="1" view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="L26" sqref="L26"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="18" x14ac:dyDescent="0.55000000000000004"/>
+  <sheetFormatPr defaultRowHeight="18.75" x14ac:dyDescent="0.4"/>
   <cols>
     <col min="1" max="1" width="4.5" customWidth="1"/>
     <col min="9" max="9" width="4.5" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9" ht="18.75" customHeight="1" x14ac:dyDescent="0.55000000000000004">
-[...24 lines deleted...]
-      <c r="A3" s="52" t="s">
+    <row r="1" spans="1:9" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A1" s="40" t="s">
+        <v>47</v>
+      </c>
+      <c r="B1" s="41"/>
+      <c r="C1" s="41"/>
+      <c r="D1" s="41"/>
+      <c r="E1" s="41"/>
+      <c r="F1" s="41"/>
+      <c r="G1" s="41"/>
+      <c r="H1" s="41"/>
+      <c r="I1" s="42"/>
+    </row>
+    <row r="2" spans="1:9" ht="19.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="A2" s="43"/>
+      <c r="B2" s="44"/>
+      <c r="C2" s="44"/>
+      <c r="D2" s="44"/>
+      <c r="E2" s="44"/>
+      <c r="F2" s="44"/>
+      <c r="G2" s="44"/>
+      <c r="H2" s="44"/>
+      <c r="I2" s="45"/>
+    </row>
+    <row r="3" spans="1:9" ht="19.5" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="A3" s="50" t="s">
         <v>0</v>
       </c>
-      <c r="B3" s="53"/>
-[...23 lines deleted...]
-    <row r="6" spans="1:9" ht="18.5" thickBot="1" x14ac:dyDescent="0.6">
+      <c r="B3" s="51"/>
+      <c r="C3" s="52"/>
+      <c r="D3" s="53"/>
+      <c r="E3" s="53"/>
+      <c r="F3" s="53"/>
+      <c r="G3" s="53"/>
+      <c r="H3" s="53"/>
+      <c r="I3" s="54"/>
+    </row>
+    <row r="4" spans="1:9" ht="19.5" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="A4" s="50" t="s">
+        <v>43</v>
+      </c>
+      <c r="B4" s="51"/>
+      <c r="C4" s="52"/>
+      <c r="D4" s="53"/>
+      <c r="E4" s="54"/>
+      <c r="F4" s="37" t="s">
+        <v>44</v>
+      </c>
+      <c r="G4" s="52"/>
+      <c r="H4" s="53"/>
+      <c r="I4" s="54"/>
+    </row>
+    <row r="6" spans="1:9" ht="19.5" thickBot="1" x14ac:dyDescent="0.45">
       <c r="B6" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="7" spans="1:9" ht="18.5" thickBot="1" x14ac:dyDescent="0.6">
-[...2 lines deleted...]
-      <c r="D7" s="26" t="s">
+    <row r="7" spans="1:9" ht="19.5" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="B7" s="55"/>
+      <c r="C7" s="56"/>
+      <c r="D7" s="22" t="s">
         <v>2</v>
       </c>
-      <c r="E7" s="27" t="s">
+      <c r="E7" s="23" t="s">
         <v>3</v>
       </c>
-      <c r="F7" s="27" t="s">
+      <c r="F7" s="23" t="s">
         <v>4</v>
       </c>
-      <c r="G7" s="27" t="s">
+      <c r="G7" s="23" t="s">
         <v>5</v>
       </c>
-      <c r="H7" s="28" t="s">
+      <c r="H7" s="24" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="8" spans="1:9" x14ac:dyDescent="0.55000000000000004">
-      <c r="B8" s="48" t="s">
+    <row r="8" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="B8" s="46" t="s">
         <v>7</v>
       </c>
-      <c r="C8" s="49"/>
-[...7 lines deleted...]
-      <c r="B9" s="50" t="s">
+      <c r="C8" s="47"/>
+      <c r="D8" s="28"/>
+      <c r="E8" s="29"/>
+      <c r="F8" s="29"/>
+      <c r="G8" s="29"/>
+      <c r="H8" s="30"/>
+    </row>
+    <row r="9" spans="1:9" ht="19.5" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="B9" s="48" t="s">
         <v>8</v>
       </c>
-      <c r="C9" s="51"/>
-[...7 lines deleted...]
-      <c r="B10" s="48" t="s">
+      <c r="C9" s="49"/>
+      <c r="D9" s="31"/>
+      <c r="E9" s="32"/>
+      <c r="F9" s="32"/>
+      <c r="G9" s="32"/>
+      <c r="H9" s="33"/>
+    </row>
+    <row r="10" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="B10" s="46" t="s">
         <v>9</v>
       </c>
-      <c r="C10" s="49"/>
-[...7 lines deleted...]
-      <c r="B11" s="50" t="s">
+      <c r="C10" s="47"/>
+      <c r="D10" s="28"/>
+      <c r="E10" s="29"/>
+      <c r="F10" s="29"/>
+      <c r="G10" s="29"/>
+      <c r="H10" s="30"/>
+    </row>
+    <row r="11" spans="1:9" ht="19.5" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="B11" s="48" t="s">
         <v>10</v>
       </c>
-      <c r="C11" s="51"/>
-[...7 lines deleted...]
-      <c r="B12" s="48" t="s">
+      <c r="C11" s="49"/>
+      <c r="D11" s="31"/>
+      <c r="E11" s="32"/>
+      <c r="F11" s="32"/>
+      <c r="G11" s="32"/>
+      <c r="H11" s="33"/>
+    </row>
+    <row r="12" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="B12" s="46" t="s">
         <v>11</v>
       </c>
-      <c r="C12" s="49"/>
-[...7 lines deleted...]
-      <c r="B13" s="50" t="s">
+      <c r="C12" s="47"/>
+      <c r="D12" s="28"/>
+      <c r="E12" s="29"/>
+      <c r="F12" s="29"/>
+      <c r="G12" s="29"/>
+      <c r="H12" s="30"/>
+    </row>
+    <row r="13" spans="1:9" ht="19.5" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="B13" s="48" t="s">
         <v>12</v>
       </c>
-      <c r="C13" s="51"/>
-[...7 lines deleted...]
-      <c r="B14" s="48" t="s">
+      <c r="C13" s="49"/>
+      <c r="D13" s="31"/>
+      <c r="E13" s="32"/>
+      <c r="F13" s="32"/>
+      <c r="G13" s="32"/>
+      <c r="H13" s="33"/>
+    </row>
+    <row r="14" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="B14" s="46" t="s">
         <v>13</v>
       </c>
-      <c r="C14" s="49"/>
-[...7 lines deleted...]
-      <c r="B15" s="50" t="s">
+      <c r="C14" s="47"/>
+      <c r="D14" s="28"/>
+      <c r="E14" s="29"/>
+      <c r="F14" s="29"/>
+      <c r="G14" s="29"/>
+      <c r="H14" s="30"/>
+    </row>
+    <row r="15" spans="1:9" ht="19.5" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="B15" s="48" t="s">
         <v>14</v>
       </c>
-      <c r="C15" s="51"/>
-[...7 lines deleted...]
-      <c r="B16" s="48" t="s">
+      <c r="C15" s="49"/>
+      <c r="D15" s="31"/>
+      <c r="E15" s="32"/>
+      <c r="F15" s="32"/>
+      <c r="G15" s="32"/>
+      <c r="H15" s="33"/>
+    </row>
+    <row r="16" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="B16" s="46" t="s">
         <v>15</v>
       </c>
-      <c r="C16" s="49"/>
-[...7 lines deleted...]
-      <c r="B17" s="50" t="s">
+      <c r="C16" s="47"/>
+      <c r="D16" s="28"/>
+      <c r="E16" s="29"/>
+      <c r="F16" s="29"/>
+      <c r="G16" s="29"/>
+      <c r="H16" s="30"/>
+    </row>
+    <row r="17" spans="1:9" ht="19.5" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="B17" s="48" t="s">
         <v>16</v>
       </c>
-      <c r="C17" s="51"/>
-[...7 lines deleted...]
-      <c r="B18" s="48" t="s">
+      <c r="C17" s="49"/>
+      <c r="D17" s="31"/>
+      <c r="E17" s="32"/>
+      <c r="F17" s="32"/>
+      <c r="G17" s="32"/>
+      <c r="H17" s="33"/>
+    </row>
+    <row r="18" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="B18" s="46" t="s">
         <v>17</v>
       </c>
-      <c r="C18" s="49"/>
-[...7 lines deleted...]
-      <c r="B19" s="50" t="s">
+      <c r="C18" s="47"/>
+      <c r="D18" s="28"/>
+      <c r="E18" s="29"/>
+      <c r="F18" s="29"/>
+      <c r="G18" s="29"/>
+      <c r="H18" s="30"/>
+    </row>
+    <row r="19" spans="1:9" ht="19.5" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="B19" s="48" t="s">
         <v>18</v>
       </c>
-      <c r="C19" s="51"/>
-[...6 lines deleted...]
-    <row r="20" spans="1:9" x14ac:dyDescent="0.55000000000000004">
+      <c r="C19" s="49"/>
+      <c r="D19" s="31"/>
+      <c r="E19" s="32"/>
+      <c r="F19" s="32"/>
+      <c r="G19" s="32"/>
+      <c r="H19" s="33"/>
+    </row>
+    <row r="20" spans="1:9" x14ac:dyDescent="0.4">
       <c r="B20" s="57" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="58"/>
-      <c r="D20" s="38"/>
-[...6 lines deleted...]
-      <c r="B21" s="50" t="s">
+      <c r="D20" s="34"/>
+      <c r="E20" s="35"/>
+      <c r="F20" s="35"/>
+      <c r="G20" s="35"/>
+      <c r="H20" s="36"/>
+    </row>
+    <row r="21" spans="1:9" ht="19.5" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="B21" s="48" t="s">
         <v>19</v>
       </c>
-      <c r="C21" s="51"/>
-[...8 lines deleted...]
-      <c r="A23" s="7" t="s">
+      <c r="C21" s="49"/>
+      <c r="D21" s="31"/>
+      <c r="E21" s="32"/>
+      <c r="F21" s="32"/>
+      <c r="G21" s="32"/>
+      <c r="H21" s="33"/>
+    </row>
+    <row r="22" spans="1:9" ht="19.5" thickBot="1" x14ac:dyDescent="0.45"/>
+    <row r="23" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A23" s="6" t="s">
         <v>21</v>
       </c>
-      <c r="B23" s="8"/>
-[...9 lines deleted...]
-      <c r="A24" s="10" t="s">
+      <c r="B23" s="7"/>
+      <c r="C23" s="7"/>
+      <c r="D23" s="7"/>
+      <c r="E23" s="7"/>
+      <c r="F23" s="7"/>
+      <c r="G23" s="7"/>
+      <c r="H23" s="7"/>
+      <c r="I23" s="8"/>
+    </row>
+    <row r="24" spans="1:9" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A24" s="9" t="s">
+        <v>48</v>
+      </c>
+      <c r="I24" s="10"/>
+    </row>
+    <row r="25" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A25" s="11" t="s">
         <v>22</v>
       </c>
-      <c r="B24" s="6"/>
-[...9 lines deleted...]
-      <c r="A25" s="12" t="s">
+      <c r="I25" s="10"/>
+    </row>
+    <row r="26" spans="1:9" s="38" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A26" s="9" t="s">
+        <v>51</v>
+      </c>
+      <c r="I26" s="39"/>
+    </row>
+    <row r="27" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A27" s="9" t="s">
         <v>23</v>
       </c>
-      <c r="B25" s="6"/>
-[...22 lines deleted...]
-      <c r="A27" s="10" t="s">
+      <c r="I27" s="10"/>
+    </row>
+    <row r="28" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A28" s="12" t="s">
+        <v>26</v>
+      </c>
+      <c r="I28" s="10"/>
+    </row>
+    <row r="29" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A29" s="9" t="s">
         <v>24</v>
       </c>
-      <c r="B27" s="6"/>
-[...22 lines deleted...]
-      <c r="A29" s="10" t="s">
+      <c r="I29" s="10"/>
+    </row>
+    <row r="30" spans="1:9" ht="19.5" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="A30" s="13"/>
+      <c r="B30" s="14"/>
+      <c r="C30" s="14"/>
+      <c r="D30" s="14"/>
+      <c r="E30" s="14"/>
+      <c r="F30" s="14"/>
+      <c r="G30" s="14"/>
+      <c r="H30" s="14"/>
+      <c r="I30" s="15"/>
+    </row>
+    <row r="31" spans="1:9" ht="19.5" thickBot="1" x14ac:dyDescent="0.45"/>
+    <row r="32" spans="1:9" ht="19.5" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="G32" s="52" t="s">
         <v>25</v>
       </c>
-      <c r="B29" s="6"/>
-[...26 lines deleted...]
-    <row r="33" spans="7:8" x14ac:dyDescent="0.55000000000000004">
+      <c r="H32" s="54"/>
+    </row>
+    <row r="33" spans="7:8" x14ac:dyDescent="0.4">
       <c r="G33" s="3"/>
       <c r="H33" s="4"/>
     </row>
-    <row r="34" spans="7:8" x14ac:dyDescent="0.55000000000000004">
+    <row r="34" spans="7:8" x14ac:dyDescent="0.4">
       <c r="G34" s="3"/>
       <c r="H34" s="4"/>
     </row>
-    <row r="35" spans="7:8" x14ac:dyDescent="0.55000000000000004">
+    <row r="35" spans="7:8" x14ac:dyDescent="0.4">
       <c r="G35" s="3"/>
       <c r="H35" s="4"/>
     </row>
-    <row r="36" spans="7:8" ht="18.5" thickBot="1" x14ac:dyDescent="0.6">
+    <row r="36" spans="7:8" ht="19.5" thickBot="1" x14ac:dyDescent="0.45">
       <c r="G36" s="5"/>
       <c r="H36" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="22">
     <mergeCell ref="G32:H32"/>
     <mergeCell ref="B20:C20"/>
     <mergeCell ref="B21:C21"/>
     <mergeCell ref="B16:C16"/>
     <mergeCell ref="B17:C17"/>
     <mergeCell ref="B18:C18"/>
     <mergeCell ref="B19:C19"/>
     <mergeCell ref="A1:I2"/>
     <mergeCell ref="B14:C14"/>
     <mergeCell ref="B15:C15"/>
     <mergeCell ref="B8:C8"/>
     <mergeCell ref="B9:C9"/>
     <mergeCell ref="B11:C11"/>
     <mergeCell ref="B13:C13"/>
     <mergeCell ref="B10:C10"/>
     <mergeCell ref="B12:C12"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A4:B4"/>
     <mergeCell ref="C3:I3"/>
     <mergeCell ref="C4:E4"/>
     <mergeCell ref="G4:I4"/>
     <mergeCell ref="B7:C7"/>
   </mergeCells>
   <phoneticPr fontId="1"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F05F6469-F765-43E2-9CE7-8EF8C473F15A}">
-  <dimension ref="A1:K33"/>
+  <dimension ref="A1:I33"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="C8" sqref="C8:C9"/>
+    <sheetView view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="J19" sqref="J19"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="18" x14ac:dyDescent="0.55000000000000004"/>
+  <sheetFormatPr defaultRowHeight="18.75" x14ac:dyDescent="0.4"/>
   <cols>
-    <col min="1" max="2" width="6.58203125" customWidth="1"/>
-    <col min="3" max="9" width="9.33203125" style="1" customWidth="1"/>
+    <col min="1" max="2" width="6.625" customWidth="1"/>
+    <col min="3" max="9" width="9.375" style="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9" ht="18.75" customHeight="1" x14ac:dyDescent="0.55000000000000004">
-[...24 lines deleted...]
-      <c r="A3" s="52" t="s">
+    <row r="1" spans="1:9" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A1" s="40" t="s">
+        <v>46</v>
+      </c>
+      <c r="B1" s="41"/>
+      <c r="C1" s="41"/>
+      <c r="D1" s="41"/>
+      <c r="E1" s="41"/>
+      <c r="F1" s="41"/>
+      <c r="G1" s="41"/>
+      <c r="H1" s="41"/>
+      <c r="I1" s="42"/>
+    </row>
+    <row r="2" spans="1:9" ht="19.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="A2" s="43"/>
+      <c r="B2" s="44"/>
+      <c r="C2" s="44"/>
+      <c r="D2" s="44"/>
+      <c r="E2" s="44"/>
+      <c r="F2" s="44"/>
+      <c r="G2" s="44"/>
+      <c r="H2" s="44"/>
+      <c r="I2" s="45"/>
+    </row>
+    <row r="3" spans="1:9" ht="19.5" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="A3" s="50" t="s">
         <v>0</v>
       </c>
-      <c r="B3" s="53"/>
-[...34 lines deleted...]
-    <row r="6" spans="1:9" ht="18.5" thickBot="1" x14ac:dyDescent="0.6">
+      <c r="B3" s="51"/>
+      <c r="C3" s="52"/>
+      <c r="D3" s="53"/>
+      <c r="E3" s="53"/>
+      <c r="F3" s="53"/>
+      <c r="G3" s="53"/>
+      <c r="H3" s="53"/>
+      <c r="I3" s="54"/>
+    </row>
+    <row r="4" spans="1:9" ht="19.5" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="A4" s="50" t="s">
+        <v>43</v>
+      </c>
+      <c r="B4" s="51"/>
+      <c r="C4" s="52"/>
+      <c r="D4" s="53"/>
+      <c r="E4" s="54"/>
+      <c r="F4" s="37" t="s">
+        <v>44</v>
+      </c>
+      <c r="G4" s="52"/>
+      <c r="H4" s="53"/>
+      <c r="I4" s="54"/>
+    </row>
+    <row r="5" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A5" s="21"/>
+      <c r="B5" s="21"/>
+    </row>
+    <row r="6" spans="1:9" ht="19.5" thickBot="1" x14ac:dyDescent="0.45">
       <c r="A6" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="7" spans="1:9" ht="18.5" thickBot="1" x14ac:dyDescent="0.6">
-[...2 lines deleted...]
-      <c r="C7" s="29" t="s">
+    <row r="7" spans="1:9" ht="19.5" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="A7" s="52"/>
+      <c r="B7" s="54"/>
+      <c r="C7" s="25" t="s">
         <v>2</v>
       </c>
-      <c r="D7" s="30" t="s">
+      <c r="D7" s="26" t="s">
         <v>3</v>
       </c>
-      <c r="E7" s="30" t="s">
+      <c r="E7" s="26" t="s">
         <v>4</v>
       </c>
-      <c r="F7" s="30" t="s">
+      <c r="F7" s="26" t="s">
         <v>5</v>
       </c>
-      <c r="G7" s="30" t="s">
+      <c r="G7" s="26" t="s">
         <v>6</v>
       </c>
-      <c r="H7" s="30" t="s">
+      <c r="H7" s="26" t="s">
+        <v>27</v>
+      </c>
+      <c r="I7" s="27" t="s">
         <v>28</v>
       </c>
-      <c r="I7" s="31" t="s">
+    </row>
+    <row r="8" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A8" s="63" t="s">
         <v>29</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A8" s="65" t="s">
+      <c r="B8" s="64"/>
+      <c r="C8" s="59"/>
+      <c r="D8" s="59"/>
+      <c r="E8" s="59"/>
+      <c r="F8" s="59"/>
+      <c r="G8" s="59"/>
+      <c r="H8" s="59"/>
+      <c r="I8" s="61"/>
+    </row>
+    <row r="9" spans="1:9" ht="19.5" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="A9" s="65" t="s">
         <v>30</v>
       </c>
-      <c r="B8" s="66"/>
-[...9 lines deleted...]
-      <c r="A9" s="67" t="s">
+      <c r="B9" s="66"/>
+      <c r="C9" s="60"/>
+      <c r="D9" s="60"/>
+      <c r="E9" s="60"/>
+      <c r="F9" s="60"/>
+      <c r="G9" s="60"/>
+      <c r="H9" s="60"/>
+      <c r="I9" s="62"/>
+    </row>
+    <row r="10" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A10" s="63" t="s">
         <v>31</v>
       </c>
-      <c r="B9" s="68"/>
-[...9 lines deleted...]
-      <c r="A10" s="65" t="s">
+      <c r="B10" s="64"/>
+      <c r="C10" s="59"/>
+      <c r="D10" s="59"/>
+      <c r="E10" s="59"/>
+      <c r="F10" s="59"/>
+      <c r="G10" s="59"/>
+      <c r="H10" s="59"/>
+      <c r="I10" s="61"/>
+    </row>
+    <row r="11" spans="1:9" ht="19.5" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="A11" s="67" t="s">
         <v>32</v>
       </c>
-      <c r="B10" s="66"/>
-[...9 lines deleted...]
-      <c r="A11" s="69" t="s">
+      <c r="B11" s="68"/>
+      <c r="C11" s="60"/>
+      <c r="D11" s="60"/>
+      <c r="E11" s="60"/>
+      <c r="F11" s="60"/>
+      <c r="G11" s="60"/>
+      <c r="H11" s="60"/>
+      <c r="I11" s="62"/>
+    </row>
+    <row r="12" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A12" s="63" t="s">
         <v>33</v>
       </c>
-      <c r="B11" s="70"/>
-[...9 lines deleted...]
-      <c r="A12" s="65" t="s">
+      <c r="B12" s="64"/>
+      <c r="C12" s="59"/>
+      <c r="D12" s="59"/>
+      <c r="E12" s="59"/>
+      <c r="F12" s="59"/>
+      <c r="G12" s="59"/>
+      <c r="H12" s="59"/>
+      <c r="I12" s="61"/>
+    </row>
+    <row r="13" spans="1:9" ht="19.5" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="A13" s="67" t="s">
         <v>34</v>
       </c>
-      <c r="B12" s="66"/>
-[...9 lines deleted...]
-      <c r="A13" s="69" t="s">
+      <c r="B13" s="68"/>
+      <c r="C13" s="60"/>
+      <c r="D13" s="60"/>
+      <c r="E13" s="60"/>
+      <c r="F13" s="60"/>
+      <c r="G13" s="60"/>
+      <c r="H13" s="60"/>
+      <c r="I13" s="62"/>
+    </row>
+    <row r="14" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A14" s="63" t="s">
         <v>35</v>
       </c>
-      <c r="B13" s="70"/>
-[...9 lines deleted...]
-      <c r="A14" s="65" t="s">
+      <c r="B14" s="64"/>
+      <c r="C14" s="59"/>
+      <c r="D14" s="59"/>
+      <c r="E14" s="59"/>
+      <c r="F14" s="59"/>
+      <c r="G14" s="59"/>
+      <c r="H14" s="59"/>
+      <c r="I14" s="61"/>
+    </row>
+    <row r="15" spans="1:9" ht="19.5" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="A15" s="67" t="s">
         <v>36</v>
       </c>
-      <c r="B14" s="66"/>
-[...23 lines deleted...]
-      <c r="A18" s="7" t="s">
+      <c r="B15" s="68"/>
+      <c r="C15" s="60"/>
+      <c r="D15" s="60"/>
+      <c r="E15" s="60"/>
+      <c r="F15" s="60"/>
+      <c r="G15" s="60"/>
+      <c r="H15" s="60"/>
+      <c r="I15" s="62"/>
+    </row>
+    <row r="17" spans="1:9" ht="19.5" thickBot="1" x14ac:dyDescent="0.45"/>
+    <row r="18" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A18" s="6" t="s">
         <v>21</v>
       </c>
-      <c r="B18" s="18"/>
-[...41 lines deleted...]
-      <c r="A21" s="10" t="s">
+      <c r="B18" s="16"/>
+      <c r="C18" s="16"/>
+      <c r="D18" s="16"/>
+      <c r="E18" s="16"/>
+      <c r="F18" s="16"/>
+      <c r="G18" s="16"/>
+      <c r="H18" s="16"/>
+      <c r="I18" s="17"/>
+    </row>
+    <row r="19" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A19" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="B19" s="1"/>
+      <c r="I19" s="18"/>
+    </row>
+    <row r="20" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A20" s="9" t="s">
+        <v>22</v>
+      </c>
+      <c r="B20" s="1"/>
+      <c r="I20" s="18"/>
+    </row>
+    <row r="21" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A21" s="9" t="s">
         <v>52</v>
       </c>
-      <c r="B21" s="20"/>
-[...64 lines deleted...]
-    <row r="30" spans="1:11" x14ac:dyDescent="0.55000000000000004">
+      <c r="B21" s="1"/>
+      <c r="I21" s="18"/>
+    </row>
+    <row r="22" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A22" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="B22" s="1"/>
+      <c r="I22" s="18"/>
+    </row>
+    <row r="23" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A23" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="B23" s="1"/>
+      <c r="I23" s="18"/>
+    </row>
+    <row r="24" spans="1:9" ht="19.5" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="A24" s="13"/>
+      <c r="B24" s="14"/>
+      <c r="C24" s="19"/>
+      <c r="D24" s="19"/>
+      <c r="E24" s="19"/>
+      <c r="F24" s="19"/>
+      <c r="G24" s="19"/>
+      <c r="H24" s="19"/>
+      <c r="I24" s="20"/>
+    </row>
+    <row r="28" spans="1:9" ht="19.5" thickBot="1" x14ac:dyDescent="0.45"/>
+    <row r="29" spans="1:9" ht="19.5" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="H29" s="52" t="s">
+        <v>25</v>
+      </c>
+      <c r="I29" s="54"/>
+    </row>
+    <row r="30" spans="1:9" x14ac:dyDescent="0.4">
       <c r="H30" s="3"/>
       <c r="I30" s="4"/>
     </row>
-    <row r="31" spans="1:11" x14ac:dyDescent="0.55000000000000004">
+    <row r="31" spans="1:9" x14ac:dyDescent="0.4">
       <c r="H31" s="3"/>
       <c r="I31" s="4"/>
     </row>
-    <row r="32" spans="1:11" x14ac:dyDescent="0.55000000000000004">
+    <row r="32" spans="1:9" x14ac:dyDescent="0.4">
       <c r="H32" s="3"/>
       <c r="I32" s="4"/>
     </row>
-    <row r="33" spans="8:9" ht="18.5" thickBot="1" x14ac:dyDescent="0.6">
+    <row r="33" spans="8:9" ht="19.5" thickBot="1" x14ac:dyDescent="0.45">
       <c r="H33" s="5"/>
       <c r="I33" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="44">
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="C3:I3"/>
     <mergeCell ref="A4:B4"/>
     <mergeCell ref="C4:E4"/>
     <mergeCell ref="G4:I4"/>
     <mergeCell ref="A1:I2"/>
     <mergeCell ref="E14:E15"/>
     <mergeCell ref="A8:B8"/>
     <mergeCell ref="A9:B9"/>
     <mergeCell ref="A10:B10"/>
     <mergeCell ref="A11:B11"/>
     <mergeCell ref="A12:B12"/>
     <mergeCell ref="A13:B13"/>
     <mergeCell ref="A14:B14"/>
     <mergeCell ref="A15:B15"/>
     <mergeCell ref="A7:B7"/>
     <mergeCell ref="C8:C9"/>
     <mergeCell ref="D8:D9"/>
     <mergeCell ref="C14:C15"/>
     <mergeCell ref="D14:D15"/>
@@ -2917,407 +2772,346 @@
     <mergeCell ref="H14:H15"/>
     <mergeCell ref="I14:I15"/>
     <mergeCell ref="F8:F9"/>
     <mergeCell ref="G8:G9"/>
     <mergeCell ref="H8:H9"/>
     <mergeCell ref="C12:C13"/>
     <mergeCell ref="D12:D13"/>
     <mergeCell ref="E12:E13"/>
     <mergeCell ref="F12:F13"/>
     <mergeCell ref="G12:G13"/>
   </mergeCells>
   <phoneticPr fontId="1"/>
   <dataValidations count="1">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C8:I15" xr:uid="{3117460D-0C44-418C-AC81-7C0747543D47}">
       <formula1>"音楽練習場1,音楽練習場２,音楽練習場3,多目的スペース"</formula1>
     </dataValidation>
   </dataValidations>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{249184F5-4CB3-4E74-B251-EF9A4548DD65}">
-  <dimension ref="A1:K33"/>
+  <dimension ref="A1:I33"/>
   <sheetViews>
-    <sheetView topLeftCell="A6" workbookViewId="0">
-      <selection activeCell="N10" sqref="N10"/>
+    <sheetView view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="K18" sqref="K18"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="18" x14ac:dyDescent="0.55000000000000004"/>
+  <sheetFormatPr defaultRowHeight="18.75" x14ac:dyDescent="0.4"/>
   <cols>
-    <col min="1" max="2" width="6.58203125" customWidth="1"/>
-    <col min="3" max="9" width="9.33203125" style="1" customWidth="1"/>
+    <col min="1" max="2" width="6.625" customWidth="1"/>
+    <col min="3" max="9" width="9.375" style="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9" ht="18.75" customHeight="1" x14ac:dyDescent="0.55000000000000004">
-[...24 lines deleted...]
-      <c r="A3" s="52" t="s">
+    <row r="1" spans="1:9" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A1" s="40" t="s">
+        <v>45</v>
+      </c>
+      <c r="B1" s="41"/>
+      <c r="C1" s="41"/>
+      <c r="D1" s="41"/>
+      <c r="E1" s="41"/>
+      <c r="F1" s="41"/>
+      <c r="G1" s="41"/>
+      <c r="H1" s="41"/>
+      <c r="I1" s="42"/>
+    </row>
+    <row r="2" spans="1:9" ht="19.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="A2" s="43"/>
+      <c r="B2" s="44"/>
+      <c r="C2" s="44"/>
+      <c r="D2" s="44"/>
+      <c r="E2" s="44"/>
+      <c r="F2" s="44"/>
+      <c r="G2" s="44"/>
+      <c r="H2" s="44"/>
+      <c r="I2" s="45"/>
+    </row>
+    <row r="3" spans="1:9" ht="19.5" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="A3" s="50" t="s">
         <v>0</v>
       </c>
-      <c r="B3" s="53"/>
-[...34 lines deleted...]
-    <row r="6" spans="1:9" ht="18.5" thickBot="1" x14ac:dyDescent="0.6">
+      <c r="B3" s="51"/>
+      <c r="C3" s="52"/>
+      <c r="D3" s="53"/>
+      <c r="E3" s="53"/>
+      <c r="F3" s="53"/>
+      <c r="G3" s="53"/>
+      <c r="H3" s="53"/>
+      <c r="I3" s="54"/>
+    </row>
+    <row r="4" spans="1:9" ht="19.5" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="A4" s="50" t="s">
+        <v>43</v>
+      </c>
+      <c r="B4" s="51"/>
+      <c r="C4" s="52"/>
+      <c r="D4" s="53"/>
+      <c r="E4" s="54"/>
+      <c r="F4" s="37" t="s">
+        <v>44</v>
+      </c>
+      <c r="G4" s="52"/>
+      <c r="H4" s="53"/>
+      <c r="I4" s="54"/>
+    </row>
+    <row r="5" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A5" s="21"/>
+      <c r="B5" s="21"/>
+    </row>
+    <row r="6" spans="1:9" ht="19.5" thickBot="1" x14ac:dyDescent="0.45">
       <c r="A6" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="7" spans="1:9" ht="18.5" thickBot="1" x14ac:dyDescent="0.6">
-[...2 lines deleted...]
-      <c r="C7" s="29" t="s">
+    <row r="7" spans="1:9" ht="19.5" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="A7" s="52"/>
+      <c r="B7" s="54"/>
+      <c r="C7" s="25" t="s">
         <v>2</v>
       </c>
-      <c r="D7" s="30" t="s">
+      <c r="D7" s="26" t="s">
         <v>3</v>
       </c>
-      <c r="E7" s="30" t="s">
+      <c r="E7" s="26" t="s">
         <v>4</v>
       </c>
-      <c r="F7" s="30" t="s">
+      <c r="F7" s="26" t="s">
         <v>5</v>
       </c>
-      <c r="G7" s="30" t="s">
+      <c r="G7" s="26" t="s">
         <v>6</v>
       </c>
-      <c r="H7" s="30" t="s">
+      <c r="H7" s="26" t="s">
+        <v>27</v>
+      </c>
+      <c r="I7" s="27" t="s">
         <v>28</v>
       </c>
-      <c r="I7" s="31" t="s">
+    </row>
+    <row r="8" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A8" s="63" t="s">
         <v>29</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A8" s="65" t="s">
+      <c r="B8" s="64"/>
+      <c r="C8" s="69"/>
+      <c r="D8" s="69"/>
+      <c r="E8" s="69"/>
+      <c r="F8" s="69"/>
+      <c r="G8" s="69"/>
+      <c r="H8" s="69"/>
+      <c r="I8" s="71"/>
+    </row>
+    <row r="9" spans="1:9" ht="19.5" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="A9" s="65" t="s">
         <v>30</v>
       </c>
-      <c r="B8" s="66"/>
-[...9 lines deleted...]
-      <c r="A9" s="67" t="s">
+      <c r="B9" s="66"/>
+      <c r="C9" s="70"/>
+      <c r="D9" s="70"/>
+      <c r="E9" s="70"/>
+      <c r="F9" s="70"/>
+      <c r="G9" s="70"/>
+      <c r="H9" s="70"/>
+      <c r="I9" s="72"/>
+    </row>
+    <row r="10" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A10" s="63" t="s">
         <v>31</v>
       </c>
-      <c r="B9" s="68"/>
-[...9 lines deleted...]
-      <c r="A10" s="65" t="s">
+      <c r="B10" s="64"/>
+      <c r="C10" s="69"/>
+      <c r="D10" s="69"/>
+      <c r="E10" s="69"/>
+      <c r="F10" s="69"/>
+      <c r="G10" s="69"/>
+      <c r="H10" s="69"/>
+      <c r="I10" s="71"/>
+    </row>
+    <row r="11" spans="1:9" ht="19.5" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="A11" s="67" t="s">
         <v>32</v>
       </c>
-      <c r="B10" s="66"/>
-[...9 lines deleted...]
-      <c r="A11" s="69" t="s">
+      <c r="B11" s="68"/>
+      <c r="C11" s="70"/>
+      <c r="D11" s="70"/>
+      <c r="E11" s="70"/>
+      <c r="F11" s="70"/>
+      <c r="G11" s="70"/>
+      <c r="H11" s="70"/>
+      <c r="I11" s="72"/>
+    </row>
+    <row r="12" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A12" s="63" t="s">
         <v>33</v>
       </c>
-      <c r="B11" s="70"/>
-[...9 lines deleted...]
-      <c r="A12" s="65" t="s">
+      <c r="B12" s="64"/>
+      <c r="C12" s="69"/>
+      <c r="D12" s="69"/>
+      <c r="E12" s="69"/>
+      <c r="F12" s="69"/>
+      <c r="G12" s="69"/>
+      <c r="H12" s="69"/>
+      <c r="I12" s="71"/>
+    </row>
+    <row r="13" spans="1:9" ht="19.5" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="A13" s="67" t="s">
         <v>34</v>
       </c>
-      <c r="B12" s="66"/>
-[...9 lines deleted...]
-      <c r="A13" s="69" t="s">
+      <c r="B13" s="68"/>
+      <c r="C13" s="70"/>
+      <c r="D13" s="70"/>
+      <c r="E13" s="70"/>
+      <c r="F13" s="70"/>
+      <c r="G13" s="70"/>
+      <c r="H13" s="70"/>
+      <c r="I13" s="72"/>
+    </row>
+    <row r="14" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A14" s="63" t="s">
         <v>35</v>
       </c>
-      <c r="B13" s="70"/>
-[...9 lines deleted...]
-      <c r="A14" s="65" t="s">
+      <c r="B14" s="64"/>
+      <c r="C14" s="69"/>
+      <c r="D14" s="69"/>
+      <c r="E14" s="69"/>
+      <c r="F14" s="69"/>
+      <c r="G14" s="69"/>
+      <c r="H14" s="69"/>
+      <c r="I14" s="71"/>
+    </row>
+    <row r="15" spans="1:9" ht="19.5" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="A15" s="67" t="s">
         <v>36</v>
       </c>
-      <c r="B14" s="66"/>
-[...9 lines deleted...]
-      <c r="A15" s="69" t="s">
+      <c r="B15" s="68"/>
+      <c r="C15" s="70"/>
+      <c r="D15" s="70"/>
+      <c r="E15" s="70"/>
+      <c r="F15" s="70"/>
+      <c r="G15" s="70"/>
+      <c r="H15" s="70"/>
+      <c r="I15" s="72"/>
+    </row>
+    <row r="17" spans="1:9" ht="19.5" thickBot="1" x14ac:dyDescent="0.45"/>
+    <row r="18" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A18" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="B18" s="16"/>
+      <c r="C18" s="16"/>
+      <c r="D18" s="16"/>
+      <c r="E18" s="16"/>
+      <c r="F18" s="16"/>
+      <c r="G18" s="16"/>
+      <c r="H18" s="16"/>
+      <c r="I18" s="17"/>
+    </row>
+    <row r="19" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A19" s="9" t="s">
         <v>37</v>
       </c>
-      <c r="B15" s="70"/>
-[...25 lines deleted...]
-      <c r="A19" s="10" t="s">
+      <c r="B19" s="1"/>
+      <c r="I19" s="18"/>
+    </row>
+    <row r="20" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A20" s="9" t="s">
+        <v>22</v>
+      </c>
+      <c r="B20" s="1"/>
+      <c r="I20" s="18"/>
+    </row>
+    <row r="21" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A21" s="9" t="s">
+        <v>53</v>
+      </c>
+      <c r="B21" s="1"/>
+      <c r="I21" s="18"/>
+    </row>
+    <row r="22" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A22" s="9" t="s">
+        <v>49</v>
+      </c>
+      <c r="B22" s="1"/>
+      <c r="I22" s="18"/>
+    </row>
+    <row r="23" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A23" s="9" t="s">
         <v>38</v>
       </c>
-      <c r="B19" s="20"/>
-[...41 lines deleted...]
-      <c r="A22" s="10" t="s">
+      <c r="B23" s="1"/>
+      <c r="I23" s="18"/>
+    </row>
+    <row r="24" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A24" s="9" t="s">
+        <v>50</v>
+      </c>
+      <c r="B24" s="1"/>
+      <c r="I24" s="18"/>
+    </row>
+    <row r="25" spans="1:9" x14ac:dyDescent="0.4">
+      <c r="A25" s="9" t="s">
         <v>39</v>
       </c>
-      <c r="B22" s="20"/>
-[...69 lines deleted...]
-    <row r="30" spans="1:11" x14ac:dyDescent="0.55000000000000004">
+      <c r="B25" s="1"/>
+      <c r="I25" s="18"/>
+    </row>
+    <row r="26" spans="1:9" ht="19.5" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="A26" s="13"/>
+      <c r="B26" s="14"/>
+      <c r="C26" s="19"/>
+      <c r="D26" s="19"/>
+      <c r="E26" s="19"/>
+      <c r="F26" s="19"/>
+      <c r="G26" s="19"/>
+      <c r="H26" s="19"/>
+      <c r="I26" s="20"/>
+    </row>
+    <row r="28" spans="1:9" ht="19.5" thickBot="1" x14ac:dyDescent="0.45"/>
+    <row r="29" spans="1:9" ht="19.5" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="H29" s="52" t="s">
+        <v>25</v>
+      </c>
+      <c r="I29" s="54"/>
+    </row>
+    <row r="30" spans="1:9" x14ac:dyDescent="0.4">
       <c r="H30" s="3"/>
       <c r="I30" s="4"/>
     </row>
-    <row r="31" spans="1:11" x14ac:dyDescent="0.55000000000000004">
+    <row r="31" spans="1:9" x14ac:dyDescent="0.4">
       <c r="H31" s="3"/>
       <c r="I31" s="4"/>
     </row>
-    <row r="32" spans="1:11" x14ac:dyDescent="0.55000000000000004">
+    <row r="32" spans="1:9" x14ac:dyDescent="0.4">
       <c r="H32" s="3"/>
       <c r="I32" s="4"/>
     </row>
-    <row r="33" spans="8:9" ht="18.5" thickBot="1" x14ac:dyDescent="0.6">
+    <row r="33" spans="8:9" ht="19.5" thickBot="1" x14ac:dyDescent="0.45">
       <c r="H33" s="5"/>
       <c r="I33" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="44">
     <mergeCell ref="C4:E4"/>
     <mergeCell ref="G4:I4"/>
     <mergeCell ref="A1:I2"/>
     <mergeCell ref="A7:B7"/>
     <mergeCell ref="A8:B8"/>
     <mergeCell ref="C8:C9"/>
     <mergeCell ref="D8:D9"/>
     <mergeCell ref="E8:E9"/>
     <mergeCell ref="F8:F9"/>
     <mergeCell ref="G8:G9"/>
     <mergeCell ref="H8:H9"/>
     <mergeCell ref="I8:I9"/>
     <mergeCell ref="A9:B9"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="C3:I3"/>
     <mergeCell ref="A4:B4"/>
     <mergeCell ref="G10:G11"/>
     <mergeCell ref="H10:H11"/>
     <mergeCell ref="I10:I11"/>
     <mergeCell ref="A11:B11"/>
@@ -3336,50 +3130,56 @@
     <mergeCell ref="H29:I29"/>
     <mergeCell ref="G12:G13"/>
     <mergeCell ref="H12:H13"/>
     <mergeCell ref="I12:I13"/>
     <mergeCell ref="A13:B13"/>
     <mergeCell ref="A14:B14"/>
     <mergeCell ref="C14:C15"/>
     <mergeCell ref="D14:D15"/>
     <mergeCell ref="E14:E15"/>
     <mergeCell ref="F14:F15"/>
     <mergeCell ref="G14:G15"/>
     <mergeCell ref="F12:F13"/>
   </mergeCells>
   <phoneticPr fontId="1"/>
   <dataValidations count="1">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C8:I15" xr:uid="{9B147B4F-D44D-4D48-9E2C-C5D9A54E3B52}">
       <formula1>"ミーティングルーム1,ミーティングルーム2,ミーティングルーム3,作業ラボ1,作業ラボ2,ワークラボ,練習場31,練習場32,練習場33,和室,プレゼン  テーション  スペース"</formula1>
     </dataValidation>
   </dataValidations>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{e296e639-91e9-4bb7-a1e8-7ae7de7d97ca}" enabled="1" method="Privileged" siteId="{a449438d-3606-490b-844f-c4e15e535fca}" contentBits="0" removed="0"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>教室</vt:lpstr>
       <vt:lpstr>アクトμ</vt:lpstr>
       <vt:lpstr>その他学生関連施設</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>学校法人立命館</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>