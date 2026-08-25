--- v1 (2026-04-02)
+++ v2 (2026-08-25)
@@ -1,77 +1,80 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28925"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="27932"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\ca03-ns2\学生オフィス\学内共有\999_要整理（移動または削除予定）\999(整理対象）ＢＫＣ共有１（もとｃｃ12-487）\ＢＫＣ共有１（もとｃｃ12-487）\Bグループ（活動支援グループ）\15　施設貸与\開講期予約\2026開講期\春学期\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\ca03-ns2\学生オフィス\学内共有\999_要整理（移動または削除予定）\999(整理対象）ＢＫＣ共有１（もとｃｃ12-487）\ＢＫＣ共有１（もとｃｃ12-487）\Bグループ（活動支援グループ）\15　施設貸与\開講期予約\2026開講期\秋学期\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{77EFA9C8-B297-48BE-B161-6BAEA42A4754}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{5D4145DF-F8AF-4918-8BEB-7393A8DD0050}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="1650" yWindow="1095" windowWidth="26670" windowHeight="14280" xr2:uid="{07C5B2FF-DE76-43A1-86AC-B6CA9CBC0EAE}"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" xr2:uid="{07C5B2FF-DE76-43A1-86AC-B6CA9CBC0EAE}"/>
   </bookViews>
   <sheets>
     <sheet name="教室" sheetId="1" r:id="rId1"/>
     <sheet name="アクトμ" sheetId="3" r:id="rId2"/>
     <sheet name="その他学生関連施設" sheetId="5" r:id="rId3"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
+    <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
+      <xlwcv:version setVersion="1"/>
+    </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="88" uniqueCount="54">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="87" uniqueCount="51">
   <si>
     <t>団体名</t>
     <rPh sb="0" eb="3">
       <t>ダンタイメイ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>希望するコマに施設名を入力してください。</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>月</t>
     <rPh sb="0" eb="1">
       <t>ゲツ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>火</t>
     <rPh sb="0" eb="1">
       <t>カ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
@@ -517,201 +520,98 @@
       <t xml:space="preserve">   </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="ＭＳ Ｐゴシック"/>
         <family val="2"/>
         <charset val="128"/>
       </rPr>
       <t>　　</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="ＭＳ Ｐゴシック"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
       <t>【バイオリンク】プレゼンテーションスペース</t>
     </r>
     <phoneticPr fontId="1"/>
   </si>
   <si>
-    <t>　　・対象施設：【アクトμ】音楽練習場1～3</t>
-[...44 lines deleted...]
-  <si>
     <r>
       <t>　　・１団体につき</t>
     </r>
     <r>
       <rPr>
         <b/>
         <u/>
         <sz val="11"/>
         <color rgb="FFFF0000"/>
         <rFont val="ＭＳ Ｐゴシック"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
       <t>各曜日・１部屋まで（時間制限なし）</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="ＭＳ Ｐゴシック"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
       <t>申請可能ですが、施設状況によって希望に</t>
     </r>
     <rPh sb="19" eb="23">
       <t>ジカンセイゲン</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>担当者名</t>
     <rPh sb="0" eb="3">
       <t>タントウシャ</t>
     </rPh>
     <rPh sb="3" eb="4">
       <t>メイ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>学籍番号</t>
     <rPh sb="0" eb="4">
       <t>ガクセキバンゴウ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
-    <t>2026年度春学期　BKC開講期予約申請書【学生関連施設】</t>
-[...55 lines deleted...]
-  <si>
     <r>
       <t>　　・1団体につき</t>
     </r>
     <r>
       <rPr>
         <b/>
         <u/>
         <sz val="11"/>
         <color rgb="FFFF0000"/>
         <rFont val="ＭＳ Ｐゴシック"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
       <t>各曜日・1日2教室まで</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="ＭＳ Ｐゴシック"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
       <t>申請可能ですが、施設状況によって希望に</t>
     </r>
@@ -774,82 +674,135 @@
       <t>σ</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="ＭＳ ゴシック"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
       <t>】</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="ＭＳ Ｐゴシック"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
       <t>練習場31～33、和室</t>
     </r>
     <phoneticPr fontId="1"/>
   </si>
   <si>
-    <t>　　・対象期間：2026年5月1日（金）～2026年7月16日（木）</t>
-[...21 lines deleted...]
-      <t>スイ</t>
+    <t>　　・対象期間：2026年10月5日(月) ～ 2027年1月13日(水)</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>　　・対象施設：【アクトμ】音楽練習場3</t>
+    <rPh sb="14" eb="19">
+      <t>オンガクレンシュウジョウ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>2026年度秋学期　BKC開講期予約申請書【アクトμ】</t>
+    <rPh sb="4" eb="6">
+      <t>ネンド</t>
+    </rPh>
+    <rPh sb="6" eb="7">
+      <t>アキ</t>
+    </rPh>
+    <rPh sb="7" eb="9">
+      <t>ガッキ</t>
+    </rPh>
+    <rPh sb="13" eb="18">
+      <t>カイコウキヨヤク</t>
+    </rPh>
+    <rPh sb="18" eb="21">
+      <t>シンセイショ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>2026年度秋学期　BKC開講期予約申請書【学生関連施設】</t>
+    <rPh sb="4" eb="6">
+      <t>ネンド</t>
+    </rPh>
+    <rPh sb="6" eb="7">
+      <t>アキ</t>
+    </rPh>
+    <rPh sb="7" eb="9">
+      <t>ガッキ</t>
+    </rPh>
+    <rPh sb="13" eb="18">
+      <t>カイコウキヨヤク</t>
+    </rPh>
+    <rPh sb="18" eb="21">
+      <t>シンセイショ</t>
+    </rPh>
+    <rPh sb="22" eb="24">
+      <t>ガクセイ</t>
+    </rPh>
+    <rPh sb="24" eb="28">
+      <t>カンレンシセツ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>2026年度秋学期　BKC開講期予約申請書【一般教室】</t>
+    <rPh sb="4" eb="6">
+      <t>ネンド</t>
+    </rPh>
+    <rPh sb="6" eb="7">
+      <t>アキ</t>
+    </rPh>
+    <rPh sb="7" eb="9">
+      <t>ガッキ</t>
+    </rPh>
+    <rPh sb="13" eb="18">
+      <t>カイコウキヨヤク</t>
+    </rPh>
+    <rPh sb="18" eb="21">
+      <t>シンセイショ</t>
+    </rPh>
+    <rPh sb="22" eb="24">
+      <t>イッパン</t>
+    </rPh>
+    <rPh sb="24" eb="26">
+      <t>キョウシツ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="16" x14ac:knownFonts="1">
+  <fonts count="15" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <color theme="0"/>
       <name val="游ゴシック"/>
       <family val="3"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
@@ -914,57 +867,50 @@
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="游ゴシック"/>
       <family val="3"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="2"/>
       <charset val="128"/>
     </font>
     <font>
-      <sz val="11"/>
-[...5 lines deleted...]
-    <font>
       <b/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="游ゴシック"/>
       <family val="3"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="7">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="1"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
@@ -1694,90 +1640,90 @@
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="25" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="44" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="26" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="16" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="18" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="5" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="5" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="40" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="40" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="6" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="6" borderId="41" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="4" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="4" borderId="42" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="4" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="4" borderId="42" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="40" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="40" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="標準" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 テーマ">
@@ -2069,689 +2015,687 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{910775DC-EE1C-4040-B781-7380E0EE1FAB}">
   <dimension ref="A1:I36"/>
   <sheetViews>
     <sheetView tabSelected="1" view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="L26" sqref="L26"/>
+      <selection activeCell="L4" sqref="L4"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="18.75" x14ac:dyDescent="0.4"/>
+  <sheetFormatPr defaultRowHeight="18" x14ac:dyDescent="0.55000000000000004"/>
   <cols>
     <col min="1" max="1" width="4.5" customWidth="1"/>
     <col min="9" max="9" width="4.5" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="1" spans="1:9" ht="18.75" customHeight="1" x14ac:dyDescent="0.55000000000000004">
       <c r="A1" s="40" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="B1" s="41"/>
       <c r="C1" s="41"/>
       <c r="D1" s="41"/>
       <c r="E1" s="41"/>
       <c r="F1" s="41"/>
       <c r="G1" s="41"/>
       <c r="H1" s="41"/>
       <c r="I1" s="42"/>
     </row>
-    <row r="2" spans="1:9" ht="19.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
+    <row r="2" spans="1:9" ht="19.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.6">
       <c r="A2" s="43"/>
       <c r="B2" s="44"/>
       <c r="C2" s="44"/>
       <c r="D2" s="44"/>
       <c r="E2" s="44"/>
       <c r="F2" s="44"/>
       <c r="G2" s="44"/>
       <c r="H2" s="44"/>
       <c r="I2" s="45"/>
     </row>
-    <row r="3" spans="1:9" ht="19.5" thickBot="1" x14ac:dyDescent="0.45">
+    <row r="3" spans="1:9" ht="18.5" thickBot="1" x14ac:dyDescent="0.6">
       <c r="A3" s="50" t="s">
         <v>0</v>
       </c>
       <c r="B3" s="51"/>
       <c r="C3" s="52"/>
       <c r="D3" s="53"/>
       <c r="E3" s="53"/>
       <c r="F3" s="53"/>
       <c r="G3" s="53"/>
       <c r="H3" s="53"/>
       <c r="I3" s="54"/>
     </row>
-    <row r="4" spans="1:9" ht="19.5" thickBot="1" x14ac:dyDescent="0.45">
+    <row r="4" spans="1:9" ht="18.5" thickBot="1" x14ac:dyDescent="0.6">
       <c r="A4" s="50" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="B4" s="51"/>
       <c r="C4" s="52"/>
       <c r="D4" s="53"/>
       <c r="E4" s="54"/>
       <c r="F4" s="37" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="G4" s="52"/>
       <c r="H4" s="53"/>
       <c r="I4" s="54"/>
     </row>
-    <row r="6" spans="1:9" ht="19.5" thickBot="1" x14ac:dyDescent="0.45">
+    <row r="6" spans="1:9" ht="18.5" thickBot="1" x14ac:dyDescent="0.6">
       <c r="B6" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="7" spans="1:9" ht="19.5" thickBot="1" x14ac:dyDescent="0.45">
+    <row r="7" spans="1:9" ht="18.5" thickBot="1" x14ac:dyDescent="0.6">
       <c r="B7" s="55"/>
       <c r="C7" s="56"/>
       <c r="D7" s="22" t="s">
         <v>2</v>
       </c>
       <c r="E7" s="23" t="s">
         <v>3</v>
       </c>
       <c r="F7" s="23" t="s">
         <v>4</v>
       </c>
       <c r="G7" s="23" t="s">
         <v>5</v>
       </c>
       <c r="H7" s="24" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="8" spans="1:9" x14ac:dyDescent="0.4">
+    <row r="8" spans="1:9" x14ac:dyDescent="0.55000000000000004">
       <c r="B8" s="46" t="s">
         <v>7</v>
       </c>
       <c r="C8" s="47"/>
       <c r="D8" s="28"/>
       <c r="E8" s="29"/>
       <c r="F8" s="29"/>
       <c r="G8" s="29"/>
       <c r="H8" s="30"/>
     </row>
-    <row r="9" spans="1:9" ht="19.5" thickBot="1" x14ac:dyDescent="0.45">
+    <row r="9" spans="1:9" ht="18.5" thickBot="1" x14ac:dyDescent="0.6">
       <c r="B9" s="48" t="s">
         <v>8</v>
       </c>
       <c r="C9" s="49"/>
       <c r="D9" s="31"/>
       <c r="E9" s="32"/>
       <c r="F9" s="32"/>
       <c r="G9" s="32"/>
       <c r="H9" s="33"/>
     </row>
-    <row r="10" spans="1:9" x14ac:dyDescent="0.4">
+    <row r="10" spans="1:9" x14ac:dyDescent="0.55000000000000004">
       <c r="B10" s="46" t="s">
         <v>9</v>
       </c>
       <c r="C10" s="47"/>
       <c r="D10" s="28"/>
       <c r="E10" s="29"/>
       <c r="F10" s="29"/>
       <c r="G10" s="29"/>
       <c r="H10" s="30"/>
     </row>
-    <row r="11" spans="1:9" ht="19.5" thickBot="1" x14ac:dyDescent="0.45">
+    <row r="11" spans="1:9" ht="18.5" thickBot="1" x14ac:dyDescent="0.6">
       <c r="B11" s="48" t="s">
         <v>10</v>
       </c>
       <c r="C11" s="49"/>
       <c r="D11" s="31"/>
       <c r="E11" s="32"/>
       <c r="F11" s="32"/>
       <c r="G11" s="32"/>
       <c r="H11" s="33"/>
     </row>
-    <row r="12" spans="1:9" x14ac:dyDescent="0.4">
+    <row r="12" spans="1:9" x14ac:dyDescent="0.55000000000000004">
       <c r="B12" s="46" t="s">
         <v>11</v>
       </c>
       <c r="C12" s="47"/>
       <c r="D12" s="28"/>
       <c r="E12" s="29"/>
       <c r="F12" s="29"/>
       <c r="G12" s="29"/>
       <c r="H12" s="30"/>
     </row>
-    <row r="13" spans="1:9" ht="19.5" thickBot="1" x14ac:dyDescent="0.45">
+    <row r="13" spans="1:9" ht="18.5" thickBot="1" x14ac:dyDescent="0.6">
       <c r="B13" s="48" t="s">
         <v>12</v>
       </c>
       <c r="C13" s="49"/>
       <c r="D13" s="31"/>
       <c r="E13" s="32"/>
       <c r="F13" s="32"/>
       <c r="G13" s="32"/>
       <c r="H13" s="33"/>
     </row>
-    <row r="14" spans="1:9" x14ac:dyDescent="0.4">
+    <row r="14" spans="1:9" x14ac:dyDescent="0.55000000000000004">
       <c r="B14" s="46" t="s">
         <v>13</v>
       </c>
       <c r="C14" s="47"/>
       <c r="D14" s="28"/>
       <c r="E14" s="29"/>
       <c r="F14" s="29"/>
       <c r="G14" s="29"/>
       <c r="H14" s="30"/>
     </row>
-    <row r="15" spans="1:9" ht="19.5" thickBot="1" x14ac:dyDescent="0.45">
+    <row r="15" spans="1:9" ht="18.5" thickBot="1" x14ac:dyDescent="0.6">
       <c r="B15" s="48" t="s">
         <v>14</v>
       </c>
       <c r="C15" s="49"/>
       <c r="D15" s="31"/>
       <c r="E15" s="32"/>
       <c r="F15" s="32"/>
       <c r="G15" s="32"/>
       <c r="H15" s="33"/>
     </row>
-    <row r="16" spans="1:9" x14ac:dyDescent="0.4">
+    <row r="16" spans="1:9" x14ac:dyDescent="0.55000000000000004">
       <c r="B16" s="46" t="s">
         <v>15</v>
       </c>
       <c r="C16" s="47"/>
       <c r="D16" s="28"/>
       <c r="E16" s="29"/>
       <c r="F16" s="29"/>
       <c r="G16" s="29"/>
       <c r="H16" s="30"/>
     </row>
-    <row r="17" spans="1:9" ht="19.5" thickBot="1" x14ac:dyDescent="0.45">
+    <row r="17" spans="1:9" ht="18.5" thickBot="1" x14ac:dyDescent="0.6">
       <c r="B17" s="48" t="s">
         <v>16</v>
       </c>
       <c r="C17" s="49"/>
       <c r="D17" s="31"/>
       <c r="E17" s="32"/>
       <c r="F17" s="32"/>
       <c r="G17" s="32"/>
       <c r="H17" s="33"/>
     </row>
-    <row r="18" spans="1:9" x14ac:dyDescent="0.4">
+    <row r="18" spans="1:9" x14ac:dyDescent="0.55000000000000004">
       <c r="B18" s="46" t="s">
         <v>17</v>
       </c>
       <c r="C18" s="47"/>
       <c r="D18" s="28"/>
       <c r="E18" s="29"/>
       <c r="F18" s="29"/>
       <c r="G18" s="29"/>
       <c r="H18" s="30"/>
     </row>
-    <row r="19" spans="1:9" ht="19.5" thickBot="1" x14ac:dyDescent="0.45">
+    <row r="19" spans="1:9" ht="18.5" thickBot="1" x14ac:dyDescent="0.6">
       <c r="B19" s="48" t="s">
         <v>18</v>
       </c>
       <c r="C19" s="49"/>
       <c r="D19" s="31"/>
       <c r="E19" s="32"/>
       <c r="F19" s="32"/>
       <c r="G19" s="32"/>
       <c r="H19" s="33"/>
     </row>
-    <row r="20" spans="1:9" x14ac:dyDescent="0.4">
+    <row r="20" spans="1:9" x14ac:dyDescent="0.55000000000000004">
       <c r="B20" s="57" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="58"/>
       <c r="D20" s="34"/>
       <c r="E20" s="35"/>
       <c r="F20" s="35"/>
       <c r="G20" s="35"/>
       <c r="H20" s="36"/>
     </row>
-    <row r="21" spans="1:9" ht="19.5" thickBot="1" x14ac:dyDescent="0.45">
+    <row r="21" spans="1:9" ht="18.5" thickBot="1" x14ac:dyDescent="0.6">
       <c r="B21" s="48" t="s">
         <v>19</v>
       </c>
       <c r="C21" s="49"/>
       <c r="D21" s="31"/>
       <c r="E21" s="32"/>
       <c r="F21" s="32"/>
       <c r="G21" s="32"/>
       <c r="H21" s="33"/>
     </row>
-    <row r="22" spans="1:9" ht="19.5" thickBot="1" x14ac:dyDescent="0.45"/>
-    <row r="23" spans="1:9" x14ac:dyDescent="0.4">
+    <row r="22" spans="1:9" ht="18.5" thickBot="1" x14ac:dyDescent="0.6"/>
+    <row r="23" spans="1:9" x14ac:dyDescent="0.55000000000000004">
       <c r="A23" s="6" t="s">
         <v>21</v>
       </c>
       <c r="B23" s="7"/>
       <c r="C23" s="7"/>
       <c r="D23" s="7"/>
       <c r="E23" s="7"/>
       <c r="F23" s="7"/>
       <c r="G23" s="7"/>
       <c r="H23" s="7"/>
       <c r="I23" s="8"/>
     </row>
-    <row r="24" spans="1:9" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="24" spans="1:9" ht="18.75" customHeight="1" x14ac:dyDescent="0.55000000000000004">
       <c r="A24" s="9" t="s">
-        <v>48</v>
+        <v>43</v>
       </c>
       <c r="I24" s="10"/>
     </row>
-    <row r="25" spans="1:9" x14ac:dyDescent="0.4">
+    <row r="25" spans="1:9" x14ac:dyDescent="0.55000000000000004">
       <c r="A25" s="11" t="s">
         <v>22</v>
       </c>
       <c r="I25" s="10"/>
     </row>
-    <row r="26" spans="1:9" s="38" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="26" spans="1:9" s="38" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.55000000000000004">
       <c r="A26" s="9" t="s">
-        <v>51</v>
+        <v>46</v>
       </c>
       <c r="I26" s="39"/>
     </row>
-    <row r="27" spans="1:9" x14ac:dyDescent="0.4">
+    <row r="27" spans="1:9" x14ac:dyDescent="0.55000000000000004">
       <c r="A27" s="9" t="s">
         <v>23</v>
       </c>
       <c r="I27" s="10"/>
     </row>
-    <row r="28" spans="1:9" x14ac:dyDescent="0.4">
+    <row r="28" spans="1:9" x14ac:dyDescent="0.55000000000000004">
       <c r="A28" s="12" t="s">
         <v>26</v>
       </c>
       <c r="I28" s="10"/>
     </row>
-    <row r="29" spans="1:9" x14ac:dyDescent="0.4">
+    <row r="29" spans="1:9" x14ac:dyDescent="0.55000000000000004">
       <c r="A29" s="9" t="s">
         <v>24</v>
       </c>
       <c r="I29" s="10"/>
     </row>
-    <row r="30" spans="1:9" ht="19.5" thickBot="1" x14ac:dyDescent="0.45">
+    <row r="30" spans="1:9" ht="18.5" thickBot="1" x14ac:dyDescent="0.6">
       <c r="A30" s="13"/>
       <c r="B30" s="14"/>
       <c r="C30" s="14"/>
       <c r="D30" s="14"/>
       <c r="E30" s="14"/>
       <c r="F30" s="14"/>
       <c r="G30" s="14"/>
       <c r="H30" s="14"/>
       <c r="I30" s="15"/>
     </row>
-    <row r="31" spans="1:9" ht="19.5" thickBot="1" x14ac:dyDescent="0.45"/>
-    <row r="32" spans="1:9" ht="19.5" thickBot="1" x14ac:dyDescent="0.45">
+    <row r="31" spans="1:9" ht="18.5" thickBot="1" x14ac:dyDescent="0.6"/>
+    <row r="32" spans="1:9" ht="18.5" thickBot="1" x14ac:dyDescent="0.6">
       <c r="G32" s="52" t="s">
         <v>25</v>
       </c>
       <c r="H32" s="54"/>
     </row>
-    <row r="33" spans="7:8" x14ac:dyDescent="0.4">
+    <row r="33" spans="7:8" x14ac:dyDescent="0.55000000000000004">
       <c r="G33" s="3"/>
       <c r="H33" s="4"/>
     </row>
-    <row r="34" spans="7:8" x14ac:dyDescent="0.4">
+    <row r="34" spans="7:8" x14ac:dyDescent="0.55000000000000004">
       <c r="G34" s="3"/>
       <c r="H34" s="4"/>
     </row>
-    <row r="35" spans="7:8" x14ac:dyDescent="0.4">
+    <row r="35" spans="7:8" x14ac:dyDescent="0.55000000000000004">
       <c r="G35" s="3"/>
       <c r="H35" s="4"/>
     </row>
-    <row r="36" spans="7:8" ht="19.5" thickBot="1" x14ac:dyDescent="0.45">
+    <row r="36" spans="7:8" ht="18.5" thickBot="1" x14ac:dyDescent="0.6">
       <c r="G36" s="5"/>
       <c r="H36" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="22">
     <mergeCell ref="G32:H32"/>
     <mergeCell ref="B20:C20"/>
     <mergeCell ref="B21:C21"/>
     <mergeCell ref="B16:C16"/>
     <mergeCell ref="B17:C17"/>
     <mergeCell ref="B18:C18"/>
     <mergeCell ref="B19:C19"/>
     <mergeCell ref="A1:I2"/>
     <mergeCell ref="B14:C14"/>
     <mergeCell ref="B15:C15"/>
     <mergeCell ref="B8:C8"/>
     <mergeCell ref="B9:C9"/>
     <mergeCell ref="B11:C11"/>
     <mergeCell ref="B13:C13"/>
     <mergeCell ref="B10:C10"/>
     <mergeCell ref="B12:C12"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A4:B4"/>
     <mergeCell ref="C3:I3"/>
     <mergeCell ref="C4:E4"/>
     <mergeCell ref="G4:I4"/>
     <mergeCell ref="B7:C7"/>
   </mergeCells>
   <phoneticPr fontId="1"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F05F6469-F765-43E2-9CE7-8EF8C473F15A}">
   <dimension ref="A1:I33"/>
   <sheetViews>
-    <sheetView view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="J19" sqref="J19"/>
+    <sheetView view="pageBreakPreview" topLeftCell="A9" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="A3" sqref="A3:B3"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="18.75" x14ac:dyDescent="0.4"/>
+  <sheetFormatPr defaultRowHeight="18" x14ac:dyDescent="0.55000000000000004"/>
   <cols>
-    <col min="1" max="2" width="6.625" customWidth="1"/>
-    <col min="3" max="9" width="9.375" style="1" customWidth="1"/>
+    <col min="1" max="2" width="6.58203125" customWidth="1"/>
+    <col min="3" max="9" width="9.33203125" style="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="1" spans="1:9" ht="18.75" customHeight="1" x14ac:dyDescent="0.55000000000000004">
       <c r="A1" s="40" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="B1" s="41"/>
       <c r="C1" s="41"/>
       <c r="D1" s="41"/>
       <c r="E1" s="41"/>
       <c r="F1" s="41"/>
       <c r="G1" s="41"/>
       <c r="H1" s="41"/>
       <c r="I1" s="42"/>
     </row>
-    <row r="2" spans="1:9" ht="19.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
+    <row r="2" spans="1:9" ht="19.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.6">
       <c r="A2" s="43"/>
       <c r="B2" s="44"/>
       <c r="C2" s="44"/>
       <c r="D2" s="44"/>
       <c r="E2" s="44"/>
       <c r="F2" s="44"/>
       <c r="G2" s="44"/>
       <c r="H2" s="44"/>
       <c r="I2" s="45"/>
     </row>
-    <row r="3" spans="1:9" ht="19.5" thickBot="1" x14ac:dyDescent="0.45">
+    <row r="3" spans="1:9" ht="18.5" thickBot="1" x14ac:dyDescent="0.6">
       <c r="A3" s="50" t="s">
         <v>0</v>
       </c>
       <c r="B3" s="51"/>
       <c r="C3" s="52"/>
       <c r="D3" s="53"/>
       <c r="E3" s="53"/>
       <c r="F3" s="53"/>
       <c r="G3" s="53"/>
       <c r="H3" s="53"/>
       <c r="I3" s="54"/>
     </row>
-    <row r="4" spans="1:9" ht="19.5" thickBot="1" x14ac:dyDescent="0.45">
+    <row r="4" spans="1:9" ht="18.5" thickBot="1" x14ac:dyDescent="0.6">
       <c r="A4" s="50" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="B4" s="51"/>
       <c r="C4" s="52"/>
       <c r="D4" s="53"/>
       <c r="E4" s="54"/>
       <c r="F4" s="37" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="G4" s="52"/>
       <c r="H4" s="53"/>
       <c r="I4" s="54"/>
     </row>
-    <row r="5" spans="1:9" x14ac:dyDescent="0.4">
+    <row r="5" spans="1:9" x14ac:dyDescent="0.55000000000000004">
       <c r="A5" s="21"/>
       <c r="B5" s="21"/>
     </row>
-    <row r="6" spans="1:9" ht="19.5" thickBot="1" x14ac:dyDescent="0.45">
+    <row r="6" spans="1:9" ht="18.5" thickBot="1" x14ac:dyDescent="0.6">
       <c r="A6" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="7" spans="1:9" ht="19.5" thickBot="1" x14ac:dyDescent="0.45">
+    <row r="7" spans="1:9" ht="18.5" thickBot="1" x14ac:dyDescent="0.6">
       <c r="A7" s="52"/>
       <c r="B7" s="54"/>
       <c r="C7" s="25" t="s">
         <v>2</v>
       </c>
       <c r="D7" s="26" t="s">
         <v>3</v>
       </c>
       <c r="E7" s="26" t="s">
         <v>4</v>
       </c>
       <c r="F7" s="26" t="s">
         <v>5</v>
       </c>
       <c r="G7" s="26" t="s">
         <v>6</v>
       </c>
       <c r="H7" s="26" t="s">
         <v>27</v>
       </c>
       <c r="I7" s="27" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="8" spans="1:9" x14ac:dyDescent="0.4">
+    <row r="8" spans="1:9" x14ac:dyDescent="0.55000000000000004">
       <c r="A8" s="63" t="s">
         <v>29</v>
       </c>
       <c r="B8" s="64"/>
       <c r="C8" s="59"/>
       <c r="D8" s="59"/>
       <c r="E8" s="59"/>
       <c r="F8" s="59"/>
       <c r="G8" s="59"/>
       <c r="H8" s="59"/>
       <c r="I8" s="61"/>
     </row>
-    <row r="9" spans="1:9" ht="19.5" thickBot="1" x14ac:dyDescent="0.45">
+    <row r="9" spans="1:9" ht="18.5" thickBot="1" x14ac:dyDescent="0.6">
       <c r="A9" s="65" t="s">
         <v>30</v>
       </c>
       <c r="B9" s="66"/>
       <c r="C9" s="60"/>
       <c r="D9" s="60"/>
       <c r="E9" s="60"/>
       <c r="F9" s="60"/>
       <c r="G9" s="60"/>
       <c r="H9" s="60"/>
       <c r="I9" s="62"/>
     </row>
-    <row r="10" spans="1:9" x14ac:dyDescent="0.4">
+    <row r="10" spans="1:9" x14ac:dyDescent="0.55000000000000004">
       <c r="A10" s="63" t="s">
         <v>31</v>
       </c>
       <c r="B10" s="64"/>
       <c r="C10" s="59"/>
       <c r="D10" s="59"/>
       <c r="E10" s="59"/>
       <c r="F10" s="59"/>
       <c r="G10" s="59"/>
       <c r="H10" s="59"/>
       <c r="I10" s="61"/>
     </row>
-    <row r="11" spans="1:9" ht="19.5" thickBot="1" x14ac:dyDescent="0.45">
+    <row r="11" spans="1:9" ht="18.5" thickBot="1" x14ac:dyDescent="0.6">
       <c r="A11" s="67" t="s">
         <v>32</v>
       </c>
       <c r="B11" s="68"/>
       <c r="C11" s="60"/>
       <c r="D11" s="60"/>
       <c r="E11" s="60"/>
       <c r="F11" s="60"/>
       <c r="G11" s="60"/>
       <c r="H11" s="60"/>
       <c r="I11" s="62"/>
     </row>
-    <row r="12" spans="1:9" x14ac:dyDescent="0.4">
+    <row r="12" spans="1:9" x14ac:dyDescent="0.55000000000000004">
       <c r="A12" s="63" t="s">
         <v>33</v>
       </c>
       <c r="B12" s="64"/>
       <c r="C12" s="59"/>
       <c r="D12" s="59"/>
       <c r="E12" s="59"/>
       <c r="F12" s="59"/>
       <c r="G12" s="59"/>
       <c r="H12" s="59"/>
       <c r="I12" s="61"/>
     </row>
-    <row r="13" spans="1:9" ht="19.5" thickBot="1" x14ac:dyDescent="0.45">
+    <row r="13" spans="1:9" ht="18.5" thickBot="1" x14ac:dyDescent="0.6">
       <c r="A13" s="67" t="s">
         <v>34</v>
       </c>
       <c r="B13" s="68"/>
       <c r="C13" s="60"/>
       <c r="D13" s="60"/>
       <c r="E13" s="60"/>
       <c r="F13" s="60"/>
       <c r="G13" s="60"/>
       <c r="H13" s="60"/>
       <c r="I13" s="62"/>
     </row>
-    <row r="14" spans="1:9" x14ac:dyDescent="0.4">
+    <row r="14" spans="1:9" x14ac:dyDescent="0.55000000000000004">
       <c r="A14" s="63" t="s">
         <v>35</v>
       </c>
       <c r="B14" s="64"/>
       <c r="C14" s="59"/>
       <c r="D14" s="59"/>
       <c r="E14" s="59"/>
       <c r="F14" s="59"/>
       <c r="G14" s="59"/>
       <c r="H14" s="59"/>
       <c r="I14" s="61"/>
     </row>
-    <row r="15" spans="1:9" ht="19.5" thickBot="1" x14ac:dyDescent="0.45">
+    <row r="15" spans="1:9" ht="18.5" thickBot="1" x14ac:dyDescent="0.6">
       <c r="A15" s="67" t="s">
         <v>36</v>
       </c>
       <c r="B15" s="68"/>
       <c r="C15" s="60"/>
       <c r="D15" s="60"/>
       <c r="E15" s="60"/>
       <c r="F15" s="60"/>
       <c r="G15" s="60"/>
       <c r="H15" s="60"/>
       <c r="I15" s="62"/>
     </row>
-    <row r="17" spans="1:9" ht="19.5" thickBot="1" x14ac:dyDescent="0.45"/>
-    <row r="18" spans="1:9" x14ac:dyDescent="0.4">
+    <row r="17" spans="1:9" ht="18.5" thickBot="1" x14ac:dyDescent="0.6"/>
+    <row r="18" spans="1:9" x14ac:dyDescent="0.55000000000000004">
       <c r="A18" s="6" t="s">
         <v>21</v>
       </c>
       <c r="B18" s="16"/>
       <c r="C18" s="16"/>
       <c r="D18" s="16"/>
       <c r="E18" s="16"/>
       <c r="F18" s="16"/>
       <c r="G18" s="16"/>
       <c r="H18" s="16"/>
       <c r="I18" s="17"/>
     </row>
-    <row r="19" spans="1:9" x14ac:dyDescent="0.4">
+    <row r="19" spans="1:9" x14ac:dyDescent="0.55000000000000004">
       <c r="A19" s="9" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="B19" s="1"/>
       <c r="I19" s="18"/>
     </row>
-    <row r="20" spans="1:9" x14ac:dyDescent="0.4">
+    <row r="20" spans="1:9" x14ac:dyDescent="0.55000000000000004">
       <c r="A20" s="9" t="s">
         <v>22</v>
       </c>
       <c r="B20" s="1"/>
       <c r="I20" s="18"/>
     </row>
-    <row r="21" spans="1:9" x14ac:dyDescent="0.4">
+    <row r="21" spans="1:9" x14ac:dyDescent="0.55000000000000004">
       <c r="A21" s="9" t="s">
-        <v>52</v>
+        <v>46</v>
       </c>
       <c r="B21" s="1"/>
       <c r="I21" s="18"/>
     </row>
-    <row r="22" spans="1:9" x14ac:dyDescent="0.4">
+    <row r="22" spans="1:9" x14ac:dyDescent="0.55000000000000004">
       <c r="A22" s="9" t="s">
-        <v>40</v>
+        <v>47</v>
       </c>
       <c r="B22" s="1"/>
       <c r="I22" s="18"/>
     </row>
-    <row r="23" spans="1:9" x14ac:dyDescent="0.4">
-[...2 lines deleted...]
-      </c>
+    <row r="23" spans="1:9" x14ac:dyDescent="0.55000000000000004">
+      <c r="A23" s="9"/>
       <c r="B23" s="1"/>
       <c r="I23" s="18"/>
     </row>
-    <row r="24" spans="1:9" ht="19.5" thickBot="1" x14ac:dyDescent="0.45">
+    <row r="24" spans="1:9" ht="18.5" thickBot="1" x14ac:dyDescent="0.6">
       <c r="A24" s="13"/>
       <c r="B24" s="14"/>
       <c r="C24" s="19"/>
       <c r="D24" s="19"/>
       <c r="E24" s="19"/>
       <c r="F24" s="19"/>
       <c r="G24" s="19"/>
       <c r="H24" s="19"/>
       <c r="I24" s="20"/>
     </row>
-    <row r="28" spans="1:9" ht="19.5" thickBot="1" x14ac:dyDescent="0.45"/>
-    <row r="29" spans="1:9" ht="19.5" thickBot="1" x14ac:dyDescent="0.45">
+    <row r="28" spans="1:9" ht="18.5" thickBot="1" x14ac:dyDescent="0.6"/>
+    <row r="29" spans="1:9" ht="18.5" thickBot="1" x14ac:dyDescent="0.6">
       <c r="H29" s="52" t="s">
         <v>25</v>
       </c>
       <c r="I29" s="54"/>
     </row>
-    <row r="30" spans="1:9" x14ac:dyDescent="0.4">
+    <row r="30" spans="1:9" x14ac:dyDescent="0.55000000000000004">
       <c r="H30" s="3"/>
       <c r="I30" s="4"/>
     </row>
-    <row r="31" spans="1:9" x14ac:dyDescent="0.4">
+    <row r="31" spans="1:9" x14ac:dyDescent="0.55000000000000004">
       <c r="H31" s="3"/>
       <c r="I31" s="4"/>
     </row>
-    <row r="32" spans="1:9" x14ac:dyDescent="0.4">
+    <row r="32" spans="1:9" x14ac:dyDescent="0.55000000000000004">
       <c r="H32" s="3"/>
       <c r="I32" s="4"/>
     </row>
-    <row r="33" spans="8:9" ht="19.5" thickBot="1" x14ac:dyDescent="0.45">
+    <row r="33" spans="8:9" ht="18.5" thickBot="1" x14ac:dyDescent="0.6">
       <c r="H33" s="5"/>
       <c r="I33" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="44">
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="C3:I3"/>
     <mergeCell ref="A4:B4"/>
     <mergeCell ref="C4:E4"/>
     <mergeCell ref="G4:I4"/>
     <mergeCell ref="A1:I2"/>
     <mergeCell ref="E14:E15"/>
     <mergeCell ref="A8:B8"/>
     <mergeCell ref="A9:B9"/>
     <mergeCell ref="A10:B10"/>
     <mergeCell ref="A11:B11"/>
     <mergeCell ref="A12:B12"/>
     <mergeCell ref="A13:B13"/>
     <mergeCell ref="A14:B14"/>
     <mergeCell ref="A15:B15"/>
     <mergeCell ref="A7:B7"/>
     <mergeCell ref="C8:C9"/>
     <mergeCell ref="D8:D9"/>
     <mergeCell ref="C14:C15"/>
     <mergeCell ref="D14:D15"/>
@@ -2774,344 +2718,344 @@
     <mergeCell ref="F8:F9"/>
     <mergeCell ref="G8:G9"/>
     <mergeCell ref="H8:H9"/>
     <mergeCell ref="C12:C13"/>
     <mergeCell ref="D12:D13"/>
     <mergeCell ref="E12:E13"/>
     <mergeCell ref="F12:F13"/>
     <mergeCell ref="G12:G13"/>
   </mergeCells>
   <phoneticPr fontId="1"/>
   <dataValidations count="1">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C8:I15" xr:uid="{3117460D-0C44-418C-AC81-7C0747543D47}">
       <formula1>"音楽練習場1,音楽練習場２,音楽練習場3,多目的スペース"</formula1>
     </dataValidation>
   </dataValidations>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{249184F5-4CB3-4E74-B251-EF9A4548DD65}">
   <dimension ref="A1:I33"/>
   <sheetViews>
-    <sheetView view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="K18" sqref="K18"/>
+    <sheetView view="pageBreakPreview" topLeftCell="A15" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="L7" sqref="L7"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="18.75" x14ac:dyDescent="0.4"/>
+  <sheetFormatPr defaultRowHeight="18" x14ac:dyDescent="0.55000000000000004"/>
   <cols>
-    <col min="1" max="2" width="6.625" customWidth="1"/>
-    <col min="3" max="9" width="9.375" style="1" customWidth="1"/>
+    <col min="1" max="2" width="6.58203125" customWidth="1"/>
+    <col min="3" max="9" width="9.33203125" style="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="1" spans="1:9" ht="18.75" customHeight="1" x14ac:dyDescent="0.55000000000000004">
       <c r="A1" s="40" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="B1" s="41"/>
       <c r="C1" s="41"/>
       <c r="D1" s="41"/>
       <c r="E1" s="41"/>
       <c r="F1" s="41"/>
       <c r="G1" s="41"/>
       <c r="H1" s="41"/>
       <c r="I1" s="42"/>
     </row>
-    <row r="2" spans="1:9" ht="19.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
+    <row r="2" spans="1:9" ht="19.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.6">
       <c r="A2" s="43"/>
       <c r="B2" s="44"/>
       <c r="C2" s="44"/>
       <c r="D2" s="44"/>
       <c r="E2" s="44"/>
       <c r="F2" s="44"/>
       <c r="G2" s="44"/>
       <c r="H2" s="44"/>
       <c r="I2" s="45"/>
     </row>
-    <row r="3" spans="1:9" ht="19.5" thickBot="1" x14ac:dyDescent="0.45">
+    <row r="3" spans="1:9" ht="18.5" thickBot="1" x14ac:dyDescent="0.6">
       <c r="A3" s="50" t="s">
         <v>0</v>
       </c>
       <c r="B3" s="51"/>
       <c r="C3" s="52"/>
       <c r="D3" s="53"/>
       <c r="E3" s="53"/>
       <c r="F3" s="53"/>
       <c r="G3" s="53"/>
       <c r="H3" s="53"/>
       <c r="I3" s="54"/>
     </row>
-    <row r="4" spans="1:9" ht="19.5" thickBot="1" x14ac:dyDescent="0.45">
+    <row r="4" spans="1:9" ht="18.5" thickBot="1" x14ac:dyDescent="0.6">
       <c r="A4" s="50" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="B4" s="51"/>
       <c r="C4" s="52"/>
       <c r="D4" s="53"/>
       <c r="E4" s="54"/>
       <c r="F4" s="37" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="G4" s="52"/>
       <c r="H4" s="53"/>
       <c r="I4" s="54"/>
     </row>
-    <row r="5" spans="1:9" x14ac:dyDescent="0.4">
+    <row r="5" spans="1:9" x14ac:dyDescent="0.55000000000000004">
       <c r="A5" s="21"/>
       <c r="B5" s="21"/>
     </row>
-    <row r="6" spans="1:9" ht="19.5" thickBot="1" x14ac:dyDescent="0.45">
+    <row r="6" spans="1:9" ht="18.5" thickBot="1" x14ac:dyDescent="0.6">
       <c r="A6" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="7" spans="1:9" ht="19.5" thickBot="1" x14ac:dyDescent="0.45">
+    <row r="7" spans="1:9" ht="18.5" thickBot="1" x14ac:dyDescent="0.6">
       <c r="A7" s="52"/>
       <c r="B7" s="54"/>
       <c r="C7" s="25" t="s">
         <v>2</v>
       </c>
       <c r="D7" s="26" t="s">
         <v>3</v>
       </c>
       <c r="E7" s="26" t="s">
         <v>4</v>
       </c>
       <c r="F7" s="26" t="s">
         <v>5</v>
       </c>
       <c r="G7" s="26" t="s">
         <v>6</v>
       </c>
       <c r="H7" s="26" t="s">
         <v>27</v>
       </c>
       <c r="I7" s="27" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="8" spans="1:9" x14ac:dyDescent="0.4">
+    <row r="8" spans="1:9" x14ac:dyDescent="0.55000000000000004">
       <c r="A8" s="63" t="s">
         <v>29</v>
       </c>
       <c r="B8" s="64"/>
       <c r="C8" s="69"/>
       <c r="D8" s="69"/>
       <c r="E8" s="69"/>
       <c r="F8" s="69"/>
       <c r="G8" s="69"/>
       <c r="H8" s="69"/>
       <c r="I8" s="71"/>
     </row>
-    <row r="9" spans="1:9" ht="19.5" thickBot="1" x14ac:dyDescent="0.45">
+    <row r="9" spans="1:9" ht="18.5" thickBot="1" x14ac:dyDescent="0.6">
       <c r="A9" s="65" t="s">
         <v>30</v>
       </c>
       <c r="B9" s="66"/>
       <c r="C9" s="70"/>
       <c r="D9" s="70"/>
       <c r="E9" s="70"/>
       <c r="F9" s="70"/>
       <c r="G9" s="70"/>
       <c r="H9" s="70"/>
       <c r="I9" s="72"/>
     </row>
-    <row r="10" spans="1:9" x14ac:dyDescent="0.4">
+    <row r="10" spans="1:9" x14ac:dyDescent="0.55000000000000004">
       <c r="A10" s="63" t="s">
         <v>31</v>
       </c>
       <c r="B10" s="64"/>
       <c r="C10" s="69"/>
       <c r="D10" s="69"/>
       <c r="E10" s="69"/>
       <c r="F10" s="69"/>
       <c r="G10" s="69"/>
       <c r="H10" s="69"/>
       <c r="I10" s="71"/>
     </row>
-    <row r="11" spans="1:9" ht="19.5" thickBot="1" x14ac:dyDescent="0.45">
+    <row r="11" spans="1:9" ht="18.5" thickBot="1" x14ac:dyDescent="0.6">
       <c r="A11" s="67" t="s">
         <v>32</v>
       </c>
       <c r="B11" s="68"/>
       <c r="C11" s="70"/>
       <c r="D11" s="70"/>
       <c r="E11" s="70"/>
       <c r="F11" s="70"/>
       <c r="G11" s="70"/>
       <c r="H11" s="70"/>
       <c r="I11" s="72"/>
     </row>
-    <row r="12" spans="1:9" x14ac:dyDescent="0.4">
+    <row r="12" spans="1:9" x14ac:dyDescent="0.55000000000000004">
       <c r="A12" s="63" t="s">
         <v>33</v>
       </c>
       <c r="B12" s="64"/>
       <c r="C12" s="69"/>
       <c r="D12" s="69"/>
       <c r="E12" s="69"/>
       <c r="F12" s="69"/>
       <c r="G12" s="69"/>
       <c r="H12" s="69"/>
       <c r="I12" s="71"/>
     </row>
-    <row r="13" spans="1:9" ht="19.5" thickBot="1" x14ac:dyDescent="0.45">
+    <row r="13" spans="1:9" ht="18.5" thickBot="1" x14ac:dyDescent="0.6">
       <c r="A13" s="67" t="s">
         <v>34</v>
       </c>
       <c r="B13" s="68"/>
       <c r="C13" s="70"/>
       <c r="D13" s="70"/>
       <c r="E13" s="70"/>
       <c r="F13" s="70"/>
       <c r="G13" s="70"/>
       <c r="H13" s="70"/>
       <c r="I13" s="72"/>
     </row>
-    <row r="14" spans="1:9" x14ac:dyDescent="0.4">
+    <row r="14" spans="1:9" x14ac:dyDescent="0.55000000000000004">
       <c r="A14" s="63" t="s">
         <v>35</v>
       </c>
       <c r="B14" s="64"/>
       <c r="C14" s="69"/>
       <c r="D14" s="69"/>
       <c r="E14" s="69"/>
       <c r="F14" s="69"/>
       <c r="G14" s="69"/>
       <c r="H14" s="69"/>
       <c r="I14" s="71"/>
     </row>
-    <row r="15" spans="1:9" ht="19.5" thickBot="1" x14ac:dyDescent="0.45">
+    <row r="15" spans="1:9" ht="18.5" thickBot="1" x14ac:dyDescent="0.6">
       <c r="A15" s="67" t="s">
         <v>36</v>
       </c>
       <c r="B15" s="68"/>
       <c r="C15" s="70"/>
       <c r="D15" s="70"/>
       <c r="E15" s="70"/>
       <c r="F15" s="70"/>
       <c r="G15" s="70"/>
       <c r="H15" s="70"/>
       <c r="I15" s="72"/>
     </row>
-    <row r="17" spans="1:9" ht="19.5" thickBot="1" x14ac:dyDescent="0.45"/>
-    <row r="18" spans="1:9" x14ac:dyDescent="0.4">
+    <row r="17" spans="1:9" ht="18.5" thickBot="1" x14ac:dyDescent="0.6"/>
+    <row r="18" spans="1:9" x14ac:dyDescent="0.55000000000000004">
       <c r="A18" s="6" t="s">
         <v>21</v>
       </c>
       <c r="B18" s="16"/>
       <c r="C18" s="16"/>
       <c r="D18" s="16"/>
       <c r="E18" s="16"/>
       <c r="F18" s="16"/>
       <c r="G18" s="16"/>
       <c r="H18" s="16"/>
       <c r="I18" s="17"/>
     </row>
-    <row r="19" spans="1:9" x14ac:dyDescent="0.4">
+    <row r="19" spans="1:9" x14ac:dyDescent="0.55000000000000004">
       <c r="A19" s="9" t="s">
         <v>37</v>
       </c>
       <c r="B19" s="1"/>
       <c r="I19" s="18"/>
     </row>
-    <row r="20" spans="1:9" x14ac:dyDescent="0.4">
+    <row r="20" spans="1:9" x14ac:dyDescent="0.55000000000000004">
       <c r="A20" s="9" t="s">
         <v>22</v>
       </c>
       <c r="B20" s="1"/>
       <c r="I20" s="18"/>
     </row>
-    <row r="21" spans="1:9" x14ac:dyDescent="0.4">
+    <row r="21" spans="1:9" x14ac:dyDescent="0.55000000000000004">
       <c r="A21" s="9" t="s">
-        <v>53</v>
+        <v>46</v>
       </c>
       <c r="B21" s="1"/>
       <c r="I21" s="18"/>
     </row>
-    <row r="22" spans="1:9" x14ac:dyDescent="0.4">
+    <row r="22" spans="1:9" x14ac:dyDescent="0.55000000000000004">
       <c r="A22" s="9" t="s">
-        <v>49</v>
+        <v>44</v>
       </c>
       <c r="B22" s="1"/>
       <c r="I22" s="18"/>
     </row>
-    <row r="23" spans="1:9" x14ac:dyDescent="0.4">
+    <row r="23" spans="1:9" x14ac:dyDescent="0.55000000000000004">
       <c r="A23" s="9" t="s">
         <v>38</v>
       </c>
       <c r="B23" s="1"/>
       <c r="I23" s="18"/>
     </row>
-    <row r="24" spans="1:9" x14ac:dyDescent="0.4">
+    <row r="24" spans="1:9" x14ac:dyDescent="0.55000000000000004">
       <c r="A24" s="9" t="s">
-        <v>50</v>
+        <v>45</v>
       </c>
       <c r="B24" s="1"/>
       <c r="I24" s="18"/>
     </row>
-    <row r="25" spans="1:9" x14ac:dyDescent="0.4">
+    <row r="25" spans="1:9" x14ac:dyDescent="0.55000000000000004">
       <c r="A25" s="9" t="s">
         <v>39</v>
       </c>
       <c r="B25" s="1"/>
       <c r="I25" s="18"/>
     </row>
-    <row r="26" spans="1:9" ht="19.5" thickBot="1" x14ac:dyDescent="0.45">
+    <row r="26" spans="1:9" ht="18.5" thickBot="1" x14ac:dyDescent="0.6">
       <c r="A26" s="13"/>
       <c r="B26" s="14"/>
       <c r="C26" s="19"/>
       <c r="D26" s="19"/>
       <c r="E26" s="19"/>
       <c r="F26" s="19"/>
       <c r="G26" s="19"/>
       <c r="H26" s="19"/>
       <c r="I26" s="20"/>
     </row>
-    <row r="28" spans="1:9" ht="19.5" thickBot="1" x14ac:dyDescent="0.45"/>
-    <row r="29" spans="1:9" ht="19.5" thickBot="1" x14ac:dyDescent="0.45">
+    <row r="28" spans="1:9" ht="18.5" thickBot="1" x14ac:dyDescent="0.6"/>
+    <row r="29" spans="1:9" ht="18.5" thickBot="1" x14ac:dyDescent="0.6">
       <c r="H29" s="52" t="s">
         <v>25</v>
       </c>
       <c r="I29" s="54"/>
     </row>
-    <row r="30" spans="1:9" x14ac:dyDescent="0.4">
+    <row r="30" spans="1:9" x14ac:dyDescent="0.55000000000000004">
       <c r="H30" s="3"/>
       <c r="I30" s="4"/>
     </row>
-    <row r="31" spans="1:9" x14ac:dyDescent="0.4">
+    <row r="31" spans="1:9" x14ac:dyDescent="0.55000000000000004">
       <c r="H31" s="3"/>
       <c r="I31" s="4"/>
     </row>
-    <row r="32" spans="1:9" x14ac:dyDescent="0.4">
+    <row r="32" spans="1:9" x14ac:dyDescent="0.55000000000000004">
       <c r="H32" s="3"/>
       <c r="I32" s="4"/>
     </row>
-    <row r="33" spans="8:9" ht="19.5" thickBot="1" x14ac:dyDescent="0.45">
+    <row r="33" spans="8:9" ht="18.5" thickBot="1" x14ac:dyDescent="0.6">
       <c r="H33" s="5"/>
       <c r="I33" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="44">
     <mergeCell ref="C4:E4"/>
     <mergeCell ref="G4:I4"/>
     <mergeCell ref="A1:I2"/>
     <mergeCell ref="A7:B7"/>
     <mergeCell ref="A8:B8"/>
     <mergeCell ref="C8:C9"/>
     <mergeCell ref="D8:D9"/>
     <mergeCell ref="E8:E9"/>
     <mergeCell ref="F8:F9"/>
     <mergeCell ref="G8:G9"/>
     <mergeCell ref="H8:H9"/>
     <mergeCell ref="I8:I9"/>
     <mergeCell ref="A9:B9"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="C3:I3"/>
     <mergeCell ref="A4:B4"/>
     <mergeCell ref="G10:G11"/>
     <mergeCell ref="H10:H11"/>
     <mergeCell ref="I10:I11"/>
     <mergeCell ref="A11:B11"/>