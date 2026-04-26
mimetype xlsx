--- v0 (2026-03-07)
+++ v1 (2026-04-26)
@@ -1,58 +1,59 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28925"/>
   <workbookPr saveExternalLinkValues="0" defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\ca03-ns2\理工学部事務室\課内共有\030.大学院\050_入試\2027年4月（26年9月）入学　大学院入試\★入試共通様式\●データ授受用書式\2026年9月入学入試分\入学資格審査申請書（様式SE3）\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{8C410AF7-6522-469A-A4F8-E2D90E208A73}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{949D4DD1-F138-469B-9B94-72DB697B7E2C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{25B84A0C-7A64-46A9-970A-14DB8F080CFF}"/>
   </bookViews>
   <sheets>
     <sheet name="●入学資格個別審査申請書（書式）" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'●入学資格個別審査申請書（書式）'!$A$1:$V$49</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="66" uniqueCount="50">
   <si>
     <t>立命館大学大学院</t>
     <rPh sb="0" eb="3">
       <t>リツメイカン</t>
     </rPh>
@@ -1317,403 +1318,403 @@
     </xf>
     <xf numFmtId="0" fontId="15" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="4" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="15" fillId="4" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="15" fillId="4" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="15" fillId="4" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="15" fillId="4" borderId="31" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
+    <xf numFmtId="0" fontId="17" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="2" borderId="41" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="2" borderId="42" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="2" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="2" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="40" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="41" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="37" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="38" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="38" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="4" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="4" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="4" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="15" fillId="4" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="15" fillId="4" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="15" fillId="4" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="37" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="38" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="39" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
-    </xf>
-[...7 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="255" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="255" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="255" wrapText="1"/>
-    </xf>
-[...290 lines deleted...]
-      <alignment horizontal="left" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="標準" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="2">
     <dxf>
       <fill>
         <patternFill patternType="none">
           <bgColor auto="1"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill patternType="none">
           <bgColor auto="1"/>
         </patternFill>
       </fill>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
@@ -2592,1244 +2593,1250 @@
     <col min="6" max="6" width="3.5" style="1" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="4.375" style="1" customWidth="1"/>
     <col min="8" max="8" width="3.5" style="1" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="4.375" style="1" customWidth="1"/>
     <col min="10" max="10" width="3.5" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="2.5" style="1" customWidth="1"/>
     <col min="12" max="12" width="3.5" style="1" bestFit="1" customWidth="1"/>
     <col min="13" max="14" width="9" style="1"/>
     <col min="15" max="15" width="3.375" style="1" customWidth="1"/>
     <col min="16" max="16" width="5.75" style="1" customWidth="1"/>
     <col min="17" max="18" width="5.125" style="1" customWidth="1"/>
     <col min="19" max="19" width="2.5" style="1" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="9.625" style="1" customWidth="1"/>
     <col min="21" max="21" width="2.5" style="1" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="9.625" style="1" customWidth="1"/>
     <col min="23" max="16384" width="9" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:22" ht="15.75" x14ac:dyDescent="0.4">
       <c r="V1" s="8" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="2" spans="1:22" ht="19.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.45"/>
     <row r="3" spans="1:22" ht="43.5" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A3" s="36" t="s">
+      <c r="A3" s="129" t="s">
         <v>0</v>
       </c>
-      <c r="B3" s="36"/>
-[...10 lines deleted...]
-      <c r="O3" s="53" t="s">
+      <c r="B3" s="129"/>
+      <c r="C3" s="129"/>
+      <c r="D3" s="129"/>
+      <c r="E3" s="129"/>
+      <c r="F3" s="129"/>
+      <c r="G3" s="129"/>
+      <c r="H3" s="129"/>
+      <c r="I3" s="129"/>
+      <c r="J3" s="129"/>
+      <c r="K3" s="129"/>
+      <c r="L3" s="129"/>
+      <c r="O3" s="143" t="s">
         <v>11</v>
       </c>
       <c r="P3" s="15" t="s">
         <v>46</v>
       </c>
-      <c r="Q3" s="49"/>
-[...4 lines deleted...]
-      <c r="V3" s="50"/>
+      <c r="Q3" s="139"/>
+      <c r="R3" s="139"/>
+      <c r="S3" s="139"/>
+      <c r="T3" s="139"/>
+      <c r="U3" s="139"/>
+      <c r="V3" s="140"/>
     </row>
     <row r="4" spans="1:22" ht="21" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A4" s="10" t="s">
         <v>12</v>
       </c>
-      <c r="O4" s="54"/>
-      <c r="P4" s="47" t="s">
+      <c r="O4" s="144"/>
+      <c r="P4" s="137" t="s">
         <v>47</v>
       </c>
-      <c r="Q4" s="47"/>
-[...4 lines deleted...]
-      <c r="V4" s="51"/>
+      <c r="Q4" s="137"/>
+      <c r="R4" s="137"/>
+      <c r="S4" s="137"/>
+      <c r="T4" s="137"/>
+      <c r="U4" s="137"/>
+      <c r="V4" s="141"/>
     </row>
     <row r="5" spans="1:22" ht="21" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
       <c r="A5" s="10" t="s">
         <v>1</v>
       </c>
-      <c r="O5" s="55"/>
-[...6 lines deleted...]
-      <c r="V5" s="52"/>
+      <c r="O5" s="145"/>
+      <c r="P5" s="138"/>
+      <c r="Q5" s="138"/>
+      <c r="R5" s="138"/>
+      <c r="S5" s="138"/>
+      <c r="T5" s="138"/>
+      <c r="U5" s="138"/>
+      <c r="V5" s="142"/>
     </row>
     <row r="6" spans="1:22" ht="21" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A6" s="10" t="s">
         <v>2</v>
       </c>
       <c r="Q6" s="12"/>
       <c r="R6" s="13"/>
       <c r="S6" s="13"/>
       <c r="T6" s="13"/>
       <c r="U6" s="13"/>
       <c r="V6" s="13"/>
     </row>
     <row r="7" spans="1:22" ht="18" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="8" spans="1:22" ht="17.25" x14ac:dyDescent="0.4">
       <c r="A8" s="10" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="9" spans="1:22" x14ac:dyDescent="0.4">
       <c r="R9" s="5"/>
     </row>
     <row r="11" spans="1:22" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A11" s="37" t="s">
+      <c r="A11" s="130" t="s">
         <v>16</v>
       </c>
-      <c r="B11" s="37"/>
-[...19 lines deleted...]
-      <c r="V11" s="37"/>
+      <c r="B11" s="130"/>
+      <c r="C11" s="130"/>
+      <c r="D11" s="130"/>
+      <c r="E11" s="130"/>
+      <c r="F11" s="130"/>
+      <c r="G11" s="130"/>
+      <c r="H11" s="130"/>
+      <c r="I11" s="130"/>
+      <c r="J11" s="130"/>
+      <c r="K11" s="130"/>
+      <c r="L11" s="130"/>
+      <c r="M11" s="130"/>
+      <c r="N11" s="130"/>
+      <c r="O11" s="130"/>
+      <c r="P11" s="130"/>
+      <c r="Q11" s="130"/>
+      <c r="R11" s="130"/>
+      <c r="S11" s="130"/>
+      <c r="T11" s="130"/>
+      <c r="U11" s="130"/>
+      <c r="V11" s="130"/>
     </row>
     <row r="12" spans="1:22" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A12" s="37" t="s">
+      <c r="A12" s="130" t="s">
         <v>4</v>
       </c>
-      <c r="B12" s="37"/>
-[...19 lines deleted...]
-      <c r="V12" s="37"/>
+      <c r="B12" s="130"/>
+      <c r="C12" s="130"/>
+      <c r="D12" s="130"/>
+      <c r="E12" s="130"/>
+      <c r="F12" s="130"/>
+      <c r="G12" s="130"/>
+      <c r="H12" s="130"/>
+      <c r="I12" s="130"/>
+      <c r="J12" s="130"/>
+      <c r="K12" s="130"/>
+      <c r="L12" s="130"/>
+      <c r="M12" s="130"/>
+      <c r="N12" s="130"/>
+      <c r="O12" s="130"/>
+      <c r="P12" s="130"/>
+      <c r="Q12" s="130"/>
+      <c r="R12" s="130"/>
+      <c r="S12" s="130"/>
+      <c r="T12" s="130"/>
+      <c r="U12" s="130"/>
+      <c r="V12" s="130"/>
     </row>
     <row r="13" spans="1:22" ht="21" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
-      <c r="A13" s="38" t="s">
+      <c r="A13" s="131" t="s">
         <v>5</v>
       </c>
-      <c r="B13" s="38"/>
-[...19 lines deleted...]
-      <c r="V13" s="38"/>
+      <c r="B13" s="131"/>
+      <c r="C13" s="131"/>
+      <c r="D13" s="131"/>
+      <c r="E13" s="131"/>
+      <c r="F13" s="131"/>
+      <c r="G13" s="131"/>
+      <c r="H13" s="131"/>
+      <c r="I13" s="131"/>
+      <c r="J13" s="131"/>
+      <c r="K13" s="131"/>
+      <c r="L13" s="131"/>
+      <c r="M13" s="131"/>
+      <c r="N13" s="131"/>
+      <c r="O13" s="131"/>
+      <c r="P13" s="131"/>
+      <c r="Q13" s="131"/>
+      <c r="R13" s="131"/>
+      <c r="S13" s="131"/>
+      <c r="T13" s="131"/>
+      <c r="U13" s="131"/>
+      <c r="V13" s="131"/>
     </row>
     <row r="14" spans="1:22" ht="18" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A14" s="75" t="s">
+      <c r="A14" s="118" t="s">
         <v>40</v>
       </c>
-      <c r="B14" s="76"/>
-[...3 lines deleted...]
-      <c r="F14" s="39" t="s">
+      <c r="B14" s="80"/>
+      <c r="C14" s="72"/>
+      <c r="D14" s="72"/>
+      <c r="E14" s="72"/>
+      <c r="F14" s="74" t="s">
         <v>17</v>
       </c>
-      <c r="G14" s="56"/>
-      <c r="H14" s="39" t="s">
+      <c r="G14" s="72"/>
+      <c r="H14" s="74" t="s">
         <v>18</v>
       </c>
-      <c r="I14" s="56"/>
-      <c r="J14" s="39" t="s">
+      <c r="I14" s="72"/>
+      <c r="J14" s="74" t="s">
         <v>19</v>
       </c>
-      <c r="K14" s="41"/>
-[...1 lines deleted...]
-      <c r="M14" s="73" t="s">
+      <c r="K14" s="121"/>
+      <c r="L14" s="132"/>
+      <c r="M14" s="116" t="s">
         <v>20</v>
       </c>
       <c r="N14" s="16" t="s">
         <v>21</v>
       </c>
-      <c r="O14" s="45"/>
-[...6 lines deleted...]
-      <c r="V14" s="46"/>
+      <c r="O14" s="135"/>
+      <c r="P14" s="135"/>
+      <c r="Q14" s="135"/>
+      <c r="R14" s="135"/>
+      <c r="S14" s="135"/>
+      <c r="T14" s="135"/>
+      <c r="U14" s="135"/>
+      <c r="V14" s="136"/>
     </row>
     <row r="15" spans="1:22" ht="39" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
-      <c r="A15" s="77"/>
-[...11 lines deleted...]
-      <c r="M15" s="74"/>
+      <c r="A15" s="119"/>
+      <c r="B15" s="82"/>
+      <c r="C15" s="73"/>
+      <c r="D15" s="73"/>
+      <c r="E15" s="73"/>
+      <c r="F15" s="54"/>
+      <c r="G15" s="73"/>
+      <c r="H15" s="54"/>
+      <c r="I15" s="73"/>
+      <c r="J15" s="54"/>
+      <c r="K15" s="133"/>
+      <c r="L15" s="134"/>
+      <c r="M15" s="117"/>
       <c r="N15" s="21" t="s">
         <v>22</v>
       </c>
-      <c r="O15" s="130"/>
-[...6 lines deleted...]
-      <c r="V15" s="131"/>
+      <c r="O15" s="55"/>
+      <c r="P15" s="55"/>
+      <c r="Q15" s="55"/>
+      <c r="R15" s="55"/>
+      <c r="S15" s="55"/>
+      <c r="T15" s="55"/>
+      <c r="U15" s="55"/>
+      <c r="V15" s="56"/>
     </row>
     <row r="16" spans="1:22" ht="18" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A16" s="79" t="s">
+      <c r="A16" s="120" t="s">
         <v>15</v>
       </c>
-      <c r="B16" s="41"/>
-[...10 lines deleted...]
-      <c r="M16" s="142" t="s">
+      <c r="B16" s="121"/>
+      <c r="C16" s="98"/>
+      <c r="D16" s="98"/>
+      <c r="E16" s="98"/>
+      <c r="F16" s="98"/>
+      <c r="G16" s="98"/>
+      <c r="H16" s="98"/>
+      <c r="I16" s="98"/>
+      <c r="J16" s="98"/>
+      <c r="K16" s="98"/>
+      <c r="L16" s="99"/>
+      <c r="M16" s="75" t="s">
         <v>26</v>
       </c>
-      <c r="N16" s="143"/>
-[...5 lines deleted...]
-      <c r="T16" s="76" t="s">
+      <c r="N16" s="76"/>
+      <c r="O16" s="76"/>
+      <c r="P16" s="93"/>
+      <c r="Q16" s="93"/>
+      <c r="R16" s="93"/>
+      <c r="S16" s="93"/>
+      <c r="T16" s="80" t="s">
         <v>41</v>
       </c>
-      <c r="U16" s="76"/>
-      <c r="V16" s="104"/>
+      <c r="U16" s="80"/>
+      <c r="V16" s="81"/>
     </row>
     <row r="17" spans="1:22" ht="27" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
-      <c r="A17" s="103"/>
-      <c r="B17" s="57"/>
+      <c r="A17" s="79"/>
+      <c r="B17" s="73"/>
       <c r="C17" s="24" t="s">
         <v>17</v>
       </c>
-      <c r="D17" s="57"/>
-      <c r="E17" s="57"/>
+      <c r="D17" s="73"/>
+      <c r="E17" s="73"/>
       <c r="F17" s="24" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="31"/>
       <c r="H17" s="24" t="s">
         <v>19</v>
       </c>
       <c r="I17" s="24" t="s">
         <v>24</v>
       </c>
-      <c r="J17" s="57"/>
-      <c r="K17" s="57"/>
+      <c r="J17" s="73"/>
+      <c r="K17" s="73"/>
       <c r="L17" s="25" t="s">
         <v>25</v>
       </c>
-      <c r="M17" s="144"/>
-[...8 lines deleted...]
-      <c r="V17" s="105"/>
+      <c r="M17" s="77"/>
+      <c r="N17" s="78"/>
+      <c r="O17" s="78"/>
+      <c r="P17" s="94"/>
+      <c r="Q17" s="94"/>
+      <c r="R17" s="94"/>
+      <c r="S17" s="94"/>
+      <c r="T17" s="82"/>
+      <c r="U17" s="82"/>
+      <c r="V17" s="83"/>
     </row>
     <row r="18" spans="1:22" ht="30" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A18" s="92" t="s">
+      <c r="A18" s="95" t="s">
         <v>27</v>
       </c>
-      <c r="B18" s="93"/>
-[...2 lines deleted...]
-      <c r="E18" s="93" t="s">
+      <c r="B18" s="57"/>
+      <c r="C18" s="57"/>
+      <c r="D18" s="57"/>
+      <c r="E18" s="57" t="s">
         <v>29</v>
       </c>
-      <c r="F18" s="93"/>
-[...6 lines deleted...]
-      <c r="M18" s="98"/>
+      <c r="F18" s="57"/>
+      <c r="G18" s="57"/>
+      <c r="H18" s="57"/>
+      <c r="I18" s="100"/>
+      <c r="J18" s="100"/>
+      <c r="K18" s="100"/>
+      <c r="L18" s="100"/>
+      <c r="M18" s="100"/>
       <c r="N18" s="22" t="s">
         <v>30</v>
       </c>
       <c r="O18" s="1" t="s">
         <v>33</v>
       </c>
       <c r="V18" s="23"/>
     </row>
     <row r="19" spans="1:22" ht="30" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A19" s="94" t="s">
+      <c r="A19" s="96" t="s">
         <v>28</v>
       </c>
-      <c r="B19" s="95"/>
-[...10 lines deleted...]
-      <c r="M19" s="132"/>
+      <c r="B19" s="97"/>
+      <c r="C19" s="97"/>
+      <c r="D19" s="97"/>
+      <c r="E19" s="58"/>
+      <c r="F19" s="58"/>
+      <c r="G19" s="58"/>
+      <c r="H19" s="58"/>
+      <c r="I19" s="58"/>
+      <c r="J19" s="58"/>
+      <c r="K19" s="58"/>
+      <c r="L19" s="58"/>
+      <c r="M19" s="58"/>
       <c r="N19" s="9" t="s">
         <v>31</v>
       </c>
       <c r="O19" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P19" s="3"/>
       <c r="Q19" s="3"/>
       <c r="R19" s="3"/>
       <c r="S19" s="3"/>
       <c r="T19" s="3"/>
       <c r="U19" s="3"/>
       <c r="V19" s="18"/>
     </row>
     <row r="20" spans="1:22" ht="30" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A20" s="82" t="s">
+      <c r="A20" s="122" t="s">
         <v>34</v>
       </c>
-      <c r="B20" s="83"/>
-[...4 lines deleted...]
-      <c r="G20" s="84"/>
+      <c r="B20" s="123"/>
+      <c r="C20" s="123"/>
+      <c r="D20" s="123"/>
+      <c r="E20" s="124"/>
+      <c r="F20" s="124"/>
+      <c r="G20" s="124"/>
       <c r="H20" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I20" s="30"/>
       <c r="J20" s="6" t="s">
         <v>23</v>
       </c>
-      <c r="K20" s="84"/>
-      <c r="L20" s="84"/>
+      <c r="K20" s="124"/>
+      <c r="L20" s="124"/>
       <c r="M20" s="6" t="s">
         <v>35</v>
       </c>
-      <c r="N20" s="85"/>
-[...1 lines deleted...]
-      <c r="P20" s="85"/>
+      <c r="N20" s="125"/>
+      <c r="O20" s="125"/>
+      <c r="P20" s="125"/>
       <c r="Q20" s="4" t="s">
         <v>36</v>
       </c>
       <c r="R20" s="2"/>
       <c r="S20" s="2"/>
       <c r="T20" s="2" t="s">
         <v>33</v>
       </c>
       <c r="U20" s="2"/>
       <c r="V20" s="17"/>
     </row>
     <row r="21" spans="1:22" ht="30" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A21" s="86" t="s">
+      <c r="A21" s="126" t="s">
         <v>37</v>
       </c>
-      <c r="B21" s="87"/>
-[...13 lines deleted...]
-      <c r="P21" s="133" t="s">
+      <c r="B21" s="127"/>
+      <c r="C21" s="127"/>
+      <c r="D21" s="127"/>
+      <c r="E21" s="127"/>
+      <c r="F21" s="127"/>
+      <c r="G21" s="92"/>
+      <c r="H21" s="92"/>
+      <c r="I21" s="92"/>
+      <c r="J21" s="92"/>
+      <c r="K21" s="92"/>
+      <c r="L21" s="92"/>
+      <c r="M21" s="92"/>
+      <c r="N21" s="128"/>
+      <c r="O21" s="128"/>
+      <c r="P21" s="59" t="s">
         <v>38</v>
       </c>
-      <c r="Q21" s="133"/>
-[...4 lines deleted...]
-      <c r="V21" s="134"/>
+      <c r="Q21" s="59"/>
+      <c r="R21" s="59"/>
+      <c r="S21" s="59"/>
+      <c r="T21" s="59"/>
+      <c r="U21" s="59"/>
+      <c r="V21" s="60"/>
     </row>
     <row r="22" spans="1:22" ht="18" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A22" s="61" t="s">
+      <c r="A22" s="104" t="s">
         <v>39</v>
       </c>
-      <c r="B22" s="62"/>
-[...19 lines deleted...]
-      <c r="V22" s="63"/>
+      <c r="B22" s="105"/>
+      <c r="C22" s="105"/>
+      <c r="D22" s="105"/>
+      <c r="E22" s="105"/>
+      <c r="F22" s="105"/>
+      <c r="G22" s="105"/>
+      <c r="H22" s="105"/>
+      <c r="I22" s="105"/>
+      <c r="J22" s="105"/>
+      <c r="K22" s="105"/>
+      <c r="L22" s="105"/>
+      <c r="M22" s="105"/>
+      <c r="N22" s="105"/>
+      <c r="O22" s="105"/>
+      <c r="P22" s="105"/>
+      <c r="Q22" s="105"/>
+      <c r="R22" s="105"/>
+      <c r="S22" s="105"/>
+      <c r="T22" s="105"/>
+      <c r="U22" s="105"/>
+      <c r="V22" s="106"/>
     </row>
     <row r="23" spans="1:22" ht="18" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A23" s="19" t="s">
         <v>13</v>
       </c>
-      <c r="B23" s="80"/>
-[...19 lines deleted...]
-      <c r="V23" s="81"/>
+      <c r="B23" s="88"/>
+      <c r="C23" s="88"/>
+      <c r="D23" s="88"/>
+      <c r="E23" s="88"/>
+      <c r="F23" s="88"/>
+      <c r="G23" s="88"/>
+      <c r="H23" s="88"/>
+      <c r="I23" s="88"/>
+      <c r="J23" s="88"/>
+      <c r="K23" s="88"/>
+      <c r="L23" s="88"/>
+      <c r="M23" s="88"/>
+      <c r="N23" s="88"/>
+      <c r="O23" s="88"/>
+      <c r="P23" s="88"/>
+      <c r="Q23" s="88"/>
+      <c r="R23" s="88"/>
+      <c r="S23" s="88"/>
+      <c r="T23" s="88"/>
+      <c r="U23" s="88"/>
+      <c r="V23" s="89"/>
     </row>
     <row r="24" spans="1:22" ht="18" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A24" s="19" t="s">
         <v>13</v>
       </c>
-      <c r="B24" s="80"/>
-[...19 lines deleted...]
-      <c r="V24" s="81"/>
+      <c r="B24" s="88"/>
+      <c r="C24" s="88"/>
+      <c r="D24" s="88"/>
+      <c r="E24" s="88"/>
+      <c r="F24" s="88"/>
+      <c r="G24" s="88"/>
+      <c r="H24" s="88"/>
+      <c r="I24" s="88"/>
+      <c r="J24" s="88"/>
+      <c r="K24" s="88"/>
+      <c r="L24" s="88"/>
+      <c r="M24" s="88"/>
+      <c r="N24" s="88"/>
+      <c r="O24" s="88"/>
+      <c r="P24" s="88"/>
+      <c r="Q24" s="88"/>
+      <c r="R24" s="88"/>
+      <c r="S24" s="88"/>
+      <c r="T24" s="88"/>
+      <c r="U24" s="88"/>
+      <c r="V24" s="89"/>
     </row>
     <row r="25" spans="1:22" ht="18" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A25" s="19" t="s">
         <v>13</v>
       </c>
-      <c r="B25" s="80"/>
-[...19 lines deleted...]
-      <c r="V25" s="81"/>
+      <c r="B25" s="88"/>
+      <c r="C25" s="88"/>
+      <c r="D25" s="88"/>
+      <c r="E25" s="88"/>
+      <c r="F25" s="88"/>
+      <c r="G25" s="88"/>
+      <c r="H25" s="88"/>
+      <c r="I25" s="88"/>
+      <c r="J25" s="88"/>
+      <c r="K25" s="88"/>
+      <c r="L25" s="88"/>
+      <c r="M25" s="88"/>
+      <c r="N25" s="88"/>
+      <c r="O25" s="88"/>
+      <c r="P25" s="88"/>
+      <c r="Q25" s="88"/>
+      <c r="R25" s="88"/>
+      <c r="S25" s="88"/>
+      <c r="T25" s="88"/>
+      <c r="U25" s="88"/>
+      <c r="V25" s="89"/>
     </row>
     <row r="26" spans="1:22" ht="18" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A26" s="19" t="s">
         <v>13</v>
       </c>
-      <c r="B26" s="80"/>
-[...19 lines deleted...]
-      <c r="V26" s="81"/>
+      <c r="B26" s="88"/>
+      <c r="C26" s="88"/>
+      <c r="D26" s="88"/>
+      <c r="E26" s="88"/>
+      <c r="F26" s="88"/>
+      <c r="G26" s="88"/>
+      <c r="H26" s="88"/>
+      <c r="I26" s="88"/>
+      <c r="J26" s="88"/>
+      <c r="K26" s="88"/>
+      <c r="L26" s="88"/>
+      <c r="M26" s="88"/>
+      <c r="N26" s="88"/>
+      <c r="O26" s="88"/>
+      <c r="P26" s="88"/>
+      <c r="Q26" s="88"/>
+      <c r="R26" s="88"/>
+      <c r="S26" s="88"/>
+      <c r="T26" s="88"/>
+      <c r="U26" s="88"/>
+      <c r="V26" s="89"/>
     </row>
     <row r="27" spans="1:22" ht="18" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A27" s="20" t="s">
         <v>13</v>
       </c>
-      <c r="B27" s="80"/>
-[...19 lines deleted...]
-      <c r="V27" s="81"/>
+      <c r="B27" s="88"/>
+      <c r="C27" s="88"/>
+      <c r="D27" s="88"/>
+      <c r="E27" s="88"/>
+      <c r="F27" s="88"/>
+      <c r="G27" s="88"/>
+      <c r="H27" s="88"/>
+      <c r="I27" s="88"/>
+      <c r="J27" s="88"/>
+      <c r="K27" s="88"/>
+      <c r="L27" s="88"/>
+      <c r="M27" s="88"/>
+      <c r="N27" s="88"/>
+      <c r="O27" s="88"/>
+      <c r="P27" s="88"/>
+      <c r="Q27" s="88"/>
+      <c r="R27" s="88"/>
+      <c r="S27" s="88"/>
+      <c r="T27" s="88"/>
+      <c r="U27" s="88"/>
+      <c r="V27" s="89"/>
     </row>
     <row r="28" spans="1:22" ht="18" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A28" s="64" t="s">
+      <c r="A28" s="107" t="s">
         <v>6</v>
       </c>
-      <c r="B28" s="65"/>
-[...1 lines deleted...]
-      <c r="D28" s="99" t="s">
+      <c r="B28" s="108"/>
+      <c r="C28" s="109"/>
+      <c r="D28" s="66" t="s">
         <v>7</v>
       </c>
-      <c r="E28" s="100"/>
+      <c r="E28" s="67"/>
       <c r="F28" s="11" t="s">
         <v>14</v>
       </c>
-      <c r="G28" s="108"/>
-      <c r="H28" s="108"/>
+      <c r="G28" s="86"/>
+      <c r="H28" s="86"/>
       <c r="I28" s="6" t="s">
         <v>44</v>
       </c>
-      <c r="J28" s="108"/>
-[...11 lines deleted...]
-      <c r="V28" s="139"/>
+      <c r="J28" s="86"/>
+      <c r="K28" s="86"/>
+      <c r="L28" s="86"/>
+      <c r="M28" s="64"/>
+      <c r="N28" s="64"/>
+      <c r="O28" s="64"/>
+      <c r="P28" s="64"/>
+      <c r="Q28" s="64"/>
+      <c r="R28" s="64"/>
+      <c r="S28" s="64"/>
+      <c r="T28" s="64"/>
+      <c r="U28" s="64"/>
+      <c r="V28" s="65"/>
     </row>
     <row r="29" spans="1:22" ht="18" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A29" s="67"/>
-[...20 lines deleted...]
-      <c r="V29" s="81"/>
+      <c r="A29" s="110"/>
+      <c r="B29" s="111"/>
+      <c r="C29" s="112"/>
+      <c r="D29" s="68"/>
+      <c r="E29" s="69"/>
+      <c r="F29" s="87"/>
+      <c r="G29" s="88"/>
+      <c r="H29" s="88"/>
+      <c r="I29" s="88"/>
+      <c r="J29" s="88"/>
+      <c r="K29" s="88"/>
+      <c r="L29" s="88"/>
+      <c r="M29" s="88"/>
+      <c r="N29" s="88"/>
+      <c r="O29" s="88"/>
+      <c r="P29" s="88"/>
+      <c r="Q29" s="88"/>
+      <c r="R29" s="88"/>
+      <c r="S29" s="88"/>
+      <c r="T29" s="88"/>
+      <c r="U29" s="88"/>
+      <c r="V29" s="89"/>
     </row>
     <row r="30" spans="1:22" ht="18" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A30" s="70"/>
-[...13 lines deleted...]
-      <c r="O30" s="111"/>
+      <c r="A30" s="113"/>
+      <c r="B30" s="114"/>
+      <c r="C30" s="115"/>
+      <c r="D30" s="70"/>
+      <c r="E30" s="71"/>
+      <c r="F30" s="90"/>
+      <c r="G30" s="91"/>
+      <c r="H30" s="91"/>
+      <c r="I30" s="91"/>
+      <c r="J30" s="91"/>
+      <c r="K30" s="91"/>
+      <c r="L30" s="91"/>
+      <c r="M30" s="91"/>
+      <c r="N30" s="91"/>
+      <c r="O30" s="91"/>
       <c r="P30" s="7" t="s">
         <v>43</v>
       </c>
-      <c r="Q30" s="106"/>
-      <c r="R30" s="106"/>
+      <c r="Q30" s="84"/>
+      <c r="R30" s="84"/>
       <c r="S30" s="7" t="s">
         <v>32</v>
       </c>
       <c r="T30" s="32"/>
       <c r="U30" s="7" t="s">
         <v>42</v>
       </c>
       <c r="V30" s="34"/>
     </row>
     <row r="31" spans="1:22" ht="18" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A31" s="64" t="s">
+      <c r="A31" s="107" t="s">
         <v>8</v>
       </c>
-      <c r="B31" s="65"/>
-[...1 lines deleted...]
-      <c r="D31" s="99" t="s">
+      <c r="B31" s="108"/>
+      <c r="C31" s="109"/>
+      <c r="D31" s="66" t="s">
         <v>9</v>
       </c>
-      <c r="E31" s="100"/>
+      <c r="E31" s="67"/>
       <c r="F31" s="11" t="s">
         <v>14</v>
       </c>
-      <c r="G31" s="108"/>
-      <c r="H31" s="108"/>
+      <c r="G31" s="86"/>
+      <c r="H31" s="86"/>
       <c r="I31" s="6" t="s">
         <v>44</v>
       </c>
-      <c r="J31" s="108"/>
-[...11 lines deleted...]
-      <c r="V31" s="139"/>
+      <c r="J31" s="86"/>
+      <c r="K31" s="86"/>
+      <c r="L31" s="86"/>
+      <c r="M31" s="64"/>
+      <c r="N31" s="64"/>
+      <c r="O31" s="64"/>
+      <c r="P31" s="64"/>
+      <c r="Q31" s="64"/>
+      <c r="R31" s="64"/>
+      <c r="S31" s="64"/>
+      <c r="T31" s="64"/>
+      <c r="U31" s="64"/>
+      <c r="V31" s="65"/>
     </row>
     <row r="32" spans="1:22" ht="18" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A32" s="67"/>
-[...20 lines deleted...]
-      <c r="V32" s="81"/>
+      <c r="A32" s="110"/>
+      <c r="B32" s="111"/>
+      <c r="C32" s="112"/>
+      <c r="D32" s="68"/>
+      <c r="E32" s="69"/>
+      <c r="F32" s="87"/>
+      <c r="G32" s="88"/>
+      <c r="H32" s="88"/>
+      <c r="I32" s="88"/>
+      <c r="J32" s="88"/>
+      <c r="K32" s="88"/>
+      <c r="L32" s="88"/>
+      <c r="M32" s="88"/>
+      <c r="N32" s="88"/>
+      <c r="O32" s="88"/>
+      <c r="P32" s="88"/>
+      <c r="Q32" s="88"/>
+      <c r="R32" s="88"/>
+      <c r="S32" s="88"/>
+      <c r="T32" s="88"/>
+      <c r="U32" s="88"/>
+      <c r="V32" s="89"/>
     </row>
     <row r="33" spans="1:22" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
-      <c r="A33" s="67"/>
-[...13 lines deleted...]
-      <c r="O33" s="80"/>
+      <c r="A33" s="110"/>
+      <c r="B33" s="111"/>
+      <c r="C33" s="112"/>
+      <c r="D33" s="68"/>
+      <c r="E33" s="69"/>
+      <c r="F33" s="87"/>
+      <c r="G33" s="88"/>
+      <c r="H33" s="88"/>
+      <c r="I33" s="88"/>
+      <c r="J33" s="88"/>
+      <c r="K33" s="88"/>
+      <c r="L33" s="88"/>
+      <c r="M33" s="88"/>
+      <c r="N33" s="88"/>
+      <c r="O33" s="88"/>
       <c r="P33" s="26" t="s">
         <v>43</v>
       </c>
-      <c r="Q33" s="107"/>
-      <c r="R33" s="107"/>
+      <c r="Q33" s="85"/>
+      <c r="R33" s="85"/>
       <c r="S33" s="26" t="s">
         <v>32</v>
       </c>
       <c r="T33" s="33"/>
       <c r="U33" s="26" t="s">
         <v>42</v>
       </c>
       <c r="V33" s="35"/>
     </row>
     <row r="34" spans="1:22" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
-      <c r="A34" s="135" t="s">
+      <c r="A34" s="61" t="s">
         <v>45</v>
       </c>
-      <c r="B34" s="136"/>
-[...11 lines deleted...]
-      <c r="N34" s="137"/>
+      <c r="B34" s="62"/>
+      <c r="C34" s="62"/>
+      <c r="D34" s="62"/>
+      <c r="E34" s="62"/>
+      <c r="F34" s="62"/>
+      <c r="G34" s="62"/>
+      <c r="H34" s="62"/>
+      <c r="I34" s="62"/>
+      <c r="J34" s="62"/>
+      <c r="K34" s="63"/>
+      <c r="L34" s="63"/>
+      <c r="M34" s="63"/>
+      <c r="N34" s="63"/>
       <c r="O34" s="27" t="s">
         <v>41</v>
       </c>
       <c r="P34" s="27"/>
       <c r="Q34" s="27"/>
       <c r="R34" s="27"/>
       <c r="S34" s="27"/>
       <c r="T34" s="27"/>
       <c r="U34" s="27"/>
       <c r="V34" s="28"/>
     </row>
     <row r="35" spans="1:22" ht="23.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
-      <c r="A35" s="58" t="s">
+      <c r="A35" s="101" t="s">
         <v>10</v>
       </c>
-      <c r="B35" s="59"/>
-[...19 lines deleted...]
-      <c r="V35" s="60"/>
+      <c r="B35" s="102"/>
+      <c r="C35" s="102"/>
+      <c r="D35" s="102"/>
+      <c r="E35" s="102"/>
+      <c r="F35" s="102"/>
+      <c r="G35" s="102"/>
+      <c r="H35" s="102"/>
+      <c r="I35" s="102"/>
+      <c r="J35" s="102"/>
+      <c r="K35" s="102"/>
+      <c r="L35" s="102"/>
+      <c r="M35" s="102"/>
+      <c r="N35" s="102"/>
+      <c r="O35" s="102"/>
+      <c r="P35" s="102"/>
+      <c r="Q35" s="102"/>
+      <c r="R35" s="102"/>
+      <c r="S35" s="102"/>
+      <c r="T35" s="102"/>
+      <c r="U35" s="102"/>
+      <c r="V35" s="103"/>
     </row>
     <row r="36" spans="1:22" ht="18" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A36" s="124"/>
-[...20 lines deleted...]
-      <c r="V36" s="126"/>
+      <c r="A36" s="48"/>
+      <c r="B36" s="49"/>
+      <c r="C36" s="49"/>
+      <c r="D36" s="49"/>
+      <c r="E36" s="49"/>
+      <c r="F36" s="49"/>
+      <c r="G36" s="49"/>
+      <c r="H36" s="49"/>
+      <c r="I36" s="49"/>
+      <c r="J36" s="49"/>
+      <c r="K36" s="49"/>
+      <c r="L36" s="49"/>
+      <c r="M36" s="49"/>
+      <c r="N36" s="49"/>
+      <c r="O36" s="49"/>
+      <c r="P36" s="49"/>
+      <c r="Q36" s="49"/>
+      <c r="R36" s="49"/>
+      <c r="S36" s="49"/>
+      <c r="T36" s="49"/>
+      <c r="U36" s="49"/>
+      <c r="V36" s="50"/>
     </row>
     <row r="37" spans="1:22" ht="18" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A37" s="124"/>
-[...20 lines deleted...]
-      <c r="V37" s="126"/>
+      <c r="A37" s="48"/>
+      <c r="B37" s="49"/>
+      <c r="C37" s="49"/>
+      <c r="D37" s="49"/>
+      <c r="E37" s="49"/>
+      <c r="F37" s="49"/>
+      <c r="G37" s="49"/>
+      <c r="H37" s="49"/>
+      <c r="I37" s="49"/>
+      <c r="J37" s="49"/>
+      <c r="K37" s="49"/>
+      <c r="L37" s="49"/>
+      <c r="M37" s="49"/>
+      <c r="N37" s="49"/>
+      <c r="O37" s="49"/>
+      <c r="P37" s="49"/>
+      <c r="Q37" s="49"/>
+      <c r="R37" s="49"/>
+      <c r="S37" s="49"/>
+      <c r="T37" s="49"/>
+      <c r="U37" s="49"/>
+      <c r="V37" s="50"/>
     </row>
     <row r="38" spans="1:22" ht="18" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A38" s="124"/>
-[...20 lines deleted...]
-      <c r="V38" s="126"/>
+      <c r="A38" s="48"/>
+      <c r="B38" s="49"/>
+      <c r="C38" s="49"/>
+      <c r="D38" s="49"/>
+      <c r="E38" s="49"/>
+      <c r="F38" s="49"/>
+      <c r="G38" s="49"/>
+      <c r="H38" s="49"/>
+      <c r="I38" s="49"/>
+      <c r="J38" s="49"/>
+      <c r="K38" s="49"/>
+      <c r="L38" s="49"/>
+      <c r="M38" s="49"/>
+      <c r="N38" s="49"/>
+      <c r="O38" s="49"/>
+      <c r="P38" s="49"/>
+      <c r="Q38" s="49"/>
+      <c r="R38" s="49"/>
+      <c r="S38" s="49"/>
+      <c r="T38" s="49"/>
+      <c r="U38" s="49"/>
+      <c r="V38" s="50"/>
     </row>
     <row r="39" spans="1:22" ht="18" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A39" s="124"/>
-[...20 lines deleted...]
-      <c r="V39" s="126"/>
+      <c r="A39" s="48"/>
+      <c r="B39" s="49"/>
+      <c r="C39" s="49"/>
+      <c r="D39" s="49"/>
+      <c r="E39" s="49"/>
+      <c r="F39" s="49"/>
+      <c r="G39" s="49"/>
+      <c r="H39" s="49"/>
+      <c r="I39" s="49"/>
+      <c r="J39" s="49"/>
+      <c r="K39" s="49"/>
+      <c r="L39" s="49"/>
+      <c r="M39" s="49"/>
+      <c r="N39" s="49"/>
+      <c r="O39" s="49"/>
+      <c r="P39" s="49"/>
+      <c r="Q39" s="49"/>
+      <c r="R39" s="49"/>
+      <c r="S39" s="49"/>
+      <c r="T39" s="49"/>
+      <c r="U39" s="49"/>
+      <c r="V39" s="50"/>
     </row>
     <row r="40" spans="1:22" ht="18" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A40" s="124"/>
-[...20 lines deleted...]
-      <c r="V40" s="126"/>
+      <c r="A40" s="48"/>
+      <c r="B40" s="49"/>
+      <c r="C40" s="49"/>
+      <c r="D40" s="49"/>
+      <c r="E40" s="49"/>
+      <c r="F40" s="49"/>
+      <c r="G40" s="49"/>
+      <c r="H40" s="49"/>
+      <c r="I40" s="49"/>
+      <c r="J40" s="49"/>
+      <c r="K40" s="49"/>
+      <c r="L40" s="49"/>
+      <c r="M40" s="49"/>
+      <c r="N40" s="49"/>
+      <c r="O40" s="49"/>
+      <c r="P40" s="49"/>
+      <c r="Q40" s="49"/>
+      <c r="R40" s="49"/>
+      <c r="S40" s="49"/>
+      <c r="T40" s="49"/>
+      <c r="U40" s="49"/>
+      <c r="V40" s="50"/>
     </row>
     <row r="41" spans="1:22" ht="18" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A41" s="124"/>
-[...20 lines deleted...]
-      <c r="V41" s="126"/>
+      <c r="A41" s="48"/>
+      <c r="B41" s="49"/>
+      <c r="C41" s="49"/>
+      <c r="D41" s="49"/>
+      <c r="E41" s="49"/>
+      <c r="F41" s="49"/>
+      <c r="G41" s="49"/>
+      <c r="H41" s="49"/>
+      <c r="I41" s="49"/>
+      <c r="J41" s="49"/>
+      <c r="K41" s="49"/>
+      <c r="L41" s="49"/>
+      <c r="M41" s="49"/>
+      <c r="N41" s="49"/>
+      <c r="O41" s="49"/>
+      <c r="P41" s="49"/>
+      <c r="Q41" s="49"/>
+      <c r="R41" s="49"/>
+      <c r="S41" s="49"/>
+      <c r="T41" s="49"/>
+      <c r="U41" s="49"/>
+      <c r="V41" s="50"/>
     </row>
     <row r="42" spans="1:22" ht="18" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A42" s="124"/>
-[...20 lines deleted...]
-      <c r="V42" s="126"/>
+      <c r="A42" s="48"/>
+      <c r="B42" s="49"/>
+      <c r="C42" s="49"/>
+      <c r="D42" s="49"/>
+      <c r="E42" s="49"/>
+      <c r="F42" s="49"/>
+      <c r="G42" s="49"/>
+      <c r="H42" s="49"/>
+      <c r="I42" s="49"/>
+      <c r="J42" s="49"/>
+      <c r="K42" s="49"/>
+      <c r="L42" s="49"/>
+      <c r="M42" s="49"/>
+      <c r="N42" s="49"/>
+      <c r="O42" s="49"/>
+      <c r="P42" s="49"/>
+      <c r="Q42" s="49"/>
+      <c r="R42" s="49"/>
+      <c r="S42" s="49"/>
+      <c r="T42" s="49"/>
+      <c r="U42" s="49"/>
+      <c r="V42" s="50"/>
     </row>
     <row r="43" spans="1:22" ht="18" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A43" s="124"/>
-[...20 lines deleted...]
-      <c r="V43" s="126"/>
+      <c r="A43" s="48"/>
+      <c r="B43" s="49"/>
+      <c r="C43" s="49"/>
+      <c r="D43" s="49"/>
+      <c r="E43" s="49"/>
+      <c r="F43" s="49"/>
+      <c r="G43" s="49"/>
+      <c r="H43" s="49"/>
+      <c r="I43" s="49"/>
+      <c r="J43" s="49"/>
+      <c r="K43" s="49"/>
+      <c r="L43" s="49"/>
+      <c r="M43" s="49"/>
+      <c r="N43" s="49"/>
+      <c r="O43" s="49"/>
+      <c r="P43" s="49"/>
+      <c r="Q43" s="49"/>
+      <c r="R43" s="49"/>
+      <c r="S43" s="49"/>
+      <c r="T43" s="49"/>
+      <c r="U43" s="49"/>
+      <c r="V43" s="50"/>
     </row>
     <row r="44" spans="1:22" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
-      <c r="A44" s="124"/>
-[...20 lines deleted...]
-      <c r="V44" s="126"/>
+      <c r="A44" s="48"/>
+      <c r="B44" s="49"/>
+      <c r="C44" s="49"/>
+      <c r="D44" s="49"/>
+      <c r="E44" s="49"/>
+      <c r="F44" s="49"/>
+      <c r="G44" s="49"/>
+      <c r="H44" s="49"/>
+      <c r="I44" s="49"/>
+      <c r="J44" s="49"/>
+      <c r="K44" s="49"/>
+      <c r="L44" s="49"/>
+      <c r="M44" s="49"/>
+      <c r="N44" s="49"/>
+      <c r="O44" s="49"/>
+      <c r="P44" s="49"/>
+      <c r="Q44" s="49"/>
+      <c r="R44" s="49"/>
+      <c r="S44" s="49"/>
+      <c r="T44" s="49"/>
+      <c r="U44" s="49"/>
+      <c r="V44" s="50"/>
     </row>
     <row r="45" spans="1:22" ht="18" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A45" s="127"/>
-[...13 lines deleted...]
-      <c r="O45" s="118" t="s">
+      <c r="A45" s="51"/>
+      <c r="B45" s="52"/>
+      <c r="C45" s="52"/>
+      <c r="D45" s="52"/>
+      <c r="E45" s="52"/>
+      <c r="F45" s="52"/>
+      <c r="G45" s="52"/>
+      <c r="H45" s="52"/>
+      <c r="I45" s="52"/>
+      <c r="J45" s="52"/>
+      <c r="K45" s="52"/>
+      <c r="L45" s="52"/>
+      <c r="M45" s="52"/>
+      <c r="N45" s="52"/>
+      <c r="O45" s="42" t="s">
         <v>48</v>
       </c>
-      <c r="P45" s="119"/>
-[...5 lines deleted...]
-      <c r="V45" s="113"/>
+      <c r="P45" s="43"/>
+      <c r="Q45" s="36"/>
+      <c r="R45" s="36"/>
+      <c r="S45" s="36"/>
+      <c r="T45" s="36"/>
+      <c r="U45" s="36"/>
+      <c r="V45" s="37"/>
     </row>
     <row r="46" spans="1:22" ht="18" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A46" s="127"/>
-[...20 lines deleted...]
-      <c r="V46" s="115"/>
+      <c r="A46" s="51"/>
+      <c r="B46" s="52"/>
+      <c r="C46" s="52"/>
+      <c r="D46" s="52"/>
+      <c r="E46" s="52"/>
+      <c r="F46" s="52"/>
+      <c r="G46" s="52"/>
+      <c r="H46" s="52"/>
+      <c r="I46" s="52"/>
+      <c r="J46" s="52"/>
+      <c r="K46" s="52"/>
+      <c r="L46" s="52"/>
+      <c r="M46" s="52"/>
+      <c r="N46" s="52"/>
+      <c r="O46" s="44"/>
+      <c r="P46" s="45"/>
+      <c r="Q46" s="38"/>
+      <c r="R46" s="38"/>
+      <c r="S46" s="38"/>
+      <c r="T46" s="38"/>
+      <c r="U46" s="38"/>
+      <c r="V46" s="39"/>
     </row>
     <row r="47" spans="1:22" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
-      <c r="A47" s="129"/>
-[...20 lines deleted...]
-      <c r="V47" s="117"/>
+      <c r="A47" s="53"/>
+      <c r="B47" s="54"/>
+      <c r="C47" s="54"/>
+      <c r="D47" s="54"/>
+      <c r="E47" s="54"/>
+      <c r="F47" s="54"/>
+      <c r="G47" s="54"/>
+      <c r="H47" s="54"/>
+      <c r="I47" s="54"/>
+      <c r="J47" s="54"/>
+      <c r="K47" s="54"/>
+      <c r="L47" s="54"/>
+      <c r="M47" s="54"/>
+      <c r="N47" s="54"/>
+      <c r="O47" s="46"/>
+      <c r="P47" s="47"/>
+      <c r="Q47" s="40"/>
+      <c r="R47" s="40"/>
+      <c r="S47" s="40"/>
+      <c r="T47" s="40"/>
+      <c r="U47" s="40"/>
+      <c r="V47" s="41"/>
     </row>
     <row r="48" spans="1:22" ht="9" customHeight="1" x14ac:dyDescent="0.4">
       <c r="V48" s="14"/>
     </row>
     <row r="49" spans="22:22" ht="15.75" x14ac:dyDescent="0.4">
       <c r="V49" s="29">
         <v>2026.9</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="lpA7ezueErfsizis/T6lg8UvJIN12a/rXg7Dxjig1irXlhwaPYXOC1+rTDWJS7xk4Pnje52QAYDeSxBtAH/z+g==" saltValue="o4Uq/L8GtKGiY/v5gNnB5Q==" spinCount="100000" sheet="1" selectLockedCells="1"/>
   <mergeCells count="69">
+    <mergeCell ref="A3:L3"/>
+    <mergeCell ref="A11:V11"/>
+    <mergeCell ref="A12:V12"/>
+    <mergeCell ref="A13:V13"/>
+    <mergeCell ref="F14:F15"/>
+    <mergeCell ref="H14:H15"/>
+    <mergeCell ref="K14:L15"/>
+    <mergeCell ref="O14:V14"/>
+    <mergeCell ref="P4:P5"/>
+    <mergeCell ref="Q3:V3"/>
+    <mergeCell ref="Q4:V5"/>
+    <mergeCell ref="O3:O5"/>
+    <mergeCell ref="G14:G15"/>
+    <mergeCell ref="I14:I15"/>
+    <mergeCell ref="A35:V35"/>
+    <mergeCell ref="A22:V22"/>
+    <mergeCell ref="A28:C30"/>
+    <mergeCell ref="A31:C33"/>
+    <mergeCell ref="M14:M15"/>
+    <mergeCell ref="A14:B15"/>
+    <mergeCell ref="A16:B16"/>
+    <mergeCell ref="B23:V23"/>
+    <mergeCell ref="B24:V24"/>
+    <mergeCell ref="B25:V25"/>
+    <mergeCell ref="A20:D20"/>
+    <mergeCell ref="E20:G20"/>
+    <mergeCell ref="K20:L20"/>
+    <mergeCell ref="N20:P20"/>
+    <mergeCell ref="A21:F21"/>
+    <mergeCell ref="N21:O21"/>
+    <mergeCell ref="G21:M21"/>
+    <mergeCell ref="P16:S17"/>
+    <mergeCell ref="A18:D18"/>
+    <mergeCell ref="A19:D19"/>
+    <mergeCell ref="D17:E17"/>
+    <mergeCell ref="C16:L16"/>
+    <mergeCell ref="I18:M18"/>
+    <mergeCell ref="D31:E33"/>
+    <mergeCell ref="A17:B17"/>
+    <mergeCell ref="T16:V17"/>
+    <mergeCell ref="Q30:R30"/>
+    <mergeCell ref="Q33:R33"/>
+    <mergeCell ref="G28:H28"/>
+    <mergeCell ref="G31:H31"/>
+    <mergeCell ref="J28:L28"/>
+    <mergeCell ref="J31:L31"/>
+    <mergeCell ref="F33:O33"/>
+    <mergeCell ref="F32:V32"/>
+    <mergeCell ref="F29:V29"/>
+    <mergeCell ref="F30:O30"/>
+    <mergeCell ref="B26:V26"/>
+    <mergeCell ref="B27:V27"/>
+    <mergeCell ref="J17:K17"/>
     <mergeCell ref="Q45:V47"/>
     <mergeCell ref="O45:P47"/>
     <mergeCell ref="A36:V44"/>
     <mergeCell ref="A45:N47"/>
     <mergeCell ref="O15:V15"/>
     <mergeCell ref="E18:H18"/>
     <mergeCell ref="E19:M19"/>
     <mergeCell ref="P21:V21"/>
     <mergeCell ref="A34:J34"/>
     <mergeCell ref="K34:N34"/>
     <mergeCell ref="M28:V28"/>
     <mergeCell ref="M31:V31"/>
     <mergeCell ref="D28:E30"/>
     <mergeCell ref="C14:E15"/>
     <mergeCell ref="J14:J15"/>
     <mergeCell ref="M16:O17"/>
-    <mergeCell ref="D31:E33"/>
-[...51 lines deleted...]
-    <mergeCell ref="I14:I15"/>
   </mergeCells>
   <phoneticPr fontId="1"/>
   <conditionalFormatting sqref="B23:V27 G28:H28 J28:L28 F29:V29 F30:O30 Q30:R30 T30 V30 G31:H31 J31:L31 F32:V32 F33:O33 Q33:R33 T33 V33 K34:N34 A36:V44 Q45:V47">
     <cfRule type="cellIs" dxfId="1" priority="1" operator="notEqual">
       <formula>0</formula>
     </cfRule>
     <cfRule type="cellIs" priority="2" operator="notEqual">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="C14:E15 G14:G15 I14:I15 O14:V15 P16:S17 A17:B17 D17:E17 G17 J17:K17 I18:M18 E19:M19 E20:G20 I20 K20:L20 N20:P20 G21:O21">
     <cfRule type="cellIs" dxfId="0" priority="3" operator="notEqual">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <dataValidations count="6">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="P16:S17" xr:uid="{2086C7AF-0B8B-4222-9B97-9B949BC6AA38}">
       <formula1>"学生,勤労者,無職"</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="I18:M18" xr:uid="{14CE476D-9EF5-45AB-93B5-0C90EFBBB19D}">
       <formula1>"前期,後期"</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="E19:M19" xr:uid="{9ECB323A-6259-4EE3-BA11-D676903B62C7}">
       <formula1>"基礎理工学,電子システム,機械システム,都市システム"</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="N20:P20" xr:uid="{B6DD6B79-DD92-4E84-81B8-08614B082539}">
       <formula1>"一般,社会人,外国人留学生"</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="N21:O21" xr:uid="{278C861A-C39D-4E4C-9CF1-B696EE6E014B}">
       <formula1>"教授,准教授"</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="K34:N34" xr:uid="{9D85A76B-B2CC-49D8-AEF6-C0E915EFD21E}">
       <formula1>"現住所,帰省先住所"</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.70866141732283472" right="0.47244094488188981" top="0.74803149606299213" bottom="0.39" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="78" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddHeader>&amp;C&amp;G</oddHeader>
   </headerFooter>
   <drawing r:id="rId2"/>
   <legacyDrawingHF r:id="rId3"/>
 </worksheet>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{e296e639-91e9-4bb7-a1e8-7ae7de7d97ca}" enabled="1" method="Privileged" siteId="{a449438d-3606-490b-844f-c4e15e535fca}" contentBits="0" removed="0"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">