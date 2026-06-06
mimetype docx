--- v0 (2026-04-13)
+++ v1 (2026-06-06)
@@ -1,2296 +1,2262 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w:rsidRPr="00064440" w:rsidR="00D039FE" w:rsidP="0018584D" w:rsidRDefault="00043167" w14:paraId="5BE7FD4D" w14:textId="77777777">
+    <w:p w14:paraId="5BE7FD4D" w14:textId="77777777" w:rsidR="00D039FE" w:rsidRPr="00064440" w:rsidRDefault="00043167" w:rsidP="0018584D">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック"/>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00064440">
         <w:rPr>
-          <w:rFonts w:hint="eastAsia" w:ascii="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック"/>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>ビジネスクラス利用に係る</w:t>
       </w:r>
-      <w:r w:rsidRPr="00064440" w:rsidR="00461B55">
-[...1 lines deleted...]
-          <w:rFonts w:hint="eastAsia" w:ascii="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック"/>
+      <w:r w:rsidR="00461B55" w:rsidRPr="00064440">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>執行理由書</w:t>
       </w:r>
-      <w:r w:rsidRPr="00064440" w:rsidR="000226C9">
-[...1 lines deleted...]
-          <w:rFonts w:hint="eastAsia" w:ascii="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック"/>
+      <w:r w:rsidR="000226C9" w:rsidRPr="00064440">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>・説明書</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00064440" w:rsidR="00461B55" w:rsidP="0018584D" w:rsidRDefault="00D039FE" w14:paraId="757C7541" w14:textId="2E93170C">
+    <w:p w14:paraId="757C7541" w14:textId="2E93170C" w:rsidR="00461B55" w:rsidRPr="00064440" w:rsidRDefault="00D039FE" w:rsidP="0018584D">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック"/>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00064440">
         <w:rPr>
-          <w:rFonts w:hint="eastAsia" w:ascii="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック"/>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>（事前承認）</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00064440" w:rsidR="00F61B37" w:rsidP="00F61B37" w:rsidRDefault="00F61B37" w14:paraId="42AB3812" w14:textId="77777777">
+    <w:p w14:paraId="42AB3812" w14:textId="77777777" w:rsidR="00F61B37" w:rsidRPr="00064440" w:rsidRDefault="00F61B37" w:rsidP="00F61B37">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック"/>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00064440" w:rsidR="00461B55" w:rsidRDefault="00461B55" w14:paraId="3D92F550" w14:textId="0279D05C">
+    <w:p w14:paraId="3D92F550" w14:textId="0279D05C" w:rsidR="00461B55" w:rsidRPr="00064440" w:rsidRDefault="00461B55">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
-          <w:rFonts w:ascii="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック"/>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00064440">
         <w:rPr>
-          <w:rFonts w:hint="eastAsia" w:ascii="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック"/>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t xml:space="preserve">年　　　月　　</w:t>
       </w:r>
-      <w:r w:rsidRPr="00064440" w:rsidR="00AC1CD2">
-[...1 lines deleted...]
-          <w:rFonts w:hint="eastAsia" w:ascii="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック"/>
+      <w:r w:rsidR="00AC1CD2" w:rsidRPr="00064440">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">　</w:t>
       </w:r>
       <w:r w:rsidRPr="00064440">
         <w:rPr>
-          <w:rFonts w:hint="eastAsia" w:ascii="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック"/>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>日</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00064440" w:rsidR="00461B55" w:rsidP="0018584D" w:rsidRDefault="00461B55" w14:paraId="49D9D1AF" w14:textId="77777777">
+    <w:p w14:paraId="49D9D1AF" w14:textId="77777777" w:rsidR="00461B55" w:rsidRPr="00064440" w:rsidRDefault="00461B55" w:rsidP="0018584D">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック"/>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00064440" w:rsidR="00461B55" w:rsidP="00AC1CD2" w:rsidRDefault="00994A1B" w14:paraId="444DF553" w14:textId="77777777">
+    <w:p w14:paraId="444DF553" w14:textId="77777777" w:rsidR="00461B55" w:rsidRPr="00064440" w:rsidRDefault="00994A1B" w:rsidP="00AC1CD2">
       <w:pPr>
-        <w:ind w:left="5000" w:leftChars="2450" w:firstLine="1224" w:firstLineChars="600"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック"/>
+        <w:ind w:leftChars="2450" w:left="5000" w:firstLineChars="600" w:firstLine="1224"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00064440">
         <w:rPr>
-          <w:rFonts w:hint="eastAsia" w:ascii="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック"/>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>執行予算名</w:t>
       </w:r>
-      <w:r w:rsidRPr="00064440" w:rsidR="0018584D">
-[...1 lines deleted...]
-          <w:rFonts w:hint="eastAsia" w:ascii="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック"/>
+      <w:r w:rsidR="0018584D" w:rsidRPr="00064440">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00064440" w:rsidR="00461B55" w:rsidP="00AC1CD2" w:rsidRDefault="00461B55" w14:paraId="7DC94751" w14:textId="77777777">
+    <w:p w14:paraId="7DC94751" w14:textId="77777777" w:rsidR="00461B55" w:rsidRPr="00064440" w:rsidRDefault="00461B55" w:rsidP="00AC1CD2">
       <w:pPr>
-        <w:ind w:left="5000" w:leftChars="2450" w:firstLine="1224" w:firstLineChars="600"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック"/>
+        <w:ind w:leftChars="2450" w:left="5000" w:firstLineChars="600" w:firstLine="1224"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00064440">
         <w:rPr>
-          <w:rFonts w:hint="eastAsia" w:ascii="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック"/>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>所属・職</w:t>
       </w:r>
-      <w:r w:rsidRPr="00064440" w:rsidR="00F1054D">
-[...1 lines deleted...]
-          <w:rFonts w:hint="eastAsia" w:ascii="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック"/>
+      <w:r w:rsidR="00F1054D" w:rsidRPr="00064440">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>位</w:t>
       </w:r>
       <w:r w:rsidRPr="00064440">
         <w:rPr>
-          <w:rFonts w:hint="eastAsia" w:ascii="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック"/>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00064440" w:rsidR="00461B55" w:rsidP="00AC1CD2" w:rsidRDefault="00461B55" w14:paraId="2DC1EA49" w14:textId="4A0EEF53">
+    <w:p w14:paraId="2DC1EA49" w14:textId="4A0EEF53" w:rsidR="00461B55" w:rsidRPr="00064440" w:rsidRDefault="00461B55" w:rsidP="00AC1CD2">
       <w:pPr>
-        <w:ind w:left="5000" w:leftChars="2450" w:firstLine="1224" w:firstLineChars="600"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック"/>
+        <w:ind w:leftChars="2450" w:left="5000" w:firstLineChars="600" w:firstLine="1224"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00064440">
         <w:rPr>
-          <w:rFonts w:hint="eastAsia" w:ascii="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック"/>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>研</w:t>
       </w:r>
-      <w:r w:rsidRPr="00064440" w:rsidR="0018584D">
-[...1 lines deleted...]
-          <w:rFonts w:hint="eastAsia" w:ascii="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック"/>
+      <w:r w:rsidR="0018584D" w:rsidRPr="00064440">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>究者氏名：</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00064440" w:rsidR="00461B55" w:rsidP="0018584D" w:rsidRDefault="00461B55" w14:paraId="0345AFBD" w14:textId="77777777">
+    <w:p w14:paraId="0345AFBD" w14:textId="77777777" w:rsidR="00461B55" w:rsidRPr="00064440" w:rsidRDefault="00461B55" w:rsidP="0018584D">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック"/>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00064440" w:rsidR="00461B55" w:rsidP="000C3079" w:rsidRDefault="00994A1B" w14:paraId="2373A880" w14:textId="0EEF3800">
+    <w:p w14:paraId="2373A880" w14:textId="0EEF3800" w:rsidR="00461B55" w:rsidRPr="00064440" w:rsidRDefault="00994A1B" w:rsidP="000C3079">
       <w:pPr>
-        <w:ind w:firstLine="306" w:firstLineChars="150"/>
+        <w:ind w:firstLineChars="150" w:firstLine="306"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック"/>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00064440">
         <w:rPr>
-          <w:rFonts w:hint="eastAsia" w:ascii="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック"/>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>研究遂行のため、下記のとおり</w:t>
       </w:r>
-      <w:r w:rsidRPr="00064440" w:rsidR="00043167">
-[...1 lines deleted...]
-          <w:rFonts w:hint="eastAsia" w:ascii="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック"/>
+      <w:r w:rsidR="00043167" w:rsidRPr="00064440">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>研究費にてビジネスクラスのフライトを利用</w:t>
       </w:r>
-      <w:r w:rsidRPr="00064440" w:rsidR="00461B55">
-[...1 lines deleted...]
-          <w:rFonts w:hint="eastAsia" w:ascii="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック"/>
+      <w:r w:rsidR="00461B55" w:rsidRPr="00064440">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>したくお願いいたします。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00064440" w:rsidR="00461B55" w:rsidRDefault="00461B55" w14:paraId="2713EAE1" w14:textId="77777777">
+    <w:p w14:paraId="2713EAE1" w14:textId="77777777" w:rsidR="00461B55" w:rsidRPr="00064440" w:rsidRDefault="00461B55">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック"/>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00064440" w:rsidR="00461B55" w:rsidRDefault="00461B55" w14:paraId="422682F2" w14:textId="77777777">
+    <w:p w14:paraId="422682F2" w14:textId="77777777" w:rsidR="00461B55" w:rsidRPr="00064440" w:rsidRDefault="00461B55">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:rPr>
-          <w:rFonts w:ascii="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック"/>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00064440">
         <w:rPr>
-          <w:rFonts w:hint="eastAsia" w:ascii="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック"/>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>記</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00064440" w:rsidR="00461B55" w:rsidRDefault="00461B55" w14:paraId="5A7A4326" w14:textId="77777777">
+    <w:p w14:paraId="5A7A4326" w14:textId="77777777" w:rsidR="00461B55" w:rsidRPr="00064440" w:rsidRDefault="00461B55">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック"/>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10659" w:type="dxa"/>
         <w:tblInd w:w="91" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="99" w:type="dxa"/>
           <w:right w:w="99" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="3762"/>
         <w:gridCol w:w="1461"/>
         <w:gridCol w:w="1559"/>
         <w:gridCol w:w="1417"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="00064440" w:rsidR="00064440" w:rsidTr="3E0AFD79" w14:paraId="703A9E90" w14:textId="77777777">
+      <w:tr w:rsidR="00064440" w:rsidRPr="00064440" w14:paraId="703A9E90" w14:textId="77777777" w:rsidTr="3E0AFD79">
         <w:trPr>
           <w:trHeight w:val="1069"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00B96CE8" w:rsidRDefault="00EA72FF" w14:paraId="77600382" w14:textId="77777777">
+          <w:p w14:paraId="77600382" w14:textId="77777777" w:rsidR="00B96CE8" w:rsidRDefault="00EA72FF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック"/>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00064440">
               <w:rPr>
-                <w:rFonts w:hint="eastAsia" w:ascii="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック"/>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>旅程・</w:t>
             </w:r>
-            <w:r w:rsidRPr="00064440" w:rsidR="00CF03B2">
-[...1 lines deleted...]
-                <w:rFonts w:hint="eastAsia" w:ascii="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック"/>
+            <w:r w:rsidR="00CF03B2" w:rsidRPr="00064440">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>利用</w:t>
             </w:r>
             <w:r w:rsidRPr="00064440">
               <w:rPr>
-                <w:rFonts w:hint="eastAsia" w:ascii="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック"/>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>空港名</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00064440" w:rsidR="00EA72FF" w:rsidRDefault="00B96CE8" w14:paraId="254F0364" w14:textId="147F6C07">
+          <w:p w14:paraId="254F0364" w14:textId="147F6C07" w:rsidR="00EA72FF" w:rsidRPr="00064440" w:rsidRDefault="00B96CE8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック"/>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00393AE0">
               <w:rPr>
-                <w:rFonts w:hint="eastAsia" w:ascii="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック"/>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:color w:val="EE0000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>・トランジット情報</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8199" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00064440" w:rsidR="00CF03B2" w:rsidP="3E0AFD79" w:rsidRDefault="00EA72FF" w14:paraId="66AECF89" w14:textId="2C110644">
+          <w:p w14:paraId="66AECF89" w14:textId="2C110644" w:rsidR="00CF03B2" w:rsidRPr="00064440" w:rsidRDefault="151D7241" w:rsidP="3E0AFD79">
             <w:pPr>
               <w:pStyle w:val="a4"/>
               <w:wordWrap w:val="0"/>
               <w:ind w:right="1020"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック"/>
-[...7 lines deleted...]
-                <w:bdr w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3E0AFD79">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               </w:rPr>
               <w:t>往路</w:t>
             </w:r>
-            <w:r w:rsidRPr="3E0AFD79" w:rsidR="7AF8F098">
-[...22 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック"/>
+            <w:r w:rsidR="7AF8F098" w:rsidRPr="3E0AFD79">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　</w:t>
+            </w:r>
+            <w:r w:rsidR="17CE51B5" w:rsidRPr="3E0AFD79">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　</w:t>
+            </w:r>
+            <w:r w:rsidR="7D345443" w:rsidRPr="3E0AFD79">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　</w:t>
+            </w:r>
+            <w:r w:rsidR="7AF8F098" w:rsidRPr="3E0AFD79">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>年</w:t>
             </w:r>
-            <w:r w:rsidRPr="3E0AFD79" w:rsidR="151D7241">
-[...29 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック"/>
+            <w:r w:rsidRPr="3E0AFD79">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　</w:t>
+            </w:r>
+            <w:r w:rsidR="17CE51B5" w:rsidRPr="3E0AFD79">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　</w:t>
+            </w:r>
+            <w:r w:rsidRPr="3E0AFD79">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　</w:t>
+            </w:r>
+            <w:r w:rsidR="7D345443" w:rsidRPr="3E0AFD79">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　</w:t>
+            </w:r>
+            <w:r w:rsidRPr="3E0AFD79">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">月　　</w:t>
             </w:r>
-            <w:r w:rsidRPr="3E0AFD79" w:rsidR="17CE51B5">
-[...15 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック"/>
+            <w:r w:rsidR="17CE51B5" w:rsidRPr="3E0AFD79">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　</w:t>
+            </w:r>
+            <w:r w:rsidR="7D345443" w:rsidRPr="3E0AFD79">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　</w:t>
+            </w:r>
+            <w:r w:rsidRPr="3E0AFD79">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>日～</w:t>
             </w:r>
-            <w:r w:rsidRPr="3E0AFD79" w:rsidR="6E3DCBB5">
-[...22 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック"/>
+            <w:r w:rsidR="6E3DCBB5" w:rsidRPr="3E0AFD79">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　</w:t>
+            </w:r>
+            <w:r w:rsidR="17CE51B5" w:rsidRPr="3E0AFD79">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　</w:t>
+            </w:r>
+            <w:r w:rsidR="7D345443" w:rsidRPr="3E0AFD79">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　</w:t>
+            </w:r>
+            <w:r w:rsidR="6E3DCBB5" w:rsidRPr="3E0AFD79">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">　年</w:t>
             </w:r>
-            <w:r w:rsidRPr="3E0AFD79" w:rsidR="151D7241">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック"/>
+            <w:r w:rsidRPr="3E0AFD79">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">　　</w:t>
             </w:r>
-            <w:r w:rsidRPr="3E0AFD79" w:rsidR="7D345443">
-[...15 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック"/>
+            <w:r w:rsidR="7D345443" w:rsidRPr="3E0AFD79">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　</w:t>
+            </w:r>
+            <w:r w:rsidR="17CE51B5" w:rsidRPr="3E0AFD79">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　</w:t>
+            </w:r>
+            <w:r w:rsidRPr="3E0AFD79">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">月　</w:t>
             </w:r>
-            <w:r w:rsidRPr="3E0AFD79" w:rsidR="7D345443">
-[...15 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック"/>
+            <w:r w:rsidR="7D345443" w:rsidRPr="3E0AFD79">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　</w:t>
+            </w:r>
+            <w:r w:rsidR="17CE51B5" w:rsidRPr="3E0AFD79">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　</w:t>
+            </w:r>
+            <w:r w:rsidRPr="3E0AFD79">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">　日</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00832398" w:rsidP="00832398" w:rsidRDefault="00EA72FF" w14:paraId="1E82E650" w14:textId="24BF011E">
+          <w:p w14:paraId="1E82E650" w14:textId="24BF011E" w:rsidR="00832398" w:rsidRDefault="00EA72FF" w:rsidP="00832398">
             <w:pPr>
               <w:pStyle w:val="a4"/>
               <w:wordWrap w:val="0"/>
               <w:ind w:right="1020"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック"/>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00064440">
               <w:rPr>
-                <w:rFonts w:hint="eastAsia" w:ascii="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック"/>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">（　　　</w:t>
             </w:r>
-            <w:r w:rsidRPr="00064440" w:rsidR="00CF03B2">
-[...1 lines deleted...]
-                <w:rFonts w:hint="eastAsia" w:ascii="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック"/>
+            <w:r w:rsidR="00CF03B2" w:rsidRPr="00064440">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">　　</w:t>
             </w:r>
-            <w:r w:rsidRPr="00064440" w:rsidR="00832398">
-[...9 lines deleted...]
-                <w:rFonts w:hint="eastAsia" w:ascii="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック"/>
+            <w:r w:rsidR="00832398" w:rsidRPr="00064440">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　</w:t>
+            </w:r>
+            <w:r w:rsidR="00CF03B2" w:rsidRPr="00064440">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">　</w:t>
             </w:r>
             <w:r w:rsidRPr="00064440">
               <w:rPr>
-                <w:rFonts w:hint="eastAsia" w:ascii="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック"/>
-[...7 lines deleted...]
-                <w:rFonts w:hint="eastAsia" w:ascii="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック"/>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　</w:t>
+            </w:r>
+            <w:r w:rsidR="00DC6B41" w:rsidRPr="00064440">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">　　</w:t>
             </w:r>
             <w:r w:rsidRPr="00064440">
               <w:rPr>
-                <w:rFonts w:hint="eastAsia" w:ascii="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック"/>
-[...7 lines deleted...]
-                <w:rFonts w:hint="eastAsia" w:ascii="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック"/>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　</w:t>
+            </w:r>
+            <w:r w:rsidR="00DC6B41" w:rsidRPr="00064440">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">　　</w:t>
             </w:r>
             <w:r w:rsidRPr="00064440">
               <w:rPr>
-                <w:rFonts w:hint="eastAsia" w:ascii="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック"/>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">空港→　</w:t>
             </w:r>
-            <w:r w:rsidRPr="00064440" w:rsidR="00CF03B2">
-[...1 lines deleted...]
-                <w:rFonts w:hint="eastAsia" w:ascii="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック"/>
+            <w:r w:rsidR="00CF03B2" w:rsidRPr="00064440">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">　 　　</w:t>
             </w:r>
-            <w:r w:rsidRPr="00064440" w:rsidR="00DC6B41">
-[...1 lines deleted...]
-                <w:rFonts w:hint="eastAsia" w:ascii="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック"/>
+            <w:r w:rsidR="00DC6B41" w:rsidRPr="00064440">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">　　</w:t>
             </w:r>
             <w:r w:rsidRPr="00064440">
               <w:rPr>
-                <w:rFonts w:hint="eastAsia" w:ascii="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック"/>
-[...7 lines deleted...]
-                <w:rFonts w:hint="eastAsia" w:ascii="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック"/>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　</w:t>
+            </w:r>
+            <w:r w:rsidR="00832398" w:rsidRPr="00064440">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">　　</w:t>
             </w:r>
             <w:r w:rsidRPr="00064440">
               <w:rPr>
-                <w:rFonts w:hint="eastAsia" w:ascii="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック"/>
-[...7 lines deleted...]
-                <w:rFonts w:hint="eastAsia" w:ascii="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック"/>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　</w:t>
+            </w:r>
+            <w:r w:rsidR="00DC6B41" w:rsidRPr="00064440">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">　</w:t>
             </w:r>
             <w:r w:rsidRPr="00064440">
               <w:rPr>
-                <w:rFonts w:hint="eastAsia" w:ascii="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック"/>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">　空港）</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00393AE0" w:rsidR="00B96CE8" w:rsidP="00832398" w:rsidRDefault="00B96CE8" w14:paraId="217D7B05" w14:textId="765226A8">
+          <w:p w14:paraId="217D7B05" w14:textId="765226A8" w:rsidR="00B96CE8" w:rsidRPr="00393AE0" w:rsidRDefault="00B96CE8" w:rsidP="00832398">
             <w:pPr>
               <w:pStyle w:val="a4"/>
               <w:wordWrap w:val="0"/>
               <w:ind w:right="1020"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック"/>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:color w:val="EE0000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00393AE0">
               <w:rPr>
-                <w:rFonts w:hint="eastAsia" w:ascii="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック"/>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:color w:val="EE0000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">（トランジットありの場合：　　　　　　　　</w:t>
             </w:r>
-            <w:r w:rsidRPr="00393AE0" w:rsidR="006A5380">
-[...1 lines deleted...]
-                <w:rFonts w:hint="eastAsia" w:ascii="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック"/>
+            <w:r w:rsidR="006A5380" w:rsidRPr="00393AE0">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:color w:val="EE0000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00393AE0">
               <w:rPr>
-                <w:rFonts w:hint="eastAsia" w:ascii="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック"/>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:color w:val="EE0000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">　空港で　　　　時間）</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00064440" w:rsidR="00CF03B2" w:rsidP="3E0AFD79" w:rsidRDefault="00EA72FF" w14:paraId="0BE5DD84" w14:textId="59929809">
+          <w:p w14:paraId="0BE5DD84" w14:textId="59929809" w:rsidR="00CF03B2" w:rsidRPr="00064440" w:rsidRDefault="151D7241" w:rsidP="3E0AFD79">
             <w:pPr>
               <w:pStyle w:val="a4"/>
               <w:wordWrap w:val="0"/>
               <w:ind w:right="1020"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック"/>
-[...7 lines deleted...]
-                <w:bdr w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3E0AFD79">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               </w:rPr>
               <w:t>復路</w:t>
             </w:r>
-            <w:r w:rsidRPr="3E0AFD79" w:rsidR="7AF8F098">
-[...22 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック"/>
+            <w:r w:rsidR="7AF8F098" w:rsidRPr="3E0AFD79">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　</w:t>
+            </w:r>
+            <w:r w:rsidR="17CE51B5" w:rsidRPr="3E0AFD79">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　</w:t>
+            </w:r>
+            <w:r w:rsidR="7D345443" w:rsidRPr="3E0AFD79">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　</w:t>
+            </w:r>
+            <w:r w:rsidR="7AF8F098" w:rsidRPr="3E0AFD79">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">年　</w:t>
             </w:r>
-            <w:r w:rsidRPr="3E0AFD79" w:rsidR="17CE51B5">
-[...22 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック"/>
+            <w:r w:rsidR="17CE51B5" w:rsidRPr="3E0AFD79">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　</w:t>
+            </w:r>
+            <w:r w:rsidRPr="3E0AFD79">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　</w:t>
+            </w:r>
+            <w:r w:rsidR="7D345443" w:rsidRPr="3E0AFD79">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　</w:t>
+            </w:r>
+            <w:r w:rsidRPr="3E0AFD79">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">月　</w:t>
             </w:r>
-            <w:r w:rsidRPr="3E0AFD79" w:rsidR="17CE51B5">
-[...15 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック"/>
+            <w:r w:rsidR="17CE51B5" w:rsidRPr="3E0AFD79">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　</w:t>
+            </w:r>
+            <w:r w:rsidR="7D345443" w:rsidRPr="3E0AFD79">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　</w:t>
+            </w:r>
+            <w:r w:rsidRPr="3E0AFD79">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">　日～</w:t>
             </w:r>
-            <w:r w:rsidRPr="3E0AFD79" w:rsidR="6E3DCBB5">
-[...29 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック"/>
+            <w:r w:rsidR="6E3DCBB5" w:rsidRPr="3E0AFD79">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　</w:t>
+            </w:r>
+            <w:r w:rsidR="7D345443" w:rsidRPr="3E0AFD79">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　</w:t>
+            </w:r>
+            <w:r w:rsidR="6E3DCBB5" w:rsidRPr="3E0AFD79">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　</w:t>
+            </w:r>
+            <w:r w:rsidR="17CE51B5" w:rsidRPr="3E0AFD79">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　</w:t>
+            </w:r>
+            <w:r w:rsidR="6E3DCBB5" w:rsidRPr="3E0AFD79">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>年</w:t>
             </w:r>
-            <w:r w:rsidRPr="3E0AFD79" w:rsidR="151D7241">
-[...22 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック"/>
+            <w:r w:rsidRPr="3E0AFD79">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　</w:t>
+            </w:r>
+            <w:r w:rsidR="17CE51B5" w:rsidRPr="3E0AFD79">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　</w:t>
+            </w:r>
+            <w:r w:rsidR="7D345443" w:rsidRPr="3E0AFD79">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　</w:t>
+            </w:r>
+            <w:r w:rsidRPr="3E0AFD79">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">　月　　</w:t>
             </w:r>
-            <w:r w:rsidRPr="3E0AFD79" w:rsidR="7D345443">
-[...15 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック"/>
+            <w:r w:rsidR="7D345443" w:rsidRPr="3E0AFD79">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　</w:t>
+            </w:r>
+            <w:r w:rsidR="17CE51B5" w:rsidRPr="3E0AFD79">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　</w:t>
+            </w:r>
+            <w:r w:rsidRPr="3E0AFD79">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>日</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00EA72FF" w:rsidP="00832398" w:rsidRDefault="00EA72FF" w14:paraId="56797EEA" w14:textId="77777777">
+          <w:p w14:paraId="56797EEA" w14:textId="77777777" w:rsidR="00EA72FF" w:rsidRDefault="00EA72FF" w:rsidP="00832398">
             <w:pPr>
               <w:pStyle w:val="a4"/>
               <w:wordWrap w:val="0"/>
               <w:ind w:right="1020"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック"/>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00064440">
               <w:rPr>
-                <w:rFonts w:hint="eastAsia" w:ascii="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック"/>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">（　　　</w:t>
             </w:r>
-            <w:r w:rsidRPr="00064440" w:rsidR="00CF03B2">
-[...1 lines deleted...]
-                <w:rFonts w:hint="eastAsia" w:ascii="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック"/>
+            <w:r w:rsidR="00CF03B2" w:rsidRPr="00064440">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">　　</w:t>
             </w:r>
-            <w:r w:rsidRPr="00064440" w:rsidR="00832398">
-[...1 lines deleted...]
-                <w:rFonts w:hint="eastAsia" w:ascii="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック"/>
+            <w:r w:rsidR="00832398" w:rsidRPr="00064440">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">　　</w:t>
             </w:r>
-            <w:r w:rsidRPr="00064440" w:rsidR="00CF03B2">
-[...1 lines deleted...]
-                <w:rFonts w:hint="eastAsia" w:ascii="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック"/>
+            <w:r w:rsidR="00CF03B2" w:rsidRPr="00064440">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">　</w:t>
             </w:r>
             <w:r w:rsidRPr="00064440">
               <w:rPr>
-                <w:rFonts w:hint="eastAsia" w:ascii="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック"/>
-[...7 lines deleted...]
-                <w:rFonts w:hint="eastAsia" w:ascii="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック"/>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　</w:t>
+            </w:r>
+            <w:r w:rsidR="00DC6B41" w:rsidRPr="00064440">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">　　　　</w:t>
             </w:r>
             <w:r w:rsidRPr="00064440">
               <w:rPr>
-                <w:rFonts w:hint="eastAsia" w:ascii="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック"/>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">空港→　</w:t>
             </w:r>
-            <w:r w:rsidRPr="00064440" w:rsidR="00CF03B2">
-[...1 lines deleted...]
-                <w:rFonts w:hint="eastAsia" w:ascii="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック"/>
+            <w:r w:rsidR="00CF03B2" w:rsidRPr="00064440">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">　 　　</w:t>
             </w:r>
             <w:r w:rsidRPr="00064440">
               <w:rPr>
-                <w:rFonts w:hint="eastAsia" w:ascii="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック"/>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">　　</w:t>
             </w:r>
-            <w:r w:rsidRPr="00064440" w:rsidR="00832398">
-[...1 lines deleted...]
-                <w:rFonts w:hint="eastAsia" w:ascii="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック"/>
+            <w:r w:rsidR="00832398" w:rsidRPr="00064440">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">　　</w:t>
             </w:r>
-            <w:r w:rsidRPr="00064440" w:rsidR="00DC6B41">
-[...1 lines deleted...]
-                <w:rFonts w:hint="eastAsia" w:ascii="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック"/>
+            <w:r w:rsidR="00DC6B41" w:rsidRPr="00064440">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">　　</w:t>
             </w:r>
             <w:r w:rsidRPr="00064440">
               <w:rPr>
-                <w:rFonts w:hint="eastAsia" w:ascii="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック"/>
-[...7 lines deleted...]
-                <w:rFonts w:hint="eastAsia" w:ascii="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック"/>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　</w:t>
+            </w:r>
+            <w:r w:rsidR="00DC6B41" w:rsidRPr="00064440">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">　</w:t>
             </w:r>
             <w:r w:rsidRPr="00064440">
               <w:rPr>
-                <w:rFonts w:hint="eastAsia" w:ascii="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック"/>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>空港）</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00B96CE8" w:rsidR="00B96CE8" w:rsidP="00832398" w:rsidRDefault="00B96CE8" w14:paraId="6341D94F" w14:textId="48A1F9BC">
+          <w:p w14:paraId="6341D94F" w14:textId="48A1F9BC" w:rsidR="00B96CE8" w:rsidRPr="00B96CE8" w:rsidRDefault="00B96CE8" w:rsidP="00832398">
             <w:pPr>
               <w:pStyle w:val="a4"/>
               <w:wordWrap w:val="0"/>
               <w:ind w:right="1020"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック"/>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00393AE0">
               <w:rPr>
-                <w:rFonts w:hint="eastAsia" w:ascii="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック"/>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:color w:val="EE0000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">（トランジットありの場合：　　　　　　　</w:t>
             </w:r>
-            <w:r w:rsidRPr="00393AE0" w:rsidR="006A5380">
-[...1 lines deleted...]
-                <w:rFonts w:hint="eastAsia" w:ascii="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック"/>
+            <w:r w:rsidR="006A5380" w:rsidRPr="00393AE0">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:color w:val="EE0000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00393AE0">
               <w:rPr>
-                <w:rFonts w:hint="eastAsia" w:ascii="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック"/>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:color w:val="EE0000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">　　空港で　　　　時間）</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00064440" w:rsidR="00064440" w:rsidTr="3E0AFD79" w14:paraId="5EF5825C" w14:textId="77777777">
+      <w:tr w:rsidR="00064440" w:rsidRPr="00064440" w14:paraId="5EF5825C" w14:textId="77777777" w:rsidTr="3E0AFD79">
         <w:trPr>
           <w:trHeight w:val="956"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00064440" w:rsidR="00EA72FF" w:rsidRDefault="00D039FE" w14:paraId="07CECD66" w14:textId="6F12D67C">
+          <w:p w14:paraId="07CECD66" w14:textId="6F12D67C" w:rsidR="00EA72FF" w:rsidRPr="00064440" w:rsidRDefault="00D039FE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック"/>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00064440">
               <w:rPr>
-                <w:rFonts w:hint="eastAsia" w:ascii="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック"/>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>搭乗予定の便名</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8199" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00064440" w:rsidR="00EA72FF" w:rsidP="00EA72FF" w:rsidRDefault="00D039FE" w14:paraId="0BBEB189" w14:textId="67DF6B08">
+          <w:p w14:paraId="0BBEB189" w14:textId="67DF6B08" w:rsidR="00EA72FF" w:rsidRPr="00064440" w:rsidRDefault="00D039FE" w:rsidP="00EA72FF">
             <w:pPr>
               <w:pStyle w:val="a4"/>
               <w:wordWrap w:val="0"/>
               <w:ind w:right="1020"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック"/>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B96CE8">
               <w:rPr>
-                <w:rFonts w:hint="eastAsia" w:ascii="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック"/>
-[...2 lines deleted...]
-                <w:bdr w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="21"/>
+                <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               </w:rPr>
               <w:t>往路</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00064440" w:rsidR="00D039FE" w:rsidP="00EA72FF" w:rsidRDefault="00D039FE" w14:paraId="23AA7FCC" w14:textId="011A0E71">
+          <w:p w14:paraId="23AA7FCC" w14:textId="011A0E71" w:rsidR="00D039FE" w:rsidRPr="00064440" w:rsidRDefault="00D039FE" w:rsidP="00EA72FF">
             <w:pPr>
               <w:pStyle w:val="a4"/>
               <w:wordWrap w:val="0"/>
               <w:ind w:right="1020"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック"/>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B96CE8">
               <w:rPr>
-                <w:rFonts w:hint="eastAsia" w:ascii="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック"/>
-[...2 lines deleted...]
-                <w:bdr w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="21"/>
+                <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               </w:rPr>
               <w:t>復路</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00064440" w:rsidR="00064440" w:rsidTr="3E0AFD79" w14:paraId="49DBEAFB" w14:textId="77777777">
+      <w:tr w:rsidR="00064440" w:rsidRPr="00064440" w14:paraId="49DBEAFB" w14:textId="77777777" w:rsidTr="3E0AFD79">
         <w:trPr>
           <w:trHeight w:val="659"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00064440" w:rsidR="00EA72FF" w:rsidRDefault="00D039FE" w14:paraId="3D8DAD13" w14:textId="77777777">
+          <w:p w14:paraId="3D8DAD13" w14:textId="77777777" w:rsidR="00EA72FF" w:rsidRPr="00064440" w:rsidRDefault="00D039FE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック"/>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00064440">
               <w:rPr>
-                <w:rFonts w:hint="eastAsia" w:ascii="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック"/>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>BCM出張命令決裁書No.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00064440" w:rsidR="00D039FE" w:rsidP="3E0AFD79" w:rsidRDefault="00D039FE" w14:paraId="105D9A1B" w14:textId="7136B4D6">
+          <w:p w14:paraId="105D9A1B" w14:textId="7136B4D6" w:rsidR="00D039FE" w:rsidRPr="00064440" w:rsidRDefault="6A2FD09D" w:rsidP="3E0AFD79">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック"/>
-[...6 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3E0AFD79">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>（本学</w:t>
             </w:r>
-            <w:r w:rsidRPr="3E0AFD79" w:rsidR="75122D7F">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+            <w:r w:rsidR="75122D7F" w:rsidRPr="3E0AFD79">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>教</w:t>
             </w:r>
-            <w:r w:rsidRPr="3E0AFD79" w:rsidR="6A2FD09D">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+            <w:r w:rsidRPr="3E0AFD79">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>員のみ）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8199" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00064440" w:rsidR="00EA72FF" w:rsidP="006A5380" w:rsidRDefault="006A5380" w14:paraId="71EDC643" w14:textId="037B7E16">
+          <w:p w14:paraId="71EDC643" w14:textId="037B7E16" w:rsidR="00EA72FF" w:rsidRPr="00064440" w:rsidRDefault="006A5380" w:rsidP="006A5380">
             <w:pPr>
               <w:pStyle w:val="a4"/>
               <w:wordWrap w:val="0"/>
-              <w:ind w:right="1020" w:firstLine="204" w:firstLineChars="100"/>
+              <w:ind w:right="1020" w:firstLineChars="100" w:firstLine="204"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック"/>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00393AE0">
               <w:rPr>
-                <w:rFonts w:hint="eastAsia" w:ascii="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック"/>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:color w:val="EE0000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>No.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00393AE0" w:rsidR="005856B3">
-[...1 lines deleted...]
-                <w:rFonts w:hint="eastAsia" w:ascii="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック"/>
+            <w:r w:rsidR="005856B3" w:rsidRPr="00393AE0">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:color w:val="EE0000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>26</w:t>
             </w:r>
             <w:r w:rsidRPr="00393AE0">
               <w:rPr>
-                <w:rFonts w:hint="eastAsia" w:ascii="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック"/>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:color w:val="EE0000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>J020700＿ ＿ ＿ ＿ ＿</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00064440" w:rsidR="00064440" w:rsidTr="3E0AFD79" w14:paraId="0F2F50CD" w14:textId="77777777">
+      <w:tr w:rsidR="00064440" w:rsidRPr="00064440" w14:paraId="0F2F50CD" w14:textId="77777777" w:rsidTr="3E0AFD79">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00064440" w:rsidR="00EA72FF" w:rsidP="322292D8" w:rsidRDefault="22C789CF" w14:paraId="13FABFDB" w14:textId="3C34B818">
+          <w:p w14:paraId="13FABFDB" w14:textId="3C34B818" w:rsidR="00EA72FF" w:rsidRPr="00064440" w:rsidRDefault="22C789CF" w:rsidP="322292D8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック"/>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00064440">
               <w:rPr>
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック"/>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>航空券代</w:t>
             </w:r>
-            <w:r w:rsidRPr="00064440" w:rsidR="00EA72FF">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック"/>
+            <w:r w:rsidR="00EA72FF" w:rsidRPr="00064440">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>執行予定</w:t>
             </w:r>
-            <w:r w:rsidRPr="00064440" w:rsidR="00832398">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック"/>
+            <w:r w:rsidR="00832398" w:rsidRPr="00064440">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>金額</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8199" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00064440" w:rsidR="00EA72FF" w:rsidRDefault="00EA72FF" w14:paraId="159EFBD1" w14:textId="56CD4BE3">
+          <w:p w14:paraId="159EFBD1" w14:textId="56CD4BE3" w:rsidR="00EA72FF" w:rsidRPr="00064440" w:rsidRDefault="00EA72FF">
             <w:pPr>
               <w:pStyle w:val="a4"/>
               <w:wordWrap w:val="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック"/>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00064440">
               <w:rPr>
-                <w:rFonts w:hint="eastAsia" w:ascii="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック"/>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>円</w:t>
             </w:r>
-            <w:r w:rsidRPr="00064440" w:rsidR="00D039FE">
-[...1 lines deleted...]
-                <w:rFonts w:hint="eastAsia" w:ascii="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック"/>
+            <w:r w:rsidR="00D039FE" w:rsidRPr="00064440">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">　　　　　　　</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00064440" w:rsidR="00064440" w:rsidTr="3E0AFD79" w14:paraId="03536983" w14:textId="77777777">
+      <w:tr w:rsidR="00064440" w:rsidRPr="00064440" w14:paraId="03536983" w14:textId="77777777" w:rsidTr="3E0AFD79">
         <w:trPr>
           <w:trHeight w:val="539"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00064440" w:rsidR="00461B55" w:rsidRDefault="00461B55" w14:paraId="095D3FDE" w14:textId="423A0FFA">
+          <w:p w14:paraId="095D3FDE" w14:textId="423A0FFA" w:rsidR="00461B55" w:rsidRPr="00064440" w:rsidRDefault="00461B55">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック"/>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00064440">
               <w:rPr>
-                <w:rFonts w:hint="eastAsia" w:ascii="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック"/>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>支払先</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8199" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00064440" w:rsidR="00461B55" w:rsidRDefault="00461B55" w14:paraId="5967EF47" w14:textId="77777777">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック"/>
+          <w:p w14:paraId="5967EF47" w14:textId="77777777" w:rsidR="00461B55" w:rsidRPr="00064440" w:rsidRDefault="00461B55">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00064440" w:rsidR="00064440" w:rsidTr="3E0AFD79" w14:paraId="4010E998" w14:textId="77777777">
+      <w:tr w:rsidR="00064440" w:rsidRPr="00064440" w14:paraId="4010E998" w14:textId="77777777" w:rsidTr="3E0AFD79">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="67"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10659" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00064440" w:rsidR="00461B55" w:rsidP="322292D8" w:rsidRDefault="00D039FE" w14:paraId="33E0545B" w14:textId="22935B32">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック"/>
+          <w:p w14:paraId="33E0545B" w14:textId="22935B32" w:rsidR="00461B55" w:rsidRPr="00064440" w:rsidRDefault="00D039FE" w:rsidP="322292D8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00064440">
               <w:rPr>
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック"/>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>執行</w:t>
             </w:r>
-            <w:r w:rsidRPr="00064440" w:rsidR="0018584D">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック"/>
+            <w:r w:rsidR="0018584D" w:rsidRPr="00064440">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>理</w:t>
             </w:r>
-            <w:r w:rsidRPr="00064440" w:rsidR="00461B55">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック"/>
+            <w:r w:rsidR="00461B55" w:rsidRPr="00064440">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>由</w:t>
             </w:r>
-            <w:r w:rsidRPr="00064440" w:rsidR="007A6720">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック"/>
+            <w:r w:rsidR="007A6720" w:rsidRPr="00064440">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>[</w:t>
             </w:r>
-            <w:r w:rsidRPr="00064440" w:rsidR="00461B55">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック"/>
+            <w:r w:rsidR="00461B55" w:rsidRPr="00064440">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:w w:val="90"/>
               </w:rPr>
               <w:t>執行の必要性</w:t>
             </w:r>
             <w:r w:rsidRPr="00064440">
               <w:rPr>
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック"/>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:w w:val="90"/>
               </w:rPr>
               <w:t>を</w:t>
             </w:r>
-            <w:r w:rsidRPr="00064440" w:rsidR="00461B55">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック"/>
+            <w:r w:rsidR="00461B55" w:rsidRPr="00064440">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:w w:val="90"/>
               </w:rPr>
               <w:t>具体的に記入</w:t>
             </w:r>
             <w:r w:rsidRPr="00064440">
               <w:rPr>
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック"/>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:w w:val="90"/>
               </w:rPr>
               <w:t>のうえ、診断書や加療証明書</w:t>
             </w:r>
-            <w:r w:rsidRPr="00064440" w:rsidR="00CF03B2">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック"/>
+            <w:r w:rsidR="00CF03B2" w:rsidRPr="00064440">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:w w:val="90"/>
               </w:rPr>
               <w:t>等</w:t>
             </w:r>
             <w:r w:rsidRPr="00064440">
               <w:rPr>
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック"/>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:w w:val="90"/>
               </w:rPr>
               <w:t>を添付</w:t>
             </w:r>
-            <w:r w:rsidRPr="00064440" w:rsidR="00461B55">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック"/>
+            <w:r w:rsidR="00461B55" w:rsidRPr="00064440">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:w w:val="90"/>
               </w:rPr>
               <w:t>してください</w:t>
             </w:r>
-            <w:r w:rsidRPr="00064440" w:rsidR="007A6720">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック"/>
+            <w:r w:rsidR="007A6720" w:rsidRPr="00064440">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:w w:val="90"/>
               </w:rPr>
               <w:t>（事後提出不可）</w:t>
             </w:r>
-            <w:r w:rsidRPr="00064440" w:rsidR="00461B55">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック"/>
+            <w:r w:rsidR="00461B55" w:rsidRPr="00064440">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:w w:val="90"/>
               </w:rPr>
               <w:t>。</w:t>
             </w:r>
             <w:r w:rsidRPr="00064440">
               <w:rPr>
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック"/>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:w w:val="90"/>
               </w:rPr>
               <w:t>社会通念上の説明責任を果たせないものは認め</w:t>
             </w:r>
-            <w:r w:rsidRPr="00064440" w:rsidR="384674BB">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック"/>
+            <w:r w:rsidR="384674BB" w:rsidRPr="00064440">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:w w:val="90"/>
               </w:rPr>
               <w:t>られ</w:t>
             </w:r>
             <w:r w:rsidRPr="00064440">
               <w:rPr>
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック"/>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:w w:val="90"/>
               </w:rPr>
               <w:t>ません。また</w:t>
             </w:r>
-            <w:r w:rsidRPr="00064440" w:rsidR="00EA72FF">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック"/>
+            <w:r w:rsidR="00EA72FF" w:rsidRPr="00064440">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:w w:val="90"/>
               </w:rPr>
               <w:t>、診断書等取得に係る</w:t>
             </w:r>
-            <w:r w:rsidRPr="00064440" w:rsidR="183A1303">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック"/>
+            <w:r w:rsidR="183A1303" w:rsidRPr="00064440">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:w w:val="90"/>
               </w:rPr>
               <w:t>経費</w:t>
             </w:r>
-            <w:r w:rsidRPr="00064440" w:rsidR="00EA72FF">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック"/>
+            <w:r w:rsidR="00EA72FF" w:rsidRPr="00064440">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:w w:val="90"/>
               </w:rPr>
               <w:t>は研究費では執行できません。</w:t>
             </w:r>
-            <w:r w:rsidRPr="00064440" w:rsidR="007A6720">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック"/>
+            <w:r w:rsidR="007A6720" w:rsidRPr="00064440">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:w w:val="90"/>
               </w:rPr>
               <w:t>]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00064440" w:rsidR="00064440" w:rsidTr="3E0AFD79" w14:paraId="62E76B76" w14:textId="77777777">
+      <w:tr w:rsidR="00064440" w:rsidRPr="00064440" w14:paraId="62E76B76" w14:textId="77777777" w:rsidTr="3E0AFD79">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1369"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10659" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
-              <w:top w:val="dashed" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:top w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00064440" w:rsidR="00461B55" w:rsidRDefault="00461B55" w14:paraId="7DCB7D58" w14:textId="77777777">
-[...42 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック"/>
+          <w:p w14:paraId="7DCB7D58" w14:textId="77777777" w:rsidR="00461B55" w:rsidRPr="00064440" w:rsidRDefault="00461B55">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1AEFF149" w14:textId="77777777" w:rsidR="00832398" w:rsidRPr="00064440" w:rsidRDefault="00832398">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0F49AF72" w14:textId="77777777" w:rsidR="00832398" w:rsidRPr="00064440" w:rsidRDefault="00832398">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="02053DF7" w14:textId="77777777" w:rsidR="00CF03B2" w:rsidRPr="00064440" w:rsidRDefault="00CF03B2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="23EFEC1A" w14:textId="77777777" w:rsidR="00832398" w:rsidRPr="00064440" w:rsidRDefault="00832398">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="63DE5172" w14:textId="77777777" w:rsidR="00832398" w:rsidRPr="00064440" w:rsidRDefault="00832398">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00064440" w:rsidR="00064440" w:rsidTr="3E0AFD79" w14:paraId="3066A2BB" w14:textId="77777777">
+      <w:tr w:rsidR="00064440" w:rsidRPr="00064440" w14:paraId="3066A2BB" w14:textId="77777777" w:rsidTr="3E0AFD79">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:left w:w="108" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
           <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="16"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6222" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00064440" w:rsidR="00D039FE" w:rsidP="00353D88" w:rsidRDefault="00D039FE" w14:paraId="0837DB1D" w14:textId="77777777">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝"/>
+          <w:p w14:paraId="0837DB1D" w14:textId="77777777" w:rsidR="00D039FE" w:rsidRPr="00064440" w:rsidRDefault="00D039FE" w:rsidP="00353D88">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00064440">
               <w:rPr>
-                <w:rFonts w:hint="eastAsia" w:ascii="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝"/>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>事務局備考欄</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00064440" w:rsidR="00D039FE" w:rsidP="00353D88" w:rsidRDefault="00D039FE" w14:paraId="1598E855" w14:textId="77777777">
+          <w:p w14:paraId="1598E855" w14:textId="77777777" w:rsidR="00D039FE" w:rsidRPr="00064440" w:rsidRDefault="00D039FE" w:rsidP="00353D88">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
-                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝"/>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="00064440" w:rsidR="00832398" w:rsidP="00353D88" w:rsidRDefault="00832398" w14:paraId="29263A0D" w14:textId="77777777">
+          <w:p w14:paraId="29263A0D" w14:textId="77777777" w:rsidR="00832398" w:rsidRPr="00064440" w:rsidRDefault="00832398" w:rsidP="00353D88">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
-                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝"/>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="00064440" w:rsidR="00832398" w:rsidP="00353D88" w:rsidRDefault="00832398" w14:paraId="61DD8D86" w14:textId="77777777">
+          <w:p w14:paraId="61DD8D86" w14:textId="77777777" w:rsidR="00832398" w:rsidRPr="00064440" w:rsidRDefault="00832398" w:rsidP="00353D88">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
-                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝"/>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1461" w:type="dxa"/>
-            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00064440" w:rsidR="00D039FE" w:rsidP="00353D88" w:rsidRDefault="00D039FE" w14:paraId="0B8B2B0B" w14:textId="77777777">
+          <w:p w14:paraId="0B8B2B0B" w14:textId="77777777" w:rsidR="00D039FE" w:rsidRPr="00064440" w:rsidRDefault="00D039FE" w:rsidP="00353D88">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝"/>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00064440">
               <w:rPr>
-                <w:rFonts w:hint="eastAsia" w:ascii="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝"/>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>承認</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
-            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00064440" w:rsidR="00D039FE" w:rsidP="00353D88" w:rsidRDefault="00D039FE" w14:paraId="74FF04E8" w14:textId="77777777">
+          <w:p w14:paraId="74FF04E8" w14:textId="77777777" w:rsidR="00D039FE" w:rsidRPr="00064440" w:rsidRDefault="00D039FE" w:rsidP="00353D88">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝"/>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00064440">
               <w:rPr>
-                <w:rFonts w:hint="eastAsia" w:ascii="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝"/>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>点検・確認</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
-            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00064440" w:rsidR="00D039FE" w:rsidP="00353D88" w:rsidRDefault="00D039FE" w14:paraId="766C3628" w14:textId="77777777">
+          <w:p w14:paraId="766C3628" w14:textId="77777777" w:rsidR="00D039FE" w:rsidRPr="00064440" w:rsidRDefault="00D039FE" w:rsidP="00353D88">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝"/>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00064440">
               <w:rPr>
-                <w:rFonts w:hint="eastAsia" w:ascii="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝"/>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>受付</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00064440" w:rsidR="00064440" w:rsidTr="3E0AFD79" w14:paraId="4E5FB2B7" w14:textId="77777777">
+      <w:tr w:rsidR="00064440" w:rsidRPr="00064440" w14:paraId="4E5FB2B7" w14:textId="77777777" w:rsidTr="3E0AFD79">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:left w:w="108" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
           <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="344"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6222" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00064440" w:rsidR="00D039FE" w:rsidP="00353D88" w:rsidRDefault="00D039FE" w14:paraId="6C7D9FB2" w14:textId="77777777">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝"/>
+          <w:p w14:paraId="6C7D9FB2" w14:textId="77777777" w:rsidR="00D039FE" w:rsidRPr="00064440" w:rsidRDefault="00D039FE" w:rsidP="00353D88">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1461" w:type="dxa"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00064440" w:rsidR="00D039FE" w:rsidP="00353D88" w:rsidRDefault="00D039FE" w14:paraId="2A645F9C" w14:textId="77777777">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝"/>
+          <w:p w14:paraId="2A645F9C" w14:textId="77777777" w:rsidR="00D039FE" w:rsidRPr="00064440" w:rsidRDefault="00D039FE" w:rsidP="00353D88">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00064440" w:rsidR="00D039FE" w:rsidP="00353D88" w:rsidRDefault="00D039FE" w14:paraId="67B4A588" w14:textId="77777777">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝"/>
+          <w:p w14:paraId="67B4A588" w14:textId="77777777" w:rsidR="00D039FE" w:rsidRPr="00064440" w:rsidRDefault="00D039FE" w:rsidP="00353D88">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00064440" w:rsidR="00D039FE" w:rsidP="00353D88" w:rsidRDefault="00D039FE" w14:paraId="183F45A6" w14:textId="77777777">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝"/>
+          <w:p w14:paraId="183F45A6" w14:textId="77777777" w:rsidR="00D039FE" w:rsidRPr="00064440" w:rsidRDefault="00D039FE" w:rsidP="00353D88">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidRPr="0018584D" w:rsidR="007C7EF1" w:rsidP="009C28EF" w:rsidRDefault="00275C34" w14:paraId="57ECF0B6" w14:textId="6E39139F">
+    <w:p w14:paraId="57ECF0B6" w14:textId="72083AE3" w:rsidR="007C7EF1" w:rsidRPr="0018584D" w:rsidRDefault="00275C34" w:rsidP="009C28EF">
       <w:pPr>
         <w:wordWrap w:val="0"/>
         <w:jc w:val="right"/>
         <w:rPr>
-          <w:rFonts w:ascii="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック"/>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0018584D">
         <w:rPr>
-          <w:rFonts w:hint="eastAsia" w:ascii="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック"/>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
-          <w:bdr w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:rPr>
         <w:t>研究部様</w:t>
       </w:r>
       <w:r w:rsidR="009D24C4">
         <w:rPr>
-          <w:rFonts w:hint="eastAsia" w:ascii="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック"/>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
-          <w:bdr w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:rPr>
         <w:t>式</w:t>
       </w:r>
-      <w:r w:rsidRPr="0018584D" w:rsidR="00F40267">
-[...1 lines deleted...]
-          <w:rFonts w:hint="eastAsia" w:ascii="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック"/>
+      <w:r w:rsidR="00C440E1" w:rsidRPr="00C440E1">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
           <w:szCs w:val="21"/>
-          <w:bdr w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:rPr>
+        <w:t>0103-07</w:t>
+      </w:r>
+      <w:r w:rsidR="009C28EF" w:rsidRPr="0018584D">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+          <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 20</w:t>
+      </w:r>
+      <w:r w:rsidR="006445C1">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+          <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="00D039FE">
         <w:rPr>
-          <w:rFonts w:hint="eastAsia" w:ascii="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック"/>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
-          <w:bdr w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...31 lines deleted...]
-          <w:bdr w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
-      <w:r w:rsidRPr="0018584D" w:rsidR="009C28EF">
-[...1 lines deleted...]
-          <w:rFonts w:hint="eastAsia" w:ascii="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック"/>
+      <w:r w:rsidR="009C28EF" w:rsidRPr="0018584D">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
-          <w:bdr w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
       <w:r w:rsidR="003E07F2">
         <w:rPr>
-          <w:rFonts w:hint="eastAsia" w:ascii="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック"/>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
-          <w:bdr w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:rPr>
         <w:t>04</w:t>
       </w:r>
-      <w:r w:rsidRPr="0018584D" w:rsidR="009C28EF">
-[...1 lines deleted...]
-          <w:rFonts w:hint="eastAsia" w:ascii="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック"/>
+      <w:r w:rsidR="00C440E1">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
-          <w:bdr w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...1 lines deleted...]
-        <w:t>版</w:t>
+          <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:rPr>
+        <w:t>更新</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidRPr="0018584D" w:rsidR="007C7EF1" w:rsidSect="00832398">
-      <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
+    <w:sectPr w:rsidR="007C7EF1" w:rsidRPr="0018584D" w:rsidSect="00832398">
+      <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="851" w:right="567" w:bottom="851" w:left="567" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="linesAndChars" w:linePitch="360" w:charSpace="-1213"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="001B6BC8" w:rsidRDefault="001B6BC8" w14:paraId="101BB72F" w14:textId="77777777">
+    <w:p w14:paraId="101BB72F" w14:textId="77777777" w:rsidR="001B6BC8" w:rsidRDefault="001B6BC8">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="001B6BC8" w:rsidRDefault="001B6BC8" w14:paraId="02741E03" w14:textId="77777777">
+    <w:p w14:paraId="02741E03" w14:textId="77777777" w:rsidR="001B6BC8" w:rsidRDefault="001B6BC8">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Century">
     <w:panose1 w:val="02040604050505020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ 明朝">
     <w:altName w:val="MS Mincho"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ ゴシック">
     <w:altName w:val="MS Gothic"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ Ｐ明朝">
     <w:panose1 w:val="02020600040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="001B6BC8" w:rsidRDefault="001B6BC8" w14:paraId="22C3E0E1" w14:textId="77777777">
+    <w:p w14:paraId="22C3E0E1" w14:textId="77777777" w:rsidR="001B6BC8" w:rsidRDefault="001B6BC8">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="001B6BC8" w:rsidRDefault="001B6BC8" w14:paraId="6B2C1E8A" w14:textId="77777777">
+    <w:p w14:paraId="6B2C1E8A" w14:textId="77777777" w:rsidR="001B6BC8" w:rsidRDefault="001B6BC8">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
-  <w:proofState w:spelling="clean" w:grammar="dirty"/>
+  <w:proofState w:spelling="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
-  <w:trackRevisions w:val="false"/>
   <w:defaultTabStop w:val="840"/>
   <w:drawingGridHorizontalSpacing w:val="102"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00BA64C5"/>
     <w:rsid w:val="000226C9"/>
     <w:rsid w:val="00043167"/>
     <w:rsid w:val="00064440"/>
     <w:rsid w:val="00076F92"/>
     <w:rsid w:val="000C3079"/>
     <w:rsid w:val="000E63B2"/>
     <w:rsid w:val="00124401"/>
+    <w:rsid w:val="001835BC"/>
     <w:rsid w:val="0018584D"/>
     <w:rsid w:val="001B6BC8"/>
     <w:rsid w:val="001C4831"/>
     <w:rsid w:val="00275C34"/>
     <w:rsid w:val="002D5193"/>
     <w:rsid w:val="002F77C7"/>
     <w:rsid w:val="00316945"/>
     <w:rsid w:val="003910E6"/>
     <w:rsid w:val="00393AE0"/>
     <w:rsid w:val="003E07F2"/>
     <w:rsid w:val="004366E6"/>
     <w:rsid w:val="00461B55"/>
     <w:rsid w:val="004745D7"/>
     <w:rsid w:val="00486FC2"/>
     <w:rsid w:val="004E1BB0"/>
     <w:rsid w:val="005856B3"/>
     <w:rsid w:val="006031AA"/>
     <w:rsid w:val="00615CC3"/>
     <w:rsid w:val="00637F56"/>
     <w:rsid w:val="006445C1"/>
     <w:rsid w:val="0064759C"/>
     <w:rsid w:val="00647F5C"/>
     <w:rsid w:val="00675195"/>
     <w:rsid w:val="006A5380"/>
     <w:rsid w:val="006C05A9"/>
     <w:rsid w:val="006F626A"/>
     <w:rsid w:val="00720E54"/>
     <w:rsid w:val="007A6720"/>
     <w:rsid w:val="007C7EF1"/>
     <w:rsid w:val="00832398"/>
     <w:rsid w:val="00877106"/>
     <w:rsid w:val="00965A9E"/>
     <w:rsid w:val="00994A1B"/>
     <w:rsid w:val="009C28EF"/>
     <w:rsid w:val="009D0019"/>
     <w:rsid w:val="009D24C4"/>
     <w:rsid w:val="009D3819"/>
     <w:rsid w:val="00A37361"/>
     <w:rsid w:val="00AC1CC8"/>
     <w:rsid w:val="00AC1CD2"/>
     <w:rsid w:val="00AF30FD"/>
     <w:rsid w:val="00B84427"/>
     <w:rsid w:val="00B96CE8"/>
     <w:rsid w:val="00BA64C5"/>
+    <w:rsid w:val="00C440E1"/>
     <w:rsid w:val="00C76E8D"/>
     <w:rsid w:val="00C80504"/>
     <w:rsid w:val="00CB2D10"/>
     <w:rsid w:val="00CF03B2"/>
     <w:rsid w:val="00CF7EF7"/>
     <w:rsid w:val="00D039FE"/>
     <w:rsid w:val="00D059B6"/>
     <w:rsid w:val="00D807E9"/>
     <w:rsid w:val="00D91247"/>
     <w:rsid w:val="00DB5826"/>
     <w:rsid w:val="00DC6B41"/>
     <w:rsid w:val="00DE69AB"/>
+    <w:rsid w:val="00E93FBA"/>
     <w:rsid w:val="00EA72FF"/>
     <w:rsid w:val="00ED055E"/>
     <w:rsid w:val="00F1054D"/>
     <w:rsid w:val="00F40267"/>
     <w:rsid w:val="00F61B37"/>
     <w:rsid w:val="00F82349"/>
     <w:rsid w:val="00FE7216"/>
     <w:rsid w:val="0A986A00"/>
     <w:rsid w:val="0FCC7B8C"/>
     <w:rsid w:val="151D7241"/>
     <w:rsid w:val="17CE51B5"/>
     <w:rsid w:val="183A1303"/>
     <w:rsid w:val="22C789CF"/>
     <w:rsid w:val="322292D8"/>
     <w:rsid w:val="384674BB"/>
     <w:rsid w:val="3E0AFD79"/>
     <w:rsid w:val="6A2FD09D"/>
     <w:rsid w:val="6E3DCBB5"/>
     <w:rsid w:val="6EAE9366"/>
     <w:rsid w:val="75122D7F"/>
     <w:rsid w:val="7AF8F098"/>
     <w:rsid w:val="7D345443"/>
     <w:rsid w:val="7F9C90F5"/>
   </w:rsids>
   <m:mathPr>
@@ -2304,55 +2270,55 @@
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="7B155DE3"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{AFC85D3A-54FC-4217-8A5D-94ACDE4F2FFF}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Century" w:hAnsi="Century" w:eastAsia="ＭＳ 明朝" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -2379,73 +2345,73 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:uiPriority="99" w:semiHidden="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:uiPriority="99" w:semiHidden="1"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -2488,52 +2454,52 @@
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
-    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -2594,173 +2560,173 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:uiPriority="99" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:uiPriority="99" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:styleId="a" w:default="1">
+  <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:kern w:val="2"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="a0" w:default="1">
+  <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="a1" w:default="1">
+  <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="a2" w:default="1">
+  <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a3">
     <w:name w:val="Note Heading"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a4">
     <w:name w:val="Closing"/>
     <w:basedOn w:val="a"/>
     <w:pPr>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a5">
     <w:name w:val="header"/>
     <w:basedOn w:val="a"/>
     <w:rsid w:val="003E07F2"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
       <w:snapToGrid w:val="0"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a6">
     <w:name w:val="footer"/>
     <w:basedOn w:val="a"/>
     <w:rsid w:val="003E07F2"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
       <w:snapToGrid w:val="0"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a7">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="a8"/>
     <w:rsid w:val="00615CC3"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="a8" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="a8">
     <w:name w:val="吹き出し (文字)"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="a7"/>
     <w:rsid w:val="00615CC3"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:kern w:val="2"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office テーマ">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
@@ -2993,54 +2959,70 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="017663da-ba06-4c96-8f40-e9e8c2359512">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="baee070b-a18a-4b1c-8186-f8f149ede11c" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="ドキュメント" ma:contentTypeID="0x01010056EBE366D3DC79489D49093BFC85E815" ma:contentTypeVersion="11" ma:contentTypeDescription="新しいドキュメントを作成します。" ma:contentTypeScope="" ma:versionID="52157cf6b1771fd9346200ffa80bc2fb">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="017663da-ba06-4c96-8f40-e9e8c2359512" xmlns:ns3="baee070b-a18a-4b1c-8186-f8f149ede11c" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="cf96f965e62efabfbec688f16ada963c" ns2:_="" ns3:_="">
     <xsd:import namespace="017663da-ba06-4c96-8f40-e9e8c2359512"/>
     <xsd:import namespace="baee070b-a18a-4b1c-8186-f8f149ede11c"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
@@ -3191,107 +3173,124 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...6 lines deleted...]
-</p:properties>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B0D0A1D6-2AB8-4840-9C6E-69C771B6900A}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="017663da-ba06-4c96-8f40-e9e8c2359512"/>
+    <ds:schemaRef ds:uri="baee070b-a18a-4b1c-8186-f8f149ede11c"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DC06613A-8780-4D7A-8DB3-D64E5267ACE7}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{788FF02D-1B6A-4852-84A0-13ECB543B8F0}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="017663da-ba06-4c96-8f40-e9e8c2359512"/>
+    <ds:schemaRef ds:uri="baee070b-a18a-4b1c-8186-f8f149ede11c"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DA798DD1-25F1-46BE-AB00-0C6178483A23}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
-</file>
-[...10 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B0D0A1D6-2AB8-4840-9C6E-69C771B6900A}"/>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{e296e639-91e9-4bb7-a1e8-7ae7de7d97ca}" enabled="1" method="Privileged" siteId="{a449438d-3606-490b-844f-c4e15e535fca}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-[...9 lines deleted...]
-</ap:Properties>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Template>Normal.dotm</Template>
+  <TotalTime></TotalTime>
+  <Pages>1</Pages>
+  <Words>360</Words>
+  <Characters>230</Characters>
+  <Application>Microsoft Office Word</Application>
+  <DocSecurity>0</DocSecurity>
+  <Lines>1</Lines>
+  <Paragraphs>1</Paragraphs>
+  <ScaleCrop>false</ScaleCrop>
+  <Company/>
+  <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>589</CharactersWithSpaces>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
+</Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>様式⑭</dc:title>
   <dc:subject/>
   <dc:creator>立命館大学</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010056EBE366D3DC79489D49093BFC85E815</vt:lpwstr>
   </property>
 </Properties>
 </file>