--- v0 (2026-04-13)
+++ v1 (2026-06-06)
@@ -5,51 +5,51 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w14:paraId="757C7541" w14:textId="39BB009C" w:rsidR="00461B55" w:rsidRPr="00064440" w:rsidRDefault="00250581" w:rsidP="002D1D0E">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001631CC">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Statement of Reasons and Explanatory Notes Regarding the Use of Business </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
@@ -59,51 +59,51 @@
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>Class(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="001631CC">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>Prior Approval)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D92F550" w14:textId="2C4D0B09" w:rsidR="00461B55" w:rsidRPr="00064440" w:rsidRDefault="00250581">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
-          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>MM</w:t>
       </w:r>
       <w:r w:rsidR="00461B55" w:rsidRPr="00064440">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t xml:space="preserve">　　　</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>DD</w:t>
@@ -148,58 +148,51 @@
         </w:rPr>
         <w:t>Spending Budget Type</w:t>
       </w:r>
       <w:r w:rsidR="0018584D" w:rsidRPr="00064440">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7DC94751" w14:textId="44B30A0F" w:rsidR="00461B55" w:rsidRPr="00064440" w:rsidRDefault="002D1D0E" w:rsidP="00AC1CD2">
       <w:pPr>
         <w:ind w:leftChars="2450" w:left="5000" w:firstLineChars="600" w:firstLine="1224"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002D1D0E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>Department</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Department </w:t>
       </w:r>
       <w:r w:rsidR="00250581" w:rsidRPr="00250581">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>/Position</w:t>
       </w:r>
       <w:r w:rsidR="00461B55" w:rsidRPr="00064440">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2DC1EA49" w14:textId="5B6938F3" w:rsidR="00461B55" w:rsidRPr="00064440" w:rsidRDefault="002D1D0E" w:rsidP="00AC1CD2">
       <w:pPr>
         <w:ind w:leftChars="2450" w:left="5000" w:firstLineChars="600" w:firstLine="1224"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002D1D0E">
@@ -221,51 +214,51 @@
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00250581">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0018584D" w:rsidRPr="00064440">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="422682F2" w14:textId="1EC3049D" w:rsidR="00461B55" w:rsidRPr="00064440" w:rsidRDefault="00250581" w:rsidP="00250581">
       <w:pPr>
         <w:ind w:firstLineChars="150" w:firstLine="306"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00250581">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>In order to carry out this research, we would like to request that business-class flights be covered by the research budget as outlined below.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10943" w:type="dxa"/>
         <w:tblInd w:w="91" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="99" w:type="dxa"/>
@@ -587,51 +580,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">　</w:t>
             </w:r>
             <w:r w:rsidR="00250581" w:rsidRPr="001631CC">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>YYYY</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="46AB871E" w14:textId="6EFEE9D2" w:rsidR="001631CC" w:rsidRPr="001631CC" w:rsidRDefault="001631CC" w:rsidP="3E0AFD79">
             <w:pPr>
               <w:pStyle w:val="a4"/>
               <w:wordWrap w:val="0"/>
               <w:ind w:right="1020"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001631CC">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>From: __________ Airport → To: __________ Airport</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="217D7B05" w14:textId="7DACB916" w:rsidR="00B96CE8" w:rsidRPr="001631CC" w:rsidRDefault="002D1D0E" w:rsidP="001631CC">
             <w:pPr>
               <w:pStyle w:val="a4"/>
               <w:ind w:right="1020"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:color w:val="EE0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -649,58 +642,50 @@
             <w:r w:rsidRPr="001631CC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="001631CC">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:color w:val="EE0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>From: __________ Airport → To: __________ Airport</w:t>
             </w:r>
             <w:r w:rsidRPr="001631CC">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:color w:val="EE0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:br/>
-            </w:r>
-[...6 lines deleted...]
-              </w:rPr>
               <w:t>Transit Airport: ____________________  Transit Time: ______ hours</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0BE5DD84" w14:textId="4876A429" w:rsidR="00CF03B2" w:rsidRPr="001631CC" w:rsidRDefault="002D1D0E" w:rsidP="3E0AFD79">
             <w:pPr>
               <w:pStyle w:val="a4"/>
               <w:wordWrap w:val="0"/>
               <w:ind w:right="1020"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001631CC">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
                 <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               </w:rPr>
               <w:t>Return:</w:t>
@@ -1388,58 +1373,51 @@
           <w:trHeight w:val="67"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10943" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="33E0545B" w14:textId="51054727" w:rsidR="00461B55" w:rsidRPr="00064440" w:rsidRDefault="002D1D0E" w:rsidP="001631CC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002D1D0E">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t>Reason for Expenditure</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">Reason for Expenditure </w:t>
             </w:r>
             <w:r w:rsidR="007A6720" w:rsidRPr="001631CC">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>[</w:t>
             </w:r>
             <w:r w:rsidR="001631CC" w:rsidRPr="001631CC">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:w w:val="90"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">Please describe in detail the necessity of using Business </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="001631CC" w:rsidRPr="001631CC">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
@@ -1463,87 +1441,83 @@
             <w:proofErr w:type="spellStart"/>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="001631CC" w:rsidRPr="001631CC">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:w w:val="90"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>applicable.Submission</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidR="001631CC" w:rsidRPr="001631CC">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:w w:val="90"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> after travel is not </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="001631CC" w:rsidRPr="001631CC">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:w w:val="90"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>permitted.Requests</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidR="001631CC" w:rsidRPr="001631CC">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:w w:val="90"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> that cannot be justified based on general social standards will not be </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="001631CC" w:rsidRPr="001631CC">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:w w:val="90"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>approved.Expenses</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidR="001631CC" w:rsidRPr="001631CC">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:w w:val="90"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> incurred for obtaining medical certificates or related documents cannot be charged to research funds.</w:t>
             </w:r>
             <w:r w:rsidR="007A6720" w:rsidRPr="001631CC">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:w w:val="90"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00064440" w:rsidRPr="00064440" w14:paraId="62E76B76" w14:textId="77777777" w:rsidTr="002D1D0E">
         <w:trPr>
@@ -1828,350 +1802,294 @@
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="183F45A6" w14:textId="77777777" w:rsidR="00D039FE" w:rsidRPr="00064440" w:rsidRDefault="00D039FE" w:rsidP="00353D88">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="57ECF0B6" w14:textId="6E39139F" w:rsidR="007C7EF1" w:rsidRPr="0018584D" w:rsidRDefault="00275C34" w:rsidP="009C28EF">
+    <w:p w14:paraId="57ECF0B6" w14:textId="15D4A01F" w:rsidR="007C7EF1" w:rsidRPr="0018584D" w:rsidRDefault="005C3974" w:rsidP="009C28EF">
       <w:pPr>
         <w:wordWrap w:val="0"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0018584D">
+      <w:r w:rsidRPr="005C3974">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+          <w:szCs w:val="21"/>
+          <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Division of Research Form </w:t>
+      </w:r>
+      <w:r w:rsidR="00C00041" w:rsidRPr="00C00041">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+          <w:szCs w:val="21"/>
+          <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:rPr>
+        <w:t>0103-07_e</w:t>
+      </w:r>
+      <w:r w:rsidR="00D42BCA" w:rsidRPr="00D42BCA">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
           <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:rPr>
-        <w:t>研究部様</w:t>
-[...79 lines deleted...]
-        <w:t>版</w:t>
+        <w:t>, Rev：April 2026</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="007C7EF1" w:rsidRPr="0018584D" w:rsidSect="001631CC">
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="567" w:right="567" w:bottom="851" w:left="567" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="linesAndChars" w:linePitch="360" w:charSpace="-1213"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="101BB72F" w14:textId="77777777" w:rsidR="001B6BC8" w:rsidRDefault="001B6BC8">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="02741E03" w14:textId="77777777" w:rsidR="001B6BC8" w:rsidRDefault="001B6BC8">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Century">
     <w:panose1 w:val="02040604050505020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ 明朝">
     <w:altName w:val="MS Mincho"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ ゴシック">
     <w:altName w:val="MS Gothic"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ Ｐ明朝">
     <w:panose1 w:val="02020600040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="22C3E0E1" w14:textId="77777777" w:rsidR="001B6BC8" w:rsidRDefault="001B6BC8">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="6B2C1E8A" w14:textId="77777777" w:rsidR="001B6BC8" w:rsidRDefault="001B6BC8">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="840"/>
   <w:drawingGridHorizontalSpacing w:val="102"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00BA64C5"/>
     <w:rsid w:val="000226C9"/>
     <w:rsid w:val="00043167"/>
     <w:rsid w:val="00064440"/>
     <w:rsid w:val="00076F92"/>
     <w:rsid w:val="000C3079"/>
     <w:rsid w:val="000E63B2"/>
     <w:rsid w:val="00124401"/>
     <w:rsid w:val="001631CC"/>
+    <w:rsid w:val="0017399A"/>
     <w:rsid w:val="0018584D"/>
     <w:rsid w:val="001A0FA5"/>
     <w:rsid w:val="001B6BC8"/>
     <w:rsid w:val="001C4831"/>
     <w:rsid w:val="00250581"/>
     <w:rsid w:val="00275C34"/>
     <w:rsid w:val="002D1D0E"/>
     <w:rsid w:val="002D5193"/>
     <w:rsid w:val="002F77C7"/>
     <w:rsid w:val="00316945"/>
+    <w:rsid w:val="00341C42"/>
     <w:rsid w:val="003910E6"/>
     <w:rsid w:val="00393AE0"/>
     <w:rsid w:val="003E07F2"/>
     <w:rsid w:val="004366E6"/>
     <w:rsid w:val="00461B55"/>
     <w:rsid w:val="004745D7"/>
     <w:rsid w:val="00486FC2"/>
     <w:rsid w:val="004E1BB0"/>
     <w:rsid w:val="005856B3"/>
+    <w:rsid w:val="005C3974"/>
     <w:rsid w:val="006031AA"/>
     <w:rsid w:val="00615CC3"/>
     <w:rsid w:val="00637F56"/>
     <w:rsid w:val="006445C1"/>
     <w:rsid w:val="0064759C"/>
     <w:rsid w:val="00647F5C"/>
     <w:rsid w:val="00675195"/>
     <w:rsid w:val="006A5380"/>
     <w:rsid w:val="006C05A9"/>
     <w:rsid w:val="006F626A"/>
     <w:rsid w:val="00720E54"/>
+    <w:rsid w:val="0077512F"/>
     <w:rsid w:val="007A6720"/>
     <w:rsid w:val="007C7EF1"/>
     <w:rsid w:val="00832398"/>
     <w:rsid w:val="00877106"/>
     <w:rsid w:val="00965A9E"/>
     <w:rsid w:val="00994A1B"/>
     <w:rsid w:val="009C28EF"/>
     <w:rsid w:val="009D0019"/>
     <w:rsid w:val="009D24C4"/>
     <w:rsid w:val="009D3819"/>
+    <w:rsid w:val="00A0694A"/>
     <w:rsid w:val="00A37361"/>
     <w:rsid w:val="00AC1CC8"/>
     <w:rsid w:val="00AC1CD2"/>
     <w:rsid w:val="00AF30FD"/>
     <w:rsid w:val="00B84427"/>
     <w:rsid w:val="00B96CE8"/>
     <w:rsid w:val="00BA64C5"/>
+    <w:rsid w:val="00C00041"/>
     <w:rsid w:val="00C76E8D"/>
     <w:rsid w:val="00C80504"/>
     <w:rsid w:val="00CB2D10"/>
+    <w:rsid w:val="00CE48A6"/>
     <w:rsid w:val="00CF03B2"/>
     <w:rsid w:val="00CF7EF7"/>
     <w:rsid w:val="00D039FE"/>
     <w:rsid w:val="00D059B6"/>
+    <w:rsid w:val="00D42BCA"/>
     <w:rsid w:val="00D807E9"/>
     <w:rsid w:val="00D91247"/>
     <w:rsid w:val="00DB5826"/>
     <w:rsid w:val="00DC6B41"/>
     <w:rsid w:val="00DE69AB"/>
     <w:rsid w:val="00EA72FF"/>
     <w:rsid w:val="00ED055E"/>
     <w:rsid w:val="00F1054D"/>
     <w:rsid w:val="00F40267"/>
     <w:rsid w:val="00F61B37"/>
     <w:rsid w:val="00F82349"/>
     <w:rsid w:val="00FE7216"/>
     <w:rsid w:val="0A986A00"/>
     <w:rsid w:val="0FCC7B8C"/>
     <w:rsid w:val="151D7241"/>
     <w:rsid w:val="17CE51B5"/>
     <w:rsid w:val="183A1303"/>
     <w:rsid w:val="22C789CF"/>
     <w:rsid w:val="322292D8"/>
     <w:rsid w:val="384674BB"/>
     <w:rsid w:val="3E0AFD79"/>
     <w:rsid w:val="6A2FD09D"/>
     <w:rsid w:val="6E3DCBB5"/>
     <w:rsid w:val="6EAE9366"/>
     <w:rsid w:val="75122D7F"/>
@@ -2190,51 +2108,51 @@
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="7B155DE3"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{AFC85D3A-54FC-4217-8A5D-94ACDE4F2FFF}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
@@ -2592,51 +2510,51 @@
     <w:basedOn w:val="a"/>
     <w:link w:val="a8"/>
     <w:rsid w:val="00615CC3"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="a8">
     <w:name w:val="吹き出し (文字)"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="a7"/>
     <w:rsid w:val="00615CC3"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:kern w:val="2"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
@@ -3154,75 +3072,75 @@
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DA798DD1-25F1-46BE-AB00-0C6178483A23}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{e296e639-91e9-4bb7-a1e8-7ae7de7d97ca}" enabled="1" method="Privileged" siteId="{a449438d-3606-490b-844f-c4e15e535fca}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>231</Words>
-  <Characters>1267</Characters>
+  <Words>232</Words>
+  <Characters>1300</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>10</Lines>
-  <Paragraphs>2</Paragraphs>
+  <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>タイトル</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>様式⑭</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1496</CharactersWithSpaces>
+  <CharactersWithSpaces>1529</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>様式⑭</dc:title>
   <dc:subject/>
   <dc:creator>立命館大学</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010056EBE366D3DC79489D49093BFC85E815</vt:lpwstr>