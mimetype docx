--- v0 (2026-04-13)
+++ v1 (2026-06-06)
@@ -8,51 +8,51 @@
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w14:paraId="3589A74D" w14:textId="0730868E" w:rsidR="00E91874" w:rsidRPr="00501F86" w:rsidRDefault="002D1E27" w:rsidP="00E91874">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002D1E27">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Long-term Stay Travel / Research Progress Report</w:t>
       </w:r>
       <w:r w:rsidR="00501F86" w:rsidRPr="00501F86">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック"/>
@@ -85,51 +85,69 @@
       </w:r>
       <w:r w:rsidR="00501F86" w:rsidRPr="00501F86">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>）</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7CE3FD46" w14:textId="180766FE" w:rsidR="004E0DF6" w:rsidRPr="00C63723" w:rsidRDefault="002D1E27" w:rsidP="004E0DF6">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002D1E27">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
-        <w:t>To the President of Ritsumeikan University</w:t>
+        <w:t xml:space="preserve">To the President of </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002D1E27">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
+          <w:sz w:val="22"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>Ritsumeikan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002D1E27">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
+          <w:sz w:val="22"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> University</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5178717F" w14:textId="77777777" w:rsidR="00021872" w:rsidRDefault="00021872" w:rsidP="00021872">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="142" w:rightFromText="142" w:vertAnchor="text" w:horzAnchor="margin" w:tblpXSpec="center" w:tblpY="-29"/>
         <w:tblW w:w="10431" w:type="dxa"/>
         <w:tblCellMar>
           <w:left w:w="99" w:type="dxa"/>
           <w:right w:w="99" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1323"/>
         <w:gridCol w:w="9108"/>
       </w:tblGrid>
@@ -551,51 +569,51 @@
             <w:r w:rsidR="00263B10" w:rsidRPr="00BD7981">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8696" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6DA09FCA" w14:textId="02E29E82" w:rsidR="00263B10" w:rsidRPr="00BD7981" w:rsidRDefault="002D1E27" w:rsidP="002D1E27">
             <w:pPr>
               <w:ind w:right="105"/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>MM</w:t>
             </w:r>
             <w:r w:rsidR="00263B10">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">　　　　　</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>DD</w:t>
             </w:r>
             <w:r w:rsidR="00263B10">
@@ -732,51 +750,51 @@
       <w:tblGrid>
         <w:gridCol w:w="1891"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="2122"/>
         <w:gridCol w:w="3544"/>
       </w:tblGrid>
       <w:tr w:rsidR="00BC3493" w:rsidRPr="00BD7981" w14:paraId="1DDB62FD" w14:textId="77777777" w:rsidTr="00173578">
         <w:trPr>
           <w:trHeight w:val="490"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1891" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1C0FE634" w14:textId="04BEC53D" w:rsidR="00BC3493" w:rsidRPr="00BD7981" w:rsidRDefault="002D1E27" w:rsidP="007757D6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Budget Title</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="28FF15CF" w14:textId="77777777" w:rsidR="00BC3493" w:rsidRPr="00BD7981" w:rsidRDefault="00BC3493" w:rsidP="00987364">
             <w:pPr>
@@ -930,80 +948,80 @@
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Date (Month/Day)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1A644F6E" w14:textId="705160B7" w:rsidR="00787325" w:rsidRPr="002D1E27" w:rsidRDefault="002D1E27" w:rsidP="000A3CE9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Cencury" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="Cencury"/>
+                <w:rFonts w:ascii="Cencury" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="Cencury" w:hint="eastAsia"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002D1E27">
               <w:rPr>
                 <w:rFonts w:ascii="Cencury" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="Cencury"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Location</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5811" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1547F612" w14:textId="609DF9B4" w:rsidR="00787325" w:rsidRPr="002D1E27" w:rsidRDefault="002D1E27" w:rsidP="008D1CD9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Cencury" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="Cencury"/>
+                <w:rFonts w:ascii="Cencury" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="Cencury" w:hint="eastAsia"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002D1E27">
               <w:rPr>
                 <w:rFonts w:ascii="Cencury" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="Cencury"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Research Details</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1B12662B" w14:textId="0CB3BDA9" w:rsidR="00024499" w:rsidRPr="00DD53A8" w:rsidRDefault="002D1E27" w:rsidP="008B04CA">
@@ -1222,51 +1240,51 @@
               </w:rPr>
               <w:t>＜</w:t>
             </w:r>
             <w:r w:rsidR="00A45C71" w:rsidRPr="00A45C71">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Days without official duties</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>＞</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="549E2419" w14:textId="15FF38FF" w:rsidR="002A520C" w:rsidRPr="00DD53A8" w:rsidRDefault="002A520C" w:rsidP="007C67B7">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">　　</w:t>
             </w:r>
             <w:r w:rsidR="00A45C71">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>DD</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -1788,103 +1806,121 @@
         <w:spacing w:line="200" w:lineRule="exact"/>
         <w:ind w:right="-142" w:firstLineChars="100" w:firstLine="160"/>
         <w:jc w:val="right"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:cs="ＭＳ 明朝"/>
           <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009A3840">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>【</w:t>
       </w:r>
       <w:r w:rsidR="00A45C71" w:rsidRPr="00A45C71">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>If the traveler’s application type is SmartDB, the Research Office will affix seals, convert to PDF, and attach this form and the travel certification at the travel report stage.</w:t>
+        <w:t xml:space="preserve">If the traveler’s application type is </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00A45C71" w:rsidRPr="00A45C71">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>SmartDB</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00A45C71" w:rsidRPr="00A45C71">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>, the Research Office will affix seals, convert to PDF, and attach this form and the travel certification at the travel report stage.</w:t>
       </w:r>
       <w:r w:rsidRPr="009A3840">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>】</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="75BCD7F1" w14:textId="77777777" w:rsidR="003E5D7B" w:rsidRPr="003E5D7B" w:rsidRDefault="003E5D7B" w:rsidP="00386DF5">
       <w:pPr>
         <w:spacing w:line="20" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="003E5D7B" w:rsidRPr="003E5D7B" w:rsidSect="0067341B">
       <w:headerReference w:type="default" r:id="rId11"/>
       <w:footerReference w:type="default" r:id="rId12"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11908" w:h="16841" w:code="9"/>
       <w:pgMar w:top="567" w:right="567" w:bottom="567" w:left="851" w:header="454" w:footer="284" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:linePitch="286"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="6172F78B" w14:textId="77777777" w:rsidR="005A1BB0" w:rsidRDefault="005A1BB0">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="27DC1F76" w14:textId="77777777" w:rsidR="005A1BB0" w:rsidRDefault="005A1BB0">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="ＭＳ 明朝">
     <w:altName w:val="MS Mincho"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ Ｐゴシック">
     <w:panose1 w:val="020B0600070205080204"/>
     <w:charset w:val="80"/>
@@ -1911,212 +1947,158 @@
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ Ｐ明朝">
     <w:panose1 w:val="02020600040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cencury">
     <w:altName w:val="Cambria"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="7EDAC63C" w14:textId="0D4C6B36" w:rsidR="00A455E9" w:rsidRPr="00FF2B30" w:rsidRDefault="00A455E9" w:rsidP="00353E40">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="7EDAC63C" w14:textId="280DB25A" w:rsidR="00A455E9" w:rsidRPr="00FF2B30" w:rsidRDefault="00A455E9" w:rsidP="00353E40">
     <w:pPr>
       <w:pStyle w:val="a4"/>
       <w:wordWrap w:val="0"/>
       <w:ind w:right="64"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00FF2B30">
       <w:rPr>
         <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve">　</w:t>
     </w:r>
-    <w:r w:rsidRPr="00FF2B30">
+    <w:r w:rsidR="007F03DC" w:rsidRPr="007F03DC">
+      <w:rPr>
+        <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:rPr>
+      <w:t>Division of Research Form</w:t>
+    </w:r>
+    <w:r w:rsidR="007F03DC" w:rsidRPr="007F03DC">
+      <w:rPr>
+        <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidR="00442996" w:rsidRPr="00442996">
+      <w:rPr>
+        <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:rPr>
+      <w:t>0103-08_e</w:t>
+    </w:r>
+    <w:r w:rsidR="007F03DC" w:rsidRPr="007F03DC">
       <w:rPr>
         <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:rPr>
-      <w:t>研究部様式</w:t>
+      <w:t>, Rev</w:t>
     </w:r>
-    <w:r w:rsidR="00CF0BAB" w:rsidRPr="00024499">
+    <w:r w:rsidR="007F03DC" w:rsidRPr="007F03DC">
       <w:rPr>
         <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:rPr>
-      <w:t>2-</w:t>
-[...80 lines deleted...]
-      <w:t>版</w:t>
+      <w:t>：April 2026</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="6031BC65" w14:textId="77777777" w:rsidR="005A1BB0" w:rsidRDefault="005A1BB0">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="1EA07A2D" w14:textId="77777777" w:rsidR="005A1BB0" w:rsidRDefault="005A1BB0">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="2F99335F" w14:textId="77777777" w:rsidR="00573B57" w:rsidRPr="00573B57" w:rsidRDefault="00573B57" w:rsidP="00573B57">
     <w:pPr>
       <w:pStyle w:val="a3"/>
       <w:spacing w:line="100" w:lineRule="exact"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="01BA6C23"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C3CAD390"/>
     <w:lvl w:ilvl="0" w:tplc="BF4E8A64">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="□"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="420"/>
         </w:tabs>
         <w:ind w:left="420" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman" w:hint="eastAsia"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0409000B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2623,56 +2605,56 @@
           <w:tab w:val="num" w:pos="3780"/>
         </w:tabs>
         <w:ind w:left="3780" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1701735412">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="58555901">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1829978615">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1623926799">
     <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
-  <w:proofState w:grammar="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="840"/>
   <w:drawingGridHorizontalSpacing w:val="105"/>
   <w:drawingGridVerticalSpacing w:val="143"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
@@ -2708,50 +2690,51 @@
     <w:rsid w:val="000A3CE9"/>
     <w:rsid w:val="000C0C56"/>
     <w:rsid w:val="000D586D"/>
     <w:rsid w:val="000E182D"/>
     <w:rsid w:val="000E73B0"/>
     <w:rsid w:val="000F6FDB"/>
     <w:rsid w:val="0010568A"/>
     <w:rsid w:val="0011583C"/>
     <w:rsid w:val="00120788"/>
     <w:rsid w:val="001263D0"/>
     <w:rsid w:val="001311DC"/>
     <w:rsid w:val="0013200C"/>
     <w:rsid w:val="0013788B"/>
     <w:rsid w:val="00163660"/>
     <w:rsid w:val="00167FDE"/>
     <w:rsid w:val="00173578"/>
     <w:rsid w:val="00177A39"/>
     <w:rsid w:val="00186CEE"/>
     <w:rsid w:val="00190224"/>
     <w:rsid w:val="001A0FA5"/>
     <w:rsid w:val="001A5178"/>
     <w:rsid w:val="001B21A9"/>
     <w:rsid w:val="001B7E65"/>
     <w:rsid w:val="001B7FB4"/>
     <w:rsid w:val="001C0F7F"/>
+    <w:rsid w:val="001D4606"/>
     <w:rsid w:val="001D47A5"/>
     <w:rsid w:val="001D4D8D"/>
     <w:rsid w:val="002021D0"/>
     <w:rsid w:val="002042D0"/>
     <w:rsid w:val="00213556"/>
     <w:rsid w:val="00214AC5"/>
     <w:rsid w:val="00216604"/>
     <w:rsid w:val="00223013"/>
     <w:rsid w:val="00231C9A"/>
     <w:rsid w:val="00234A92"/>
     <w:rsid w:val="002407E1"/>
     <w:rsid w:val="00243B6C"/>
     <w:rsid w:val="00246365"/>
     <w:rsid w:val="00247D1C"/>
     <w:rsid w:val="00263B10"/>
     <w:rsid w:val="002743FA"/>
     <w:rsid w:val="0027767C"/>
     <w:rsid w:val="00277ADB"/>
     <w:rsid w:val="00281448"/>
     <w:rsid w:val="00291ABE"/>
     <w:rsid w:val="002A05F5"/>
     <w:rsid w:val="002A520C"/>
     <w:rsid w:val="002B02D6"/>
     <w:rsid w:val="002C1AA0"/>
     <w:rsid w:val="002D100D"/>
@@ -2771,118 +2754,121 @@
     <w:rsid w:val="0036131E"/>
     <w:rsid w:val="003644B6"/>
     <w:rsid w:val="003646C8"/>
     <w:rsid w:val="003648B2"/>
     <w:rsid w:val="00371DE3"/>
     <w:rsid w:val="003732D8"/>
     <w:rsid w:val="00374025"/>
     <w:rsid w:val="00383400"/>
     <w:rsid w:val="00386DF5"/>
     <w:rsid w:val="00393301"/>
     <w:rsid w:val="0039660E"/>
     <w:rsid w:val="00397667"/>
     <w:rsid w:val="003A40AE"/>
     <w:rsid w:val="003A57DF"/>
     <w:rsid w:val="003C279F"/>
     <w:rsid w:val="003E3D5F"/>
     <w:rsid w:val="003E57D0"/>
     <w:rsid w:val="003E5D7B"/>
     <w:rsid w:val="003E7CCC"/>
     <w:rsid w:val="003F2EB4"/>
     <w:rsid w:val="004124A7"/>
     <w:rsid w:val="004130E4"/>
     <w:rsid w:val="00414BC2"/>
     <w:rsid w:val="0042404C"/>
     <w:rsid w:val="004271D0"/>
+    <w:rsid w:val="00442996"/>
     <w:rsid w:val="004511DF"/>
     <w:rsid w:val="0045189F"/>
     <w:rsid w:val="00454A28"/>
     <w:rsid w:val="004639F6"/>
     <w:rsid w:val="00475913"/>
     <w:rsid w:val="0048776A"/>
     <w:rsid w:val="004C7907"/>
     <w:rsid w:val="004E0DF6"/>
     <w:rsid w:val="004E2B87"/>
     <w:rsid w:val="004E3B67"/>
     <w:rsid w:val="004F5295"/>
     <w:rsid w:val="00501F86"/>
     <w:rsid w:val="005029B7"/>
     <w:rsid w:val="00515796"/>
     <w:rsid w:val="00541773"/>
     <w:rsid w:val="00553FFE"/>
     <w:rsid w:val="0055535E"/>
     <w:rsid w:val="00562747"/>
     <w:rsid w:val="00573B57"/>
     <w:rsid w:val="00581818"/>
     <w:rsid w:val="00581898"/>
     <w:rsid w:val="005844F8"/>
     <w:rsid w:val="0058712B"/>
     <w:rsid w:val="0059215B"/>
     <w:rsid w:val="00596AB3"/>
     <w:rsid w:val="005A1BB0"/>
     <w:rsid w:val="005A5D64"/>
     <w:rsid w:val="005C21E9"/>
     <w:rsid w:val="005D1966"/>
     <w:rsid w:val="005D1B69"/>
     <w:rsid w:val="005F1F3B"/>
     <w:rsid w:val="006079C4"/>
+    <w:rsid w:val="00623776"/>
     <w:rsid w:val="0062546C"/>
     <w:rsid w:val="00634B18"/>
     <w:rsid w:val="006356BD"/>
     <w:rsid w:val="00654C4F"/>
     <w:rsid w:val="0066153C"/>
     <w:rsid w:val="006620FA"/>
     <w:rsid w:val="0067341B"/>
     <w:rsid w:val="00673B6F"/>
     <w:rsid w:val="00680EBB"/>
     <w:rsid w:val="00687489"/>
     <w:rsid w:val="00691EB3"/>
     <w:rsid w:val="00692A7D"/>
     <w:rsid w:val="00696C9F"/>
     <w:rsid w:val="00697F32"/>
     <w:rsid w:val="006A274C"/>
     <w:rsid w:val="006A6B39"/>
     <w:rsid w:val="006B04E0"/>
     <w:rsid w:val="006B4126"/>
     <w:rsid w:val="006C19DC"/>
     <w:rsid w:val="006D5F4C"/>
     <w:rsid w:val="006D7287"/>
     <w:rsid w:val="00701C22"/>
     <w:rsid w:val="00712069"/>
     <w:rsid w:val="00730312"/>
     <w:rsid w:val="00746DE1"/>
     <w:rsid w:val="007534E0"/>
     <w:rsid w:val="007570EB"/>
     <w:rsid w:val="00773796"/>
     <w:rsid w:val="007757D6"/>
     <w:rsid w:val="00787325"/>
     <w:rsid w:val="00787AF5"/>
     <w:rsid w:val="00793FA7"/>
     <w:rsid w:val="007A2604"/>
     <w:rsid w:val="007C67B7"/>
     <w:rsid w:val="007E480A"/>
     <w:rsid w:val="007E5ED3"/>
+    <w:rsid w:val="007F03DC"/>
     <w:rsid w:val="00801DAC"/>
     <w:rsid w:val="0080376E"/>
     <w:rsid w:val="00820D76"/>
     <w:rsid w:val="00843D9D"/>
     <w:rsid w:val="0084669D"/>
     <w:rsid w:val="00864CFC"/>
     <w:rsid w:val="00871A48"/>
     <w:rsid w:val="00876A39"/>
     <w:rsid w:val="00880B7C"/>
     <w:rsid w:val="00881703"/>
     <w:rsid w:val="00885796"/>
     <w:rsid w:val="00896E97"/>
     <w:rsid w:val="008A42A9"/>
     <w:rsid w:val="008B04CA"/>
     <w:rsid w:val="008C72E3"/>
     <w:rsid w:val="008D1CD9"/>
     <w:rsid w:val="00900E02"/>
     <w:rsid w:val="00903102"/>
     <w:rsid w:val="00922307"/>
     <w:rsid w:val="009234EB"/>
     <w:rsid w:val="00940E87"/>
     <w:rsid w:val="00940F65"/>
     <w:rsid w:val="00945937"/>
     <w:rsid w:val="00957F73"/>
     <w:rsid w:val="00965DDF"/>
@@ -2923,50 +2909,51 @@
     <w:rsid w:val="00BA4FDD"/>
     <w:rsid w:val="00BA6A36"/>
     <w:rsid w:val="00BC3493"/>
     <w:rsid w:val="00BC3D7E"/>
     <w:rsid w:val="00BD7981"/>
     <w:rsid w:val="00BE2DC0"/>
     <w:rsid w:val="00BF3D94"/>
     <w:rsid w:val="00C00102"/>
     <w:rsid w:val="00C03DC3"/>
     <w:rsid w:val="00C0523C"/>
     <w:rsid w:val="00C138E5"/>
     <w:rsid w:val="00C16FEF"/>
     <w:rsid w:val="00C173F1"/>
     <w:rsid w:val="00C27D4C"/>
     <w:rsid w:val="00C33505"/>
     <w:rsid w:val="00C371F0"/>
     <w:rsid w:val="00C511BB"/>
     <w:rsid w:val="00C5212A"/>
     <w:rsid w:val="00C60E44"/>
     <w:rsid w:val="00C63723"/>
     <w:rsid w:val="00C83296"/>
     <w:rsid w:val="00C8722E"/>
     <w:rsid w:val="00C93EA6"/>
     <w:rsid w:val="00CB348F"/>
     <w:rsid w:val="00CC1A57"/>
+    <w:rsid w:val="00CD183E"/>
     <w:rsid w:val="00CD1A73"/>
     <w:rsid w:val="00CF0BAB"/>
     <w:rsid w:val="00CF39D1"/>
     <w:rsid w:val="00D0449E"/>
     <w:rsid w:val="00D13EA9"/>
     <w:rsid w:val="00D177B6"/>
     <w:rsid w:val="00D205FA"/>
     <w:rsid w:val="00D315E0"/>
     <w:rsid w:val="00D37E81"/>
     <w:rsid w:val="00D47273"/>
     <w:rsid w:val="00D552EA"/>
     <w:rsid w:val="00D56FA2"/>
     <w:rsid w:val="00D615F0"/>
     <w:rsid w:val="00D61C36"/>
     <w:rsid w:val="00D63C84"/>
     <w:rsid w:val="00D77887"/>
     <w:rsid w:val="00DB3DB7"/>
     <w:rsid w:val="00DB5DD5"/>
     <w:rsid w:val="00DC070A"/>
     <w:rsid w:val="00DC4266"/>
     <w:rsid w:val="00DD53A8"/>
     <w:rsid w:val="00DF0107"/>
     <w:rsid w:val="00DF1F25"/>
     <w:rsid w:val="00E015EB"/>
     <w:rsid w:val="00E12CEA"/>
@@ -2974,97 +2961,98 @@
     <w:rsid w:val="00E3622A"/>
     <w:rsid w:val="00E36B25"/>
     <w:rsid w:val="00E52356"/>
     <w:rsid w:val="00E60E4E"/>
     <w:rsid w:val="00E61B29"/>
     <w:rsid w:val="00E709CA"/>
     <w:rsid w:val="00E8101B"/>
     <w:rsid w:val="00E830A2"/>
     <w:rsid w:val="00E91874"/>
     <w:rsid w:val="00E92469"/>
     <w:rsid w:val="00E94959"/>
     <w:rsid w:val="00EA283E"/>
     <w:rsid w:val="00EB4E18"/>
     <w:rsid w:val="00EC7A22"/>
     <w:rsid w:val="00EE7FF1"/>
     <w:rsid w:val="00F00F5F"/>
     <w:rsid w:val="00F011BD"/>
     <w:rsid w:val="00F12B73"/>
     <w:rsid w:val="00F17112"/>
     <w:rsid w:val="00F47796"/>
     <w:rsid w:val="00F55132"/>
     <w:rsid w:val="00F77B8A"/>
     <w:rsid w:val="00F93152"/>
     <w:rsid w:val="00F943BC"/>
     <w:rsid w:val="00F947BC"/>
+    <w:rsid w:val="00F95AF0"/>
     <w:rsid w:val="00FA5FBD"/>
     <w:rsid w:val="00FC204E"/>
     <w:rsid w:val="00FC5A33"/>
     <w:rsid w:val="00FE0DFE"/>
     <w:rsid w:val="00FF2B30"/>
     <w:rsid w:val="00FF3C07"/>
     <w:rsid w:val="12980731"/>
     <w:rsid w:val="2BC99CD2"/>
     <w:rsid w:val="2DAEC436"/>
     <w:rsid w:val="4276DD0A"/>
     <w:rsid w:val="532A4470"/>
     <w:rsid w:val="7D27108B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="4460F517"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{AF22C73D-6C69-4840-A904-3AE5C306C171}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
@@ -3472,51 +3460,51 @@
     <w:rsid w:val="00A02EAF"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="2"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ac">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00A02EAF"/>
     <w:rPr>
       <w:kern w:val="2"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="1831361543">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
@@ -3774,54 +3762,74 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="017663da-ba06-4c96-8f40-e9e8c2359512">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="baee070b-a18a-4b1c-8186-f8f149ede11c" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="ドキュメント" ma:contentTypeID="0x01010056EBE366D3DC79489D49093BFC85E815" ma:contentTypeVersion="11" ma:contentTypeDescription="新しいドキュメントを作成します。" ma:contentTypeScope="" ma:versionID="52157cf6b1771fd9346200ffa80bc2fb">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="017663da-ba06-4c96-8f40-e9e8c2359512" xmlns:ns3="baee070b-a18a-4b1c-8186-f8f149ede11c" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="cf96f965e62efabfbec688f16ada963c" ns2:_="" ns3:_="">
     <xsd:import namespace="017663da-ba06-4c96-8f40-e9e8c2359512"/>
     <xsd:import namespace="baee070b-a18a-4b1c-8186-f8f149ede11c"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
@@ -3972,112 +3980,92 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1BFA83B6-CD18-422D-BCE5-98421C2EDD5C}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7166B3BF-0BD8-4141-BCEC-6716C8EC1B66}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="017663da-ba06-4c96-8f40-e9e8c2359512"/>
+    <ds:schemaRef ds:uri="baee070b-a18a-4b1c-8186-f8f149ede11c"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CAB2938D-8FA9-43F4-916D-A8DA63B921F6}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{40823924-5FAB-47CA-8A29-4A20980AC418}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="017663da-ba06-4c96-8f40-e9e8c2359512"/>
     <ds:schemaRef ds:uri="baee070b-a18a-4b1c-8186-f8f149ede11c"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
-  </ds:schemaRefs>
-[...17 lines deleted...]
-    <ds:schemaRef ds:uri="baee070b-a18a-4b1c-8186-f8f149ede11c"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{e296e639-91e9-4bb7-a1e8-7ae7de7d97ca}" enabled="1" method="Privileged" siteId="{a449438d-3606-490b-844f-c4e15e535fca}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>155</Words>
   <Characters>838</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>6</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>