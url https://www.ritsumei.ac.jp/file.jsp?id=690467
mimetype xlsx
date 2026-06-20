--- v0 (2026-04-20)
+++ v1 (2026-06-20)
@@ -5,70 +5,70 @@
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29029"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\ca03-ns2\学生オフィス\課内共有\【新】11_奨学金（成長支援型・表彰制度・全学奨学金委員会）\20_成長支援型奨学金\Challenge奨学金\2026\01_募集要項・願書等\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{9959536E-E71A-4216-8F19-E2A6C837AE0C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{25379F8D-674B-4EDB-BACA-71B6B61AC134}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="25440" windowHeight="15270" xr2:uid="{B16AF285-6434-49E7-B1BE-8D7234D08313}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{B16AF285-6434-49E7-B1BE-8D7234D08313}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Sheet1!$A$1:$S$144</definedName>
     <definedName name="グローバル教養学部">Sheet1!$AL$2</definedName>
     <definedName name="スポーツ健康科学部">Sheet1!$AH$2</definedName>
     <definedName name="映像学部">Sheet1!$AA$2</definedName>
-    <definedName name="学部">Sheet1!$U$2:$U$16</definedName>
+    <definedName name="学部">Sheet1!$U$2:$U$19</definedName>
     <definedName name="経営学部">Sheet1!$AI$2:$AI$3</definedName>
     <definedName name="経済学部">Sheet1!$AB$2:$AB$3</definedName>
     <definedName name="高度化支援">Sheet1!$X$17:$X$20</definedName>
     <definedName name="国際関係学部">Sheet1!$Y$2:$Y$3</definedName>
     <definedName name="産業社会学部">Sheet1!$X$2</definedName>
     <definedName name="情報理工学部">Sheet1!$AE$2:$AE$6</definedName>
     <definedName name="食マネジメント学部">Sheet1!$AD$2</definedName>
     <definedName name="申請種別">Sheet1!$W$16:$X$16</definedName>
     <definedName name="政策科学部">Sheet1!$AJ$2</definedName>
     <definedName name="生命科学部">Sheet1!$AF$2:$AF$5</definedName>
     <definedName name="総合心理学部">Sheet1!$AK$2</definedName>
     <definedName name="踏み出し支援">Sheet1!$W$17:$W$18</definedName>
     <definedName name="文学部">Sheet1!$Z$2</definedName>
     <definedName name="法学部">Sheet1!$W$2</definedName>
     <definedName name="薬学部">Sheet1!$AG$2:$AG$3</definedName>
     <definedName name="理工学部">Sheet1!$AC$2:$AC$10</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
@@ -251,51 +251,51 @@
             <family val="3"/>
             <charset val="128"/>
           </rPr>
           <t xml:space="preserve">してください。
 </t>
         </r>
         <r>
           <rPr>
             <b/>
             <u/>
             <sz val="11"/>
             <color indexed="81"/>
             <rFont val="MS P ゴシック"/>
             <family val="3"/>
             <charset val="128"/>
           </rPr>
           <t>概要の記載は簡潔（40字以内）にしてください</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="217" uniqueCount="183">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="218" uniqueCount="184">
   <si>
     <t>氏名</t>
     <rPh sb="0" eb="2">
       <t>シメイ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>学部</t>
     <rPh sb="0" eb="2">
       <t>ガクブ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>回生</t>
     <rPh sb="0" eb="2">
       <t>カイセイ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>学科</t>
     <rPh sb="0" eb="2">
       <t>ガッカ</t>
@@ -2171,50 +2171,57 @@
         <family val="3"/>
         <charset val="128"/>
         <scheme val="minor"/>
       </rPr>
       <t>＊文章中に改行・空白は×</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="游ゴシック"/>
         <family val="3"/>
         <charset val="128"/>
         <scheme val="minor"/>
       </rPr>
       <t>）</t>
     </r>
     <rPh sb="5" eb="7">
       <t>カクラン</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>デザイン・アート学部</t>
+  </si>
+  <si>
+    <t>生命科学部</t>
+    <rPh sb="0" eb="5">
+      <t>セイメイカガクブ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="5" formatCode="&quot;¥&quot;#,##0;&quot;¥&quot;\-#,##0"/>
     <numFmt numFmtId="176" formatCode="#,##0_ "/>
   </numFmts>
   <fonts count="41">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
@@ -3273,56 +3280,50 @@
     </xf>
     <xf numFmtId="0" fontId="8" fillId="5" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="5" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="3" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="7" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="8" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="5" fontId="13" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="4" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="5" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="6" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
       <protection locked="0"/>
@@ -3418,50 +3419,56 @@
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="5" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="5" fontId="11" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="5" fontId="11" fillId="3" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="標準" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="1">
     <dxf>
       <font>
         <color theme="8" tint="0.79998168889431442"/>
       </font>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -3478,52 +3485,52 @@
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>352425</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>104775</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>18</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>123825</xdr:rowOff>
     </xdr:to>
     <xdr:grpSp>
       <xdr:nvGrpSpPr>
         <xdr:cNvPr id="4" name="グループ化 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000004000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGrpSpPr/>
       </xdr:nvGrpSpPr>
       <xdr:grpSpPr>
         <a:xfrm>
-          <a:off x="352425" y="104775"/>
-          <a:ext cx="6473825" cy="749300"/>
+          <a:off x="349250" y="101600"/>
+          <a:ext cx="6381750" cy="685800"/>
           <a:chOff x="219075" y="285750"/>
           <a:chExt cx="6305550" cy="733425"/>
         </a:xfrm>
       </xdr:grpSpPr>
       <xdr:pic>
         <xdr:nvPicPr>
           <xdr:cNvPr id="2" name="図 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000002000000}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvPicPr/>
         </xdr:nvPicPr>
         <xdr:blipFill>
           <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:srcRect/>
           <a:stretch>
@@ -3967,52 +3974,52 @@
     <xdr:from>
       <xdr:col>20</xdr:col>
       <xdr:colOff>159231</xdr:colOff>
       <xdr:row>125</xdr:row>
       <xdr:rowOff>665015</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>33</xdr:col>
       <xdr:colOff>162406</xdr:colOff>
       <xdr:row>139</xdr:row>
       <xdr:rowOff>158748</xdr:rowOff>
     </xdr:to>
     <xdr:grpSp>
       <xdr:nvGrpSpPr>
         <xdr:cNvPr id="7" name="グループ化 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7C8C34DB-F963-4534-B621-F6B6230566BF}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGrpSpPr/>
       </xdr:nvGrpSpPr>
       <xdr:grpSpPr>
         <a:xfrm>
-          <a:off x="7641648" y="54195515"/>
-          <a:ext cx="6649508" cy="8224983"/>
+          <a:off x="7544281" y="54338390"/>
+          <a:ext cx="6584950" cy="8244033"/>
           <a:chOff x="7510981" y="54191673"/>
           <a:chExt cx="5637934" cy="8237542"/>
         </a:xfrm>
       </xdr:grpSpPr>
       <xdr:sp macro="" textlink="">
         <xdr:nvSpPr>
           <xdr:cNvPr id="6" name="テキスト ボックス 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E7FEBECF-D3A7-45F8-B72E-890717E55C60}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvSpPr txBox="1"/>
         </xdr:nvSpPr>
         <xdr:spPr>
           <a:xfrm>
             <a:off x="7510981" y="54191673"/>
             <a:ext cx="5637934" cy="8237542"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="lt1"/>
@@ -5438,75 +5445,75 @@
               <a:cs typeface="+mn-cs"/>
             </a:rPr>
             <a:t>してください</a:t>
           </a:r>
           <a:endParaRPr lang="ja-JP" altLang="ja-JP" sz="2800">
             <a:effectLst/>
           </a:endParaRPr>
         </a:p>
         <a:p>
           <a:r>
             <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="2800" b="1">
               <a:solidFill>
                 <a:srgbClr val="FF0000"/>
               </a:solidFill>
             </a:rPr>
             <a:t>小計・総額　再確認</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>19</xdr:col>
-      <xdr:colOff>46386</xdr:colOff>
+      <xdr:colOff>193494</xdr:colOff>
       <xdr:row>0</xdr:row>
-      <xdr:rowOff>31037</xdr:rowOff>
+      <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>34</xdr:col>
-      <xdr:colOff>297216</xdr:colOff>
+      <xdr:colOff>404107</xdr:colOff>
       <xdr:row>89</xdr:row>
-      <xdr:rowOff>46566</xdr:rowOff>
+      <xdr:rowOff>70562</xdr:rowOff>
     </xdr:to>
     <xdr:grpSp>
       <xdr:nvGrpSpPr>
         <xdr:cNvPr id="17" name="グループ化 16">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4CC0C1E9-761B-472A-F2C2-9BA663F7524C}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGrpSpPr/>
       </xdr:nvGrpSpPr>
       <xdr:grpSpPr>
         <a:xfrm>
-          <a:off x="7094886" y="31037"/>
-          <a:ext cx="7764997" cy="31448029"/>
+          <a:off x="7146744" y="0"/>
+          <a:ext cx="7659163" cy="31515762"/>
           <a:chOff x="8456961" y="160650"/>
           <a:chExt cx="7761821" cy="64614111"/>
         </a:xfrm>
       </xdr:grpSpPr>
       <xdr:grpSp>
         <xdr:nvGrpSpPr>
           <xdr:cNvPr id="21" name="グループ化 20">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AF7F5826-E7F2-4A63-89F8-B16995B61C21}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvGrpSpPr/>
         </xdr:nvGrpSpPr>
         <xdr:grpSpPr>
           <a:xfrm>
             <a:off x="8456961" y="160650"/>
             <a:ext cx="7761821" cy="64614111"/>
             <a:chOff x="7308344" y="580923"/>
             <a:chExt cx="7961237" cy="60143544"/>
           </a:xfrm>
         </xdr:grpSpPr>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
@@ -6887,62 +6894,62 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8DB4D32F-6A46-488F-8BC4-38B038B5286E}">
   <sheetPr codeName="Sheet1"/>
   <dimension ref="A1:AO144"/>
   <sheetViews>
-    <sheetView tabSelected="1" view="pageBreakPreview" zoomScale="90" zoomScaleNormal="98" zoomScaleSheetLayoutView="90" workbookViewId="0">
-      <selection activeCell="A17" sqref="A17:S19"/>
+    <sheetView tabSelected="1" view="pageBreakPreview" zoomScale="60" zoomScaleNormal="98" workbookViewId="0">
+      <selection activeCell="E6" sqref="E6:L6"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="18.75"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="18"/>
   <cols>
-    <col min="1" max="17" width="4.875" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="22" max="41" width="5.625" style="8" customWidth="1"/>
+    <col min="1" max="17" width="4.83203125" customWidth="1"/>
+    <col min="18" max="18" width="6.83203125" customWidth="1"/>
+    <col min="19" max="19" width="2.83203125" customWidth="1"/>
+    <col min="20" max="20" width="5.58203125" style="8" customWidth="1"/>
+    <col min="21" max="21" width="18.83203125" style="13" bestFit="1" customWidth="1"/>
+    <col min="22" max="41" width="5.58203125" style="8" customWidth="1"/>
     <col min="42" max="16384" width="9" style="6"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:41">
       <c r="F1" s="1"/>
       <c r="L1" s="2"/>
       <c r="M1" s="3"/>
       <c r="N1" s="3"/>
       <c r="O1" s="4"/>
       <c r="P1" s="3"/>
       <c r="Q1" s="4"/>
       <c r="R1" s="4"/>
       <c r="S1" s="3"/>
       <c r="T1" s="7" t="s">
         <v>138</v>
       </c>
       <c r="U1" s="13" t="s">
         <v>1</v>
       </c>
       <c r="V1" s="8" t="s">
         <v>1</v>
       </c>
       <c r="W1" s="8" t="s">
         <v>139</v>
       </c>
@@ -7034,351 +7041,351 @@
       </c>
       <c r="AG2" s="8" t="s">
         <v>143</v>
       </c>
       <c r="AH2" s="8" t="s">
         <v>28</v>
       </c>
       <c r="AI2" s="8" t="s">
         <v>23</v>
       </c>
       <c r="AJ2" s="8" t="s">
         <v>24</v>
       </c>
       <c r="AK2" s="8" t="s">
         <v>25</v>
       </c>
       <c r="AL2" s="8" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="3" spans="1:41">
       <c r="T3" s="8" t="s">
         <v>144</v>
       </c>
       <c r="U3" s="13" t="s">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="Y3" s="8" t="s">
         <v>145</v>
       </c>
       <c r="AB3" s="8" t="s">
         <v>53</v>
       </c>
       <c r="AC3" s="8" t="s">
         <v>55</v>
       </c>
       <c r="AE3" s="8" t="s">
         <v>63</v>
       </c>
       <c r="AF3" s="8" t="s">
         <v>32</v>
       </c>
       <c r="AG3" s="8" t="s">
         <v>146</v>
       </c>
       <c r="AI3" s="8" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="4" spans="1:41">
       <c r="T4" s="8" t="s">
         <v>50</v>
       </c>
       <c r="U4" s="13" t="s">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="V4" s="8" t="s">
         <v>135</v>
       </c>
       <c r="W4" s="9">
         <f>K98</f>
         <v>0</v>
       </c>
       <c r="AC4" s="8" t="s">
         <v>56</v>
       </c>
       <c r="AE4" s="8" t="s">
         <v>64</v>
       </c>
       <c r="AF4" s="8" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="5" spans="1:41" ht="15" customHeight="1">
       <c r="A5" s="105" t="s">
         <v>98</v>
       </c>
       <c r="B5" s="106"/>
       <c r="C5" s="106"/>
       <c r="D5" s="107"/>
       <c r="E5" s="87"/>
       <c r="F5" s="88"/>
       <c r="G5" s="88"/>
       <c r="H5" s="88"/>
       <c r="I5" s="88"/>
       <c r="J5" s="88"/>
       <c r="K5" s="88"/>
       <c r="L5" s="89"/>
       <c r="M5" s="82" t="s">
         <v>97</v>
       </c>
       <c r="N5" s="83"/>
       <c r="O5" s="122"/>
       <c r="P5" s="122"/>
       <c r="Q5" s="122"/>
       <c r="R5" s="123"/>
       <c r="S5" s="125" t="s">
         <v>160</v>
       </c>
       <c r="T5" s="8" t="s">
         <v>51</v>
       </c>
       <c r="U5" s="13" t="s">
-        <v>140</v>
+        <v>4</v>
       </c>
       <c r="W5" s="9"/>
       <c r="AC5" s="8" t="s">
         <v>57</v>
       </c>
       <c r="AE5" s="8" t="s">
         <v>65</v>
       </c>
       <c r="AF5" s="8" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="6" spans="1:41" ht="30" customHeight="1">
       <c r="A6" s="84" t="s">
         <v>0</v>
       </c>
       <c r="B6" s="86"/>
       <c r="C6" s="86"/>
       <c r="D6" s="85"/>
       <c r="E6" s="77"/>
       <c r="F6" s="78"/>
       <c r="G6" s="78"/>
       <c r="H6" s="78"/>
       <c r="I6" s="78"/>
       <c r="J6" s="78"/>
       <c r="K6" s="78"/>
       <c r="L6" s="79"/>
       <c r="M6" s="84"/>
       <c r="N6" s="85"/>
       <c r="O6" s="122"/>
       <c r="P6" s="122"/>
       <c r="Q6" s="122"/>
       <c r="R6" s="124"/>
       <c r="S6" s="125"/>
       <c r="T6" s="8" t="s">
         <v>52</v>
       </c>
       <c r="U6" s="13" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="V6" s="8" t="s">
         <v>136</v>
       </c>
       <c r="W6" s="8" t="str">
         <f>A69&amp;","&amp;A70&amp;","&amp;A71</f>
         <v>,,</v>
       </c>
       <c r="AC6" s="8" t="s">
         <v>58</v>
       </c>
       <c r="AE6" s="8" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="7" spans="1:41" ht="30" customHeight="1">
       <c r="A7" s="102" t="s">
         <v>96</v>
       </c>
       <c r="B7" s="103"/>
       <c r="C7" s="103"/>
       <c r="D7" s="104"/>
       <c r="E7" s="99"/>
       <c r="F7" s="100"/>
       <c r="G7" s="101"/>
       <c r="H7" s="5" t="s">
         <v>1</v>
       </c>
       <c r="I7" s="76"/>
       <c r="J7" s="76"/>
       <c r="K7" s="76"/>
       <c r="L7" s="76"/>
       <c r="M7" s="5" t="s">
         <v>3</v>
       </c>
       <c r="N7" s="108"/>
       <c r="O7" s="109"/>
       <c r="P7" s="110"/>
       <c r="Q7" s="5" t="s">
         <v>2</v>
       </c>
       <c r="R7" s="111"/>
       <c r="S7" s="112"/>
       <c r="T7" s="10" t="s">
         <v>99</v>
       </c>
       <c r="U7" s="13" t="s">
-        <v>11</v>
+        <v>140</v>
       </c>
       <c r="V7" s="8" t="s">
         <v>137</v>
       </c>
       <c r="W7" s="8" t="str">
         <f>J69&amp;","&amp;J70&amp;","&amp;J71</f>
         <v>,,</v>
       </c>
       <c r="AC7" s="8" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="8" spans="1:41" ht="30" customHeight="1">
       <c r="A8" s="102" t="s">
         <v>157</v>
       </c>
       <c r="B8" s="103"/>
       <c r="C8" s="103"/>
       <c r="D8" s="139"/>
       <c r="E8" s="126"/>
       <c r="F8" s="127"/>
       <c r="G8" s="127"/>
       <c r="H8" s="127"/>
       <c r="I8" s="127"/>
       <c r="J8" s="127"/>
       <c r="K8" s="127"/>
       <c r="L8" s="127"/>
       <c r="M8" s="127"/>
       <c r="N8" s="127"/>
       <c r="O8" s="127"/>
       <c r="P8" s="127"/>
       <c r="Q8" s="127"/>
       <c r="R8" s="127"/>
       <c r="S8" s="128"/>
       <c r="T8" s="10" t="s">
         <v>100</v>
       </c>
       <c r="U8" s="13" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="AC8" s="8" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="9" spans="1:41" ht="30" customHeight="1">
       <c r="A9" s="125" t="s">
         <v>158</v>
       </c>
       <c r="B9" s="125"/>
       <c r="C9" s="125"/>
       <c r="D9" s="125"/>
       <c r="E9" s="126"/>
       <c r="F9" s="127"/>
       <c r="G9" s="127"/>
       <c r="H9" s="127"/>
       <c r="I9" s="127"/>
       <c r="J9" s="127"/>
       <c r="K9" s="127"/>
       <c r="L9" s="127"/>
       <c r="M9" s="127"/>
       <c r="N9" s="127"/>
       <c r="O9" s="127"/>
       <c r="P9" s="127"/>
       <c r="Q9" s="127"/>
       <c r="R9" s="127"/>
       <c r="S9" s="128"/>
       <c r="T9" s="10" t="s">
         <v>147</v>
       </c>
       <c r="U9" s="13" t="s">
-        <v>13</v>
+        <v>6</v>
       </c>
       <c r="AC9" s="8" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="10" spans="1:41" ht="30" customHeight="1">
       <c r="A10" s="125" t="s">
         <v>159</v>
       </c>
       <c r="B10" s="125"/>
       <c r="C10" s="125"/>
       <c r="D10" s="125"/>
       <c r="E10" s="35"/>
       <c r="F10" s="36"/>
       <c r="G10" s="36"/>
       <c r="H10" s="36"/>
       <c r="I10" s="36"/>
       <c r="J10" s="36"/>
       <c r="K10" s="36"/>
       <c r="L10" s="36"/>
       <c r="M10" s="36"/>
       <c r="N10" s="36"/>
       <c r="O10" s="36"/>
       <c r="P10" s="36"/>
       <c r="Q10" s="36"/>
       <c r="R10" s="36"/>
       <c r="S10" s="37"/>
       <c r="T10" s="10" t="s">
         <v>148</v>
       </c>
       <c r="U10" s="13" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="AC10" s="8" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="11" spans="1:41" ht="18.75" customHeight="1">
       <c r="A11" s="56" t="s">
         <v>171</v>
       </c>
       <c r="B11" s="57"/>
       <c r="C11" s="57"/>
       <c r="D11" s="57"/>
       <c r="E11" s="57"/>
       <c r="F11" s="57"/>
       <c r="G11" s="57"/>
       <c r="H11" s="57"/>
       <c r="I11" s="57"/>
       <c r="J11" s="57"/>
       <c r="K11" s="57"/>
       <c r="L11" s="57"/>
       <c r="M11" s="57"/>
       <c r="N11" s="57"/>
       <c r="O11" s="57"/>
       <c r="P11" s="57"/>
       <c r="Q11" s="57"/>
       <c r="R11" s="57"/>
       <c r="S11" s="58"/>
       <c r="T11" s="10" t="s">
         <v>149</v>
       </c>
       <c r="U11" s="13" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="V11" s="8" t="s">
         <v>48</v>
       </c>
       <c r="W11" s="8" t="s">
         <v>67</v>
       </c>
       <c r="X11" s="8" t="s">
         <v>73</v>
       </c>
       <c r="Y11" s="8" t="s">
         <v>75</v>
       </c>
       <c r="Z11" s="8" t="s">
         <v>79</v>
       </c>
       <c r="AA11" s="8" t="s">
         <v>84</v>
       </c>
       <c r="AB11" s="8" t="s">
         <v>86</v>
       </c>
       <c r="AC11" s="8" t="s">
         <v>90</v>
       </c>
@@ -7421,51 +7428,51 @@
     </row>
     <row r="12" spans="1:41" ht="18.75" customHeight="1">
       <c r="A12" s="59"/>
       <c r="B12" s="60"/>
       <c r="C12" s="60"/>
       <c r="D12" s="60"/>
       <c r="E12" s="60"/>
       <c r="F12" s="60"/>
       <c r="G12" s="60"/>
       <c r="H12" s="60"/>
       <c r="I12" s="60"/>
       <c r="J12" s="60"/>
       <c r="K12" s="60"/>
       <c r="L12" s="60"/>
       <c r="M12" s="60"/>
       <c r="N12" s="60"/>
       <c r="O12" s="60"/>
       <c r="P12" s="60"/>
       <c r="Q12" s="60"/>
       <c r="R12" s="60"/>
       <c r="S12" s="61"/>
       <c r="T12" s="10" t="s">
         <v>150</v>
       </c>
       <c r="U12" s="13" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="V12" s="8" t="s">
         <v>49</v>
       </c>
       <c r="W12" s="8" t="s">
         <v>68</v>
       </c>
       <c r="X12" s="8" t="s">
         <v>74</v>
       </c>
       <c r="Y12" s="8" t="s">
         <v>76</v>
       </c>
       <c r="Z12" s="8" t="s">
         <v>80</v>
       </c>
       <c r="AA12" s="8" t="s">
         <v>85</v>
       </c>
       <c r="AB12" s="8" t="s">
         <v>87</v>
       </c>
       <c r="AC12" s="8" t="s">
         <v>91</v>
       </c>
@@ -7508,208 +7515,211 @@
     </row>
     <row r="13" spans="1:41" ht="18.75" customHeight="1">
       <c r="A13" s="62"/>
       <c r="B13" s="63"/>
       <c r="C13" s="63"/>
       <c r="D13" s="63"/>
       <c r="E13" s="63"/>
       <c r="F13" s="63"/>
       <c r="G13" s="63"/>
       <c r="H13" s="63"/>
       <c r="I13" s="63"/>
       <c r="J13" s="63"/>
       <c r="K13" s="63"/>
       <c r="L13" s="63"/>
       <c r="M13" s="63"/>
       <c r="N13" s="63"/>
       <c r="O13" s="63"/>
       <c r="P13" s="63"/>
       <c r="Q13" s="63"/>
       <c r="R13" s="63"/>
       <c r="S13" s="64"/>
       <c r="T13" s="10" t="s">
         <v>151</v>
       </c>
       <c r="U13" s="13" t="s">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="Z13" s="8" t="s">
         <v>81</v>
       </c>
       <c r="AE13" s="8" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="14" spans="1:41" ht="18.75" customHeight="1">
       <c r="A14" s="65"/>
       <c r="B14" s="66"/>
       <c r="C14" s="66"/>
       <c r="D14" s="66"/>
       <c r="E14" s="66"/>
       <c r="F14" s="66"/>
       <c r="G14" s="66"/>
       <c r="H14" s="66"/>
       <c r="I14" s="66"/>
       <c r="J14" s="66"/>
       <c r="K14" s="66"/>
       <c r="L14" s="66"/>
       <c r="M14" s="66"/>
       <c r="N14" s="66"/>
       <c r="O14" s="66"/>
       <c r="P14" s="66"/>
       <c r="Q14" s="66"/>
       <c r="R14" s="66"/>
       <c r="S14" s="67"/>
       <c r="U14" s="13" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="AE14" s="8" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="15" spans="1:41" ht="18.75" customHeight="1">
       <c r="A15" s="56" t="s">
         <v>152</v>
       </c>
       <c r="B15" s="57"/>
       <c r="C15" s="57"/>
       <c r="D15" s="57"/>
       <c r="E15" s="57"/>
       <c r="F15" s="57"/>
       <c r="G15" s="57"/>
       <c r="H15" s="57"/>
       <c r="I15" s="57"/>
       <c r="J15" s="57"/>
       <c r="K15" s="57"/>
       <c r="L15" s="57"/>
       <c r="M15" s="57"/>
       <c r="N15" s="57"/>
       <c r="O15" s="57"/>
       <c r="P15" s="57"/>
       <c r="Q15" s="57"/>
       <c r="R15" s="57"/>
       <c r="S15" s="58"/>
       <c r="U15" s="13" t="s">
-        <v>9</v>
+        <v>183</v>
       </c>
       <c r="AE15" s="8" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="16" spans="1:41" ht="18.75" customHeight="1">
       <c r="A16" s="96" t="s">
         <v>172</v>
       </c>
       <c r="B16" s="97"/>
       <c r="C16" s="97"/>
       <c r="D16" s="97"/>
       <c r="E16" s="97"/>
       <c r="F16" s="97"/>
       <c r="G16" s="97"/>
       <c r="H16" s="97"/>
       <c r="I16" s="97"/>
       <c r="J16" s="97"/>
       <c r="K16" s="97"/>
       <c r="L16" s="97"/>
       <c r="M16" s="97"/>
       <c r="N16" s="97"/>
       <c r="O16" s="97"/>
       <c r="P16" s="97"/>
       <c r="Q16" s="97"/>
       <c r="R16" s="97"/>
       <c r="S16" s="98"/>
       <c r="U16" s="13" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="V16" s="8" t="s">
         <v>133</v>
       </c>
       <c r="W16" s="8" t="s">
         <v>131</v>
       </c>
       <c r="X16" s="8" t="s">
         <v>132</v>
       </c>
     </row>
-    <row r="17" spans="1:24" ht="68.099999999999994" customHeight="1">
+    <row r="17" spans="1:24" ht="68.150000000000006" customHeight="1">
       <c r="A17" s="90"/>
       <c r="B17" s="91"/>
       <c r="C17" s="91"/>
       <c r="D17" s="91"/>
       <c r="E17" s="91"/>
       <c r="F17" s="91"/>
       <c r="G17" s="91"/>
       <c r="H17" s="91"/>
       <c r="I17" s="91"/>
       <c r="J17" s="91"/>
       <c r="K17" s="91"/>
       <c r="L17" s="91"/>
       <c r="M17" s="91"/>
       <c r="N17" s="91"/>
       <c r="O17" s="91"/>
       <c r="P17" s="91"/>
       <c r="Q17" s="91"/>
       <c r="R17" s="91"/>
       <c r="S17" s="92"/>
-      <c r="U17" s="14" t="s">
-        <v>182</v>
+      <c r="U17" s="13" t="s">
+        <v>12</v>
       </c>
       <c r="W17" s="12">
         <v>50000</v>
       </c>
       <c r="X17" s="12">
         <v>50000</v>
       </c>
     </row>
-    <row r="18" spans="1:24" ht="68.099999999999994" customHeight="1">
+    <row r="18" spans="1:24" ht="68.150000000000006" customHeight="1">
       <c r="A18" s="90"/>
       <c r="B18" s="91"/>
       <c r="C18" s="91"/>
       <c r="D18" s="91"/>
       <c r="E18" s="91"/>
       <c r="F18" s="91"/>
       <c r="G18" s="91"/>
       <c r="H18" s="91"/>
       <c r="I18" s="91"/>
       <c r="J18" s="91"/>
       <c r="K18" s="91"/>
       <c r="L18" s="91"/>
       <c r="M18" s="91"/>
       <c r="N18" s="91"/>
       <c r="O18" s="91"/>
       <c r="P18" s="91"/>
       <c r="Q18" s="91"/>
       <c r="R18" s="91"/>
       <c r="S18" s="92"/>
+      <c r="U18" s="14" t="s">
+        <v>182</v>
+      </c>
       <c r="W18" s="12">
         <v>100000</v>
       </c>
       <c r="X18" s="12">
         <v>100000</v>
       </c>
     </row>
-    <row r="19" spans="1:24" ht="68.099999999999994" customHeight="1">
+    <row r="19" spans="1:24" ht="68.150000000000006" customHeight="1">
       <c r="A19" s="93"/>
       <c r="B19" s="94"/>
       <c r="C19" s="94"/>
       <c r="D19" s="94"/>
       <c r="E19" s="94"/>
       <c r="F19" s="94"/>
       <c r="G19" s="94"/>
       <c r="H19" s="94"/>
       <c r="I19" s="94"/>
       <c r="J19" s="94"/>
       <c r="K19" s="94"/>
       <c r="L19" s="94"/>
       <c r="M19" s="94"/>
       <c r="N19" s="94"/>
       <c r="O19" s="94"/>
       <c r="P19" s="94"/>
       <c r="Q19" s="94"/>
       <c r="R19" s="94"/>
       <c r="S19" s="95"/>
       <c r="W19" s="11"/>
       <c r="X19" s="12">
         <v>200000</v>
       </c>
     </row>
     <row r="20" spans="1:24" ht="18.75" customHeight="1">
@@ -7717,201 +7727,201 @@
         <v>173</v>
       </c>
       <c r="B20" s="97"/>
       <c r="C20" s="97"/>
       <c r="D20" s="97"/>
       <c r="E20" s="97"/>
       <c r="F20" s="97"/>
       <c r="G20" s="97"/>
       <c r="H20" s="97"/>
       <c r="I20" s="97"/>
       <c r="J20" s="97"/>
       <c r="K20" s="97"/>
       <c r="L20" s="97"/>
       <c r="M20" s="97"/>
       <c r="N20" s="97"/>
       <c r="O20" s="97"/>
       <c r="P20" s="97"/>
       <c r="Q20" s="97"/>
       <c r="R20" s="97"/>
       <c r="S20" s="98"/>
       <c r="W20" s="11"/>
       <c r="X20" s="12">
         <v>300000</v>
       </c>
     </row>
-    <row r="21" spans="1:24" ht="68.099999999999994" customHeight="1">
+    <row r="21" spans="1:24" ht="68.150000000000006" customHeight="1">
       <c r="A21" s="90"/>
       <c r="B21" s="91"/>
       <c r="C21" s="91"/>
       <c r="D21" s="91"/>
       <c r="E21" s="91"/>
       <c r="F21" s="91"/>
       <c r="G21" s="91"/>
       <c r="H21" s="91"/>
       <c r="I21" s="91"/>
       <c r="J21" s="91"/>
       <c r="K21" s="91"/>
       <c r="L21" s="91"/>
       <c r="M21" s="91"/>
       <c r="N21" s="91"/>
       <c r="O21" s="91"/>
       <c r="P21" s="91"/>
       <c r="Q21" s="91"/>
       <c r="R21" s="91"/>
       <c r="S21" s="92"/>
       <c r="T21" s="10"/>
     </row>
-    <row r="22" spans="1:24" ht="68.099999999999994" customHeight="1">
+    <row r="22" spans="1:24" ht="68.150000000000006" customHeight="1">
       <c r="A22" s="90"/>
       <c r="B22" s="91"/>
       <c r="C22" s="91"/>
       <c r="D22" s="91"/>
       <c r="E22" s="91"/>
       <c r="F22" s="91"/>
       <c r="G22" s="91"/>
       <c r="H22" s="91"/>
       <c r="I22" s="91"/>
       <c r="J22" s="91"/>
       <c r="K22" s="91"/>
       <c r="L22" s="91"/>
       <c r="M22" s="91"/>
       <c r="N22" s="91"/>
       <c r="O22" s="91"/>
       <c r="P22" s="91"/>
       <c r="Q22" s="91"/>
       <c r="R22" s="91"/>
       <c r="S22" s="92"/>
     </row>
-    <row r="23" spans="1:24" ht="68.099999999999994" customHeight="1">
+    <row r="23" spans="1:24" ht="68.150000000000006" customHeight="1">
       <c r="A23" s="93"/>
       <c r="B23" s="94"/>
       <c r="C23" s="94"/>
       <c r="D23" s="94"/>
       <c r="E23" s="94"/>
       <c r="F23" s="94"/>
       <c r="G23" s="94"/>
       <c r="H23" s="94"/>
       <c r="I23" s="94"/>
       <c r="J23" s="94"/>
       <c r="K23" s="94"/>
       <c r="L23" s="94"/>
       <c r="M23" s="94"/>
       <c r="N23" s="94"/>
       <c r="O23" s="94"/>
       <c r="P23" s="94"/>
       <c r="Q23" s="94"/>
       <c r="R23" s="94"/>
       <c r="S23" s="95"/>
     </row>
     <row r="24" spans="1:24" ht="57" customHeight="1">
       <c r="A24" s="44" t="s">
         <v>174</v>
       </c>
       <c r="B24" s="45"/>
       <c r="C24" s="45"/>
       <c r="D24" s="45"/>
       <c r="E24" s="45"/>
       <c r="F24" s="45"/>
       <c r="G24" s="45"/>
       <c r="H24" s="45"/>
       <c r="I24" s="45"/>
       <c r="J24" s="45"/>
       <c r="K24" s="45"/>
       <c r="L24" s="45"/>
       <c r="M24" s="45"/>
       <c r="N24" s="45"/>
       <c r="O24" s="45"/>
       <c r="P24" s="45"/>
       <c r="Q24" s="45"/>
       <c r="R24" s="45"/>
       <c r="S24" s="46"/>
     </row>
-    <row r="25" spans="1:24" ht="68.099999999999994" customHeight="1">
+    <row r="25" spans="1:24" ht="68.150000000000006" customHeight="1">
       <c r="A25" s="113"/>
       <c r="B25" s="114"/>
       <c r="C25" s="114"/>
       <c r="D25" s="114"/>
       <c r="E25" s="114"/>
       <c r="F25" s="114"/>
       <c r="G25" s="114"/>
       <c r="H25" s="114"/>
       <c r="I25" s="114"/>
       <c r="J25" s="114"/>
       <c r="K25" s="114"/>
       <c r="L25" s="114"/>
       <c r="M25" s="114"/>
       <c r="N25" s="114"/>
       <c r="O25" s="114"/>
       <c r="P25" s="114"/>
       <c r="Q25" s="114"/>
       <c r="R25" s="114"/>
       <c r="S25" s="115"/>
     </row>
-    <row r="26" spans="1:24" ht="68.099999999999994" customHeight="1">
+    <row r="26" spans="1:24" ht="68.150000000000006" customHeight="1">
       <c r="A26" s="116"/>
       <c r="B26" s="117"/>
       <c r="C26" s="117"/>
       <c r="D26" s="117"/>
       <c r="E26" s="117"/>
       <c r="F26" s="117"/>
       <c r="G26" s="117"/>
       <c r="H26" s="117"/>
       <c r="I26" s="117"/>
       <c r="J26" s="117"/>
       <c r="K26" s="117"/>
       <c r="L26" s="117"/>
       <c r="M26" s="117"/>
       <c r="N26" s="117"/>
       <c r="O26" s="117"/>
       <c r="P26" s="117"/>
       <c r="Q26" s="117"/>
       <c r="R26" s="117"/>
       <c r="S26" s="118"/>
     </row>
-    <row r="27" spans="1:24" ht="68.099999999999994" customHeight="1">
+    <row r="27" spans="1:24" ht="68.150000000000006" customHeight="1">
       <c r="A27" s="116"/>
       <c r="B27" s="117"/>
       <c r="C27" s="117"/>
       <c r="D27" s="117"/>
       <c r="E27" s="117"/>
       <c r="F27" s="117"/>
       <c r="G27" s="117"/>
       <c r="H27" s="117"/>
       <c r="I27" s="117"/>
       <c r="J27" s="117"/>
       <c r="K27" s="117"/>
       <c r="L27" s="117"/>
       <c r="M27" s="117"/>
       <c r="N27" s="117"/>
       <c r="O27" s="117"/>
       <c r="P27" s="117"/>
       <c r="Q27" s="117"/>
       <c r="R27" s="117"/>
       <c r="S27" s="118"/>
     </row>
-    <row r="28" spans="1:24" ht="68.099999999999994" customHeight="1">
+    <row r="28" spans="1:24" ht="68.150000000000006" customHeight="1">
       <c r="A28" s="119"/>
       <c r="B28" s="120"/>
       <c r="C28" s="120"/>
       <c r="D28" s="120"/>
       <c r="E28" s="120"/>
       <c r="F28" s="120"/>
       <c r="G28" s="120"/>
       <c r="H28" s="120"/>
       <c r="I28" s="120"/>
       <c r="J28" s="120"/>
       <c r="K28" s="120"/>
       <c r="L28" s="120"/>
       <c r="M28" s="120"/>
       <c r="N28" s="120"/>
       <c r="O28" s="120"/>
       <c r="P28" s="120"/>
       <c r="Q28" s="120"/>
       <c r="R28" s="120"/>
       <c r="S28" s="121"/>
     </row>
     <row r="29" spans="1:24" ht="57" customHeight="1">
       <c r="A29" s="80" t="s">
         <v>164</v>
       </c>
       <c r="B29" s="80"/>
@@ -7934,1613 +7944,1613 @@
       <c r="S29" s="80"/>
     </row>
     <row r="30" spans="1:24" ht="18.75" customHeight="1">
       <c r="A30" s="81" t="s">
         <v>175</v>
       </c>
       <c r="B30" s="81"/>
       <c r="C30" s="81"/>
       <c r="D30" s="81"/>
       <c r="E30" s="81"/>
       <c r="F30" s="81"/>
       <c r="G30" s="81"/>
       <c r="H30" s="81"/>
       <c r="I30" s="81"/>
       <c r="J30" s="81"/>
       <c r="K30" s="81"/>
       <c r="L30" s="81"/>
       <c r="M30" s="81"/>
       <c r="N30" s="81"/>
       <c r="O30" s="81"/>
       <c r="P30" s="81"/>
       <c r="Q30" s="81"/>
       <c r="R30" s="81"/>
       <c r="S30" s="81"/>
     </row>
-    <row r="31" spans="1:24" ht="16.7" customHeight="1">
+    <row r="31" spans="1:24" ht="16.75" customHeight="1">
       <c r="A31" s="68" t="s">
         <v>112</v>
       </c>
       <c r="B31" s="39"/>
       <c r="C31" s="47"/>
       <c r="D31" s="48"/>
       <c r="E31" s="48"/>
       <c r="F31" s="48"/>
       <c r="G31" s="48"/>
       <c r="H31" s="48"/>
       <c r="I31" s="48"/>
       <c r="J31" s="48"/>
       <c r="K31" s="48"/>
       <c r="L31" s="48"/>
       <c r="M31" s="48"/>
       <c r="N31" s="48"/>
       <c r="O31" s="48"/>
       <c r="P31" s="48"/>
       <c r="Q31" s="48"/>
       <c r="R31" s="48"/>
       <c r="S31" s="49"/>
     </row>
-    <row r="32" spans="1:24" ht="16.7" customHeight="1">
+    <row r="32" spans="1:24" ht="16.75" customHeight="1">
       <c r="A32" s="40"/>
       <c r="B32" s="41"/>
       <c r="C32" s="50"/>
       <c r="D32" s="51"/>
       <c r="E32" s="51"/>
       <c r="F32" s="51"/>
       <c r="G32" s="51"/>
       <c r="H32" s="51"/>
       <c r="I32" s="51"/>
       <c r="J32" s="51"/>
       <c r="K32" s="51"/>
       <c r="L32" s="51"/>
       <c r="M32" s="51"/>
       <c r="N32" s="51"/>
       <c r="O32" s="51"/>
       <c r="P32" s="51"/>
       <c r="Q32" s="51"/>
       <c r="R32" s="51"/>
       <c r="S32" s="52"/>
     </row>
-    <row r="33" spans="1:19" ht="16.7" customHeight="1">
+    <row r="33" spans="1:19" ht="16.75" customHeight="1">
       <c r="A33" s="42"/>
       <c r="B33" s="43"/>
       <c r="C33" s="53"/>
       <c r="D33" s="54"/>
       <c r="E33" s="54"/>
       <c r="F33" s="54"/>
       <c r="G33" s="54"/>
       <c r="H33" s="54"/>
       <c r="I33" s="54"/>
       <c r="J33" s="54"/>
       <c r="K33" s="54"/>
       <c r="L33" s="54"/>
       <c r="M33" s="54"/>
       <c r="N33" s="54"/>
       <c r="O33" s="54"/>
       <c r="P33" s="54"/>
       <c r="Q33" s="54"/>
       <c r="R33" s="54"/>
       <c r="S33" s="55"/>
     </row>
-    <row r="34" spans="1:19" ht="16.7" customHeight="1">
+    <row r="34" spans="1:19" ht="16.75" customHeight="1">
       <c r="A34" s="38" t="s">
         <v>101</v>
       </c>
       <c r="B34" s="39"/>
       <c r="C34" s="47"/>
       <c r="D34" s="48"/>
       <c r="E34" s="48"/>
       <c r="F34" s="48"/>
       <c r="G34" s="48"/>
       <c r="H34" s="48"/>
       <c r="I34" s="48"/>
       <c r="J34" s="48"/>
       <c r="K34" s="48"/>
       <c r="L34" s="48"/>
       <c r="M34" s="48"/>
       <c r="N34" s="48"/>
       <c r="O34" s="48"/>
       <c r="P34" s="48"/>
       <c r="Q34" s="48"/>
       <c r="R34" s="48"/>
       <c r="S34" s="49"/>
     </row>
-    <row r="35" spans="1:19" ht="16.7" customHeight="1">
+    <row r="35" spans="1:19" ht="16.75" customHeight="1">
       <c r="A35" s="40"/>
       <c r="B35" s="41"/>
       <c r="C35" s="50"/>
       <c r="D35" s="51"/>
       <c r="E35" s="51"/>
       <c r="F35" s="51"/>
       <c r="G35" s="51"/>
       <c r="H35" s="51"/>
       <c r="I35" s="51"/>
       <c r="J35" s="51"/>
       <c r="K35" s="51"/>
       <c r="L35" s="51"/>
       <c r="M35" s="51"/>
       <c r="N35" s="51"/>
       <c r="O35" s="51"/>
       <c r="P35" s="51"/>
       <c r="Q35" s="51"/>
       <c r="R35" s="51"/>
       <c r="S35" s="52"/>
     </row>
-    <row r="36" spans="1:19" ht="16.7" customHeight="1">
+    <row r="36" spans="1:19" ht="16.75" customHeight="1">
       <c r="A36" s="42"/>
       <c r="B36" s="43"/>
       <c r="C36" s="53"/>
       <c r="D36" s="54"/>
       <c r="E36" s="54"/>
       <c r="F36" s="54"/>
       <c r="G36" s="54"/>
       <c r="H36" s="54"/>
       <c r="I36" s="54"/>
       <c r="J36" s="54"/>
       <c r="K36" s="54"/>
       <c r="L36" s="54"/>
       <c r="M36" s="54"/>
       <c r="N36" s="54"/>
       <c r="O36" s="54"/>
       <c r="P36" s="54"/>
       <c r="Q36" s="54"/>
       <c r="R36" s="54"/>
       <c r="S36" s="55"/>
     </row>
-    <row r="37" spans="1:19" ht="16.7" customHeight="1">
+    <row r="37" spans="1:19" ht="16.75" customHeight="1">
       <c r="A37" s="38" t="s">
         <v>103</v>
       </c>
       <c r="B37" s="39"/>
       <c r="C37" s="47"/>
       <c r="D37" s="48"/>
       <c r="E37" s="48"/>
       <c r="F37" s="48"/>
       <c r="G37" s="48"/>
       <c r="H37" s="48"/>
       <c r="I37" s="48"/>
       <c r="J37" s="48"/>
       <c r="K37" s="48"/>
       <c r="L37" s="48"/>
       <c r="M37" s="48"/>
       <c r="N37" s="48"/>
       <c r="O37" s="48"/>
       <c r="P37" s="48"/>
       <c r="Q37" s="48"/>
       <c r="R37" s="48"/>
       <c r="S37" s="49"/>
     </row>
-    <row r="38" spans="1:19" ht="16.7" customHeight="1">
+    <row r="38" spans="1:19" ht="16.75" customHeight="1">
       <c r="A38" s="40"/>
       <c r="B38" s="41"/>
       <c r="C38" s="50"/>
       <c r="D38" s="51"/>
       <c r="E38" s="51"/>
       <c r="F38" s="51"/>
       <c r="G38" s="51"/>
       <c r="H38" s="51"/>
       <c r="I38" s="51"/>
       <c r="J38" s="51"/>
       <c r="K38" s="51"/>
       <c r="L38" s="51"/>
       <c r="M38" s="51"/>
       <c r="N38" s="51"/>
       <c r="O38" s="51"/>
       <c r="P38" s="51"/>
       <c r="Q38" s="51"/>
       <c r="R38" s="51"/>
       <c r="S38" s="52"/>
     </row>
-    <row r="39" spans="1:19" ht="16.7" customHeight="1">
+    <row r="39" spans="1:19" ht="16.75" customHeight="1">
       <c r="A39" s="42"/>
       <c r="B39" s="43"/>
       <c r="C39" s="53"/>
       <c r="D39" s="54"/>
       <c r="E39" s="54"/>
       <c r="F39" s="54"/>
       <c r="G39" s="54"/>
       <c r="H39" s="54"/>
       <c r="I39" s="54"/>
       <c r="J39" s="54"/>
       <c r="K39" s="54"/>
       <c r="L39" s="54"/>
       <c r="M39" s="54"/>
       <c r="N39" s="54"/>
       <c r="O39" s="54"/>
       <c r="P39" s="54"/>
       <c r="Q39" s="54"/>
       <c r="R39" s="54"/>
       <c r="S39" s="55"/>
     </row>
-    <row r="40" spans="1:19" ht="16.7" customHeight="1">
+    <row r="40" spans="1:19" ht="16.75" customHeight="1">
       <c r="A40" s="38" t="s">
         <v>104</v>
       </c>
       <c r="B40" s="39"/>
       <c r="C40" s="47"/>
       <c r="D40" s="48"/>
       <c r="E40" s="48"/>
       <c r="F40" s="48"/>
       <c r="G40" s="48"/>
       <c r="H40" s="48"/>
       <c r="I40" s="48"/>
       <c r="J40" s="48"/>
       <c r="K40" s="48"/>
       <c r="L40" s="48"/>
       <c r="M40" s="48"/>
       <c r="N40" s="48"/>
       <c r="O40" s="48"/>
       <c r="P40" s="48"/>
       <c r="Q40" s="48"/>
       <c r="R40" s="48"/>
       <c r="S40" s="49"/>
     </row>
-    <row r="41" spans="1:19" ht="16.7" customHeight="1">
+    <row r="41" spans="1:19" ht="16.75" customHeight="1">
       <c r="A41" s="40"/>
       <c r="B41" s="41"/>
       <c r="C41" s="50"/>
       <c r="D41" s="51"/>
       <c r="E41" s="51"/>
       <c r="F41" s="51"/>
       <c r="G41" s="51"/>
       <c r="H41" s="51"/>
       <c r="I41" s="51"/>
       <c r="J41" s="51"/>
       <c r="K41" s="51"/>
       <c r="L41" s="51"/>
       <c r="M41" s="51"/>
       <c r="N41" s="51"/>
       <c r="O41" s="51"/>
       <c r="P41" s="51"/>
       <c r="Q41" s="51"/>
       <c r="R41" s="51"/>
       <c r="S41" s="52"/>
     </row>
-    <row r="42" spans="1:19" ht="16.7" customHeight="1">
+    <row r="42" spans="1:19" ht="16.75" customHeight="1">
       <c r="A42" s="42"/>
       <c r="B42" s="43"/>
       <c r="C42" s="53"/>
       <c r="D42" s="54"/>
       <c r="E42" s="54"/>
       <c r="F42" s="54"/>
       <c r="G42" s="54"/>
       <c r="H42" s="54"/>
       <c r="I42" s="54"/>
       <c r="J42" s="54"/>
       <c r="K42" s="54"/>
       <c r="L42" s="54"/>
       <c r="M42" s="54"/>
       <c r="N42" s="54"/>
       <c r="O42" s="54"/>
       <c r="P42" s="54"/>
       <c r="Q42" s="54"/>
       <c r="R42" s="54"/>
       <c r="S42" s="55"/>
     </row>
-    <row r="43" spans="1:19" ht="16.7" customHeight="1">
+    <row r="43" spans="1:19" ht="16.75" customHeight="1">
       <c r="A43" s="38" t="s">
         <v>105</v>
       </c>
       <c r="B43" s="39"/>
       <c r="C43" s="47"/>
       <c r="D43" s="48"/>
       <c r="E43" s="48"/>
       <c r="F43" s="48"/>
       <c r="G43" s="48"/>
       <c r="H43" s="48"/>
       <c r="I43" s="48"/>
       <c r="J43" s="48"/>
       <c r="K43" s="48"/>
       <c r="L43" s="48"/>
       <c r="M43" s="48"/>
       <c r="N43" s="48"/>
       <c r="O43" s="48"/>
       <c r="P43" s="48"/>
       <c r="Q43" s="48"/>
       <c r="R43" s="48"/>
       <c r="S43" s="49"/>
     </row>
-    <row r="44" spans="1:19" ht="16.7" customHeight="1">
+    <row r="44" spans="1:19" ht="16.75" customHeight="1">
       <c r="A44" s="40"/>
       <c r="B44" s="41"/>
       <c r="C44" s="50"/>
       <c r="D44" s="51"/>
       <c r="E44" s="51"/>
       <c r="F44" s="51"/>
       <c r="G44" s="51"/>
       <c r="H44" s="51"/>
       <c r="I44" s="51"/>
       <c r="J44" s="51"/>
       <c r="K44" s="51"/>
       <c r="L44" s="51"/>
       <c r="M44" s="51"/>
       <c r="N44" s="51"/>
       <c r="O44" s="51"/>
       <c r="P44" s="51"/>
       <c r="Q44" s="51"/>
       <c r="R44" s="51"/>
       <c r="S44" s="52"/>
     </row>
-    <row r="45" spans="1:19" ht="16.7" customHeight="1">
+    <row r="45" spans="1:19" ht="16.75" customHeight="1">
       <c r="A45" s="42"/>
       <c r="B45" s="43"/>
       <c r="C45" s="53"/>
       <c r="D45" s="54"/>
       <c r="E45" s="54"/>
       <c r="F45" s="54"/>
       <c r="G45" s="54"/>
       <c r="H45" s="54"/>
       <c r="I45" s="54"/>
       <c r="J45" s="54"/>
       <c r="K45" s="54"/>
       <c r="L45" s="54"/>
       <c r="M45" s="54"/>
       <c r="N45" s="54"/>
       <c r="O45" s="54"/>
       <c r="P45" s="54"/>
       <c r="Q45" s="54"/>
       <c r="R45" s="54"/>
       <c r="S45" s="55"/>
     </row>
-    <row r="46" spans="1:19" ht="16.7" customHeight="1">
+    <row r="46" spans="1:19" ht="16.75" customHeight="1">
       <c r="A46" s="38" t="s">
         <v>106</v>
       </c>
       <c r="B46" s="39"/>
       <c r="C46" s="47"/>
       <c r="D46" s="48"/>
       <c r="E46" s="48"/>
       <c r="F46" s="48"/>
       <c r="G46" s="48"/>
       <c r="H46" s="48"/>
       <c r="I46" s="48"/>
       <c r="J46" s="48"/>
       <c r="K46" s="48"/>
       <c r="L46" s="48"/>
       <c r="M46" s="48"/>
       <c r="N46" s="48"/>
       <c r="O46" s="48"/>
       <c r="P46" s="48"/>
       <c r="Q46" s="48"/>
       <c r="R46" s="48"/>
       <c r="S46" s="49"/>
     </row>
-    <row r="47" spans="1:19" ht="16.7" customHeight="1">
+    <row r="47" spans="1:19" ht="16.75" customHeight="1">
       <c r="A47" s="40"/>
       <c r="B47" s="41"/>
       <c r="C47" s="50"/>
       <c r="D47" s="51"/>
       <c r="E47" s="51"/>
       <c r="F47" s="51"/>
       <c r="G47" s="51"/>
       <c r="H47" s="51"/>
       <c r="I47" s="51"/>
       <c r="J47" s="51"/>
       <c r="K47" s="51"/>
       <c r="L47" s="51"/>
       <c r="M47" s="51"/>
       <c r="N47" s="51"/>
       <c r="O47" s="51"/>
       <c r="P47" s="51"/>
       <c r="Q47" s="51"/>
       <c r="R47" s="51"/>
       <c r="S47" s="52"/>
     </row>
-    <row r="48" spans="1:19" ht="16.7" customHeight="1">
+    <row r="48" spans="1:19" ht="16.75" customHeight="1">
       <c r="A48" s="42"/>
       <c r="B48" s="43"/>
       <c r="C48" s="53"/>
       <c r="D48" s="54"/>
       <c r="E48" s="54"/>
       <c r="F48" s="54"/>
       <c r="G48" s="54"/>
       <c r="H48" s="54"/>
       <c r="I48" s="54"/>
       <c r="J48" s="54"/>
       <c r="K48" s="54"/>
       <c r="L48" s="54"/>
       <c r="M48" s="54"/>
       <c r="N48" s="54"/>
       <c r="O48" s="54"/>
       <c r="P48" s="54"/>
       <c r="Q48" s="54"/>
       <c r="R48" s="54"/>
       <c r="S48" s="55"/>
     </row>
-    <row r="49" spans="1:19" ht="16.7" customHeight="1">
+    <row r="49" spans="1:19" ht="16.75" customHeight="1">
       <c r="A49" s="38" t="s">
         <v>107</v>
       </c>
       <c r="B49" s="39"/>
       <c r="C49" s="47"/>
       <c r="D49" s="48"/>
       <c r="E49" s="48"/>
       <c r="F49" s="48"/>
       <c r="G49" s="48"/>
       <c r="H49" s="48"/>
       <c r="I49" s="48"/>
       <c r="J49" s="48"/>
       <c r="K49" s="48"/>
       <c r="L49" s="48"/>
       <c r="M49" s="48"/>
       <c r="N49" s="48"/>
       <c r="O49" s="48"/>
       <c r="P49" s="48"/>
       <c r="Q49" s="48"/>
       <c r="R49" s="48"/>
       <c r="S49" s="49"/>
     </row>
-    <row r="50" spans="1:19" ht="16.7" customHeight="1">
+    <row r="50" spans="1:19" ht="16.75" customHeight="1">
       <c r="A50" s="40"/>
       <c r="B50" s="41"/>
       <c r="C50" s="50"/>
       <c r="D50" s="51"/>
       <c r="E50" s="51"/>
       <c r="F50" s="51"/>
       <c r="G50" s="51"/>
       <c r="H50" s="51"/>
       <c r="I50" s="51"/>
       <c r="J50" s="51"/>
       <c r="K50" s="51"/>
       <c r="L50" s="51"/>
       <c r="M50" s="51"/>
       <c r="N50" s="51"/>
       <c r="O50" s="51"/>
       <c r="P50" s="51"/>
       <c r="Q50" s="51"/>
       <c r="R50" s="51"/>
       <c r="S50" s="52"/>
     </row>
-    <row r="51" spans="1:19" ht="16.7" customHeight="1">
+    <row r="51" spans="1:19" ht="16.75" customHeight="1">
       <c r="A51" s="42"/>
       <c r="B51" s="43"/>
       <c r="C51" s="53"/>
       <c r="D51" s="54"/>
       <c r="E51" s="54"/>
       <c r="F51" s="54"/>
       <c r="G51" s="54"/>
       <c r="H51" s="54"/>
       <c r="I51" s="54"/>
       <c r="J51" s="54"/>
       <c r="K51" s="54"/>
       <c r="L51" s="54"/>
       <c r="M51" s="54"/>
       <c r="N51" s="54"/>
       <c r="O51" s="54"/>
       <c r="P51" s="54"/>
       <c r="Q51" s="54"/>
       <c r="R51" s="54"/>
       <c r="S51" s="55"/>
     </row>
-    <row r="52" spans="1:19" ht="16.7" customHeight="1">
+    <row r="52" spans="1:19" ht="16.75" customHeight="1">
       <c r="A52" s="38" t="s">
         <v>108</v>
       </c>
       <c r="B52" s="39"/>
       <c r="C52" s="47"/>
       <c r="D52" s="48"/>
       <c r="E52" s="48"/>
       <c r="F52" s="48"/>
       <c r="G52" s="48"/>
       <c r="H52" s="48"/>
       <c r="I52" s="48"/>
       <c r="J52" s="48"/>
       <c r="K52" s="48"/>
       <c r="L52" s="48"/>
       <c r="M52" s="48"/>
       <c r="N52" s="48"/>
       <c r="O52" s="48"/>
       <c r="P52" s="48"/>
       <c r="Q52" s="48"/>
       <c r="R52" s="48"/>
       <c r="S52" s="49"/>
     </row>
-    <row r="53" spans="1:19" ht="16.7" customHeight="1">
+    <row r="53" spans="1:19" ht="16.75" customHeight="1">
       <c r="A53" s="40"/>
       <c r="B53" s="41"/>
       <c r="C53" s="50"/>
       <c r="D53" s="51"/>
       <c r="E53" s="51"/>
       <c r="F53" s="51"/>
       <c r="G53" s="51"/>
       <c r="H53" s="51"/>
       <c r="I53" s="51"/>
       <c r="J53" s="51"/>
       <c r="K53" s="51"/>
       <c r="L53" s="51"/>
       <c r="M53" s="51"/>
       <c r="N53" s="51"/>
       <c r="O53" s="51"/>
       <c r="P53" s="51"/>
       <c r="Q53" s="51"/>
       <c r="R53" s="51"/>
       <c r="S53" s="52"/>
     </row>
-    <row r="54" spans="1:19" ht="16.7" customHeight="1">
+    <row r="54" spans="1:19" ht="16.75" customHeight="1">
       <c r="A54" s="42"/>
       <c r="B54" s="43"/>
       <c r="C54" s="53"/>
       <c r="D54" s="54"/>
       <c r="E54" s="54"/>
       <c r="F54" s="54"/>
       <c r="G54" s="54"/>
       <c r="H54" s="54"/>
       <c r="I54" s="54"/>
       <c r="J54" s="54"/>
       <c r="K54" s="54"/>
       <c r="L54" s="54"/>
       <c r="M54" s="54"/>
       <c r="N54" s="54"/>
       <c r="O54" s="54"/>
       <c r="P54" s="54"/>
       <c r="Q54" s="54"/>
       <c r="R54" s="54"/>
       <c r="S54" s="55"/>
     </row>
-    <row r="55" spans="1:19" ht="16.7" customHeight="1">
+    <row r="55" spans="1:19" ht="16.75" customHeight="1">
       <c r="A55" s="38" t="s">
         <v>109</v>
       </c>
       <c r="B55" s="39"/>
       <c r="C55" s="47"/>
       <c r="D55" s="48"/>
       <c r="E55" s="48"/>
       <c r="F55" s="48"/>
       <c r="G55" s="48"/>
       <c r="H55" s="48"/>
       <c r="I55" s="48"/>
       <c r="J55" s="48"/>
       <c r="K55" s="48"/>
       <c r="L55" s="48"/>
       <c r="M55" s="48"/>
       <c r="N55" s="48"/>
       <c r="O55" s="48"/>
       <c r="P55" s="48"/>
       <c r="Q55" s="48"/>
       <c r="R55" s="48"/>
       <c r="S55" s="49"/>
     </row>
-    <row r="56" spans="1:19" ht="16.7" customHeight="1">
+    <row r="56" spans="1:19" ht="16.75" customHeight="1">
       <c r="A56" s="40"/>
       <c r="B56" s="41"/>
       <c r="C56" s="50"/>
       <c r="D56" s="51"/>
       <c r="E56" s="51"/>
       <c r="F56" s="51"/>
       <c r="G56" s="51"/>
       <c r="H56" s="51"/>
       <c r="I56" s="51"/>
       <c r="J56" s="51"/>
       <c r="K56" s="51"/>
       <c r="L56" s="51"/>
       <c r="M56" s="51"/>
       <c r="N56" s="51"/>
       <c r="O56" s="51"/>
       <c r="P56" s="51"/>
       <c r="Q56" s="51"/>
       <c r="R56" s="51"/>
       <c r="S56" s="52"/>
     </row>
-    <row r="57" spans="1:19" ht="16.7" customHeight="1">
+    <row r="57" spans="1:19" ht="16.75" customHeight="1">
       <c r="A57" s="42"/>
       <c r="B57" s="43"/>
       <c r="C57" s="53"/>
       <c r="D57" s="54"/>
       <c r="E57" s="54"/>
       <c r="F57" s="54"/>
       <c r="G57" s="54"/>
       <c r="H57" s="54"/>
       <c r="I57" s="54"/>
       <c r="J57" s="54"/>
       <c r="K57" s="54"/>
       <c r="L57" s="54"/>
       <c r="M57" s="54"/>
       <c r="N57" s="54"/>
       <c r="O57" s="54"/>
       <c r="P57" s="54"/>
       <c r="Q57" s="54"/>
       <c r="R57" s="54"/>
       <c r="S57" s="55"/>
     </row>
-    <row r="58" spans="1:19" ht="16.7" customHeight="1">
+    <row r="58" spans="1:19" ht="16.75" customHeight="1">
       <c r="A58" s="38" t="s">
         <v>102</v>
       </c>
       <c r="B58" s="39"/>
       <c r="C58" s="47"/>
       <c r="D58" s="48"/>
       <c r="E58" s="48"/>
       <c r="F58" s="48"/>
       <c r="G58" s="48"/>
       <c r="H58" s="48"/>
       <c r="I58" s="48"/>
       <c r="J58" s="48"/>
       <c r="K58" s="48"/>
       <c r="L58" s="48"/>
       <c r="M58" s="48"/>
       <c r="N58" s="48"/>
       <c r="O58" s="48"/>
       <c r="P58" s="48"/>
       <c r="Q58" s="48"/>
       <c r="R58" s="48"/>
       <c r="S58" s="49"/>
     </row>
-    <row r="59" spans="1:19" ht="16.7" customHeight="1">
+    <row r="59" spans="1:19" ht="16.75" customHeight="1">
       <c r="A59" s="40"/>
       <c r="B59" s="41"/>
       <c r="C59" s="50"/>
       <c r="D59" s="51"/>
       <c r="E59" s="51"/>
       <c r="F59" s="51"/>
       <c r="G59" s="51"/>
       <c r="H59" s="51"/>
       <c r="I59" s="51"/>
       <c r="J59" s="51"/>
       <c r="K59" s="51"/>
       <c r="L59" s="51"/>
       <c r="M59" s="51"/>
       <c r="N59" s="51"/>
       <c r="O59" s="51"/>
       <c r="P59" s="51"/>
       <c r="Q59" s="51"/>
       <c r="R59" s="51"/>
       <c r="S59" s="52"/>
     </row>
-    <row r="60" spans="1:19" ht="16.7" customHeight="1">
+    <row r="60" spans="1:19" ht="16.75" customHeight="1">
       <c r="A60" s="42"/>
       <c r="B60" s="43"/>
       <c r="C60" s="53"/>
       <c r="D60" s="54"/>
       <c r="E60" s="54"/>
       <c r="F60" s="54"/>
       <c r="G60" s="54"/>
       <c r="H60" s="54"/>
       <c r="I60" s="54"/>
       <c r="J60" s="54"/>
       <c r="K60" s="54"/>
       <c r="L60" s="54"/>
       <c r="M60" s="54"/>
       <c r="N60" s="54"/>
       <c r="O60" s="54"/>
       <c r="P60" s="54"/>
       <c r="Q60" s="54"/>
       <c r="R60" s="54"/>
       <c r="S60" s="55"/>
     </row>
-    <row r="61" spans="1:19" ht="16.7" customHeight="1">
+    <row r="61" spans="1:19" ht="16.75" customHeight="1">
       <c r="A61" s="38" t="s">
         <v>110</v>
       </c>
       <c r="B61" s="39"/>
       <c r="C61" s="47"/>
       <c r="D61" s="48"/>
       <c r="E61" s="48"/>
       <c r="F61" s="48"/>
       <c r="G61" s="48"/>
       <c r="H61" s="48"/>
       <c r="I61" s="48"/>
       <c r="J61" s="48"/>
       <c r="K61" s="48"/>
       <c r="L61" s="48"/>
       <c r="M61" s="48"/>
       <c r="N61" s="48"/>
       <c r="O61" s="48"/>
       <c r="P61" s="48"/>
       <c r="Q61" s="48"/>
       <c r="R61" s="48"/>
       <c r="S61" s="49"/>
     </row>
-    <row r="62" spans="1:19" ht="16.7" customHeight="1">
+    <row r="62" spans="1:19" ht="16.75" customHeight="1">
       <c r="A62" s="40"/>
       <c r="B62" s="41"/>
       <c r="C62" s="50"/>
       <c r="D62" s="51"/>
       <c r="E62" s="51"/>
       <c r="F62" s="51"/>
       <c r="G62" s="51"/>
       <c r="H62" s="51"/>
       <c r="I62" s="51"/>
       <c r="J62" s="51"/>
       <c r="K62" s="51"/>
       <c r="L62" s="51"/>
       <c r="M62" s="51"/>
       <c r="N62" s="51"/>
       <c r="O62" s="51"/>
       <c r="P62" s="51"/>
       <c r="Q62" s="51"/>
       <c r="R62" s="51"/>
       <c r="S62" s="52"/>
     </row>
-    <row r="63" spans="1:19" ht="16.7" customHeight="1">
+    <row r="63" spans="1:19" ht="16.75" customHeight="1">
       <c r="A63" s="42"/>
       <c r="B63" s="43"/>
       <c r="C63" s="53"/>
       <c r="D63" s="54"/>
       <c r="E63" s="54"/>
       <c r="F63" s="54"/>
       <c r="G63" s="54"/>
       <c r="H63" s="54"/>
       <c r="I63" s="54"/>
       <c r="J63" s="54"/>
       <c r="K63" s="54"/>
       <c r="L63" s="54"/>
       <c r="M63" s="54"/>
       <c r="N63" s="54"/>
       <c r="O63" s="54"/>
       <c r="P63" s="54"/>
       <c r="Q63" s="54"/>
       <c r="R63" s="54"/>
       <c r="S63" s="55"/>
     </row>
-    <row r="64" spans="1:19" ht="16.7" customHeight="1">
+    <row r="64" spans="1:19" ht="16.75" customHeight="1">
       <c r="A64" s="38" t="s">
         <v>111</v>
       </c>
       <c r="B64" s="39"/>
       <c r="C64" s="47"/>
       <c r="D64" s="48"/>
       <c r="E64" s="48"/>
       <c r="F64" s="48"/>
       <c r="G64" s="48"/>
       <c r="H64" s="48"/>
       <c r="I64" s="48"/>
       <c r="J64" s="48"/>
       <c r="K64" s="48"/>
       <c r="L64" s="48"/>
       <c r="M64" s="48"/>
       <c r="N64" s="48"/>
       <c r="O64" s="48"/>
       <c r="P64" s="48"/>
       <c r="Q64" s="48"/>
       <c r="R64" s="48"/>
       <c r="S64" s="49"/>
     </row>
-    <row r="65" spans="1:20" ht="16.7" customHeight="1">
+    <row r="65" spans="1:20" ht="16.75" customHeight="1">
       <c r="A65" s="40"/>
       <c r="B65" s="41"/>
       <c r="C65" s="50"/>
       <c r="D65" s="51"/>
       <c r="E65" s="51"/>
       <c r="F65" s="51"/>
       <c r="G65" s="51"/>
       <c r="H65" s="51"/>
       <c r="I65" s="51"/>
       <c r="J65" s="51"/>
       <c r="K65" s="51"/>
       <c r="L65" s="51"/>
       <c r="M65" s="51"/>
       <c r="N65" s="51"/>
       <c r="O65" s="51"/>
       <c r="P65" s="51"/>
       <c r="Q65" s="51"/>
       <c r="R65" s="51"/>
       <c r="S65" s="52"/>
     </row>
-    <row r="66" spans="1:20" ht="16.7" customHeight="1">
+    <row r="66" spans="1:20" ht="16.75" customHeight="1">
       <c r="A66" s="42"/>
       <c r="B66" s="43"/>
       <c r="C66" s="53"/>
       <c r="D66" s="54"/>
       <c r="E66" s="54"/>
       <c r="F66" s="54"/>
       <c r="G66" s="54"/>
       <c r="H66" s="54"/>
       <c r="I66" s="54"/>
       <c r="J66" s="54"/>
       <c r="K66" s="54"/>
       <c r="L66" s="54"/>
       <c r="M66" s="54"/>
       <c r="N66" s="54"/>
       <c r="O66" s="54"/>
       <c r="P66" s="54"/>
       <c r="Q66" s="54"/>
       <c r="R66" s="54"/>
       <c r="S66" s="55"/>
     </row>
     <row r="67" spans="1:20">
-      <c r="A67" s="155" t="s">
+      <c r="A67" s="153" t="s">
         <v>162</v>
       </c>
-      <c r="B67" s="155"/>
-[...16 lines deleted...]
-      <c r="S67" s="155"/>
+      <c r="B67" s="153"/>
+      <c r="C67" s="153"/>
+      <c r="D67" s="153"/>
+      <c r="E67" s="153"/>
+      <c r="F67" s="153"/>
+      <c r="G67" s="153"/>
+      <c r="H67" s="153"/>
+      <c r="I67" s="153"/>
+      <c r="J67" s="153"/>
+      <c r="K67" s="153"/>
+      <c r="L67" s="153"/>
+      <c r="M67" s="153"/>
+      <c r="N67" s="153"/>
+      <c r="O67" s="153"/>
+      <c r="P67" s="153"/>
+      <c r="Q67" s="153"/>
+      <c r="R67" s="153"/>
+      <c r="S67" s="153"/>
     </row>
     <row r="68" spans="1:20" ht="18.75" customHeight="1">
-      <c r="A68" s="151" t="s">
+      <c r="A68" s="149" t="s">
         <v>113</v>
       </c>
-      <c r="B68" s="151"/>
-[...7 lines deleted...]
-      <c r="J68" s="152" t="s">
+      <c r="B68" s="149"/>
+      <c r="C68" s="149"/>
+      <c r="D68" s="149"/>
+      <c r="E68" s="149"/>
+      <c r="F68" s="149"/>
+      <c r="G68" s="149"/>
+      <c r="H68" s="149"/>
+      <c r="I68" s="149"/>
+      <c r="J68" s="150" t="s">
         <v>169</v>
       </c>
-      <c r="K68" s="152"/>
-[...7 lines deleted...]
-      <c r="S68" s="152"/>
+      <c r="K68" s="150"/>
+      <c r="L68" s="150"/>
+      <c r="M68" s="150"/>
+      <c r="N68" s="150"/>
+      <c r="O68" s="150"/>
+      <c r="P68" s="150"/>
+      <c r="Q68" s="150"/>
+      <c r="R68" s="150"/>
+      <c r="S68" s="150"/>
     </row>
     <row r="69" spans="1:20" ht="27" customHeight="1">
-      <c r="A69" s="153"/>
-[...17 lines deleted...]
-      <c r="S69" s="154"/>
+      <c r="A69" s="151"/>
+      <c r="B69" s="151"/>
+      <c r="C69" s="151"/>
+      <c r="D69" s="151"/>
+      <c r="E69" s="151"/>
+      <c r="F69" s="151"/>
+      <c r="G69" s="151"/>
+      <c r="H69" s="151"/>
+      <c r="I69" s="151"/>
+      <c r="J69" s="152"/>
+      <c r="K69" s="152"/>
+      <c r="L69" s="152"/>
+      <c r="M69" s="152"/>
+      <c r="N69" s="152"/>
+      <c r="O69" s="152"/>
+      <c r="P69" s="152"/>
+      <c r="Q69" s="152"/>
+      <c r="R69" s="152"/>
+      <c r="S69" s="152"/>
     </row>
     <row r="70" spans="1:20" ht="27" customHeight="1">
-      <c r="A70" s="153"/>
-[...17 lines deleted...]
-      <c r="S70" s="154"/>
+      <c r="A70" s="151"/>
+      <c r="B70" s="151"/>
+      <c r="C70" s="151"/>
+      <c r="D70" s="151"/>
+      <c r="E70" s="151"/>
+      <c r="F70" s="151"/>
+      <c r="G70" s="151"/>
+      <c r="H70" s="151"/>
+      <c r="I70" s="151"/>
+      <c r="J70" s="152"/>
+      <c r="K70" s="152"/>
+      <c r="L70" s="152"/>
+      <c r="M70" s="152"/>
+      <c r="N70" s="152"/>
+      <c r="O70" s="152"/>
+      <c r="P70" s="152"/>
+      <c r="Q70" s="152"/>
+      <c r="R70" s="152"/>
+      <c r="S70" s="152"/>
     </row>
     <row r="71" spans="1:20" ht="27" customHeight="1">
-      <c r="A71" s="168"/>
-[...17 lines deleted...]
-      <c r="S71" s="173"/>
+      <c r="A71" s="166"/>
+      <c r="B71" s="167"/>
+      <c r="C71" s="167"/>
+      <c r="D71" s="167"/>
+      <c r="E71" s="167"/>
+      <c r="F71" s="167"/>
+      <c r="G71" s="167"/>
+      <c r="H71" s="167"/>
+      <c r="I71" s="168"/>
+      <c r="J71" s="169"/>
+      <c r="K71" s="170"/>
+      <c r="L71" s="170"/>
+      <c r="M71" s="170"/>
+      <c r="N71" s="170"/>
+      <c r="O71" s="170"/>
+      <c r="P71" s="170"/>
+      <c r="Q71" s="170"/>
+      <c r="R71" s="170"/>
+      <c r="S71" s="171"/>
     </row>
     <row r="72" spans="1:20" ht="18.75" customHeight="1">
-      <c r="A72" s="147" t="s">
+      <c r="A72" s="145" t="s">
         <v>176</v>
       </c>
-      <c r="B72" s="148"/>
-[...16 lines deleted...]
-      <c r="S72" s="149"/>
+      <c r="B72" s="146"/>
+      <c r="C72" s="146"/>
+      <c r="D72" s="146"/>
+      <c r="E72" s="146"/>
+      <c r="F72" s="146"/>
+      <c r="G72" s="146"/>
+      <c r="H72" s="146"/>
+      <c r="I72" s="146"/>
+      <c r="J72" s="146"/>
+      <c r="K72" s="146"/>
+      <c r="L72" s="146"/>
+      <c r="M72" s="146"/>
+      <c r="N72" s="146"/>
+      <c r="O72" s="146"/>
+      <c r="P72" s="146"/>
+      <c r="Q72" s="146"/>
+      <c r="R72" s="146"/>
+      <c r="S72" s="147"/>
       <c r="T72" s="8" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="73" spans="1:20" ht="18.75" customHeight="1">
       <c r="A73" s="140" t="s">
         <v>156</v>
       </c>
       <c r="B73" s="141"/>
       <c r="C73" s="141"/>
       <c r="D73" s="141"/>
       <c r="E73" s="141"/>
       <c r="F73" s="141"/>
       <c r="G73" s="141"/>
       <c r="H73" s="141"/>
       <c r="I73" s="141"/>
       <c r="J73" s="141"/>
       <c r="K73" s="141"/>
       <c r="L73" s="142" t="s">
         <v>134</v>
       </c>
       <c r="M73" s="142"/>
       <c r="N73" s="143" t="str">
         <f>IF($O$5="","P.1の申請種別と金額が未選択】",$O$5&amp;"　"&amp;$R$5&amp;$S$5&amp;"】")</f>
         <v>P.1の申請種別と金額が未選択】</v>
       </c>
       <c r="O73" s="143"/>
       <c r="P73" s="143"/>
       <c r="Q73" s="143"/>
       <c r="R73" s="143"/>
       <c r="S73" s="144"/>
       <c r="T73" s="8" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="74" spans="1:20" ht="18.75" customHeight="1">
-      <c r="A74" s="150" t="s">
+      <c r="A74" s="148" t="s">
         <v>114</v>
       </c>
-      <c r="B74" s="150"/>
-      <c r="C74" s="150" t="s">
+      <c r="B74" s="148"/>
+      <c r="C74" s="148" t="s">
         <v>115</v>
       </c>
-      <c r="D74" s="150"/>
-[...6 lines deleted...]
-      <c r="K74" s="150" t="s">
+      <c r="D74" s="148"/>
+      <c r="E74" s="148"/>
+      <c r="F74" s="148"/>
+      <c r="G74" s="148"/>
+      <c r="H74" s="148"/>
+      <c r="I74" s="148"/>
+      <c r="J74" s="148"/>
+      <c r="K74" s="148" t="s">
         <v>116</v>
       </c>
-      <c r="L74" s="150"/>
-      <c r="M74" s="150" t="s">
+      <c r="L74" s="148"/>
+      <c r="M74" s="148" t="s">
         <v>117</v>
       </c>
-      <c r="N74" s="150"/>
-[...4 lines deleted...]
-      <c r="S74" s="150"/>
+      <c r="N74" s="148"/>
+      <c r="O74" s="148"/>
+      <c r="P74" s="148"/>
+      <c r="Q74" s="148"/>
+      <c r="R74" s="148"/>
+      <c r="S74" s="148"/>
       <c r="T74" s="8" t="s">
         <v>154</v>
       </c>
     </row>
-    <row r="75" spans="1:20" ht="38.1" customHeight="1">
+    <row r="75" spans="1:20" ht="38.15" customHeight="1">
       <c r="A75" s="69" t="s">
         <v>155</v>
       </c>
       <c r="B75" s="70"/>
       <c r="C75" s="73" t="s">
         <v>163</v>
       </c>
       <c r="D75" s="74"/>
       <c r="E75" s="74"/>
       <c r="F75" s="74"/>
       <c r="G75" s="74"/>
       <c r="H75" s="74"/>
       <c r="I75" s="74"/>
       <c r="J75" s="74"/>
       <c r="K75" s="75">
         <v>22400</v>
       </c>
       <c r="L75" s="75"/>
       <c r="M75" s="73" t="s">
         <v>118</v>
       </c>
       <c r="N75" s="74"/>
       <c r="O75" s="74"/>
       <c r="P75" s="74"/>
       <c r="Q75" s="74"/>
       <c r="R75" s="74"/>
       <c r="S75" s="74"/>
       <c r="T75" s="8" t="s">
         <v>125</v>
       </c>
     </row>
-    <row r="76" spans="1:20" ht="35.1" customHeight="1">
+    <row r="76" spans="1:20" ht="35.15" customHeight="1">
       <c r="A76" s="71" t="s">
         <v>166</v>
       </c>
       <c r="B76" s="72"/>
       <c r="C76" s="73" t="s">
         <v>119</v>
       </c>
       <c r="D76" s="74"/>
       <c r="E76" s="74"/>
       <c r="F76" s="74"/>
       <c r="G76" s="74"/>
       <c r="H76" s="74"/>
       <c r="I76" s="74"/>
       <c r="J76" s="74"/>
       <c r="K76" s="75">
         <v>25000</v>
       </c>
       <c r="L76" s="75"/>
       <c r="M76" s="73" t="s">
         <v>120</v>
       </c>
       <c r="N76" s="74"/>
       <c r="O76" s="74"/>
       <c r="P76" s="74"/>
       <c r="Q76" s="74"/>
       <c r="R76" s="74"/>
       <c r="S76" s="74"/>
       <c r="T76" s="8" t="s">
         <v>126</v>
       </c>
     </row>
-    <row r="77" spans="1:20" ht="35.1" customHeight="1">
+    <row r="77" spans="1:20" ht="35.15" customHeight="1">
       <c r="A77" s="15"/>
       <c r="B77" s="15"/>
       <c r="C77" s="16" t="s">
         <v>170</v>
       </c>
       <c r="D77" s="17"/>
       <c r="E77" s="17"/>
       <c r="F77" s="17"/>
       <c r="G77" s="17"/>
       <c r="H77" s="17"/>
       <c r="I77" s="17"/>
       <c r="J77" s="18"/>
       <c r="K77" s="19"/>
       <c r="L77" s="20"/>
       <c r="M77" s="16"/>
       <c r="N77" s="17"/>
       <c r="O77" s="17"/>
       <c r="P77" s="17"/>
       <c r="Q77" s="17"/>
       <c r="R77" s="17"/>
       <c r="S77" s="18"/>
     </row>
-    <row r="78" spans="1:20" ht="35.1" customHeight="1">
+    <row r="78" spans="1:20" ht="35.15" customHeight="1">
       <c r="A78" s="15"/>
       <c r="B78" s="15"/>
       <c r="C78" s="16"/>
       <c r="D78" s="17"/>
       <c r="E78" s="17"/>
       <c r="F78" s="17"/>
       <c r="G78" s="17"/>
       <c r="H78" s="17"/>
       <c r="I78" s="17"/>
       <c r="J78" s="18"/>
       <c r="K78" s="19"/>
       <c r="L78" s="20"/>
       <c r="M78" s="16"/>
       <c r="N78" s="17"/>
       <c r="O78" s="17"/>
       <c r="P78" s="17"/>
       <c r="Q78" s="17"/>
       <c r="R78" s="17"/>
       <c r="S78" s="18"/>
     </row>
-    <row r="79" spans="1:20" ht="35.1" customHeight="1">
+    <row r="79" spans="1:20" ht="35.15" customHeight="1">
       <c r="A79" s="15"/>
       <c r="B79" s="15"/>
       <c r="C79" s="16"/>
       <c r="D79" s="17"/>
       <c r="E79" s="17"/>
       <c r="F79" s="17"/>
       <c r="G79" s="17"/>
       <c r="H79" s="17"/>
       <c r="I79" s="17"/>
       <c r="J79" s="18"/>
       <c r="K79" s="19"/>
       <c r="L79" s="20"/>
       <c r="M79" s="16"/>
       <c r="N79" s="17"/>
       <c r="O79" s="17"/>
       <c r="P79" s="17"/>
       <c r="Q79" s="17"/>
       <c r="R79" s="17"/>
       <c r="S79" s="18"/>
     </row>
-    <row r="80" spans="1:20" ht="35.1" customHeight="1">
+    <row r="80" spans="1:20" ht="35.15" customHeight="1">
       <c r="A80" s="15"/>
       <c r="B80" s="15"/>
       <c r="C80" s="16"/>
       <c r="D80" s="17"/>
       <c r="E80" s="17"/>
       <c r="F80" s="17"/>
       <c r="G80" s="17"/>
       <c r="H80" s="17"/>
       <c r="I80" s="17"/>
       <c r="J80" s="18"/>
       <c r="K80" s="19"/>
       <c r="L80" s="20"/>
       <c r="M80" s="16"/>
       <c r="N80" s="17"/>
       <c r="O80" s="17"/>
       <c r="P80" s="17"/>
       <c r="Q80" s="17"/>
       <c r="R80" s="17"/>
       <c r="S80" s="18"/>
     </row>
-    <row r="81" spans="1:19" ht="35.1" customHeight="1">
+    <row r="81" spans="1:19" ht="35.15" customHeight="1">
       <c r="A81" s="15"/>
       <c r="B81" s="15"/>
       <c r="C81" s="16"/>
       <c r="D81" s="17"/>
       <c r="E81" s="17"/>
       <c r="F81" s="17"/>
       <c r="G81" s="17"/>
       <c r="H81" s="17"/>
       <c r="I81" s="17"/>
       <c r="J81" s="18"/>
       <c r="K81" s="19"/>
       <c r="L81" s="20"/>
       <c r="M81" s="16"/>
       <c r="N81" s="17"/>
       <c r="O81" s="17"/>
       <c r="P81" s="17"/>
       <c r="Q81" s="17"/>
       <c r="R81" s="17"/>
       <c r="S81" s="18"/>
     </row>
-    <row r="82" spans="1:19" ht="35.1" customHeight="1">
+    <row r="82" spans="1:19" ht="35.15" customHeight="1">
       <c r="A82" s="15"/>
       <c r="B82" s="15"/>
       <c r="C82" s="16"/>
       <c r="D82" s="17"/>
       <c r="E82" s="17"/>
       <c r="F82" s="17"/>
       <c r="G82" s="17"/>
       <c r="H82" s="17"/>
       <c r="I82" s="17"/>
       <c r="J82" s="18"/>
       <c r="K82" s="19"/>
       <c r="L82" s="20"/>
       <c r="M82" s="16"/>
       <c r="N82" s="17"/>
       <c r="O82" s="17"/>
       <c r="P82" s="17"/>
       <c r="Q82" s="17"/>
       <c r="R82" s="17"/>
       <c r="S82" s="18"/>
     </row>
-    <row r="83" spans="1:19" ht="35.1" customHeight="1">
+    <row r="83" spans="1:19" ht="35.15" customHeight="1">
       <c r="A83" s="15"/>
       <c r="B83" s="15"/>
       <c r="C83" s="16"/>
       <c r="D83" s="17"/>
       <c r="E83" s="17"/>
       <c r="F83" s="17"/>
       <c r="G83" s="17"/>
       <c r="H83" s="17"/>
       <c r="I83" s="17"/>
       <c r="J83" s="18"/>
       <c r="K83" s="19"/>
       <c r="L83" s="20"/>
       <c r="M83" s="16"/>
       <c r="N83" s="17"/>
       <c r="O83" s="17"/>
       <c r="P83" s="17"/>
       <c r="Q83" s="17"/>
       <c r="R83" s="17"/>
       <c r="S83" s="18"/>
     </row>
-    <row r="84" spans="1:19" ht="35.1" customHeight="1">
+    <row r="84" spans="1:19" ht="35.15" customHeight="1">
       <c r="A84" s="15"/>
       <c r="B84" s="15"/>
       <c r="C84" s="16"/>
       <c r="D84" s="17"/>
       <c r="E84" s="17"/>
       <c r="F84" s="17"/>
       <c r="G84" s="17"/>
       <c r="H84" s="17"/>
       <c r="I84" s="17"/>
       <c r="J84" s="18"/>
       <c r="K84" s="19"/>
       <c r="L84" s="20"/>
       <c r="M84" s="16"/>
       <c r="N84" s="17"/>
       <c r="O84" s="17"/>
       <c r="P84" s="17"/>
       <c r="Q84" s="17"/>
       <c r="R84" s="17"/>
       <c r="S84" s="18"/>
     </row>
-    <row r="85" spans="1:19" ht="35.1" customHeight="1">
+    <row r="85" spans="1:19" ht="35.15" customHeight="1">
       <c r="A85" s="15"/>
       <c r="B85" s="15"/>
       <c r="C85" s="16"/>
       <c r="D85" s="17"/>
       <c r="E85" s="17"/>
       <c r="F85" s="17"/>
       <c r="G85" s="17"/>
       <c r="H85" s="17"/>
       <c r="I85" s="17"/>
       <c r="J85" s="18"/>
       <c r="K85" s="19"/>
       <c r="L85" s="20"/>
       <c r="M85" s="16"/>
       <c r="N85" s="17"/>
       <c r="O85" s="17"/>
       <c r="P85" s="17"/>
       <c r="Q85" s="17"/>
       <c r="R85" s="17"/>
       <c r="S85" s="18"/>
     </row>
-    <row r="86" spans="1:19" ht="35.1" customHeight="1">
+    <row r="86" spans="1:19" ht="35.15" customHeight="1">
       <c r="A86" s="15"/>
       <c r="B86" s="15"/>
       <c r="C86" s="16"/>
       <c r="D86" s="17"/>
       <c r="E86" s="17"/>
       <c r="F86" s="17"/>
       <c r="G86" s="17"/>
       <c r="H86" s="17"/>
       <c r="I86" s="17"/>
       <c r="J86" s="18"/>
       <c r="K86" s="19"/>
       <c r="L86" s="20"/>
       <c r="M86" s="16"/>
       <c r="N86" s="17"/>
       <c r="O86" s="17"/>
       <c r="P86" s="17"/>
       <c r="Q86" s="17"/>
       <c r="R86" s="17"/>
       <c r="S86" s="18"/>
     </row>
-    <row r="87" spans="1:19" ht="35.1" customHeight="1">
+    <row r="87" spans="1:19" ht="35.15" customHeight="1">
       <c r="A87" s="15"/>
       <c r="B87" s="15"/>
       <c r="C87" s="16"/>
       <c r="D87" s="17"/>
       <c r="E87" s="17"/>
       <c r="F87" s="17"/>
       <c r="G87" s="17"/>
       <c r="H87" s="17"/>
       <c r="I87" s="17"/>
       <c r="J87" s="18"/>
       <c r="K87" s="19"/>
       <c r="L87" s="20"/>
       <c r="M87" s="21"/>
       <c r="N87" s="22"/>
       <c r="O87" s="22"/>
       <c r="P87" s="22"/>
       <c r="Q87" s="22"/>
       <c r="R87" s="22"/>
       <c r="S87" s="23"/>
     </row>
-    <row r="88" spans="1:19" ht="35.1" customHeight="1">
+    <row r="88" spans="1:19" ht="35.15" customHeight="1">
       <c r="A88" s="15"/>
       <c r="B88" s="15"/>
       <c r="C88" s="16"/>
       <c r="D88" s="17"/>
       <c r="E88" s="17"/>
       <c r="F88" s="17"/>
       <c r="G88" s="17"/>
       <c r="H88" s="17"/>
       <c r="I88" s="17"/>
       <c r="J88" s="18"/>
       <c r="K88" s="19"/>
       <c r="L88" s="20"/>
       <c r="M88" s="21"/>
       <c r="N88" s="22"/>
       <c r="O88" s="22"/>
       <c r="P88" s="22"/>
       <c r="Q88" s="22"/>
       <c r="R88" s="22"/>
       <c r="S88" s="23"/>
     </row>
-    <row r="89" spans="1:19" ht="35.1" customHeight="1">
+    <row r="89" spans="1:19" ht="35.15" customHeight="1">
       <c r="A89" s="15"/>
       <c r="B89" s="15"/>
       <c r="C89" s="16"/>
       <c r="D89" s="17"/>
       <c r="E89" s="17"/>
       <c r="F89" s="17"/>
       <c r="G89" s="17"/>
       <c r="H89" s="17"/>
       <c r="I89" s="17"/>
       <c r="J89" s="18"/>
       <c r="K89" s="19"/>
       <c r="L89" s="20"/>
       <c r="M89" s="21"/>
       <c r="N89" s="22"/>
       <c r="O89" s="22"/>
       <c r="P89" s="22"/>
       <c r="Q89" s="22"/>
       <c r="R89" s="22"/>
       <c r="S89" s="23"/>
     </row>
-    <row r="90" spans="1:19" ht="35.1" customHeight="1">
+    <row r="90" spans="1:19" ht="35.15" customHeight="1">
       <c r="A90" s="15"/>
       <c r="B90" s="15"/>
       <c r="C90" s="16"/>
       <c r="D90" s="17"/>
       <c r="E90" s="17"/>
       <c r="F90" s="17"/>
       <c r="G90" s="17"/>
       <c r="H90" s="17"/>
       <c r="I90" s="17"/>
       <c r="J90" s="18"/>
       <c r="K90" s="19"/>
       <c r="L90" s="20"/>
       <c r="M90" s="21"/>
       <c r="N90" s="22"/>
       <c r="O90" s="22"/>
       <c r="P90" s="22"/>
       <c r="Q90" s="22"/>
       <c r="R90" s="22"/>
       <c r="S90" s="23"/>
     </row>
-    <row r="91" spans="1:19" ht="35.1" customHeight="1">
+    <row r="91" spans="1:19" ht="35.15" customHeight="1">
       <c r="A91" s="15"/>
       <c r="B91" s="15"/>
       <c r="C91" s="16"/>
       <c r="D91" s="17"/>
       <c r="E91" s="17"/>
       <c r="F91" s="17"/>
       <c r="G91" s="17"/>
       <c r="H91" s="17"/>
       <c r="I91" s="17"/>
       <c r="J91" s="18"/>
       <c r="K91" s="19"/>
       <c r="L91" s="20"/>
       <c r="M91" s="16"/>
       <c r="N91" s="17"/>
       <c r="O91" s="17"/>
       <c r="P91" s="17"/>
       <c r="Q91" s="17"/>
       <c r="R91" s="17"/>
       <c r="S91" s="18"/>
     </row>
-    <row r="92" spans="1:19" ht="35.1" customHeight="1">
+    <row r="92" spans="1:19" ht="35.15" customHeight="1">
       <c r="A92" s="15"/>
       <c r="B92" s="15"/>
       <c r="C92" s="16"/>
       <c r="D92" s="17"/>
       <c r="E92" s="17"/>
       <c r="F92" s="17"/>
       <c r="G92" s="17"/>
       <c r="H92" s="17"/>
       <c r="I92" s="17"/>
       <c r="J92" s="18"/>
       <c r="K92" s="19"/>
       <c r="L92" s="20"/>
       <c r="M92" s="16"/>
       <c r="N92" s="17"/>
       <c r="O92" s="17"/>
       <c r="P92" s="17"/>
       <c r="Q92" s="17"/>
       <c r="R92" s="17"/>
       <c r="S92" s="18"/>
     </row>
-    <row r="93" spans="1:19" ht="18.2" customHeight="1">
+    <row r="93" spans="1:19" ht="18.25" customHeight="1">
       <c r="A93" s="29" t="s">
         <v>122</v>
       </c>
       <c r="B93" s="30"/>
       <c r="C93" s="24" t="s">
         <v>123</v>
       </c>
       <c r="D93" s="25"/>
       <c r="E93" s="25"/>
       <c r="F93" s="25"/>
       <c r="G93" s="25"/>
       <c r="H93" s="25"/>
       <c r="I93" s="25"/>
       <c r="J93" s="26"/>
       <c r="K93" s="27">
         <f>SUMIF($A$77:$B$92,$C93,$K$77:$L$92)</f>
         <v>0</v>
       </c>
       <c r="L93" s="28"/>
-      <c r="M93" s="157" t="s">
+      <c r="M93" s="155" t="s">
         <v>161</v>
       </c>
-      <c r="N93" s="158"/>
-[...6 lines deleted...]
-    <row r="94" spans="1:19" ht="18.2" customHeight="1">
+      <c r="N93" s="156"/>
+      <c r="O93" s="156"/>
+      <c r="P93" s="156"/>
+      <c r="Q93" s="156"/>
+      <c r="R93" s="156"/>
+      <c r="S93" s="157"/>
+    </row>
+    <row r="94" spans="1:19" ht="18.25" customHeight="1">
       <c r="A94" s="31"/>
       <c r="B94" s="32"/>
       <c r="C94" s="24" t="s">
         <v>121</v>
       </c>
       <c r="D94" s="25"/>
       <c r="E94" s="25"/>
       <c r="F94" s="25"/>
       <c r="G94" s="25"/>
       <c r="H94" s="25"/>
       <c r="I94" s="25"/>
       <c r="J94" s="26"/>
       <c r="K94" s="27">
         <f>SUMIF($A$77:$B$92,$C94,$K$77:$L$92)</f>
         <v>0</v>
       </c>
       <c r="L94" s="28"/>
-      <c r="M94" s="160"/>
-[...7 lines deleted...]
-    <row r="95" spans="1:19" ht="18.2" customHeight="1">
+      <c r="M94" s="158"/>
+      <c r="N94" s="159"/>
+      <c r="O94" s="159"/>
+      <c r="P94" s="159"/>
+      <c r="Q94" s="159"/>
+      <c r="R94" s="159"/>
+      <c r="S94" s="160"/>
+    </row>
+    <row r="95" spans="1:19" ht="18.25" customHeight="1">
       <c r="A95" s="31"/>
       <c r="B95" s="32"/>
       <c r="C95" s="24" t="s">
         <v>124</v>
       </c>
       <c r="D95" s="25"/>
       <c r="E95" s="25"/>
       <c r="F95" s="25"/>
       <c r="G95" s="25"/>
       <c r="H95" s="25"/>
       <c r="I95" s="25"/>
       <c r="J95" s="26"/>
       <c r="K95" s="27">
         <f>SUMIF($A$77:$B$92,$C95,$K$77:$L$92)</f>
         <v>0</v>
       </c>
       <c r="L95" s="28"/>
-      <c r="M95" s="160"/>
-[...7 lines deleted...]
-    <row r="96" spans="1:19" ht="18.2" customHeight="1">
+      <c r="M95" s="158"/>
+      <c r="N95" s="159"/>
+      <c r="O95" s="159"/>
+      <c r="P95" s="159"/>
+      <c r="Q95" s="159"/>
+      <c r="R95" s="159"/>
+      <c r="S95" s="160"/>
+    </row>
+    <row r="96" spans="1:19" ht="18.25" customHeight="1">
       <c r="A96" s="31"/>
       <c r="B96" s="32"/>
       <c r="C96" s="24" t="s">
         <v>125</v>
       </c>
       <c r="D96" s="25"/>
       <c r="E96" s="25"/>
       <c r="F96" s="25"/>
       <c r="G96" s="25"/>
       <c r="H96" s="25"/>
       <c r="I96" s="25"/>
       <c r="J96" s="26"/>
       <c r="K96" s="27">
         <f>SUMIF($A$77:$B$92,$C96,$K$77:$L$92)</f>
         <v>0</v>
       </c>
       <c r="L96" s="28"/>
-      <c r="M96" s="160"/>
-[...7 lines deleted...]
-    <row r="97" spans="1:41" ht="18.2" customHeight="1">
+      <c r="M96" s="158"/>
+      <c r="N96" s="159"/>
+      <c r="O96" s="159"/>
+      <c r="P96" s="159"/>
+      <c r="Q96" s="159"/>
+      <c r="R96" s="159"/>
+      <c r="S96" s="160"/>
+    </row>
+    <row r="97" spans="1:41" ht="18.25" customHeight="1">
       <c r="A97" s="33"/>
       <c r="B97" s="34"/>
       <c r="C97" s="24" t="s">
         <v>126</v>
       </c>
       <c r="D97" s="25"/>
       <c r="E97" s="25"/>
       <c r="F97" s="25"/>
       <c r="G97" s="25"/>
       <c r="H97" s="25"/>
       <c r="I97" s="25"/>
       <c r="J97" s="26"/>
       <c r="K97" s="27">
         <v>0</v>
       </c>
       <c r="L97" s="28"/>
-      <c r="M97" s="160"/>
-[...5 lines deleted...]
-      <c r="S97" s="162"/>
+      <c r="M97" s="158"/>
+      <c r="N97" s="159"/>
+      <c r="O97" s="159"/>
+      <c r="P97" s="159"/>
+      <c r="Q97" s="159"/>
+      <c r="R97" s="159"/>
+      <c r="S97" s="160"/>
     </row>
     <row r="98" spans="1:41" ht="18.75" customHeight="1">
-      <c r="A98" s="166" t="s">
+      <c r="A98" s="164" t="s">
         <v>168</v>
       </c>
-      <c r="B98" s="167"/>
-[...8 lines deleted...]
-      <c r="K98" s="145">
+      <c r="B98" s="165"/>
+      <c r="C98" s="165"/>
+      <c r="D98" s="165"/>
+      <c r="E98" s="165"/>
+      <c r="F98" s="165"/>
+      <c r="G98" s="165"/>
+      <c r="H98" s="165"/>
+      <c r="I98" s="165"/>
+      <c r="J98" s="165"/>
+      <c r="K98" s="187">
         <f>SUM($K$93:$L$97)</f>
         <v>0</v>
       </c>
-      <c r="L98" s="146"/>
-[...9 lines deleted...]
-      <c r="A99" s="156" t="s">
+      <c r="L98" s="188"/>
+      <c r="M98" s="161"/>
+      <c r="N98" s="162"/>
+      <c r="O98" s="162"/>
+      <c r="P98" s="162"/>
+      <c r="Q98" s="162"/>
+      <c r="R98" s="162"/>
+      <c r="S98" s="163"/>
+    </row>
+    <row r="99" spans="1:41" ht="44.5" customHeight="1">
+      <c r="A99" s="154" t="s">
         <v>177</v>
       </c>
-      <c r="B99" s="156"/>
-[...16 lines deleted...]
-      <c r="S99" s="156"/>
+      <c r="B99" s="154"/>
+      <c r="C99" s="154"/>
+      <c r="D99" s="154"/>
+      <c r="E99" s="154"/>
+      <c r="F99" s="154"/>
+      <c r="G99" s="154"/>
+      <c r="H99" s="154"/>
+      <c r="I99" s="154"/>
+      <c r="J99" s="154"/>
+      <c r="K99" s="154"/>
+      <c r="L99" s="154"/>
+      <c r="M99" s="154"/>
+      <c r="N99" s="154"/>
+      <c r="O99" s="154"/>
+      <c r="P99" s="154"/>
+      <c r="Q99" s="154"/>
+      <c r="R99" s="154"/>
+      <c r="S99" s="154"/>
     </row>
     <row r="100" spans="1:41" ht="63" customHeight="1">
       <c r="A100" s="133"/>
       <c r="B100" s="133"/>
       <c r="C100" s="133"/>
       <c r="D100" s="133"/>
       <c r="E100" s="133"/>
       <c r="F100" s="133"/>
       <c r="G100" s="133"/>
       <c r="H100" s="133"/>
       <c r="I100" s="133"/>
       <c r="J100" s="133"/>
       <c r="K100" s="133"/>
       <c r="L100" s="133"/>
       <c r="M100" s="133"/>
       <c r="N100" s="133"/>
       <c r="O100" s="133"/>
       <c r="P100" s="133"/>
       <c r="Q100" s="133"/>
       <c r="R100" s="133"/>
       <c r="S100" s="133"/>
     </row>
     <row r="101" spans="1:41" ht="63" customHeight="1">
       <c r="A101" s="133"/>
       <c r="B101" s="133"/>
@@ -9624,72 +9634,72 @@
       <c r="Q104" s="133"/>
       <c r="R104" s="133"/>
       <c r="S104" s="133"/>
     </row>
     <row r="105" spans="1:41" ht="63" customHeight="1">
       <c r="A105" s="133"/>
       <c r="B105" s="133"/>
       <c r="C105" s="133"/>
       <c r="D105" s="133"/>
       <c r="E105" s="133"/>
       <c r="F105" s="133"/>
       <c r="G105" s="133"/>
       <c r="H105" s="133"/>
       <c r="I105" s="133"/>
       <c r="J105" s="133"/>
       <c r="K105" s="133"/>
       <c r="L105" s="133"/>
       <c r="M105" s="133"/>
       <c r="N105" s="133"/>
       <c r="O105" s="133"/>
       <c r="P105" s="133"/>
       <c r="Q105" s="133"/>
       <c r="R105" s="133"/>
       <c r="S105" s="133"/>
     </row>
-    <row r="106" spans="1:41" ht="48.6" customHeight="1">
-      <c r="A106" s="156" t="s">
+    <row r="106" spans="1:41" ht="48.65" customHeight="1">
+      <c r="A106" s="154" t="s">
         <v>178</v>
       </c>
-      <c r="B106" s="156"/>
-[...16 lines deleted...]
-      <c r="S106" s="156"/>
+      <c r="B106" s="154"/>
+      <c r="C106" s="154"/>
+      <c r="D106" s="154"/>
+      <c r="E106" s="154"/>
+      <c r="F106" s="154"/>
+      <c r="G106" s="154"/>
+      <c r="H106" s="154"/>
+      <c r="I106" s="154"/>
+      <c r="J106" s="154"/>
+      <c r="K106" s="154"/>
+      <c r="L106" s="154"/>
+      <c r="M106" s="154"/>
+      <c r="N106" s="154"/>
+      <c r="O106" s="154"/>
+      <c r="P106" s="154"/>
+      <c r="Q106" s="154"/>
+      <c r="R106" s="154"/>
+      <c r="S106" s="154"/>
       <c r="T106" s="6"/>
       <c r="V106" s="6"/>
       <c r="W106" s="6"/>
       <c r="X106" s="6"/>
       <c r="Y106" s="6"/>
       <c r="Z106" s="6"/>
       <c r="AA106" s="6"/>
       <c r="AB106" s="6"/>
       <c r="AC106" s="6"/>
       <c r="AD106" s="6"/>
       <c r="AE106" s="6"/>
       <c r="AF106" s="6"/>
       <c r="AG106" s="6"/>
       <c r="AH106" s="6"/>
       <c r="AI106" s="6"/>
       <c r="AJ106" s="6"/>
       <c r="AK106" s="6"/>
       <c r="AL106" s="6"/>
       <c r="AM106" s="6"/>
       <c r="AN106" s="6"/>
       <c r="AO106" s="6"/>
     </row>
     <row r="107" spans="1:41" ht="18.75" customHeight="1">
       <c r="A107" s="133"/>
       <c r="B107" s="133"/>
@@ -9710,219 +9720,219 @@
       <c r="Q107" s="133"/>
       <c r="R107" s="133"/>
       <c r="S107" s="133"/>
       <c r="T107" s="6"/>
       <c r="V107" s="6"/>
       <c r="W107" s="6"/>
       <c r="X107" s="6"/>
       <c r="Y107" s="6"/>
       <c r="Z107" s="6"/>
       <c r="AA107" s="6"/>
       <c r="AB107" s="6"/>
       <c r="AC107" s="6"/>
       <c r="AD107" s="6"/>
       <c r="AE107" s="6"/>
       <c r="AF107" s="6"/>
       <c r="AG107" s="6"/>
       <c r="AH107" s="6"/>
       <c r="AI107" s="6"/>
       <c r="AJ107" s="6"/>
       <c r="AK107" s="6"/>
       <c r="AL107" s="6"/>
       <c r="AM107" s="6"/>
       <c r="AN107" s="6"/>
       <c r="AO107" s="6"/>
     </row>
-    <row r="108" spans="1:41" ht="68.099999999999994" customHeight="1">
+    <row r="108" spans="1:41" ht="68.150000000000006" customHeight="1">
       <c r="A108" s="133"/>
       <c r="B108" s="133"/>
       <c r="C108" s="133"/>
       <c r="D108" s="133"/>
       <c r="E108" s="133"/>
       <c r="F108" s="133"/>
       <c r="G108" s="133"/>
       <c r="H108" s="133"/>
       <c r="I108" s="133"/>
       <c r="J108" s="133"/>
       <c r="K108" s="133"/>
       <c r="L108" s="133"/>
       <c r="M108" s="133"/>
       <c r="N108" s="133"/>
       <c r="O108" s="133"/>
       <c r="P108" s="133"/>
       <c r="Q108" s="133"/>
       <c r="R108" s="133"/>
       <c r="S108" s="133"/>
       <c r="T108" s="6"/>
       <c r="V108" s="6"/>
       <c r="W108" s="6"/>
       <c r="X108" s="6"/>
       <c r="Y108" s="6"/>
       <c r="Z108" s="6"/>
       <c r="AA108" s="6"/>
       <c r="AB108" s="6"/>
       <c r="AC108" s="6"/>
       <c r="AD108" s="6"/>
       <c r="AE108" s="6"/>
       <c r="AF108" s="6"/>
       <c r="AG108" s="6"/>
       <c r="AH108" s="6"/>
       <c r="AI108" s="6"/>
       <c r="AJ108" s="6"/>
       <c r="AK108" s="6"/>
       <c r="AL108" s="6"/>
       <c r="AM108" s="6"/>
       <c r="AN108" s="6"/>
       <c r="AO108" s="6"/>
     </row>
-    <row r="109" spans="1:41" ht="68.099999999999994" customHeight="1">
+    <row r="109" spans="1:41" ht="68.150000000000006" customHeight="1">
       <c r="A109" s="133"/>
       <c r="B109" s="133"/>
       <c r="C109" s="133"/>
       <c r="D109" s="133"/>
       <c r="E109" s="133"/>
       <c r="F109" s="133"/>
       <c r="G109" s="133"/>
       <c r="H109" s="133"/>
       <c r="I109" s="133"/>
       <c r="J109" s="133"/>
       <c r="K109" s="133"/>
       <c r="L109" s="133"/>
       <c r="M109" s="133"/>
       <c r="N109" s="133"/>
       <c r="O109" s="133"/>
       <c r="P109" s="133"/>
       <c r="Q109" s="133"/>
       <c r="R109" s="133"/>
       <c r="S109" s="133"/>
       <c r="T109" s="6"/>
       <c r="V109" s="6"/>
       <c r="W109" s="6"/>
       <c r="X109" s="6"/>
       <c r="Y109" s="6"/>
       <c r="Z109" s="6"/>
       <c r="AA109" s="6"/>
       <c r="AB109" s="6"/>
       <c r="AC109" s="6"/>
       <c r="AD109" s="6"/>
       <c r="AE109" s="6"/>
       <c r="AF109" s="6"/>
       <c r="AG109" s="6"/>
       <c r="AH109" s="6"/>
       <c r="AI109" s="6"/>
       <c r="AJ109" s="6"/>
       <c r="AK109" s="6"/>
       <c r="AL109" s="6"/>
       <c r="AM109" s="6"/>
       <c r="AN109" s="6"/>
       <c r="AO109" s="6"/>
     </row>
-    <row r="110" spans="1:41" ht="68.099999999999994" customHeight="1">
+    <row r="110" spans="1:41" ht="68.150000000000006" customHeight="1">
       <c r="A110" s="133"/>
       <c r="B110" s="133"/>
       <c r="C110" s="133"/>
       <c r="D110" s="133"/>
       <c r="E110" s="133"/>
       <c r="F110" s="133"/>
       <c r="G110" s="133"/>
       <c r="H110" s="133"/>
       <c r="I110" s="133"/>
       <c r="J110" s="133"/>
       <c r="K110" s="133"/>
       <c r="L110" s="133"/>
       <c r="M110" s="133"/>
       <c r="N110" s="133"/>
       <c r="O110" s="133"/>
       <c r="P110" s="133"/>
       <c r="Q110" s="133"/>
       <c r="R110" s="133"/>
       <c r="S110" s="133"/>
       <c r="T110" s="6"/>
       <c r="V110" s="6"/>
       <c r="W110" s="6"/>
       <c r="X110" s="6"/>
       <c r="Y110" s="6"/>
       <c r="Z110" s="6"/>
       <c r="AA110" s="6"/>
       <c r="AB110" s="6"/>
       <c r="AC110" s="6"/>
       <c r="AD110" s="6"/>
       <c r="AE110" s="6"/>
       <c r="AF110" s="6"/>
       <c r="AG110" s="6"/>
       <c r="AH110" s="6"/>
       <c r="AI110" s="6"/>
       <c r="AJ110" s="6"/>
       <c r="AK110" s="6"/>
       <c r="AL110" s="6"/>
       <c r="AM110" s="6"/>
       <c r="AN110" s="6"/>
       <c r="AO110" s="6"/>
     </row>
-    <row r="111" spans="1:41" ht="68.099999999999994" customHeight="1">
+    <row r="111" spans="1:41" ht="68.150000000000006" customHeight="1">
       <c r="A111" s="133"/>
       <c r="B111" s="133"/>
       <c r="C111" s="133"/>
       <c r="D111" s="133"/>
       <c r="E111" s="133"/>
       <c r="F111" s="133"/>
       <c r="G111" s="133"/>
       <c r="H111" s="133"/>
       <c r="I111" s="133"/>
       <c r="J111" s="133"/>
       <c r="K111" s="133"/>
       <c r="L111" s="133"/>
       <c r="M111" s="133"/>
       <c r="N111" s="133"/>
       <c r="O111" s="133"/>
       <c r="P111" s="133"/>
       <c r="Q111" s="133"/>
       <c r="R111" s="133"/>
       <c r="S111" s="133"/>
       <c r="T111" s="6"/>
       <c r="V111" s="6"/>
       <c r="W111" s="6"/>
       <c r="X111" s="6"/>
       <c r="Y111" s="6"/>
       <c r="Z111" s="6"/>
       <c r="AA111" s="6"/>
       <c r="AB111" s="6"/>
       <c r="AC111" s="6"/>
       <c r="AD111" s="6"/>
       <c r="AE111" s="6"/>
       <c r="AF111" s="6"/>
       <c r="AG111" s="6"/>
       <c r="AH111" s="6"/>
       <c r="AI111" s="6"/>
       <c r="AJ111" s="6"/>
       <c r="AK111" s="6"/>
       <c r="AL111" s="6"/>
       <c r="AM111" s="6"/>
       <c r="AN111" s="6"/>
       <c r="AO111" s="6"/>
     </row>
-    <row r="112" spans="1:41" ht="59.1" customHeight="1">
+    <row r="112" spans="1:41" ht="59.15" customHeight="1">
       <c r="A112" s="133"/>
       <c r="B112" s="133"/>
       <c r="C112" s="133"/>
       <c r="D112" s="133"/>
       <c r="E112" s="133"/>
       <c r="F112" s="133"/>
       <c r="G112" s="133"/>
       <c r="H112" s="133"/>
       <c r="I112" s="133"/>
       <c r="J112" s="133"/>
       <c r="K112" s="133"/>
       <c r="L112" s="133"/>
       <c r="M112" s="133"/>
       <c r="N112" s="133"/>
       <c r="O112" s="133"/>
       <c r="P112" s="133"/>
       <c r="Q112" s="133"/>
       <c r="R112" s="133"/>
       <c r="S112" s="133"/>
       <c r="T112" s="6"/>
       <c r="V112" s="6"/>
       <c r="W112" s="6"/>
       <c r="X112" s="6"/>
       <c r="Y112" s="6"/>
       <c r="Z112" s="6"/>
@@ -9966,286 +9976,286 @@
       <c r="S113" s="131"/>
     </row>
     <row r="114" spans="1:19" ht="21.75" customHeight="1">
       <c r="A114" s="132" t="s">
         <v>179</v>
       </c>
       <c r="B114" s="132"/>
       <c r="C114" s="132"/>
       <c r="D114" s="132"/>
       <c r="E114" s="132"/>
       <c r="F114" s="132"/>
       <c r="G114" s="132"/>
       <c r="H114" s="132"/>
       <c r="I114" s="132"/>
       <c r="J114" s="132"/>
       <c r="K114" s="132"/>
       <c r="L114" s="132"/>
       <c r="M114" s="132"/>
       <c r="N114" s="132"/>
       <c r="O114" s="132"/>
       <c r="P114" s="132"/>
       <c r="Q114" s="132"/>
       <c r="R114" s="132"/>
       <c r="S114" s="132"/>
     </row>
-    <row r="115" spans="1:19" ht="68.099999999999994" customHeight="1">
+    <row r="115" spans="1:19" ht="68.150000000000006" customHeight="1">
       <c r="A115" s="133"/>
       <c r="B115" s="133"/>
       <c r="C115" s="133"/>
       <c r="D115" s="133"/>
       <c r="E115" s="133"/>
       <c r="F115" s="133"/>
       <c r="G115" s="133"/>
       <c r="H115" s="133"/>
       <c r="I115" s="133"/>
       <c r="J115" s="133"/>
       <c r="K115" s="133"/>
       <c r="L115" s="133"/>
       <c r="M115" s="133"/>
       <c r="N115" s="133"/>
       <c r="O115" s="133"/>
       <c r="P115" s="133"/>
       <c r="Q115" s="133"/>
       <c r="R115" s="133"/>
       <c r="S115" s="133"/>
     </row>
-    <row r="116" spans="1:19" ht="68.099999999999994" customHeight="1">
+    <row r="116" spans="1:19" ht="68.150000000000006" customHeight="1">
       <c r="A116" s="133"/>
       <c r="B116" s="133"/>
       <c r="C116" s="133"/>
       <c r="D116" s="133"/>
       <c r="E116" s="133"/>
       <c r="F116" s="133"/>
       <c r="G116" s="133"/>
       <c r="H116" s="133"/>
       <c r="I116" s="133"/>
       <c r="J116" s="133"/>
       <c r="K116" s="133"/>
       <c r="L116" s="133"/>
       <c r="M116" s="133"/>
       <c r="N116" s="133"/>
       <c r="O116" s="133"/>
       <c r="P116" s="133"/>
       <c r="Q116" s="133"/>
       <c r="R116" s="133"/>
       <c r="S116" s="133"/>
     </row>
-    <row r="117" spans="1:19" ht="68.099999999999994" customHeight="1">
+    <row r="117" spans="1:19" ht="68.150000000000006" customHeight="1">
       <c r="A117" s="133"/>
       <c r="B117" s="133"/>
       <c r="C117" s="133"/>
       <c r="D117" s="133"/>
       <c r="E117" s="133"/>
       <c r="F117" s="133"/>
       <c r="G117" s="133"/>
       <c r="H117" s="133"/>
       <c r="I117" s="133"/>
       <c r="J117" s="133"/>
       <c r="K117" s="133"/>
       <c r="L117" s="133"/>
       <c r="M117" s="133"/>
       <c r="N117" s="133"/>
       <c r="O117" s="133"/>
       <c r="P117" s="133"/>
       <c r="Q117" s="133"/>
       <c r="R117" s="133"/>
       <c r="S117" s="133"/>
     </row>
-    <row r="118" spans="1:19" ht="68.099999999999994" customHeight="1">
+    <row r="118" spans="1:19" ht="68.150000000000006" customHeight="1">
       <c r="A118" s="133"/>
       <c r="B118" s="133"/>
       <c r="C118" s="133"/>
       <c r="D118" s="133"/>
       <c r="E118" s="133"/>
       <c r="F118" s="133"/>
       <c r="G118" s="133"/>
       <c r="H118" s="133"/>
       <c r="I118" s="133"/>
       <c r="J118" s="133"/>
       <c r="K118" s="133"/>
       <c r="L118" s="133"/>
       <c r="M118" s="133"/>
       <c r="N118" s="133"/>
       <c r="O118" s="133"/>
       <c r="P118" s="133"/>
       <c r="Q118" s="133"/>
       <c r="R118" s="133"/>
       <c r="S118" s="133"/>
     </row>
-    <row r="119" spans="1:19" ht="68.099999999999994" customHeight="1">
+    <row r="119" spans="1:19" ht="68.150000000000006" customHeight="1">
       <c r="A119" s="133"/>
       <c r="B119" s="133"/>
       <c r="C119" s="133"/>
       <c r="D119" s="133"/>
       <c r="E119" s="133"/>
       <c r="F119" s="133"/>
       <c r="G119" s="133"/>
       <c r="H119" s="133"/>
       <c r="I119" s="133"/>
       <c r="J119" s="133"/>
       <c r="K119" s="133"/>
       <c r="L119" s="133"/>
       <c r="M119" s="133"/>
       <c r="N119" s="133"/>
       <c r="O119" s="133"/>
       <c r="P119" s="133"/>
       <c r="Q119" s="133"/>
       <c r="R119" s="133"/>
       <c r="S119" s="133"/>
     </row>
-    <row r="120" spans="1:19" ht="20.100000000000001" customHeight="1">
+    <row r="120" spans="1:19" ht="20.149999999999999" customHeight="1">
       <c r="A120" s="129" t="s">
         <v>127</v>
       </c>
       <c r="B120" s="130"/>
       <c r="C120" s="130"/>
       <c r="D120" s="130"/>
       <c r="E120" s="130"/>
       <c r="F120" s="130"/>
       <c r="G120" s="130"/>
       <c r="H120" s="130"/>
       <c r="I120" s="130"/>
       <c r="J120" s="130"/>
       <c r="K120" s="130"/>
       <c r="L120" s="130"/>
       <c r="M120" s="130"/>
       <c r="N120" s="130"/>
       <c r="O120" s="130"/>
       <c r="P120" s="130"/>
       <c r="Q120" s="130"/>
       <c r="R120" s="130"/>
       <c r="S120" s="131"/>
     </row>
-    <row r="121" spans="1:19" ht="39.6" customHeight="1">
+    <row r="121" spans="1:19" ht="39.65" customHeight="1">
       <c r="A121" s="132" t="s">
         <v>180</v>
       </c>
       <c r="B121" s="132"/>
       <c r="C121" s="132"/>
       <c r="D121" s="132"/>
       <c r="E121" s="132"/>
       <c r="F121" s="132"/>
       <c r="G121" s="132"/>
       <c r="H121" s="132"/>
       <c r="I121" s="132"/>
       <c r="J121" s="132"/>
       <c r="K121" s="132"/>
       <c r="L121" s="132"/>
       <c r="M121" s="132"/>
       <c r="N121" s="132"/>
       <c r="O121" s="132"/>
       <c r="P121" s="132"/>
       <c r="Q121" s="132"/>
       <c r="R121" s="132"/>
       <c r="S121" s="132"/>
     </row>
-    <row r="122" spans="1:19" ht="68.099999999999994" customHeight="1">
+    <row r="122" spans="1:19" ht="68.150000000000006" customHeight="1">
       <c r="A122" s="133"/>
       <c r="B122" s="133"/>
       <c r="C122" s="133"/>
       <c r="D122" s="133"/>
       <c r="E122" s="133"/>
       <c r="F122" s="133"/>
       <c r="G122" s="133"/>
       <c r="H122" s="133"/>
       <c r="I122" s="133"/>
       <c r="J122" s="133"/>
       <c r="K122" s="133"/>
       <c r="L122" s="133"/>
       <c r="M122" s="133"/>
       <c r="N122" s="133"/>
       <c r="O122" s="133"/>
       <c r="P122" s="133"/>
       <c r="Q122" s="133"/>
       <c r="R122" s="133"/>
       <c r="S122" s="133"/>
     </row>
-    <row r="123" spans="1:19" ht="68.099999999999994" customHeight="1">
+    <row r="123" spans="1:19" ht="68.150000000000006" customHeight="1">
       <c r="A123" s="133"/>
       <c r="B123" s="133"/>
       <c r="C123" s="133"/>
       <c r="D123" s="133"/>
       <c r="E123" s="133"/>
       <c r="F123" s="133"/>
       <c r="G123" s="133"/>
       <c r="H123" s="133"/>
       <c r="I123" s="133"/>
       <c r="J123" s="133"/>
       <c r="K123" s="133"/>
       <c r="L123" s="133"/>
       <c r="M123" s="133"/>
       <c r="N123" s="133"/>
       <c r="O123" s="133"/>
       <c r="P123" s="133"/>
       <c r="Q123" s="133"/>
       <c r="R123" s="133"/>
       <c r="S123" s="133"/>
     </row>
-    <row r="124" spans="1:19" ht="68.099999999999994" customHeight="1">
+    <row r="124" spans="1:19" ht="68.150000000000006" customHeight="1">
       <c r="A124" s="133"/>
       <c r="B124" s="133"/>
       <c r="C124" s="133"/>
       <c r="D124" s="133"/>
       <c r="E124" s="133"/>
       <c r="F124" s="133"/>
       <c r="G124" s="133"/>
       <c r="H124" s="133"/>
       <c r="I124" s="133"/>
       <c r="J124" s="133"/>
       <c r="K124" s="133"/>
       <c r="L124" s="133"/>
       <c r="M124" s="133"/>
       <c r="N124" s="133"/>
       <c r="O124" s="133"/>
       <c r="P124" s="133"/>
       <c r="Q124" s="133"/>
       <c r="R124" s="133"/>
       <c r="S124" s="133"/>
     </row>
-    <row r="125" spans="1:19" ht="68.099999999999994" customHeight="1">
+    <row r="125" spans="1:19" ht="68.150000000000006" customHeight="1">
       <c r="A125" s="133"/>
       <c r="B125" s="133"/>
       <c r="C125" s="133"/>
       <c r="D125" s="133"/>
       <c r="E125" s="133"/>
       <c r="F125" s="133"/>
       <c r="G125" s="133"/>
       <c r="H125" s="133"/>
       <c r="I125" s="133"/>
       <c r="J125" s="133"/>
       <c r="K125" s="133"/>
       <c r="L125" s="133"/>
       <c r="M125" s="133"/>
       <c r="N125" s="133"/>
       <c r="O125" s="133"/>
       <c r="P125" s="133"/>
       <c r="Q125" s="133"/>
       <c r="R125" s="133"/>
       <c r="S125" s="133"/>
     </row>
-    <row r="126" spans="1:19" ht="68.099999999999994" customHeight="1">
+    <row r="126" spans="1:19" ht="68.150000000000006" customHeight="1">
       <c r="A126" s="133"/>
       <c r="B126" s="133"/>
       <c r="C126" s="133"/>
       <c r="D126" s="133"/>
       <c r="E126" s="133"/>
       <c r="F126" s="133"/>
       <c r="G126" s="133"/>
       <c r="H126" s="133"/>
       <c r="I126" s="133"/>
       <c r="J126" s="133"/>
       <c r="K126" s="133"/>
       <c r="L126" s="133"/>
       <c r="M126" s="133"/>
       <c r="N126" s="133"/>
       <c r="O126" s="133"/>
       <c r="P126" s="133"/>
       <c r="Q126" s="133"/>
       <c r="R126" s="133"/>
       <c r="S126" s="133"/>
     </row>
     <row r="127" spans="1:19" ht="42.75" customHeight="1">
       <c r="A127" s="134" t="s">
         <v>128</v>
       </c>
       <c r="B127" s="134"/>
@@ -10269,430 +10279,430 @@
     </row>
     <row r="128" spans="1:19" ht="132.75" customHeight="1">
       <c r="A128" s="135" t="s">
         <v>167</v>
       </c>
       <c r="B128" s="136"/>
       <c r="C128" s="136"/>
       <c r="D128" s="136"/>
       <c r="E128" s="136"/>
       <c r="F128" s="136"/>
       <c r="G128" s="136"/>
       <c r="H128" s="136"/>
       <c r="I128" s="136"/>
       <c r="J128" s="136"/>
       <c r="K128" s="136"/>
       <c r="L128" s="136"/>
       <c r="M128" s="136"/>
       <c r="N128" s="136"/>
       <c r="O128" s="136"/>
       <c r="P128" s="136"/>
       <c r="Q128" s="136"/>
       <c r="R128" s="136"/>
       <c r="S128" s="136"/>
     </row>
     <row r="129" spans="1:19" ht="20.25" customHeight="1">
-      <c r="A129" s="174" t="s">
+      <c r="A129" s="172" t="s">
         <v>129</v>
       </c>
-      <c r="B129" s="176" t="s">
+      <c r="B129" s="174" t="s">
         <v>181</v>
       </c>
-      <c r="C129" s="177"/>
-[...15 lines deleted...]
-      <c r="S129" s="178"/>
+      <c r="C129" s="175"/>
+      <c r="D129" s="175"/>
+      <c r="E129" s="175"/>
+      <c r="F129" s="175"/>
+      <c r="G129" s="175"/>
+      <c r="H129" s="175"/>
+      <c r="I129" s="175"/>
+      <c r="J129" s="175"/>
+      <c r="K129" s="175"/>
+      <c r="L129" s="175"/>
+      <c r="M129" s="175"/>
+      <c r="N129" s="175"/>
+      <c r="O129" s="175"/>
+      <c r="P129" s="175"/>
+      <c r="Q129" s="175"/>
+      <c r="R129" s="175"/>
+      <c r="S129" s="176"/>
     </row>
     <row r="130" spans="1:19" ht="20.25" customHeight="1">
-      <c r="A130" s="175"/>
-      <c r="B130" s="179" t="s">
+      <c r="A130" s="173"/>
+      <c r="B130" s="177" t="s">
         <v>130</v>
       </c>
-      <c r="C130" s="180"/>
-[...15 lines deleted...]
-      <c r="S130" s="181"/>
+      <c r="C130" s="178"/>
+      <c r="D130" s="178"/>
+      <c r="E130" s="178"/>
+      <c r="F130" s="178"/>
+      <c r="G130" s="178"/>
+      <c r="H130" s="178"/>
+      <c r="I130" s="178"/>
+      <c r="J130" s="178"/>
+      <c r="K130" s="178"/>
+      <c r="L130" s="178"/>
+      <c r="M130" s="178"/>
+      <c r="N130" s="178"/>
+      <c r="O130" s="178"/>
+      <c r="P130" s="178"/>
+      <c r="Q130" s="178"/>
+      <c r="R130" s="178"/>
+      <c r="S130" s="179"/>
     </row>
     <row r="131" spans="1:19" ht="45" customHeight="1">
       <c r="A131" s="137">
         <v>1</v>
       </c>
-      <c r="B131" s="182" t="s">
+      <c r="B131" s="180" t="s">
         <v>165</v>
       </c>
-      <c r="C131" s="183"/>
-[...15 lines deleted...]
-      <c r="S131" s="184"/>
+      <c r="C131" s="181"/>
+      <c r="D131" s="181"/>
+      <c r="E131" s="181"/>
+      <c r="F131" s="181"/>
+      <c r="G131" s="181"/>
+      <c r="H131" s="181"/>
+      <c r="I131" s="181"/>
+      <c r="J131" s="181"/>
+      <c r="K131" s="181"/>
+      <c r="L131" s="181"/>
+      <c r="M131" s="181"/>
+      <c r="N131" s="181"/>
+      <c r="O131" s="181"/>
+      <c r="P131" s="181"/>
+      <c r="Q131" s="181"/>
+      <c r="R131" s="181"/>
+      <c r="S131" s="182"/>
     </row>
     <row r="132" spans="1:19" ht="45" customHeight="1">
-      <c r="A132" s="188"/>
-      <c r="B132" s="185" t="s">
+      <c r="A132" s="186"/>
+      <c r="B132" s="183" t="s">
         <v>165</v>
       </c>
-      <c r="C132" s="186"/>
-[...15 lines deleted...]
-      <c r="S132" s="187"/>
+      <c r="C132" s="184"/>
+      <c r="D132" s="184"/>
+      <c r="E132" s="184"/>
+      <c r="F132" s="184"/>
+      <c r="G132" s="184"/>
+      <c r="H132" s="184"/>
+      <c r="I132" s="184"/>
+      <c r="J132" s="184"/>
+      <c r="K132" s="184"/>
+      <c r="L132" s="184"/>
+      <c r="M132" s="184"/>
+      <c r="N132" s="184"/>
+      <c r="O132" s="184"/>
+      <c r="P132" s="184"/>
+      <c r="Q132" s="184"/>
+      <c r="R132" s="184"/>
+      <c r="S132" s="185"/>
     </row>
     <row r="133" spans="1:19" ht="45" customHeight="1">
       <c r="A133" s="137">
         <v>2</v>
       </c>
-      <c r="B133" s="182"/>
-[...16 lines deleted...]
-      <c r="S133" s="184"/>
+      <c r="B133" s="180"/>
+      <c r="C133" s="181"/>
+      <c r="D133" s="181"/>
+      <c r="E133" s="181"/>
+      <c r="F133" s="181"/>
+      <c r="G133" s="181"/>
+      <c r="H133" s="181"/>
+      <c r="I133" s="181"/>
+      <c r="J133" s="181"/>
+      <c r="K133" s="181"/>
+      <c r="L133" s="181"/>
+      <c r="M133" s="181"/>
+      <c r="N133" s="181"/>
+      <c r="O133" s="181"/>
+      <c r="P133" s="181"/>
+      <c r="Q133" s="181"/>
+      <c r="R133" s="181"/>
+      <c r="S133" s="182"/>
     </row>
     <row r="134" spans="1:19" ht="45" customHeight="1">
       <c r="A134" s="138"/>
-      <c r="B134" s="185" t="s">
+      <c r="B134" s="183" t="s">
         <v>165</v>
       </c>
-      <c r="C134" s="186"/>
-[...15 lines deleted...]
-      <c r="S134" s="187"/>
+      <c r="C134" s="184"/>
+      <c r="D134" s="184"/>
+      <c r="E134" s="184"/>
+      <c r="F134" s="184"/>
+      <c r="G134" s="184"/>
+      <c r="H134" s="184"/>
+      <c r="I134" s="184"/>
+      <c r="J134" s="184"/>
+      <c r="K134" s="184"/>
+      <c r="L134" s="184"/>
+      <c r="M134" s="184"/>
+      <c r="N134" s="184"/>
+      <c r="O134" s="184"/>
+      <c r="P134" s="184"/>
+      <c r="Q134" s="184"/>
+      <c r="R134" s="184"/>
+      <c r="S134" s="185"/>
     </row>
     <row r="135" spans="1:19" ht="45" customHeight="1">
       <c r="A135" s="137">
         <v>3</v>
       </c>
-      <c r="B135" s="182" t="s">
+      <c r="B135" s="180" t="s">
         <v>165</v>
       </c>
-      <c r="C135" s="183"/>
-[...15 lines deleted...]
-      <c r="S135" s="184"/>
+      <c r="C135" s="181"/>
+      <c r="D135" s="181"/>
+      <c r="E135" s="181"/>
+      <c r="F135" s="181"/>
+      <c r="G135" s="181"/>
+      <c r="H135" s="181"/>
+      <c r="I135" s="181"/>
+      <c r="J135" s="181"/>
+      <c r="K135" s="181"/>
+      <c r="L135" s="181"/>
+      <c r="M135" s="181"/>
+      <c r="N135" s="181"/>
+      <c r="O135" s="181"/>
+      <c r="P135" s="181"/>
+      <c r="Q135" s="181"/>
+      <c r="R135" s="181"/>
+      <c r="S135" s="182"/>
     </row>
     <row r="136" spans="1:19" ht="45" customHeight="1">
       <c r="A136" s="138"/>
-      <c r="B136" s="185" t="s">
+      <c r="B136" s="183" t="s">
         <v>165</v>
       </c>
-      <c r="C136" s="186"/>
-[...15 lines deleted...]
-      <c r="S136" s="187"/>
+      <c r="C136" s="184"/>
+      <c r="D136" s="184"/>
+      <c r="E136" s="184"/>
+      <c r="F136" s="184"/>
+      <c r="G136" s="184"/>
+      <c r="H136" s="184"/>
+      <c r="I136" s="184"/>
+      <c r="J136" s="184"/>
+      <c r="K136" s="184"/>
+      <c r="L136" s="184"/>
+      <c r="M136" s="184"/>
+      <c r="N136" s="184"/>
+      <c r="O136" s="184"/>
+      <c r="P136" s="184"/>
+      <c r="Q136" s="184"/>
+      <c r="R136" s="184"/>
+      <c r="S136" s="185"/>
     </row>
     <row r="137" spans="1:19" ht="45" customHeight="1">
       <c r="A137" s="137">
         <v>4</v>
       </c>
-      <c r="B137" s="182" t="s">
+      <c r="B137" s="180" t="s">
         <v>165</v>
       </c>
-      <c r="C137" s="183"/>
-[...15 lines deleted...]
-      <c r="S137" s="184"/>
+      <c r="C137" s="181"/>
+      <c r="D137" s="181"/>
+      <c r="E137" s="181"/>
+      <c r="F137" s="181"/>
+      <c r="G137" s="181"/>
+      <c r="H137" s="181"/>
+      <c r="I137" s="181"/>
+      <c r="J137" s="181"/>
+      <c r="K137" s="181"/>
+      <c r="L137" s="181"/>
+      <c r="M137" s="181"/>
+      <c r="N137" s="181"/>
+      <c r="O137" s="181"/>
+      <c r="P137" s="181"/>
+      <c r="Q137" s="181"/>
+      <c r="R137" s="181"/>
+      <c r="S137" s="182"/>
     </row>
     <row r="138" spans="1:19" ht="45" customHeight="1">
       <c r="A138" s="138"/>
-      <c r="B138" s="185" t="s">
+      <c r="B138" s="183" t="s">
         <v>165</v>
       </c>
-      <c r="C138" s="186"/>
-[...15 lines deleted...]
-      <c r="S138" s="187"/>
+      <c r="C138" s="184"/>
+      <c r="D138" s="184"/>
+      <c r="E138" s="184"/>
+      <c r="F138" s="184"/>
+      <c r="G138" s="184"/>
+      <c r="H138" s="184"/>
+      <c r="I138" s="184"/>
+      <c r="J138" s="184"/>
+      <c r="K138" s="184"/>
+      <c r="L138" s="184"/>
+      <c r="M138" s="184"/>
+      <c r="N138" s="184"/>
+      <c r="O138" s="184"/>
+      <c r="P138" s="184"/>
+      <c r="Q138" s="184"/>
+      <c r="R138" s="184"/>
+      <c r="S138" s="185"/>
     </row>
     <row r="139" spans="1:19" ht="45" customHeight="1">
       <c r="A139" s="137">
         <v>5</v>
       </c>
-      <c r="B139" s="182" t="s">
+      <c r="B139" s="180" t="s">
         <v>165</v>
       </c>
-      <c r="C139" s="183"/>
-[...15 lines deleted...]
-      <c r="S139" s="184"/>
+      <c r="C139" s="181"/>
+      <c r="D139" s="181"/>
+      <c r="E139" s="181"/>
+      <c r="F139" s="181"/>
+      <c r="G139" s="181"/>
+      <c r="H139" s="181"/>
+      <c r="I139" s="181"/>
+      <c r="J139" s="181"/>
+      <c r="K139" s="181"/>
+      <c r="L139" s="181"/>
+      <c r="M139" s="181"/>
+      <c r="N139" s="181"/>
+      <c r="O139" s="181"/>
+      <c r="P139" s="181"/>
+      <c r="Q139" s="181"/>
+      <c r="R139" s="181"/>
+      <c r="S139" s="182"/>
     </row>
     <row r="140" spans="1:19" ht="45" customHeight="1">
       <c r="A140" s="138"/>
-      <c r="B140" s="185" t="s">
+      <c r="B140" s="183" t="s">
         <v>165</v>
       </c>
-      <c r="C140" s="186"/>
-[...15 lines deleted...]
-      <c r="S140" s="187"/>
+      <c r="C140" s="184"/>
+      <c r="D140" s="184"/>
+      <c r="E140" s="184"/>
+      <c r="F140" s="184"/>
+      <c r="G140" s="184"/>
+      <c r="H140" s="184"/>
+      <c r="I140" s="184"/>
+      <c r="J140" s="184"/>
+      <c r="K140" s="184"/>
+      <c r="L140" s="184"/>
+      <c r="M140" s="184"/>
+      <c r="N140" s="184"/>
+      <c r="O140" s="184"/>
+      <c r="P140" s="184"/>
+      <c r="Q140" s="184"/>
+      <c r="R140" s="184"/>
+      <c r="S140" s="185"/>
     </row>
     <row r="141" spans="1:19" ht="45" customHeight="1">
       <c r="A141" s="137">
         <v>6</v>
       </c>
-      <c r="B141" s="182" t="s">
+      <c r="B141" s="180" t="s">
         <v>165</v>
       </c>
-      <c r="C141" s="183"/>
-[...15 lines deleted...]
-      <c r="S141" s="184"/>
+      <c r="C141" s="181"/>
+      <c r="D141" s="181"/>
+      <c r="E141" s="181"/>
+      <c r="F141" s="181"/>
+      <c r="G141" s="181"/>
+      <c r="H141" s="181"/>
+      <c r="I141" s="181"/>
+      <c r="J141" s="181"/>
+      <c r="K141" s="181"/>
+      <c r="L141" s="181"/>
+      <c r="M141" s="181"/>
+      <c r="N141" s="181"/>
+      <c r="O141" s="181"/>
+      <c r="P141" s="181"/>
+      <c r="Q141" s="181"/>
+      <c r="R141" s="181"/>
+      <c r="S141" s="182"/>
     </row>
     <row r="142" spans="1:19" ht="45" customHeight="1">
       <c r="A142" s="138"/>
-      <c r="B142" s="185" t="s">
+      <c r="B142" s="183" t="s">
         <v>165</v>
       </c>
-      <c r="C142" s="186"/>
-[...15 lines deleted...]
-      <c r="S142" s="187"/>
+      <c r="C142" s="184"/>
+      <c r="D142" s="184"/>
+      <c r="E142" s="184"/>
+      <c r="F142" s="184"/>
+      <c r="G142" s="184"/>
+      <c r="H142" s="184"/>
+      <c r="I142" s="184"/>
+      <c r="J142" s="184"/>
+      <c r="K142" s="184"/>
+      <c r="L142" s="184"/>
+      <c r="M142" s="184"/>
+      <c r="N142" s="184"/>
+      <c r="O142" s="184"/>
+      <c r="P142" s="184"/>
+      <c r="Q142" s="184"/>
+      <c r="R142" s="184"/>
+      <c r="S142" s="185"/>
     </row>
     <row r="143" spans="1:19" ht="45" customHeight="1">
       <c r="A143" s="137">
         <v>7</v>
       </c>
-      <c r="B143" s="182" t="s">
+      <c r="B143" s="180" t="s">
         <v>165</v>
       </c>
-      <c r="C143" s="183"/>
-[...15 lines deleted...]
-      <c r="S143" s="184"/>
+      <c r="C143" s="181"/>
+      <c r="D143" s="181"/>
+      <c r="E143" s="181"/>
+      <c r="F143" s="181"/>
+      <c r="G143" s="181"/>
+      <c r="H143" s="181"/>
+      <c r="I143" s="181"/>
+      <c r="J143" s="181"/>
+      <c r="K143" s="181"/>
+      <c r="L143" s="181"/>
+      <c r="M143" s="181"/>
+      <c r="N143" s="181"/>
+      <c r="O143" s="181"/>
+      <c r="P143" s="181"/>
+      <c r="Q143" s="181"/>
+      <c r="R143" s="181"/>
+      <c r="S143" s="182"/>
     </row>
     <row r="144" spans="1:19" ht="45" customHeight="1">
       <c r="A144" s="138"/>
-      <c r="B144" s="185" t="s">
+      <c r="B144" s="183" t="s">
         <v>165</v>
       </c>
-      <c r="C144" s="186"/>
-[...15 lines deleted...]
-      <c r="S144" s="187"/>
+      <c r="C144" s="184"/>
+      <c r="D144" s="184"/>
+      <c r="E144" s="184"/>
+      <c r="F144" s="184"/>
+      <c r="G144" s="184"/>
+      <c r="H144" s="184"/>
+      <c r="I144" s="184"/>
+      <c r="J144" s="184"/>
+      <c r="K144" s="184"/>
+      <c r="L144" s="184"/>
+      <c r="M144" s="184"/>
+      <c r="N144" s="184"/>
+      <c r="O144" s="184"/>
+      <c r="P144" s="184"/>
+      <c r="Q144" s="184"/>
+      <c r="R144" s="184"/>
+      <c r="S144" s="185"/>
     </row>
   </sheetData>
   <sheetProtection sheet="1" formatCells="0" formatRows="0" insertRows="0" deleteRows="0"/>
   <mergeCells count="193">
     <mergeCell ref="A129:A130"/>
     <mergeCell ref="B129:S129"/>
     <mergeCell ref="B130:S130"/>
     <mergeCell ref="B131:S131"/>
     <mergeCell ref="B132:S132"/>
     <mergeCell ref="B144:S144"/>
     <mergeCell ref="B133:S133"/>
     <mergeCell ref="B134:S134"/>
     <mergeCell ref="B135:S135"/>
     <mergeCell ref="B136:S136"/>
     <mergeCell ref="B137:S137"/>
     <mergeCell ref="B138:S138"/>
     <mergeCell ref="B139:S139"/>
     <mergeCell ref="B140:S140"/>
     <mergeCell ref="B141:S141"/>
     <mergeCell ref="B142:S142"/>
     <mergeCell ref="B143:S143"/>
     <mergeCell ref="A131:A132"/>
     <mergeCell ref="A133:A134"/>
     <mergeCell ref="A135:A136"/>
     <mergeCell ref="A137:A138"/>
@@ -10884,74 +10894,74 @@
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="Q7" xr:uid="{D02158E5-27D1-46CC-8DF5-9EE1DB5147CE}">
       <formula1>"踏み出し支援,高度化支援"</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="必ずプルダウンから選んでください" sqref="O5:Q6" xr:uid="{A5C4CD8C-2A25-4F94-8C21-63DDB8C67830}">
       <formula1>申請種別</formula1>
     </dataValidation>
     <dataValidation type="textLength" operator="lessThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="入力文字が多すぎます！" error="500文字以内で入力してください" prompt="500字以内で入力してください_x000a_" sqref="A21:S23" xr:uid="{8D73EF92-7145-4E0D-9207-D67F9E98ECD4}">
       <formula1>500</formula1>
     </dataValidation>
     <dataValidation type="textLength" operator="lessThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="入力文字数が多すぎます！" error="500文字以内で入力してください。" sqref="A25:S28" xr:uid="{B5D68871-7CF0-4286-B66B-C994DCE04C8F}">
       <formula1>500</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="必ずプルダウンから選んでください" sqref="A77:B92" xr:uid="{CCB9C285-8B23-42B9-BEE7-750EB4B44A77}">
       <formula1>$T$72:$T$76</formula1>
     </dataValidation>
     <dataValidation type="textLength" operator="lessThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="30字以内で入力してください。" sqref="M78:S92 M77:S77" xr:uid="{3D73E23A-D225-4949-B42B-9E6F2D43CD88}">
       <formula1>30</formula1>
     </dataValidation>
     <dataValidation type="textLength" operator="lessThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="入力文字が多すぎます" error="100文字以内で入力してください" prompt="100字以内で入力してください" sqref="C31:S66" xr:uid="{4CCCAF59-E593-46A6-98EE-E95C9B9A12DC}">
       <formula1>100</formula1>
     </dataValidation>
     <dataValidation type="textLength" operator="lessThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="入力文字が多すぎます！" error="500文字以内で入力してください" prompt="500字以内で入力してください" sqref="A17:S19" xr:uid="{F12C5018-F099-404A-833E-2C52777B0BDC}">
       <formula1>500</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="必ずプルダウンから選んでください" sqref="I7:L7" xr:uid="{880302B7-98CD-4F15-92C4-382DD78E00C5}">
-[...1 lines deleted...]
-    </dataValidation>
     <dataValidation type="textLength" operator="lessThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="入力文字数が多すぎます" error="40文字以内で入力してください" prompt="40字以内で入力してください" sqref="C78:J92 C77:J77" xr:uid="{C281E524-16B3-46D1-BBA8-F272A9C7A521}">
       <formula1>40</formula1>
     </dataValidation>
     <dataValidation type="textLength" operator="lessThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="入力文字数が多すぎます" error="500字以内で入力してください" prompt="500字以内で入力してください" sqref="A115:S119 A100:S105 A107:S112 A122:S126" xr:uid="{3B684AA8-764F-4AD6-9082-FC4B68D9F7F4}">
       <formula1>500</formula1>
     </dataValidation>
     <dataValidation type="textLength" operator="lessThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="入力文字数が多すぎます" error="20字以内で入力してください" prompt="20字以内で入力してください" sqref="A69:S71" xr:uid="{BDAA05D4-1A3D-48C3-81FB-F51E589633B3}">
       <formula1>20</formula1>
     </dataValidation>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="数字を入力してください_x000a_" sqref="K77:L92" xr:uid="{AABDC694-3FD3-4052-8565-05C2FD9E9E7F}"/>
     <dataValidation type="textLength" operator="lessThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="入力文字数が多すぎます" error="80字以内で入力してください_x000a_" prompt="80字以内で入力してください" sqref="B131:S144" xr:uid="{47AD9B0D-2D85-4E8D-A792-E53C28BB9C74}">
       <formula1>80</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" error="必ずプルダウンから選んでください" prompt="必ずプルダウンから選んでください" sqref="R5:R6" xr:uid="{04076F75-95AA-451F-90CA-4DA66B3D374E}">
       <formula1>INDIRECT(O5)</formula1>
     </dataValidation>
     <dataValidation type="textLength" operator="equal" allowBlank="1" showInputMessage="1" showErrorMessage="1" error="学生証番号11桁　※ハイフン（－）は入れないでください" prompt="学生証番号11桁　_x000a_※ハイフン（－）は入れないでください" sqref="E7:G7" xr:uid="{020DFEB2-9D98-453C-9345-0EAFDDD9D87F}">
       <formula1>11</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="必ずプルダウンから選んでください_x000a_" sqref="R7:S7" xr:uid="{B96BD71A-BFA8-4A3C-ABCA-42FBC57147A9}">
       <formula1>$T$7:$T$13</formula1>
+    </dataValidation>
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="必ずプルダウンから選んでください" sqref="I7:L7" xr:uid="{880302B7-98CD-4F15-92C4-382DD78E00C5}">
+      <formula1>$U$1:$U$20</formula1>
     </dataValidation>
   </dataValidations>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0.55118110236220474" bottom="0.55118110236220474" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="87" fitToHeight="0" orientation="portrait" r:id="rId1"/>
   <rowBreaks count="6" manualBreakCount="6">
     <brk id="23" max="18" man="1"/>
     <brk id="28" max="18" man="1"/>
     <brk id="71" max="18" man="1"/>
     <brk id="98" max="18" man="1"/>
     <brk id="112" max="18" man="1"/>
     <brk id="126" max="18" man="1"/>
   </rowBreaks>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="19" max="1048575" man="1"/>
   </colBreaks>
   <drawing r:id="rId2"/>
   <legacyDrawing r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{e296e639-91e9-4bb7-a1e8-7ae7de7d97ca}" enabled="1" method="Privileged" siteId="{a449438d-3606-490b-844f-c4e15e535fca}" contentBits="0" removed="0"/>
 </clbl:labelList>